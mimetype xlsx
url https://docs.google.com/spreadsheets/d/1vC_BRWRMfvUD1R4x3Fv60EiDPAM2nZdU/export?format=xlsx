--- v0 (2025-11-07)
+++ v1 (2026-07-25)
@@ -1,223 +1,280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/binary" PartName="/xl/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="工作表1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="cn7v9YIzDgO4eBziQ4+LGwl0sE6NNXJExwgVCUkHWK0="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="7ckTcYAN3FcKP9Au7Gaa+tIyr8M9GILC+K1r2/cAM20="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
   <si>
     <t>CYACA青年兒童文藝交流協會團體報名表</t>
   </si>
   <si>
     <t>EMAIL：</t>
   </si>
   <si>
     <t>WhatsApp聯絡電話：</t>
   </si>
   <si>
     <t>學校/機構名稱：</t>
   </si>
   <si>
     <t>導師姓名：</t>
   </si>
   <si>
     <t>參賽者數量：</t>
   </si>
   <si>
     <t>參加比賽項目：</t>
+  </si>
+  <si>
+    <t>學校或機構地址 :</t>
   </si>
   <si>
     <t>參賽者資料：</t>
   </si>
   <si>
     <t>參賽者英文姓名</t>
   </si>
   <si>
     <t>參賽者中文姓名</t>
   </si>
   <si>
     <t>參賽組別</t>
   </si>
   <si>
     <t>比賽項目</t>
   </si>
   <si>
     <t>作品連結（可後補）</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <fonts count="4">
+  <fonts count="5">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="30.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="LiSong Pro"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
+    <font>
+      <sz val="10.0"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
   </fills>
-  <borders count="3">
+  <borders count="6">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFAAAAAA"/>
       </left>
       <right style="thin">
         <color rgb="FFAAAAAA"/>
       </right>
       <top style="thin">
         <color rgb="FFAAAAAA"/>
       </top>
       <bottom style="thin">
         <color rgb="FFAAAAAA"/>
       </bottom>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFAAAAAA"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFAAAAAA"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFAAAAAA"/>
+      </top>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FFAAAAAA"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFAAAAAA"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFAAAAAA"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFAAAAAA"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFAAAAAA"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FFAAAAAA"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="19">
+  <cellXfs count="24">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="2" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment vertical="bottom"/>
+    <xf borderId="1" fillId="0" fontId="4" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="2" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right" vertical="bottom"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right" vertical="bottom"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
@@ -502,704 +559,706 @@
         <v>5</v>
       </c>
       <c r="B6" s="10"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="7"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
     </row>
     <row r="7" ht="12.75" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="7"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
     </row>
     <row r="8" ht="12.75" customHeight="1">
-      <c r="A8" s="12"/>
+      <c r="A8" s="12" t="s">
+        <v>7</v>
+      </c>
       <c r="B8" s="13"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
-      <c r="F8" s="7"/>
-      <c r="G8" s="8"/>
+      <c r="F8" s="14"/>
+      <c r="G8" s="15"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
     </row>
     <row r="9" ht="12.75" customHeight="1">
-      <c r="A9" s="14" t="s">
-[...8 lines deleted...]
-      <c r="H9" s="8"/>
+      <c r="A9" s="4"/>
+      <c r="B9" s="10"/>
+      <c r="C9" s="10"/>
+      <c r="D9" s="10"/>
+      <c r="E9" s="5"/>
+      <c r="F9" s="5"/>
+      <c r="G9" s="16"/>
+      <c r="H9" s="17"/>
       <c r="I9" s="8"/>
     </row>
     <row r="10" ht="12.75" customHeight="1">
-      <c r="A10" s="11"/>
-      <c r="B10" s="10" t="s">
+      <c r="A10" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G10" s="8"/>
+      <c r="B10" s="19"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="21"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
     </row>
-    <row r="11" ht="17.25" customHeight="1">
-[...7 lines deleted...]
-      <c r="F11" s="5"/>
+    <row r="11" ht="12.75" customHeight="1">
+      <c r="A11" s="11"/>
+      <c r="B11" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E11" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="5" t="s">
+        <v>13</v>
+      </c>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
     </row>
     <row r="12" ht="17.25" customHeight="1">
-      <c r="A12" s="17">
-        <v>2.0</v>
+      <c r="A12" s="22">
+        <v>1.0</v>
       </c>
       <c r="B12" s="10"/>
       <c r="C12" s="10"/>
       <c r="D12" s="10"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
     </row>
     <row r="13" ht="17.25" customHeight="1">
-      <c r="A13" s="17">
-        <v>3.0</v>
+      <c r="A13" s="22">
+        <v>2.0</v>
       </c>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="10"/>
       <c r="E13" s="5"/>
       <c r="F13" s="5"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
     </row>
     <row r="14" ht="17.25" customHeight="1">
-      <c r="A14" s="17">
-        <v>4.0</v>
+      <c r="A14" s="22">
+        <v>3.0</v>
       </c>
       <c r="B14" s="10"/>
       <c r="C14" s="10"/>
       <c r="D14" s="10"/>
       <c r="E14" s="5"/>
       <c r="F14" s="5"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
     </row>
     <row r="15" ht="17.25" customHeight="1">
-      <c r="A15" s="17">
-        <v>5.0</v>
+      <c r="A15" s="22">
+        <v>4.0</v>
       </c>
       <c r="B15" s="10"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="5"/>
       <c r="F15" s="5"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
     </row>
     <row r="16" ht="17.25" customHeight="1">
-      <c r="A16" s="17">
-        <v>6.0</v>
+      <c r="A16" s="22">
+        <v>5.0</v>
       </c>
       <c r="B16" s="10"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="5"/>
       <c r="F16" s="5"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
     </row>
     <row r="17" ht="17.25" customHeight="1">
-      <c r="A17" s="17">
-        <v>7.0</v>
+      <c r="A17" s="22">
+        <v>6.0</v>
       </c>
       <c r="B17" s="10"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="5"/>
       <c r="F17" s="5"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
     </row>
     <row r="18" ht="17.25" customHeight="1">
-      <c r="A18" s="17">
-        <v>8.0</v>
+      <c r="A18" s="22">
+        <v>7.0</v>
       </c>
       <c r="B18" s="10"/>
       <c r="C18" s="10"/>
       <c r="D18" s="10"/>
       <c r="E18" s="5"/>
       <c r="F18" s="5"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
     </row>
     <row r="19" ht="17.25" customHeight="1">
-      <c r="A19" s="17">
-        <v>9.0</v>
+      <c r="A19" s="22">
+        <v>8.0</v>
       </c>
       <c r="B19" s="10"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="5"/>
       <c r="F19" s="5"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
     </row>
     <row r="20" ht="17.25" customHeight="1">
-      <c r="A20" s="17">
-        <v>10.0</v>
+      <c r="A20" s="22">
+        <v>9.0</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="10"/>
       <c r="E20" s="5"/>
       <c r="F20" s="5"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
     </row>
     <row r="21" ht="17.25" customHeight="1">
-      <c r="A21" s="17">
-[...4 lines deleted...]
-      <c r="D21" s="5"/>
+      <c r="A21" s="22">
+        <v>10.0</v>
+      </c>
+      <c r="B21" s="10"/>
+      <c r="C21" s="10"/>
+      <c r="D21" s="10"/>
       <c r="E21" s="5"/>
       <c r="F21" s="5"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
     </row>
     <row r="22" ht="17.25" customHeight="1">
-      <c r="A22" s="17">
-        <v>12.0</v>
+      <c r="A22" s="22">
+        <v>11.0</v>
       </c>
       <c r="B22" s="5"/>
       <c r="C22" s="5"/>
       <c r="D22" s="5"/>
       <c r="E22" s="5"/>
       <c r="F22" s="5"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
     </row>
     <row r="23" ht="17.25" customHeight="1">
-      <c r="A23" s="17">
-        <v>13.0</v>
+      <c r="A23" s="22">
+        <v>12.0</v>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
     </row>
     <row r="24" ht="17.25" customHeight="1">
-      <c r="A24" s="17">
-        <v>14.0</v>
+      <c r="A24" s="22">
+        <v>13.0</v>
       </c>
       <c r="B24" s="5"/>
       <c r="C24" s="5"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
     </row>
     <row r="25" ht="17.25" customHeight="1">
-      <c r="A25" s="17">
-        <v>15.0</v>
+      <c r="A25" s="22">
+        <v>14.0</v>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="5"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
     </row>
     <row r="26" ht="17.25" customHeight="1">
-      <c r="A26" s="17">
-        <v>16.0</v>
+      <c r="A26" s="22">
+        <v>15.0</v>
       </c>
       <c r="B26" s="5"/>
       <c r="C26" s="5"/>
       <c r="D26" s="5"/>
       <c r="E26" s="5"/>
       <c r="F26" s="5"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
     </row>
     <row r="27" ht="17.25" customHeight="1">
-      <c r="A27" s="17">
-        <v>17.0</v>
+      <c r="A27" s="22">
+        <v>16.0</v>
       </c>
       <c r="B27" s="5"/>
       <c r="C27" s="5"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
     </row>
     <row r="28" ht="17.25" customHeight="1">
-      <c r="A28" s="17">
-        <v>18.0</v>
+      <c r="A28" s="22">
+        <v>17.0</v>
       </c>
       <c r="B28" s="5"/>
       <c r="C28" s="5"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
     </row>
     <row r="29" ht="17.25" customHeight="1">
-      <c r="A29" s="17">
-        <v>19.0</v>
+      <c r="A29" s="22">
+        <v>18.0</v>
       </c>
       <c r="B29" s="5"/>
       <c r="C29" s="5"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
       <c r="G29" s="8"/>
       <c r="H29" s="8"/>
       <c r="I29" s="8"/>
     </row>
     <row r="30" ht="17.25" customHeight="1">
-      <c r="A30" s="17">
-        <v>20.0</v>
+      <c r="A30" s="22">
+        <v>19.0</v>
       </c>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
     </row>
     <row r="31" ht="17.25" customHeight="1">
-      <c r="A31" s="17">
-        <v>21.0</v>
+      <c r="A31" s="22">
+        <v>20.0</v>
       </c>
       <c r="B31" s="5"/>
       <c r="C31" s="5"/>
       <c r="D31" s="5"/>
       <c r="E31" s="5"/>
       <c r="F31" s="5"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
     </row>
     <row r="32" ht="17.25" customHeight="1">
-      <c r="A32" s="17">
-        <v>22.0</v>
+      <c r="A32" s="22">
+        <v>21.0</v>
       </c>
       <c r="B32" s="5"/>
       <c r="C32" s="5"/>
       <c r="D32" s="5"/>
       <c r="E32" s="5"/>
       <c r="F32" s="5"/>
       <c r="G32" s="8"/>
       <c r="H32" s="8"/>
       <c r="I32" s="8"/>
     </row>
     <row r="33" ht="17.25" customHeight="1">
-      <c r="A33" s="17">
-        <v>23.0</v>
+      <c r="A33" s="22">
+        <v>22.0</v>
       </c>
       <c r="B33" s="5"/>
       <c r="C33" s="5"/>
       <c r="D33" s="5"/>
       <c r="E33" s="5"/>
       <c r="F33" s="5"/>
       <c r="G33" s="8"/>
       <c r="H33" s="8"/>
       <c r="I33" s="8"/>
     </row>
     <row r="34" ht="17.25" customHeight="1">
-      <c r="A34" s="17">
-        <v>24.0</v>
+      <c r="A34" s="22">
+        <v>23.0</v>
       </c>
       <c r="B34" s="5"/>
       <c r="C34" s="5"/>
       <c r="D34" s="5"/>
       <c r="E34" s="5"/>
       <c r="F34" s="5"/>
       <c r="G34" s="8"/>
       <c r="H34" s="8"/>
       <c r="I34" s="8"/>
     </row>
     <row r="35" ht="17.25" customHeight="1">
-      <c r="A35" s="17">
-        <v>25.0</v>
+      <c r="A35" s="22">
+        <v>24.0</v>
       </c>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="E35" s="5"/>
       <c r="F35" s="5"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
     </row>
     <row r="36" ht="17.25" customHeight="1">
-      <c r="A36" s="17">
-        <v>26.0</v>
+      <c r="A36" s="22">
+        <v>25.0</v>
       </c>
       <c r="B36" s="5"/>
       <c r="C36" s="5"/>
       <c r="D36" s="5"/>
       <c r="E36" s="5"/>
       <c r="F36" s="5"/>
       <c r="G36" s="8"/>
       <c r="H36" s="8"/>
       <c r="I36" s="8"/>
     </row>
     <row r="37" ht="17.25" customHeight="1">
-      <c r="A37" s="17">
-        <v>27.0</v>
+      <c r="A37" s="22">
+        <v>26.0</v>
       </c>
       <c r="B37" s="5"/>
       <c r="C37" s="5"/>
       <c r="D37" s="5"/>
       <c r="E37" s="5"/>
       <c r="F37" s="5"/>
       <c r="G37" s="8"/>
       <c r="H37" s="8"/>
       <c r="I37" s="8"/>
     </row>
     <row r="38" ht="17.25" customHeight="1">
-      <c r="A38" s="17">
-        <v>28.0</v>
+      <c r="A38" s="22">
+        <v>27.0</v>
       </c>
       <c r="B38" s="5"/>
       <c r="C38" s="5"/>
       <c r="D38" s="5"/>
       <c r="E38" s="5"/>
       <c r="F38" s="5"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
     </row>
     <row r="39" ht="17.25" customHeight="1">
-      <c r="A39" s="17">
-        <v>29.0</v>
+      <c r="A39" s="22">
+        <v>28.0</v>
       </c>
       <c r="B39" s="5"/>
       <c r="C39" s="5"/>
       <c r="D39" s="5"/>
       <c r="E39" s="5"/>
       <c r="F39" s="5"/>
       <c r="G39" s="8"/>
       <c r="H39" s="8"/>
       <c r="I39" s="8"/>
     </row>
     <row r="40" ht="17.25" customHeight="1">
-      <c r="A40" s="17">
-        <v>30.0</v>
+      <c r="A40" s="22">
+        <v>29.0</v>
       </c>
       <c r="B40" s="5"/>
       <c r="C40" s="5"/>
       <c r="D40" s="5"/>
       <c r="E40" s="5"/>
       <c r="F40" s="5"/>
       <c r="G40" s="8"/>
       <c r="H40" s="8"/>
       <c r="I40" s="8"/>
     </row>
     <row r="41" ht="17.25" customHeight="1">
-      <c r="A41" s="17">
-        <v>31.0</v>
+      <c r="A41" s="22">
+        <v>30.0</v>
       </c>
       <c r="B41" s="5"/>
       <c r="C41" s="5"/>
       <c r="D41" s="5"/>
       <c r="E41" s="5"/>
       <c r="F41" s="5"/>
       <c r="G41" s="8"/>
       <c r="H41" s="8"/>
       <c r="I41" s="8"/>
     </row>
     <row r="42" ht="17.25" customHeight="1">
-      <c r="A42" s="17">
-        <v>32.0</v>
+      <c r="A42" s="22">
+        <v>31.0</v>
       </c>
       <c r="B42" s="5"/>
       <c r="C42" s="5"/>
       <c r="D42" s="5"/>
       <c r="E42" s="5"/>
       <c r="F42" s="5"/>
       <c r="G42" s="8"/>
       <c r="H42" s="8"/>
       <c r="I42" s="8"/>
     </row>
     <row r="43" ht="17.25" customHeight="1">
-      <c r="A43" s="17">
-        <v>33.0</v>
+      <c r="A43" s="22">
+        <v>32.0</v>
       </c>
       <c r="B43" s="5"/>
       <c r="C43" s="5"/>
       <c r="D43" s="5"/>
       <c r="E43" s="5"/>
       <c r="F43" s="5"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
     </row>
     <row r="44" ht="17.25" customHeight="1">
-      <c r="A44" s="17">
-        <v>34.0</v>
+      <c r="A44" s="22">
+        <v>33.0</v>
       </c>
       <c r="B44" s="5"/>
       <c r="C44" s="5"/>
       <c r="D44" s="5"/>
       <c r="E44" s="5"/>
       <c r="F44" s="5"/>
       <c r="G44" s="8"/>
       <c r="H44" s="8"/>
       <c r="I44" s="8"/>
     </row>
     <row r="45" ht="17.25" customHeight="1">
-      <c r="A45" s="17">
-        <v>35.0</v>
+      <c r="A45" s="22">
+        <v>34.0</v>
       </c>
       <c r="B45" s="5"/>
       <c r="C45" s="5"/>
       <c r="D45" s="5"/>
       <c r="E45" s="5"/>
       <c r="F45" s="5"/>
       <c r="G45" s="8"/>
       <c r="H45" s="8"/>
       <c r="I45" s="8"/>
     </row>
     <row r="46" ht="17.25" customHeight="1">
-      <c r="A46" s="17">
-        <v>36.0</v>
+      <c r="A46" s="22">
+        <v>35.0</v>
       </c>
       <c r="B46" s="5"/>
       <c r="C46" s="5"/>
       <c r="D46" s="5"/>
       <c r="E46" s="5"/>
       <c r="F46" s="5"/>
       <c r="G46" s="8"/>
       <c r="H46" s="8"/>
       <c r="I46" s="8"/>
     </row>
     <row r="47" ht="17.25" customHeight="1">
-      <c r="A47" s="17">
-        <v>37.0</v>
+      <c r="A47" s="22">
+        <v>36.0</v>
       </c>
       <c r="B47" s="5"/>
       <c r="C47" s="5"/>
       <c r="D47" s="5"/>
       <c r="E47" s="5"/>
       <c r="F47" s="5"/>
       <c r="G47" s="8"/>
       <c r="H47" s="8"/>
       <c r="I47" s="8"/>
     </row>
     <row r="48" ht="17.25" customHeight="1">
-      <c r="A48" s="17">
-        <v>38.0</v>
+      <c r="A48" s="22">
+        <v>37.0</v>
       </c>
       <c r="B48" s="5"/>
       <c r="C48" s="5"/>
       <c r="D48" s="5"/>
       <c r="E48" s="5"/>
       <c r="F48" s="5"/>
       <c r="G48" s="8"/>
       <c r="H48" s="8"/>
       <c r="I48" s="8"/>
     </row>
     <row r="49" ht="17.25" customHeight="1">
-      <c r="A49" s="17">
-        <v>39.0</v>
+      <c r="A49" s="22">
+        <v>38.0</v>
       </c>
       <c r="B49" s="5"/>
       <c r="C49" s="5"/>
       <c r="D49" s="5"/>
       <c r="E49" s="5"/>
       <c r="F49" s="5"/>
       <c r="G49" s="8"/>
       <c r="H49" s="8"/>
       <c r="I49" s="8"/>
     </row>
     <row r="50" ht="17.25" customHeight="1">
-      <c r="A50" s="17">
-        <v>40.0</v>
+      <c r="A50" s="22">
+        <v>39.0</v>
       </c>
       <c r="B50" s="5"/>
       <c r="C50" s="5"/>
       <c r="D50" s="5"/>
       <c r="E50" s="5"/>
       <c r="F50" s="5"/>
       <c r="G50" s="8"/>
       <c r="H50" s="8"/>
       <c r="I50" s="8"/>
     </row>
-    <row r="51" ht="12.75" customHeight="1">
-[...5 lines deleted...]
-      <c r="F51" s="7"/>
+    <row r="51" ht="17.25" customHeight="1">
+      <c r="A51" s="22">
+        <v>40.0</v>
+      </c>
+      <c r="B51" s="5"/>
+      <c r="C51" s="5"/>
+      <c r="D51" s="5"/>
+      <c r="E51" s="5"/>
+      <c r="F51" s="5"/>
       <c r="G51" s="8"/>
       <c r="H51" s="8"/>
       <c r="I51" s="8"/>
     </row>
     <row r="52" ht="12.75" customHeight="1">
-      <c r="A52" s="18"/>
+      <c r="A52" s="23"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="7"/>
       <c r="E52" s="7"/>
       <c r="F52" s="7"/>
       <c r="G52" s="8"/>
       <c r="H52" s="8"/>
       <c r="I52" s="8"/>
     </row>
     <row r="53" ht="12.75" customHeight="1">
-      <c r="A53" s="18"/>
+      <c r="A53" s="23"/>
       <c r="B53" s="7"/>
       <c r="C53" s="7"/>
       <c r="D53" s="7"/>
       <c r="E53" s="7"/>
       <c r="F53" s="7"/>
       <c r="G53" s="8"/>
       <c r="H53" s="8"/>
       <c r="I53" s="8"/>
     </row>
     <row r="54" ht="12.75" customHeight="1">
-      <c r="A54" s="18"/>
+      <c r="A54" s="23"/>
       <c r="B54" s="7"/>
       <c r="C54" s="7"/>
       <c r="D54" s="7"/>
       <c r="E54" s="7"/>
       <c r="F54" s="7"/>
       <c r="G54" s="8"/>
       <c r="H54" s="8"/>
       <c r="I54" s="8"/>
     </row>
     <row r="55" ht="12.75" customHeight="1">
-      <c r="A55" s="18"/>
+      <c r="A55" s="23"/>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="F55" s="7"/>
       <c r="G55" s="8"/>
       <c r="H55" s="8"/>
       <c r="I55" s="8"/>
     </row>
     <row r="56" ht="12.75" customHeight="1">
-      <c r="A56" s="18"/>
+      <c r="A56" s="23"/>
       <c r="B56" s="7"/>
       <c r="C56" s="7"/>
       <c r="D56" s="7"/>
       <c r="E56" s="7"/>
       <c r="F56" s="7"/>
       <c r="G56" s="8"/>
       <c r="H56" s="8"/>
       <c r="I56" s="8"/>
     </row>
     <row r="57" ht="12.75" customHeight="1">
-      <c r="A57" s="18"/>
+      <c r="A57" s="23"/>
       <c r="B57" s="7"/>
       <c r="C57" s="7"/>
       <c r="D57" s="7"/>
       <c r="E57" s="7"/>
       <c r="F57" s="7"/>
       <c r="G57" s="8"/>
       <c r="H57" s="8"/>
       <c r="I57" s="8"/>
     </row>
     <row r="58" ht="12.75" customHeight="1">
-      <c r="A58" s="18"/>
+      <c r="A58" s="23"/>
       <c r="B58" s="7"/>
       <c r="C58" s="7"/>
       <c r="D58" s="7"/>
       <c r="E58" s="7"/>
       <c r="F58" s="7"/>
       <c r="G58" s="8"/>
       <c r="H58" s="8"/>
       <c r="I58" s="8"/>
     </row>
     <row r="59" ht="12.75" customHeight="1">
-      <c r="A59" s="8"/>
+      <c r="A59" s="23"/>
       <c r="B59" s="7"/>
       <c r="C59" s="7"/>
       <c r="D59" s="7"/>
       <c r="E59" s="7"/>
       <c r="F59" s="7"/>
       <c r="G59" s="8"/>
       <c r="H59" s="8"/>
       <c r="I59" s="8"/>
     </row>
     <row r="60" ht="12.75" customHeight="1">
       <c r="A60" s="8"/>
       <c r="B60" s="7"/>
       <c r="C60" s="7"/>
       <c r="D60" s="7"/>
       <c r="E60" s="7"/>
       <c r="F60" s="7"/>
       <c r="G60" s="8"/>
       <c r="H60" s="8"/>
       <c r="I60" s="8"/>
     </row>
     <row r="61" ht="12.75" customHeight="1">
       <c r="A61" s="8"/>
       <c r="B61" s="7"/>
       <c r="C61" s="7"/>
       <c r="D61" s="7"/>
@@ -2727,47 +2786,58 @@
       <c r="H199" s="8"/>
       <c r="I199" s="8"/>
     </row>
     <row r="200" ht="12.75" customHeight="1">
       <c r="A200" s="8"/>
       <c r="B200" s="7"/>
       <c r="C200" s="7"/>
       <c r="D200" s="7"/>
       <c r="E200" s="7"/>
       <c r="F200" s="7"/>
       <c r="G200" s="8"/>
       <c r="H200" s="8"/>
       <c r="I200" s="8"/>
     </row>
     <row r="201" ht="12.75" customHeight="1">
       <c r="A201" s="8"/>
       <c r="B201" s="7"/>
       <c r="C201" s="7"/>
       <c r="D201" s="7"/>
       <c r="E201" s="7"/>
       <c r="F201" s="7"/>
       <c r="G201" s="8"/>
       <c r="H201" s="8"/>
       <c r="I201" s="8"/>
     </row>
+    <row r="202" ht="12.75" customHeight="1">
+      <c r="A202" s="8"/>
+      <c r="B202" s="7"/>
+      <c r="C202" s="7"/>
+      <c r="D202" s="7"/>
+      <c r="E202" s="7"/>
+      <c r="F202" s="7"/>
+      <c r="G202" s="8"/>
+      <c r="H202" s="8"/>
+      <c r="I202" s="8"/>
+    </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <dataValidations>
-    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D11:D50">
+    <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="D12:D51">
       <formula1>"PRE-N組,K.1組,K.2組,K.3組,P.1-P.2組,P.3-P.4組,P.5-P.6組,中學組,公開組"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions/>
   <pageMargins bottom="1.0" footer="0.0" header="0.0" left="1.0" right="1.0" top="1.0"/>
   <pageSetup orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;C000000&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>