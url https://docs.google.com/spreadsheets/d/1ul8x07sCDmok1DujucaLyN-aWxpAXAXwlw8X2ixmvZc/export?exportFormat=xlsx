--- v0 (2025-12-14)
+++ v1 (2026-09-16)
@@ -1,78 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
+  <Override ContentType="application/vnd.ms-excel.person+xml" PartName="/xl/persons/person.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="2017" sheetId="1" r:id="rId3"/>
-[...1 lines deleted...]
-    <sheet state="visible" name="2019" sheetId="3" r:id="rId5"/>
+    <sheet state="visible" name="2017" sheetId="1" r:id="rId4"/>
+    <sheet state="visible" name="2018" sheetId="2" r:id="rId5"/>
+    <sheet state="visible" name="2019" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName hidden="1" localSheetId="0" name="_xlnm._FilterDatabase">'2017'!$A$1:$D$968</definedName>
     <definedName hidden="1" localSheetId="1" name="_xlnm._FilterDatabase">'2018'!$A$1:$D$967</definedName>
     <definedName hidden="1" localSheetId="2" name="_xlnm._FilterDatabase">'2019'!$A$1:$D$999</definedName>
   </definedNames>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="581" uniqueCount="139">
   <si>
     <t>Nivel</t>
   </si>
   <si>
     <t>Partida</t>
   </si>
   <si>
     <t>CONCEPTO</t>
   </si>
   <si>
     <t>ADMINISTRACION GENERAL DE LA JUSTICIA ADMINISTRATIVA
  MUNICIPAL DE FALTAS</t>
+  </si>
+  <si>
+    <t>ADMINISTRACION GENERAL DE LA JUSTICIA ADMINISTRATIVA MUNICIPAL DE FALTAS</t>
   </si>
   <si>
     <t>EROGACIONES CORRIENTES</t>
   </si>
   <si>
     <t>FUNCIONAMIENTO</t>
   </si>
   <si>
     <t>PERSONAL</t>
   </si>
   <si>
     <t>ASIGNACIONES BASICAS</t>
   </si>
   <si>
     <t>PLANTA PERMANENTE</t>
   </si>
   <si>
     <t>AUTORIDADES SUPERIORES</t>
   </si>
   <si>
     <t>PERSONAL SUPERIOR JERARQUICO</t>
   </si>
   <si>
     <t>AGRUPAMIENTO DE CONDUCCION</t>
   </si>
@@ -127,123 +131,129 @@
   <si>
     <t>PERSONAL CONTRATADO</t>
   </si>
   <si>
     <t>PERSONAL TRANSITORIO</t>
   </si>
   <si>
     <t>ADICIONALES</t>
   </si>
   <si>
     <t>TITULO</t>
   </si>
   <si>
     <t>ANTIGUEDAD</t>
   </si>
   <si>
     <t>PERMANENCIA EN LA CATEGORIA</t>
   </si>
   <si>
     <t>RESPONSABILIDAD JERARQUICA</t>
   </si>
   <si>
     <t>OTROS ADICIONALES</t>
   </si>
   <si>
-    <t>INCENTIVO A LA CALIDAD EDUCATIVA</t>
+    <t>SERVICIOS EXTRAORDINARIOS</t>
   </si>
   <si>
-    <t>SERVICIOS EXTRAORDINARIOS</t>
+    <t>INCENTIVO A LA CALIDAD EDUCATIVA</t>
   </si>
   <si>
     <t>HORAS EXTRAS</t>
   </si>
   <si>
     <t>PROLONGACION DE JORNADA</t>
   </si>
   <si>
     <t>ASIGNACIONES FAMILIARES</t>
   </si>
   <si>
     <t>SUELDO ANUAL COMPLEMENTARIO</t>
   </si>
   <si>
     <t>ASISTENCIA SOCIAL AL PERSONAL</t>
   </si>
   <si>
     <t>APORTE PARA OBRA SOCIAL</t>
   </si>
   <si>
     <t>INDEMNIZACIONES AL PERSONAL</t>
   </si>
   <si>
-    <t>DEUDAS DE EJERCICIOS VENCIDOS NO INCLUIDAS EN RESIDUOS PASIVOS</t>
+    <t>08 DEUDAS DE EJERCICIOS VENCIDOS NO INCLUIDAS EN RESIDUOS PASIVOS</t>
   </si>
   <si>
     <t>APORTE PATRONAL JUBILATORIO</t>
   </si>
   <si>
     <t>ASIGNACION ESPECIAL</t>
   </si>
   <si>
     <t>RETIROS ESPECIALES</t>
   </si>
   <si>
     <t>PASIVIDAD ANTICIPADA</t>
+  </si>
+  <si>
+    <t>DEUDAS DE EJERCICIOS VENCIDOS NO INCLUIDAS EN RESIDUOS PASIVOS</t>
   </si>
   <si>
     <t>BIENES DE CONSUMO</t>
   </si>
   <si>
     <t>ALIMENTOS Y PRODUCTOS AGROPECUARIOS</t>
   </si>
   <si>
     <t>PRODUCTOS DE LA MINERIA PETROLEO Y SUS DERIVADOS</t>
   </si>
   <si>
     <t>TEXTILES Y CONFECCIONES</t>
   </si>
   <si>
     <t>MADERAS CORCHOS Y SUS MANUFACTURAS</t>
   </si>
   <si>
     <t>PAPEL CARTON E IMPRESOS</t>
   </si>
   <si>
     <t>PRODUCTOS QUIMICOS Y MEDICINALES</t>
   </si>
   <si>
     <t>CUEROS PLASTICOS CAUCHOS Y SUS MANUFACTURAS</t>
   </si>
   <si>
     <t>PIEDRA VIDRIO Y CERAMICA</t>
   </si>
   <si>
     <t>METALES COMUNES Y SUS MANUFACTURAS</t>
   </si>
   <si>
     <t>OTROS BIENES DE CONSUMO</t>
+  </si>
+  <si>
+    <t>12 DEUDAS DE EJERCICIOS VENCIDOS NO INCLUIDAS EN RESIDUOS PASIVOS</t>
   </si>
   <si>
     <t>ACCION SOCIAL</t>
   </si>
   <si>
     <t>SERVICIOS</t>
   </si>
   <si>
     <t>ELECTRICIDAD GAS Y AGUA</t>
   </si>
   <si>
     <t>TRANSPORTE Y ALMACENAJE</t>
   </si>
   <si>
     <t>PASAJES VIATICOS MOVILIDAD Y COMPENSACIONES</t>
   </si>
   <si>
     <t>COMUNICACIONES</t>
   </si>
   <si>
     <t>HONORARIOS Y RETRIBUCIONES A TERCEROS</t>
   </si>
   <si>
     <t>PUBLICIDAD Y PROPAGANDA</t>
   </si>
@@ -256,228 +266,219 @@
   <si>
     <t>IMPUESTOS DERECHOS Y TASAS</t>
   </si>
   <si>
     <t>CORTESIA Y HOMENAJE</t>
   </si>
   <si>
     <t>GASTOS JUDICIALES SENTENCIAS E INTERESES</t>
   </si>
   <si>
     <t>MULTAS E INDEMNIZACIONES</t>
   </si>
   <si>
     <t>CONSERVACION Y REPARACIONES</t>
   </si>
   <si>
     <t>GASTOS DE IMPRENTA Y REPRODUCCION</t>
   </si>
   <si>
     <t>SERVICIOS PUBLICOS EJECUTADOS POR TERCEROS</t>
   </si>
   <si>
     <t>OTROS SERVICIOS</t>
   </si>
   <si>
+    <t>17 DEUDAS DE EJERCICIOS VENCIDOS NO INCLUIDAS EN RESIDUOS PASIVOS</t>
+  </si>
+  <si>
     <t>CONSOLIDACION DE DEUDA ORDENANZA 12009/11</t>
   </si>
   <si>
     <t>INTERESES DE LA DEUDA</t>
   </si>
   <si>
     <t>INTERESES DE LA DEUDA CON EL GOBIERNO PROVINCIAL</t>
   </si>
   <si>
     <t>INTERESES DE LA DEUDA CON OTROS ORGANISMOS</t>
   </si>
   <si>
     <t>TRANSFERENCIAS</t>
   </si>
   <si>
     <t>TRANSFERENCIAS PARA FINANCIAR EROGACIONES CORRIENTES</t>
   </si>
   <si>
     <t>BECAS</t>
   </si>
   <si>
     <t>SUBSIDIOS A INSTITUCIONES</t>
   </si>
   <si>
     <t>SUBSIDIOS PERSONALES</t>
   </si>
   <si>
-    <t>APORTE AL FONDO PERMANENTE PARA PROMOCION SOCIAL - ORDENANZA. 7979</t>
+    <t>09 APORTE AL FONDO PERMANENTE PARA PROMOCION SOCIAL - ORDENANZA. 7979</t>
   </si>
   <si>
     <t>TRANSFERENCIAS A UNIVERSIDADES NACIONALES</t>
   </si>
   <si>
     <t>APORTES AL ESYOP - ORDENANZA 12.479</t>
   </si>
   <si>
-    <t>2 TRANSFERENCIAS PARA FINANCIAR EROGACIONES DE CAPITAL</t>
+    <t>TRANSFERENCIAS PARA FINANCIAR EROGACIONES DE CAPITAL</t>
   </si>
   <si>
-    <t>DEUDAS DE EJERCICIOS VENCIDOS NO INCLUIDAS EN RESIDUOS PASIVOS A CLASIFICAR</t>
+    <t>03 DEUDAS DE EJERCICIOS VENCIDOS NO INCLUIDAS EN RESIDUOS PASIVOS A CLASIFICAR</t>
   </si>
   <si>
     <t>A CLASIFICAR</t>
   </si>
   <si>
     <t>CREDITO ADICIONAL EROGACIONES CORRIENTES</t>
   </si>
   <si>
     <t>CREDITO ADICIONAL PERSONAL</t>
   </si>
   <si>
+    <t>APORTE AL FONDO PERMANENTE PARA PROMOCION SOCIAL - ORDENANZA. 7979</t>
+  </si>
+  <si>
     <t>CREDITO ADICIONAL</t>
   </si>
   <si>
     <t>EROGACIONES DE CAPITAL</t>
   </si>
   <si>
+    <t>2 TRANSFERENCIAS PARA FINANCIAR EROGACIONES DE CAPITAL</t>
+  </si>
+  <si>
     <t>INVERSION FISICA</t>
   </si>
   <si>
     <t>BIENES DE CAPITAL</t>
+  </si>
+  <si>
+    <t>DEUDAS DE EJERCICIOS VENCIDOS NO INCLUIDAS EN RESIDUOS PASIVOS A CLASIFICAR</t>
   </si>
   <si>
     <t>MAQUINAS, MAQUINARIAS Y EQUIPOS</t>
   </si>
   <si>
     <t>HERRAMIENTAS</t>
   </si>
   <si>
     <t>MOBLAJE</t>
   </si>
   <si>
     <t>MEDIOS DE TRANSPORTE</t>
   </si>
   <si>
     <t>APARATOS E INSTRUMENTOS</t>
   </si>
   <si>
     <t>COLECCIONES Y ELEMENTOS DE BIBLIOTECA Y MUSEOS</t>
   </si>
   <si>
     <t>INSTALACIONES</t>
   </si>
   <si>
+    <t>TERRENOS</t>
+  </si>
+  <si>
     <t>EDIFICIOS Y OBRAS</t>
   </si>
   <si>
     <t>OTROS BIENES DE CAPITAL</t>
   </si>
   <si>
+    <t>11 DEUDAS DE EJERCICIOS VENCIDOS NO INCLUIDAS EN RESIDUOS PASIVOS</t>
+  </si>
+  <si>
     <t>TRABAJOS PUBLICOS</t>
   </si>
   <si>
-    <t>OBRAS POR CONTRATACION Y/O ADMINISTRACION A CARGO DE LA COMUNA</t>
+    <t>02 OBRAS POR CONTRATACION Y/O ADMINISTRACION A CARGO DE LA COMUNA</t>
   </si>
   <si>
     <t>EXPROPIACIONES</t>
   </si>
   <si>
     <t>MAYORES COSTOS</t>
   </si>
   <si>
-    <t>MAYORES COSTOS DE OBRAS POR CONT. Y\O ADM. A CARGO DE LA COMUNA</t>
+    <t>01 MAYORES COSTOS DE OBRAS POR CONT. Y\O ADM. A CARGO DE LA COMUNA</t>
   </si>
   <si>
     <t>ADICIONAL DE OBRAS</t>
   </si>
   <si>
     <t>ADICIONAL DE OBRAS POR CONT. Y/O ADM. A CARGO DE LA COMUNA</t>
   </si>
   <si>
-    <t>DEUDAS DE EJERC. VENC. NO INCLUIDAS EN RES. PASIVOS DE OBRAS POR CONT. Y/O ADM. A CARGO DE LA COMUNA</t>
+    <t>10 DEUDAS DE EJERCICIOS VENCIDOS NO INCLUIDAS EN RESIDUOS PASIVOS</t>
+  </si>
+  <si>
+    <t>01 DEUDAS DE EJERC. VENC. NO INCLUIDAS EN RES. PASIVOS DE OBRAS POR CONT. Y/O ADM. A CARGO DE LA COMUNA</t>
   </si>
   <si>
     <t>DEUDAS DE EJERC. VENC. NO INCLUIDAS EN RES. PASIVOS DE OBRAS POR CONT. Y/O ADM. A CARGO DE PROPIETARIOS BENEFICIADOS</t>
   </si>
   <si>
     <t>INVERSION FINANCIERA</t>
   </si>
   <si>
     <t>VALORES FINANCIEROS</t>
   </si>
   <si>
     <t>APORTES DE CAPITAL</t>
   </si>
   <si>
     <t>AMORTIZACION DE LA DEUDA</t>
   </si>
   <si>
+    <t>OBRAS POR CONTRATACION Y/O ADMINISTRACION A CARGO DE LA COMUNA</t>
+  </si>
+  <si>
     <t>AMORTIZACION DE LA DEUDA CON EL GOBIERNO PROVINCIAL</t>
   </si>
   <si>
     <t>AMORTIZACION DE LA DEUDA CON OTROS ORGANISMOS</t>
+  </si>
+  <si>
+    <t>MAYORES COSTOS DE OBRAS POR CONT. Y\O ADM. A CARGO DE LA COMUNA</t>
   </si>
   <si>
     <t>CREDITO ADICIONAL EROGACIONES DE CAPITAL</t>
   </si>
   <si>
     <t>TOTAL GENERAL NETO</t>
   </si>
   <si>
-    <t>08 DEUDAS DE EJERCICIOS VENCIDOS NO INCLUIDAS EN RESIDUOS PASIVOS</t>
-[...35 lines deleted...]
-    <t>ADMINISTRACION GENERAL DE LA JUSTICIA ADMINISTRATIVA MUNICIPAL DE FALTAS</t>
+    <t>DEUDAS DE EJERC. VENC. NO INCLUIDAS EN RES. PASIVOS DE OBRAS POR CONT. Y/O ADM. A CARGO DE LA COMUNA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="4">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11.0"/>
@@ -566,8901 +567,8905 @@
       </right>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="58">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf borderId="2" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" vertical="center"/>
     </xf>
+    <xf borderId="1" fillId="0" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" readingOrder="0" vertical="bottom"/>
+    </xf>
     <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="1" fillId="3" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf borderId="1" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="4" fillId="2" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="4" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="1" fillId="3" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="4" fillId="2" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="4" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="5" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="1" fillId="4" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="5" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="6" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="1" fillId="5" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="6" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="3" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="6" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...53 lines deleted...]
-    <xf borderId="3" fillId="0" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="4" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="4" fillId="2" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="2" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="5" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="4" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="3" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...17 lines deleted...]
-    <xf borderId="4" fillId="6" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="6" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="2" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
+    <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
     <xf borderId="4" fillId="0" fontId="3" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="bottom" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="5" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="bottom" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="25" width="16.5"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="3">
+      <c r="A2" s="4">
         <v>-1.0</v>
       </c>
-      <c r="B2" s="4">
+      <c r="B2" s="7">
         <f t="shared" ref="B2:B190" si="1">A2+1</f>
         <v>0</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="11">
+        <v>1.5198417807E8</v>
+      </c>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="13"/>
+      <c r="I2" s="13"/>
+      <c r="J2" s="13"/>
+      <c r="K2" s="13"/>
+      <c r="L2" s="13"/>
+      <c r="M2" s="13"/>
+      <c r="N2" s="13"/>
+      <c r="O2" s="13"/>
+      <c r="P2" s="13"/>
+      <c r="Q2" s="13"/>
+      <c r="R2" s="13"/>
+      <c r="S2" s="13"/>
+      <c r="T2" s="13"/>
+      <c r="U2" s="13"/>
+      <c r="V2" s="13"/>
+      <c r="W2" s="16"/>
+      <c r="X2" s="18"/>
+      <c r="Y2" s="18"/>
+    </row>
+    <row r="3">
+      <c r="A3" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="B3" s="7">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C3" s="23" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="25">
+        <v>1.4898417807E8</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="20">
+        <v>1.0</v>
+      </c>
+      <c r="B4" s="7">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C4" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="30">
+        <v>1.2154283807E8</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B5" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C5" s="33" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="35">
+        <v>4.49792962E7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B6" s="7">
+        <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="D2" s="6">
-[...28 lines deleted...]
-      <c r="B3" s="4">
+      <c r="C6" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="40">
+        <v>4.25710126E7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B7" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="42">
+        <v>2767264.8</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B8" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="42">
+        <v>1.12416948E7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B9" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="42">
+        <v>1.23804732E7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B10" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="42">
+        <v>521529.6</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B11" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="42">
+        <v>1.2498871E7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B12" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="42">
+        <v>1926267.6</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B13" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="42">
+        <v>476404.8</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B14" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B15" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B16" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B17" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B18" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="42">
+        <v>758506.8</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B19" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B20" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B21" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B22" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B23" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B24" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B25" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B26" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B27" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B28" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C28" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="40">
+        <v>2408283.6</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B29" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="D29" s="42">
+        <v>2215018.8</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B30" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D30" s="42">
+        <v>193264.8</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B31" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C31" s="33" t="s">
+        <v>31</v>
+      </c>
+      <c r="D31" s="35">
+        <v>4.032865092E7</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B32" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C32" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="40">
+        <v>4.0144266E7</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B33" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" s="42">
+        <v>6603041.0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B34" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34" s="42">
+        <v>2.0401786E7</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B35" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35" s="42">
+        <v>108788.0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B36" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="42">
+        <v>3029185.0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B37" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" s="42">
+        <v>1.0001466E7</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B38" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C38" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="50">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B39" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C39" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" s="40">
+        <v>184384.92</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B40" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40" s="42">
+        <v>71272.0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B41" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41" s="42">
+        <v>49327.0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B42" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B43" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C43" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" s="42">
+        <v>63787.0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B44" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C44" s="33" t="s">
+        <v>37</v>
+      </c>
+      <c r="D44" s="35">
+        <v>2741799.04</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B45" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C45" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D45" s="40">
+        <v>1226859.04</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B46" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C46" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D46" s="42">
+        <v>714651.0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B47" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C47" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D47" s="42">
+        <v>512208.0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B48" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C48" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D48" s="40">
+        <v>1514940.0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B49" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C49" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D49" s="42">
+        <v>1514940.0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B50" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C50" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D50" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B51" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C51" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="D51" s="35">
+        <v>159356.4</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B52" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C52" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D52" s="40">
+        <v>153709.0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B53" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C53" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D53" s="40">
+        <v>5648.0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B54" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C54" s="33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D54" s="35">
+        <v>6342307.27</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B55" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C55" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D55" s="40">
+        <v>6126252.0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B56" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C56" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D56" s="40">
+        <v>216056.0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B57" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C57" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="D57" s="35">
+        <v>4295249.75</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B58" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C58" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D58" s="40">
+        <v>4168857.16</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B59" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D59" s="42">
+        <v>4168857.0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B60" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C60" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D60" s="40">
+        <v>126392.59</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B61" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C61" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D61" s="42">
+        <v>126393.0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B62" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C62" s="33" t="s">
+        <v>45</v>
+      </c>
+      <c r="D62" s="35">
+        <v>664754.0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B63" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C63" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63" s="40">
+        <v>664754.0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B64" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C64" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D64" s="38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B65" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C65" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="D65" s="35">
+        <v>812451.0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B66" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C66" s="33" t="s">
+        <v>47</v>
+      </c>
+      <c r="D66" s="35">
+        <v>1.431749918E7</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B67" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C67" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D67" s="40">
+        <v>1.3896191E7</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B68" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C68" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D68" s="40">
+        <v>421309.0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B69" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C69" s="33" t="s">
+        <v>48</v>
+      </c>
+      <c r="D69" s="35">
+        <v>5305924.19</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B70" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C70" s="38" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70" s="40">
+        <v>5095270.0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B71" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C71" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="D71" s="40">
+        <v>210654.0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B72" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C72" s="33" t="s">
+        <v>49</v>
+      </c>
+      <c r="D72" s="35">
+        <v>1595550.12</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B73" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C73" s="38" t="s">
+        <v>50</v>
+      </c>
+      <c r="D73" s="40">
+        <v>1595550.0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="20">
+        <v>1.0</v>
+      </c>
+      <c r="B74" s="7">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C74" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="D74" s="30">
+        <v>935000.0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B75" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C75" s="33" t="s">
+        <v>53</v>
+      </c>
+      <c r="D75" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B76" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C76" s="33" t="s">
+        <v>54</v>
+      </c>
+      <c r="D76" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B77" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C77" s="33" t="s">
+        <v>55</v>
+      </c>
+      <c r="D77" s="35">
+        <v>46000.0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B78" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C78" s="33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D78" s="35">
+        <v>65000.0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B79" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C79" s="33" t="s">
+        <v>57</v>
+      </c>
+      <c r="D79" s="35">
+        <v>320000.0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B80" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C80" s="33" t="s">
+        <v>58</v>
+      </c>
+      <c r="D80" s="35">
+        <v>96000.0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B81" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C81" s="33" t="s">
+        <v>59</v>
+      </c>
+      <c r="D81" s="35">
+        <v>27000.0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B82" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C82" s="33" t="s">
+        <v>60</v>
+      </c>
+      <c r="D82" s="35">
+        <v>19000.0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B83" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C83" s="33" t="s">
+        <v>61</v>
+      </c>
+      <c r="D83" s="35">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B84" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C84" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="D84" s="35">
+        <v>297000.0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B85" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C85" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="D85" s="35">
+        <v>55000.0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B86" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C86" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="D86" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="20">
+        <v>1.0</v>
+      </c>
+      <c r="B87" s="7">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C87" s="28" t="s">
+        <v>65</v>
+      </c>
+      <c r="D87" s="30">
+        <v>2.650634E7</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B88" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C88" s="33" t="s">
+        <v>66</v>
+      </c>
+      <c r="D88" s="35">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B89" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C89" s="33" t="s">
+        <v>67</v>
+      </c>
+      <c r="D89" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B90" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C90" s="33" t="s">
+        <v>68</v>
+      </c>
+      <c r="D90" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B91" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C91" s="33" t="s">
+        <v>69</v>
+      </c>
+      <c r="D91" s="35">
+        <v>1.2E7</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B92" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C92" s="33" t="s">
+        <v>70</v>
+      </c>
+      <c r="D92" s="35">
+        <v>1500000.0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B93" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C93" s="33" t="s">
+        <v>71</v>
+      </c>
+      <c r="D93" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B94" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C94" s="33" t="s">
+        <v>72</v>
+      </c>
+      <c r="D94" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B95" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C95" s="33" t="s">
+        <v>73</v>
+      </c>
+      <c r="D95" s="35">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B96" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C96" s="33" t="s">
+        <v>74</v>
+      </c>
+      <c r="D96" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B97" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C97" s="33" t="s">
+        <v>75</v>
+      </c>
+      <c r="D97" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B98" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C98" s="33" t="s">
+        <v>76</v>
+      </c>
+      <c r="D98" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B99" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C99" s="33" t="s">
+        <v>77</v>
+      </c>
+      <c r="D99" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B100" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C100" s="33" t="s">
+        <v>78</v>
+      </c>
+      <c r="D100" s="35">
+        <v>150500.0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B101" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C101" s="33" t="s">
+        <v>79</v>
+      </c>
+      <c r="D101" s="35">
+        <v>210500.0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B102" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C102" s="33" t="s">
+        <v>80</v>
+      </c>
+      <c r="D102" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B103" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C103" s="33" t="s">
+        <v>81</v>
+      </c>
+      <c r="D103" s="35">
+        <v>400000.0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B104" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C104" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="D104" s="35">
+        <v>1.134534E7</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B105" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C105" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="D105" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B106" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C106" s="33" t="s">
+        <v>83</v>
+      </c>
+      <c r="D106" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="B107" s="7">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="C3" s="11" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="10">
+      <c r="C107" s="23" t="s">
+        <v>84</v>
+      </c>
+      <c r="D107" s="25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="20">
         <v>1.0</v>
       </c>
-      <c r="B4" s="4">
+      <c r="B108" s="7">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
-      <c r="C4" s="13" t="s">
-[...14 lines deleted...]
-      <c r="C5" s="15" t="s">
+      <c r="C108" s="28" t="s">
+        <v>84</v>
+      </c>
+      <c r="D108" s="30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B109" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C109" s="33" t="s">
+        <v>85</v>
+      </c>
+      <c r="D109" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B110" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C110" s="33" t="s">
+        <v>86</v>
+      </c>
+      <c r="D110" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="B111" s="7">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C111" s="23" t="s">
+        <v>87</v>
+      </c>
+      <c r="D111" s="25">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="20">
+        <v>1.0</v>
+      </c>
+      <c r="B112" s="7">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C112" s="28" t="s">
+        <v>87</v>
+      </c>
+      <c r="D112" s="30">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B113" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C113" s="33" t="s">
+        <v>88</v>
+      </c>
+      <c r="D113" s="35">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B114" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C114" s="38" t="s">
+        <v>89</v>
+      </c>
+      <c r="D114" s="38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B115" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C115" s="38" t="s">
+        <v>90</v>
+      </c>
+      <c r="D115" s="38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B116" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C116" s="38" t="s">
+        <v>91</v>
+      </c>
+      <c r="D116" s="38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B117" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C117" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="D117" s="38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B118" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C118" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="D118" s="40">
+        <v>3000000.0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B119" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C119" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="D119" s="38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B120" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C120" s="33" t="s">
+        <v>103</v>
+      </c>
+      <c r="D120" s="35">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="20">
+        <v>3.0</v>
+      </c>
+      <c r="B121" s="7">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C121" s="38" t="s">
+        <v>90</v>
+      </c>
+      <c r="D121" s="38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B122" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C122" s="33" t="s">
+        <v>106</v>
+      </c>
+      <c r="D122" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="B123" s="7">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C123" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D123" s="25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="20">
+        <v>1.0</v>
+      </c>
+      <c r="B124" s="7">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C124" s="28" t="s">
+        <v>98</v>
+      </c>
+      <c r="D124" s="30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B125" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C125" s="33" t="s">
+        <v>99</v>
+      </c>
+      <c r="D125" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B126" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C126" s="33" t="s">
+        <v>101</v>
+      </c>
+      <c r="D126" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="20">
+        <v>-1.0</v>
+      </c>
+      <c r="B127" s="7">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C127" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="D127" s="11">
+        <v>1120000.0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="B128" s="7">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C128" s="23" t="s">
+        <v>104</v>
+      </c>
+      <c r="D128" s="25">
+        <v>1120000.0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="20">
+        <v>1.0</v>
+      </c>
+      <c r="B129" s="7">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C129" s="28" t="s">
+        <v>105</v>
+      </c>
+      <c r="D129" s="30">
+        <v>1120000.0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B130" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C130" s="33" t="s">
+        <v>107</v>
+      </c>
+      <c r="D130" s="35">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B131" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C131" s="33" t="s">
+        <v>108</v>
+      </c>
+      <c r="D131" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B132" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C132" s="33" t="s">
+        <v>109</v>
+      </c>
+      <c r="D132" s="35">
+        <v>90000.0</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B133" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C133" s="33" t="s">
+        <v>110</v>
+      </c>
+      <c r="D133" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B134" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C134" s="33" t="s">
+        <v>111</v>
+      </c>
+      <c r="D134" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B135" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C135" s="33" t="s">
+        <v>112</v>
+      </c>
+      <c r="D135" s="35">
+        <v>30000.0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B136" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C136" s="33" t="s">
+        <v>113</v>
+      </c>
+      <c r="D136" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B137" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C137" s="33" t="s">
+        <v>115</v>
+      </c>
+      <c r="D137" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B138" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C138" s="33" t="s">
+        <v>116</v>
+      </c>
+      <c r="D138" s="35">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B139" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C139" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="D139" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B140" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C140" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="D140" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="20">
+        <v>1.0</v>
+      </c>
+      <c r="B141" s="7">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C141" s="28" t="s">
+        <v>118</v>
+      </c>
+      <c r="D141" s="30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B142" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C142" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="16">
-[...4 lines deleted...]
-      <c r="A6" s="10">
+      <c r="D142" s="35">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="20">
         <v>3.0</v>
       </c>
-      <c r="B6" s="4">
+      <c r="B143" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C6" s="17" t="s">
+      <c r="C143" s="38" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="18">
-[...11 lines deleted...]
-      <c r="C7" s="3" t="s">
+      <c r="D143" s="40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B144" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C144" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="19">
-[...304 lines deleted...]
-      <c r="A28" s="10">
+      <c r="D144" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B145" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C145" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D145" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="20">
         <v>3.0</v>
       </c>
-      <c r="B28" s="4">
+      <c r="B146" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C28" s="17" t="s">
-[...14 lines deleted...]
-      <c r="C29" s="3" t="s">
+      <c r="C146" s="38" t="s">
+        <v>31</v>
+      </c>
+      <c r="D146" s="40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B147" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D147" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B148" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C148" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="D29" s="19">
-[...34 lines deleted...]
-      <c r="A32" s="10">
+      <c r="D148" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="20">
         <v>3.0</v>
       </c>
-      <c r="B32" s="4">
+      <c r="B149" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C32" s="17" t="s">
-[...97 lines deleted...]
-      <c r="A39" s="10">
+      <c r="C149" s="38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D149" s="40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B150" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C150" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D150" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B151" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C151" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D151" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="20">
         <v>3.0</v>
       </c>
-      <c r="B39" s="4">
+      <c r="B152" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C39" s="17" t="s">
-[...82 lines deleted...]
-      <c r="A45" s="10">
+      <c r="C152" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D152" s="40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B153" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C153" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D153" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B154" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C154" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D154" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="20">
         <v>3.0</v>
       </c>
-      <c r="B45" s="4">
+      <c r="B155" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C45" s="17" t="s">
-[...37 lines deleted...]
-      <c r="A48" s="10">
+      <c r="C155" s="38" t="s">
+        <v>42</v>
+      </c>
+      <c r="D155" s="40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B156" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C156" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D156" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B157" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D157" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="20">
         <v>3.0</v>
       </c>
-      <c r="B48" s="4">
+      <c r="B158" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C48" s="17" t="s">
-[...52 lines deleted...]
-      <c r="A52" s="10">
+      <c r="C158" s="38" t="s">
+        <v>43</v>
+      </c>
+      <c r="D158" s="40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B159" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D159" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B160" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C160" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D160" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="20">
         <v>3.0</v>
       </c>
-      <c r="B52" s="4">
+      <c r="B161" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C52" s="17" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="10">
+      <c r="C161" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="D161" s="40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B162" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C162" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D162" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="20">
         <v>3.0</v>
       </c>
-      <c r="B53" s="4">
+      <c r="B163" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C53" s="17" t="s">
-[...22 lines deleted...]
-      <c r="A55" s="10">
+      <c r="C163" s="38" t="s">
+        <v>51</v>
+      </c>
+      <c r="D163" s="38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="20">
         <v>3.0</v>
       </c>
-      <c r="B55" s="4">
+      <c r="B164" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C55" s="17" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="10">
+      <c r="C164" s="38" t="s">
+        <v>47</v>
+      </c>
+      <c r="D164" s="40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B165" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C165" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D165" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B166" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D166" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="20">
         <v>3.0</v>
       </c>
-      <c r="B56" s="4">
+      <c r="B167" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C56" s="17" t="s">
-[...22 lines deleted...]
-      <c r="A58" s="10">
+      <c r="C167" s="38" t="s">
+        <v>48</v>
+      </c>
+      <c r="D167" s="40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B168" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C168" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D168" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B169" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D169" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="20">
         <v>3.0</v>
       </c>
-      <c r="B58" s="4">
+      <c r="B170" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C58" s="17" t="s">
-[...22 lines deleted...]
-      <c r="A60" s="10">
+      <c r="C170" s="38" t="s">
+        <v>49</v>
+      </c>
+      <c r="D170" s="40">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="20">
+        <v>4.0</v>
+      </c>
+      <c r="B171" s="7">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D171" s="4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B172" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C172" s="33" t="s">
+        <v>132</v>
+      </c>
+      <c r="D172" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B173" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C173" s="33" t="s">
+        <v>120</v>
+      </c>
+      <c r="D173" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B174" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C174" s="33" t="s">
+        <v>121</v>
+      </c>
+      <c r="D174" s="35">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="20">
         <v>3.0</v>
       </c>
-      <c r="B60" s="4">
+      <c r="B175" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C60" s="17" t="s">
-[...37 lines deleted...]
-      <c r="A63" s="10">
+      <c r="C175" s="38" t="s">
+        <v>135</v>
+      </c>
+      <c r="D175" s="38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B176" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C176" s="33" t="s">
+        <v>123</v>
+      </c>
+      <c r="D176" s="35">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="20">
         <v>3.0</v>
       </c>
-      <c r="B63" s="4">
+      <c r="B177" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C63" s="17" t="s">
-[...7 lines deleted...]
-      <c r="A64" s="10">
+      <c r="C177" s="38" t="s">
+        <v>124</v>
+      </c>
+      <c r="D177" s="38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B178" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C178" s="33" t="s">
+        <v>51</v>
+      </c>
+      <c r="D178" s="35">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="20">
         <v>3.0</v>
       </c>
-      <c r="B64" s="4">
+      <c r="B179" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C64" s="17" t="s">
-[...37 lines deleted...]
-      <c r="A67" s="10">
+      <c r="C179" s="38" t="s">
+        <v>138</v>
+      </c>
+      <c r="D179" s="38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="20">
         <v>3.0</v>
       </c>
-      <c r="B67" s="4">
+      <c r="B180" s="7">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C67" s="17" t="s">
-[...97 lines deleted...]
-      <c r="A74" s="10">
+      <c r="C180" s="38" t="s">
+        <v>127</v>
+      </c>
+      <c r="D180" s="38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="B181" s="7">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C181" s="23" t="s">
+        <v>128</v>
+      </c>
+      <c r="D181" s="25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="20">
         <v>1.0</v>
       </c>
-      <c r="B74" s="4">
+      <c r="B182" s="7">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
-      <c r="C74" s="13" t="s">
-[...187 lines deleted...]
-      <c r="A87" s="10">
+      <c r="C182" s="28" t="s">
+        <v>129</v>
+      </c>
+      <c r="D182" s="30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B183" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C183" s="33" t="s">
+        <v>130</v>
+      </c>
+      <c r="D183" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="B184" s="7">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C184" s="23" t="s">
+        <v>131</v>
+      </c>
+      <c r="D184" s="25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="20">
         <v>1.0</v>
       </c>
-      <c r="B87" s="4">
+      <c r="B185" s="7">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
-      <c r="C87" s="13" t="s">
-[...295 lines deleted...]
-      <c r="B107" s="4">
+      <c r="C185" s="28" t="s">
+        <v>131</v>
+      </c>
+      <c r="D185" s="30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B186" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C186" s="33" t="s">
+        <v>133</v>
+      </c>
+      <c r="D186" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="20">
+        <v>2.0</v>
+      </c>
+      <c r="B187" s="7">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C187" s="33" t="s">
+        <v>134</v>
+      </c>
+      <c r="D187" s="33">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="20">
+        <v>0.0</v>
+      </c>
+      <c r="B188" s="7">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="C107" s="11" t="s">
-[...7 lines deleted...]
-      <c r="A108" s="10">
+      <c r="C188" s="23" t="s">
+        <v>97</v>
+      </c>
+      <c r="D188" s="25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="20">
         <v>1.0</v>
       </c>
-      <c r="B108" s="4">
+      <c r="B189" s="7">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
-      <c r="C108" s="13" t="s">
-[...277 lines deleted...]
-      <c r="A127" s="10">
+      <c r="C189" s="28" t="s">
+        <v>136</v>
+      </c>
+      <c r="D189" s="28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="20">
         <v>-1.0</v>
       </c>
-      <c r="B127" s="4">
+      <c r="B190" s="7">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="C127" s="5" t="s">
-[...947 lines deleted...]
-      <c r="D190" s="6">
+      <c r="C190" s="9" t="s">
+        <v>137</v>
+      </c>
+      <c r="D190" s="11">
         <v>1.5310417807E8</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="$A$1:$D$968"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="25" width="15.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="21">
+      <c r="A2" s="6">
         <v>-1.0</v>
       </c>
-      <c r="B2" s="22">
+      <c r="B2" s="8">
         <f t="shared" ref="B2:B189" si="1">A2+1</f>
         <v>0</v>
       </c>
-      <c r="C2" s="23" t="s">
+      <c r="C2" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="12">
+        <v>1.99095897E8</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="B3" s="8">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C3" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="19">
+        <v>1.95735897E8</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="14">
+        <v>1.0</v>
+      </c>
+      <c r="B4" s="8">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C4" s="21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="24">
+        <v>1.63048377E8</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B5" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C5" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="29">
+        <v>5.7130616E7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B6" s="8">
+        <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="D2" s="24">
-[...7 lines deleted...]
-      <c r="B3" s="22">
+      <c r="C6" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="34">
+        <v>5.258628E7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B7" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C7" s="37" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="6">
+        <v>3350180.0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B8" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C8" s="37" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="6">
+        <v>1.3609728E7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B9" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C9" s="37" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="6">
+        <v>1.4225497E7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B10" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C10" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="6">
+        <v>947081.0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B11" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C11" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="6">
+        <v>1.5729853E7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B12" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C12" s="37" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="6">
+        <v>2884579.0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B13" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C13" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="6">
+        <v>576756.0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B14" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C14" s="37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B15" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C15" s="37" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B16" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C16" s="37" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B17" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C17" s="37" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B18" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C18" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="6">
+        <v>1262605.0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B19" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C19" s="37" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B20" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C20" s="37" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B21" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B22" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C22" s="37" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B23" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C23" s="37" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B24" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C24" s="37" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B25" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C25" s="37" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B26" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C26" s="37" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B27" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C27" s="37" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B28" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C28" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="34">
+        <v>4544336.0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B29" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C29" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="D29" s="6">
+        <v>4243493.0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B30" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C30" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="D30" s="6">
+        <v>300843.0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B31" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C31" s="26" t="s">
+        <v>31</v>
+      </c>
+      <c r="D31" s="29">
+        <v>5.3620731E7</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B32" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C32" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="34">
+        <v>5.3366486E7</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B33" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C33" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" s="6">
+        <v>8580975.0</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B34" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C34" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34" s="6">
+        <v>2.6740852E7</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B35" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C35" s="37" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35" s="6">
+        <v>166316.0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B36" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C36" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="6">
+        <v>3579671.0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B37" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C37" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" s="6">
+        <v>1.4298672E7</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B38" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C38" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" s="34">
+        <v>254245.0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B39" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C39" s="37" t="s">
+        <v>32</v>
+      </c>
+      <c r="D39" s="6">
+        <v>95094.0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B40" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C40" s="37" t="s">
+        <v>33</v>
+      </c>
+      <c r="D40" s="6">
+        <v>74043.0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B41" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C41" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="D41" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B42" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C42" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D42" s="6">
+        <v>85108.0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B43" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C43" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D43" s="29">
+        <v>1054401.0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B44" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C44" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D44" s="34">
+        <v>905772.0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B45" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C45" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" s="6">
+        <v>661725.0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B46" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C46" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D46" s="6">
+        <v>244047.0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B47" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C47" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D47" s="34">
+        <v>148629.0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B48" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C48" s="37" t="s">
+        <v>39</v>
+      </c>
+      <c r="D48" s="6">
+        <v>148629.0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B49" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C49" s="37" t="s">
+        <v>40</v>
+      </c>
+      <c r="D49" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B50" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C50" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="D50" s="29">
+        <v>289085.0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B51" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C51" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="34">
+        <v>277526.0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B52" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C52" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D52" s="34">
+        <v>11558.0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B53" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C53" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="D53" s="29">
+        <v>9435915.0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B54" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C54" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D54" s="34">
+        <v>9023647.0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B55" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C55" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D55" s="34">
+        <v>412268.0</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B56" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C56" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="D56" s="29">
+        <v>5520010.0</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B57" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C57" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D57" s="34">
+        <v>5278834.0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B58" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C58" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="D58" s="6">
+        <v>5278834.0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B59" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C59" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D59" s="34">
+        <v>241176.0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B60" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C60" s="37" t="s">
+        <v>44</v>
+      </c>
+      <c r="D60" s="6">
+        <v>241176.0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B61" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C61" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="D61" s="29">
+        <v>459999.0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B62" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C62" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62" s="34">
+        <v>459999.0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B63" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C63" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="D63" s="29">
+        <v>379000.0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B64" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C64" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="D64" s="29">
+        <v>2.4533378E7</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B65" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C65" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D65" s="34">
+        <v>2.3461482E7</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B66" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C66" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D66" s="34">
+        <v>1071895.0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B67" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C67" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="D67" s="29">
+        <v>9200017.0</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B68" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C68" s="32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" s="34">
+        <v>8798056.0</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B69" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C69" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D69" s="34">
+        <v>401961.0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B70" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C70" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="D70" s="29">
+        <v>1425227.0</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B71" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C71" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="D71" s="34">
+        <v>1425227.0</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="14">
+        <v>1.0</v>
+      </c>
+      <c r="B72" s="8">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C72" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D72" s="24">
+        <v>1047200.0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B73" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C73" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="D73" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B74" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C74" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="D74" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B75" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C75" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="D75" s="29">
+        <v>51520.0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B76" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C76" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="D76" s="29">
+        <v>72800.0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B77" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C77" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="D77" s="29">
+        <v>358400.0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B78" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C78" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="D78" s="29">
+        <v>107520.0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B79" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C79" s="26" t="s">
+        <v>59</v>
+      </c>
+      <c r="D79" s="29">
+        <v>30240.0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B80" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C80" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="D80" s="29">
+        <v>21280.0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B81" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C81" s="26" t="s">
+        <v>61</v>
+      </c>
+      <c r="D81" s="29">
+        <v>11200.0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B82" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C82" s="26" t="s">
+        <v>62</v>
+      </c>
+      <c r="D82" s="29">
+        <v>332640.0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B83" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C83" s="52" t="s">
+        <v>63</v>
+      </c>
+      <c r="D83" s="29">
+        <v>61600.0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B84" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C84" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="D84" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="14">
+        <v>1.0</v>
+      </c>
+      <c r="B85" s="8">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C85" s="21" t="s">
+        <v>65</v>
+      </c>
+      <c r="D85" s="24">
+        <v>3.164032E7</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B86" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C86" s="26" t="s">
+        <v>66</v>
+      </c>
+      <c r="D86" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B87" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C87" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="D87" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B88" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C88" s="26" t="s">
+        <v>68</v>
+      </c>
+      <c r="D88" s="29">
+        <v>448000.0</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B89" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C89" s="26" t="s">
+        <v>69</v>
+      </c>
+      <c r="D89" s="29">
+        <v>1.8E7</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B90" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C90" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="D90" s="29">
+        <v>1680000.0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B91" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C91" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="D91" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B92" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C92" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="D92" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B93" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C93" s="26" t="s">
+        <v>73</v>
+      </c>
+      <c r="D93" s="29">
+        <v>560000.0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B94" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C94" s="26" t="s">
+        <v>74</v>
+      </c>
+      <c r="D94" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B95" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C95" s="26" t="s">
+        <v>75</v>
+      </c>
+      <c r="D95" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B96" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C96" s="26" t="s">
+        <v>76</v>
+      </c>
+      <c r="D96" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B97" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C97" s="26" t="s">
+        <v>77</v>
+      </c>
+      <c r="D97" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B98" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C98" s="26" t="s">
+        <v>78</v>
+      </c>
+      <c r="D98" s="29">
+        <v>168560.0</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B99" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C99" s="26" t="s">
+        <v>79</v>
+      </c>
+      <c r="D99" s="29">
+        <v>235760.0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B100" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C100" s="26" t="s">
+        <v>80</v>
+      </c>
+      <c r="D100" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B101" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C101" s="26" t="s">
+        <v>81</v>
+      </c>
+      <c r="D101" s="29">
+        <v>548000.0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B102" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C102" s="26" t="s">
+        <v>82</v>
+      </c>
+      <c r="D102" s="29">
+        <v>1.0E7</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B103" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C103" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="D103" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B104" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C104" s="26" t="s">
+        <v>83</v>
+      </c>
+      <c r="D104" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="B105" s="8">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="C3" s="26" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="25">
+      <c r="C105" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="D105" s="19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="14">
         <v>1.0</v>
       </c>
-      <c r="B4" s="22">
+      <c r="B106" s="8">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
-      <c r="C4" s="28" t="s">
-[...14 lines deleted...]
-      <c r="C5" s="30" t="s">
+      <c r="C106" s="21" t="s">
+        <v>84</v>
+      </c>
+      <c r="D106" s="24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B107" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C107" s="26" t="s">
+        <v>85</v>
+      </c>
+      <c r="D107" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B108" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C108" s="26" t="s">
+        <v>86</v>
+      </c>
+      <c r="D108" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="B109" s="8">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C109" s="17" t="s">
+        <v>87</v>
+      </c>
+      <c r="D109" s="19">
+        <v>3360000.0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="14">
+        <v>1.0</v>
+      </c>
+      <c r="B110" s="8">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C110" s="21" t="s">
+        <v>87</v>
+      </c>
+      <c r="D110" s="24">
+        <v>3360000.0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B111" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C111" s="26" t="s">
+        <v>88</v>
+      </c>
+      <c r="D111" s="29">
+        <v>3360000.0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B112" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C112" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="D112" s="32">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B113" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C113" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="D113" s="32">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B114" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C114" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="D114" s="32">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B115" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C115" s="54" t="s">
+        <v>92</v>
+      </c>
+      <c r="D115" s="54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B116" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C116" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="D116" s="34">
+        <v>3360000.0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B117" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C117" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="D117" s="32">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B118" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C118" s="26" t="s">
+        <v>95</v>
+      </c>
+      <c r="D118" s="29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B119" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C119" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="D119" s="32">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B120" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C120" s="52" t="s">
+        <v>96</v>
+      </c>
+      <c r="D120" s="52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="B121" s="8">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C121" s="17" t="s">
+        <v>97</v>
+      </c>
+      <c r="D121" s="19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="14">
+        <v>1.0</v>
+      </c>
+      <c r="B122" s="8">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C122" s="21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D122" s="24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B123" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C123" s="26" t="s">
+        <v>99</v>
+      </c>
+      <c r="D123" s="29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B124" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C124" s="26" t="s">
+        <v>101</v>
+      </c>
+      <c r="D124" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="14">
+        <v>-1.0</v>
+      </c>
+      <c r="B125" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C125" s="18" t="s">
+        <v>102</v>
+      </c>
+      <c r="D125" s="12">
+        <v>1154000.0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="B126" s="8">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C126" s="17" t="s">
+        <v>104</v>
+      </c>
+      <c r="D126" s="19">
+        <v>1154000.0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="14">
+        <v>1.0</v>
+      </c>
+      <c r="B127" s="8">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C127" s="21" t="s">
+        <v>105</v>
+      </c>
+      <c r="D127" s="24">
+        <v>1154000.0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B128" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C128" s="26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D128" s="29">
+        <v>509600.0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B129" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C129" s="26" t="s">
+        <v>108</v>
+      </c>
+      <c r="D129" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B130" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C130" s="26" t="s">
+        <v>109</v>
+      </c>
+      <c r="D130" s="29">
+        <v>100800.0</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B131" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C131" s="26" t="s">
+        <v>110</v>
+      </c>
+      <c r="D131" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B132" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C132" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="D132" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B133" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C133" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="D133" s="29">
+        <v>33600.0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B134" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C134" s="26" t="s">
+        <v>113</v>
+      </c>
+      <c r="D134" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B135" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C135" s="26" t="s">
+        <v>114</v>
+      </c>
+      <c r="D135" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B136" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C136" s="26" t="s">
+        <v>115</v>
+      </c>
+      <c r="D136" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B137" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C137" s="26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D137" s="29">
+        <v>510000.0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B138" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C138" s="52" t="s">
+        <v>117</v>
+      </c>
+      <c r="D138" s="52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B139" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C139" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="D139" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="14">
+        <v>1.0</v>
+      </c>
+      <c r="B140" s="8">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C140" s="21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D140" s="24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B141" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C141" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="31">
-[...4 lines deleted...]
-      <c r="A6" s="25">
+      <c r="D141" s="29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="14">
         <v>3.0</v>
       </c>
-      <c r="B6" s="22">
+      <c r="B142" s="8">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C6" s="32" t="s">
+      <c r="C142" s="32" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="33">
-[...11 lines deleted...]
-      <c r="C7" s="34" t="s">
+      <c r="D142" s="34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B143" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C143" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="21">
-[...304 lines deleted...]
-      <c r="A28" s="25">
+      <c r="D143" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B144" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C144" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="D144" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="14">
         <v>3.0</v>
       </c>
-      <c r="B28" s="22">
+      <c r="B145" s="8">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C28" s="32" t="s">
-[...14 lines deleted...]
-      <c r="C29" s="34" t="s">
+      <c r="C145" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="D145" s="34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B146" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C146" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D146" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B147" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C147" s="37" t="s">
         <v>28</v>
       </c>
-      <c r="D29" s="21">
-[...34 lines deleted...]
-      <c r="A32" s="25">
+      <c r="D147" s="6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="14">
         <v>3.0</v>
       </c>
-      <c r="B32" s="22">
-[...1739 lines deleted...]
-      <c r="B148" s="22">
+      <c r="B148" s="8">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
       <c r="C148" s="32" t="s">
         <v>37</v>
       </c>
-      <c r="D148" s="33">
+      <c r="D148" s="34">
         <v>0.0</v>
       </c>
     </row>
     <row r="149">
-      <c r="A149" s="25">
-[...9 lines deleted...]
-      <c r="D149" s="34">
+      <c r="A149" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B149" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C149" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D149" s="37">
         <v>0.0</v>
       </c>
     </row>
     <row r="150">
-      <c r="A150" s="25">
-[...9 lines deleted...]
-      <c r="D150" s="34">
+      <c r="A150" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B150" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C150" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="D150" s="37">
         <v>0.0</v>
       </c>
     </row>
     <row r="151">
-      <c r="A151" s="25">
+      <c r="A151" s="14">
         <v>3.0</v>
       </c>
-      <c r="B151" s="22">
+      <c r="B151" s="8">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
       <c r="C151" s="32" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="D151" s="33">
+        <v>41</v>
+      </c>
+      <c r="D151" s="34">
         <v>0.0</v>
       </c>
     </row>
     <row r="152">
-      <c r="A152" s="25">
-[...9 lines deleted...]
-      <c r="D152" s="34">
+      <c r="A152" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B152" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C152" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D152" s="37">
         <v>0.0</v>
       </c>
     </row>
     <row r="153">
-      <c r="A153" s="25">
-[...9 lines deleted...]
-      <c r="D153" s="34">
+      <c r="A153" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B153" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C153" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="D153" s="37">
         <v>0.0</v>
       </c>
     </row>
     <row r="154">
-      <c r="A154" s="25">
+      <c r="A154" s="14">
         <v>3.0</v>
       </c>
-      <c r="B154" s="22">
+      <c r="B154" s="8">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
       <c r="C154" s="32" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D154" s="33">
+        <v>42</v>
+      </c>
+      <c r="D154" s="34">
         <v>0.0</v>
       </c>
     </row>
     <row r="155">
-      <c r="A155" s="25">
-[...9 lines deleted...]
-      <c r="D155" s="34">
+      <c r="A155" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B155" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C155" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D155" s="37">
         <v>0.0</v>
       </c>
     </row>
     <row r="156">
-      <c r="A156" s="25">
-[...9 lines deleted...]
-      <c r="D156" s="34">
+      <c r="A156" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B156" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C156" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="D156" s="37">
         <v>0.0</v>
       </c>
     </row>
     <row r="157">
-      <c r="A157" s="25">
+      <c r="A157" s="14">
         <v>3.0</v>
       </c>
-      <c r="B157" s="22">
+      <c r="B157" s="8">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
       <c r="C157" s="32" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="D157" s="33">
+        <v>43</v>
+      </c>
+      <c r="D157" s="34">
         <v>0.0</v>
       </c>
     </row>
     <row r="158">
-      <c r="A158" s="25">
-[...9 lines deleted...]
-      <c r="D158" s="34">
+      <c r="A158" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B158" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C158" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D158" s="37">
         <v>0.0</v>
       </c>
     </row>
     <row r="159">
-      <c r="A159" s="25">
-[...9 lines deleted...]
-      <c r="D159" s="34">
+      <c r="A159" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B159" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C159" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="D159" s="37">
         <v>0.0</v>
       </c>
     </row>
     <row r="160">
-      <c r="A160" s="25">
+      <c r="A160" s="14">
         <v>3.0</v>
       </c>
-      <c r="B160" s="22">
+      <c r="B160" s="8">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
       <c r="C160" s="32" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D160" s="33">
+        <v>45</v>
+      </c>
+      <c r="D160" s="34">
         <v>0.0</v>
       </c>
     </row>
     <row r="161">
-      <c r="A161" s="25">
-[...9 lines deleted...]
-      <c r="D161" s="34">
+      <c r="A161" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B161" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C161" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D161" s="37">
         <v>0.0</v>
       </c>
     </row>
     <row r="162">
-      <c r="A162" s="25">
+      <c r="A162" s="14">
         <v>3.0</v>
       </c>
-      <c r="B162" s="22">
+      <c r="B162" s="8">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C162" s="36" t="s">
+      <c r="C162" s="54" t="s">
+        <v>46</v>
+      </c>
+      <c r="D162" s="54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B163" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C163" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="D163" s="34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B164" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C164" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D164" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B165" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C165" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="D165" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B166" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C166" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="D166" s="34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B167" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C167" s="37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D167" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B168" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C168" s="37" t="s">
+        <v>28</v>
+      </c>
+      <c r="D168" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B169" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C169" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="D169" s="34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="14">
+        <v>4.0</v>
+      </c>
+      <c r="B170" s="8">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C170" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="D170" s="37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B171" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C171" s="26" t="s">
+        <v>119</v>
+      </c>
+      <c r="D171" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B172" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C172" s="26" t="s">
+        <v>120</v>
+      </c>
+      <c r="D172" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B173" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C173" s="26" t="s">
+        <v>121</v>
+      </c>
+      <c r="D173" s="29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B174" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C174" s="54" t="s">
+        <v>122</v>
+      </c>
+      <c r="D174" s="34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B175" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C175" s="26" t="s">
+        <v>123</v>
+      </c>
+      <c r="D175" s="29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B176" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C176" s="54" t="s">
+        <v>124</v>
+      </c>
+      <c r="D176" s="54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B177" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C177" s="26" t="s">
+        <v>125</v>
+      </c>
+      <c r="D177" s="29">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="14">
+        <v>3.0</v>
+      </c>
+      <c r="B178" s="8">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C178" s="54" t="s">
         <v>126</v>
       </c>
-      <c r="D162" s="36">
-[...4 lines deleted...]
-      <c r="A163" s="25">
+      <c r="D178" s="54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="14">
         <v>3.0</v>
       </c>
-      <c r="B163" s="22">
+      <c r="B179" s="8">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C163" s="32" t="s">
-[...119 lines deleted...]
-      <c r="C171" s="30" t="s">
+      <c r="C179" s="54" t="s">
+        <v>127</v>
+      </c>
+      <c r="D179" s="54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="B180" s="8">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C180" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="D180" s="19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="14">
+        <v>1.0</v>
+      </c>
+      <c r="B181" s="8">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C181" s="21" t="s">
+        <v>129</v>
+      </c>
+      <c r="D181" s="24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B182" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C182" s="26" t="s">
+        <v>130</v>
+      </c>
+      <c r="D182" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="B183" s="8">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C183" s="17" t="s">
+        <v>131</v>
+      </c>
+      <c r="D183" s="19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="14">
+        <v>1.0</v>
+      </c>
+      <c r="B184" s="8">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C184" s="21" t="s">
+        <v>131</v>
+      </c>
+      <c r="D184" s="24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B185" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C185" s="26" t="s">
+        <v>133</v>
+      </c>
+      <c r="D185" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="14">
+        <v>2.0</v>
+      </c>
+      <c r="B186" s="8">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C186" s="26" t="s">
         <v>134</v>
       </c>
-      <c r="D171" s="30">
-[...86 lines deleted...]
-      <c r="C177" s="30" t="s">
+      <c r="D186" s="26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="14">
+        <v>0.0</v>
+      </c>
+      <c r="B187" s="8">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C187" s="17" t="s">
+        <v>97</v>
+      </c>
+      <c r="D187" s="19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="14">
+        <v>1.0</v>
+      </c>
+      <c r="B188" s="8">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C188" s="21" t="s">
         <v>136</v>
       </c>
-      <c r="D177" s="31">
-[...11 lines deleted...]
-      <c r="C178" s="36" t="s">
+      <c r="D188" s="21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="14">
+        <v>-1.0</v>
+      </c>
+      <c r="B189" s="8">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C189" s="18" t="s">
         <v>137</v>
       </c>
-      <c r="D178" s="36">
-[...164 lines deleted...]
-      <c r="D189" s="24">
+      <c r="D189" s="12">
         <v>2.00249897E8</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="$A$1:$D$967"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="11.0"/>
     <col customWidth="1" min="2" max="2" width="14.13"/>
     <col customWidth="1" min="3" max="4" width="45.38"/>
     <col customWidth="1" min="5" max="11" width="19.0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37" t="s">
+      <c r="B1" s="3" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="37" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="D1" s="37" t="s">
-        <v>138</v>
+      <c r="D1" s="3" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="38">
+      <c r="A2" s="5">
         <v>-1.0</v>
       </c>
-      <c r="B2" s="39">
+      <c r="B2" s="15">
         <f t="shared" ref="B2:B193" si="1">A2+1</f>
         <v>0</v>
       </c>
-      <c r="C2" s="40" t="s">
+      <c r="C2" s="22" t="s">
+        <v>5</v>
+      </c>
+      <c r="D2" s="27">
+        <v>3.78480565E8</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="31">
+        <v>0.0</v>
+      </c>
+      <c r="B3" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C3" s="36" t="s">
+        <v>6</v>
+      </c>
+      <c r="D3" s="39">
+        <v>3.72930565E8</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="31">
+        <v>1.0</v>
+      </c>
+      <c r="B4" s="15">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C4" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="D4" s="43">
+        <v>2.55280565E8</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B5" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C5" s="44" t="s">
+        <v>8</v>
+      </c>
+      <c r="D5" s="45">
+        <v>9.6044407E7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B6" s="15">
+        <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="D2" s="41">
-[...7 lines deleted...]
-      <c r="B3" s="39">
+      <c r="C6" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="47">
+        <v>9.3750272E7</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B7" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C7" s="48" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="49">
+        <v>6058356.0</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B8" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C8" s="48" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="49">
+        <v>2.4611411E7</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B9" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C9" s="48" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="49">
+        <v>2.5813581E7</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B10" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C10" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D10" s="49">
+        <v>1712678.0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B11" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C11" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="49">
+        <v>2.4243344E7</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B12" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C12" s="48" t="s">
+        <v>15</v>
+      </c>
+      <c r="D12" s="49">
+        <v>5784879.0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B13" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C13" s="48" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="49">
+        <v>1042989.0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B14" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C14" s="48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D14" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B15" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C15" s="48" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B16" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C16" s="48" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B17" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C17" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B18" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C18" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="49">
+        <v>4483034.0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B19" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C19" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="D19" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B20" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C20" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B21" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C21" s="48" t="s">
+        <v>24</v>
+      </c>
+      <c r="D21" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B22" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C22" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="D22" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B23" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C23" s="48" t="s">
+        <v>13</v>
+      </c>
+      <c r="D23" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B24" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C24" s="48" t="s">
+        <v>14</v>
+      </c>
+      <c r="D24" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B25" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C25" s="48" t="s">
+        <v>26</v>
+      </c>
+      <c r="D25" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B26" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C26" s="48" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B27" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C27" s="48" t="s">
+        <v>21</v>
+      </c>
+      <c r="D27" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B28" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C28" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="47">
+        <v>2294135.0</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B29" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C29" s="48" t="s">
+        <v>29</v>
+      </c>
+      <c r="D29" s="49">
+        <v>1593503.0</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B30" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C30" s="48" t="s">
+        <v>30</v>
+      </c>
+      <c r="D30" s="49">
+        <v>700632.0</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B31" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C31" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="D31" s="45">
+        <v>7.6492738E7</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B32" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C32" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" s="47">
+        <v>7.598937E7</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B33" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C33" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" s="49">
+        <v>1.2445549E7</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B34" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C34" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D34" s="49">
+        <v>3.8706581E7</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B35" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C35" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="D35" s="49">
+        <v>193546.0</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B36" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C36" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="49">
+        <v>5351929.0</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B37" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C37" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="D37" s="49">
+        <v>1.9291765E7</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B38" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C38" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="D38" s="51">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B39" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C39" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D39" s="47">
+        <v>503368.0</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B40" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C40" s="48" t="s">
+        <v>32</v>
+      </c>
+      <c r="D40" s="49">
+        <v>129187.0</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B41" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C41" s="48" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41" s="49">
+        <v>143678.0</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B42" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C42" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="D42" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B43" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C43" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="D43" s="49">
+        <v>230503.0</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B44" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C44" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="D44" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B45" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C45" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="D45" s="45">
+        <v>1929276.0</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B46" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C46" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D46" s="47">
+        <v>1867144.0</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B47" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C47" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D47" s="49">
+        <v>1052997.0</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B48" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C48" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D48" s="49">
+        <v>814147.0</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B49" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C49" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D49" s="47">
+        <v>62132.0</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B50" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C50" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="D50" s="49">
+        <v>62132.0</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B51" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C51" s="48" t="s">
+        <v>40</v>
+      </c>
+      <c r="D51" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B52" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C52" s="44" t="s">
+        <v>41</v>
+      </c>
+      <c r="D52" s="45">
+        <v>340603.0</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B53" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C53" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D53" s="47">
+        <v>333448.0</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B54" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C54" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D54" s="47">
+        <v>7155.0</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B55" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C55" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D55" s="45">
+        <v>1.4702122E7</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B56" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C56" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D56" s="47">
+        <v>1.4463819E7</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B57" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C57" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D57" s="47">
+        <v>238303.0</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B58" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C58" s="44" t="s">
+        <v>43</v>
+      </c>
+      <c r="D58" s="45">
+        <v>7777691.0</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B59" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C59" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D59" s="47">
+        <v>7638284.0</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B60" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C60" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="D60" s="49">
+        <v>7638284.0</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B61" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C61" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D61" s="47">
+        <v>139407.0</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B62" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C62" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="D62" s="49">
+        <v>139407.0</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B63" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C63" s="44" t="s">
+        <v>45</v>
+      </c>
+      <c r="D63" s="45">
+        <v>402419.0</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B64" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C64" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D64" s="47">
+        <v>402419.0</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B65" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C65" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D65" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B66" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C66" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="D66" s="45">
+        <v>1325123.0</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B67" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C67" s="44" t="s">
+        <v>47</v>
+      </c>
+      <c r="D67" s="45">
+        <v>3.9389247E7</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B68" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C68" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68" s="47">
+        <v>3.8741778E7</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B69" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C69" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D69" s="47">
+        <v>647469.0</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B70" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C70" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="D70" s="45">
+        <v>1.4917896E7</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B71" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C71" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71" s="47">
+        <v>1.4675095E7</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B72" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C72" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D72" s="47">
+        <v>242801.0</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B73" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C73" s="44" t="s">
+        <v>49</v>
+      </c>
+      <c r="D73" s="45">
+        <v>1959043.0</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B74" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C74" s="46" t="s">
+        <v>50</v>
+      </c>
+      <c r="D74" s="47">
+        <v>1959043.0</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="31">
+        <v>1.0</v>
+      </c>
+      <c r="B75" s="15">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C75" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="D75" s="43">
+        <v>1310000.0</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B76" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C76" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="D76" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B77" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C77" s="44" t="s">
+        <v>54</v>
+      </c>
+      <c r="D77" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B78" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C78" s="44" t="s">
+        <v>55</v>
+      </c>
+      <c r="D78" s="45">
+        <v>77700.0</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B79" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C79" s="44" t="s">
+        <v>56</v>
+      </c>
+      <c r="D79" s="45">
+        <v>85890.0</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B80" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C80" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="D80" s="45">
+        <v>451940.0</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B81" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C81" s="44" t="s">
+        <v>58</v>
+      </c>
+      <c r="D81" s="45">
+        <v>114520.0</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B82" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C82" s="44" t="s">
+        <v>59</v>
+      </c>
+      <c r="D82" s="45">
+        <v>31330.0</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B83" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C83" s="44" t="s">
+        <v>60</v>
+      </c>
+      <c r="D83" s="45">
+        <v>34370.0</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B84" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C84" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="D84" s="45">
+        <v>24290.0</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B85" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C85" s="44" t="s">
+        <v>62</v>
+      </c>
+      <c r="D85" s="45">
+        <v>411180.0</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B86" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C86" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="D86" s="45">
+        <v>78780.0</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B87" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C87" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="D87" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="31">
+        <v>1.0</v>
+      </c>
+      <c r="B88" s="15">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C88" s="41" t="s">
+        <v>65</v>
+      </c>
+      <c r="D88" s="43">
+        <v>1.1634E8</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B89" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C89" s="44" t="s">
+        <v>66</v>
+      </c>
+      <c r="D89" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B90" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C90" s="44" t="s">
+        <v>67</v>
+      </c>
+      <c r="D90" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B91" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C91" s="44" t="s">
+        <v>68</v>
+      </c>
+      <c r="D91" s="45">
+        <v>500000.0</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B92" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C92" s="44" t="s">
+        <v>69</v>
+      </c>
+      <c r="D92" s="45">
+        <v>3.25E7</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B93" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C93" s="44" t="s">
+        <v>70</v>
+      </c>
+      <c r="D93" s="45">
+        <v>3500000.0</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B94" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C94" s="44" t="s">
+        <v>71</v>
+      </c>
+      <c r="D94" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B95" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C95" s="44" t="s">
+        <v>72</v>
+      </c>
+      <c r="D95" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B96" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C96" s="44" t="s">
+        <v>73</v>
+      </c>
+      <c r="D96" s="45">
+        <v>529286.0</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B97" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C97" s="44" t="s">
+        <v>74</v>
+      </c>
+      <c r="D97" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B98" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C98" s="44" t="s">
+        <v>75</v>
+      </c>
+      <c r="D98" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B99" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C99" s="44" t="s">
+        <v>76</v>
+      </c>
+      <c r="D99" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B100" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C100" s="44" t="s">
+        <v>77</v>
+      </c>
+      <c r="D100" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B101" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C101" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="D101" s="45">
+        <v>214160.0</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B102" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C102" s="44" t="s">
+        <v>79</v>
+      </c>
+      <c r="D102" s="45">
+        <v>560000.0</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B103" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C103" s="44" t="s">
+        <v>80</v>
+      </c>
+      <c r="D103" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B104" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C104" s="44" t="s">
+        <v>81</v>
+      </c>
+      <c r="D104" s="45">
+        <v>6.04E7</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B105" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C105" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="D105" s="45">
+        <v>1.8136554E7</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B106" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C106" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="D106" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B107" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C107" s="44" t="s">
+        <v>83</v>
+      </c>
+      <c r="D107" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="31">
+        <v>0.0</v>
+      </c>
+      <c r="B108" s="15">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="C3" s="43" t="s">
-[...7 lines deleted...]
-      <c r="A4" s="42">
+      <c r="C108" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="D108" s="36">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="31">
         <v>1.0</v>
       </c>
-      <c r="B4" s="39">
+      <c r="B109" s="15">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
-      <c r="C4" s="45" t="s">
-[...14 lines deleted...]
-      <c r="C5" s="47" t="s">
+      <c r="C109" s="41" t="s">
+        <v>84</v>
+      </c>
+      <c r="D109" s="41">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B110" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C110" s="44" t="s">
+        <v>85</v>
+      </c>
+      <c r="D110" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B111" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C111" s="44" t="s">
+        <v>86</v>
+      </c>
+      <c r="D111" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="31">
+        <v>0.0</v>
+      </c>
+      <c r="B112" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C112" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="D112" s="39">
+        <v>5550000.0</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="31">
+        <v>1.0</v>
+      </c>
+      <c r="B113" s="15">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C113" s="41" t="s">
+        <v>87</v>
+      </c>
+      <c r="D113" s="43">
+        <v>5550000.0</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B114" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C114" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="D114" s="45">
+        <v>5550000.0</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B115" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C115" s="46" t="s">
+        <v>89</v>
+      </c>
+      <c r="D115" s="47">
+        <v>4350000.0</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B116" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C116" s="46" t="s">
+        <v>90</v>
+      </c>
+      <c r="D116" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B117" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C117" s="46" t="s">
+        <v>91</v>
+      </c>
+      <c r="D117" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B118" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C118" s="55" t="s">
+        <v>100</v>
+      </c>
+      <c r="D118" s="55">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B119" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C119" s="46" t="s">
+        <v>93</v>
+      </c>
+      <c r="D119" s="47">
+        <v>1200000.0</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B120" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C120" s="46" t="s">
+        <v>94</v>
+      </c>
+      <c r="D120" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B121" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C121" s="53" t="s">
+        <v>95</v>
+      </c>
+      <c r="D121" s="53">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="31">
+        <v>3.0</v>
+      </c>
+      <c r="B122" s="15">
+        <f t="shared" si="1"/>
+        <v>4</v>
+      </c>
+      <c r="C122" s="46" t="s">
+        <v>90</v>
+      </c>
+      <c r="D122" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B123" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C123" s="53" t="s">
+        <v>106</v>
+      </c>
+      <c r="D123" s="53">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="31">
+        <v>0.0</v>
+      </c>
+      <c r="B124" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C124" s="36" t="s">
+        <v>97</v>
+      </c>
+      <c r="D124" s="36">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="31">
+        <v>1.0</v>
+      </c>
+      <c r="B125" s="15">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C125" s="41" t="s">
+        <v>98</v>
+      </c>
+      <c r="D125" s="41">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B126" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C126" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="D126" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B127" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C127" s="44" t="s">
+        <v>101</v>
+      </c>
+      <c r="D127" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="31">
+        <v>-1.0</v>
+      </c>
+      <c r="B128" s="15">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="C128" s="56" t="s">
+        <v>102</v>
+      </c>
+      <c r="D128" s="27">
+        <v>800000.0</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="31">
+        <v>0.0</v>
+      </c>
+      <c r="B129" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C129" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="D129" s="39">
+        <v>800000.0</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="31">
+        <v>1.0</v>
+      </c>
+      <c r="B130" s="15">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C130" s="41" t="s">
+        <v>105</v>
+      </c>
+      <c r="D130" s="43">
+        <v>800000.0</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B131" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C131" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="D131" s="45">
+        <v>298520.0</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B132" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C132" s="44" t="s">
+        <v>108</v>
+      </c>
+      <c r="D132" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B133" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C133" s="44" t="s">
+        <v>109</v>
+      </c>
+      <c r="D133" s="45">
+        <v>160000.0</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B134" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C134" s="44" t="s">
+        <v>110</v>
+      </c>
+      <c r="D134" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B135" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C135" s="44" t="s">
+        <v>111</v>
+      </c>
+      <c r="D135" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B136" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C136" s="44" t="s">
+        <v>112</v>
+      </c>
+      <c r="D136" s="45">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B137" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C137" s="44" t="s">
+        <v>113</v>
+      </c>
+      <c r="D137" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B138" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C138" s="44" t="s">
+        <v>114</v>
+      </c>
+      <c r="D138" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B139" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C139" s="44" t="s">
+        <v>115</v>
+      </c>
+      <c r="D139" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B140" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C140" s="44" t="s">
+        <v>116</v>
+      </c>
+      <c r="D140" s="45">
+        <v>331480.0</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B141" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C141" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="D141" s="53">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B142" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C142" s="44" t="s">
+        <v>64</v>
+      </c>
+      <c r="D142" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B143" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C143" s="44" t="s">
+        <v>120</v>
+      </c>
+      <c r="D143" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="31">
+        <v>1.0</v>
+      </c>
+      <c r="B144" s="15">
+        <f t="shared" si="1"/>
+        <v>2</v>
+      </c>
+      <c r="C144" s="41" t="s">
+        <v>118</v>
+      </c>
+      <c r="D144" s="41">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B145" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C145" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="D5" s="48">
-[...4 lines deleted...]
-      <c r="A6" s="42">
+      <c r="D145" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="31">
         <v>3.0</v>
       </c>
-      <c r="B6" s="39">
+      <c r="B146" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C6" s="49" t="s">
+      <c r="C146" s="46" t="s">
         <v>8</v>
       </c>
-      <c r="D6" s="50">
-[...11 lines deleted...]
-      <c r="C7" s="51" t="s">
+      <c r="D146" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B147" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C147" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="D7" s="52">
-[...304 lines deleted...]
-      <c r="A28" s="42">
+      <c r="D147" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B148" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C148" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="D148" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="31">
         <v>3.0</v>
       </c>
-      <c r="B28" s="39">
+      <c r="B149" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C28" s="49" t="s">
-[...14 lines deleted...]
-      <c r="C29" s="51" t="s">
+      <c r="C149" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="D149" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B150" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C150" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="D150" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B151" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C151" s="48" t="s">
         <v>28</v>
       </c>
-      <c r="D29" s="52">
-[...34 lines deleted...]
-      <c r="A32" s="42">
+      <c r="D151" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="31">
         <v>3.0</v>
       </c>
-      <c r="B32" s="39">
+      <c r="B152" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C32" s="49" t="s">
-[...97 lines deleted...]
-      <c r="A39" s="42">
+      <c r="C152" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="D152" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B153" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C153" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="D153" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B154" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C154" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="D154" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="31">
         <v>3.0</v>
       </c>
-      <c r="B39" s="39">
+      <c r="B155" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C39" s="49" t="s">
-[...97 lines deleted...]
-      <c r="A46" s="42">
+      <c r="C155" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D155" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B156" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C156" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="D156" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B157" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C157" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="D157" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="31">
         <v>3.0</v>
       </c>
-      <c r="B46" s="39">
+      <c r="B158" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C46" s="49" t="s">
-[...37 lines deleted...]
-      <c r="A49" s="42">
+      <c r="C158" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="D158" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B159" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C159" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="D159" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B160" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C160" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="D160" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="31">
         <v>3.0</v>
       </c>
-      <c r="B49" s="39">
+      <c r="B161" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C49" s="49" t="s">
-[...52 lines deleted...]
-      <c r="A53" s="42">
+      <c r="C161" s="46" t="s">
+        <v>43</v>
+      </c>
+      <c r="D161" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B162" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C162" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="D162" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B163" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C163" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="D163" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="31">
         <v>3.0</v>
       </c>
-      <c r="B53" s="39">
+      <c r="B164" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C53" s="49" t="s">
-[...7 lines deleted...]
-      <c r="A54" s="42">
+      <c r="C164" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D164" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B165" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C165" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="D165" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="31">
         <v>3.0</v>
       </c>
-      <c r="B54" s="39">
+      <c r="B166" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C54" s="49" t="s">
-[...22 lines deleted...]
-      <c r="A56" s="42">
+      <c r="C166" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D166" s="55">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="31">
         <v>3.0</v>
       </c>
-      <c r="B56" s="39">
+      <c r="B167" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C56" s="49" t="s">
-[...7 lines deleted...]
-      <c r="A57" s="42">
+      <c r="C167" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="D167" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B168" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C168" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="D168" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B169" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C169" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="D169" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="31">
         <v>3.0</v>
       </c>
-      <c r="B57" s="39">
+      <c r="B170" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C57" s="49" t="s">
-[...22 lines deleted...]
-      <c r="A59" s="42">
+      <c r="C170" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="D170" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B171" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C171" s="48" t="s">
+        <v>9</v>
+      </c>
+      <c r="D171" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B172" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C172" s="48" t="s">
+        <v>28</v>
+      </c>
+      <c r="D172" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="31">
         <v>3.0</v>
       </c>
-      <c r="B59" s="39">
+      <c r="B173" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C59" s="49" t="s">
-[...22 lines deleted...]
-      <c r="A61" s="42">
+      <c r="C173" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="D173" s="46">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="31">
+        <v>4.0</v>
+      </c>
+      <c r="B174" s="15">
+        <f t="shared" si="1"/>
+        <v>5</v>
+      </c>
+      <c r="C174" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="D174" s="48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B175" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C175" s="44" t="s">
+        <v>132</v>
+      </c>
+      <c r="D175" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B176" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C176" s="44" t="s">
+        <v>120</v>
+      </c>
+      <c r="D176" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B177" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C177" s="44" t="s">
+        <v>121</v>
+      </c>
+      <c r="D177" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="31">
         <v>3.0</v>
       </c>
-      <c r="B61" s="39">
+      <c r="B178" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C61" s="49" t="s">
-[...37 lines deleted...]
-      <c r="A64" s="42">
+      <c r="C178" s="55" t="s">
+        <v>135</v>
+      </c>
+      <c r="D178" s="55">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B179" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C179" s="44" t="s">
+        <v>123</v>
+      </c>
+      <c r="D179" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="31">
         <v>3.0</v>
       </c>
-      <c r="B64" s="39">
+      <c r="B180" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C64" s="49" t="s">
-[...7 lines deleted...]
-      <c r="A65" s="42">
+      <c r="C180" s="55" t="s">
+        <v>124</v>
+      </c>
+      <c r="D180" s="55">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B181" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C181" s="53" t="s">
+        <v>51</v>
+      </c>
+      <c r="D181" s="53">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="31">
         <v>3.0</v>
       </c>
-      <c r="B65" s="39">
+      <c r="B182" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C65" s="49" t="s">
-[...37 lines deleted...]
-      <c r="A68" s="42">
+      <c r="C182" s="55" t="s">
+        <v>138</v>
+      </c>
+      <c r="D182" s="55">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="31">
         <v>3.0</v>
       </c>
-      <c r="B68" s="39">
+      <c r="B183" s="15">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
-      <c r="C68" s="49" t="s">
-[...97 lines deleted...]
-      <c r="A75" s="42">
+      <c r="C183" s="55" t="s">
+        <v>127</v>
+      </c>
+      <c r="D183" s="55">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="31">
+        <v>0.0</v>
+      </c>
+      <c r="B184" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C184" s="36" t="s">
+        <v>128</v>
+      </c>
+      <c r="D184" s="36">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="31">
         <v>1.0</v>
       </c>
-      <c r="B75" s="39">
+      <c r="B185" s="15">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
-      <c r="C75" s="45" t="s">
-[...187 lines deleted...]
-      <c r="A88" s="42">
+      <c r="C185" s="41" t="s">
+        <v>129</v>
+      </c>
+      <c r="D185" s="41">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B186" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C186" s="44" t="s">
+        <v>130</v>
+      </c>
+      <c r="D186" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="31">
+        <v>0.0</v>
+      </c>
+      <c r="B187" s="15">
+        <f t="shared" si="1"/>
+        <v>1</v>
+      </c>
+      <c r="C187" s="36" t="s">
+        <v>131</v>
+      </c>
+      <c r="D187" s="36">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="31">
         <v>1.0</v>
       </c>
-      <c r="B88" s="39">
+      <c r="B188" s="15">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
-      <c r="C88" s="45" t="s">
-[...295 lines deleted...]
-      <c r="B108" s="39">
+      <c r="C188" s="41" t="s">
+        <v>131</v>
+      </c>
+      <c r="D188" s="41">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B189" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C189" s="53" t="s">
+        <v>133</v>
+      </c>
+      <c r="D189" s="53">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="31">
+        <v>2.0</v>
+      </c>
+      <c r="B190" s="15">
+        <f t="shared" si="1"/>
+        <v>3</v>
+      </c>
+      <c r="C190" s="44" t="s">
+        <v>134</v>
+      </c>
+      <c r="D190" s="44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="31">
+        <v>0.0</v>
+      </c>
+      <c r="B191" s="15">
         <f t="shared" si="1"/>
         <v>1</v>
       </c>
-      <c r="C108" s="43" t="s">
-[...7 lines deleted...]
-      <c r="A109" s="42">
+      <c r="C191" s="36" t="s">
+        <v>97</v>
+      </c>
+      <c r="D191" s="36">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="31">
         <v>1.0</v>
       </c>
-      <c r="B109" s="39">
+      <c r="B192" s="15">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
-      <c r="C109" s="45" t="s">
-[...277 lines deleted...]
-      <c r="A128" s="42">
+      <c r="C192" s="41" t="s">
+        <v>136</v>
+      </c>
+      <c r="D192" s="41">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="31">
         <v>-1.0</v>
       </c>
-      <c r="B128" s="39">
+      <c r="B193" s="15">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="C128" s="56" t="s">
-[...973 lines deleted...]
-      </c>
       <c r="C193" s="56" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="D193" s="41">
+        <v>137</v>
+      </c>
+      <c r="D193" s="27">
         <v>3.79280565E8</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="57"/>
       <c r="B194" s="57"/>
       <c r="C194" s="57"/>
       <c r="D194" s="57"/>
     </row>
     <row r="195">
       <c r="A195" s="57"/>
       <c r="B195" s="57"/>
       <c r="C195" s="57"/>
       <c r="D195" s="57"/>
     </row>
     <row r="196">
       <c r="A196" s="57"/>
       <c r="B196" s="57"/>
       <c r="C196" s="57"/>
       <c r="D196" s="57"/>
     </row>
     <row r="197">
       <c r="A197" s="57"/>
       <c r="B197" s="57"/>
       <c r="C197" s="57"/>