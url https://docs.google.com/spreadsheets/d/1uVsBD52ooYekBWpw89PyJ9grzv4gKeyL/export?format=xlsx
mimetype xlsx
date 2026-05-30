--- v0 (2026-02-13)
+++ v1 (2026-05-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet state="visible" name="Hoja 1" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="pId/qdtNU8eJ8OW2dwDgu1FhpXcB/bMmraT3reb6dk0="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="285">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Subcategories</t>
   </si>
   <si>
     <t>Dining Style</t>
   </si>
   <si>
     <t>Fast Food</t>
   </si>
   <si>
     <t>Fast Casual</t>
   </si>
   <si>
     <t>Casual</t>
   </si>
   <si>
     <t>Fine Dinning</t>
   </si>
   <si>
     <t>Restaurant</t>
   </si>
   <si>
@@ -430,50 +430,53 @@
     <t>Hair Salon</t>
   </si>
   <si>
     <t>Hair Beauty</t>
   </si>
   <si>
     <t>Massage</t>
   </si>
   <si>
     <t>Nail Salon</t>
   </si>
   <si>
     <t>Spa</t>
   </si>
   <si>
     <t>Salon Suites</t>
   </si>
   <si>
     <t>Skin Care Clinic</t>
   </si>
   <si>
     <t>Day Spa</t>
   </si>
   <si>
     <t>Wellness Center</t>
+  </si>
+  <si>
+    <t>g</t>
   </si>
   <si>
     <t>Tanning</t>
   </si>
   <si>
     <t>Beauty Supply</t>
   </si>
   <si>
     <t>Hair Removal</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
     <t>Child Development Center</t>
   </si>
   <si>
     <t>Music School</t>
   </si>
   <si>
     <t>Sport School</t>
   </si>
   <si>
     <t>Beauty School</t>
   </si>
@@ -1093,58 +1096,58 @@
     </xf>
     <xf borderId="6" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="7" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="4" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
     <xf borderId="2" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="7" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment readingOrder="0"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2120,786 +2123,789 @@
       </c>
     </row>
     <row r="123" ht="15.75" customHeight="1">
       <c r="A123" s="4"/>
       <c r="B123" s="14" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="124" ht="15.75" customHeight="1">
       <c r="A124" s="4"/>
       <c r="B124" s="14" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="125" ht="15.75" customHeight="1">
       <c r="A125" s="4"/>
       <c r="B125" s="14" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="126" ht="15.75" customHeight="1">
       <c r="A126" s="4"/>
       <c r="B126" s="14" t="s">
         <v>137</v>
       </c>
+      <c r="D126" s="20" t="s">
+        <v>138</v>
+      </c>
     </row>
     <row r="127" ht="15.75" customHeight="1">
       <c r="A127" s="4"/>
       <c r="B127" s="14" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="128" ht="15.75" customHeight="1">
       <c r="A128" s="4"/>
       <c r="B128" s="14" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="129" ht="15.75" customHeight="1">
       <c r="A129" s="7"/>
       <c r="B129" s="15" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="130" ht="15.75" customHeight="1">
       <c r="A130" s="17" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B130" s="16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="131" ht="15.75" customHeight="1">
       <c r="A131" s="4"/>
       <c r="B131" s="14" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
     </row>
     <row r="132" ht="15.75" customHeight="1">
       <c r="A132" s="4"/>
       <c r="B132" s="14" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="133" ht="15.75" customHeight="1">
       <c r="A133" s="4"/>
       <c r="B133" s="11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="134" ht="15.75" customHeight="1">
       <c r="A134" s="4"/>
       <c r="B134" s="14" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="135" ht="15.75" customHeight="1">
       <c r="A135" s="4"/>
       <c r="B135" s="14" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
     </row>
     <row r="136" ht="15.75" customHeight="1">
       <c r="A136" s="4"/>
       <c r="B136" s="14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="137" ht="15.75" customHeight="1">
       <c r="A137" s="4"/>
       <c r="B137" s="11" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
     </row>
     <row r="138" ht="15.75" customHeight="1">
       <c r="A138" s="7"/>
       <c r="B138" s="15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="139" ht="15.75" customHeight="1">
       <c r="A139" s="17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B139" s="16" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="140" ht="15.75" customHeight="1">
       <c r="A140" s="7"/>
       <c r="B140" s="15" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="141" ht="15.75" customHeight="1">
       <c r="A141" s="17" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B141" s="16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="142" ht="15.75" customHeight="1">
       <c r="A142" s="4"/>
       <c r="B142" s="14" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
     </row>
     <row r="143" ht="15.75" customHeight="1">
       <c r="A143" s="4"/>
       <c r="B143" s="14" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="144" ht="15.75" customHeight="1">
       <c r="A144" s="4"/>
       <c r="B144" s="11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="145" ht="15.75" customHeight="1">
       <c r="A145" s="4"/>
       <c r="B145" s="14" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="146" ht="15.75" customHeight="1">
       <c r="A146" s="4"/>
       <c r="B146" s="14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="147" ht="15.75" customHeight="1">
       <c r="A147" s="4"/>
       <c r="B147" s="14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="148" ht="15.75" customHeight="1">
       <c r="A148" s="4"/>
       <c r="B148" s="11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
     </row>
     <row r="149" ht="15.75" customHeight="1">
       <c r="A149" s="4"/>
       <c r="B149" s="11" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="150" ht="15.75" customHeight="1">
       <c r="A150" s="4"/>
       <c r="B150" s="14" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="151" ht="15.75" customHeight="1">
       <c r="A151" s="4"/>
       <c r="B151" s="14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
     </row>
     <row r="152" ht="15.75" customHeight="1">
       <c r="A152" s="4"/>
       <c r="B152" s="14" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="153" ht="15.75" customHeight="1">
       <c r="A153" s="4"/>
       <c r="B153" s="14" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="154" ht="15.75" customHeight="1">
       <c r="A154" s="4"/>
       <c r="B154" s="11" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="155" ht="15.75" customHeight="1">
       <c r="A155" s="4"/>
       <c r="B155" s="14" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="156" ht="15.75" customHeight="1">
       <c r="A156" s="4"/>
       <c r="B156" s="11" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="157" ht="15.75" customHeight="1">
       <c r="A157" s="4"/>
       <c r="B157" s="14" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="158" ht="15.75" customHeight="1">
       <c r="A158" s="4"/>
       <c r="B158" s="11" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="159" ht="15.75" customHeight="1">
       <c r="A159" s="4"/>
       <c r="B159" s="14" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="160" ht="15.75" customHeight="1">
       <c r="A160" s="4"/>
       <c r="B160" s="14" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="161" ht="15.75" customHeight="1">
       <c r="A161" s="4"/>
       <c r="B161" s="14" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="162" ht="15.75" customHeight="1">
       <c r="A162" s="4"/>
       <c r="B162" s="14" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="163" ht="15.75" customHeight="1">
       <c r="A163" s="4"/>
       <c r="B163" s="14" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="164" ht="15.75" customHeight="1">
       <c r="A164" s="4"/>
       <c r="B164" s="11" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="165" ht="15.75" customHeight="1">
       <c r="A165" s="7"/>
       <c r="B165" s="15" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="166" ht="15.75" customHeight="1">
-      <c r="A166" s="20" t="s">
-        <v>179</v>
+      <c r="A166" s="21" t="s">
+        <v>180</v>
       </c>
       <c r="B166" s="16" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="167" ht="15.75" customHeight="1">
       <c r="A167" s="4"/>
       <c r="B167" s="11" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="168" ht="15.75" customHeight="1">
       <c r="A168" s="7"/>
-      <c r="B168" s="21" t="s">
+      <c r="B168" s="22" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="169" ht="15.75" customHeight="1">
       <c r="A169" s="17" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B169" s="16" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="170" ht="15.75" customHeight="1">
       <c r="A170" s="4"/>
       <c r="B170" s="14" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="171" ht="15.75" customHeight="1">
       <c r="A171" s="4"/>
       <c r="B171" s="14" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="172" ht="15.75" customHeight="1">
       <c r="A172" s="4"/>
       <c r="B172" s="14" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="173" ht="15.75" customHeight="1">
       <c r="A173" s="4"/>
       <c r="B173" s="14" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="174" ht="15.75" customHeight="1">
       <c r="A174" s="4"/>
       <c r="B174" s="14" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="175" ht="15.75" customHeight="1">
       <c r="A175" s="4"/>
       <c r="B175" s="11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="176" ht="15.75" customHeight="1">
       <c r="A176" s="4"/>
       <c r="B176" s="14" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="177" ht="15.75" customHeight="1">
       <c r="A177" s="4"/>
       <c r="B177" s="14" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="J177" s="22" t="s">
         <v>192</v>
+      </c>
+      <c r="J177" s="20" t="s">
+        <v>193</v>
       </c>
     </row>
     <row r="178" ht="15.75" customHeight="1">
       <c r="A178" s="4"/>
       <c r="B178" s="14" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="179" ht="15.75" customHeight="1">
       <c r="A179" s="4"/>
       <c r="B179" s="14" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="180" ht="15.75" customHeight="1">
       <c r="A180" s="4"/>
       <c r="B180" s="11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="181" ht="15.75" customHeight="1">
       <c r="A181" s="4"/>
       <c r="B181" s="14" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="182" ht="15.75" customHeight="1">
       <c r="A182" s="4"/>
       <c r="B182" s="14" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="183" ht="15.75" customHeight="1">
       <c r="A183" s="4"/>
       <c r="B183" s="14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="184" ht="15.75" customHeight="1">
       <c r="A184" s="4"/>
       <c r="B184" s="14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="185" ht="15.75" customHeight="1">
       <c r="A185" s="4"/>
       <c r="B185" s="11" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="186" ht="15.75" customHeight="1">
       <c r="A186" s="4"/>
       <c r="B186" s="14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="187" ht="15.75" customHeight="1">
       <c r="A187" s="4"/>
       <c r="B187" s="14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="188" ht="15.75" customHeight="1">
       <c r="A188" s="4"/>
       <c r="B188" s="14" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="189" ht="15.75" customHeight="1">
       <c r="A189" s="4"/>
       <c r="B189" s="14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="190" ht="15.75" customHeight="1">
       <c r="A190" s="4"/>
       <c r="B190" s="14" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="191" ht="15.75" customHeight="1">
       <c r="A191" s="4"/>
       <c r="B191" s="14" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="192" ht="15.75" customHeight="1">
       <c r="A192" s="4"/>
       <c r="B192" s="11" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="193" ht="15.75" customHeight="1">
       <c r="A193" s="4"/>
       <c r="B193" s="14" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
     </row>
     <row r="194" ht="15.75" customHeight="1">
       <c r="A194" s="4"/>
       <c r="B194" s="14" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="195" ht="15.75" customHeight="1">
       <c r="A195" s="4"/>
       <c r="B195" s="11" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="196" ht="15.75" customHeight="1">
       <c r="A196" s="4"/>
       <c r="B196" s="11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="197" ht="15.75" customHeight="1">
       <c r="A197" s="4"/>
       <c r="B197" s="14" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="198" ht="15.75" customHeight="1">
       <c r="A198" s="4"/>
       <c r="B198" s="14" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="199" ht="15.75" customHeight="1">
       <c r="A199" s="4"/>
       <c r="B199" s="14" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="200" ht="15.75" customHeight="1">
       <c r="A200" s="4"/>
       <c r="B200" s="14" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="201" ht="15.75" customHeight="1">
       <c r="A201" s="4"/>
       <c r="B201" s="14" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="202" ht="15.75" customHeight="1">
       <c r="A202" s="4"/>
       <c r="B202" s="14" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="203" ht="15.75" customHeight="1">
       <c r="A203" s="4"/>
       <c r="B203" s="14" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
     </row>
     <row r="204" ht="15.75" customHeight="1">
       <c r="A204" s="4"/>
       <c r="B204" s="14" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="205" ht="15.75" customHeight="1">
       <c r="A205" s="4"/>
       <c r="B205" s="11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
     </row>
     <row r="206" ht="15.75" customHeight="1">
       <c r="A206" s="4"/>
       <c r="B206" s="14" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="207" ht="15.75" customHeight="1">
       <c r="A207" s="4"/>
       <c r="B207" s="14" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
     </row>
     <row r="208" ht="15.75" customHeight="1">
       <c r="A208" s="4"/>
       <c r="B208" s="14" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="209" ht="15.75" customHeight="1">
       <c r="A209" s="4"/>
       <c r="B209" s="19" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="210" ht="15.75" customHeight="1">
       <c r="A210" s="4"/>
       <c r="B210" s="14" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="211" ht="15.75" customHeight="1">
       <c r="A211" s="4"/>
       <c r="B211" s="14" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="212" ht="15.75" customHeight="1">
       <c r="A212" s="4"/>
       <c r="B212" s="14" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="213" ht="15.75" customHeight="1">
       <c r="A213" s="4"/>
       <c r="B213" s="14" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
     </row>
     <row r="214" ht="15.75" customHeight="1">
       <c r="A214" s="4"/>
       <c r="B214" s="14" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="215" ht="15.75" customHeight="1">
       <c r="A215" s="4"/>
       <c r="B215" s="14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="216" ht="15.75" customHeight="1">
       <c r="A216" s="4"/>
       <c r="B216" s="14" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="217" ht="15.75" customHeight="1">
       <c r="A217" s="4"/>
       <c r="B217" s="14" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="218" ht="15.75" customHeight="1">
       <c r="A218" s="7"/>
       <c r="B218" s="15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="219" ht="15.75" customHeight="1">
       <c r="A219" s="17" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B219" s="16" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="220" ht="15.75" customHeight="1">
       <c r="A220" s="4"/>
       <c r="B220" s="14" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="221" ht="15.75" customHeight="1">
       <c r="A221" s="4"/>
       <c r="B221" s="14" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="222" ht="15.75" customHeight="1">
       <c r="A222" s="4"/>
       <c r="B222" s="14" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="223" ht="15.75" customHeight="1">
       <c r="A223" s="4"/>
       <c r="B223" s="14" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="224" ht="15.75" customHeight="1">
       <c r="A224" s="4"/>
       <c r="B224" s="14" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="225" ht="15.75" customHeight="1">
       <c r="A225" s="4"/>
       <c r="B225" s="14" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="226" ht="15.75" customHeight="1">
       <c r="A226" s="4"/>
       <c r="B226" s="14" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="227" ht="15.75" customHeight="1">
       <c r="A227" s="4"/>
       <c r="B227" s="14" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="228" ht="15.75" customHeight="1">
       <c r="A228" s="7"/>
       <c r="B228" s="15" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
     </row>
     <row r="229" ht="15.75" customHeight="1">
       <c r="A229" s="17" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B229" s="16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="230" ht="15.75" customHeight="1">
       <c r="A230" s="4"/>
       <c r="B230" s="14" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="231" ht="15.75" customHeight="1">
       <c r="A231" s="4"/>
       <c r="B231" s="14" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
     </row>
     <row r="232" ht="15.75" customHeight="1">
       <c r="A232" s="4"/>
       <c r="B232" s="14" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="233" ht="15.75" customHeight="1">
       <c r="A233" s="4"/>
       <c r="B233" s="14" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="234" ht="15.75" customHeight="1">
       <c r="A234" s="4"/>
       <c r="B234" s="14" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="235" ht="15.75" customHeight="1">
       <c r="A235" s="7"/>
       <c r="B235" s="15" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
     </row>
     <row r="236" ht="15.75" customHeight="1">
       <c r="A236" s="17" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B236" s="16" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="237" ht="15.75" customHeight="1">
       <c r="A237" s="7"/>
       <c r="B237" s="15" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
     </row>
     <row r="238" ht="15.75" customHeight="1">
       <c r="A238" s="17" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B238" s="16" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="239" ht="15.75" customHeight="1">
       <c r="A239" s="4"/>
       <c r="B239" s="14" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="240" ht="15.75" customHeight="1">
       <c r="A240" s="4"/>
       <c r="B240" s="14" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="241" ht="15.75" customHeight="1">
       <c r="A241" s="4"/>
       <c r="B241" s="14" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="242" ht="15.75" customHeight="1">
       <c r="A242" s="4"/>
       <c r="B242" s="14" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="243" ht="15.75" customHeight="1">
       <c r="A243" s="4"/>
       <c r="B243" s="14" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="244" ht="15.75" customHeight="1">
       <c r="A244" s="7"/>
       <c r="B244" s="15" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="245" ht="15.75" customHeight="1">
       <c r="A245" s="23" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B245" s="24" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="246" ht="15.75" customHeight="1">
       <c r="A246" s="25"/>
     </row>
     <row r="247" ht="15.75" customHeight="1">
       <c r="A247" s="25"/>
     </row>
     <row r="248" ht="15.75" customHeight="1">
       <c r="A248" s="25"/>
     </row>
     <row r="249" ht="15.75" customHeight="1">
       <c r="A249" s="25"/>
     </row>
     <row r="250" ht="15.75" customHeight="1">
       <c r="A250" s="25"/>
     </row>
     <row r="251" ht="15.75" customHeight="1">
       <c r="A251" s="25"/>
     </row>
     <row r="252" ht="15.75" customHeight="1"/>
     <row r="253" ht="15.75" customHeight="1"/>
     <row r="254" ht="15.75" customHeight="1"/>
     <row r="255" ht="15.75" customHeight="1"/>
     <row r="256" ht="15.75" customHeight="1"/>
@@ -3710,266 +3716,266 @@
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="132.88"/>
     <col customWidth="1" min="2" max="2" width="173.25"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B2" s="27" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="27" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B3" s="27" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="27" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B4" s="27" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="27" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B5" s="27" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6" s="27" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B7" s="27" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="27" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B8" s="27" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="27" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="27" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B10" s="27" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="27" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B11" s="27" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B12" s="27" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B13" s="27" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B14" s="27" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="27" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="27" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B20" s="27" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="27" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="26" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="27" t="s">
         <v>99</v>
       </c>
       <c r="B23" s="27" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="27" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B24" s="27" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="27" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B25" s="27" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="27" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B26" s="27" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="27" t="s">
         <v>105</v>
       </c>
       <c r="B27" s="27" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="27" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B28" s="27" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="27" t="s">
         <v>64</v>
       </c>
       <c r="B29" s="27" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="27" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B30" s="27" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="27" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B31" s="27" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B32" s="27" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="27" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B33" s="27" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="27" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B34" s="27" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="27" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B35" s="27" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>