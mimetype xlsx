--- v1 (2026-05-30)
+++ v2 (2026-09-05)
@@ -9,92 +9,185 @@
   <Override ContentType="application/binary" PartName="/xl/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Sheet1" sheetId="1" r:id="rId4"/>
     <sheet state="visible" name="Hoja 1" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="pId/qdtNU8eJ8OW2dwDgu1FhpXcB/bMmraT3reb6dk0="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="p2QUMYVxDrkP4tGnOkkC87Sb8T67jpW5BU++i7ZuNZY="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="333" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="334" uniqueCount="286">
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Subcategories</t>
   </si>
   <si>
+    <t>Automotive</t>
+  </si>
+  <si>
+    <t>Auto Parts, Car Repair, Car Wash, Tires</t>
+  </si>
+  <si>
+    <t>Beauty &amp; Wellness</t>
+  </si>
+  <si>
+    <t>Barbershop, Day Spa, Hair Salon, Massage, Nail Salon, Skin Care Clinic, Tanning, Yoga</t>
+  </si>
+  <si>
     <t>Dining Style</t>
   </si>
   <si>
+    <t>Dining</t>
+  </si>
+  <si>
+    <t>American, Asian, Breakfast, Burger, Cafe, Chinese, Coffee Shop, Fast Casual, Fast Food, Fine Dining, Italian, Mexican, Pizza, Sandwich, Seafood, Steakhouse, Thai</t>
+  </si>
+  <si>
+    <t>Desserts &amp; Bakery</t>
+  </si>
+  <si>
+    <t>Bakery, Frozen Yogurt, Gelato, Ice Cream</t>
+  </si>
+  <si>
+    <t>Education</t>
+  </si>
+  <si>
+    <t>Child Development Center, Daycare, Preschool, Tutoring Center</t>
+  </si>
+  <si>
     <t>Fast Food</t>
   </si>
   <si>
+    <t>Entertainment</t>
+  </si>
+  <si>
+    <t>Bar, Bowling Alley, Movie Theatre</t>
+  </si>
+  <si>
+    <t>Financial Services</t>
+  </si>
+  <si>
     <t>Fast Casual</t>
   </si>
   <si>
+    <t>Bank, Credit Union, Financial Planning, Tax Services</t>
+  </si>
+  <si>
+    <t>Gas &amp; Convenience</t>
+  </si>
+  <si>
+    <t>Convenience Store, Gas Station, Quick Mart</t>
+  </si>
+  <si>
+    <t>Grocery</t>
+  </si>
+  <si>
+    <t>Delicatessen, Health Food Store, Neighborhood Grocery, Supermarket</t>
+  </si>
+  <si>
     <t>Casual</t>
   </si>
   <si>
+    <t>Health &amp; Medical</t>
+  </si>
+  <si>
+    <t>Chiropractor, Dentist, Local Pharmacy, Medical Clinic, Urgent Care</t>
+  </si>
+  <si>
+    <t>Pets</t>
+  </si>
+  <si>
+    <t>Grooming, Pet Store, Veterinary</t>
+  </si>
+  <si>
+    <t>Services</t>
+  </si>
+  <si>
     <t>Fine Dinning</t>
   </si>
   <si>
+    <t>Dry Cleaners, Laundromat, Photography, Real Estate Agency, Shipping and Mailing</t>
+  </si>
+  <si>
+    <t>Shopping</t>
+  </si>
+  <si>
     <t>Restaurant</t>
   </si>
   <si>
+    <t>Book Store, Clothing, Department Store, Discount Store, Dollar Store, Electronics, Florist, Furniture Store, Gift Boutique, Home Improvement, Jewelry, Liquor Store, Mattress Store, Sporting Goods, Toy Store, Vitamin and Supplements</t>
+  </si>
+  <si>
+    <t>Sit-Down DiningTenants where customers typically sit for a meal, emphasizing table service or longer visits.</t>
+  </si>
+  <si>
+    <t>American, Asian, Fine Dining, Italian, Mexican, Seafood, Steakhouse, Thai</t>
+  </si>
+  <si>
+    <t>Walk-In/Walk-OutTenants offering quick service, retail, or services where customers enter, complete transactions, and exit promptly (e.g., takeout, shopping, or brief appointments).</t>
+  </si>
+  <si>
     <t>American</t>
   </si>
   <si>
     <t>Asian</t>
   </si>
   <si>
     <t>Bagel</t>
   </si>
   <si>
+    <t>Quick-Service Dining</t>
+  </si>
+  <si>
+    <t>Breakfast, Burger, Cafe, Chinese, Coffee Shop, Fast Casual, Fast Food, Pizza, Sandwich</t>
+  </si>
+  <si>
     <t>Bakery</t>
   </si>
   <si>
     <t>Bar &amp; Grill</t>
   </si>
   <si>
     <t>Brazilian</t>
   </si>
   <si>
     <t>Breakfast</t>
   </si>
   <si>
     <t>Burger &amp; Shake</t>
   </si>
   <si>
     <t>Cafe</t>
   </si>
   <si>
     <t>Chili</t>
   </si>
   <si>
     <t>Chinese</t>
   </si>
   <si>
     <t>Coffee Shop</t>
@@ -210,53 +303,50 @@
   <si>
     <t>Colombian Bakery</t>
   </si>
   <si>
     <t>Cuban Bakery</t>
   </si>
   <si>
     <t>Chinese Bakery</t>
   </si>
   <si>
     <t>Buffet</t>
   </si>
   <si>
     <t>Chinese Buffet</t>
   </si>
   <si>
     <t>Japanese Buffet</t>
   </si>
   <si>
     <t>American Buffet</t>
   </si>
   <si>
     <t>Filipino Buffet</t>
   </si>
   <si>
-    <t>Gas &amp; Convenience</t>
-[...1 lines deleted...]
-  <si>
     <t>Convenience Store</t>
   </si>
   <si>
     <t>Expanded Convenience Store</t>
   </si>
   <si>
     <t>Gas Station</t>
   </si>
   <si>
     <t>Hyper Convenience Store</t>
   </si>
   <si>
     <t>Kiosk</t>
   </si>
   <si>
     <t>Limited Convenience Store</t>
   </si>
   <si>
     <t>Mini Convenience Store</t>
   </si>
   <si>
     <t>Quick Mart</t>
   </si>
   <si>
     <t>Traditional Convenience Store</t>
@@ -315,71 +405,65 @@
   <si>
     <t>Nurse Staffing Agency</t>
   </si>
   <si>
     <t>Oncology</t>
   </si>
   <si>
     <t>Ophthalmology</t>
   </si>
   <si>
     <t>Ultrasound</t>
   </si>
   <si>
     <t>Maternity Center</t>
   </si>
   <si>
     <t>Medical Spa</t>
   </si>
   <si>
     <t>Weight Loss and Wellness Center</t>
   </si>
   <si>
     <t>Medical Clinic</t>
   </si>
   <si>
-    <t>Automotive</t>
-[...1 lines deleted...]
-  <si>
     <t>Repair Shop</t>
   </si>
   <si>
     <t>Tires</t>
   </si>
   <si>
     <t>Auto Parts</t>
   </si>
   <si>
     <t>Car Wash</t>
   </si>
   <si>
     <t>Car Repair</t>
   </si>
   <si>
-    <t>Entertainment</t>
-[...1 lines deleted...]
-  <si>
     <t>Adventure Park</t>
   </si>
   <si>
     <t>Bar</t>
   </si>
   <si>
     <t>Bowling Alley</t>
   </si>
   <si>
     <t>Experimental</t>
   </si>
   <si>
     <t>Movie Theatre</t>
   </si>
   <si>
     <t>Children's Activity Center</t>
   </si>
   <si>
     <t>Sports Club</t>
   </si>
   <si>
     <t>Shooting Range</t>
   </si>
   <si>
     <t>Arts</t>
@@ -444,92 +528,86 @@
   <si>
     <t>Salon Suites</t>
   </si>
   <si>
     <t>Skin Care Clinic</t>
   </si>
   <si>
     <t>Day Spa</t>
   </si>
   <si>
     <t>Wellness Center</t>
   </si>
   <si>
     <t>g</t>
   </si>
   <si>
     <t>Tanning</t>
   </si>
   <si>
     <t>Beauty Supply</t>
   </si>
   <si>
     <t>Hair Removal</t>
   </si>
   <si>
-    <t>Education</t>
-[...1 lines deleted...]
-  <si>
     <t>Child Development Center</t>
   </si>
   <si>
     <t>Music School</t>
   </si>
   <si>
     <t>Sport School</t>
   </si>
   <si>
     <t>Beauty School</t>
   </si>
   <si>
     <t>Tutoring Center</t>
   </si>
   <si>
     <t>Swimming School</t>
   </si>
   <si>
     <t>Preschool</t>
   </si>
   <si>
     <t>Language Center</t>
   </si>
   <si>
     <t>Daycare</t>
   </si>
   <si>
     <t>Cleaning</t>
   </si>
   <si>
     <t>Dry Cleaners</t>
   </si>
   <si>
     <t>Fabric Cleaners</t>
   </si>
   <si>
-    <t>Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Amusement Park</t>
   </si>
   <si>
     <t>Attorney</t>
   </si>
   <si>
     <t>Cable and Internet Services</t>
   </si>
   <si>
     <t>Community &amp; Social Services</t>
   </si>
   <si>
     <t>Cell Phone Repair</t>
   </si>
   <si>
     <t>Computer Repair</t>
   </si>
   <si>
     <t>DMV</t>
   </si>
   <si>
     <t>Electrical Services</t>
   </si>
   <si>
     <t>Emergency Services</t>
@@ -567,53 +645,50 @@
   <si>
     <t>Staffing</t>
   </si>
   <si>
     <t>Storage</t>
   </si>
   <si>
     <t>Tattoo</t>
   </si>
   <si>
     <t>Transportation</t>
   </si>
   <si>
     <t>Ticket Clinic</t>
   </si>
   <si>
     <t>Health and Wellness</t>
   </si>
   <si>
     <t>Gym</t>
   </si>
   <si>
     <t>Weight Management &amp; Nutrition</t>
   </si>
   <si>
-    <t>Shopping</t>
-[...1 lines deleted...]
-  <si>
     <t>Antiques</t>
   </si>
   <si>
     <t>Art Supplies</t>
   </si>
   <si>
     <t>Beads</t>
   </si>
   <si>
     <t>Beauty Supply Store</t>
   </si>
   <si>
     <t>Blinds</t>
   </si>
   <si>
     <t>Book Store</t>
   </si>
   <si>
     <t>Business Supply Store</t>
   </si>
   <si>
     <t>Casualwear and Home Goods</t>
   </si>
   <si>
     <t>Clothing</t>
@@ -672,289 +747,217 @@
   <si>
     <t>Jewelry</t>
   </si>
   <si>
     <t>Kids &amp; Babies</t>
   </si>
   <si>
     <t>Liquor Store</t>
   </si>
   <si>
     <t>Loss Adjuster</t>
   </si>
   <si>
     <t>Lottery Retailer</t>
   </si>
   <si>
     <t>Mattress Store</t>
   </si>
   <si>
     <t>Medical Supplies</t>
   </si>
   <si>
     <t>Office Supplies</t>
   </si>
   <si>
+    <t>Activewear &amp; Outdoors</t>
+  </si>
+  <si>
     <t>Party Supplies</t>
   </si>
   <si>
     <t>Pharmacy and Drugstore</t>
   </si>
   <si>
     <t>Seasonal &amp; Holiday</t>
   </si>
   <si>
     <t>Shoes</t>
   </si>
   <si>
     <t>Souvenir Store</t>
   </si>
   <si>
     <t>Swimming Pool Supply Store</t>
   </si>
   <si>
     <t>Sporting Goods</t>
   </si>
   <si>
     <t>Thrift Store</t>
   </si>
   <si>
     <t>Toy Store</t>
   </si>
   <si>
     <t>Trading Cards</t>
   </si>
   <si>
     <t>Variety Store</t>
   </si>
   <si>
     <t>Video Game Store</t>
   </si>
   <si>
     <t>Vitamin and Supplements</t>
   </si>
   <si>
     <t>Window Treatment Store</t>
   </si>
   <si>
     <t>Wine Store</t>
   </si>
   <si>
     <t>Wireless Phone Provider</t>
   </si>
   <si>
-    <t>Grocery</t>
-[...1 lines deleted...]
-  <si>
     <t>Delicatessen</t>
   </si>
   <si>
     <t>Ethnic Market</t>
   </si>
   <si>
     <t>Greengrocer</t>
   </si>
   <si>
     <t>Health Food Store</t>
   </si>
   <si>
     <t>Milk Bar</t>
   </si>
   <si>
     <t>Neighborhood Grocery</t>
   </si>
   <si>
     <t>Supermarket</t>
   </si>
   <si>
     <t>Liquor</t>
   </si>
   <si>
     <t>Specialty Grocer</t>
   </si>
   <si>
-    <t>Pets</t>
-[...1 lines deleted...]
-  <si>
     <t>Grooming</t>
   </si>
   <si>
     <t>Pet Store</t>
   </si>
   <si>
     <t>Veterinary</t>
   </si>
   <si>
     <t>Pet Supplies</t>
   </si>
   <si>
     <t>Pet Training</t>
   </si>
   <si>
     <t>Smoking</t>
   </si>
   <si>
     <t>Cigar Lounge</t>
   </si>
   <si>
     <t>Smoke &amp; Vape</t>
   </si>
   <si>
-    <t>Financial Services</t>
-[...1 lines deleted...]
-  <si>
     <t>Bank</t>
   </si>
   <si>
     <t>Credit Union</t>
   </si>
   <si>
     <t>Financial Planning</t>
   </si>
   <si>
     <t>Money Lender</t>
   </si>
   <si>
     <t>Tax Services</t>
   </si>
   <si>
     <t>Check Cashing</t>
   </si>
   <si>
     <t>Mortgage Broker</t>
   </si>
   <si>
     <t>Community and Civic</t>
   </si>
   <si>
     <t>Emergency &amp; Protective Services</t>
-  </si>
-[...64 lines deleted...]
-    <t>Breakfast, Burger, Cafe, Chinese, Coffee Shop, Fast Casual, Fast Food, Pizza, Sandwich</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="8">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <color rgb="FF000000"/>
+      <name val="Sans-serif"/>
+    </font>
+    <font>
+      <b/>
       <color rgb="FF434343"/>
       <name val="Roboto"/>
+    </font>
+    <font>
+      <color rgb="FF000000"/>
+      <name val="Sans-serif"/>
     </font>
     <font>
       <color rgb="FF434343"/>
       <name val="Roboto"/>
     </font>
     <font/>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
-    </font>
-[...7 lines deleted...]
-      <name val="Sans-serif"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF6F8F9"/>
         <bgColor rgb="FFF6F8F9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00FFFF"/>
         <bgColor rgb="FF00FFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="9">
     <border/>
     <border>
@@ -1043,126 +1046,126 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FFF6F8F9"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="28">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="7" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="8" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="7" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="8" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="7" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="7" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
-[...20 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="4" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
@@ -1359,1574 +1362,1579 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="46.13"/>
     <col customWidth="1" min="2" max="2" width="40.5"/>
     <col customWidth="1" min="3" max="6" width="12.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="29.25" customHeight="1">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" ht="15.75" customHeight="1">
-      <c r="A2" s="2" t="s">
+      <c r="A2" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B2" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" ht="15.75" customHeight="1">
+      <c r="A3" s="6"/>
+      <c r="B3" s="7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" ht="15.75" customHeight="1">
+      <c r="A4" s="6"/>
+      <c r="B4" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="5" ht="15.75" customHeight="1">
+      <c r="A5" s="9"/>
+      <c r="B5" s="10" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" ht="15.75" customHeight="1">
+      <c r="A6" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="12" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="7" ht="15.75" customHeight="1">
+      <c r="A7" s="6"/>
+      <c r="B7" s="13" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" ht="15.75" customHeight="1">
+      <c r="A8" s="6"/>
+      <c r="B8" s="14" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="9" ht="15.75" customHeight="1">
+      <c r="A9" s="6"/>
+      <c r="B9" s="15" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" ht="15.75" customHeight="1">
+      <c r="A10" s="6"/>
+      <c r="B10" s="14" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" ht="15.75" customHeight="1">
+      <c r="A11" s="6"/>
+      <c r="B11" s="15" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="12" ht="15.75" customHeight="1">
+      <c r="A12" s="6"/>
+      <c r="B12" s="14" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" ht="15.75" customHeight="1">
+      <c r="A13" s="6"/>
+      <c r="B13" s="15" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="14" ht="15.75" customHeight="1">
+      <c r="A14" s="6"/>
+      <c r="B14" s="14" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" ht="15.75" customHeight="1">
+      <c r="A15" s="6"/>
+      <c r="B15" s="15" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="16" ht="15.75" customHeight="1">
+      <c r="A16" s="6"/>
+      <c r="B16" s="14" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" ht="15.75" customHeight="1">
+      <c r="A17" s="6"/>
+      <c r="B17" s="15" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" ht="15.75" customHeight="1">
+      <c r="A18" s="6"/>
+      <c r="B18" s="14" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="19" ht="15.75" customHeight="1">
+      <c r="A19" s="6"/>
+      <c r="B19" s="15" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="20" ht="15.75" customHeight="1">
+      <c r="A20" s="6"/>
+      <c r="B20" s="14" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" ht="15.75" customHeight="1">
+      <c r="A21" s="6"/>
+      <c r="B21" s="15" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" ht="15.75" customHeight="1">
+      <c r="A22" s="6"/>
+      <c r="B22" s="14" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="23" ht="15.75" customHeight="1">
+      <c r="A23" s="6"/>
+      <c r="B23" s="15" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="24" ht="15.75" customHeight="1">
+      <c r="A24" s="6"/>
+      <c r="B24" s="14" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="25" ht="15.75" customHeight="1">
+      <c r="A25" s="6"/>
+      <c r="B25" s="15" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="26" ht="15.75" customHeight="1">
+      <c r="A26" s="6"/>
+      <c r="B26" s="14" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="27" ht="15.75" customHeight="1">
+      <c r="A27" s="6"/>
+      <c r="B27" s="15" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="28" ht="15.75" customHeight="1">
+      <c r="A28" s="6"/>
+      <c r="B28" s="14" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" ht="15.75" customHeight="1">
+      <c r="A29" s="6"/>
+      <c r="B29" s="15" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="30" ht="15.75" customHeight="1">
+      <c r="A30" s="6"/>
+      <c r="B30" s="14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="31" ht="15.75" customHeight="1">
+      <c r="A31" s="6"/>
+      <c r="B31" s="15" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="32" ht="15.75" customHeight="1">
+      <c r="A32" s="6"/>
+      <c r="B32" s="14" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="33" ht="15.75" customHeight="1">
+      <c r="A33" s="6"/>
+      <c r="B33" s="15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="34" ht="15.75" customHeight="1">
+      <c r="A34" s="6"/>
+      <c r="B34" s="14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="35" ht="15.75" customHeight="1">
+      <c r="A35" s="6"/>
+      <c r="B35" s="15" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="36" ht="15.75" customHeight="1">
+      <c r="A36" s="6"/>
+      <c r="B36" s="14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="37" ht="15.75" customHeight="1">
+      <c r="A37" s="6"/>
+      <c r="B37" s="15" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="38" ht="15.75" customHeight="1">
+      <c r="A38" s="6"/>
+      <c r="B38" s="14" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="39" ht="15.75" customHeight="1">
+      <c r="A39" s="6"/>
+      <c r="B39" s="15" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="40" ht="15.75" customHeight="1">
+      <c r="A40" s="6"/>
+      <c r="B40" s="14" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="41" ht="15.75" customHeight="1">
+      <c r="A41" s="6"/>
+      <c r="B41" s="15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="42" ht="15.75" customHeight="1">
+      <c r="A42" s="6"/>
+      <c r="B42" s="13" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="43" ht="15.75" customHeight="1">
+      <c r="A43" s="6"/>
+      <c r="B43" s="14" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="44" ht="15.75" customHeight="1">
+      <c r="A44" s="6"/>
+      <c r="B44" s="15" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="45" ht="15.75" customHeight="1">
+      <c r="A45" s="6"/>
+      <c r="B45" s="16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="46" ht="15.75" customHeight="1">
+      <c r="A46" s="6"/>
+      <c r="B46" s="16" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="47" ht="15.75" customHeight="1">
+      <c r="A47" s="9"/>
+      <c r="B47" s="17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="48" ht="15.75" customHeight="1">
+      <c r="A48" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="B48" s="18" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="49" ht="15.75" customHeight="1">
+      <c r="A49" s="6"/>
+      <c r="B49" s="16" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="50" ht="15.75" customHeight="1">
+      <c r="A50" s="6"/>
+      <c r="B50" s="13" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="51" ht="15.75" customHeight="1">
+      <c r="A51" s="6"/>
+      <c r="B51" s="16" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="52" ht="15.75" customHeight="1">
+      <c r="A52" s="6"/>
+      <c r="B52" s="16" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="53" ht="15.75" customHeight="1">
+      <c r="A53" s="9"/>
+      <c r="B53" s="17" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="54" ht="15.75" customHeight="1">
+      <c r="A54" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B54" s="18" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="55" ht="15.75" customHeight="1">
+      <c r="A55" s="6"/>
+      <c r="B55" s="16" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="56" ht="15.75" customHeight="1">
+      <c r="A56" s="9"/>
+      <c r="B56" s="17" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="57" ht="15.75" customHeight="1">
+      <c r="A57" s="11" t="s">
+        <v>90</v>
+      </c>
+      <c r="B57" s="18" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="58" ht="15.75" customHeight="1">
+      <c r="A58" s="6"/>
+      <c r="B58" s="16" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="59" ht="15.75" customHeight="1">
+      <c r="A59" s="6"/>
+      <c r="B59" s="16" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="60" ht="15.75" customHeight="1">
+      <c r="A60" s="9"/>
+      <c r="B60" s="17" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="61" ht="15.75" customHeight="1">
+      <c r="A61" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B61" s="18" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="62" ht="15.75" customHeight="1">
+      <c r="A62" s="6"/>
+      <c r="B62" s="16" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="63" ht="15.75" customHeight="1">
+      <c r="A63" s="6"/>
+      <c r="B63" s="16" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="64" ht="15.75" customHeight="1">
+      <c r="A64" s="6"/>
+      <c r="B64" s="16" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="65" ht="15.75" customHeight="1">
+      <c r="A65" s="6"/>
+      <c r="B65" s="16" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="66" ht="15.75" customHeight="1">
+      <c r="A66" s="6"/>
+      <c r="B66" s="16" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="67" ht="15.75" customHeight="1">
+      <c r="A67" s="6"/>
+      <c r="B67" s="16" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="68" ht="15.75" customHeight="1">
+      <c r="A68" s="6"/>
+      <c r="B68" s="16" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="69" ht="15.75" customHeight="1">
+      <c r="A69" s="9"/>
+      <c r="B69" s="17" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="70" ht="15.75" customHeight="1">
+      <c r="A70" s="19" t="s">
+        <v>104</v>
+      </c>
+      <c r="B70" s="18" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="71" ht="15.75" customHeight="1">
+      <c r="A71" s="6"/>
+      <c r="B71" s="16" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="72" ht="15.75" customHeight="1">
+      <c r="A72" s="6"/>
+      <c r="B72" s="16" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="73" ht="15.75" customHeight="1">
+      <c r="A73" s="9"/>
+      <c r="B73" s="17" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="74" ht="15.75" customHeight="1">
+      <c r="A74" s="20" t="s">
+        <v>109</v>
+      </c>
+      <c r="B74" s="18" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="75" ht="15.75" customHeight="1">
+      <c r="B75" s="16" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="76" ht="15.75" customHeight="1">
+      <c r="B76" s="16" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="77" ht="15.75" customHeight="1">
+      <c r="B77" s="16" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="78" ht="15.75" customHeight="1">
+      <c r="B78" s="16" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="79" ht="15.75" customHeight="1">
+      <c r="B79" s="13" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="80" ht="15.75" customHeight="1">
+      <c r="B80" s="16" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="81" ht="15.75" customHeight="1">
+      <c r="B81" s="16" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="82" ht="15.75" customHeight="1">
+      <c r="B82" s="16" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="83" ht="15.75" customHeight="1">
+      <c r="B83" s="13" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="84" ht="15.75" customHeight="1">
+      <c r="B84" s="16" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="85" ht="15.75" customHeight="1">
+      <c r="B85" s="16" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="86" ht="15.75" customHeight="1">
+      <c r="B86" s="16" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="87" ht="15.75" customHeight="1">
+      <c r="B87" s="16" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="88" ht="15.75" customHeight="1">
+      <c r="B88" s="16" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="89" ht="15.75" customHeight="1">
+      <c r="B89" s="16" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="90" ht="15.75" customHeight="1">
+      <c r="B90" s="16" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="91" ht="15.75" customHeight="1">
+      <c r="B91" s="13" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="92" ht="15.75" customHeight="1">
+      <c r="B92" s="17" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="93" ht="15.75" customHeight="1">
+      <c r="A93" s="19" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="3" t="s">
-[...43 lines deleted...]
-      <c r="B9" s="13" t="s">
+      <c r="B93" s="18" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="94" ht="15.75" customHeight="1">
+      <c r="A94" s="6"/>
+      <c r="B94" s="16" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="95" ht="15.75" customHeight="1">
+      <c r="A95" s="6"/>
+      <c r="B95" s="16" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="96" ht="15.75" customHeight="1">
+      <c r="A96" s="6"/>
+      <c r="B96" s="16" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="97" ht="15.75" customHeight="1">
+      <c r="A97" s="9"/>
+      <c r="B97" s="17" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="98" ht="15.75" customHeight="1">
+      <c r="A98" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B98" s="18" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="99" ht="15.75" customHeight="1">
+      <c r="A99" s="6"/>
+      <c r="B99" s="16" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="100" ht="15.75" customHeight="1">
+      <c r="A100" s="6"/>
+      <c r="B100" s="16" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="101" ht="15.75" customHeight="1">
+      <c r="A101" s="6"/>
+      <c r="B101" s="13" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="102" ht="15.75" customHeight="1">
+      <c r="A102" s="6"/>
+      <c r="B102" s="16" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="103" ht="15.75" customHeight="1">
+      <c r="A103" s="6"/>
+      <c r="B103" s="13" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="104" ht="15.75" customHeight="1">
+      <c r="A104" s="6"/>
+      <c r="B104" s="21" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="105" ht="15.75" customHeight="1">
+      <c r="A105" s="9"/>
+      <c r="B105" s="17" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="106" ht="15.75" customHeight="1">
+      <c r="A106" s="19" t="s">
+        <v>142</v>
+      </c>
+      <c r="B106" s="18" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="107" ht="15.75" customHeight="1">
+      <c r="A107" s="6"/>
+      <c r="B107" s="16" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="108" ht="15.75" customHeight="1">
+      <c r="A108" s="6"/>
+      <c r="B108" s="16" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="109" ht="15.75" customHeight="1">
+      <c r="A109" s="6"/>
+      <c r="B109" s="16" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="110" ht="15.75" customHeight="1">
+      <c r="A110" s="6"/>
+      <c r="B110" s="16" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="111" ht="15.75" customHeight="1">
+      <c r="A111" s="6"/>
+      <c r="B111" s="16" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="112" ht="15.75" customHeight="1">
+      <c r="A112" s="6"/>
+      <c r="B112" s="16" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="113" ht="15.75" customHeight="1">
+      <c r="A113" s="9"/>
+      <c r="B113" s="17" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="114" ht="15.75" customHeight="1">
+      <c r="A114" s="19" t="s">
+        <v>151</v>
+      </c>
+      <c r="B114" s="18" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="115" ht="15.75" customHeight="1">
+      <c r="A115" s="9"/>
+      <c r="B115" s="17" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="116" ht="15.75" customHeight="1">
+      <c r="A116" s="19" t="s">
+        <v>154</v>
+      </c>
+      <c r="B116" s="18" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="117" ht="15.75" customHeight="1">
+      <c r="A117" s="6"/>
+      <c r="B117" s="16" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="118" ht="15.75" customHeight="1">
+      <c r="A118" s="6"/>
+      <c r="B118" s="16" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="119" ht="15.75" customHeight="1">
+      <c r="A119" s="6"/>
+      <c r="B119" s="16" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="120" ht="15.75" customHeight="1">
+      <c r="A120" s="6"/>
+      <c r="B120" s="16" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="121" ht="15.75" customHeight="1">
+      <c r="A121" s="6"/>
+      <c r="B121" s="16" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="122" ht="15.75" customHeight="1">
+      <c r="A122" s="6"/>
+      <c r="B122" s="16" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="123" ht="15.75" customHeight="1">
+      <c r="A123" s="6"/>
+      <c r="B123" s="16" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="124" ht="15.75" customHeight="1">
+      <c r="A124" s="6"/>
+      <c r="B124" s="16" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="125" ht="15.75" customHeight="1">
+      <c r="A125" s="6"/>
+      <c r="B125" s="16" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="126" ht="15.75" customHeight="1">
+      <c r="A126" s="6"/>
+      <c r="B126" s="16" t="s">
+        <v>165</v>
+      </c>
+      <c r="D126" s="22" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="127" ht="15.75" customHeight="1">
+      <c r="A127" s="6"/>
+      <c r="B127" s="16" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="128" ht="15.75" customHeight="1">
+      <c r="A128" s="6"/>
+      <c r="B128" s="16" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="129" ht="15.75" customHeight="1">
+      <c r="A129" s="9"/>
+      <c r="B129" s="17" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="130" ht="15.75" customHeight="1">
+      <c r="A130" s="19" t="s">
         <v>11</v>
       </c>
-    </row>
-[...26 lines deleted...]
-      <c r="B14" s="12" t="s">
+      <c r="B130" s="18" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="131" ht="15.75" customHeight="1">
+      <c r="A131" s="6"/>
+      <c r="B131" s="16" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="132" ht="15.75" customHeight="1">
+      <c r="A132" s="6"/>
+      <c r="B132" s="16" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="133" ht="15.75" customHeight="1">
+      <c r="A133" s="6"/>
+      <c r="B133" s="13" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="134" ht="15.75" customHeight="1">
+      <c r="A134" s="6"/>
+      <c r="B134" s="16" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="135" ht="15.75" customHeight="1">
+      <c r="A135" s="6"/>
+      <c r="B135" s="16" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="136" ht="15.75" customHeight="1">
+      <c r="A136" s="6"/>
+      <c r="B136" s="16" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="137" ht="15.75" customHeight="1">
+      <c r="A137" s="6"/>
+      <c r="B137" s="13" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="138" ht="15.75" customHeight="1">
+      <c r="A138" s="9"/>
+      <c r="B138" s="17" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="139" ht="15.75" customHeight="1">
+      <c r="A139" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="B139" s="18" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="140" ht="15.75" customHeight="1">
+      <c r="A140" s="9"/>
+      <c r="B140" s="17" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="141" ht="15.75" customHeight="1">
+      <c r="A141" s="19" t="s">
+        <v>28</v>
+      </c>
+      <c r="B141" s="18" t="s">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="142" ht="15.75" customHeight="1">
+      <c r="A142" s="6"/>
+      <c r="B142" s="16" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="143" ht="15.75" customHeight="1">
+      <c r="A143" s="6"/>
+      <c r="B143" s="16" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="144" ht="15.75" customHeight="1">
+      <c r="A144" s="6"/>
+      <c r="B144" s="13" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="145" ht="15.75" customHeight="1">
+      <c r="A145" s="6"/>
+      <c r="B145" s="16" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="146" ht="15.75" customHeight="1">
+      <c r="A146" s="6"/>
+      <c r="B146" s="16" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="147" ht="15.75" customHeight="1">
+      <c r="A147" s="6"/>
+      <c r="B147" s="16" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="148" ht="15.75" customHeight="1">
+      <c r="A148" s="6"/>
+      <c r="B148" s="13" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="149" ht="15.75" customHeight="1">
+      <c r="A149" s="6"/>
+      <c r="B149" s="13" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="150" ht="15.75" customHeight="1">
+      <c r="A150" s="6"/>
+      <c r="B150" s="16" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="151" ht="15.75" customHeight="1">
+      <c r="A151" s="6"/>
+      <c r="B151" s="16" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="152" ht="15.75" customHeight="1">
+      <c r="A152" s="6"/>
+      <c r="B152" s="16" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="153" ht="15.75" customHeight="1">
+      <c r="A153" s="6"/>
+      <c r="B153" s="16" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="154" ht="15.75" customHeight="1">
+      <c r="A154" s="6"/>
+      <c r="B154" s="13" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="155" ht="15.75" customHeight="1">
+      <c r="A155" s="6"/>
+      <c r="B155" s="16" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="156" ht="15.75" customHeight="1">
+      <c r="A156" s="6"/>
+      <c r="B156" s="13" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="157" ht="15.75" customHeight="1">
+      <c r="A157" s="6"/>
+      <c r="B157" s="16" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="158" ht="15.75" customHeight="1">
+      <c r="A158" s="6"/>
+      <c r="B158" s="13" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="159" ht="15.75" customHeight="1">
+      <c r="A159" s="6"/>
+      <c r="B159" s="16" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="160" ht="15.75" customHeight="1">
+      <c r="A160" s="6"/>
+      <c r="B160" s="16" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="161" ht="15.75" customHeight="1">
+      <c r="A161" s="6"/>
+      <c r="B161" s="16" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="162" ht="15.75" customHeight="1">
+      <c r="A162" s="6"/>
+      <c r="B162" s="16" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="163" ht="15.75" customHeight="1">
+      <c r="A163" s="6"/>
+      <c r="B163" s="16" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="164" ht="15.75" customHeight="1">
+      <c r="A164" s="6"/>
+      <c r="B164" s="13" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="165" ht="15.75" customHeight="1">
+      <c r="A165" s="9"/>
+      <c r="B165" s="17" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="166" ht="15.75" customHeight="1">
+      <c r="A166" s="23" t="s">
+        <v>206</v>
+      </c>
+      <c r="B166" s="18" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="167" ht="15.75" customHeight="1">
+      <c r="A167" s="6"/>
+      <c r="B167" s="13" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="168" ht="15.75" customHeight="1">
+      <c r="A168" s="9"/>
+      <c r="B168" s="24" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="169" ht="15.75" customHeight="1">
+      <c r="A169" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B169" s="18" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="170" ht="15.75" customHeight="1">
+      <c r="A170" s="6"/>
+      <c r="B170" s="16" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="171" ht="15.75" customHeight="1">
+      <c r="A171" s="6"/>
+      <c r="B171" s="16" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="172" ht="15.75" customHeight="1">
+      <c r="A172" s="6"/>
+      <c r="B172" s="16" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="173" ht="15.75" customHeight="1">
+      <c r="A173" s="6"/>
+      <c r="B173" s="16" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="174" ht="15.75" customHeight="1">
+      <c r="A174" s="6"/>
+      <c r="B174" s="16" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="175" ht="15.75" customHeight="1">
+      <c r="A175" s="6"/>
+      <c r="B175" s="13" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="176" ht="15.75" customHeight="1">
+      <c r="A176" s="6"/>
+      <c r="B176" s="16" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="177" ht="15.75" customHeight="1">
+      <c r="A177" s="6"/>
+      <c r="B177" s="16" t="s">
+        <v>217</v>
+      </c>
+      <c r="J177" s="22" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="178" ht="15.75" customHeight="1">
+      <c r="A178" s="6"/>
+      <c r="B178" s="16" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="179" ht="15.75" customHeight="1">
+      <c r="A179" s="6"/>
+      <c r="B179" s="16" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="180" ht="15.75" customHeight="1">
+      <c r="A180" s="6"/>
+      <c r="B180" s="13" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="181" ht="15.75" customHeight="1">
+      <c r="A181" s="6"/>
+      <c r="B181" s="16" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="182" ht="15.75" customHeight="1">
+      <c r="A182" s="6"/>
+      <c r="B182" s="16" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="183" ht="15.75" customHeight="1">
+      <c r="A183" s="6"/>
+      <c r="B183" s="16" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="184" ht="15.75" customHeight="1">
+      <c r="A184" s="6"/>
+      <c r="B184" s="16" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="185" ht="15.75" customHeight="1">
+      <c r="A185" s="6"/>
+      <c r="B185" s="13" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="186" ht="15.75" customHeight="1">
+      <c r="A186" s="6"/>
+      <c r="B186" s="16" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="187" ht="15.75" customHeight="1">
+      <c r="A187" s="6"/>
+      <c r="B187" s="16" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="188" ht="15.75" customHeight="1">
+      <c r="A188" s="6"/>
+      <c r="B188" s="16" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="189" ht="15.75" customHeight="1">
+      <c r="A189" s="6"/>
+      <c r="B189" s="16" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="190" ht="15.75" customHeight="1">
+      <c r="A190" s="6"/>
+      <c r="B190" s="16" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="191" ht="15.75" customHeight="1">
+      <c r="A191" s="6"/>
+      <c r="B191" s="16" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="192" ht="15.75" customHeight="1">
+      <c r="A192" s="6"/>
+      <c r="B192" s="13" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="193" ht="15.75" customHeight="1">
+      <c r="A193" s="6"/>
+      <c r="B193" s="16" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="194" ht="15.75" customHeight="1">
+      <c r="A194" s="6"/>
+      <c r="B194" s="16" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="195" ht="15.75" customHeight="1">
+      <c r="A195" s="6"/>
+      <c r="B195" s="13" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="196" ht="15.75" customHeight="1">
+      <c r="A196" s="6"/>
+      <c r="B196" s="13" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="197" ht="15.75" customHeight="1">
+      <c r="A197" s="6"/>
+      <c r="B197" s="16" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="198" ht="15.75" customHeight="1">
+      <c r="A198" s="6"/>
+      <c r="B198" s="16" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="199" ht="15.75" customHeight="1">
+      <c r="A199" s="6"/>
+      <c r="B199" s="16" t="s">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="200" ht="15.75" customHeight="1">
+      <c r="A200" s="6"/>
+      <c r="B200" s="16" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="201" ht="15.75" customHeight="1">
+      <c r="A201" s="6"/>
+      <c r="B201" s="16" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="202" ht="15.75" customHeight="1">
+      <c r="A202" s="6"/>
+      <c r="B202" s="13" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="203" ht="15.75" customHeight="1">
+      <c r="A203" s="6"/>
+      <c r="B203" s="16" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="204" ht="15.75" customHeight="1">
+      <c r="A204" s="6"/>
+      <c r="B204" s="16" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="205" ht="15.75" customHeight="1">
+      <c r="A205" s="6"/>
+      <c r="B205" s="16" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="206" ht="15.75" customHeight="1">
+      <c r="A206" s="6"/>
+      <c r="B206" s="13" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="207" ht="15.75" customHeight="1">
+      <c r="A207" s="6"/>
+      <c r="B207" s="16" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="208" ht="15.75" customHeight="1">
+      <c r="A208" s="6"/>
+      <c r="B208" s="16" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="209" ht="15.75" customHeight="1">
+      <c r="A209" s="6"/>
+      <c r="B209" s="16" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="210" ht="15.75" customHeight="1">
+      <c r="A210" s="6"/>
+      <c r="B210" s="21" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="211" ht="15.75" customHeight="1">
+      <c r="A211" s="6"/>
+      <c r="B211" s="16" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="212" ht="15.75" customHeight="1">
+      <c r="A212" s="6"/>
+      <c r="B212" s="16" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="213" ht="15.75" customHeight="1">
+      <c r="A213" s="6"/>
+      <c r="B213" s="16" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="214" ht="15.75" customHeight="1">
+      <c r="A214" s="6"/>
+      <c r="B214" s="16" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="215" ht="15.75" customHeight="1">
+      <c r="A215" s="6"/>
+      <c r="B215" s="16" t="s">
+        <v>255</v>
+      </c>
+    </row>
+    <row r="216" ht="15.75" customHeight="1">
+      <c r="A216" s="6"/>
+      <c r="B216" s="16" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="217" ht="15.75" customHeight="1">
+      <c r="A217" s="6"/>
+      <c r="B217" s="16" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="218" ht="15.75" customHeight="1">
+      <c r="A218" s="6"/>
+      <c r="B218" s="16" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="219" ht="15.75" customHeight="1">
+      <c r="A219" s="9"/>
+      <c r="B219" s="17" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="220" ht="15.75" customHeight="1">
+      <c r="A220" s="19" t="s">
+        <v>21</v>
+      </c>
+      <c r="B220" s="18" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="221" ht="15.75" customHeight="1">
+      <c r="A221" s="6"/>
+      <c r="B221" s="16" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="222" ht="15.75" customHeight="1">
+      <c r="A222" s="6"/>
+      <c r="B222" s="16" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="223" ht="15.75" customHeight="1">
+      <c r="A223" s="6"/>
+      <c r="B223" s="16" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="224" ht="15.75" customHeight="1">
+      <c r="A224" s="6"/>
+      <c r="B224" s="16" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="225" ht="15.75" customHeight="1">
+      <c r="A225" s="6"/>
+      <c r="B225" s="16" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="226" ht="15.75" customHeight="1">
+      <c r="A226" s="6"/>
+      <c r="B226" s="16" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="227" ht="15.75" customHeight="1">
+      <c r="A227" s="6"/>
+      <c r="B227" s="16" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="228" ht="15.75" customHeight="1">
+      <c r="A228" s="6"/>
+      <c r="B228" s="16" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="229" ht="15.75" customHeight="1">
+      <c r="A229" s="9"/>
+      <c r="B229" s="17" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="230" ht="15.75" customHeight="1">
+      <c r="A230" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B230" s="18" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="231" ht="15.75" customHeight="1">
+      <c r="A231" s="6"/>
+      <c r="B231" s="16" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="232" ht="15.75" customHeight="1">
+      <c r="A232" s="6"/>
+      <c r="B232" s="16" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="233" ht="15.75" customHeight="1">
+      <c r="A233" s="6"/>
+      <c r="B233" s="16" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="234" ht="15.75" customHeight="1">
+      <c r="A234" s="6"/>
+      <c r="B234" s="16" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="235" ht="15.75" customHeight="1">
+      <c r="A235" s="6"/>
+      <c r="B235" s="16" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="236" ht="15.75" customHeight="1">
+      <c r="A236" s="9"/>
+      <c r="B236" s="17" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="237" ht="15.75" customHeight="1">
+      <c r="A237" s="19" t="s">
+        <v>274</v>
+      </c>
+      <c r="B237" s="18" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="238" ht="15.75" customHeight="1">
+      <c r="A238" s="9"/>
+      <c r="B238" s="17" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="239" ht="15.75" customHeight="1">
+      <c r="A239" s="19" t="s">
         <v>16</v>
       </c>
-    </row>
-[...1375 lines deleted...]
-        <v>255</v>
+      <c r="B239" s="18" t="s">
+        <v>277</v>
       </c>
     </row>
     <row r="240" ht="15.75" customHeight="1">
-      <c r="A240" s="4"/>
-[...1 lines deleted...]
-        <v>256</v>
+      <c r="A240" s="6"/>
+      <c r="B240" s="16" t="s">
+        <v>278</v>
       </c>
     </row>
     <row r="241" ht="15.75" customHeight="1">
-      <c r="A241" s="4"/>
-[...1 lines deleted...]
-        <v>257</v>
+      <c r="A241" s="6"/>
+      <c r="B241" s="16" t="s">
+        <v>279</v>
       </c>
     </row>
     <row r="242" ht="15.75" customHeight="1">
-      <c r="A242" s="4"/>
-[...1 lines deleted...]
-        <v>258</v>
+      <c r="A242" s="6"/>
+      <c r="B242" s="16" t="s">
+        <v>280</v>
       </c>
     </row>
     <row r="243" ht="15.75" customHeight="1">
-      <c r="A243" s="4"/>
-[...1 lines deleted...]
-        <v>259</v>
+      <c r="A243" s="6"/>
+      <c r="B243" s="16" t="s">
+        <v>281</v>
       </c>
     </row>
     <row r="244" ht="15.75" customHeight="1">
-      <c r="A244" s="7"/>
-[...1 lines deleted...]
-        <v>260</v>
+      <c r="A244" s="6"/>
+      <c r="B244" s="16" t="s">
+        <v>282</v>
       </c>
     </row>
     <row r="245" ht="15.75" customHeight="1">
-      <c r="A245" s="23" t="s">
-[...3 lines deleted...]
-        <v>262</v>
+      <c r="A245" s="9"/>
+      <c r="B245" s="17" t="s">
+        <v>283</v>
       </c>
     </row>
     <row r="246" ht="15.75" customHeight="1">
-      <c r="A246" s="25"/>
+      <c r="A246" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="B246" s="26" t="s">
+        <v>285</v>
+      </c>
     </row>
     <row r="247" ht="15.75" customHeight="1">
-      <c r="A247" s="25"/>
+      <c r="A247" s="27"/>
     </row>
     <row r="248" ht="15.75" customHeight="1">
-      <c r="A248" s="25"/>
+      <c r="A248" s="27"/>
     </row>
     <row r="249" ht="15.75" customHeight="1">
-      <c r="A249" s="25"/>
+      <c r="A249" s="27"/>
     </row>
     <row r="250" ht="15.75" customHeight="1">
-      <c r="A250" s="25"/>
+      <c r="A250" s="27"/>
     </row>
     <row r="251" ht="15.75" customHeight="1">
-      <c r="A251" s="25"/>
-[...1 lines deleted...]
-    <row r="252" ht="15.75" customHeight="1"/>
+      <c r="A251" s="27"/>
+    </row>
+    <row r="252" ht="15.75" customHeight="1">
+      <c r="A252" s="27"/>
+    </row>
     <row r="253" ht="15.75" customHeight="1"/>
     <row r="254" ht="15.75" customHeight="1"/>
     <row r="255" ht="15.75" customHeight="1"/>
     <row r="256" ht="15.75" customHeight="1"/>
     <row r="257" ht="15.75" customHeight="1"/>
     <row r="258" ht="15.75" customHeight="1"/>
     <row r="259" ht="15.75" customHeight="1"/>
     <row r="260" ht="15.75" customHeight="1"/>
     <row r="261" ht="15.75" customHeight="1"/>
     <row r="262" ht="15.75" customHeight="1"/>
     <row r="263" ht="15.75" customHeight="1"/>
     <row r="264" ht="15.75" customHeight="1"/>
     <row r="265" ht="15.75" customHeight="1"/>
     <row r="266" ht="15.75" customHeight="1"/>
     <row r="267" ht="15.75" customHeight="1"/>
     <row r="268" ht="15.75" customHeight="1"/>
     <row r="269" ht="15.75" customHeight="1"/>
     <row r="270" ht="15.75" customHeight="1"/>
     <row r="271" ht="15.75" customHeight="1"/>
     <row r="272" ht="15.75" customHeight="1"/>
     <row r="273" ht="15.75" customHeight="1"/>
     <row r="274" ht="15.75" customHeight="1"/>
     <row r="275" ht="15.75" customHeight="1"/>
     <row r="276" ht="15.75" customHeight="1"/>
     <row r="277" ht="15.75" customHeight="1"/>
@@ -3657,325 +3665,326 @@
     <row r="1002" ht="15.75" customHeight="1"/>
     <row r="1003" ht="15.75" customHeight="1"/>
     <row r="1004" ht="15.75" customHeight="1"/>
     <row r="1005" ht="15.75" customHeight="1"/>
     <row r="1006" ht="15.75" customHeight="1"/>
     <row r="1007" ht="15.75" customHeight="1"/>
     <row r="1008" ht="15.75" customHeight="1"/>
     <row r="1009" ht="15.75" customHeight="1"/>
     <row r="1010" ht="15.75" customHeight="1"/>
     <row r="1011" ht="15.75" customHeight="1"/>
     <row r="1012" ht="15.75" customHeight="1"/>
     <row r="1013" ht="15.75" customHeight="1"/>
     <row r="1014" ht="15.75" customHeight="1"/>
     <row r="1015" ht="15.75" customHeight="1"/>
     <row r="1016" ht="15.75" customHeight="1"/>
     <row r="1017" ht="15.75" customHeight="1"/>
     <row r="1018" ht="15.75" customHeight="1"/>
     <row r="1019" ht="15.75" customHeight="1"/>
     <row r="1020" ht="15.75" customHeight="1"/>
     <row r="1021" ht="15.75" customHeight="1"/>
     <row r="1022" ht="15.75" customHeight="1"/>
     <row r="1023" ht="15.75" customHeight="1"/>
     <row r="1024" ht="15.75" customHeight="1"/>
     <row r="1025" ht="15.75" customHeight="1"/>
     <row r="1026" ht="15.75" customHeight="1"/>
+    <row r="1027" ht="15.75" customHeight="1"/>
   </sheetData>
   <mergeCells count="22">
     <mergeCell ref="A2:A5"/>
     <mergeCell ref="A6:A47"/>
     <mergeCell ref="A48:A53"/>
     <mergeCell ref="A54:A56"/>
     <mergeCell ref="A57:A60"/>
     <mergeCell ref="A61:A69"/>
     <mergeCell ref="A70:A73"/>
     <mergeCell ref="A139:A140"/>
     <mergeCell ref="A141:A165"/>
     <mergeCell ref="A166:A168"/>
-    <mergeCell ref="A169:A218"/>
-[...3 lines deleted...]
-    <mergeCell ref="A238:A244"/>
+    <mergeCell ref="A220:A229"/>
+    <mergeCell ref="A230:A236"/>
+    <mergeCell ref="A237:A238"/>
+    <mergeCell ref="A239:A245"/>
+    <mergeCell ref="A169:A219"/>
     <mergeCell ref="A74:A92"/>
     <mergeCell ref="A93:A97"/>
     <mergeCell ref="A98:A105"/>
     <mergeCell ref="A106:A113"/>
     <mergeCell ref="A114:A115"/>
     <mergeCell ref="A116:A129"/>
     <mergeCell ref="A130:A138"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup fitToHeight="0" cellComments="atEnd" orientation="landscape" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="132.88"/>
     <col customWidth="1" min="2" max="2" width="173.25"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26" t="s">
+      <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="27" t="s">
-[...3 lines deleted...]
-        <v>263</v>
+      <c r="A2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="27" t="s">
-[...3 lines deleted...]
-        <v>265</v>
+      <c r="A3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="27" t="s">
-[...3 lines deleted...]
-        <v>267</v>
+      <c r="A4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>8</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="27" t="s">
-[...3 lines deleted...]
-        <v>269</v>
+      <c r="A5" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="27" t="s">
-[...3 lines deleted...]
-        <v>270</v>
+      <c r="A6" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="27" t="s">
-[...3 lines deleted...]
-        <v>271</v>
+      <c r="A7" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="27" t="s">
-[...3 lines deleted...]
-        <v>272</v>
+      <c r="A8" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="27" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="A9" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B9" s="3" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="27" t="s">
-[...3 lines deleted...]
-        <v>274</v>
+      <c r="A10" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="27" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="A11" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="3" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="27" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="A12" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="27" t="s">
-[...3 lines deleted...]
-        <v>278</v>
+      <c r="A13" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="27" t="s">
-[...3 lines deleted...]
-        <v>279</v>
+      <c r="A14" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B14" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="27" t="s">
-        <v>280</v>
+      <c r="A18" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="26" t="s">
+      <c r="A19" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="26" t="s">
+      <c r="B19" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="27" t="s">
-[...3 lines deleted...]
-        <v>281</v>
+      <c r="A20" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="3" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="27" t="s">
-        <v>282</v>
+      <c r="A21" s="3" t="s">
+        <v>36</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="26" t="s">
+      <c r="A22" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B22" s="26" t="s">
+      <c r="B22" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="27" t="s">
-[...3 lines deleted...]
-        <v>263</v>
+      <c r="A23" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="27" t="s">
-[...3 lines deleted...]
-        <v>265</v>
+      <c r="A24" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>5</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="27" t="s">
-[...3 lines deleted...]
-        <v>269</v>
+      <c r="A25" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="27" t="s">
-[...3 lines deleted...]
-        <v>270</v>
+      <c r="A26" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="27" t="s">
-[...3 lines deleted...]
-        <v>271</v>
+      <c r="A27" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27" s="3" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="27" t="s">
-[...3 lines deleted...]
-        <v>272</v>
+      <c r="A28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="27" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="A29" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" s="3" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="27" t="s">
-[...3 lines deleted...]
-        <v>274</v>
+      <c r="A30" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B30" s="3" t="s">
+        <v>22</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="27" t="s">
-[...3 lines deleted...]
-        <v>276</v>
+      <c r="A31" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="B31" s="3" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="27" t="s">
-[...3 lines deleted...]
-        <v>277</v>
+      <c r="A32" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="27" t="s">
-[...3 lines deleted...]
-        <v>284</v>
+      <c r="A33" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B33" s="3" t="s">
+        <v>41</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="27" t="s">
-[...3 lines deleted...]
-        <v>278</v>
+      <c r="A34" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B34" s="3" t="s">
+        <v>30</v>
       </c>
     </row>
     <row r="35">
-      <c r="A35" s="27" t="s">
-[...3 lines deleted...]
-        <v>279</v>
+      <c r="A35" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>