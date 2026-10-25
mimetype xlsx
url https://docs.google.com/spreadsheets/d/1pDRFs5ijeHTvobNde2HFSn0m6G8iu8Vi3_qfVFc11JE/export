--- v0 (2026-04-11)
+++ v1 (2026-10-25)
@@ -284,51 +284,51 @@
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="right" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <color rgb="FF000000"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFCCCCCC"/>
           <bgColor rgb="FFCCCCCC"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>