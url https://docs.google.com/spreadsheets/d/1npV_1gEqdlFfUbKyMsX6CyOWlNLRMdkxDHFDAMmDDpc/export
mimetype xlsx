--- v0 (2026-04-30)
+++ v1 (2026-08-22)
@@ -636,102 +636,102 @@
     <xf borderId="12" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="11" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="10" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="13" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="14" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="14" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="14" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="14" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="12" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="14" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="12" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="14" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="14" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="13" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="13" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="15" fillId="4" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="14" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="15" fillId="4" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="14" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="17" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="10" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="10" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="10" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="14" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>