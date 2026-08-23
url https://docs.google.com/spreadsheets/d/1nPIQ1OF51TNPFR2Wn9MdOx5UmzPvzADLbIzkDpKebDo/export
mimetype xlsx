--- v0 (2026-07-21)
+++ v1 (2026-08-23)
@@ -2528,108 +2528,108 @@
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="25">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="2" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="0"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="0"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" vertical="top"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="0" numFmtId="16" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>