--- v0 (2026-03-05)
+++ v1 (2026-04-21)
@@ -9,51 +9,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.ms-excel.person+xml" PartName="/xl/persons/person.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Лист1" sheetId="1" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="293" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="74">
   <si>
     <t>Название растения</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Кол.во</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
       </rPr>
       <t>"</t>
@@ -183,183 +183,195 @@
         <sz val="12.0"/>
       </rPr>
       <t>✔</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
       </rPr>
       <t>» — саженцы в наличии готовы к отгрузке</t>
     </r>
   </si>
   <si>
     <t>Стоимость указана при покупке:</t>
   </si>
   <si>
     <t>Кассета от 10шт; Грунт от 10шт.</t>
   </si>
   <si>
     <t>Горшок р9 от 100шт, С2,С3 от 50шт;</t>
   </si>
   <si>
     <t>По розничным ценам или сборным заявкам уточняйте по телефону +7-918-955-30-00</t>
   </si>
   <si>
+    <t>Бронирование на весну 2026 чернки в кассете</t>
+  </si>
+  <si>
+    <t>Стоимость указана при бронировании всего объема на сорт</t>
+  </si>
+  <si>
+    <t>Туя Западная "Смарагд"</t>
+  </si>
+  <si>
+    <t>🌲</t>
+  </si>
+  <si>
+    <t>Кассета</t>
+  </si>
+  <si>
+    <t>бронь</t>
+  </si>
+  <si>
+    <t>Можжевельник Скальный "Блю Эрроу"</t>
+  </si>
+  <si>
+    <t>Можжевельник Казацкий</t>
+  </si>
+  <si>
+    <t>Можжевельник Средний "Олд Голд"</t>
+  </si>
+  <si>
+    <t>Можжевельник Чешуйчатый "Блю Карпет"</t>
+  </si>
+  <si>
+    <t>Можжевельник Обыкновенный "Репанда"</t>
+  </si>
+  <si>
+    <t>Туя Западная "Глобоза Аурея"</t>
+  </si>
+  <si>
+    <t>Туя Западная "Альбоспиката"</t>
+  </si>
+  <si>
     <t>Бронирование на весну 2026 саженцев в р9</t>
   </si>
   <si>
-    <t>Стоимость указана при бронировании всего объема на сорт</t>
+    <t>Горшок Р9</t>
+  </si>
+  <si>
+    <t>Туя Западная "Брабант"</t>
+  </si>
+  <si>
+    <t>Туя Западная "Голден Смарагд"</t>
+  </si>
+  <si>
+    <t>Туя Западная "Даника"</t>
+  </si>
+  <si>
+    <t>Туя Западная "Колумна"</t>
+  </si>
+  <si>
+    <t>В наличии</t>
+  </si>
+  <si>
+    <t>Ива Хакуро Нишики</t>
+  </si>
+  <si>
+    <t>🌳</t>
+  </si>
+  <si>
+    <t>✔</t>
   </si>
   <si>
     <t>Лаванда широколистная</t>
   </si>
   <si>
-    <t>🌳</t>
-[...34 lines deleted...]
-  <si>
     <t>Самшит обыкновенный</t>
   </si>
   <si>
     <t>Горшок С2</t>
   </si>
   <si>
-    <t>✔</t>
-[...1 lines deleted...]
-  <si>
     <t>Самшит "Королевский"</t>
   </si>
   <si>
     <t>Кедр Сибирский</t>
   </si>
   <si>
     <t>Гортензия Метельчатая</t>
   </si>
   <si>
     <t>Горшок С3</t>
   </si>
   <si>
     <t>Ива Свердловская "Извилистая"</t>
   </si>
   <si>
     <t>Можжевельник Горизонтальный "Андорра Компакт" 30-40см</t>
   </si>
   <si>
     <t>Можжевельник Голдстар</t>
   </si>
   <si>
-    <t>Можжевельник Обыкновенный "Репанда"</t>
-[...7 lines deleted...]
-  <si>
     <t>Спирея Японская "Бумальда"</t>
   </si>
   <si>
-    <t>Туя Западная "Глобоза Аурея"</t>
-[...1 lines deleted...]
-  <si>
     <t>Туя Западная "Рейнголд"</t>
   </si>
   <si>
     <t>Юкка Садовая</t>
   </si>
   <si>
     <t>Горшок С10</t>
   </si>
   <si>
     <t>Горшок С15</t>
   </si>
   <si>
     <t>Бирючина Обыкновенная 140-160см</t>
   </si>
   <si>
     <t>Грунт</t>
   </si>
   <si>
     <t>Ель Европейская 80-100см</t>
   </si>
   <si>
     <t>Ель Европейская 110-130см</t>
   </si>
   <si>
     <t>Ель Колючая форма Сизая (Голубая) 80-100см</t>
   </si>
   <si>
     <t>Ель Колючая форма Сизая (Голубая) 120-140см</t>
   </si>
   <si>
     <t>Кедр Сибирский 180-240см</t>
   </si>
   <si>
-    <t>Клен Остролистный</t>
-[...1 lines deleted...]
-  <si>
     <t>Можжевельник Горизонтальный 80-120см (без определения сорта)</t>
   </si>
   <si>
     <t>Сосна Крымская 100-130см</t>
   </si>
   <si>
     <t>Сосна Крымская 130-150см</t>
+  </si>
+  <si>
+    <t>Туя Западная "Колумна" 250-280см</t>
   </si>
   <si>
     <t>Туя Западная "Смарагд" 120-130см</t>
   </si>
   <si>
     <t>Форзиция 140-160см</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
       </rPr>
       <t>ТОПИАРНЫЕ ФОРМЫ:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Noto Emoji"/>
         <color rgb="FF356854"/>
       </rPr>
       <t>⏬</t>
     </r>
   </si>
   <si>
     <t>Ель голубая Шар на штамбе, штамб 100см, диаметр 30-50см (Чупа-Чупс)</t>
@@ -402,248 +414,248 @@
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Noto Emoji"/>
     </font>
     <font>
       <b/>
       <color rgb="FF000000"/>
       <name val="Inherit"/>
     </font>
     <font>
       <color rgb="FF000000"/>
       <name val="Inherit"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <color rgb="FF434343"/>
-[...2 lines deleted...]
-    <font>
       <b/>
       <sz val="12.0"/>
       <color rgb="FFD4EDBC"/>
       <name val="Noto Emoji"/>
     </font>
     <font>
-      <color rgb="FFB10202"/>
+      <b/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <color rgb="FF434343"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <color rgb="FF11734B"/>
       <name val="Roboto"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <color rgb="FFFFCFC9"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <color rgb="FFD4EDBC"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <color rgb="FFB10202"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Noto Emoji"/>
     </font>
     <font>
       <color rgb="FFFFC8AA"/>
       <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="14">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF11734B"/>
         <bgColor rgb="FF11734B"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFCFC9"/>
-        <bgColor rgb="FFFFCFC9"/>
+        <fgColor theme="5"/>
+        <bgColor theme="5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD4EDBC"/>
         <bgColor rgb="FFD4EDBC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5"/>
-        <bgColor theme="5"/>
+        <fgColor rgb="FFFFC8AA"/>
+        <bgColor rgb="FFFFC8AA"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFAFB1B0"/>
+        <bgColor rgb="FFAFB1B0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF6F8F9"/>
         <bgColor rgb="FFF6F8F9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB10202"/>
         <bgColor rgb="FFB10202"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFAFB1B0"/>
-        <bgColor rgb="FFAFB1B0"/>
+        <fgColor rgb="FFFFCFC9"/>
+        <bgColor rgb="FFFFCFC9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAD1DC"/>
         <bgColor rgb="FFEAD1DC"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="FFFFC8AA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF753800"/>
         <bgColor rgb="FF753800"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="7">
     <border/>
     <border>
       <left style="thin">
-        <color rgb="FF284E3F"/>
-[...12 lines deleted...]
-      <left style="thin">
         <color rgb="FFF6F8F9"/>
       </left>
       <right style="thin">
         <color rgb="FFF6F8F9"/>
       </right>
       <top style="thin">
         <color rgb="FFF6F8F9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFF6F8F9"/>
-      </bottom>
-[...12 lines deleted...]
-        <color rgb="FFFFC8AA"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD4EDBC"/>
       </left>
       <right style="thin">
         <color rgb="FF284E3F"/>
       </right>
       <top style="thin">
         <color rgb="FFD4EDBC"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD4EDBC"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF284E3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFFFFFF"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFFC8AA"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFFC8AA"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFFC8AA"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFC8AA"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF284E3F"/>
       </left>
       <right style="thin">
         <color rgb="FFF6F8F9"/>
       </right>
       <top style="thin">
         <color rgb="FFF6F8F9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFF6F8F9"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="54">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
@@ -669,147 +681,147 @@
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="3" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="3" fillId="4" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="5" fillId="5" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="7" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="5" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="4" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="5" fillId="9" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="2" fillId="3" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="7" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="3" fillId="8" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="4" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="7" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...6 lines deleted...]
-      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    <xf borderId="5" fillId="10" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="4" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="10" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="11" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="10" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="11" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="11" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="11" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="12" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="7" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="13" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="1" fillId="13" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="7" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="none"/>
       </fill>
@@ -864,51 +876,51 @@
   </dxfs>
   <tableStyles count="1">
     <tableStyle count="4" pivot="0" name="Лист1-style">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="3" type="secondRowStripe"/>
       <tableStyleElement dxfId="4" size="0" type="wholeTable"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="A1:F72" displayName="ОПТ_Актуальные" name="ОПТ_Актуальные" id="1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="A1:F85" displayName="ОПТ_Актуальные" name="ОПТ_Актуальные" id="1">
   <tableColumns count="6">
     <tableColumn name="Название растения" id="1"/>
     <tableColumn name="Тип" id="2"/>
     <tableColumn name="Вид" id="3"/>
     <tableColumn name="Кол.во" id="4"/>
     <tableColumn name="Цена" id="5"/>
     <tableColumn name="Наличие" id="6"/>
   </tableColumns>
   <tableStyleInfo name="Лист1-style" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
@@ -1354,1305 +1366,1461 @@
       <c r="D12" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" ht="22.5" customHeight="1">
       <c r="A13" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B13" s="13"/>
       <c r="C13" s="14"/>
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="13"/>
     </row>
     <row r="14" ht="22.5" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="13"/>
-      <c r="C14" s="13"/>
+      <c r="C14" s="14"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="13"/>
     </row>
     <row r="15" ht="22.5" customHeight="1">
-      <c r="A15" s="16" t="s">
+      <c r="A15" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="17" t="s">
+      <c r="B15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="18" t="s">
+      <c r="C15" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="D15" s="19">
-[...5 lines deleted...]
-      <c r="F15" s="20" t="s">
+      <c r="D15" s="17">
+        <v>5000.0</v>
+      </c>
+      <c r="E15" s="17">
+        <v>50.0</v>
+      </c>
+      <c r="F15" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="G15" s="21"/>
-[...19 lines deleted...]
-      <c r="AA15" s="21"/>
     </row>
     <row r="16" ht="22.5" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="17" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="22" t="s">
+      <c r="B16" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="D16" s="23">
-[...5 lines deleted...]
-      <c r="F16" s="24" t="s">
+      <c r="D16" s="17">
+        <v>15000.0</v>
+      </c>
+      <c r="E16" s="17">
+        <v>80.0</v>
+      </c>
+      <c r="F16" s="20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" ht="22.5" customHeight="1">
       <c r="A17" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D17" s="17">
+        <v>1000.0</v>
+      </c>
+      <c r="E17" s="17">
+        <v>55.0</v>
+      </c>
+      <c r="F17" s="20" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" ht="22.5" customHeight="1">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="22" t="s">
+      <c r="B18" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D18" s="17">
+        <v>2000.0</v>
+      </c>
+      <c r="E18" s="17">
+        <v>55.0</v>
+      </c>
+      <c r="F18" s="22" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19" ht="22.5" customHeight="1">
+      <c r="A19" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D19" s="17">
         <v>1000.0</v>
       </c>
-      <c r="E17" s="23">
-[...63 lines deleted...]
-      <c r="F19" s="30" t="s">
+      <c r="E19" s="17">
+        <v>55.0</v>
+      </c>
+      <c r="F19" s="20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" ht="22.5" customHeight="1">
       <c r="A20" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C20" s="21" t="s">
+        <v>20</v>
+      </c>
+      <c r="D20" s="17">
+        <v>1000.0</v>
+      </c>
+      <c r="E20" s="17">
+        <v>55.0</v>
+      </c>
+      <c r="F20" s="20" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="21" ht="22.5" customHeight="1">
+      <c r="A21" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B20" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="22" t="s">
+      <c r="B21" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C21" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="D20" s="23">
-[...44 lines deleted...]
-        <v>100.0</v>
+      <c r="D21" s="17">
+        <v>2000.0</v>
+      </c>
+      <c r="E21" s="17">
+        <v>55.0</v>
       </c>
       <c r="F21" s="20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="22" ht="22.5" customHeight="1">
       <c r="A22" s="4" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="C22" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="B22" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="D22" s="23">
-[...5 lines deleted...]
-      <c r="F22" s="24" t="s">
+      <c r="D22" s="17">
+        <v>1000.0</v>
+      </c>
+      <c r="E22" s="17">
+        <v>55.0</v>
+      </c>
+      <c r="F22" s="20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="23" ht="22.5" customHeight="1">
-      <c r="A23" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A23" s="12"/>
       <c r="B23" s="13"/>
-      <c r="C23" s="32"/>
+      <c r="C23" s="14"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="13"/>
     </row>
     <row r="24" ht="22.5" customHeight="1">
-      <c r="A24" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A24" s="12"/>
       <c r="B24" s="13"/>
-      <c r="C24" s="32"/>
+      <c r="C24" s="14"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="13"/>
-      <c r="G24" s="21"/>
-[...19 lines deleted...]
-      <c r="AA24" s="21"/>
     </row>
     <row r="25" ht="22.5" customHeight="1">
-      <c r="A25" s="4" t="s">
-        <v>7</v>
+      <c r="A25" s="12" t="s">
+        <v>29</v>
       </c>
       <c r="B25" s="13"/>
-      <c r="C25" s="32"/>
+      <c r="C25" s="14"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="13"/>
     </row>
     <row r="26" ht="22.5" customHeight="1">
-      <c r="A26" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A26" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="15"/>
+      <c r="E26" s="15"/>
+      <c r="F26" s="13"/>
     </row>
     <row r="27" ht="22.5" customHeight="1">
       <c r="A27" s="4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B27" s="33" t="s">
+        <v>28</v>
+      </c>
+      <c r="B27" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="C27" s="35" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="C27" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D27" s="17">
+        <v>300.0</v>
+      </c>
+      <c r="E27" s="17">
+        <v>100.0</v>
+      </c>
+      <c r="F27" s="20" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="28" ht="22.5" customHeight="1">
       <c r="A28" s="4" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="C28" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C28" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D28" s="17">
+        <v>1000.0</v>
+      </c>
+      <c r="E28" s="17">
+        <v>100.0</v>
+      </c>
+      <c r="F28" s="20" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="29" ht="22.5" customHeight="1">
+      <c r="A29" s="24" t="s">
         <v>32</v>
       </c>
-      <c r="D28" s="23">
-[...5 lines deleted...]
-      <c r="F28" s="36" t="s">
+      <c r="B29" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D29" s="25">
+        <v>2000.0</v>
+      </c>
+      <c r="E29" s="25">
+        <v>150.0</v>
+      </c>
+      <c r="F29" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="G29" s="27"/>
+      <c r="H29" s="27"/>
+      <c r="I29" s="27"/>
+      <c r="J29" s="27"/>
+      <c r="K29" s="27"/>
+      <c r="L29" s="27"/>
+      <c r="M29" s="27"/>
+      <c r="N29" s="27"/>
+      <c r="O29" s="27"/>
+      <c r="P29" s="27"/>
+      <c r="Q29" s="27"/>
+      <c r="R29" s="27"/>
+      <c r="S29" s="27"/>
+      <c r="T29" s="27"/>
+      <c r="U29" s="27"/>
+      <c r="V29" s="27"/>
+      <c r="W29" s="27"/>
+      <c r="X29" s="27"/>
+      <c r="Y29" s="27"/>
+      <c r="Z29" s="27"/>
+      <c r="AA29" s="27"/>
+    </row>
+    <row r="30" ht="22.5" customHeight="1">
+      <c r="A30" s="28" t="s">
         <v>33</v>
       </c>
-    </row>
-[...36 lines deleted...]
-      <c r="F30" s="37" t="s">
+      <c r="B30" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C30" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="D30" s="30">
+        <v>2000.0</v>
+      </c>
+      <c r="E30" s="30">
+        <v>150.0</v>
+      </c>
+      <c r="F30" s="31" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="31" ht="22.5" customHeight="1">
       <c r="A31" s="4" t="s">
-        <v>7</v>
-[...15 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="B31" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C31" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D31" s="17">
+        <v>3000.0</v>
+      </c>
+      <c r="E31" s="17">
+        <v>130.0</v>
+      </c>
+      <c r="F31" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="G31" s="27"/>
+      <c r="H31" s="27"/>
+      <c r="I31" s="27"/>
+      <c r="J31" s="27"/>
+      <c r="K31" s="27"/>
+      <c r="L31" s="27"/>
+      <c r="M31" s="27"/>
+      <c r="N31" s="27"/>
+      <c r="O31" s="27"/>
+      <c r="P31" s="27"/>
+      <c r="Q31" s="27"/>
+      <c r="R31" s="27"/>
+      <c r="S31" s="27"/>
+      <c r="T31" s="27"/>
+      <c r="U31" s="27"/>
+      <c r="V31" s="27"/>
+      <c r="W31" s="27"/>
+      <c r="X31" s="27"/>
+      <c r="Y31" s="27"/>
+      <c r="Z31" s="27"/>
+      <c r="AA31" s="27"/>
     </row>
     <row r="32" ht="22.5" customHeight="1">
-      <c r="A32" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B32" s="40" t="s">
+      <c r="A32" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="B32" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C32" s="41" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="C32" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D32" s="25">
+        <v>500.0</v>
+      </c>
+      <c r="E32" s="25">
+        <v>100.0</v>
+      </c>
+      <c r="F32" s="26" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="33" ht="22.5" customHeight="1">
       <c r="A33" s="4" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B33" s="40" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C33" s="42" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="C33" s="19" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="17">
+        <v>2000.0</v>
+      </c>
+      <c r="E33" s="17">
+        <v>150.0</v>
+      </c>
+      <c r="F33" s="20" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="34" ht="22.5" customHeight="1">
       <c r="A34" s="4" t="s">
-        <v>39</v>
-[...15 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B34" s="13"/>
+      <c r="C34" s="34"/>
+      <c r="D34" s="15"/>
+      <c r="E34" s="15"/>
+      <c r="F34" s="13"/>
     </row>
     <row r="35" ht="22.5" customHeight="1">
-      <c r="A35" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A35" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B35" s="13"/>
+      <c r="C35" s="34"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="13"/>
+      <c r="G35" s="27"/>
+      <c r="H35" s="27"/>
+      <c r="I35" s="27"/>
+      <c r="J35" s="27"/>
+      <c r="K35" s="27"/>
+      <c r="L35" s="27"/>
+      <c r="M35" s="27"/>
+      <c r="N35" s="27"/>
+      <c r="O35" s="27"/>
+      <c r="P35" s="27"/>
+      <c r="Q35" s="27"/>
+      <c r="R35" s="27"/>
+      <c r="S35" s="27"/>
+      <c r="T35" s="27"/>
+      <c r="U35" s="27"/>
+      <c r="V35" s="27"/>
+      <c r="W35" s="27"/>
+      <c r="X35" s="27"/>
+      <c r="Y35" s="27"/>
+      <c r="Z35" s="27"/>
+      <c r="AA35" s="27"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
-      <c r="A36" s="4" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A36" s="4"/>
+      <c r="B36" s="13"/>
+      <c r="C36" s="34"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="13"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
       <c r="A37" s="4" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="C37" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="B37" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="D37" s="23"/>
-[...2 lines deleted...]
-        <v>21</v>
+      <c r="C37" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D37" s="25">
+        <v>300.0</v>
+      </c>
+      <c r="E37" s="25">
+        <v>120.0</v>
+      </c>
+      <c r="F37" s="26" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="38" ht="22.5" customHeight="1">
-      <c r="A38" s="4" t="s">
-[...5 lines deleted...]
-      <c r="C38" s="41" t="s">
+      <c r="A38" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B38" s="23" t="s">
         <v>37</v>
       </c>
-      <c r="D38" s="23">
-[...7 lines deleted...]
-      </c>
+      <c r="C38" s="33" t="s">
+        <v>30</v>
+      </c>
+      <c r="D38" s="25">
+        <v>1000.0</v>
+      </c>
+      <c r="E38" s="25">
+        <v>120.0</v>
+      </c>
+      <c r="F38" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="G38" s="27"/>
+      <c r="H38" s="27"/>
+      <c r="I38" s="27"/>
+      <c r="J38" s="27"/>
+      <c r="K38" s="27"/>
+      <c r="L38" s="27"/>
+      <c r="M38" s="27"/>
+      <c r="N38" s="27"/>
+      <c r="O38" s="27"/>
+      <c r="P38" s="27"/>
+      <c r="Q38" s="27"/>
+      <c r="R38" s="27"/>
+      <c r="S38" s="27"/>
+      <c r="T38" s="27"/>
+      <c r="U38" s="27"/>
+      <c r="V38" s="27"/>
+      <c r="W38" s="27"/>
+      <c r="X38" s="27"/>
+      <c r="Y38" s="27"/>
+      <c r="Z38" s="27"/>
+      <c r="AA38" s="27"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
       <c r="A39" s="4" t="s">
-        <v>44</v>
-[...15 lines deleted...]
-      </c>
+        <v>7</v>
+      </c>
+      <c r="B39" s="13"/>
+      <c r="C39" s="34"/>
+      <c r="D39" s="15"/>
+      <c r="E39" s="15"/>
+      <c r="F39" s="13"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
       <c r="A40" s="4" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="C40" s="41" t="s">
+        <v>40</v>
+      </c>
+      <c r="B40" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="D40" s="23">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="C40" s="37" t="s">
+        <v>41</v>
+      </c>
+      <c r="D40" s="17">
+        <v>200.0</v>
+      </c>
+      <c r="E40" s="17">
+        <v>250.0</v>
+      </c>
+      <c r="F40" s="20" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="41" ht="22.5" customHeight="1">
       <c r="A41" s="4" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="C41" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="B41" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="D41" s="23">
+      <c r="C41" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D41" s="17">
         <v>200.0</v>
       </c>
-      <c r="E41" s="23">
-[...3 lines deleted...]
-        <v>33</v>
+      <c r="E41" s="17">
+        <v>250.0</v>
+      </c>
+      <c r="F41" s="20" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="42" ht="22.5" customHeight="1">
-      <c r="A42" s="26" t="s">
-[...15 lines deleted...]
-        <v>33</v>
+      <c r="A42" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B42" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C42" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D42" s="17">
+        <v>300.0</v>
+      </c>
+      <c r="E42" s="17">
+        <v>350.0</v>
+      </c>
+      <c r="F42" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="43" ht="22.5" customHeight="1">
       <c r="A43" s="4" t="s">
-        <v>28</v>
-[...36 lines deleted...]
-      <c r="AA43" s="21"/>
+        <v>34</v>
+      </c>
+      <c r="B43" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C43" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D43" s="17">
+        <v>400.0</v>
+      </c>
+      <c r="E43" s="17">
+        <v>350.0</v>
+      </c>
+      <c r="F43" s="39" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="44" ht="22.5" customHeight="1">
       <c r="A44" s="4" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="C44" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="B44" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C44" s="38" t="s">
+        <v>41</v>
+      </c>
+      <c r="D44" s="17">
+        <v>1500.0</v>
+      </c>
+      <c r="E44" s="17">
+        <v>600.0</v>
+      </c>
+      <c r="F44" s="22" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="45" ht="22.5" customHeight="1">
+      <c r="A45" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C45" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E45" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F45" s="40" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="46" ht="22.5" customHeight="1">
+      <c r="A46" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="B46" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="D44" s="23">
-[...46 lines deleted...]
-        <v>33</v>
+      <c r="C46" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D46" s="17">
+        <v>200.0</v>
+      </c>
+      <c r="E46" s="17">
+        <v>450.0</v>
+      </c>
+      <c r="F46" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="47" ht="22.5" customHeight="1">
       <c r="A47" s="4" t="s">
-        <v>7</v>
-[...5 lines deleted...]
-      <c r="F47" s="44"/>
+        <v>46</v>
+      </c>
+      <c r="B47" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="C47" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="D47" s="17">
+        <v>100.0</v>
+      </c>
+      <c r="E47" s="17">
+        <v>350.0</v>
+      </c>
+      <c r="F47" s="20" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="48" ht="22.5" customHeight="1">
       <c r="A48" s="4" t="s">
-        <v>29</v>
-[...14 lines deleted...]
-        <v>33</v>
+        <v>47</v>
+      </c>
+      <c r="B48" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C48" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D48" s="17">
+        <v>100.0</v>
+      </c>
+      <c r="E48" s="17">
+        <v>550.0</v>
+      </c>
+      <c r="F48" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="49" ht="22.5" customHeight="1">
       <c r="A49" s="4" t="s">
-        <v>7</v>
-[...5 lines deleted...]
-      <c r="F49" s="44"/>
+        <v>48</v>
+      </c>
+      <c r="B49" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C49" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D49" s="17">
+        <v>30.0</v>
+      </c>
+      <c r="E49" s="17">
+        <v>550.0</v>
+      </c>
+      <c r="F49" s="39" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="50" ht="22.5" customHeight="1">
       <c r="A50" s="4" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B50" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="B50" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C50" s="45" t="s">
-[...9 lines deleted...]
-        <v>33</v>
+      <c r="C50" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D50" s="17">
+        <v>150.0</v>
+      </c>
+      <c r="E50" s="17">
+        <v>550.0</v>
+      </c>
+      <c r="F50" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="51" ht="22.5" customHeight="1">
       <c r="A51" s="4" t="s">
-        <v>7</v>
-[...14 lines deleted...]
-        <v>7</v>
+        <v>24</v>
+      </c>
+      <c r="B51" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C51" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D51" s="17">
+        <v>100.0</v>
+      </c>
+      <c r="E51" s="17">
+        <v>500.0</v>
+      </c>
+      <c r="F51" s="22" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="52" ht="22.5" customHeight="1">
-      <c r="A52" s="46" t="s">
-[...2 lines deleted...]
-      <c r="B52" s="40" t="s">
+      <c r="A52" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B52" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C52" s="47" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="48">
+      <c r="C52" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D52" s="17">
+        <v>150.0</v>
+      </c>
+      <c r="E52" s="17">
+        <v>550.0</v>
+      </c>
+      <c r="F52" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="53" ht="22.5" customHeight="1">
+      <c r="A53" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B53" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="C53" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D53" s="17">
         <v>50.0</v>
       </c>
-      <c r="E52" s="48">
-[...2 lines deleted...]
-      <c r="F52" s="36" t="s">
+      <c r="E53" s="17">
+        <v>350.0</v>
+      </c>
+      <c r="F53" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="54" ht="22.5" customHeight="1">
+      <c r="A54" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B54" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C54" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D54" s="17">
+        <v>400.0</v>
+      </c>
+      <c r="E54" s="17">
+        <v>500.0</v>
+      </c>
+      <c r="F54" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="55" ht="22.5" customHeight="1">
+      <c r="A55" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B55" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C55" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D55" s="17">
+        <v>200.0</v>
+      </c>
+      <c r="E55" s="17">
+        <v>550.0</v>
+      </c>
+      <c r="F55" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="56" ht="22.5" customHeight="1">
+      <c r="A56" s="24" t="s">
         <v>33</v>
       </c>
-    </row>
-[...77 lines deleted...]
-        <v>33</v>
+      <c r="B56" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C56" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D56" s="17">
+        <v>4.0</v>
+      </c>
+      <c r="E56" s="17">
+        <v>1200.0</v>
+      </c>
+      <c r="F56" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="57" ht="22.5" customHeight="1">
-      <c r="A57" s="46" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A57" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B57" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C57" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D57" s="17">
+        <v>150.0</v>
+      </c>
+      <c r="E57" s="17">
+        <v>500.0</v>
+      </c>
+      <c r="F57" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="G57" s="27"/>
+      <c r="H57" s="27"/>
+      <c r="I57" s="27"/>
+      <c r="J57" s="27"/>
+      <c r="K57" s="27"/>
+      <c r="L57" s="27"/>
+      <c r="M57" s="27"/>
+      <c r="N57" s="27"/>
+      <c r="O57" s="27"/>
+      <c r="P57" s="27"/>
+      <c r="Q57" s="27"/>
+      <c r="R57" s="27"/>
+      <c r="S57" s="27"/>
+      <c r="T57" s="27"/>
+      <c r="U57" s="27"/>
+      <c r="V57" s="27"/>
+      <c r="W57" s="27"/>
+      <c r="X57" s="27"/>
+      <c r="Y57" s="27"/>
+      <c r="Z57" s="27"/>
+      <c r="AA57" s="27"/>
     </row>
     <row r="58" ht="22.5" customHeight="1">
       <c r="A58" s="4" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B58" s="40" t="s">
+        <v>50</v>
+      </c>
+      <c r="B58" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C58" s="47" t="s">
+      <c r="C58" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D58" s="17">
+        <v>50.0</v>
+      </c>
+      <c r="E58" s="17">
+        <v>650.0</v>
+      </c>
+      <c r="F58" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="59" ht="22.5" customHeight="1">
+      <c r="A59" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B59" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C59" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D59" s="17">
+        <v>150.0</v>
+      </c>
+      <c r="E59" s="17">
+        <v>500.0</v>
+      </c>
+      <c r="F59" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="60" ht="22.5" customHeight="1">
+      <c r="A60" s="24" t="s">
         <v>51</v>
       </c>
-      <c r="D58" s="23">
+      <c r="B60" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="C60" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="D60" s="17">
+        <v>90.0</v>
+      </c>
+      <c r="E60" s="17">
+        <v>300.0</v>
+      </c>
+      <c r="F60" s="20" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="61" ht="22.5" customHeight="1">
+      <c r="A61" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="13"/>
+      <c r="C61" s="43"/>
+      <c r="D61" s="17"/>
+      <c r="E61" s="17"/>
+      <c r="F61" s="44"/>
+    </row>
+    <row r="62" ht="22.5" customHeight="1">
+      <c r="A62" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B62" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C62" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="D62" s="17">
         <v>10.0</v>
       </c>
-      <c r="E58" s="23">
-[...83 lines deleted...]
-        <v>33</v>
+      <c r="E62" s="17">
+        <v>2000.0</v>
+      </c>
+      <c r="F62" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="63" ht="22.5" customHeight="1">
-      <c r="A63" s="46" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="A63" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="13"/>
+      <c r="C63" s="43"/>
+      <c r="D63" s="17"/>
+      <c r="E63" s="17"/>
+      <c r="F63" s="44"/>
     </row>
     <row r="64" ht="22.5" customHeight="1">
       <c r="A64" s="4" t="s">
-        <v>62</v>
-[...14 lines deleted...]
-        <v>33</v>
+        <v>44</v>
+      </c>
+      <c r="B64" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="C64" s="45" t="s">
+        <v>53</v>
+      </c>
+      <c r="D64" s="17">
+        <v>20.0</v>
+      </c>
+      <c r="E64" s="17">
+        <v>2000.0</v>
+      </c>
+      <c r="F64" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="65" ht="22.5" customHeight="1">
       <c r="A65" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B65" s="39" t="s">
-[...9 lines deleted...]
-      <c r="F65" s="39" t="s">
+      <c r="B65" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C65" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E65" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F65" s="40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="66" ht="22.5" customHeight="1">
-      <c r="A66" s="4" t="s">
-[...6 lines deleted...]
-      <c r="F66" s="51"/>
+      <c r="A66" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B66" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="C66" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D66" s="48">
+        <v>50.0</v>
+      </c>
+      <c r="E66" s="48">
+        <v>1500.0</v>
+      </c>
+      <c r="F66" s="39" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="67" ht="22.5" customHeight="1">
       <c r="A67" s="46" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>56</v>
+      </c>
+      <c r="B67" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="C67" s="47" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D67" s="48">
-        <v>30.0</v>
+        <v>100.0</v>
       </c>
       <c r="E67" s="48">
-        <v>7500.0</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>2500.0</v>
+      </c>
+      <c r="F67" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="68" ht="22.5" customHeight="1">
       <c r="A68" s="46" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>57</v>
+      </c>
+      <c r="B68" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="C68" s="47" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D68" s="48">
-        <v>7.0</v>
+        <v>100.0</v>
       </c>
       <c r="E68" s="48">
-        <v>60000.0</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>3000.0</v>
+      </c>
+      <c r="F68" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="69" ht="22.5" customHeight="1">
       <c r="A69" s="46" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>58</v>
+      </c>
+      <c r="B69" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="C69" s="47" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D69" s="48">
-        <v>15.0</v>
+        <v>100.0</v>
       </c>
       <c r="E69" s="48">
-        <v>7500.0</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>3500.0</v>
+      </c>
+      <c r="F69" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="70" ht="22.5" customHeight="1">
       <c r="A70" s="46" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>59</v>
+      </c>
+      <c r="B70" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="C70" s="47" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D70" s="48">
-        <v>3.0</v>
+        <v>700.0</v>
       </c>
       <c r="E70" s="48">
-        <v>18000.0</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>4500.0</v>
+      </c>
+      <c r="F70" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="71" ht="22.5" customHeight="1">
       <c r="A71" s="46" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
+      </c>
+      <c r="B71" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="C71" s="47" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D71" s="48">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="E71" s="48">
-        <v>5500.0</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>25000.0</v>
+      </c>
+      <c r="F71" s="39" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="72" ht="22.5" customHeight="1">
       <c r="A72" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B72" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C72" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D72" s="48">
+        <v>200.0</v>
+      </c>
+      <c r="E72" s="48">
+        <v>3000.0</v>
+      </c>
+      <c r="F72" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="73" ht="22.5" customHeight="1">
+      <c r="A73" s="46" t="s">
+        <v>62</v>
+      </c>
+      <c r="B73" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C73" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D73" s="48">
+        <v>200.0</v>
+      </c>
+      <c r="E73" s="48">
+        <v>4000.0</v>
+      </c>
+      <c r="F73" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="74" ht="22.5" customHeight="1">
+      <c r="A74" s="46" t="s">
+        <v>63</v>
+      </c>
+      <c r="B74" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C74" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D74" s="48">
+        <v>60.0</v>
+      </c>
+      <c r="E74" s="48">
+        <v>4500.0</v>
+      </c>
+      <c r="F74" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="75" ht="22.5" customHeight="1">
+      <c r="A75" s="46" t="s">
+        <v>64</v>
+      </c>
+      <c r="B75" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C75" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D75" s="48">
+        <v>500.0</v>
+      </c>
+      <c r="E75" s="48">
+        <v>3000.0</v>
+      </c>
+      <c r="F75" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="76" ht="22.5" customHeight="1">
+      <c r="A76" s="46" t="s">
+        <v>65</v>
+      </c>
+      <c r="B76" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C76" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D76" s="48">
+        <v>200.0</v>
+      </c>
+      <c r="E76" s="48">
+        <v>2000.0</v>
+      </c>
+      <c r="F76" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="77" ht="22.5" customHeight="1">
+      <c r="A77" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B77" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="C77" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D77" s="17">
+        <v>150.0</v>
+      </c>
+      <c r="E77" s="17">
+        <v>1500.0</v>
+      </c>
+      <c r="F77" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="78" ht="22.5" customHeight="1">
+      <c r="A78" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B78" s="40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C78" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E78" s="49"/>
+      <c r="F78" s="40" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="79" ht="22.5" customHeight="1">
+      <c r="A79" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="B79" s="50"/>
+      <c r="C79" s="14"/>
+      <c r="D79" s="49"/>
+      <c r="E79" s="49"/>
+      <c r="F79" s="51"/>
+    </row>
+    <row r="80" ht="22.5" customHeight="1">
+      <c r="A80" s="46" t="s">
+        <v>68</v>
+      </c>
+      <c r="B80" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C80" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D80" s="48">
+        <v>30.0</v>
+      </c>
+      <c r="E80" s="48">
+        <v>7500.0</v>
+      </c>
+      <c r="F80" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="81" ht="22.5" customHeight="1">
+      <c r="A81" s="46" t="s">
         <v>69</v>
       </c>
-      <c r="B72" s="25" t="s">
-[...5 lines deleted...]
-      <c r="D72" s="48">
+      <c r="B81" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C81" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D81" s="48">
+        <v>7.0</v>
+      </c>
+      <c r="E81" s="48">
+        <v>60000.0</v>
+      </c>
+      <c r="F81" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="82" ht="22.5" customHeight="1">
+      <c r="A82" s="46" t="s">
+        <v>70</v>
+      </c>
+      <c r="B82" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C82" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D82" s="48">
+        <v>15.0</v>
+      </c>
+      <c r="E82" s="48">
+        <v>7500.0</v>
+      </c>
+      <c r="F82" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="83" ht="22.5" customHeight="1">
+      <c r="A83" s="46" t="s">
+        <v>71</v>
+      </c>
+      <c r="B83" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C83" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D83" s="48">
+        <v>3.0</v>
+      </c>
+      <c r="E83" s="48">
+        <v>18000.0</v>
+      </c>
+      <c r="F83" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="84" ht="22.5" customHeight="1">
+      <c r="A84" s="46" t="s">
+        <v>72</v>
+      </c>
+      <c r="B84" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C84" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D84" s="48">
+        <v>10.0</v>
+      </c>
+      <c r="E84" s="48">
+        <v>5500.0</v>
+      </c>
+      <c r="F84" s="39" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="85" ht="22.5" customHeight="1">
+      <c r="A85" s="46" t="s">
+        <v>73</v>
+      </c>
+      <c r="B85" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C85" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="D85" s="48">
         <v>50.0</v>
       </c>
-      <c r="E72" s="48">
+      <c r="E85" s="48">
         <v>7500.0</v>
       </c>
-      <c r="F72" s="36" t="s">
-[...53 lines deleted...]
-      <c r="F85" s="53"/>
+      <c r="F85" s="39" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="86">
       <c r="B86" s="52"/>
       <c r="F86" s="53"/>
     </row>
     <row r="87">
       <c r="B87" s="52"/>
       <c r="F87" s="53"/>
     </row>
     <row r="88">
       <c r="B88" s="52"/>
       <c r="F88" s="53"/>
     </row>
     <row r="89">
       <c r="B89" s="52"/>
       <c r="F89" s="53"/>
     </row>
     <row r="90">
       <c r="B90" s="52"/>
       <c r="F90" s="53"/>
     </row>
     <row r="91">
       <c r="B91" s="52"/>
       <c r="F91" s="53"/>
     </row>
@@ -6314,49 +6482,101 @@
     </row>
     <row r="1006">
       <c r="B1006" s="52"/>
       <c r="F1006" s="53"/>
     </row>
     <row r="1007">
       <c r="B1007" s="52"/>
       <c r="F1007" s="53"/>
     </row>
     <row r="1008">
       <c r="B1008" s="52"/>
       <c r="F1008" s="53"/>
     </row>
     <row r="1009">
       <c r="B1009" s="52"/>
       <c r="F1009" s="53"/>
     </row>
     <row r="1010">
       <c r="B1010" s="52"/>
       <c r="F1010" s="53"/>
     </row>
     <row r="1011">
       <c r="B1011" s="52"/>
       <c r="F1011" s="53"/>
     </row>
+    <row r="1012">
+      <c r="B1012" s="52"/>
+      <c r="F1012" s="53"/>
+    </row>
+    <row r="1013">
+      <c r="B1013" s="52"/>
+      <c r="F1013" s="53"/>
+    </row>
+    <row r="1014">
+      <c r="B1014" s="52"/>
+      <c r="F1014" s="53"/>
+    </row>
+    <row r="1015">
+      <c r="B1015" s="52"/>
+      <c r="F1015" s="53"/>
+    </row>
+    <row r="1016">
+      <c r="B1016" s="52"/>
+      <c r="F1016" s="53"/>
+    </row>
+    <row r="1017">
+      <c r="B1017" s="52"/>
+      <c r="F1017" s="53"/>
+    </row>
+    <row r="1018">
+      <c r="B1018" s="52"/>
+      <c r="F1018" s="53"/>
+    </row>
+    <row r="1019">
+      <c r="B1019" s="52"/>
+      <c r="F1019" s="53"/>
+    </row>
+    <row r="1020">
+      <c r="B1020" s="52"/>
+      <c r="F1020" s="53"/>
+    </row>
+    <row r="1021">
+      <c r="B1021" s="52"/>
+      <c r="F1021" s="53"/>
+    </row>
+    <row r="1022">
+      <c r="B1022" s="52"/>
+      <c r="F1022" s="53"/>
+    </row>
+    <row r="1023">
+      <c r="B1023" s="52"/>
+      <c r="F1023" s="53"/>
+    </row>
+    <row r="1024">
+      <c r="B1024" s="52"/>
+      <c r="F1024" s="53"/>
+    </row>
   </sheetData>
   <dataValidations>
-    <dataValidation type="list" allowBlank="1" sqref="F2:F72">
+    <dataValidation type="list" allowBlank="1" sqref="F2:F85">
       <formula1>"✔,бронь"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="B2:B72">
+    <dataValidation type="list" allowBlank="1" sqref="B2:B85">
       <formula1>"🌳,🌲"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="C2:C72">
+    <dataValidation type="list" allowBlank="1" sqref="C2:C85">
       <formula1>"Кассета,Горшок Р9,Горшок С3,Горшок С2,Грунт,Горшок С10,Горшок С15"</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="D2:E72">
+    <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="D2:E85">
       <formula1>AND(ISNUMBER(D2),(NOT(OR(NOT(ISERROR(DATEVALUE(D2))), AND(ISNUMBER(D2), LEFT(CELL("format", D2))="D")))))</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup fitToHeight="0" paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>