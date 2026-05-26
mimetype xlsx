--- v1 (2026-04-21)
+++ v2 (2026-05-26)
@@ -9,51 +9,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.ms-excel.person+xml" PartName="/xl/persons/person.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Лист1" sheetId="1" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="327" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="72">
   <si>
     <t>Название растения</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Кол.во</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
       </rPr>
       <t>"</t>
@@ -243,66 +243,60 @@
   <si>
     <t>Туя Западная "Альбоспиката"</t>
   </si>
   <si>
     <t>Бронирование на весну 2026 саженцев в р9</t>
   </si>
   <si>
     <t>Горшок Р9</t>
   </si>
   <si>
     <t>Туя Западная "Брабант"</t>
   </si>
   <si>
     <t>Туя Западная "Голден Смарагд"</t>
   </si>
   <si>
     <t>Туя Западная "Даника"</t>
   </si>
   <si>
     <t>Туя Западная "Колумна"</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
-    <t>Ива Хакуро Нишики</t>
+    <t>Самшит обыкновенный</t>
   </si>
   <si>
     <t>🌳</t>
   </si>
   <si>
+    <t>Горшок С2</t>
+  </si>
+  <si>
     <t>✔</t>
-  </si>
-[...7 lines deleted...]
-    <t>Горшок С2</t>
   </si>
   <si>
     <t>Самшит "Королевский"</t>
   </si>
   <si>
     <t>Кедр Сибирский</t>
   </si>
   <si>
     <t>Гортензия Метельчатая</t>
   </si>
   <si>
     <t>Горшок С3</t>
   </si>
   <si>
     <t>Ива Свердловская "Извилистая"</t>
   </si>
   <si>
     <t>Можжевельник Горизонтальный "Андорра Компакт" 30-40см</t>
   </si>
   <si>
     <t>Можжевельник Голдстар</t>
   </si>
   <si>
     <t>Спирея Японская "Бумальда"</t>
   </si>
@@ -632,51 +626,51 @@
       <top style="thin">
         <color rgb="FFFFC8AA"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFC8AA"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF284E3F"/>
       </left>
       <right style="thin">
         <color rgb="FFF6F8F9"/>
       </right>
       <top style="thin">
         <color rgb="FFF6F8F9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFF6F8F9"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="54">
+  <cellXfs count="53">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
@@ -736,53 +730,50 @@
     <xf borderId="3" fillId="5" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="4" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="5" fillId="9" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="2" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="3" fillId="7" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="4" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="5" fillId="10" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
-[...1 lines deleted...]
-    <xf borderId="4" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="11" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="11" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
@@ -876,51 +867,51 @@
   </dxfs>
   <tableStyles count="1">
     <tableStyle count="4" pivot="0" name="Лист1-style">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="3" type="secondRowStripe"/>
       <tableStyleElement dxfId="4" size="0" type="wholeTable"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="A1:F85" displayName="ОПТ_Актуальные" name="ОПТ_Актуальные" id="1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="A1:F83" displayName="ОПТ_Актуальные" name="ОПТ_Актуальные" id="1">
   <tableColumns count="6">
     <tableColumn name="Название растения" id="1"/>
     <tableColumn name="Тип" id="2"/>
     <tableColumn name="Вид" id="3"/>
     <tableColumn name="Кол.во" id="4"/>
     <tableColumn name="Цена" id="5"/>
     <tableColumn name="Наличие" id="6"/>
   </tableColumns>
   <tableStyleInfo name="Лист1-style" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
@@ -1402,51 +1393,51 @@
       </c>
       <c r="C15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="17">
         <v>5000.0</v>
       </c>
       <c r="E15" s="17">
         <v>50.0</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" ht="22.5" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="17">
-        <v>15000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="E16" s="17">
         <v>80.0</v>
       </c>
       <c r="F16" s="20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" ht="22.5" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="17">
         <v>1000.0</v>
       </c>
       <c r="E17" s="17">
         <v>55.0</v>
       </c>
       <c r="F17" s="20" t="s">
@@ -1618,51 +1609,51 @@
       </c>
       <c r="C28" s="19" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="17">
         <v>1000.0</v>
       </c>
       <c r="E28" s="17">
         <v>100.0</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" ht="22.5" customHeight="1">
       <c r="A29" s="24" t="s">
         <v>32</v>
       </c>
       <c r="B29" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C29" s="19" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="25">
-        <v>2000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="E29" s="25">
         <v>150.0</v>
       </c>
       <c r="F29" s="26" t="s">
         <v>21</v>
       </c>
       <c r="G29" s="27"/>
       <c r="H29" s="27"/>
       <c r="I29" s="27"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="27"/>
       <c r="O29" s="27"/>
       <c r="P29" s="27"/>
       <c r="Q29" s="27"/>
       <c r="R29" s="27"/>
       <c r="S29" s="27"/>
       <c r="T29" s="27"/>
       <c r="U29" s="27"/>
       <c r="V29" s="27"/>
       <c r="W29" s="27"/>
       <c r="X29" s="27"/>
@@ -1800,4783 +1791,4706 @@
       <c r="N35" s="27"/>
       <c r="O35" s="27"/>
       <c r="P35" s="27"/>
       <c r="Q35" s="27"/>
       <c r="R35" s="27"/>
       <c r="S35" s="27"/>
       <c r="T35" s="27"/>
       <c r="U35" s="27"/>
       <c r="V35" s="27"/>
       <c r="W35" s="27"/>
       <c r="X35" s="27"/>
       <c r="Y35" s="27"/>
       <c r="Z35" s="27"/>
       <c r="AA35" s="27"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
       <c r="A36" s="4"/>
       <c r="B36" s="13"/>
       <c r="C36" s="34"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="13"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
       <c r="A37" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="13"/>
+      <c r="C37" s="34"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="13"/>
+    </row>
+    <row r="38" ht="22.5" customHeight="1">
+      <c r="A38" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B37" s="23" t="s">
+      <c r="B38" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="C37" s="33" t="s">
-[...8 lines deleted...]
-      <c r="F37" s="26" t="s">
+      <c r="C38" s="36" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="35" t="s">
+      <c r="D38" s="17">
+        <v>200.0</v>
+      </c>
+      <c r="E38" s="17">
+        <v>250.0</v>
+      </c>
+      <c r="F38" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="B38" s="23" t="s">
-[...34 lines deleted...]
-      <c r="AA38" s="27"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
       <c r="A39" s="4" t="s">
-        <v>7</v>
-[...5 lines deleted...]
-      <c r="F39" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="B39" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="C39" s="37" t="s">
+        <v>38</v>
+      </c>
+      <c r="D39" s="17">
+        <v>200.0</v>
+      </c>
+      <c r="E39" s="17">
+        <v>250.0</v>
+      </c>
+      <c r="F39" s="20" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="40" ht="22.5" customHeight="1">
       <c r="A40" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>31</v>
+      </c>
+      <c r="B40" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="C40" s="37" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="D40" s="17">
-        <v>200.0</v>
+        <v>300.0</v>
       </c>
       <c r="E40" s="17">
-        <v>250.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>350.0</v>
+      </c>
+      <c r="F40" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="41" ht="22.5" customHeight="1">
       <c r="A41" s="4" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>34</v>
+      </c>
+      <c r="B41" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C41" s="37" t="s">
+        <v>38</v>
       </c>
       <c r="D41" s="17">
-        <v>200.0</v>
+        <v>400.0</v>
       </c>
       <c r="E41" s="17">
-        <v>250.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>350.0</v>
+      </c>
+      <c r="F41" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="42" ht="22.5" customHeight="1">
       <c r="A42" s="4" t="s">
-        <v>31</v>
+        <v>41</v>
       </c>
       <c r="B42" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C42" s="38" t="s">
-        <v>41</v>
+      <c r="C42" s="37" t="s">
+        <v>38</v>
       </c>
       <c r="D42" s="17">
-        <v>300.0</v>
+        <v>1500.0</v>
       </c>
       <c r="E42" s="17">
-        <v>350.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>600.0</v>
+      </c>
+      <c r="F42" s="22" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="43" ht="22.5" customHeight="1">
       <c r="A43" s="4" t="s">
-        <v>34</v>
-[...11 lines deleted...]
-        <v>350.0</v>
+        <v>7</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C43" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E43" s="17" t="s">
+        <v>7</v>
       </c>
       <c r="F43" s="39" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
     </row>
     <row r="44" ht="22.5" customHeight="1">
       <c r="A44" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B44" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="C44" s="21" t="s">
         <v>43</v>
       </c>
-      <c r="B44" s="18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D44" s="17">
-        <v>1500.0</v>
+        <v>200.0</v>
       </c>
       <c r="E44" s="17">
-        <v>600.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>400.0</v>
+      </c>
+      <c r="F44" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="45" ht="22.5" customHeight="1">
       <c r="A45" s="4" t="s">
-        <v>7</v>
-[...14 lines deleted...]
-        <v>7</v>
+        <v>44</v>
+      </c>
+      <c r="B45" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="C45" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="D45" s="17">
+        <v>100.0</v>
+      </c>
+      <c r="E45" s="17">
+        <v>350.0</v>
+      </c>
+      <c r="F45" s="20" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="46" ht="22.5" customHeight="1">
       <c r="A46" s="4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>45</v>
+      </c>
+      <c r="B46" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="C46" s="21" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D46" s="17">
-        <v>200.0</v>
+        <v>50.0</v>
       </c>
       <c r="E46" s="17">
-        <v>450.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>550.0</v>
+      </c>
+      <c r="F46" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="47" ht="22.5" customHeight="1">
       <c r="A47" s="4" t="s">
         <v>46</v>
       </c>
-      <c r="B47" s="41" t="s">
-[...10 lines deleted...]
-      </c>
+      <c r="B47" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C47" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="D47" s="17"/>
+      <c r="E47" s="17"/>
       <c r="F47" s="20" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
     </row>
     <row r="48" ht="22.5" customHeight="1">
       <c r="A48" s="4" t="s">
-        <v>47</v>
+        <v>26</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="21" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D48" s="17">
-        <v>100.0</v>
+        <v>50.0</v>
       </c>
       <c r="E48" s="17">
         <v>550.0</v>
       </c>
-      <c r="F48" s="39" t="s">
-        <v>38</v>
+      <c r="F48" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="49" ht="22.5" customHeight="1">
       <c r="A49" s="4" t="s">
-        <v>48</v>
+        <v>24</v>
       </c>
       <c r="B49" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C49" s="21" t="s">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>38</v>
+        <v>43</v>
+      </c>
+      <c r="D49" s="17"/>
+      <c r="E49" s="17"/>
+      <c r="F49" s="22" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="50" ht="22.5" customHeight="1">
       <c r="A50" s="4" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B50" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="21" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D50" s="17">
-        <v>150.0</v>
+        <v>100.0</v>
       </c>
       <c r="E50" s="17">
         <v>550.0</v>
       </c>
-      <c r="F50" s="39" t="s">
-        <v>38</v>
+      <c r="F50" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="51" ht="22.5" customHeight="1">
       <c r="A51" s="4" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>19</v>
+        <v>47</v>
+      </c>
+      <c r="B51" s="40" t="s">
+        <v>37</v>
       </c>
       <c r="C51" s="21" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D51" s="17">
-        <v>100.0</v>
+        <v>10.0</v>
       </c>
       <c r="E51" s="17">
-        <v>500.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>350.0</v>
+      </c>
+      <c r="F51" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="52" ht="22.5" customHeight="1">
       <c r="A52" s="4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="B52" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C52" s="21" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D52" s="17">
-        <v>150.0</v>
+        <v>400.0</v>
       </c>
       <c r="E52" s="17">
-        <v>550.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>500.0</v>
+      </c>
+      <c r="F52" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="53" ht="22.5" customHeight="1">
       <c r="A53" s="4" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>27</v>
+      </c>
+      <c r="B53" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="C53" s="21" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D53" s="17">
-        <v>50.0</v>
+        <v>200.0</v>
       </c>
       <c r="E53" s="17">
-        <v>350.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>550.0</v>
+      </c>
+      <c r="F53" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="54" ht="22.5" customHeight="1">
-      <c r="A54" s="4" t="s">
-        <v>28</v>
+      <c r="A54" s="24" t="s">
+        <v>33</v>
       </c>
       <c r="B54" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="21" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D54" s="17">
-        <v>400.0</v>
+        <v>300.0</v>
       </c>
       <c r="E54" s="17">
-        <v>500.0</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>600.0</v>
+      </c>
+      <c r="F54" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="55" ht="22.5" customHeight="1">
       <c r="A55" s="4" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B55" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C55" s="21" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D55" s="17">
-        <v>200.0</v>
+        <v>150.0</v>
       </c>
       <c r="E55" s="17">
-        <v>550.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>500.0</v>
+      </c>
+      <c r="F55" s="38" t="s">
+        <v>39</v>
+      </c>
+      <c r="G55" s="27"/>
+      <c r="H55" s="27"/>
+      <c r="I55" s="27"/>
+      <c r="J55" s="27"/>
+      <c r="K55" s="27"/>
+      <c r="L55" s="27"/>
+      <c r="M55" s="27"/>
+      <c r="N55" s="27"/>
+      <c r="O55" s="27"/>
+      <c r="P55" s="27"/>
+      <c r="Q55" s="27"/>
+      <c r="R55" s="27"/>
+      <c r="S55" s="27"/>
+      <c r="T55" s="27"/>
+      <c r="U55" s="27"/>
+      <c r="V55" s="27"/>
+      <c r="W55" s="27"/>
+      <c r="X55" s="27"/>
+      <c r="Y55" s="27"/>
+      <c r="Z55" s="27"/>
+      <c r="AA55" s="27"/>
     </row>
     <row r="56" ht="22.5" customHeight="1">
-      <c r="A56" s="24" t="s">
-        <v>33</v>
+      <c r="A56" s="4" t="s">
+        <v>48</v>
       </c>
       <c r="B56" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C56" s="21" t="s">
-        <v>45</v>
-[...8 lines deleted...]
-        <v>38</v>
+        <v>43</v>
+      </c>
+      <c r="D56" s="17"/>
+      <c r="E56" s="17"/>
+      <c r="F56" s="20" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="57" ht="22.5" customHeight="1">
-      <c r="A57" s="4" t="s">
-        <v>34</v>
+      <c r="A57" s="24" t="s">
+        <v>18</v>
       </c>
       <c r="B57" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C57" s="21" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D57" s="17">
         <v>150.0</v>
       </c>
       <c r="E57" s="17">
         <v>500.0</v>
       </c>
-      <c r="F57" s="39" t="s">
-[...22 lines deleted...]
-      <c r="AA57" s="27"/>
+      <c r="F57" s="38" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="58" ht="22.5" customHeight="1">
-      <c r="A58" s="4" t="s">
+      <c r="A58" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="B58" s="35" t="s">
+        <v>37</v>
+      </c>
+      <c r="C58" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="D58" s="17">
+        <v>90.0</v>
+      </c>
+      <c r="E58" s="17">
+        <v>300.0</v>
+      </c>
+      <c r="F58" s="20" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="59" ht="22.5" customHeight="1">
+      <c r="A59" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="13"/>
+      <c r="C59" s="42"/>
+      <c r="D59" s="17"/>
+      <c r="E59" s="17"/>
+      <c r="F59" s="43"/>
+    </row>
+    <row r="60" ht="22.5" customHeight="1">
+      <c r="A60" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B60" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C60" s="21" t="s">
         <v>50</v>
       </c>
-      <c r="B58" s="18" t="s">
-[...50 lines deleted...]
-      </c>
+      <c r="D60" s="17"/>
+      <c r="E60" s="17"/>
       <c r="F60" s="20" t="s">
-        <v>38</v>
+        <v>21</v>
       </c>
     </row>
     <row r="61" ht="22.5" customHeight="1">
       <c r="A61" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="13"/>
-      <c r="C61" s="43"/>
+      <c r="C61" s="42"/>
       <c r="D61" s="17"/>
       <c r="E61" s="17"/>
-      <c r="F61" s="44"/>
+      <c r="F61" s="43"/>
     </row>
     <row r="62" ht="22.5" customHeight="1">
       <c r="A62" s="4" t="s">
-        <v>22</v>
-[...5 lines deleted...]
-        <v>52</v>
+        <v>42</v>
+      </c>
+      <c r="B62" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="C62" s="44" t="s">
+        <v>51</v>
       </c>
       <c r="D62" s="17">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
       <c r="E62" s="17">
         <v>2000.0</v>
       </c>
-      <c r="F62" s="39" t="s">
-        <v>38</v>
+      <c r="F62" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="63" ht="22.5" customHeight="1">
       <c r="A63" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B63" s="13"/>
-[...3 lines deleted...]
-      <c r="F63" s="44"/>
+      <c r="B63" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C63" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E63" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="F63" s="39" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="64" ht="22.5" customHeight="1">
-      <c r="A64" s="4" t="s">
-[...2 lines deleted...]
-      <c r="B64" s="41" t="s">
+      <c r="A64" s="45" t="s">
+        <v>52</v>
+      </c>
+      <c r="B64" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="C64" s="45" t="s">
+      <c r="C64" s="46" t="s">
         <v>53</v>
       </c>
-      <c r="D64" s="17">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="D64" s="47">
+        <v>50.0</v>
+      </c>
+      <c r="E64" s="47">
+        <v>1500.0</v>
+      </c>
+      <c r="F64" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="65" ht="22.5" customHeight="1">
-      <c r="A65" s="4" t="s">
-[...15 lines deleted...]
-        <v>7</v>
+      <c r="A65" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="B65" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C65" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D65" s="47">
+        <v>100.0</v>
+      </c>
+      <c r="E65" s="47">
+        <v>2500.0</v>
+      </c>
+      <c r="F65" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="66" ht="22.5" customHeight="1">
-      <c r="A66" s="46" t="s">
-[...5 lines deleted...]
-      <c r="C66" s="47" t="s">
+      <c r="A66" s="45" t="s">
         <v>55</v>
       </c>
-      <c r="D66" s="48">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="B66" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C66" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D66" s="47">
+        <v>100.0</v>
+      </c>
+      <c r="E66" s="47">
+        <v>3000.0</v>
+      </c>
+      <c r="F66" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="67" ht="22.5" customHeight="1">
-      <c r="A67" s="46" t="s">
+      <c r="A67" s="45" t="s">
         <v>56</v>
       </c>
       <c r="B67" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C67" s="47" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="48">
+      <c r="C67" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D67" s="47">
         <v>100.0</v>
       </c>
-      <c r="E67" s="48">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="E67" s="47">
+        <v>3500.0</v>
+      </c>
+      <c r="F67" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="68" ht="22.5" customHeight="1">
-      <c r="A68" s="46" t="s">
+      <c r="A68" s="45" t="s">
         <v>57</v>
       </c>
       <c r="B68" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C68" s="47" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="C68" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D68" s="47">
+        <v>700.0</v>
+      </c>
+      <c r="E68" s="47">
+        <v>4500.0</v>
+      </c>
+      <c r="F68" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="69" ht="22.5" customHeight="1">
-      <c r="A69" s="46" t="s">
+      <c r="A69" s="45" t="s">
         <v>58</v>
       </c>
       <c r="B69" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C69" s="47" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="C69" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D69" s="47">
+        <v>20.0</v>
+      </c>
+      <c r="E69" s="47">
+        <v>25000.0</v>
+      </c>
+      <c r="F69" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="70" ht="22.5" customHeight="1">
-      <c r="A70" s="46" t="s">
+      <c r="A70" s="45" t="s">
         <v>59</v>
       </c>
       <c r="B70" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C70" s="47" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="C70" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D70" s="47">
+        <v>200.0</v>
+      </c>
+      <c r="E70" s="47">
+        <v>3000.0</v>
+      </c>
+      <c r="F70" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="71" ht="22.5" customHeight="1">
-      <c r="A71" s="46" t="s">
+      <c r="A71" s="45" t="s">
         <v>60</v>
       </c>
       <c r="B71" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C71" s="47" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="C71" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D71" s="47">
+        <v>200.0</v>
+      </c>
+      <c r="E71" s="47">
+        <v>4000.0</v>
+      </c>
+      <c r="F71" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="72" ht="22.5" customHeight="1">
-      <c r="A72" s="46" t="s">
+      <c r="A72" s="45" t="s">
         <v>61</v>
       </c>
       <c r="B72" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C72" s="47" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="C72" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D72" s="47">
+        <v>60.0</v>
+      </c>
+      <c r="E72" s="47">
+        <v>4500.0</v>
+      </c>
+      <c r="F72" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="73" ht="22.5" customHeight="1">
-      <c r="A73" s="46" t="s">
+      <c r="A73" s="45" t="s">
         <v>62</v>
       </c>
       <c r="B73" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C73" s="47" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="C73" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D73" s="47">
+        <v>500.0</v>
+      </c>
+      <c r="E73" s="47">
+        <v>3000.0</v>
+      </c>
+      <c r="F73" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="74" ht="22.5" customHeight="1">
-      <c r="A74" s="46" t="s">
+      <c r="A74" s="45" t="s">
         <v>63</v>
       </c>
       <c r="B74" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C74" s="47" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="C74" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D74" s="47">
+        <v>200.0</v>
+      </c>
+      <c r="E74" s="47">
+        <v>2000.0</v>
+      </c>
+      <c r="F74" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="75" ht="22.5" customHeight="1">
-      <c r="A75" s="46" t="s">
+      <c r="A75" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="B75" s="18" t="s">
-[...12 lines deleted...]
-        <v>38</v>
+      <c r="B75" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="C75" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D75" s="17">
+        <v>150.0</v>
+      </c>
+      <c r="E75" s="17">
+        <v>1500.0</v>
+      </c>
+      <c r="F75" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="76" ht="22.5" customHeight="1">
-      <c r="A76" s="46" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="A76" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B76" s="39" t="s">
+        <v>7</v>
+      </c>
+      <c r="C76" s="16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="17" t="s">
+        <v>7</v>
+      </c>
+      <c r="E76" s="48"/>
       <c r="F76" s="39" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
     </row>
     <row r="77" ht="22.5" customHeight="1">
       <c r="A77" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="B77" s="49"/>
+      <c r="C77" s="14"/>
+      <c r="D77" s="48"/>
+      <c r="E77" s="48"/>
+      <c r="F77" s="50"/>
+    </row>
+    <row r="78" ht="22.5" customHeight="1">
+      <c r="A78" s="45" t="s">
         <v>66</v>
       </c>
-      <c r="B77" s="41" t="s">
-[...30 lines deleted...]
-        <v>7</v>
+      <c r="B78" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C78" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D78" s="47">
+        <v>30.0</v>
+      </c>
+      <c r="E78" s="47">
+        <v>7500.0</v>
+      </c>
+      <c r="F78" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="79" ht="22.5" customHeight="1">
-      <c r="A79" s="4" t="s">
+      <c r="A79" s="45" t="s">
         <v>67</v>
       </c>
-      <c r="B79" s="50"/>
-[...3 lines deleted...]
-      <c r="F79" s="51"/>
+      <c r="B79" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C79" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D79" s="47">
+        <v>7.0</v>
+      </c>
+      <c r="E79" s="47">
+        <v>60000.0</v>
+      </c>
+      <c r="F79" s="38" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="80" ht="22.5" customHeight="1">
-      <c r="A80" s="46" t="s">
+      <c r="A80" s="45" t="s">
         <v>68</v>
       </c>
       <c r="B80" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C80" s="47" t="s">
-[...5 lines deleted...]
-      <c r="E80" s="48">
+      <c r="C80" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D80" s="47">
+        <v>15.0</v>
+      </c>
+      <c r="E80" s="47">
         <v>7500.0</v>
       </c>
-      <c r="F80" s="39" t="s">
-        <v>38</v>
+      <c r="F80" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="81" ht="22.5" customHeight="1">
-      <c r="A81" s="46" t="s">
+      <c r="A81" s="45" t="s">
         <v>69</v>
       </c>
       <c r="B81" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C81" s="47" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="C81" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D81" s="47">
+        <v>3.0</v>
+      </c>
+      <c r="E81" s="47">
+        <v>18000.0</v>
+      </c>
+      <c r="F81" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="82" ht="22.5" customHeight="1">
-      <c r="A82" s="46" t="s">
+      <c r="A82" s="45" t="s">
         <v>70</v>
       </c>
       <c r="B82" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C82" s="47" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="C82" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D82" s="47">
+        <v>10.0</v>
+      </c>
+      <c r="E82" s="47">
+        <v>5500.0</v>
+      </c>
+      <c r="F82" s="38" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="83" ht="22.5" customHeight="1">
-      <c r="A83" s="46" t="s">
+      <c r="A83" s="45" t="s">
         <v>71</v>
       </c>
       <c r="B83" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C83" s="47" t="s">
-[...42 lines deleted...]
-      <c r="D85" s="48">
+      <c r="C83" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="D83" s="47">
         <v>50.0</v>
       </c>
-      <c r="E85" s="48">
+      <c r="E83" s="47">
         <v>7500.0</v>
       </c>
-      <c r="F85" s="39" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F83" s="38" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="B84" s="51"/>
+      <c r="F84" s="52"/>
+    </row>
+    <row r="85">
+      <c r="B85" s="51"/>
+      <c r="F85" s="52"/>
     </row>
     <row r="86">
-      <c r="B86" s="52"/>
-      <c r="F86" s="53"/>
+      <c r="B86" s="51"/>
+      <c r="F86" s="52"/>
     </row>
     <row r="87">
-      <c r="B87" s="52"/>
-      <c r="F87" s="53"/>
+      <c r="B87" s="51"/>
+      <c r="F87" s="52"/>
     </row>
     <row r="88">
-      <c r="B88" s="52"/>
-      <c r="F88" s="53"/>
+      <c r="B88" s="51"/>
+      <c r="F88" s="52"/>
     </row>
     <row r="89">
-      <c r="B89" s="52"/>
-      <c r="F89" s="53"/>
+      <c r="B89" s="51"/>
+      <c r="F89" s="52"/>
     </row>
     <row r="90">
-      <c r="B90" s="52"/>
-      <c r="F90" s="53"/>
+      <c r="B90" s="51"/>
+      <c r="F90" s="52"/>
     </row>
     <row r="91">
-      <c r="B91" s="52"/>
-      <c r="F91" s="53"/>
+      <c r="B91" s="51"/>
+      <c r="F91" s="52"/>
     </row>
     <row r="92">
-      <c r="B92" s="52"/>
-      <c r="F92" s="53"/>
+      <c r="B92" s="51"/>
+      <c r="F92" s="52"/>
     </row>
     <row r="93">
-      <c r="B93" s="52"/>
-      <c r="F93" s="53"/>
+      <c r="B93" s="51"/>
+      <c r="F93" s="52"/>
     </row>
     <row r="94">
-      <c r="B94" s="52"/>
-      <c r="F94" s="53"/>
+      <c r="B94" s="51"/>
+      <c r="F94" s="52"/>
     </row>
     <row r="95">
-      <c r="B95" s="52"/>
-      <c r="F95" s="53"/>
+      <c r="B95" s="51"/>
+      <c r="F95" s="52"/>
     </row>
     <row r="96">
-      <c r="B96" s="52"/>
-      <c r="F96" s="53"/>
+      <c r="B96" s="51"/>
+      <c r="F96" s="52"/>
     </row>
     <row r="97">
-      <c r="B97" s="52"/>
-      <c r="F97" s="53"/>
+      <c r="B97" s="51"/>
+      <c r="F97" s="52"/>
     </row>
     <row r="98">
-      <c r="B98" s="52"/>
-      <c r="F98" s="53"/>
+      <c r="B98" s="51"/>
+      <c r="F98" s="52"/>
     </row>
     <row r="99">
-      <c r="B99" s="52"/>
-      <c r="F99" s="53"/>
+      <c r="B99" s="51"/>
+      <c r="F99" s="52"/>
     </row>
     <row r="100">
-      <c r="B100" s="52"/>
-      <c r="F100" s="53"/>
+      <c r="B100" s="51"/>
+      <c r="F100" s="52"/>
     </row>
     <row r="101">
-      <c r="B101" s="52"/>
-      <c r="F101" s="53"/>
+      <c r="B101" s="51"/>
+      <c r="F101" s="52"/>
     </row>
     <row r="102">
-      <c r="B102" s="52"/>
-      <c r="F102" s="53"/>
+      <c r="B102" s="51"/>
+      <c r="F102" s="52"/>
     </row>
     <row r="103">
-      <c r="B103" s="52"/>
-      <c r="F103" s="53"/>
+      <c r="B103" s="51"/>
+      <c r="F103" s="52"/>
     </row>
     <row r="104">
-      <c r="B104" s="52"/>
-      <c r="F104" s="53"/>
+      <c r="B104" s="51"/>
+      <c r="F104" s="52"/>
     </row>
     <row r="105">
-      <c r="B105" s="52"/>
-      <c r="F105" s="53"/>
+      <c r="B105" s="51"/>
+      <c r="F105" s="52"/>
     </row>
     <row r="106">
-      <c r="B106" s="52"/>
-      <c r="F106" s="53"/>
+      <c r="B106" s="51"/>
+      <c r="F106" s="52"/>
     </row>
     <row r="107">
-      <c r="B107" s="52"/>
-      <c r="F107" s="53"/>
+      <c r="B107" s="51"/>
+      <c r="F107" s="52"/>
     </row>
     <row r="108">
-      <c r="B108" s="52"/>
-      <c r="F108" s="53"/>
+      <c r="B108" s="51"/>
+      <c r="F108" s="52"/>
     </row>
     <row r="109">
-      <c r="B109" s="52"/>
-      <c r="F109" s="53"/>
+      <c r="B109" s="51"/>
+      <c r="F109" s="52"/>
     </row>
     <row r="110">
-      <c r="B110" s="52"/>
-      <c r="F110" s="53"/>
+      <c r="B110" s="51"/>
+      <c r="F110" s="52"/>
     </row>
     <row r="111">
-      <c r="B111" s="52"/>
-      <c r="F111" s="53"/>
+      <c r="B111" s="51"/>
+      <c r="F111" s="52"/>
     </row>
     <row r="112">
-      <c r="B112" s="52"/>
-      <c r="F112" s="53"/>
+      <c r="B112" s="51"/>
+      <c r="F112" s="52"/>
     </row>
     <row r="113">
-      <c r="B113" s="52"/>
-      <c r="F113" s="53"/>
+      <c r="B113" s="51"/>
+      <c r="F113" s="52"/>
     </row>
     <row r="114">
-      <c r="B114" s="52"/>
-      <c r="F114" s="53"/>
+      <c r="B114" s="51"/>
+      <c r="F114" s="52"/>
     </row>
     <row r="115">
-      <c r="B115" s="52"/>
-      <c r="F115" s="53"/>
+      <c r="B115" s="51"/>
+      <c r="F115" s="52"/>
     </row>
     <row r="116">
-      <c r="B116" s="52"/>
-      <c r="F116" s="53"/>
+      <c r="B116" s="51"/>
+      <c r="F116" s="52"/>
     </row>
     <row r="117">
-      <c r="B117" s="52"/>
-      <c r="F117" s="53"/>
+      <c r="B117" s="51"/>
+      <c r="F117" s="52"/>
     </row>
     <row r="118">
-      <c r="B118" s="52"/>
-      <c r="F118" s="53"/>
+      <c r="B118" s="51"/>
+      <c r="F118" s="52"/>
     </row>
     <row r="119">
-      <c r="B119" s="52"/>
-      <c r="F119" s="53"/>
+      <c r="B119" s="51"/>
+      <c r="F119" s="52"/>
     </row>
     <row r="120">
-      <c r="B120" s="52"/>
-      <c r="F120" s="53"/>
+      <c r="B120" s="51"/>
+      <c r="F120" s="52"/>
     </row>
     <row r="121">
-      <c r="B121" s="52"/>
-      <c r="F121" s="53"/>
+      <c r="B121" s="51"/>
+      <c r="F121" s="52"/>
     </row>
     <row r="122">
-      <c r="B122" s="52"/>
-      <c r="F122" s="53"/>
+      <c r="B122" s="51"/>
+      <c r="F122" s="52"/>
     </row>
     <row r="123">
-      <c r="B123" s="52"/>
-      <c r="F123" s="53"/>
+      <c r="B123" s="51"/>
+      <c r="F123" s="52"/>
     </row>
     <row r="124">
-      <c r="B124" s="52"/>
-      <c r="F124" s="53"/>
+      <c r="B124" s="51"/>
+      <c r="F124" s="52"/>
     </row>
     <row r="125">
-      <c r="B125" s="52"/>
-      <c r="F125" s="53"/>
+      <c r="B125" s="51"/>
+      <c r="F125" s="52"/>
     </row>
     <row r="126">
-      <c r="B126" s="52"/>
-      <c r="F126" s="53"/>
+      <c r="B126" s="51"/>
+      <c r="F126" s="52"/>
     </row>
     <row r="127">
-      <c r="B127" s="52"/>
-      <c r="F127" s="53"/>
+      <c r="B127" s="51"/>
+      <c r="F127" s="52"/>
     </row>
     <row r="128">
-      <c r="B128" s="52"/>
-      <c r="F128" s="53"/>
+      <c r="B128" s="51"/>
+      <c r="F128" s="52"/>
     </row>
     <row r="129">
-      <c r="B129" s="52"/>
-      <c r="F129" s="53"/>
+      <c r="B129" s="51"/>
+      <c r="F129" s="52"/>
     </row>
     <row r="130">
-      <c r="B130" s="52"/>
-      <c r="F130" s="53"/>
+      <c r="B130" s="51"/>
+      <c r="F130" s="52"/>
     </row>
     <row r="131">
-      <c r="B131" s="52"/>
-      <c r="F131" s="53"/>
+      <c r="B131" s="51"/>
+      <c r="F131" s="52"/>
     </row>
     <row r="132">
-      <c r="B132" s="52"/>
-      <c r="F132" s="53"/>
+      <c r="B132" s="51"/>
+      <c r="F132" s="52"/>
     </row>
     <row r="133">
-      <c r="B133" s="52"/>
-      <c r="F133" s="53"/>
+      <c r="B133" s="51"/>
+      <c r="F133" s="52"/>
     </row>
     <row r="134">
-      <c r="B134" s="52"/>
-      <c r="F134" s="53"/>
+      <c r="B134" s="51"/>
+      <c r="F134" s="52"/>
     </row>
     <row r="135">
-      <c r="B135" s="52"/>
-      <c r="F135" s="53"/>
+      <c r="B135" s="51"/>
+      <c r="F135" s="52"/>
     </row>
     <row r="136">
-      <c r="B136" s="52"/>
-      <c r="F136" s="53"/>
+      <c r="B136" s="51"/>
+      <c r="F136" s="52"/>
     </row>
     <row r="137">
-      <c r="B137" s="52"/>
-      <c r="F137" s="53"/>
+      <c r="B137" s="51"/>
+      <c r="F137" s="52"/>
     </row>
     <row r="138">
-      <c r="B138" s="52"/>
-      <c r="F138" s="53"/>
+      <c r="B138" s="51"/>
+      <c r="F138" s="52"/>
     </row>
     <row r="139">
-      <c r="B139" s="52"/>
-      <c r="F139" s="53"/>
+      <c r="B139" s="51"/>
+      <c r="F139" s="52"/>
     </row>
     <row r="140">
-      <c r="B140" s="52"/>
-      <c r="F140" s="53"/>
+      <c r="B140" s="51"/>
+      <c r="F140" s="52"/>
     </row>
     <row r="141">
-      <c r="B141" s="52"/>
-      <c r="F141" s="53"/>
+      <c r="B141" s="51"/>
+      <c r="F141" s="52"/>
     </row>
     <row r="142">
-      <c r="B142" s="52"/>
-      <c r="F142" s="53"/>
+      <c r="B142" s="51"/>
+      <c r="F142" s="52"/>
     </row>
     <row r="143">
-      <c r="B143" s="52"/>
-      <c r="F143" s="53"/>
+      <c r="B143" s="51"/>
+      <c r="F143" s="52"/>
     </row>
     <row r="144">
-      <c r="B144" s="52"/>
-      <c r="F144" s="53"/>
+      <c r="B144" s="51"/>
+      <c r="F144" s="52"/>
     </row>
     <row r="145">
-      <c r="B145" s="52"/>
-      <c r="F145" s="53"/>
+      <c r="B145" s="51"/>
+      <c r="F145" s="52"/>
     </row>
     <row r="146">
-      <c r="B146" s="52"/>
-      <c r="F146" s="53"/>
+      <c r="B146" s="51"/>
+      <c r="F146" s="52"/>
     </row>
     <row r="147">
-      <c r="B147" s="52"/>
-      <c r="F147" s="53"/>
+      <c r="B147" s="51"/>
+      <c r="F147" s="52"/>
     </row>
     <row r="148">
-      <c r="B148" s="52"/>
-      <c r="F148" s="53"/>
+      <c r="B148" s="51"/>
+      <c r="F148" s="52"/>
     </row>
     <row r="149">
-      <c r="B149" s="52"/>
-      <c r="F149" s="53"/>
+      <c r="B149" s="51"/>
+      <c r="F149" s="52"/>
     </row>
     <row r="150">
-      <c r="B150" s="52"/>
-      <c r="F150" s="53"/>
+      <c r="B150" s="51"/>
+      <c r="F150" s="52"/>
     </row>
     <row r="151">
-      <c r="B151" s="52"/>
-      <c r="F151" s="53"/>
+      <c r="B151" s="51"/>
+      <c r="F151" s="52"/>
     </row>
     <row r="152">
-      <c r="B152" s="52"/>
-      <c r="F152" s="53"/>
+      <c r="B152" s="51"/>
+      <c r="F152" s="52"/>
     </row>
     <row r="153">
-      <c r="B153" s="52"/>
-      <c r="F153" s="53"/>
+      <c r="B153" s="51"/>
+      <c r="F153" s="52"/>
     </row>
     <row r="154">
-      <c r="B154" s="52"/>
-      <c r="F154" s="53"/>
+      <c r="B154" s="51"/>
+      <c r="F154" s="52"/>
     </row>
     <row r="155">
-      <c r="B155" s="52"/>
-      <c r="F155" s="53"/>
+      <c r="B155" s="51"/>
+      <c r="F155" s="52"/>
     </row>
     <row r="156">
-      <c r="B156" s="52"/>
-      <c r="F156" s="53"/>
+      <c r="B156" s="51"/>
+      <c r="F156" s="52"/>
     </row>
     <row r="157">
-      <c r="B157" s="52"/>
-      <c r="F157" s="53"/>
+      <c r="B157" s="51"/>
+      <c r="F157" s="52"/>
     </row>
     <row r="158">
-      <c r="B158" s="52"/>
-      <c r="F158" s="53"/>
+      <c r="B158" s="51"/>
+      <c r="F158" s="52"/>
     </row>
     <row r="159">
-      <c r="B159" s="52"/>
-      <c r="F159" s="53"/>
+      <c r="B159" s="51"/>
+      <c r="F159" s="52"/>
     </row>
     <row r="160">
-      <c r="B160" s="52"/>
-      <c r="F160" s="53"/>
+      <c r="B160" s="51"/>
+      <c r="F160" s="52"/>
     </row>
     <row r="161">
-      <c r="B161" s="52"/>
-      <c r="F161" s="53"/>
+      <c r="B161" s="51"/>
+      <c r="F161" s="52"/>
     </row>
     <row r="162">
-      <c r="B162" s="52"/>
-      <c r="F162" s="53"/>
+      <c r="B162" s="51"/>
+      <c r="F162" s="52"/>
     </row>
     <row r="163">
-      <c r="B163" s="52"/>
-      <c r="F163" s="53"/>
+      <c r="B163" s="51"/>
+      <c r="F163" s="52"/>
     </row>
     <row r="164">
-      <c r="B164" s="52"/>
-      <c r="F164" s="53"/>
+      <c r="B164" s="51"/>
+      <c r="F164" s="52"/>
     </row>
     <row r="165">
-      <c r="B165" s="52"/>
-      <c r="F165" s="53"/>
+      <c r="B165" s="51"/>
+      <c r="F165" s="52"/>
     </row>
     <row r="166">
-      <c r="B166" s="52"/>
-      <c r="F166" s="53"/>
+      <c r="B166" s="51"/>
+      <c r="F166" s="52"/>
     </row>
     <row r="167">
-      <c r="B167" s="52"/>
-      <c r="F167" s="53"/>
+      <c r="B167" s="51"/>
+      <c r="F167" s="52"/>
     </row>
     <row r="168">
-      <c r="B168" s="52"/>
-      <c r="F168" s="53"/>
+      <c r="B168" s="51"/>
+      <c r="F168" s="52"/>
     </row>
     <row r="169">
-      <c r="B169" s="52"/>
-      <c r="F169" s="53"/>
+      <c r="B169" s="51"/>
+      <c r="F169" s="52"/>
     </row>
     <row r="170">
-      <c r="B170" s="52"/>
-      <c r="F170" s="53"/>
+      <c r="B170" s="51"/>
+      <c r="F170" s="52"/>
     </row>
     <row r="171">
-      <c r="B171" s="52"/>
-      <c r="F171" s="53"/>
+      <c r="B171" s="51"/>
+      <c r="F171" s="52"/>
     </row>
     <row r="172">
-      <c r="B172" s="52"/>
-      <c r="F172" s="53"/>
+      <c r="B172" s="51"/>
+      <c r="F172" s="52"/>
     </row>
     <row r="173">
-      <c r="B173" s="52"/>
-      <c r="F173" s="53"/>
+      <c r="B173" s="51"/>
+      <c r="F173" s="52"/>
     </row>
     <row r="174">
-      <c r="B174" s="52"/>
-      <c r="F174" s="53"/>
+      <c r="B174" s="51"/>
+      <c r="F174" s="52"/>
     </row>
     <row r="175">
-      <c r="B175" s="52"/>
-      <c r="F175" s="53"/>
+      <c r="B175" s="51"/>
+      <c r="F175" s="52"/>
     </row>
     <row r="176">
-      <c r="B176" s="52"/>
-      <c r="F176" s="53"/>
+      <c r="B176" s="51"/>
+      <c r="F176" s="52"/>
     </row>
     <row r="177">
-      <c r="B177" s="52"/>
-      <c r="F177" s="53"/>
+      <c r="B177" s="51"/>
+      <c r="F177" s="52"/>
     </row>
     <row r="178">
-      <c r="B178" s="52"/>
-      <c r="F178" s="53"/>
+      <c r="B178" s="51"/>
+      <c r="F178" s="52"/>
     </row>
     <row r="179">
-      <c r="B179" s="52"/>
-      <c r="F179" s="53"/>
+      <c r="B179" s="51"/>
+      <c r="F179" s="52"/>
     </row>
     <row r="180">
-      <c r="B180" s="52"/>
-      <c r="F180" s="53"/>
+      <c r="B180" s="51"/>
+      <c r="F180" s="52"/>
     </row>
     <row r="181">
-      <c r="B181" s="52"/>
-      <c r="F181" s="53"/>
+      <c r="B181" s="51"/>
+      <c r="F181" s="52"/>
     </row>
     <row r="182">
-      <c r="B182" s="52"/>
-      <c r="F182" s="53"/>
+      <c r="B182" s="51"/>
+      <c r="F182" s="52"/>
     </row>
     <row r="183">
-      <c r="B183" s="52"/>
-      <c r="F183" s="53"/>
+      <c r="B183" s="51"/>
+      <c r="F183" s="52"/>
     </row>
     <row r="184">
-      <c r="B184" s="52"/>
-      <c r="F184" s="53"/>
+      <c r="B184" s="51"/>
+      <c r="F184" s="52"/>
     </row>
     <row r="185">
-      <c r="B185" s="52"/>
-      <c r="F185" s="53"/>
+      <c r="B185" s="51"/>
+      <c r="F185" s="52"/>
     </row>
     <row r="186">
-      <c r="B186" s="52"/>
-      <c r="F186" s="53"/>
+      <c r="B186" s="51"/>
+      <c r="F186" s="52"/>
     </row>
     <row r="187">
-      <c r="B187" s="52"/>
-      <c r="F187" s="53"/>
+      <c r="B187" s="51"/>
+      <c r="F187" s="52"/>
     </row>
     <row r="188">
-      <c r="B188" s="52"/>
-      <c r="F188" s="53"/>
+      <c r="B188" s="51"/>
+      <c r="F188" s="52"/>
     </row>
     <row r="189">
-      <c r="B189" s="52"/>
-      <c r="F189" s="53"/>
+      <c r="B189" s="51"/>
+      <c r="F189" s="52"/>
     </row>
     <row r="190">
-      <c r="B190" s="52"/>
-      <c r="F190" s="53"/>
+      <c r="B190" s="51"/>
+      <c r="F190" s="52"/>
     </row>
     <row r="191">
-      <c r="B191" s="52"/>
-      <c r="F191" s="53"/>
+      <c r="B191" s="51"/>
+      <c r="F191" s="52"/>
     </row>
     <row r="192">
-      <c r="B192" s="52"/>
-      <c r="F192" s="53"/>
+      <c r="B192" s="51"/>
+      <c r="F192" s="52"/>
     </row>
     <row r="193">
-      <c r="B193" s="52"/>
-      <c r="F193" s="53"/>
+      <c r="B193" s="51"/>
+      <c r="F193" s="52"/>
     </row>
     <row r="194">
-      <c r="B194" s="52"/>
-      <c r="F194" s="53"/>
+      <c r="B194" s="51"/>
+      <c r="F194" s="52"/>
     </row>
     <row r="195">
-      <c r="B195" s="52"/>
-      <c r="F195" s="53"/>
+      <c r="B195" s="51"/>
+      <c r="F195" s="52"/>
     </row>
     <row r="196">
-      <c r="B196" s="52"/>
-      <c r="F196" s="53"/>
+      <c r="B196" s="51"/>
+      <c r="F196" s="52"/>
     </row>
     <row r="197">
-      <c r="B197" s="52"/>
-      <c r="F197" s="53"/>
+      <c r="B197" s="51"/>
+      <c r="F197" s="52"/>
     </row>
     <row r="198">
-      <c r="B198" s="52"/>
-      <c r="F198" s="53"/>
+      <c r="B198" s="51"/>
+      <c r="F198" s="52"/>
     </row>
     <row r="199">
-      <c r="B199" s="52"/>
-      <c r="F199" s="53"/>
+      <c r="B199" s="51"/>
+      <c r="F199" s="52"/>
     </row>
     <row r="200">
-      <c r="B200" s="52"/>
-      <c r="F200" s="53"/>
+      <c r="B200" s="51"/>
+      <c r="F200" s="52"/>
     </row>
     <row r="201">
-      <c r="B201" s="52"/>
-      <c r="F201" s="53"/>
+      <c r="B201" s="51"/>
+      <c r="F201" s="52"/>
     </row>
     <row r="202">
-      <c r="B202" s="52"/>
-      <c r="F202" s="53"/>
+      <c r="B202" s="51"/>
+      <c r="F202" s="52"/>
     </row>
     <row r="203">
-      <c r="B203" s="52"/>
-      <c r="F203" s="53"/>
+      <c r="B203" s="51"/>
+      <c r="F203" s="52"/>
     </row>
     <row r="204">
-      <c r="B204" s="52"/>
-      <c r="F204" s="53"/>
+      <c r="B204" s="51"/>
+      <c r="F204" s="52"/>
     </row>
     <row r="205">
-      <c r="B205" s="52"/>
-      <c r="F205" s="53"/>
+      <c r="B205" s="51"/>
+      <c r="F205" s="52"/>
     </row>
     <row r="206">
-      <c r="B206" s="52"/>
-      <c r="F206" s="53"/>
+      <c r="B206" s="51"/>
+      <c r="F206" s="52"/>
     </row>
     <row r="207">
-      <c r="B207" s="52"/>
-      <c r="F207" s="53"/>
+      <c r="B207" s="51"/>
+      <c r="F207" s="52"/>
     </row>
     <row r="208">
-      <c r="B208" s="52"/>
-      <c r="F208" s="53"/>
+      <c r="B208" s="51"/>
+      <c r="F208" s="52"/>
     </row>
     <row r="209">
-      <c r="B209" s="52"/>
-      <c r="F209" s="53"/>
+      <c r="B209" s="51"/>
+      <c r="F209" s="52"/>
     </row>
     <row r="210">
-      <c r="B210" s="52"/>
-      <c r="F210" s="53"/>
+      <c r="B210" s="51"/>
+      <c r="F210" s="52"/>
     </row>
     <row r="211">
-      <c r="B211" s="52"/>
-      <c r="F211" s="53"/>
+      <c r="B211" s="51"/>
+      <c r="F211" s="52"/>
     </row>
     <row r="212">
-      <c r="B212" s="52"/>
-      <c r="F212" s="53"/>
+      <c r="B212" s="51"/>
+      <c r="F212" s="52"/>
     </row>
     <row r="213">
-      <c r="B213" s="52"/>
-      <c r="F213" s="53"/>
+      <c r="B213" s="51"/>
+      <c r="F213" s="52"/>
     </row>
     <row r="214">
-      <c r="B214" s="52"/>
-      <c r="F214" s="53"/>
+      <c r="B214" s="51"/>
+      <c r="F214" s="52"/>
     </row>
     <row r="215">
-      <c r="B215" s="52"/>
-      <c r="F215" s="53"/>
+      <c r="B215" s="51"/>
+      <c r="F215" s="52"/>
     </row>
     <row r="216">
-      <c r="B216" s="52"/>
-      <c r="F216" s="53"/>
+      <c r="B216" s="51"/>
+      <c r="F216" s="52"/>
     </row>
     <row r="217">
-      <c r="B217" s="52"/>
-      <c r="F217" s="53"/>
+      <c r="B217" s="51"/>
+      <c r="F217" s="52"/>
     </row>
     <row r="218">
-      <c r="B218" s="52"/>
-      <c r="F218" s="53"/>
+      <c r="B218" s="51"/>
+      <c r="F218" s="52"/>
     </row>
     <row r="219">
-      <c r="B219" s="52"/>
-      <c r="F219" s="53"/>
+      <c r="B219" s="51"/>
+      <c r="F219" s="52"/>
     </row>
     <row r="220">
-      <c r="B220" s="52"/>
-      <c r="F220" s="53"/>
+      <c r="B220" s="51"/>
+      <c r="F220" s="52"/>
     </row>
     <row r="221">
-      <c r="B221" s="52"/>
-      <c r="F221" s="53"/>
+      <c r="B221" s="51"/>
+      <c r="F221" s="52"/>
     </row>
     <row r="222">
-      <c r="B222" s="52"/>
-      <c r="F222" s="53"/>
+      <c r="B222" s="51"/>
+      <c r="F222" s="52"/>
     </row>
     <row r="223">
-      <c r="B223" s="52"/>
-      <c r="F223" s="53"/>
+      <c r="B223" s="51"/>
+      <c r="F223" s="52"/>
     </row>
     <row r="224">
-      <c r="B224" s="52"/>
-      <c r="F224" s="53"/>
+      <c r="B224" s="51"/>
+      <c r="F224" s="52"/>
     </row>
     <row r="225">
-      <c r="B225" s="52"/>
-      <c r="F225" s="53"/>
+      <c r="B225" s="51"/>
+      <c r="F225" s="52"/>
     </row>
     <row r="226">
-      <c r="B226" s="52"/>
-      <c r="F226" s="53"/>
+      <c r="B226" s="51"/>
+      <c r="F226" s="52"/>
     </row>
     <row r="227">
-      <c r="B227" s="52"/>
-      <c r="F227" s="53"/>
+      <c r="B227" s="51"/>
+      <c r="F227" s="52"/>
     </row>
     <row r="228">
-      <c r="B228" s="52"/>
-      <c r="F228" s="53"/>
+      <c r="B228" s="51"/>
+      <c r="F228" s="52"/>
     </row>
     <row r="229">
-      <c r="B229" s="52"/>
-      <c r="F229" s="53"/>
+      <c r="B229" s="51"/>
+      <c r="F229" s="52"/>
     </row>
     <row r="230">
-      <c r="B230" s="52"/>
-      <c r="F230" s="53"/>
+      <c r="B230" s="51"/>
+      <c r="F230" s="52"/>
     </row>
     <row r="231">
-      <c r="B231" s="52"/>
-      <c r="F231" s="53"/>
+      <c r="B231" s="51"/>
+      <c r="F231" s="52"/>
     </row>
     <row r="232">
-      <c r="B232" s="52"/>
-      <c r="F232" s="53"/>
+      <c r="B232" s="51"/>
+      <c r="F232" s="52"/>
     </row>
     <row r="233">
-      <c r="B233" s="52"/>
-      <c r="F233" s="53"/>
+      <c r="B233" s="51"/>
+      <c r="F233" s="52"/>
     </row>
     <row r="234">
-      <c r="B234" s="52"/>
-      <c r="F234" s="53"/>
+      <c r="B234" s="51"/>
+      <c r="F234" s="52"/>
     </row>
     <row r="235">
-      <c r="B235" s="52"/>
-      <c r="F235" s="53"/>
+      <c r="B235" s="51"/>
+      <c r="F235" s="52"/>
     </row>
     <row r="236">
-      <c r="B236" s="52"/>
-      <c r="F236" s="53"/>
+      <c r="B236" s="51"/>
+      <c r="F236" s="52"/>
     </row>
     <row r="237">
-      <c r="B237" s="52"/>
-      <c r="F237" s="53"/>
+      <c r="B237" s="51"/>
+      <c r="F237" s="52"/>
     </row>
     <row r="238">
-      <c r="B238" s="52"/>
-      <c r="F238" s="53"/>
+      <c r="B238" s="51"/>
+      <c r="F238" s="52"/>
     </row>
     <row r="239">
-      <c r="B239" s="52"/>
-      <c r="F239" s="53"/>
+      <c r="B239" s="51"/>
+      <c r="F239" s="52"/>
     </row>
     <row r="240">
-      <c r="B240" s="52"/>
-      <c r="F240" s="53"/>
+      <c r="B240" s="51"/>
+      <c r="F240" s="52"/>
     </row>
     <row r="241">
-      <c r="B241" s="52"/>
-      <c r="F241" s="53"/>
+      <c r="B241" s="51"/>
+      <c r="F241" s="52"/>
     </row>
     <row r="242">
-      <c r="B242" s="52"/>
-      <c r="F242" s="53"/>
+      <c r="B242" s="51"/>
+      <c r="F242" s="52"/>
     </row>
     <row r="243">
-      <c r="B243" s="52"/>
-      <c r="F243" s="53"/>
+      <c r="B243" s="51"/>
+      <c r="F243" s="52"/>
     </row>
     <row r="244">
-      <c r="B244" s="52"/>
-      <c r="F244" s="53"/>
+      <c r="B244" s="51"/>
+      <c r="F244" s="52"/>
     </row>
     <row r="245">
-      <c r="B245" s="52"/>
-      <c r="F245" s="53"/>
+      <c r="B245" s="51"/>
+      <c r="F245" s="52"/>
     </row>
     <row r="246">
-      <c r="B246" s="52"/>
-      <c r="F246" s="53"/>
+      <c r="B246" s="51"/>
+      <c r="F246" s="52"/>
     </row>
     <row r="247">
-      <c r="B247" s="52"/>
-      <c r="F247" s="53"/>
+      <c r="B247" s="51"/>
+      <c r="F247" s="52"/>
     </row>
     <row r="248">
-      <c r="B248" s="52"/>
-      <c r="F248" s="53"/>
+      <c r="B248" s="51"/>
+      <c r="F248" s="52"/>
     </row>
     <row r="249">
-      <c r="B249" s="52"/>
-      <c r="F249" s="53"/>
+      <c r="B249" s="51"/>
+      <c r="F249" s="52"/>
     </row>
     <row r="250">
-      <c r="B250" s="52"/>
-      <c r="F250" s="53"/>
+      <c r="B250" s="51"/>
+      <c r="F250" s="52"/>
     </row>
     <row r="251">
-      <c r="B251" s="52"/>
-      <c r="F251" s="53"/>
+      <c r="B251" s="51"/>
+      <c r="F251" s="52"/>
     </row>
     <row r="252">
-      <c r="B252" s="52"/>
-      <c r="F252" s="53"/>
+      <c r="B252" s="51"/>
+      <c r="F252" s="52"/>
     </row>
     <row r="253">
-      <c r="B253" s="52"/>
-      <c r="F253" s="53"/>
+      <c r="B253" s="51"/>
+      <c r="F253" s="52"/>
     </row>
     <row r="254">
-      <c r="B254" s="52"/>
-      <c r="F254" s="53"/>
+      <c r="B254" s="51"/>
+      <c r="F254" s="52"/>
     </row>
     <row r="255">
-      <c r="B255" s="52"/>
-      <c r="F255" s="53"/>
+      <c r="B255" s="51"/>
+      <c r="F255" s="52"/>
     </row>
     <row r="256">
-      <c r="B256" s="52"/>
-      <c r="F256" s="53"/>
+      <c r="B256" s="51"/>
+      <c r="F256" s="52"/>
     </row>
     <row r="257">
-      <c r="B257" s="52"/>
-      <c r="F257" s="53"/>
+      <c r="B257" s="51"/>
+      <c r="F257" s="52"/>
     </row>
     <row r="258">
-      <c r="B258" s="52"/>
-      <c r="F258" s="53"/>
+      <c r="B258" s="51"/>
+      <c r="F258" s="52"/>
     </row>
     <row r="259">
-      <c r="B259" s="52"/>
-      <c r="F259" s="53"/>
+      <c r="B259" s="51"/>
+      <c r="F259" s="52"/>
     </row>
     <row r="260">
-      <c r="B260" s="52"/>
-      <c r="F260" s="53"/>
+      <c r="B260" s="51"/>
+      <c r="F260" s="52"/>
     </row>
     <row r="261">
-      <c r="B261" s="52"/>
-      <c r="F261" s="53"/>
+      <c r="B261" s="51"/>
+      <c r="F261" s="52"/>
     </row>
     <row r="262">
-      <c r="B262" s="52"/>
-      <c r="F262" s="53"/>
+      <c r="B262" s="51"/>
+      <c r="F262" s="52"/>
     </row>
     <row r="263">
-      <c r="B263" s="52"/>
-      <c r="F263" s="53"/>
+      <c r="B263" s="51"/>
+      <c r="F263" s="52"/>
     </row>
     <row r="264">
-      <c r="B264" s="52"/>
-      <c r="F264" s="53"/>
+      <c r="B264" s="51"/>
+      <c r="F264" s="52"/>
     </row>
     <row r="265">
-      <c r="B265" s="52"/>
-      <c r="F265" s="53"/>
+      <c r="B265" s="51"/>
+      <c r="F265" s="52"/>
     </row>
     <row r="266">
-      <c r="B266" s="52"/>
-      <c r="F266" s="53"/>
+      <c r="B266" s="51"/>
+      <c r="F266" s="52"/>
     </row>
     <row r="267">
-      <c r="B267" s="52"/>
-      <c r="F267" s="53"/>
+      <c r="B267" s="51"/>
+      <c r="F267" s="52"/>
     </row>
     <row r="268">
-      <c r="B268" s="52"/>
-      <c r="F268" s="53"/>
+      <c r="B268" s="51"/>
+      <c r="F268" s="52"/>
     </row>
     <row r="269">
-      <c r="B269" s="52"/>
-      <c r="F269" s="53"/>
+      <c r="B269" s="51"/>
+      <c r="F269" s="52"/>
     </row>
     <row r="270">
-      <c r="B270" s="52"/>
-      <c r="F270" s="53"/>
+      <c r="B270" s="51"/>
+      <c r="F270" s="52"/>
     </row>
     <row r="271">
-      <c r="B271" s="52"/>
-      <c r="F271" s="53"/>
+      <c r="B271" s="51"/>
+      <c r="F271" s="52"/>
     </row>
     <row r="272">
-      <c r="B272" s="52"/>
-      <c r="F272" s="53"/>
+      <c r="B272" s="51"/>
+      <c r="F272" s="52"/>
     </row>
     <row r="273">
-      <c r="B273" s="52"/>
-      <c r="F273" s="53"/>
+      <c r="B273" s="51"/>
+      <c r="F273" s="52"/>
     </row>
     <row r="274">
-      <c r="B274" s="52"/>
-      <c r="F274" s="53"/>
+      <c r="B274" s="51"/>
+      <c r="F274" s="52"/>
     </row>
     <row r="275">
-      <c r="B275" s="52"/>
-      <c r="F275" s="53"/>
+      <c r="B275" s="51"/>
+      <c r="F275" s="52"/>
     </row>
     <row r="276">
-      <c r="B276" s="52"/>
-      <c r="F276" s="53"/>
+      <c r="B276" s="51"/>
+      <c r="F276" s="52"/>
     </row>
     <row r="277">
-      <c r="B277" s="52"/>
-      <c r="F277" s="53"/>
+      <c r="B277" s="51"/>
+      <c r="F277" s="52"/>
     </row>
     <row r="278">
-      <c r="B278" s="52"/>
-      <c r="F278" s="53"/>
+      <c r="B278" s="51"/>
+      <c r="F278" s="52"/>
     </row>
     <row r="279">
-      <c r="B279" s="52"/>
-      <c r="F279" s="53"/>
+      <c r="B279" s="51"/>
+      <c r="F279" s="52"/>
     </row>
     <row r="280">
-      <c r="B280" s="52"/>
-      <c r="F280" s="53"/>
+      <c r="B280" s="51"/>
+      <c r="F280" s="52"/>
     </row>
     <row r="281">
-      <c r="B281" s="52"/>
-      <c r="F281" s="53"/>
+      <c r="B281" s="51"/>
+      <c r="F281" s="52"/>
     </row>
     <row r="282">
-      <c r="B282" s="52"/>
-      <c r="F282" s="53"/>
+      <c r="B282" s="51"/>
+      <c r="F282" s="52"/>
     </row>
     <row r="283">
-      <c r="B283" s="52"/>
-      <c r="F283" s="53"/>
+      <c r="B283" s="51"/>
+      <c r="F283" s="52"/>
     </row>
     <row r="284">
-      <c r="B284" s="52"/>
-      <c r="F284" s="53"/>
+      <c r="B284" s="51"/>
+      <c r="F284" s="52"/>
     </row>
     <row r="285">
-      <c r="B285" s="52"/>
-      <c r="F285" s="53"/>
+      <c r="B285" s="51"/>
+      <c r="F285" s="52"/>
     </row>
     <row r="286">
-      <c r="B286" s="52"/>
-      <c r="F286" s="53"/>
+      <c r="B286" s="51"/>
+      <c r="F286" s="52"/>
     </row>
     <row r="287">
-      <c r="B287" s="52"/>
-      <c r="F287" s="53"/>
+      <c r="B287" s="51"/>
+      <c r="F287" s="52"/>
     </row>
     <row r="288">
-      <c r="B288" s="52"/>
-      <c r="F288" s="53"/>
+      <c r="B288" s="51"/>
+      <c r="F288" s="52"/>
     </row>
     <row r="289">
-      <c r="B289" s="52"/>
-      <c r="F289" s="53"/>
+      <c r="B289" s="51"/>
+      <c r="F289" s="52"/>
     </row>
     <row r="290">
-      <c r="B290" s="52"/>
-      <c r="F290" s="53"/>
+      <c r="B290" s="51"/>
+      <c r="F290" s="52"/>
     </row>
     <row r="291">
-      <c r="B291" s="52"/>
-      <c r="F291" s="53"/>
+      <c r="B291" s="51"/>
+      <c r="F291" s="52"/>
     </row>
     <row r="292">
-      <c r="B292" s="52"/>
-      <c r="F292" s="53"/>
+      <c r="B292" s="51"/>
+      <c r="F292" s="52"/>
     </row>
     <row r="293">
-      <c r="B293" s="52"/>
-      <c r="F293" s="53"/>
+      <c r="B293" s="51"/>
+      <c r="F293" s="52"/>
     </row>
     <row r="294">
-      <c r="B294" s="52"/>
-      <c r="F294" s="53"/>
+      <c r="B294" s="51"/>
+      <c r="F294" s="52"/>
     </row>
     <row r="295">
-      <c r="B295" s="52"/>
-      <c r="F295" s="53"/>
+      <c r="B295" s="51"/>
+      <c r="F295" s="52"/>
     </row>
     <row r="296">
-      <c r="B296" s="52"/>
-      <c r="F296" s="53"/>
+      <c r="B296" s="51"/>
+      <c r="F296" s="52"/>
     </row>
     <row r="297">
-      <c r="B297" s="52"/>
-      <c r="F297" s="53"/>
+      <c r="B297" s="51"/>
+      <c r="F297" s="52"/>
     </row>
     <row r="298">
-      <c r="B298" s="52"/>
-      <c r="F298" s="53"/>
+      <c r="B298" s="51"/>
+      <c r="F298" s="52"/>
     </row>
     <row r="299">
-      <c r="B299" s="52"/>
-      <c r="F299" s="53"/>
+      <c r="B299" s="51"/>
+      <c r="F299" s="52"/>
     </row>
     <row r="300">
-      <c r="B300" s="52"/>
-      <c r="F300" s="53"/>
+      <c r="B300" s="51"/>
+      <c r="F300" s="52"/>
     </row>
     <row r="301">
-      <c r="B301" s="52"/>
-      <c r="F301" s="53"/>
+      <c r="B301" s="51"/>
+      <c r="F301" s="52"/>
     </row>
     <row r="302">
-      <c r="B302" s="52"/>
-      <c r="F302" s="53"/>
+      <c r="B302" s="51"/>
+      <c r="F302" s="52"/>
     </row>
     <row r="303">
-      <c r="B303" s="52"/>
-      <c r="F303" s="53"/>
+      <c r="B303" s="51"/>
+      <c r="F303" s="52"/>
     </row>
     <row r="304">
-      <c r="B304" s="52"/>
-      <c r="F304" s="53"/>
+      <c r="B304" s="51"/>
+      <c r="F304" s="52"/>
     </row>
     <row r="305">
-      <c r="B305" s="52"/>
-      <c r="F305" s="53"/>
+      <c r="B305" s="51"/>
+      <c r="F305" s="52"/>
     </row>
     <row r="306">
-      <c r="B306" s="52"/>
-      <c r="F306" s="53"/>
+      <c r="B306" s="51"/>
+      <c r="F306" s="52"/>
     </row>
     <row r="307">
-      <c r="B307" s="52"/>
-      <c r="F307" s="53"/>
+      <c r="B307" s="51"/>
+      <c r="F307" s="52"/>
     </row>
     <row r="308">
-      <c r="B308" s="52"/>
-      <c r="F308" s="53"/>
+      <c r="B308" s="51"/>
+      <c r="F308" s="52"/>
     </row>
     <row r="309">
-      <c r="B309" s="52"/>
-      <c r="F309" s="53"/>
+      <c r="B309" s="51"/>
+      <c r="F309" s="52"/>
     </row>
     <row r="310">
-      <c r="B310" s="52"/>
-      <c r="F310" s="53"/>
+      <c r="B310" s="51"/>
+      <c r="F310" s="52"/>
     </row>
     <row r="311">
-      <c r="B311" s="52"/>
-      <c r="F311" s="53"/>
+      <c r="B311" s="51"/>
+      <c r="F311" s="52"/>
     </row>
     <row r="312">
-      <c r="B312" s="52"/>
-      <c r="F312" s="53"/>
+      <c r="B312" s="51"/>
+      <c r="F312" s="52"/>
     </row>
     <row r="313">
-      <c r="B313" s="52"/>
-      <c r="F313" s="53"/>
+      <c r="B313" s="51"/>
+      <c r="F313" s="52"/>
     </row>
     <row r="314">
-      <c r="B314" s="52"/>
-      <c r="F314" s="53"/>
+      <c r="B314" s="51"/>
+      <c r="F314" s="52"/>
     </row>
     <row r="315">
-      <c r="B315" s="52"/>
-      <c r="F315" s="53"/>
+      <c r="B315" s="51"/>
+      <c r="F315" s="52"/>
     </row>
     <row r="316">
-      <c r="B316" s="52"/>
-      <c r="F316" s="53"/>
+      <c r="B316" s="51"/>
+      <c r="F316" s="52"/>
     </row>
     <row r="317">
-      <c r="B317" s="52"/>
-      <c r="F317" s="53"/>
+      <c r="B317" s="51"/>
+      <c r="F317" s="52"/>
     </row>
     <row r="318">
-      <c r="B318" s="52"/>
-      <c r="F318" s="53"/>
+      <c r="B318" s="51"/>
+      <c r="F318" s="52"/>
     </row>
     <row r="319">
-      <c r="B319" s="52"/>
-      <c r="F319" s="53"/>
+      <c r="B319" s="51"/>
+      <c r="F319" s="52"/>
     </row>
     <row r="320">
-      <c r="B320" s="52"/>
-      <c r="F320" s="53"/>
+      <c r="B320" s="51"/>
+      <c r="F320" s="52"/>
     </row>
     <row r="321">
-      <c r="B321" s="52"/>
-      <c r="F321" s="53"/>
+      <c r="B321" s="51"/>
+      <c r="F321" s="52"/>
     </row>
     <row r="322">
-      <c r="B322" s="52"/>
-      <c r="F322" s="53"/>
+      <c r="B322" s="51"/>
+      <c r="F322" s="52"/>
     </row>
     <row r="323">
-      <c r="B323" s="52"/>
-      <c r="F323" s="53"/>
+      <c r="B323" s="51"/>
+      <c r="F323" s="52"/>
     </row>
     <row r="324">
-      <c r="B324" s="52"/>
-      <c r="F324" s="53"/>
+      <c r="B324" s="51"/>
+      <c r="F324" s="52"/>
     </row>
     <row r="325">
-      <c r="B325" s="52"/>
-      <c r="F325" s="53"/>
+      <c r="B325" s="51"/>
+      <c r="F325" s="52"/>
     </row>
     <row r="326">
-      <c r="B326" s="52"/>
-      <c r="F326" s="53"/>
+      <c r="B326" s="51"/>
+      <c r="F326" s="52"/>
     </row>
     <row r="327">
-      <c r="B327" s="52"/>
-      <c r="F327" s="53"/>
+      <c r="B327" s="51"/>
+      <c r="F327" s="52"/>
     </row>
     <row r="328">
-      <c r="B328" s="52"/>
-      <c r="F328" s="53"/>
+      <c r="B328" s="51"/>
+      <c r="F328" s="52"/>
     </row>
     <row r="329">
-      <c r="B329" s="52"/>
-      <c r="F329" s="53"/>
+      <c r="B329" s="51"/>
+      <c r="F329" s="52"/>
     </row>
     <row r="330">
-      <c r="B330" s="52"/>
-      <c r="F330" s="53"/>
+      <c r="B330" s="51"/>
+      <c r="F330" s="52"/>
     </row>
     <row r="331">
-      <c r="B331" s="52"/>
-      <c r="F331" s="53"/>
+      <c r="B331" s="51"/>
+      <c r="F331" s="52"/>
     </row>
     <row r="332">
-      <c r="B332" s="52"/>
-      <c r="F332" s="53"/>
+      <c r="B332" s="51"/>
+      <c r="F332" s="52"/>
     </row>
     <row r="333">
-      <c r="B333" s="52"/>
-      <c r="F333" s="53"/>
+      <c r="B333" s="51"/>
+      <c r="F333" s="52"/>
     </row>
     <row r="334">
-      <c r="B334" s="52"/>
-      <c r="F334" s="53"/>
+      <c r="B334" s="51"/>
+      <c r="F334" s="52"/>
     </row>
     <row r="335">
-      <c r="B335" s="52"/>
-      <c r="F335" s="53"/>
+      <c r="B335" s="51"/>
+      <c r="F335" s="52"/>
     </row>
     <row r="336">
-      <c r="B336" s="52"/>
-      <c r="F336" s="53"/>
+      <c r="B336" s="51"/>
+      <c r="F336" s="52"/>
     </row>
     <row r="337">
-      <c r="B337" s="52"/>
-      <c r="F337" s="53"/>
+      <c r="B337" s="51"/>
+      <c r="F337" s="52"/>
     </row>
     <row r="338">
-      <c r="B338" s="52"/>
-      <c r="F338" s="53"/>
+      <c r="B338" s="51"/>
+      <c r="F338" s="52"/>
     </row>
     <row r="339">
-      <c r="B339" s="52"/>
-      <c r="F339" s="53"/>
+      <c r="B339" s="51"/>
+      <c r="F339" s="52"/>
     </row>
     <row r="340">
-      <c r="B340" s="52"/>
-      <c r="F340" s="53"/>
+      <c r="B340" s="51"/>
+      <c r="F340" s="52"/>
     </row>
     <row r="341">
-      <c r="B341" s="52"/>
-      <c r="F341" s="53"/>
+      <c r="B341" s="51"/>
+      <c r="F341" s="52"/>
     </row>
     <row r="342">
-      <c r="B342" s="52"/>
-      <c r="F342" s="53"/>
+      <c r="B342" s="51"/>
+      <c r="F342" s="52"/>
     </row>
     <row r="343">
-      <c r="B343" s="52"/>
-      <c r="F343" s="53"/>
+      <c r="B343" s="51"/>
+      <c r="F343" s="52"/>
     </row>
     <row r="344">
-      <c r="B344" s="52"/>
-      <c r="F344" s="53"/>
+      <c r="B344" s="51"/>
+      <c r="F344" s="52"/>
     </row>
     <row r="345">
-      <c r="B345" s="52"/>
-      <c r="F345" s="53"/>
+      <c r="B345" s="51"/>
+      <c r="F345" s="52"/>
     </row>
     <row r="346">
-      <c r="B346" s="52"/>
-      <c r="F346" s="53"/>
+      <c r="B346" s="51"/>
+      <c r="F346" s="52"/>
     </row>
     <row r="347">
-      <c r="B347" s="52"/>
-      <c r="F347" s="53"/>
+      <c r="B347" s="51"/>
+      <c r="F347" s="52"/>
     </row>
     <row r="348">
-      <c r="B348" s="52"/>
-      <c r="F348" s="53"/>
+      <c r="B348" s="51"/>
+      <c r="F348" s="52"/>
     </row>
     <row r="349">
-      <c r="B349" s="52"/>
-      <c r="F349" s="53"/>
+      <c r="B349" s="51"/>
+      <c r="F349" s="52"/>
     </row>
     <row r="350">
-      <c r="B350" s="52"/>
-      <c r="F350" s="53"/>
+      <c r="B350" s="51"/>
+      <c r="F350" s="52"/>
     </row>
     <row r="351">
-      <c r="B351" s="52"/>
-      <c r="F351" s="53"/>
+      <c r="B351" s="51"/>
+      <c r="F351" s="52"/>
     </row>
     <row r="352">
-      <c r="B352" s="52"/>
-      <c r="F352" s="53"/>
+      <c r="B352" s="51"/>
+      <c r="F352" s="52"/>
     </row>
     <row r="353">
-      <c r="B353" s="52"/>
-      <c r="F353" s="53"/>
+      <c r="B353" s="51"/>
+      <c r="F353" s="52"/>
     </row>
     <row r="354">
-      <c r="B354" s="52"/>
-      <c r="F354" s="53"/>
+      <c r="B354" s="51"/>
+      <c r="F354" s="52"/>
     </row>
     <row r="355">
-      <c r="B355" s="52"/>
-      <c r="F355" s="53"/>
+      <c r="B355" s="51"/>
+      <c r="F355" s="52"/>
     </row>
     <row r="356">
-      <c r="B356" s="52"/>
-      <c r="F356" s="53"/>
+      <c r="B356" s="51"/>
+      <c r="F356" s="52"/>
     </row>
     <row r="357">
-      <c r="B357" s="52"/>
-      <c r="F357" s="53"/>
+      <c r="B357" s="51"/>
+      <c r="F357" s="52"/>
     </row>
     <row r="358">
-      <c r="B358" s="52"/>
-      <c r="F358" s="53"/>
+      <c r="B358" s="51"/>
+      <c r="F358" s="52"/>
     </row>
     <row r="359">
-      <c r="B359" s="52"/>
-      <c r="F359" s="53"/>
+      <c r="B359" s="51"/>
+      <c r="F359" s="52"/>
     </row>
     <row r="360">
-      <c r="B360" s="52"/>
-      <c r="F360" s="53"/>
+      <c r="B360" s="51"/>
+      <c r="F360" s="52"/>
     </row>
     <row r="361">
-      <c r="B361" s="52"/>
-      <c r="F361" s="53"/>
+      <c r="B361" s="51"/>
+      <c r="F361" s="52"/>
     </row>
     <row r="362">
-      <c r="B362" s="52"/>
-      <c r="F362" s="53"/>
+      <c r="B362" s="51"/>
+      <c r="F362" s="52"/>
     </row>
     <row r="363">
-      <c r="B363" s="52"/>
-      <c r="F363" s="53"/>
+      <c r="B363" s="51"/>
+      <c r="F363" s="52"/>
     </row>
     <row r="364">
-      <c r="B364" s="52"/>
-      <c r="F364" s="53"/>
+      <c r="B364" s="51"/>
+      <c r="F364" s="52"/>
     </row>
     <row r="365">
-      <c r="B365" s="52"/>
-      <c r="F365" s="53"/>
+      <c r="B365" s="51"/>
+      <c r="F365" s="52"/>
     </row>
     <row r="366">
-      <c r="B366" s="52"/>
-      <c r="F366" s="53"/>
+      <c r="B366" s="51"/>
+      <c r="F366" s="52"/>
     </row>
     <row r="367">
-      <c r="B367" s="52"/>
-      <c r="F367" s="53"/>
+      <c r="B367" s="51"/>
+      <c r="F367" s="52"/>
     </row>
     <row r="368">
-      <c r="B368" s="52"/>
-      <c r="F368" s="53"/>
+      <c r="B368" s="51"/>
+      <c r="F368" s="52"/>
     </row>
     <row r="369">
-      <c r="B369" s="52"/>
-      <c r="F369" s="53"/>
+      <c r="B369" s="51"/>
+      <c r="F369" s="52"/>
     </row>
     <row r="370">
-      <c r="B370" s="52"/>
-      <c r="F370" s="53"/>
+      <c r="B370" s="51"/>
+      <c r="F370" s="52"/>
     </row>
     <row r="371">
-      <c r="B371" s="52"/>
-      <c r="F371" s="53"/>
+      <c r="B371" s="51"/>
+      <c r="F371" s="52"/>
     </row>
     <row r="372">
-      <c r="B372" s="52"/>
-      <c r="F372" s="53"/>
+      <c r="B372" s="51"/>
+      <c r="F372" s="52"/>
     </row>
     <row r="373">
-      <c r="B373" s="52"/>
-      <c r="F373" s="53"/>
+      <c r="B373" s="51"/>
+      <c r="F373" s="52"/>
     </row>
     <row r="374">
-      <c r="B374" s="52"/>
-      <c r="F374" s="53"/>
+      <c r="B374" s="51"/>
+      <c r="F374" s="52"/>
     </row>
     <row r="375">
-      <c r="B375" s="52"/>
-      <c r="F375" s="53"/>
+      <c r="B375" s="51"/>
+      <c r="F375" s="52"/>
     </row>
     <row r="376">
-      <c r="B376" s="52"/>
-      <c r="F376" s="53"/>
+      <c r="B376" s="51"/>
+      <c r="F376" s="52"/>
     </row>
     <row r="377">
-      <c r="B377" s="52"/>
-      <c r="F377" s="53"/>
+      <c r="B377" s="51"/>
+      <c r="F377" s="52"/>
     </row>
     <row r="378">
-      <c r="B378" s="52"/>
-      <c r="F378" s="53"/>
+      <c r="B378" s="51"/>
+      <c r="F378" s="52"/>
     </row>
     <row r="379">
-      <c r="B379" s="52"/>
-      <c r="F379" s="53"/>
+      <c r="B379" s="51"/>
+      <c r="F379" s="52"/>
     </row>
     <row r="380">
-      <c r="B380" s="52"/>
-      <c r="F380" s="53"/>
+      <c r="B380" s="51"/>
+      <c r="F380" s="52"/>
     </row>
     <row r="381">
-      <c r="B381" s="52"/>
-      <c r="F381" s="53"/>
+      <c r="B381" s="51"/>
+      <c r="F381" s="52"/>
     </row>
     <row r="382">
-      <c r="B382" s="52"/>
-      <c r="F382" s="53"/>
+      <c r="B382" s="51"/>
+      <c r="F382" s="52"/>
     </row>
     <row r="383">
-      <c r="B383" s="52"/>
-      <c r="F383" s="53"/>
+      <c r="B383" s="51"/>
+      <c r="F383" s="52"/>
     </row>
     <row r="384">
-      <c r="B384" s="52"/>
-      <c r="F384" s="53"/>
+      <c r="B384" s="51"/>
+      <c r="F384" s="52"/>
     </row>
     <row r="385">
-      <c r="B385" s="52"/>
-      <c r="F385" s="53"/>
+      <c r="B385" s="51"/>
+      <c r="F385" s="52"/>
     </row>
     <row r="386">
-      <c r="B386" s="52"/>
-      <c r="F386" s="53"/>
+      <c r="B386" s="51"/>
+      <c r="F386" s="52"/>
     </row>
     <row r="387">
-      <c r="B387" s="52"/>
-      <c r="F387" s="53"/>
+      <c r="B387" s="51"/>
+      <c r="F387" s="52"/>
     </row>
     <row r="388">
-      <c r="B388" s="52"/>
-      <c r="F388" s="53"/>
+      <c r="B388" s="51"/>
+      <c r="F388" s="52"/>
     </row>
     <row r="389">
-      <c r="B389" s="52"/>
-      <c r="F389" s="53"/>
+      <c r="B389" s="51"/>
+      <c r="F389" s="52"/>
     </row>
     <row r="390">
-      <c r="B390" s="52"/>
-      <c r="F390" s="53"/>
+      <c r="B390" s="51"/>
+      <c r="F390" s="52"/>
     </row>
     <row r="391">
-      <c r="B391" s="52"/>
-      <c r="F391" s="53"/>
+      <c r="B391" s="51"/>
+      <c r="F391" s="52"/>
     </row>
     <row r="392">
-      <c r="B392" s="52"/>
-      <c r="F392" s="53"/>
+      <c r="B392" s="51"/>
+      <c r="F392" s="52"/>
     </row>
     <row r="393">
-      <c r="B393" s="52"/>
-      <c r="F393" s="53"/>
+      <c r="B393" s="51"/>
+      <c r="F393" s="52"/>
     </row>
     <row r="394">
-      <c r="B394" s="52"/>
-      <c r="F394" s="53"/>
+      <c r="B394" s="51"/>
+      <c r="F394" s="52"/>
     </row>
     <row r="395">
-      <c r="B395" s="52"/>
-      <c r="F395" s="53"/>
+      <c r="B395" s="51"/>
+      <c r="F395" s="52"/>
     </row>
     <row r="396">
-      <c r="B396" s="52"/>
-      <c r="F396" s="53"/>
+      <c r="B396" s="51"/>
+      <c r="F396" s="52"/>
     </row>
     <row r="397">
-      <c r="B397" s="52"/>
-      <c r="F397" s="53"/>
+      <c r="B397" s="51"/>
+      <c r="F397" s="52"/>
     </row>
     <row r="398">
-      <c r="B398" s="52"/>
-      <c r="F398" s="53"/>
+      <c r="B398" s="51"/>
+      <c r="F398" s="52"/>
     </row>
     <row r="399">
-      <c r="B399" s="52"/>
-      <c r="F399" s="53"/>
+      <c r="B399" s="51"/>
+      <c r="F399" s="52"/>
     </row>
     <row r="400">
-      <c r="B400" s="52"/>
-      <c r="F400" s="53"/>
+      <c r="B400" s="51"/>
+      <c r="F400" s="52"/>
     </row>
     <row r="401">
-      <c r="B401" s="52"/>
-      <c r="F401" s="53"/>
+      <c r="B401" s="51"/>
+      <c r="F401" s="52"/>
     </row>
     <row r="402">
-      <c r="B402" s="52"/>
-      <c r="F402" s="53"/>
+      <c r="B402" s="51"/>
+      <c r="F402" s="52"/>
     </row>
     <row r="403">
-      <c r="B403" s="52"/>
-      <c r="F403" s="53"/>
+      <c r="B403" s="51"/>
+      <c r="F403" s="52"/>
     </row>
     <row r="404">
-      <c r="B404" s="52"/>
-      <c r="F404" s="53"/>
+      <c r="B404" s="51"/>
+      <c r="F404" s="52"/>
     </row>
     <row r="405">
-      <c r="B405" s="52"/>
-      <c r="F405" s="53"/>
+      <c r="B405" s="51"/>
+      <c r="F405" s="52"/>
     </row>
     <row r="406">
-      <c r="B406" s="52"/>
-      <c r="F406" s="53"/>
+      <c r="B406" s="51"/>
+      <c r="F406" s="52"/>
     </row>
     <row r="407">
-      <c r="B407" s="52"/>
-      <c r="F407" s="53"/>
+      <c r="B407" s="51"/>
+      <c r="F407" s="52"/>
     </row>
     <row r="408">
-      <c r="B408" s="52"/>
-      <c r="F408" s="53"/>
+      <c r="B408" s="51"/>
+      <c r="F408" s="52"/>
     </row>
     <row r="409">
-      <c r="B409" s="52"/>
-      <c r="F409" s="53"/>
+      <c r="B409" s="51"/>
+      <c r="F409" s="52"/>
     </row>
     <row r="410">
-      <c r="B410" s="52"/>
-      <c r="F410" s="53"/>
+      <c r="B410" s="51"/>
+      <c r="F410" s="52"/>
     </row>
     <row r="411">
-      <c r="B411" s="52"/>
-      <c r="F411" s="53"/>
+      <c r="B411" s="51"/>
+      <c r="F411" s="52"/>
     </row>
     <row r="412">
-      <c r="B412" s="52"/>
-      <c r="F412" s="53"/>
+      <c r="B412" s="51"/>
+      <c r="F412" s="52"/>
     </row>
     <row r="413">
-      <c r="B413" s="52"/>
-      <c r="F413" s="53"/>
+      <c r="B413" s="51"/>
+      <c r="F413" s="52"/>
     </row>
     <row r="414">
-      <c r="B414" s="52"/>
-      <c r="F414" s="53"/>
+      <c r="B414" s="51"/>
+      <c r="F414" s="52"/>
     </row>
     <row r="415">
-      <c r="B415" s="52"/>
-      <c r="F415" s="53"/>
+      <c r="B415" s="51"/>
+      <c r="F415" s="52"/>
     </row>
     <row r="416">
-      <c r="B416" s="52"/>
-      <c r="F416" s="53"/>
+      <c r="B416" s="51"/>
+      <c r="F416" s="52"/>
     </row>
     <row r="417">
-      <c r="B417" s="52"/>
-      <c r="F417" s="53"/>
+      <c r="B417" s="51"/>
+      <c r="F417" s="52"/>
     </row>
     <row r="418">
-      <c r="B418" s="52"/>
-      <c r="F418" s="53"/>
+      <c r="B418" s="51"/>
+      <c r="F418" s="52"/>
     </row>
     <row r="419">
-      <c r="B419" s="52"/>
-      <c r="F419" s="53"/>
+      <c r="B419" s="51"/>
+      <c r="F419" s="52"/>
     </row>
     <row r="420">
-      <c r="B420" s="52"/>
-      <c r="F420" s="53"/>
+      <c r="B420" s="51"/>
+      <c r="F420" s="52"/>
     </row>
     <row r="421">
-      <c r="B421" s="52"/>
-      <c r="F421" s="53"/>
+      <c r="B421" s="51"/>
+      <c r="F421" s="52"/>
     </row>
     <row r="422">
-      <c r="B422" s="52"/>
-      <c r="F422" s="53"/>
+      <c r="B422" s="51"/>
+      <c r="F422" s="52"/>
     </row>
     <row r="423">
-      <c r="B423" s="52"/>
-      <c r="F423" s="53"/>
+      <c r="B423" s="51"/>
+      <c r="F423" s="52"/>
     </row>
     <row r="424">
-      <c r="B424" s="52"/>
-      <c r="F424" s="53"/>
+      <c r="B424" s="51"/>
+      <c r="F424" s="52"/>
     </row>
     <row r="425">
-      <c r="B425" s="52"/>
-      <c r="F425" s="53"/>
+      <c r="B425" s="51"/>
+      <c r="F425" s="52"/>
     </row>
     <row r="426">
-      <c r="B426" s="52"/>
-      <c r="F426" s="53"/>
+      <c r="B426" s="51"/>
+      <c r="F426" s="52"/>
     </row>
     <row r="427">
-      <c r="B427" s="52"/>
-      <c r="F427" s="53"/>
+      <c r="B427" s="51"/>
+      <c r="F427" s="52"/>
     </row>
     <row r="428">
-      <c r="B428" s="52"/>
-      <c r="F428" s="53"/>
+      <c r="B428" s="51"/>
+      <c r="F428" s="52"/>
     </row>
     <row r="429">
-      <c r="B429" s="52"/>
-      <c r="F429" s="53"/>
+      <c r="B429" s="51"/>
+      <c r="F429" s="52"/>
     </row>
     <row r="430">
-      <c r="B430" s="52"/>
-      <c r="F430" s="53"/>
+      <c r="B430" s="51"/>
+      <c r="F430" s="52"/>
     </row>
     <row r="431">
-      <c r="B431" s="52"/>
-      <c r="F431" s="53"/>
+      <c r="B431" s="51"/>
+      <c r="F431" s="52"/>
     </row>
     <row r="432">
-      <c r="B432" s="52"/>
-      <c r="F432" s="53"/>
+      <c r="B432" s="51"/>
+      <c r="F432" s="52"/>
     </row>
     <row r="433">
-      <c r="B433" s="52"/>
-      <c r="F433" s="53"/>
+      <c r="B433" s="51"/>
+      <c r="F433" s="52"/>
     </row>
     <row r="434">
-      <c r="B434" s="52"/>
-      <c r="F434" s="53"/>
+      <c r="B434" s="51"/>
+      <c r="F434" s="52"/>
     </row>
     <row r="435">
-      <c r="B435" s="52"/>
-      <c r="F435" s="53"/>
+      <c r="B435" s="51"/>
+      <c r="F435" s="52"/>
     </row>
     <row r="436">
-      <c r="B436" s="52"/>
-      <c r="F436" s="53"/>
+      <c r="B436" s="51"/>
+      <c r="F436" s="52"/>
     </row>
     <row r="437">
-      <c r="B437" s="52"/>
-      <c r="F437" s="53"/>
+      <c r="B437" s="51"/>
+      <c r="F437" s="52"/>
     </row>
     <row r="438">
-      <c r="B438" s="52"/>
-      <c r="F438" s="53"/>
+      <c r="B438" s="51"/>
+      <c r="F438" s="52"/>
     </row>
     <row r="439">
-      <c r="B439" s="52"/>
-      <c r="F439" s="53"/>
+      <c r="B439" s="51"/>
+      <c r="F439" s="52"/>
     </row>
     <row r="440">
-      <c r="B440" s="52"/>
-      <c r="F440" s="53"/>
+      <c r="B440" s="51"/>
+      <c r="F440" s="52"/>
     </row>
     <row r="441">
-      <c r="B441" s="52"/>
-      <c r="F441" s="53"/>
+      <c r="B441" s="51"/>
+      <c r="F441" s="52"/>
     </row>
     <row r="442">
-      <c r="B442" s="52"/>
-      <c r="F442" s="53"/>
+      <c r="B442" s="51"/>
+      <c r="F442" s="52"/>
     </row>
     <row r="443">
-      <c r="B443" s="52"/>
-      <c r="F443" s="53"/>
+      <c r="B443" s="51"/>
+      <c r="F443" s="52"/>
     </row>
     <row r="444">
-      <c r="B444" s="52"/>
-      <c r="F444" s="53"/>
+      <c r="B444" s="51"/>
+      <c r="F444" s="52"/>
     </row>
     <row r="445">
-      <c r="B445" s="52"/>
-      <c r="F445" s="53"/>
+      <c r="B445" s="51"/>
+      <c r="F445" s="52"/>
     </row>
     <row r="446">
-      <c r="B446" s="52"/>
-      <c r="F446" s="53"/>
+      <c r="B446" s="51"/>
+      <c r="F446" s="52"/>
     </row>
     <row r="447">
-      <c r="B447" s="52"/>
-      <c r="F447" s="53"/>
+      <c r="B447" s="51"/>
+      <c r="F447" s="52"/>
     </row>
     <row r="448">
-      <c r="B448" s="52"/>
-      <c r="F448" s="53"/>
+      <c r="B448" s="51"/>
+      <c r="F448" s="52"/>
     </row>
     <row r="449">
-      <c r="B449" s="52"/>
-      <c r="F449" s="53"/>
+      <c r="B449" s="51"/>
+      <c r="F449" s="52"/>
     </row>
     <row r="450">
-      <c r="B450" s="52"/>
-      <c r="F450" s="53"/>
+      <c r="B450" s="51"/>
+      <c r="F450" s="52"/>
     </row>
     <row r="451">
-      <c r="B451" s="52"/>
-      <c r="F451" s="53"/>
+      <c r="B451" s="51"/>
+      <c r="F451" s="52"/>
     </row>
     <row r="452">
-      <c r="B452" s="52"/>
-      <c r="F452" s="53"/>
+      <c r="B452" s="51"/>
+      <c r="F452" s="52"/>
     </row>
     <row r="453">
-      <c r="B453" s="52"/>
-      <c r="F453" s="53"/>
+      <c r="B453" s="51"/>
+      <c r="F453" s="52"/>
     </row>
     <row r="454">
-      <c r="B454" s="52"/>
-      <c r="F454" s="53"/>
+      <c r="B454" s="51"/>
+      <c r="F454" s="52"/>
     </row>
     <row r="455">
-      <c r="B455" s="52"/>
-      <c r="F455" s="53"/>
+      <c r="B455" s="51"/>
+      <c r="F455" s="52"/>
     </row>
     <row r="456">
-      <c r="B456" s="52"/>
-      <c r="F456" s="53"/>
+      <c r="B456" s="51"/>
+      <c r="F456" s="52"/>
     </row>
     <row r="457">
-      <c r="B457" s="52"/>
-      <c r="F457" s="53"/>
+      <c r="B457" s="51"/>
+      <c r="F457" s="52"/>
     </row>
     <row r="458">
-      <c r="B458" s="52"/>
-      <c r="F458" s="53"/>
+      <c r="B458" s="51"/>
+      <c r="F458" s="52"/>
     </row>
     <row r="459">
-      <c r="B459" s="52"/>
-      <c r="F459" s="53"/>
+      <c r="B459" s="51"/>
+      <c r="F459" s="52"/>
     </row>
     <row r="460">
-      <c r="B460" s="52"/>
-      <c r="F460" s="53"/>
+      <c r="B460" s="51"/>
+      <c r="F460" s="52"/>
     </row>
     <row r="461">
-      <c r="B461" s="52"/>
-      <c r="F461" s="53"/>
+      <c r="B461" s="51"/>
+      <c r="F461" s="52"/>
     </row>
     <row r="462">
-      <c r="B462" s="52"/>
-      <c r="F462" s="53"/>
+      <c r="B462" s="51"/>
+      <c r="F462" s="52"/>
     </row>
     <row r="463">
-      <c r="B463" s="52"/>
-      <c r="F463" s="53"/>
+      <c r="B463" s="51"/>
+      <c r="F463" s="52"/>
     </row>
     <row r="464">
-      <c r="B464" s="52"/>
-      <c r="F464" s="53"/>
+      <c r="B464" s="51"/>
+      <c r="F464" s="52"/>
     </row>
     <row r="465">
-      <c r="B465" s="52"/>
-      <c r="F465" s="53"/>
+      <c r="B465" s="51"/>
+      <c r="F465" s="52"/>
     </row>
     <row r="466">
-      <c r="B466" s="52"/>
-      <c r="F466" s="53"/>
+      <c r="B466" s="51"/>
+      <c r="F466" s="52"/>
     </row>
     <row r="467">
-      <c r="B467" s="52"/>
-      <c r="F467" s="53"/>
+      <c r="B467" s="51"/>
+      <c r="F467" s="52"/>
     </row>
     <row r="468">
-      <c r="B468" s="52"/>
-      <c r="F468" s="53"/>
+      <c r="B468" s="51"/>
+      <c r="F468" s="52"/>
     </row>
     <row r="469">
-      <c r="B469" s="52"/>
-      <c r="F469" s="53"/>
+      <c r="B469" s="51"/>
+      <c r="F469" s="52"/>
     </row>
     <row r="470">
-      <c r="B470" s="52"/>
-      <c r="F470" s="53"/>
+      <c r="B470" s="51"/>
+      <c r="F470" s="52"/>
     </row>
     <row r="471">
-      <c r="B471" s="52"/>
-      <c r="F471" s="53"/>
+      <c r="B471" s="51"/>
+      <c r="F471" s="52"/>
     </row>
     <row r="472">
-      <c r="B472" s="52"/>
-      <c r="F472" s="53"/>
+      <c r="B472" s="51"/>
+      <c r="F472" s="52"/>
     </row>
     <row r="473">
-      <c r="B473" s="52"/>
-      <c r="F473" s="53"/>
+      <c r="B473" s="51"/>
+      <c r="F473" s="52"/>
     </row>
     <row r="474">
-      <c r="B474" s="52"/>
-      <c r="F474" s="53"/>
+      <c r="B474" s="51"/>
+      <c r="F474" s="52"/>
     </row>
     <row r="475">
-      <c r="B475" s="52"/>
-      <c r="F475" s="53"/>
+      <c r="B475" s="51"/>
+      <c r="F475" s="52"/>
     </row>
     <row r="476">
-      <c r="B476" s="52"/>
-      <c r="F476" s="53"/>
+      <c r="B476" s="51"/>
+      <c r="F476" s="52"/>
     </row>
     <row r="477">
-      <c r="B477" s="52"/>
-      <c r="F477" s="53"/>
+      <c r="B477" s="51"/>
+      <c r="F477" s="52"/>
     </row>
     <row r="478">
-      <c r="B478" s="52"/>
-      <c r="F478" s="53"/>
+      <c r="B478" s="51"/>
+      <c r="F478" s="52"/>
     </row>
     <row r="479">
-      <c r="B479" s="52"/>
-      <c r="F479" s="53"/>
+      <c r="B479" s="51"/>
+      <c r="F479" s="52"/>
     </row>
     <row r="480">
-      <c r="B480" s="52"/>
-      <c r="F480" s="53"/>
+      <c r="B480" s="51"/>
+      <c r="F480" s="52"/>
     </row>
     <row r="481">
-      <c r="B481" s="52"/>
-      <c r="F481" s="53"/>
+      <c r="B481" s="51"/>
+      <c r="F481" s="52"/>
     </row>
     <row r="482">
-      <c r="B482" s="52"/>
-      <c r="F482" s="53"/>
+      <c r="B482" s="51"/>
+      <c r="F482" s="52"/>
     </row>
     <row r="483">
-      <c r="B483" s="52"/>
-      <c r="F483" s="53"/>
+      <c r="B483" s="51"/>
+      <c r="F483" s="52"/>
     </row>
     <row r="484">
-      <c r="B484" s="52"/>
-      <c r="F484" s="53"/>
+      <c r="B484" s="51"/>
+      <c r="F484" s="52"/>
     </row>
     <row r="485">
-      <c r="B485" s="52"/>
-      <c r="F485" s="53"/>
+      <c r="B485" s="51"/>
+      <c r="F485" s="52"/>
     </row>
     <row r="486">
-      <c r="B486" s="52"/>
-      <c r="F486" s="53"/>
+      <c r="B486" s="51"/>
+      <c r="F486" s="52"/>
     </row>
     <row r="487">
-      <c r="B487" s="52"/>
-      <c r="F487" s="53"/>
+      <c r="B487" s="51"/>
+      <c r="F487" s="52"/>
     </row>
     <row r="488">
-      <c r="B488" s="52"/>
-      <c r="F488" s="53"/>
+      <c r="B488" s="51"/>
+      <c r="F488" s="52"/>
     </row>
     <row r="489">
-      <c r="B489" s="52"/>
-      <c r="F489" s="53"/>
+      <c r="B489" s="51"/>
+      <c r="F489" s="52"/>
     </row>
     <row r="490">
-      <c r="B490" s="52"/>
-      <c r="F490" s="53"/>
+      <c r="B490" s="51"/>
+      <c r="F490" s="52"/>
     </row>
     <row r="491">
-      <c r="B491" s="52"/>
-      <c r="F491" s="53"/>
+      <c r="B491" s="51"/>
+      <c r="F491" s="52"/>
     </row>
     <row r="492">
-      <c r="B492" s="52"/>
-      <c r="F492" s="53"/>
+      <c r="B492" s="51"/>
+      <c r="F492" s="52"/>
     </row>
     <row r="493">
-      <c r="B493" s="52"/>
-      <c r="F493" s="53"/>
+      <c r="B493" s="51"/>
+      <c r="F493" s="52"/>
     </row>
     <row r="494">
-      <c r="B494" s="52"/>
-      <c r="F494" s="53"/>
+      <c r="B494" s="51"/>
+      <c r="F494" s="52"/>
     </row>
     <row r="495">
-      <c r="B495" s="52"/>
-      <c r="F495" s="53"/>
+      <c r="B495" s="51"/>
+      <c r="F495" s="52"/>
     </row>
     <row r="496">
-      <c r="B496" s="52"/>
-      <c r="F496" s="53"/>
+      <c r="B496" s="51"/>
+      <c r="F496" s="52"/>
     </row>
     <row r="497">
-      <c r="B497" s="52"/>
-      <c r="F497" s="53"/>
+      <c r="B497" s="51"/>
+      <c r="F497" s="52"/>
     </row>
     <row r="498">
-      <c r="B498" s="52"/>
-      <c r="F498" s="53"/>
+      <c r="B498" s="51"/>
+      <c r="F498" s="52"/>
     </row>
     <row r="499">
-      <c r="B499" s="52"/>
-      <c r="F499" s="53"/>
+      <c r="B499" s="51"/>
+      <c r="F499" s="52"/>
     </row>
     <row r="500">
-      <c r="B500" s="52"/>
-      <c r="F500" s="53"/>
+      <c r="B500" s="51"/>
+      <c r="F500" s="52"/>
     </row>
     <row r="501">
-      <c r="B501" s="52"/>
-      <c r="F501" s="53"/>
+      <c r="B501" s="51"/>
+      <c r="F501" s="52"/>
     </row>
     <row r="502">
-      <c r="B502" s="52"/>
-      <c r="F502" s="53"/>
+      <c r="B502" s="51"/>
+      <c r="F502" s="52"/>
     </row>
     <row r="503">
-      <c r="B503" s="52"/>
-      <c r="F503" s="53"/>
+      <c r="B503" s="51"/>
+      <c r="F503" s="52"/>
     </row>
     <row r="504">
-      <c r="B504" s="52"/>
-      <c r="F504" s="53"/>
+      <c r="B504" s="51"/>
+      <c r="F504" s="52"/>
     </row>
     <row r="505">
-      <c r="B505" s="52"/>
-      <c r="F505" s="53"/>
+      <c r="B505" s="51"/>
+      <c r="F505" s="52"/>
     </row>
     <row r="506">
-      <c r="B506" s="52"/>
-      <c r="F506" s="53"/>
+      <c r="B506" s="51"/>
+      <c r="F506" s="52"/>
     </row>
     <row r="507">
-      <c r="B507" s="52"/>
-      <c r="F507" s="53"/>
+      <c r="B507" s="51"/>
+      <c r="F507" s="52"/>
     </row>
     <row r="508">
-      <c r="B508" s="52"/>
-      <c r="F508" s="53"/>
+      <c r="B508" s="51"/>
+      <c r="F508" s="52"/>
     </row>
     <row r="509">
-      <c r="B509" s="52"/>
-      <c r="F509" s="53"/>
+      <c r="B509" s="51"/>
+      <c r="F509" s="52"/>
     </row>
     <row r="510">
-      <c r="B510" s="52"/>
-      <c r="F510" s="53"/>
+      <c r="B510" s="51"/>
+      <c r="F510" s="52"/>
     </row>
     <row r="511">
-      <c r="B511" s="52"/>
-      <c r="F511" s="53"/>
+      <c r="B511" s="51"/>
+      <c r="F511" s="52"/>
     </row>
     <row r="512">
-      <c r="B512" s="52"/>
-      <c r="F512" s="53"/>
+      <c r="B512" s="51"/>
+      <c r="F512" s="52"/>
     </row>
     <row r="513">
-      <c r="B513" s="52"/>
-      <c r="F513" s="53"/>
+      <c r="B513" s="51"/>
+      <c r="F513" s="52"/>
     </row>
     <row r="514">
-      <c r="B514" s="52"/>
-      <c r="F514" s="53"/>
+      <c r="B514" s="51"/>
+      <c r="F514" s="52"/>
     </row>
     <row r="515">
-      <c r="B515" s="52"/>
-      <c r="F515" s="53"/>
+      <c r="B515" s="51"/>
+      <c r="F515" s="52"/>
     </row>
     <row r="516">
-      <c r="B516" s="52"/>
-      <c r="F516" s="53"/>
+      <c r="B516" s="51"/>
+      <c r="F516" s="52"/>
     </row>
     <row r="517">
-      <c r="B517" s="52"/>
-      <c r="F517" s="53"/>
+      <c r="B517" s="51"/>
+      <c r="F517" s="52"/>
     </row>
     <row r="518">
-      <c r="B518" s="52"/>
-      <c r="F518" s="53"/>
+      <c r="B518" s="51"/>
+      <c r="F518" s="52"/>
     </row>
     <row r="519">
-      <c r="B519" s="52"/>
-      <c r="F519" s="53"/>
+      <c r="B519" s="51"/>
+      <c r="F519" s="52"/>
     </row>
     <row r="520">
-      <c r="B520" s="52"/>
-      <c r="F520" s="53"/>
+      <c r="B520" s="51"/>
+      <c r="F520" s="52"/>
     </row>
     <row r="521">
-      <c r="B521" s="52"/>
-      <c r="F521" s="53"/>
+      <c r="B521" s="51"/>
+      <c r="F521" s="52"/>
     </row>
     <row r="522">
-      <c r="B522" s="52"/>
-      <c r="F522" s="53"/>
+      <c r="B522" s="51"/>
+      <c r="F522" s="52"/>
     </row>
     <row r="523">
-      <c r="B523" s="52"/>
-      <c r="F523" s="53"/>
+      <c r="B523" s="51"/>
+      <c r="F523" s="52"/>
     </row>
     <row r="524">
-      <c r="B524" s="52"/>
-      <c r="F524" s="53"/>
+      <c r="B524" s="51"/>
+      <c r="F524" s="52"/>
     </row>
     <row r="525">
-      <c r="B525" s="52"/>
-      <c r="F525" s="53"/>
+      <c r="B525" s="51"/>
+      <c r="F525" s="52"/>
     </row>
     <row r="526">
-      <c r="B526" s="52"/>
-      <c r="F526" s="53"/>
+      <c r="B526" s="51"/>
+      <c r="F526" s="52"/>
     </row>
     <row r="527">
-      <c r="B527" s="52"/>
-      <c r="F527" s="53"/>
+      <c r="B527" s="51"/>
+      <c r="F527" s="52"/>
     </row>
     <row r="528">
-      <c r="B528" s="52"/>
-      <c r="F528" s="53"/>
+      <c r="B528" s="51"/>
+      <c r="F528" s="52"/>
     </row>
     <row r="529">
-      <c r="B529" s="52"/>
-      <c r="F529" s="53"/>
+      <c r="B529" s="51"/>
+      <c r="F529" s="52"/>
     </row>
     <row r="530">
-      <c r="B530" s="52"/>
-      <c r="F530" s="53"/>
+      <c r="B530" s="51"/>
+      <c r="F530" s="52"/>
     </row>
     <row r="531">
-      <c r="B531" s="52"/>
-      <c r="F531" s="53"/>
+      <c r="B531" s="51"/>
+      <c r="F531" s="52"/>
     </row>
     <row r="532">
-      <c r="B532" s="52"/>
-      <c r="F532" s="53"/>
+      <c r="B532" s="51"/>
+      <c r="F532" s="52"/>
     </row>
     <row r="533">
-      <c r="B533" s="52"/>
-      <c r="F533" s="53"/>
+      <c r="B533" s="51"/>
+      <c r="F533" s="52"/>
     </row>
     <row r="534">
-      <c r="B534" s="52"/>
-      <c r="F534" s="53"/>
+      <c r="B534" s="51"/>
+      <c r="F534" s="52"/>
     </row>
     <row r="535">
-      <c r="B535" s="52"/>
-      <c r="F535" s="53"/>
+      <c r="B535" s="51"/>
+      <c r="F535" s="52"/>
     </row>
     <row r="536">
-      <c r="B536" s="52"/>
-      <c r="F536" s="53"/>
+      <c r="B536" s="51"/>
+      <c r="F536" s="52"/>
     </row>
     <row r="537">
-      <c r="B537" s="52"/>
-      <c r="F537" s="53"/>
+      <c r="B537" s="51"/>
+      <c r="F537" s="52"/>
     </row>
     <row r="538">
-      <c r="B538" s="52"/>
-      <c r="F538" s="53"/>
+      <c r="B538" s="51"/>
+      <c r="F538" s="52"/>
     </row>
     <row r="539">
-      <c r="B539" s="52"/>
-      <c r="F539" s="53"/>
+      <c r="B539" s="51"/>
+      <c r="F539" s="52"/>
     </row>
     <row r="540">
-      <c r="B540" s="52"/>
-      <c r="F540" s="53"/>
+      <c r="B540" s="51"/>
+      <c r="F540" s="52"/>
     </row>
     <row r="541">
-      <c r="B541" s="52"/>
-      <c r="F541" s="53"/>
+      <c r="B541" s="51"/>
+      <c r="F541" s="52"/>
     </row>
     <row r="542">
-      <c r="B542" s="52"/>
-      <c r="F542" s="53"/>
+      <c r="B542" s="51"/>
+      <c r="F542" s="52"/>
     </row>
     <row r="543">
-      <c r="B543" s="52"/>
-      <c r="F543" s="53"/>
+      <c r="B543" s="51"/>
+      <c r="F543" s="52"/>
     </row>
     <row r="544">
-      <c r="B544" s="52"/>
-      <c r="F544" s="53"/>
+      <c r="B544" s="51"/>
+      <c r="F544" s="52"/>
     </row>
     <row r="545">
-      <c r="B545" s="52"/>
-      <c r="F545" s="53"/>
+      <c r="B545" s="51"/>
+      <c r="F545" s="52"/>
     </row>
     <row r="546">
-      <c r="B546" s="52"/>
-      <c r="F546" s="53"/>
+      <c r="B546" s="51"/>
+      <c r="F546" s="52"/>
     </row>
     <row r="547">
-      <c r="B547" s="52"/>
-      <c r="F547" s="53"/>
+      <c r="B547" s="51"/>
+      <c r="F547" s="52"/>
     </row>
     <row r="548">
-      <c r="B548" s="52"/>
-      <c r="F548" s="53"/>
+      <c r="B548" s="51"/>
+      <c r="F548" s="52"/>
     </row>
     <row r="549">
-      <c r="B549" s="52"/>
-      <c r="F549" s="53"/>
+      <c r="B549" s="51"/>
+      <c r="F549" s="52"/>
     </row>
     <row r="550">
-      <c r="B550" s="52"/>
-      <c r="F550" s="53"/>
+      <c r="B550" s="51"/>
+      <c r="F550" s="52"/>
     </row>
     <row r="551">
-      <c r="B551" s="52"/>
-      <c r="F551" s="53"/>
+      <c r="B551" s="51"/>
+      <c r="F551" s="52"/>
     </row>
     <row r="552">
-      <c r="B552" s="52"/>
-      <c r="F552" s="53"/>
+      <c r="B552" s="51"/>
+      <c r="F552" s="52"/>
     </row>
     <row r="553">
-      <c r="B553" s="52"/>
-      <c r="F553" s="53"/>
+      <c r="B553" s="51"/>
+      <c r="F553" s="52"/>
     </row>
     <row r="554">
-      <c r="B554" s="52"/>
-      <c r="F554" s="53"/>
+      <c r="B554" s="51"/>
+      <c r="F554" s="52"/>
     </row>
     <row r="555">
-      <c r="B555" s="52"/>
-      <c r="F555" s="53"/>
+      <c r="B555" s="51"/>
+      <c r="F555" s="52"/>
     </row>
     <row r="556">
-      <c r="B556" s="52"/>
-      <c r="F556" s="53"/>
+      <c r="B556" s="51"/>
+      <c r="F556" s="52"/>
     </row>
     <row r="557">
-      <c r="B557" s="52"/>
-      <c r="F557" s="53"/>
+      <c r="B557" s="51"/>
+      <c r="F557" s="52"/>
     </row>
     <row r="558">
-      <c r="B558" s="52"/>
-      <c r="F558" s="53"/>
+      <c r="B558" s="51"/>
+      <c r="F558" s="52"/>
     </row>
     <row r="559">
-      <c r="B559" s="52"/>
-      <c r="F559" s="53"/>
+      <c r="B559" s="51"/>
+      <c r="F559" s="52"/>
     </row>
     <row r="560">
-      <c r="B560" s="52"/>
-      <c r="F560" s="53"/>
+      <c r="B560" s="51"/>
+      <c r="F560" s="52"/>
     </row>
     <row r="561">
-      <c r="B561" s="52"/>
-      <c r="F561" s="53"/>
+      <c r="B561" s="51"/>
+      <c r="F561" s="52"/>
     </row>
     <row r="562">
-      <c r="B562" s="52"/>
-      <c r="F562" s="53"/>
+      <c r="B562" s="51"/>
+      <c r="F562" s="52"/>
     </row>
     <row r="563">
-      <c r="B563" s="52"/>
-      <c r="F563" s="53"/>
+      <c r="B563" s="51"/>
+      <c r="F563" s="52"/>
     </row>
     <row r="564">
-      <c r="B564" s="52"/>
-      <c r="F564" s="53"/>
+      <c r="B564" s="51"/>
+      <c r="F564" s="52"/>
     </row>
     <row r="565">
-      <c r="B565" s="52"/>
-      <c r="F565" s="53"/>
+      <c r="B565" s="51"/>
+      <c r="F565" s="52"/>
     </row>
     <row r="566">
-      <c r="B566" s="52"/>
-      <c r="F566" s="53"/>
+      <c r="B566" s="51"/>
+      <c r="F566" s="52"/>
     </row>
     <row r="567">
-      <c r="B567" s="52"/>
-      <c r="F567" s="53"/>
+      <c r="B567" s="51"/>
+      <c r="F567" s="52"/>
     </row>
     <row r="568">
-      <c r="B568" s="52"/>
-      <c r="F568" s="53"/>
+      <c r="B568" s="51"/>
+      <c r="F568" s="52"/>
     </row>
     <row r="569">
-      <c r="B569" s="52"/>
-      <c r="F569" s="53"/>
+      <c r="B569" s="51"/>
+      <c r="F569" s="52"/>
     </row>
     <row r="570">
-      <c r="B570" s="52"/>
-      <c r="F570" s="53"/>
+      <c r="B570" s="51"/>
+      <c r="F570" s="52"/>
     </row>
     <row r="571">
-      <c r="B571" s="52"/>
-      <c r="F571" s="53"/>
+      <c r="B571" s="51"/>
+      <c r="F571" s="52"/>
     </row>
     <row r="572">
-      <c r="B572" s="52"/>
-      <c r="F572" s="53"/>
+      <c r="B572" s="51"/>
+      <c r="F572" s="52"/>
     </row>
     <row r="573">
-      <c r="B573" s="52"/>
-      <c r="F573" s="53"/>
+      <c r="B573" s="51"/>
+      <c r="F573" s="52"/>
     </row>
     <row r="574">
-      <c r="B574" s="52"/>
-      <c r="F574" s="53"/>
+      <c r="B574" s="51"/>
+      <c r="F574" s="52"/>
     </row>
     <row r="575">
-      <c r="B575" s="52"/>
-      <c r="F575" s="53"/>
+      <c r="B575" s="51"/>
+      <c r="F575" s="52"/>
     </row>
     <row r="576">
-      <c r="B576" s="52"/>
-      <c r="F576" s="53"/>
+      <c r="B576" s="51"/>
+      <c r="F576" s="52"/>
     </row>
     <row r="577">
-      <c r="B577" s="52"/>
-      <c r="F577" s="53"/>
+      <c r="B577" s="51"/>
+      <c r="F577" s="52"/>
     </row>
     <row r="578">
-      <c r="B578" s="52"/>
-      <c r="F578" s="53"/>
+      <c r="B578" s="51"/>
+      <c r="F578" s="52"/>
     </row>
     <row r="579">
-      <c r="B579" s="52"/>
-      <c r="F579" s="53"/>
+      <c r="B579" s="51"/>
+      <c r="F579" s="52"/>
     </row>
     <row r="580">
-      <c r="B580" s="52"/>
-      <c r="F580" s="53"/>
+      <c r="B580" s="51"/>
+      <c r="F580" s="52"/>
     </row>
     <row r="581">
-      <c r="B581" s="52"/>
-      <c r="F581" s="53"/>
+      <c r="B581" s="51"/>
+      <c r="F581" s="52"/>
     </row>
     <row r="582">
-      <c r="B582" s="52"/>
-      <c r="F582" s="53"/>
+      <c r="B582" s="51"/>
+      <c r="F582" s="52"/>
     </row>
     <row r="583">
-      <c r="B583" s="52"/>
-      <c r="F583" s="53"/>
+      <c r="B583" s="51"/>
+      <c r="F583" s="52"/>
     </row>
     <row r="584">
-      <c r="B584" s="52"/>
-      <c r="F584" s="53"/>
+      <c r="B584" s="51"/>
+      <c r="F584" s="52"/>
     </row>
     <row r="585">
-      <c r="B585" s="52"/>
-      <c r="F585" s="53"/>
+      <c r="B585" s="51"/>
+      <c r="F585" s="52"/>
     </row>
     <row r="586">
-      <c r="B586" s="52"/>
-      <c r="F586" s="53"/>
+      <c r="B586" s="51"/>
+      <c r="F586" s="52"/>
     </row>
     <row r="587">
-      <c r="B587" s="52"/>
-      <c r="F587" s="53"/>
+      <c r="B587" s="51"/>
+      <c r="F587" s="52"/>
     </row>
     <row r="588">
-      <c r="B588" s="52"/>
-      <c r="F588" s="53"/>
+      <c r="B588" s="51"/>
+      <c r="F588" s="52"/>
     </row>
     <row r="589">
-      <c r="B589" s="52"/>
-      <c r="F589" s="53"/>
+      <c r="B589" s="51"/>
+      <c r="F589" s="52"/>
     </row>
     <row r="590">
-      <c r="B590" s="52"/>
-      <c r="F590" s="53"/>
+      <c r="B590" s="51"/>
+      <c r="F590" s="52"/>
     </row>
     <row r="591">
-      <c r="B591" s="52"/>
-      <c r="F591" s="53"/>
+      <c r="B591" s="51"/>
+      <c r="F591" s="52"/>
     </row>
     <row r="592">
-      <c r="B592" s="52"/>
-      <c r="F592" s="53"/>
+      <c r="B592" s="51"/>
+      <c r="F592" s="52"/>
     </row>
     <row r="593">
-      <c r="B593" s="52"/>
-      <c r="F593" s="53"/>
+      <c r="B593" s="51"/>
+      <c r="F593" s="52"/>
     </row>
     <row r="594">
-      <c r="B594" s="52"/>
-      <c r="F594" s="53"/>
+      <c r="B594" s="51"/>
+      <c r="F594" s="52"/>
     </row>
     <row r="595">
-      <c r="B595" s="52"/>
-      <c r="F595" s="53"/>
+      <c r="B595" s="51"/>
+      <c r="F595" s="52"/>
     </row>
     <row r="596">
-      <c r="B596" s="52"/>
-      <c r="F596" s="53"/>
+      <c r="B596" s="51"/>
+      <c r="F596" s="52"/>
     </row>
     <row r="597">
-      <c r="B597" s="52"/>
-      <c r="F597" s="53"/>
+      <c r="B597" s="51"/>
+      <c r="F597" s="52"/>
     </row>
     <row r="598">
-      <c r="B598" s="52"/>
-      <c r="F598" s="53"/>
+      <c r="B598" s="51"/>
+      <c r="F598" s="52"/>
     </row>
     <row r="599">
-      <c r="B599" s="52"/>
-      <c r="F599" s="53"/>
+      <c r="B599" s="51"/>
+      <c r="F599" s="52"/>
     </row>
     <row r="600">
-      <c r="B600" s="52"/>
-      <c r="F600" s="53"/>
+      <c r="B600" s="51"/>
+      <c r="F600" s="52"/>
     </row>
     <row r="601">
-      <c r="B601" s="52"/>
-      <c r="F601" s="53"/>
+      <c r="B601" s="51"/>
+      <c r="F601" s="52"/>
     </row>
     <row r="602">
-      <c r="B602" s="52"/>
-      <c r="F602" s="53"/>
+      <c r="B602" s="51"/>
+      <c r="F602" s="52"/>
     </row>
     <row r="603">
-      <c r="B603" s="52"/>
-      <c r="F603" s="53"/>
+      <c r="B603" s="51"/>
+      <c r="F603" s="52"/>
     </row>
     <row r="604">
-      <c r="B604" s="52"/>
-      <c r="F604" s="53"/>
+      <c r="B604" s="51"/>
+      <c r="F604" s="52"/>
     </row>
     <row r="605">
-      <c r="B605" s="52"/>
-      <c r="F605" s="53"/>
+      <c r="B605" s="51"/>
+      <c r="F605" s="52"/>
     </row>
     <row r="606">
-      <c r="B606" s="52"/>
-      <c r="F606" s="53"/>
+      <c r="B606" s="51"/>
+      <c r="F606" s="52"/>
     </row>
     <row r="607">
-      <c r="B607" s="52"/>
-      <c r="F607" s="53"/>
+      <c r="B607" s="51"/>
+      <c r="F607" s="52"/>
     </row>
     <row r="608">
-      <c r="B608" s="52"/>
-      <c r="F608" s="53"/>
+      <c r="B608" s="51"/>
+      <c r="F608" s="52"/>
     </row>
     <row r="609">
-      <c r="B609" s="52"/>
-      <c r="F609" s="53"/>
+      <c r="B609" s="51"/>
+      <c r="F609" s="52"/>
     </row>
     <row r="610">
-      <c r="B610" s="52"/>
-      <c r="F610" s="53"/>
+      <c r="B610" s="51"/>
+      <c r="F610" s="52"/>
     </row>
     <row r="611">
-      <c r="B611" s="52"/>
-      <c r="F611" s="53"/>
+      <c r="B611" s="51"/>
+      <c r="F611" s="52"/>
     </row>
     <row r="612">
-      <c r="B612" s="52"/>
-      <c r="F612" s="53"/>
+      <c r="B612" s="51"/>
+      <c r="F612" s="52"/>
     </row>
     <row r="613">
-      <c r="B613" s="52"/>
-      <c r="F613" s="53"/>
+      <c r="B613" s="51"/>
+      <c r="F613" s="52"/>
     </row>
     <row r="614">
-      <c r="B614" s="52"/>
-      <c r="F614" s="53"/>
+      <c r="B614" s="51"/>
+      <c r="F614" s="52"/>
     </row>
     <row r="615">
-      <c r="B615" s="52"/>
-      <c r="F615" s="53"/>
+      <c r="B615" s="51"/>
+      <c r="F615" s="52"/>
     </row>
     <row r="616">
-      <c r="B616" s="52"/>
-      <c r="F616" s="53"/>
+      <c r="B616" s="51"/>
+      <c r="F616" s="52"/>
     </row>
     <row r="617">
-      <c r="B617" s="52"/>
-      <c r="F617" s="53"/>
+      <c r="B617" s="51"/>
+      <c r="F617" s="52"/>
     </row>
     <row r="618">
-      <c r="B618" s="52"/>
-      <c r="F618" s="53"/>
+      <c r="B618" s="51"/>
+      <c r="F618" s="52"/>
     </row>
     <row r="619">
-      <c r="B619" s="52"/>
-      <c r="F619" s="53"/>
+      <c r="B619" s="51"/>
+      <c r="F619" s="52"/>
     </row>
     <row r="620">
-      <c r="B620" s="52"/>
-      <c r="F620" s="53"/>
+      <c r="B620" s="51"/>
+      <c r="F620" s="52"/>
     </row>
     <row r="621">
-      <c r="B621" s="52"/>
-      <c r="F621" s="53"/>
+      <c r="B621" s="51"/>
+      <c r="F621" s="52"/>
     </row>
     <row r="622">
-      <c r="B622" s="52"/>
-      <c r="F622" s="53"/>
+      <c r="B622" s="51"/>
+      <c r="F622" s="52"/>
     </row>
     <row r="623">
-      <c r="B623" s="52"/>
-      <c r="F623" s="53"/>
+      <c r="B623" s="51"/>
+      <c r="F623" s="52"/>
     </row>
     <row r="624">
-      <c r="B624" s="52"/>
-      <c r="F624" s="53"/>
+      <c r="B624" s="51"/>
+      <c r="F624" s="52"/>
     </row>
     <row r="625">
-      <c r="B625" s="52"/>
-      <c r="F625" s="53"/>
+      <c r="B625" s="51"/>
+      <c r="F625" s="52"/>
     </row>
     <row r="626">
-      <c r="B626" s="52"/>
-      <c r="F626" s="53"/>
+      <c r="B626" s="51"/>
+      <c r="F626" s="52"/>
     </row>
     <row r="627">
-      <c r="B627" s="52"/>
-      <c r="F627" s="53"/>
+      <c r="B627" s="51"/>
+      <c r="F627" s="52"/>
     </row>
     <row r="628">
-      <c r="B628" s="52"/>
-      <c r="F628" s="53"/>
+      <c r="B628" s="51"/>
+      <c r="F628" s="52"/>
     </row>
     <row r="629">
-      <c r="B629" s="52"/>
-      <c r="F629" s="53"/>
+      <c r="B629" s="51"/>
+      <c r="F629" s="52"/>
     </row>
     <row r="630">
-      <c r="B630" s="52"/>
-      <c r="F630" s="53"/>
+      <c r="B630" s="51"/>
+      <c r="F630" s="52"/>
     </row>
     <row r="631">
-      <c r="B631" s="52"/>
-      <c r="F631" s="53"/>
+      <c r="B631" s="51"/>
+      <c r="F631" s="52"/>
     </row>
     <row r="632">
-      <c r="B632" s="52"/>
-      <c r="F632" s="53"/>
+      <c r="B632" s="51"/>
+      <c r="F632" s="52"/>
     </row>
     <row r="633">
-      <c r="B633" s="52"/>
-      <c r="F633" s="53"/>
+      <c r="B633" s="51"/>
+      <c r="F633" s="52"/>
     </row>
     <row r="634">
-      <c r="B634" s="52"/>
-      <c r="F634" s="53"/>
+      <c r="B634" s="51"/>
+      <c r="F634" s="52"/>
     </row>
     <row r="635">
-      <c r="B635" s="52"/>
-      <c r="F635" s="53"/>
+      <c r="B635" s="51"/>
+      <c r="F635" s="52"/>
     </row>
     <row r="636">
-      <c r="B636" s="52"/>
-      <c r="F636" s="53"/>
+      <c r="B636" s="51"/>
+      <c r="F636" s="52"/>
     </row>
     <row r="637">
-      <c r="B637" s="52"/>
-      <c r="F637" s="53"/>
+      <c r="B637" s="51"/>
+      <c r="F637" s="52"/>
     </row>
     <row r="638">
-      <c r="B638" s="52"/>
-      <c r="F638" s="53"/>
+      <c r="B638" s="51"/>
+      <c r="F638" s="52"/>
     </row>
     <row r="639">
-      <c r="B639" s="52"/>
-      <c r="F639" s="53"/>
+      <c r="B639" s="51"/>
+      <c r="F639" s="52"/>
     </row>
     <row r="640">
-      <c r="B640" s="52"/>
-      <c r="F640" s="53"/>
+      <c r="B640" s="51"/>
+      <c r="F640" s="52"/>
     </row>
     <row r="641">
-      <c r="B641" s="52"/>
-      <c r="F641" s="53"/>
+      <c r="B641" s="51"/>
+      <c r="F641" s="52"/>
     </row>
     <row r="642">
-      <c r="B642" s="52"/>
-      <c r="F642" s="53"/>
+      <c r="B642" s="51"/>
+      <c r="F642" s="52"/>
     </row>
     <row r="643">
-      <c r="B643" s="52"/>
-      <c r="F643" s="53"/>
+      <c r="B643" s="51"/>
+      <c r="F643" s="52"/>
     </row>
     <row r="644">
-      <c r="B644" s="52"/>
-      <c r="F644" s="53"/>
+      <c r="B644" s="51"/>
+      <c r="F644" s="52"/>
     </row>
     <row r="645">
-      <c r="B645" s="52"/>
-      <c r="F645" s="53"/>
+      <c r="B645" s="51"/>
+      <c r="F645" s="52"/>
     </row>
     <row r="646">
-      <c r="B646" s="52"/>
-      <c r="F646" s="53"/>
+      <c r="B646" s="51"/>
+      <c r="F646" s="52"/>
     </row>
     <row r="647">
-      <c r="B647" s="52"/>
-      <c r="F647" s="53"/>
+      <c r="B647" s="51"/>
+      <c r="F647" s="52"/>
     </row>
     <row r="648">
-      <c r="B648" s="52"/>
-      <c r="F648" s="53"/>
+      <c r="B648" s="51"/>
+      <c r="F648" s="52"/>
     </row>
     <row r="649">
-      <c r="B649" s="52"/>
-      <c r="F649" s="53"/>
+      <c r="B649" s="51"/>
+      <c r="F649" s="52"/>
     </row>
     <row r="650">
-      <c r="B650" s="52"/>
-      <c r="F650" s="53"/>
+      <c r="B650" s="51"/>
+      <c r="F650" s="52"/>
     </row>
     <row r="651">
-      <c r="B651" s="52"/>
-      <c r="F651" s="53"/>
+      <c r="B651" s="51"/>
+      <c r="F651" s="52"/>
     </row>
     <row r="652">
-      <c r="B652" s="52"/>
-      <c r="F652" s="53"/>
+      <c r="B652" s="51"/>
+      <c r="F652" s="52"/>
     </row>
     <row r="653">
-      <c r="B653" s="52"/>
-      <c r="F653" s="53"/>
+      <c r="B653" s="51"/>
+      <c r="F653" s="52"/>
     </row>
     <row r="654">
-      <c r="B654" s="52"/>
-      <c r="F654" s="53"/>
+      <c r="B654" s="51"/>
+      <c r="F654" s="52"/>
     </row>
     <row r="655">
-      <c r="B655" s="52"/>
-      <c r="F655" s="53"/>
+      <c r="B655" s="51"/>
+      <c r="F655" s="52"/>
     </row>
     <row r="656">
-      <c r="B656" s="52"/>
-      <c r="F656" s="53"/>
+      <c r="B656" s="51"/>
+      <c r="F656" s="52"/>
     </row>
     <row r="657">
-      <c r="B657" s="52"/>
-      <c r="F657" s="53"/>
+      <c r="B657" s="51"/>
+      <c r="F657" s="52"/>
     </row>
     <row r="658">
-      <c r="B658" s="52"/>
-      <c r="F658" s="53"/>
+      <c r="B658" s="51"/>
+      <c r="F658" s="52"/>
     </row>
     <row r="659">
-      <c r="B659" s="52"/>
-      <c r="F659" s="53"/>
+      <c r="B659" s="51"/>
+      <c r="F659" s="52"/>
     </row>
     <row r="660">
-      <c r="B660" s="52"/>
-      <c r="F660" s="53"/>
+      <c r="B660" s="51"/>
+      <c r="F660" s="52"/>
     </row>
     <row r="661">
-      <c r="B661" s="52"/>
-      <c r="F661" s="53"/>
+      <c r="B661" s="51"/>
+      <c r="F661" s="52"/>
     </row>
     <row r="662">
-      <c r="B662" s="52"/>
-      <c r="F662" s="53"/>
+      <c r="B662" s="51"/>
+      <c r="F662" s="52"/>
     </row>
     <row r="663">
-      <c r="B663" s="52"/>
-      <c r="F663" s="53"/>
+      <c r="B663" s="51"/>
+      <c r="F663" s="52"/>
     </row>
     <row r="664">
-      <c r="B664" s="52"/>
-      <c r="F664" s="53"/>
+      <c r="B664" s="51"/>
+      <c r="F664" s="52"/>
     </row>
     <row r="665">
-      <c r="B665" s="52"/>
-      <c r="F665" s="53"/>
+      <c r="B665" s="51"/>
+      <c r="F665" s="52"/>
     </row>
     <row r="666">
-      <c r="B666" s="52"/>
-      <c r="F666" s="53"/>
+      <c r="B666" s="51"/>
+      <c r="F666" s="52"/>
     </row>
     <row r="667">
-      <c r="B667" s="52"/>
-      <c r="F667" s="53"/>
+      <c r="B667" s="51"/>
+      <c r="F667" s="52"/>
     </row>
     <row r="668">
-      <c r="B668" s="52"/>
-      <c r="F668" s="53"/>
+      <c r="B668" s="51"/>
+      <c r="F668" s="52"/>
     </row>
     <row r="669">
-      <c r="B669" s="52"/>
-      <c r="F669" s="53"/>
+      <c r="B669" s="51"/>
+      <c r="F669" s="52"/>
     </row>
     <row r="670">
-      <c r="B670" s="52"/>
-      <c r="F670" s="53"/>
+      <c r="B670" s="51"/>
+      <c r="F670" s="52"/>
     </row>
     <row r="671">
-      <c r="B671" s="52"/>
-      <c r="F671" s="53"/>
+      <c r="B671" s="51"/>
+      <c r="F671" s="52"/>
     </row>
     <row r="672">
-      <c r="B672" s="52"/>
-      <c r="F672" s="53"/>
+      <c r="B672" s="51"/>
+      <c r="F672" s="52"/>
     </row>
     <row r="673">
-      <c r="B673" s="52"/>
-      <c r="F673" s="53"/>
+      <c r="B673" s="51"/>
+      <c r="F673" s="52"/>
     </row>
     <row r="674">
-      <c r="B674" s="52"/>
-      <c r="F674" s="53"/>
+      <c r="B674" s="51"/>
+      <c r="F674" s="52"/>
     </row>
     <row r="675">
-      <c r="B675" s="52"/>
-      <c r="F675" s="53"/>
+      <c r="B675" s="51"/>
+      <c r="F675" s="52"/>
     </row>
     <row r="676">
-      <c r="B676" s="52"/>
-      <c r="F676" s="53"/>
+      <c r="B676" s="51"/>
+      <c r="F676" s="52"/>
     </row>
     <row r="677">
-      <c r="B677" s="52"/>
-      <c r="F677" s="53"/>
+      <c r="B677" s="51"/>
+      <c r="F677" s="52"/>
     </row>
     <row r="678">
-      <c r="B678" s="52"/>
-      <c r="F678" s="53"/>
+      <c r="B678" s="51"/>
+      <c r="F678" s="52"/>
     </row>
     <row r="679">
-      <c r="B679" s="52"/>
-      <c r="F679" s="53"/>
+      <c r="B679" s="51"/>
+      <c r="F679" s="52"/>
     </row>
     <row r="680">
-      <c r="B680" s="52"/>
-      <c r="F680" s="53"/>
+      <c r="B680" s="51"/>
+      <c r="F680" s="52"/>
     </row>
     <row r="681">
-      <c r="B681" s="52"/>
-      <c r="F681" s="53"/>
+      <c r="B681" s="51"/>
+      <c r="F681" s="52"/>
     </row>
     <row r="682">
-      <c r="B682" s="52"/>
-      <c r="F682" s="53"/>
+      <c r="B682" s="51"/>
+      <c r="F682" s="52"/>
     </row>
     <row r="683">
-      <c r="B683" s="52"/>
-      <c r="F683" s="53"/>
+      <c r="B683" s="51"/>
+      <c r="F683" s="52"/>
     </row>
     <row r="684">
-      <c r="B684" s="52"/>
-      <c r="F684" s="53"/>
+      <c r="B684" s="51"/>
+      <c r="F684" s="52"/>
     </row>
     <row r="685">
-      <c r="B685" s="52"/>
-      <c r="F685" s="53"/>
+      <c r="B685" s="51"/>
+      <c r="F685" s="52"/>
     </row>
     <row r="686">
-      <c r="B686" s="52"/>
-      <c r="F686" s="53"/>
+      <c r="B686" s="51"/>
+      <c r="F686" s="52"/>
     </row>
     <row r="687">
-      <c r="B687" s="52"/>
-      <c r="F687" s="53"/>
+      <c r="B687" s="51"/>
+      <c r="F687" s="52"/>
     </row>
     <row r="688">
-      <c r="B688" s="52"/>
-      <c r="F688" s="53"/>
+      <c r="B688" s="51"/>
+      <c r="F688" s="52"/>
     </row>
     <row r="689">
-      <c r="B689" s="52"/>
-      <c r="F689" s="53"/>
+      <c r="B689" s="51"/>
+      <c r="F689" s="52"/>
     </row>
     <row r="690">
-      <c r="B690" s="52"/>
-      <c r="F690" s="53"/>
+      <c r="B690" s="51"/>
+      <c r="F690" s="52"/>
     </row>
     <row r="691">
-      <c r="B691" s="52"/>
-      <c r="F691" s="53"/>
+      <c r="B691" s="51"/>
+      <c r="F691" s="52"/>
     </row>
     <row r="692">
-      <c r="B692" s="52"/>
-      <c r="F692" s="53"/>
+      <c r="B692" s="51"/>
+      <c r="F692" s="52"/>
     </row>
     <row r="693">
-      <c r="B693" s="52"/>
-      <c r="F693" s="53"/>
+      <c r="B693" s="51"/>
+      <c r="F693" s="52"/>
     </row>
     <row r="694">
-      <c r="B694" s="52"/>
-      <c r="F694" s="53"/>
+      <c r="B694" s="51"/>
+      <c r="F694" s="52"/>
     </row>
     <row r="695">
-      <c r="B695" s="52"/>
-      <c r="F695" s="53"/>
+      <c r="B695" s="51"/>
+      <c r="F695" s="52"/>
     </row>
     <row r="696">
-      <c r="B696" s="52"/>
-      <c r="F696" s="53"/>
+      <c r="B696" s="51"/>
+      <c r="F696" s="52"/>
     </row>
     <row r="697">
-      <c r="B697" s="52"/>
-      <c r="F697" s="53"/>
+      <c r="B697" s="51"/>
+      <c r="F697" s="52"/>
     </row>
     <row r="698">
-      <c r="B698" s="52"/>
-      <c r="F698" s="53"/>
+      <c r="B698" s="51"/>
+      <c r="F698" s="52"/>
     </row>
     <row r="699">
-      <c r="B699" s="52"/>
-      <c r="F699" s="53"/>
+      <c r="B699" s="51"/>
+      <c r="F699" s="52"/>
     </row>
     <row r="700">
-      <c r="B700" s="52"/>
-      <c r="F700" s="53"/>
+      <c r="B700" s="51"/>
+      <c r="F700" s="52"/>
     </row>
     <row r="701">
-      <c r="B701" s="52"/>
-      <c r="F701" s="53"/>
+      <c r="B701" s="51"/>
+      <c r="F701" s="52"/>
     </row>
     <row r="702">
-      <c r="B702" s="52"/>
-      <c r="F702" s="53"/>
+      <c r="B702" s="51"/>
+      <c r="F702" s="52"/>
     </row>
     <row r="703">
-      <c r="B703" s="52"/>
-      <c r="F703" s="53"/>
+      <c r="B703" s="51"/>
+      <c r="F703" s="52"/>
     </row>
     <row r="704">
-      <c r="B704" s="52"/>
-      <c r="F704" s="53"/>
+      <c r="B704" s="51"/>
+      <c r="F704" s="52"/>
     </row>
     <row r="705">
-      <c r="B705" s="52"/>
-      <c r="F705" s="53"/>
+      <c r="B705" s="51"/>
+      <c r="F705" s="52"/>
     </row>
     <row r="706">
-      <c r="B706" s="52"/>
-      <c r="F706" s="53"/>
+      <c r="B706" s="51"/>
+      <c r="F706" s="52"/>
     </row>
     <row r="707">
-      <c r="B707" s="52"/>
-      <c r="F707" s="53"/>
+      <c r="B707" s="51"/>
+      <c r="F707" s="52"/>
     </row>
     <row r="708">
-      <c r="B708" s="52"/>
-      <c r="F708" s="53"/>
+      <c r="B708" s="51"/>
+      <c r="F708" s="52"/>
     </row>
     <row r="709">
-      <c r="B709" s="52"/>
-      <c r="F709" s="53"/>
+      <c r="B709" s="51"/>
+      <c r="F709" s="52"/>
     </row>
     <row r="710">
-      <c r="B710" s="52"/>
-      <c r="F710" s="53"/>
+      <c r="B710" s="51"/>
+      <c r="F710" s="52"/>
     </row>
     <row r="711">
-      <c r="B711" s="52"/>
-      <c r="F711" s="53"/>
+      <c r="B711" s="51"/>
+      <c r="F711" s="52"/>
     </row>
     <row r="712">
-      <c r="B712" s="52"/>
-      <c r="F712" s="53"/>
+      <c r="B712" s="51"/>
+      <c r="F712" s="52"/>
     </row>
     <row r="713">
-      <c r="B713" s="52"/>
-      <c r="F713" s="53"/>
+      <c r="B713" s="51"/>
+      <c r="F713" s="52"/>
     </row>
     <row r="714">
-      <c r="B714" s="52"/>
-      <c r="F714" s="53"/>
+      <c r="B714" s="51"/>
+      <c r="F714" s="52"/>
     </row>
     <row r="715">
-      <c r="B715" s="52"/>
-      <c r="F715" s="53"/>
+      <c r="B715" s="51"/>
+      <c r="F715" s="52"/>
     </row>
     <row r="716">
-      <c r="B716" s="52"/>
-      <c r="F716" s="53"/>
+      <c r="B716" s="51"/>
+      <c r="F716" s="52"/>
     </row>
     <row r="717">
-      <c r="B717" s="52"/>
-      <c r="F717" s="53"/>
+      <c r="B717" s="51"/>
+      <c r="F717" s="52"/>
     </row>
     <row r="718">
-      <c r="B718" s="52"/>
-      <c r="F718" s="53"/>
+      <c r="B718" s="51"/>
+      <c r="F718" s="52"/>
     </row>
     <row r="719">
-      <c r="B719" s="52"/>
-      <c r="F719" s="53"/>
+      <c r="B719" s="51"/>
+      <c r="F719" s="52"/>
     </row>
     <row r="720">
-      <c r="B720" s="52"/>
-      <c r="F720" s="53"/>
+      <c r="B720" s="51"/>
+      <c r="F720" s="52"/>
     </row>
     <row r="721">
-      <c r="B721" s="52"/>
-      <c r="F721" s="53"/>
+      <c r="B721" s="51"/>
+      <c r="F721" s="52"/>
     </row>
     <row r="722">
-      <c r="B722" s="52"/>
-      <c r="F722" s="53"/>
+      <c r="B722" s="51"/>
+      <c r="F722" s="52"/>
     </row>
     <row r="723">
-      <c r="B723" s="52"/>
-      <c r="F723" s="53"/>
+      <c r="B723" s="51"/>
+      <c r="F723" s="52"/>
     </row>
     <row r="724">
-      <c r="B724" s="52"/>
-      <c r="F724" s="53"/>
+      <c r="B724" s="51"/>
+      <c r="F724" s="52"/>
     </row>
     <row r="725">
-      <c r="B725" s="52"/>
-      <c r="F725" s="53"/>
+      <c r="B725" s="51"/>
+      <c r="F725" s="52"/>
     </row>
     <row r="726">
-      <c r="B726" s="52"/>
-      <c r="F726" s="53"/>
+      <c r="B726" s="51"/>
+      <c r="F726" s="52"/>
     </row>
     <row r="727">
-      <c r="B727" s="52"/>
-      <c r="F727" s="53"/>
+      <c r="B727" s="51"/>
+      <c r="F727" s="52"/>
     </row>
     <row r="728">
-      <c r="B728" s="52"/>
-      <c r="F728" s="53"/>
+      <c r="B728" s="51"/>
+      <c r="F728" s="52"/>
     </row>
     <row r="729">
-      <c r="B729" s="52"/>
-      <c r="F729" s="53"/>
+      <c r="B729" s="51"/>
+      <c r="F729" s="52"/>
     </row>
     <row r="730">
-      <c r="B730" s="52"/>
-      <c r="F730" s="53"/>
+      <c r="B730" s="51"/>
+      <c r="F730" s="52"/>
     </row>
     <row r="731">
-      <c r="B731" s="52"/>
-      <c r="F731" s="53"/>
+      <c r="B731" s="51"/>
+      <c r="F731" s="52"/>
     </row>
     <row r="732">
-      <c r="B732" s="52"/>
-      <c r="F732" s="53"/>
+      <c r="B732" s="51"/>
+      <c r="F732" s="52"/>
     </row>
     <row r="733">
-      <c r="B733" s="52"/>
-      <c r="F733" s="53"/>
+      <c r="B733" s="51"/>
+      <c r="F733" s="52"/>
     </row>
     <row r="734">
-      <c r="B734" s="52"/>
-      <c r="F734" s="53"/>
+      <c r="B734" s="51"/>
+      <c r="F734" s="52"/>
     </row>
     <row r="735">
-      <c r="B735" s="52"/>
-      <c r="F735" s="53"/>
+      <c r="B735" s="51"/>
+      <c r="F735" s="52"/>
     </row>
     <row r="736">
-      <c r="B736" s="52"/>
-      <c r="F736" s="53"/>
+      <c r="B736" s="51"/>
+      <c r="F736" s="52"/>
     </row>
     <row r="737">
-      <c r="B737" s="52"/>
-      <c r="F737" s="53"/>
+      <c r="B737" s="51"/>
+      <c r="F737" s="52"/>
     </row>
     <row r="738">
-      <c r="B738" s="52"/>
-      <c r="F738" s="53"/>
+      <c r="B738" s="51"/>
+      <c r="F738" s="52"/>
     </row>
     <row r="739">
-      <c r="B739" s="52"/>
-      <c r="F739" s="53"/>
+      <c r="B739" s="51"/>
+      <c r="F739" s="52"/>
     </row>
     <row r="740">
-      <c r="B740" s="52"/>
-      <c r="F740" s="53"/>
+      <c r="B740" s="51"/>
+      <c r="F740" s="52"/>
     </row>
     <row r="741">
-      <c r="B741" s="52"/>
-      <c r="F741" s="53"/>
+      <c r="B741" s="51"/>
+      <c r="F741" s="52"/>
     </row>
     <row r="742">
-      <c r="B742" s="52"/>
-      <c r="F742" s="53"/>
+      <c r="B742" s="51"/>
+      <c r="F742" s="52"/>
     </row>
     <row r="743">
-      <c r="B743" s="52"/>
-      <c r="F743" s="53"/>
+      <c r="B743" s="51"/>
+      <c r="F743" s="52"/>
     </row>
     <row r="744">
-      <c r="B744" s="52"/>
-      <c r="F744" s="53"/>
+      <c r="B744" s="51"/>
+      <c r="F744" s="52"/>
     </row>
     <row r="745">
-      <c r="B745" s="52"/>
-      <c r="F745" s="53"/>
+      <c r="B745" s="51"/>
+      <c r="F745" s="52"/>
     </row>
     <row r="746">
-      <c r="B746" s="52"/>
-      <c r="F746" s="53"/>
+      <c r="B746" s="51"/>
+      <c r="F746" s="52"/>
     </row>
     <row r="747">
-      <c r="B747" s="52"/>
-      <c r="F747" s="53"/>
+      <c r="B747" s="51"/>
+      <c r="F747" s="52"/>
     </row>
     <row r="748">
-      <c r="B748" s="52"/>
-      <c r="F748" s="53"/>
+      <c r="B748" s="51"/>
+      <c r="F748" s="52"/>
     </row>
     <row r="749">
-      <c r="B749" s="52"/>
-      <c r="F749" s="53"/>
+      <c r="B749" s="51"/>
+      <c r="F749" s="52"/>
     </row>
     <row r="750">
-      <c r="B750" s="52"/>
-      <c r="F750" s="53"/>
+      <c r="B750" s="51"/>
+      <c r="F750" s="52"/>
     </row>
     <row r="751">
-      <c r="B751" s="52"/>
-      <c r="F751" s="53"/>
+      <c r="B751" s="51"/>
+      <c r="F751" s="52"/>
     </row>
     <row r="752">
-      <c r="B752" s="52"/>
-      <c r="F752" s="53"/>
+      <c r="B752" s="51"/>
+      <c r="F752" s="52"/>
     </row>
     <row r="753">
-      <c r="B753" s="52"/>
-      <c r="F753" s="53"/>
+      <c r="B753" s="51"/>
+      <c r="F753" s="52"/>
     </row>
     <row r="754">
-      <c r="B754" s="52"/>
-      <c r="F754" s="53"/>
+      <c r="B754" s="51"/>
+      <c r="F754" s="52"/>
     </row>
     <row r="755">
-      <c r="B755" s="52"/>
-      <c r="F755" s="53"/>
+      <c r="B755" s="51"/>
+      <c r="F755" s="52"/>
     </row>
     <row r="756">
-      <c r="B756" s="52"/>
-      <c r="F756" s="53"/>
+      <c r="B756" s="51"/>
+      <c r="F756" s="52"/>
     </row>
     <row r="757">
-      <c r="B757" s="52"/>
-      <c r="F757" s="53"/>
+      <c r="B757" s="51"/>
+      <c r="F757" s="52"/>
     </row>
     <row r="758">
-      <c r="B758" s="52"/>
-      <c r="F758" s="53"/>
+      <c r="B758" s="51"/>
+      <c r="F758" s="52"/>
     </row>
     <row r="759">
-      <c r="B759" s="52"/>
-      <c r="F759" s="53"/>
+      <c r="B759" s="51"/>
+      <c r="F759" s="52"/>
     </row>
     <row r="760">
-      <c r="B760" s="52"/>
-      <c r="F760" s="53"/>
+      <c r="B760" s="51"/>
+      <c r="F760" s="52"/>
     </row>
     <row r="761">
-      <c r="B761" s="52"/>
-      <c r="F761" s="53"/>
+      <c r="B761" s="51"/>
+      <c r="F761" s="52"/>
     </row>
     <row r="762">
-      <c r="B762" s="52"/>
-      <c r="F762" s="53"/>
+      <c r="B762" s="51"/>
+      <c r="F762" s="52"/>
     </row>
     <row r="763">
-      <c r="B763" s="52"/>
-      <c r="F763" s="53"/>
+      <c r="B763" s="51"/>
+      <c r="F763" s="52"/>
     </row>
     <row r="764">
-      <c r="B764" s="52"/>
-      <c r="F764" s="53"/>
+      <c r="B764" s="51"/>
+      <c r="F764" s="52"/>
     </row>
     <row r="765">
-      <c r="B765" s="52"/>
-      <c r="F765" s="53"/>
+      <c r="B765" s="51"/>
+      <c r="F765" s="52"/>
     </row>
     <row r="766">
-      <c r="B766" s="52"/>
-      <c r="F766" s="53"/>
+      <c r="B766" s="51"/>
+      <c r="F766" s="52"/>
     </row>
     <row r="767">
-      <c r="B767" s="52"/>
-      <c r="F767" s="53"/>
+      <c r="B767" s="51"/>
+      <c r="F767" s="52"/>
     </row>
     <row r="768">
-      <c r="B768" s="52"/>
-      <c r="F768" s="53"/>
+      <c r="B768" s="51"/>
+      <c r="F768" s="52"/>
     </row>
     <row r="769">
-      <c r="B769" s="52"/>
-      <c r="F769" s="53"/>
+      <c r="B769" s="51"/>
+      <c r="F769" s="52"/>
     </row>
     <row r="770">
-      <c r="B770" s="52"/>
-      <c r="F770" s="53"/>
+      <c r="B770" s="51"/>
+      <c r="F770" s="52"/>
     </row>
     <row r="771">
-      <c r="B771" s="52"/>
-      <c r="F771" s="53"/>
+      <c r="B771" s="51"/>
+      <c r="F771" s="52"/>
     </row>
     <row r="772">
-      <c r="B772" s="52"/>
-      <c r="F772" s="53"/>
+      <c r="B772" s="51"/>
+      <c r="F772" s="52"/>
     </row>
     <row r="773">
-      <c r="B773" s="52"/>
-      <c r="F773" s="53"/>
+      <c r="B773" s="51"/>
+      <c r="F773" s="52"/>
     </row>
     <row r="774">
-      <c r="B774" s="52"/>
-      <c r="F774" s="53"/>
+      <c r="B774" s="51"/>
+      <c r="F774" s="52"/>
     </row>
     <row r="775">
-      <c r="B775" s="52"/>
-      <c r="F775" s="53"/>
+      <c r="B775" s="51"/>
+      <c r="F775" s="52"/>
     </row>
     <row r="776">
-      <c r="B776" s="52"/>
-      <c r="F776" s="53"/>
+      <c r="B776" s="51"/>
+      <c r="F776" s="52"/>
     </row>
     <row r="777">
-      <c r="B777" s="52"/>
-      <c r="F777" s="53"/>
+      <c r="B777" s="51"/>
+      <c r="F777" s="52"/>
     </row>
     <row r="778">
-      <c r="B778" s="52"/>
-      <c r="F778" s="53"/>
+      <c r="B778" s="51"/>
+      <c r="F778" s="52"/>
     </row>
     <row r="779">
-      <c r="B779" s="52"/>
-      <c r="F779" s="53"/>
+      <c r="B779" s="51"/>
+      <c r="F779" s="52"/>
     </row>
     <row r="780">
-      <c r="B780" s="52"/>
-      <c r="F780" s="53"/>
+      <c r="B780" s="51"/>
+      <c r="F780" s="52"/>
     </row>
     <row r="781">
-      <c r="B781" s="52"/>
-      <c r="F781" s="53"/>
+      <c r="B781" s="51"/>
+      <c r="F781" s="52"/>
     </row>
     <row r="782">
-      <c r="B782" s="52"/>
-      <c r="F782" s="53"/>
+      <c r="B782" s="51"/>
+      <c r="F782" s="52"/>
     </row>
     <row r="783">
-      <c r="B783" s="52"/>
-      <c r="F783" s="53"/>
+      <c r="B783" s="51"/>
+      <c r="F783" s="52"/>
     </row>
     <row r="784">
-      <c r="B784" s="52"/>
-      <c r="F784" s="53"/>
+      <c r="B784" s="51"/>
+      <c r="F784" s="52"/>
     </row>
     <row r="785">
-      <c r="B785" s="52"/>
-      <c r="F785" s="53"/>
+      <c r="B785" s="51"/>
+      <c r="F785" s="52"/>
     </row>
     <row r="786">
-      <c r="B786" s="52"/>
-      <c r="F786" s="53"/>
+      <c r="B786" s="51"/>
+      <c r="F786" s="52"/>
     </row>
     <row r="787">
-      <c r="B787" s="52"/>
-      <c r="F787" s="53"/>
+      <c r="B787" s="51"/>
+      <c r="F787" s="52"/>
     </row>
     <row r="788">
-      <c r="B788" s="52"/>
-      <c r="F788" s="53"/>
+      <c r="B788" s="51"/>
+      <c r="F788" s="52"/>
     </row>
     <row r="789">
-      <c r="B789" s="52"/>
-      <c r="F789" s="53"/>
+      <c r="B789" s="51"/>
+      <c r="F789" s="52"/>
     </row>
     <row r="790">
-      <c r="B790" s="52"/>
-      <c r="F790" s="53"/>
+      <c r="B790" s="51"/>
+      <c r="F790" s="52"/>
     </row>
     <row r="791">
-      <c r="B791" s="52"/>
-      <c r="F791" s="53"/>
+      <c r="B791" s="51"/>
+      <c r="F791" s="52"/>
     </row>
     <row r="792">
-      <c r="B792" s="52"/>
-      <c r="F792" s="53"/>
+      <c r="B792" s="51"/>
+      <c r="F792" s="52"/>
     </row>
     <row r="793">
-      <c r="B793" s="52"/>
-      <c r="F793" s="53"/>
+      <c r="B793" s="51"/>
+      <c r="F793" s="52"/>
     </row>
     <row r="794">
-      <c r="B794" s="52"/>
-      <c r="F794" s="53"/>
+      <c r="B794" s="51"/>
+      <c r="F794" s="52"/>
     </row>
     <row r="795">
-      <c r="B795" s="52"/>
-      <c r="F795" s="53"/>
+      <c r="B795" s="51"/>
+      <c r="F795" s="52"/>
     </row>
     <row r="796">
-      <c r="B796" s="52"/>
-      <c r="F796" s="53"/>
+      <c r="B796" s="51"/>
+      <c r="F796" s="52"/>
     </row>
     <row r="797">
-      <c r="B797" s="52"/>
-      <c r="F797" s="53"/>
+      <c r="B797" s="51"/>
+      <c r="F797" s="52"/>
     </row>
     <row r="798">
-      <c r="B798" s="52"/>
-      <c r="F798" s="53"/>
+      <c r="B798" s="51"/>
+      <c r="F798" s="52"/>
     </row>
     <row r="799">
-      <c r="B799" s="52"/>
-      <c r="F799" s="53"/>
+      <c r="B799" s="51"/>
+      <c r="F799" s="52"/>
     </row>
     <row r="800">
-      <c r="B800" s="52"/>
-      <c r="F800" s="53"/>
+      <c r="B800" s="51"/>
+      <c r="F800" s="52"/>
     </row>
     <row r="801">
-      <c r="B801" s="52"/>
-      <c r="F801" s="53"/>
+      <c r="B801" s="51"/>
+      <c r="F801" s="52"/>
     </row>
     <row r="802">
-      <c r="B802" s="52"/>
-      <c r="F802" s="53"/>
+      <c r="B802" s="51"/>
+      <c r="F802" s="52"/>
     </row>
     <row r="803">
-      <c r="B803" s="52"/>
-      <c r="F803" s="53"/>
+      <c r="B803" s="51"/>
+      <c r="F803" s="52"/>
     </row>
     <row r="804">
-      <c r="B804" s="52"/>
-      <c r="F804" s="53"/>
+      <c r="B804" s="51"/>
+      <c r="F804" s="52"/>
     </row>
     <row r="805">
-      <c r="B805" s="52"/>
-      <c r="F805" s="53"/>
+      <c r="B805" s="51"/>
+      <c r="F805" s="52"/>
     </row>
     <row r="806">
-      <c r="B806" s="52"/>
-      <c r="F806" s="53"/>
+      <c r="B806" s="51"/>
+      <c r="F806" s="52"/>
     </row>
     <row r="807">
-      <c r="B807" s="52"/>
-      <c r="F807" s="53"/>
+      <c r="B807" s="51"/>
+      <c r="F807" s="52"/>
     </row>
     <row r="808">
-      <c r="B808" s="52"/>
-      <c r="F808" s="53"/>
+      <c r="B808" s="51"/>
+      <c r="F808" s="52"/>
     </row>
     <row r="809">
-      <c r="B809" s="52"/>
-      <c r="F809" s="53"/>
+      <c r="B809" s="51"/>
+      <c r="F809" s="52"/>
     </row>
     <row r="810">
-      <c r="B810" s="52"/>
-      <c r="F810" s="53"/>
+      <c r="B810" s="51"/>
+      <c r="F810" s="52"/>
     </row>
     <row r="811">
-      <c r="B811" s="52"/>
-      <c r="F811" s="53"/>
+      <c r="B811" s="51"/>
+      <c r="F811" s="52"/>
     </row>
     <row r="812">
-      <c r="B812" s="52"/>
-      <c r="F812" s="53"/>
+      <c r="B812" s="51"/>
+      <c r="F812" s="52"/>
     </row>
     <row r="813">
-      <c r="B813" s="52"/>
-      <c r="F813" s="53"/>
+      <c r="B813" s="51"/>
+      <c r="F813" s="52"/>
     </row>
     <row r="814">
-      <c r="B814" s="52"/>
-      <c r="F814" s="53"/>
+      <c r="B814" s="51"/>
+      <c r="F814" s="52"/>
     </row>
     <row r="815">
-      <c r="B815" s="52"/>
-      <c r="F815" s="53"/>
+      <c r="B815" s="51"/>
+      <c r="F815" s="52"/>
     </row>
     <row r="816">
-      <c r="B816" s="52"/>
-      <c r="F816" s="53"/>
+      <c r="B816" s="51"/>
+      <c r="F816" s="52"/>
     </row>
     <row r="817">
-      <c r="B817" s="52"/>
-      <c r="F817" s="53"/>
+      <c r="B817" s="51"/>
+      <c r="F817" s="52"/>
     </row>
     <row r="818">
-      <c r="B818" s="52"/>
-      <c r="F818" s="53"/>
+      <c r="B818" s="51"/>
+      <c r="F818" s="52"/>
     </row>
     <row r="819">
-      <c r="B819" s="52"/>
-      <c r="F819" s="53"/>
+      <c r="B819" s="51"/>
+      <c r="F819" s="52"/>
     </row>
     <row r="820">
-      <c r="B820" s="52"/>
-      <c r="F820" s="53"/>
+      <c r="B820" s="51"/>
+      <c r="F820" s="52"/>
     </row>
     <row r="821">
-      <c r="B821" s="52"/>
-      <c r="F821" s="53"/>
+      <c r="B821" s="51"/>
+      <c r="F821" s="52"/>
     </row>
     <row r="822">
-      <c r="B822" s="52"/>
-      <c r="F822" s="53"/>
+      <c r="B822" s="51"/>
+      <c r="F822" s="52"/>
     </row>
     <row r="823">
-      <c r="B823" s="52"/>
-      <c r="F823" s="53"/>
+      <c r="B823" s="51"/>
+      <c r="F823" s="52"/>
     </row>
     <row r="824">
-      <c r="B824" s="52"/>
-      <c r="F824" s="53"/>
+      <c r="B824" s="51"/>
+      <c r="F824" s="52"/>
     </row>
     <row r="825">
-      <c r="B825" s="52"/>
-      <c r="F825" s="53"/>
+      <c r="B825" s="51"/>
+      <c r="F825" s="52"/>
     </row>
     <row r="826">
-      <c r="B826" s="52"/>
-      <c r="F826" s="53"/>
+      <c r="B826" s="51"/>
+      <c r="F826" s="52"/>
     </row>
     <row r="827">
-      <c r="B827" s="52"/>
-      <c r="F827" s="53"/>
+      <c r="B827" s="51"/>
+      <c r="F827" s="52"/>
     </row>
     <row r="828">
-      <c r="B828" s="52"/>
-      <c r="F828" s="53"/>
+      <c r="B828" s="51"/>
+      <c r="F828" s="52"/>
     </row>
     <row r="829">
-      <c r="B829" s="52"/>
-      <c r="F829" s="53"/>
+      <c r="B829" s="51"/>
+      <c r="F829" s="52"/>
     </row>
     <row r="830">
-      <c r="B830" s="52"/>
-      <c r="F830" s="53"/>
+      <c r="B830" s="51"/>
+      <c r="F830" s="52"/>
     </row>
     <row r="831">
-      <c r="B831" s="52"/>
-      <c r="F831" s="53"/>
+      <c r="B831" s="51"/>
+      <c r="F831" s="52"/>
     </row>
     <row r="832">
-      <c r="B832" s="52"/>
-      <c r="F832" s="53"/>
+      <c r="B832" s="51"/>
+      <c r="F832" s="52"/>
     </row>
     <row r="833">
-      <c r="B833" s="52"/>
-      <c r="F833" s="53"/>
+      <c r="B833" s="51"/>
+      <c r="F833" s="52"/>
     </row>
     <row r="834">
-      <c r="B834" s="52"/>
-      <c r="F834" s="53"/>
+      <c r="B834" s="51"/>
+      <c r="F834" s="52"/>
     </row>
     <row r="835">
-      <c r="B835" s="52"/>
-      <c r="F835" s="53"/>
+      <c r="B835" s="51"/>
+      <c r="F835" s="52"/>
     </row>
     <row r="836">
-      <c r="B836" s="52"/>
-      <c r="F836" s="53"/>
+      <c r="B836" s="51"/>
+      <c r="F836" s="52"/>
     </row>
     <row r="837">
-      <c r="B837" s="52"/>
-      <c r="F837" s="53"/>
+      <c r="B837" s="51"/>
+      <c r="F837" s="52"/>
     </row>
     <row r="838">
-      <c r="B838" s="52"/>
-      <c r="F838" s="53"/>
+      <c r="B838" s="51"/>
+      <c r="F838" s="52"/>
     </row>
     <row r="839">
-      <c r="B839" s="52"/>
-      <c r="F839" s="53"/>
+      <c r="B839" s="51"/>
+      <c r="F839" s="52"/>
     </row>
     <row r="840">
-      <c r="B840" s="52"/>
-      <c r="F840" s="53"/>
+      <c r="B840" s="51"/>
+      <c r="F840" s="52"/>
     </row>
     <row r="841">
-      <c r="B841" s="52"/>
-      <c r="F841" s="53"/>
+      <c r="B841" s="51"/>
+      <c r="F841" s="52"/>
     </row>
     <row r="842">
-      <c r="B842" s="52"/>
-      <c r="F842" s="53"/>
+      <c r="B842" s="51"/>
+      <c r="F842" s="52"/>
     </row>
     <row r="843">
-      <c r="B843" s="52"/>
-      <c r="F843" s="53"/>
+      <c r="B843" s="51"/>
+      <c r="F843" s="52"/>
     </row>
     <row r="844">
-      <c r="B844" s="52"/>
-      <c r="F844" s="53"/>
+      <c r="B844" s="51"/>
+      <c r="F844" s="52"/>
     </row>
     <row r="845">
-      <c r="B845" s="52"/>
-      <c r="F845" s="53"/>
+      <c r="B845" s="51"/>
+      <c r="F845" s="52"/>
     </row>
     <row r="846">
-      <c r="B846" s="52"/>
-      <c r="F846" s="53"/>
+      <c r="B846" s="51"/>
+      <c r="F846" s="52"/>
     </row>
     <row r="847">
-      <c r="B847" s="52"/>
-      <c r="F847" s="53"/>
+      <c r="B847" s="51"/>
+      <c r="F847" s="52"/>
     </row>
     <row r="848">
-      <c r="B848" s="52"/>
-      <c r="F848" s="53"/>
+      <c r="B848" s="51"/>
+      <c r="F848" s="52"/>
     </row>
     <row r="849">
-      <c r="B849" s="52"/>
-      <c r="F849" s="53"/>
+      <c r="B849" s="51"/>
+      <c r="F849" s="52"/>
     </row>
     <row r="850">
-      <c r="B850" s="52"/>
-      <c r="F850" s="53"/>
+      <c r="B850" s="51"/>
+      <c r="F850" s="52"/>
     </row>
     <row r="851">
-      <c r="B851" s="52"/>
-      <c r="F851" s="53"/>
+      <c r="B851" s="51"/>
+      <c r="F851" s="52"/>
     </row>
     <row r="852">
-      <c r="B852" s="52"/>
-      <c r="F852" s="53"/>
+      <c r="B852" s="51"/>
+      <c r="F852" s="52"/>
     </row>
     <row r="853">
-      <c r="B853" s="52"/>
-      <c r="F853" s="53"/>
+      <c r="B853" s="51"/>
+      <c r="F853" s="52"/>
     </row>
     <row r="854">
-      <c r="B854" s="52"/>
-      <c r="F854" s="53"/>
+      <c r="B854" s="51"/>
+      <c r="F854" s="52"/>
     </row>
     <row r="855">
-      <c r="B855" s="52"/>
-      <c r="F855" s="53"/>
+      <c r="B855" s="51"/>
+      <c r="F855" s="52"/>
     </row>
     <row r="856">
-      <c r="B856" s="52"/>
-      <c r="F856" s="53"/>
+      <c r="B856" s="51"/>
+      <c r="F856" s="52"/>
     </row>
     <row r="857">
-      <c r="B857" s="52"/>
-      <c r="F857" s="53"/>
+      <c r="B857" s="51"/>
+      <c r="F857" s="52"/>
     </row>
     <row r="858">
-      <c r="B858" s="52"/>
-      <c r="F858" s="53"/>
+      <c r="B858" s="51"/>
+      <c r="F858" s="52"/>
     </row>
     <row r="859">
-      <c r="B859" s="52"/>
-      <c r="F859" s="53"/>
+      <c r="B859" s="51"/>
+      <c r="F859" s="52"/>
     </row>
     <row r="860">
-      <c r="B860" s="52"/>
-      <c r="F860" s="53"/>
+      <c r="B860" s="51"/>
+      <c r="F860" s="52"/>
     </row>
     <row r="861">
-      <c r="B861" s="52"/>
-      <c r="F861" s="53"/>
+      <c r="B861" s="51"/>
+      <c r="F861" s="52"/>
     </row>
     <row r="862">
-      <c r="B862" s="52"/>
-      <c r="F862" s="53"/>
+      <c r="B862" s="51"/>
+      <c r="F862" s="52"/>
     </row>
     <row r="863">
-      <c r="B863" s="52"/>
-      <c r="F863" s="53"/>
+      <c r="B863" s="51"/>
+      <c r="F863" s="52"/>
     </row>
     <row r="864">
-      <c r="B864" s="52"/>
-      <c r="F864" s="53"/>
+      <c r="B864" s="51"/>
+      <c r="F864" s="52"/>
     </row>
     <row r="865">
-      <c r="B865" s="52"/>
-      <c r="F865" s="53"/>
+      <c r="B865" s="51"/>
+      <c r="F865" s="52"/>
     </row>
     <row r="866">
-      <c r="B866" s="52"/>
-      <c r="F866" s="53"/>
+      <c r="B866" s="51"/>
+      <c r="F866" s="52"/>
     </row>
     <row r="867">
-      <c r="B867" s="52"/>
-      <c r="F867" s="53"/>
+      <c r="B867" s="51"/>
+      <c r="F867" s="52"/>
     </row>
     <row r="868">
-      <c r="B868" s="52"/>
-      <c r="F868" s="53"/>
+      <c r="B868" s="51"/>
+      <c r="F868" s="52"/>
     </row>
     <row r="869">
-      <c r="B869" s="52"/>
-      <c r="F869" s="53"/>
+      <c r="B869" s="51"/>
+      <c r="F869" s="52"/>
     </row>
     <row r="870">
-      <c r="B870" s="52"/>
-      <c r="F870" s="53"/>
+      <c r="B870" s="51"/>
+      <c r="F870" s="52"/>
     </row>
     <row r="871">
-      <c r="B871" s="52"/>
-      <c r="F871" s="53"/>
+      <c r="B871" s="51"/>
+      <c r="F871" s="52"/>
     </row>
     <row r="872">
-      <c r="B872" s="52"/>
-      <c r="F872" s="53"/>
+      <c r="B872" s="51"/>
+      <c r="F872" s="52"/>
     </row>
     <row r="873">
-      <c r="B873" s="52"/>
-      <c r="F873" s="53"/>
+      <c r="B873" s="51"/>
+      <c r="F873" s="52"/>
     </row>
     <row r="874">
-      <c r="B874" s="52"/>
-      <c r="F874" s="53"/>
+      <c r="B874" s="51"/>
+      <c r="F874" s="52"/>
     </row>
     <row r="875">
-      <c r="B875" s="52"/>
-      <c r="F875" s="53"/>
+      <c r="B875" s="51"/>
+      <c r="F875" s="52"/>
     </row>
     <row r="876">
-      <c r="B876" s="52"/>
-      <c r="F876" s="53"/>
+      <c r="B876" s="51"/>
+      <c r="F876" s="52"/>
     </row>
     <row r="877">
-      <c r="B877" s="52"/>
-      <c r="F877" s="53"/>
+      <c r="B877" s="51"/>
+      <c r="F877" s="52"/>
     </row>
     <row r="878">
-      <c r="B878" s="52"/>
-      <c r="F878" s="53"/>
+      <c r="B878" s="51"/>
+      <c r="F878" s="52"/>
     </row>
     <row r="879">
-      <c r="B879" s="52"/>
-      <c r="F879" s="53"/>
+      <c r="B879" s="51"/>
+      <c r="F879" s="52"/>
     </row>
     <row r="880">
-      <c r="B880" s="52"/>
-      <c r="F880" s="53"/>
+      <c r="B880" s="51"/>
+      <c r="F880" s="52"/>
     </row>
     <row r="881">
-      <c r="B881" s="52"/>
-      <c r="F881" s="53"/>
+      <c r="B881" s="51"/>
+      <c r="F881" s="52"/>
     </row>
     <row r="882">
-      <c r="B882" s="52"/>
-      <c r="F882" s="53"/>
+      <c r="B882" s="51"/>
+      <c r="F882" s="52"/>
     </row>
     <row r="883">
-      <c r="B883" s="52"/>
-      <c r="F883" s="53"/>
+      <c r="B883" s="51"/>
+      <c r="F883" s="52"/>
     </row>
     <row r="884">
-      <c r="B884" s="52"/>
-      <c r="F884" s="53"/>
+      <c r="B884" s="51"/>
+      <c r="F884" s="52"/>
     </row>
     <row r="885">
-      <c r="B885" s="52"/>
-      <c r="F885" s="53"/>
+      <c r="B885" s="51"/>
+      <c r="F885" s="52"/>
     </row>
     <row r="886">
-      <c r="B886" s="52"/>
-      <c r="F886" s="53"/>
+      <c r="B886" s="51"/>
+      <c r="F886" s="52"/>
     </row>
     <row r="887">
-      <c r="B887" s="52"/>
-      <c r="F887" s="53"/>
+      <c r="B887" s="51"/>
+      <c r="F887" s="52"/>
     </row>
     <row r="888">
-      <c r="B888" s="52"/>
-      <c r="F888" s="53"/>
+      <c r="B888" s="51"/>
+      <c r="F888" s="52"/>
     </row>
     <row r="889">
-      <c r="B889" s="52"/>
-      <c r="F889" s="53"/>
+      <c r="B889" s="51"/>
+      <c r="F889" s="52"/>
     </row>
     <row r="890">
-      <c r="B890" s="52"/>
-      <c r="F890" s="53"/>
+      <c r="B890" s="51"/>
+      <c r="F890" s="52"/>
     </row>
     <row r="891">
-      <c r="B891" s="52"/>
-      <c r="F891" s="53"/>
+      <c r="B891" s="51"/>
+      <c r="F891" s="52"/>
     </row>
     <row r="892">
-      <c r="B892" s="52"/>
-      <c r="F892" s="53"/>
+      <c r="B892" s="51"/>
+      <c r="F892" s="52"/>
     </row>
     <row r="893">
-      <c r="B893" s="52"/>
-      <c r="F893" s="53"/>
+      <c r="B893" s="51"/>
+      <c r="F893" s="52"/>
     </row>
     <row r="894">
-      <c r="B894" s="52"/>
-      <c r="F894" s="53"/>
+      <c r="B894" s="51"/>
+      <c r="F894" s="52"/>
     </row>
     <row r="895">
-      <c r="B895" s="52"/>
-      <c r="F895" s="53"/>
+      <c r="B895" s="51"/>
+      <c r="F895" s="52"/>
     </row>
     <row r="896">
-      <c r="B896" s="52"/>
-      <c r="F896" s="53"/>
+      <c r="B896" s="51"/>
+      <c r="F896" s="52"/>
     </row>
     <row r="897">
-      <c r="B897" s="52"/>
-      <c r="F897" s="53"/>
+      <c r="B897" s="51"/>
+      <c r="F897" s="52"/>
     </row>
     <row r="898">
-      <c r="B898" s="52"/>
-      <c r="F898" s="53"/>
+      <c r="B898" s="51"/>
+      <c r="F898" s="52"/>
     </row>
     <row r="899">
-      <c r="B899" s="52"/>
-      <c r="F899" s="53"/>
+      <c r="B899" s="51"/>
+      <c r="F899" s="52"/>
     </row>
     <row r="900">
-      <c r="B900" s="52"/>
-      <c r="F900" s="53"/>
+      <c r="B900" s="51"/>
+      <c r="F900" s="52"/>
     </row>
     <row r="901">
-      <c r="B901" s="52"/>
-      <c r="F901" s="53"/>
+      <c r="B901" s="51"/>
+      <c r="F901" s="52"/>
     </row>
     <row r="902">
-      <c r="B902" s="52"/>
-      <c r="F902" s="53"/>
+      <c r="B902" s="51"/>
+      <c r="F902" s="52"/>
     </row>
     <row r="903">
-      <c r="B903" s="52"/>
-      <c r="F903" s="53"/>
+      <c r="B903" s="51"/>
+      <c r="F903" s="52"/>
     </row>
     <row r="904">
-      <c r="B904" s="52"/>
-      <c r="F904" s="53"/>
+      <c r="B904" s="51"/>
+      <c r="F904" s="52"/>
     </row>
     <row r="905">
-      <c r="B905" s="52"/>
-      <c r="F905" s="53"/>
+      <c r="B905" s="51"/>
+      <c r="F905" s="52"/>
     </row>
     <row r="906">
-      <c r="B906" s="52"/>
-      <c r="F906" s="53"/>
+      <c r="B906" s="51"/>
+      <c r="F906" s="52"/>
     </row>
     <row r="907">
-      <c r="B907" s="52"/>
-      <c r="F907" s="53"/>
+      <c r="B907" s="51"/>
+      <c r="F907" s="52"/>
     </row>
     <row r="908">
-      <c r="B908" s="52"/>
-      <c r="F908" s="53"/>
+      <c r="B908" s="51"/>
+      <c r="F908" s="52"/>
     </row>
     <row r="909">
-      <c r="B909" s="52"/>
-      <c r="F909" s="53"/>
+      <c r="B909" s="51"/>
+      <c r="F909" s="52"/>
     </row>
     <row r="910">
-      <c r="B910" s="52"/>
-      <c r="F910" s="53"/>
+      <c r="B910" s="51"/>
+      <c r="F910" s="52"/>
     </row>
     <row r="911">
-      <c r="B911" s="52"/>
-      <c r="F911" s="53"/>
+      <c r="B911" s="51"/>
+      <c r="F911" s="52"/>
     </row>
     <row r="912">
-      <c r="B912" s="52"/>
-      <c r="F912" s="53"/>
+      <c r="B912" s="51"/>
+      <c r="F912" s="52"/>
     </row>
     <row r="913">
-      <c r="B913" s="52"/>
-      <c r="F913" s="53"/>
+      <c r="B913" s="51"/>
+      <c r="F913" s="52"/>
     </row>
     <row r="914">
-      <c r="B914" s="52"/>
-      <c r="F914" s="53"/>
+      <c r="B914" s="51"/>
+      <c r="F914" s="52"/>
     </row>
     <row r="915">
-      <c r="B915" s="52"/>
-      <c r="F915" s="53"/>
+      <c r="B915" s="51"/>
+      <c r="F915" s="52"/>
     </row>
     <row r="916">
-      <c r="B916" s="52"/>
-      <c r="F916" s="53"/>
+      <c r="B916" s="51"/>
+      <c r="F916" s="52"/>
     </row>
     <row r="917">
-      <c r="B917" s="52"/>
-      <c r="F917" s="53"/>
+      <c r="B917" s="51"/>
+      <c r="F917" s="52"/>
     </row>
     <row r="918">
-      <c r="B918" s="52"/>
-      <c r="F918" s="53"/>
+      <c r="B918" s="51"/>
+      <c r="F918" s="52"/>
     </row>
     <row r="919">
-      <c r="B919" s="52"/>
-      <c r="F919" s="53"/>
+      <c r="B919" s="51"/>
+      <c r="F919" s="52"/>
     </row>
     <row r="920">
-      <c r="B920" s="52"/>
-      <c r="F920" s="53"/>
+      <c r="B920" s="51"/>
+      <c r="F920" s="52"/>
     </row>
     <row r="921">
-      <c r="B921" s="52"/>
-      <c r="F921" s="53"/>
+      <c r="B921" s="51"/>
+      <c r="F921" s="52"/>
     </row>
     <row r="922">
-      <c r="B922" s="52"/>
-      <c r="F922" s="53"/>
+      <c r="B922" s="51"/>
+      <c r="F922" s="52"/>
     </row>
     <row r="923">
-      <c r="B923" s="52"/>
-      <c r="F923" s="53"/>
+      <c r="B923" s="51"/>
+      <c r="F923" s="52"/>
     </row>
     <row r="924">
-      <c r="B924" s="52"/>
-      <c r="F924" s="53"/>
+      <c r="B924" s="51"/>
+      <c r="F924" s="52"/>
     </row>
     <row r="925">
-      <c r="B925" s="52"/>
-      <c r="F925" s="53"/>
+      <c r="B925" s="51"/>
+      <c r="F925" s="52"/>
     </row>
     <row r="926">
-      <c r="B926" s="52"/>
-      <c r="F926" s="53"/>
+      <c r="B926" s="51"/>
+      <c r="F926" s="52"/>
     </row>
     <row r="927">
-      <c r="B927" s="52"/>
-      <c r="F927" s="53"/>
+      <c r="B927" s="51"/>
+      <c r="F927" s="52"/>
     </row>
     <row r="928">
-      <c r="B928" s="52"/>
-      <c r="F928" s="53"/>
+      <c r="B928" s="51"/>
+      <c r="F928" s="52"/>
     </row>
     <row r="929">
-      <c r="B929" s="52"/>
-      <c r="F929" s="53"/>
+      <c r="B929" s="51"/>
+      <c r="F929" s="52"/>
     </row>
     <row r="930">
-      <c r="B930" s="52"/>
-      <c r="F930" s="53"/>
+      <c r="B930" s="51"/>
+      <c r="F930" s="52"/>
     </row>
     <row r="931">
-      <c r="B931" s="52"/>
-      <c r="F931" s="53"/>
+      <c r="B931" s="51"/>
+      <c r="F931" s="52"/>
     </row>
     <row r="932">
-      <c r="B932" s="52"/>
-      <c r="F932" s="53"/>
+      <c r="B932" s="51"/>
+      <c r="F932" s="52"/>
     </row>
     <row r="933">
-      <c r="B933" s="52"/>
-      <c r="F933" s="53"/>
+      <c r="B933" s="51"/>
+      <c r="F933" s="52"/>
     </row>
     <row r="934">
-      <c r="B934" s="52"/>
-      <c r="F934" s="53"/>
+      <c r="B934" s="51"/>
+      <c r="F934" s="52"/>
     </row>
     <row r="935">
-      <c r="B935" s="52"/>
-      <c r="F935" s="53"/>
+      <c r="B935" s="51"/>
+      <c r="F935" s="52"/>
     </row>
     <row r="936">
-      <c r="B936" s="52"/>
-      <c r="F936" s="53"/>
+      <c r="B936" s="51"/>
+      <c r="F936" s="52"/>
     </row>
     <row r="937">
-      <c r="B937" s="52"/>
-      <c r="F937" s="53"/>
+      <c r="B937" s="51"/>
+      <c r="F937" s="52"/>
     </row>
     <row r="938">
-      <c r="B938" s="52"/>
-      <c r="F938" s="53"/>
+      <c r="B938" s="51"/>
+      <c r="F938" s="52"/>
     </row>
     <row r="939">
-      <c r="B939" s="52"/>
-      <c r="F939" s="53"/>
+      <c r="B939" s="51"/>
+      <c r="F939" s="52"/>
     </row>
     <row r="940">
-      <c r="B940" s="52"/>
-      <c r="F940" s="53"/>
+      <c r="B940" s="51"/>
+      <c r="F940" s="52"/>
     </row>
     <row r="941">
-      <c r="B941" s="52"/>
-      <c r="F941" s="53"/>
+      <c r="B941" s="51"/>
+      <c r="F941" s="52"/>
     </row>
     <row r="942">
-      <c r="B942" s="52"/>
-      <c r="F942" s="53"/>
+      <c r="B942" s="51"/>
+      <c r="F942" s="52"/>
     </row>
     <row r="943">
-      <c r="B943" s="52"/>
-      <c r="F943" s="53"/>
+      <c r="B943" s="51"/>
+      <c r="F943" s="52"/>
     </row>
     <row r="944">
-      <c r="B944" s="52"/>
-      <c r="F944" s="53"/>
+      <c r="B944" s="51"/>
+      <c r="F944" s="52"/>
     </row>
     <row r="945">
-      <c r="B945" s="52"/>
-      <c r="F945" s="53"/>
+      <c r="B945" s="51"/>
+      <c r="F945" s="52"/>
     </row>
     <row r="946">
-      <c r="B946" s="52"/>
-      <c r="F946" s="53"/>
+      <c r="B946" s="51"/>
+      <c r="F946" s="52"/>
     </row>
     <row r="947">
-      <c r="B947" s="52"/>
-      <c r="F947" s="53"/>
+      <c r="B947" s="51"/>
+      <c r="F947" s="52"/>
     </row>
     <row r="948">
-      <c r="B948" s="52"/>
-      <c r="F948" s="53"/>
+      <c r="B948" s="51"/>
+      <c r="F948" s="52"/>
     </row>
     <row r="949">
-      <c r="B949" s="52"/>
-      <c r="F949" s="53"/>
+      <c r="B949" s="51"/>
+      <c r="F949" s="52"/>
     </row>
     <row r="950">
-      <c r="B950" s="52"/>
-      <c r="F950" s="53"/>
+      <c r="B950" s="51"/>
+      <c r="F950" s="52"/>
     </row>
     <row r="951">
-      <c r="B951" s="52"/>
-      <c r="F951" s="53"/>
+      <c r="B951" s="51"/>
+      <c r="F951" s="52"/>
     </row>
     <row r="952">
-      <c r="B952" s="52"/>
-      <c r="F952" s="53"/>
+      <c r="B952" s="51"/>
+      <c r="F952" s="52"/>
     </row>
     <row r="953">
-      <c r="B953" s="52"/>
-      <c r="F953" s="53"/>
+      <c r="B953" s="51"/>
+      <c r="F953" s="52"/>
     </row>
     <row r="954">
-      <c r="B954" s="52"/>
-      <c r="F954" s="53"/>
+      <c r="B954" s="51"/>
+      <c r="F954" s="52"/>
     </row>
     <row r="955">
-      <c r="B955" s="52"/>
-      <c r="F955" s="53"/>
+      <c r="B955" s="51"/>
+      <c r="F955" s="52"/>
     </row>
     <row r="956">
-      <c r="B956" s="52"/>
-      <c r="F956" s="53"/>
+      <c r="B956" s="51"/>
+      <c r="F956" s="52"/>
     </row>
     <row r="957">
-      <c r="B957" s="52"/>
-      <c r="F957" s="53"/>
+      <c r="B957" s="51"/>
+      <c r="F957" s="52"/>
     </row>
     <row r="958">
-      <c r="B958" s="52"/>
-      <c r="F958" s="53"/>
+      <c r="B958" s="51"/>
+      <c r="F958" s="52"/>
     </row>
     <row r="959">
-      <c r="B959" s="52"/>
-      <c r="F959" s="53"/>
+      <c r="B959" s="51"/>
+      <c r="F959" s="52"/>
     </row>
     <row r="960">
-      <c r="B960" s="52"/>
-      <c r="F960" s="53"/>
+      <c r="B960" s="51"/>
+      <c r="F960" s="52"/>
     </row>
     <row r="961">
-      <c r="B961" s="52"/>
-      <c r="F961" s="53"/>
+      <c r="B961" s="51"/>
+      <c r="F961" s="52"/>
     </row>
     <row r="962">
-      <c r="B962" s="52"/>
-      <c r="F962" s="53"/>
+      <c r="B962" s="51"/>
+      <c r="F962" s="52"/>
     </row>
     <row r="963">
-      <c r="B963" s="52"/>
-      <c r="F963" s="53"/>
+      <c r="B963" s="51"/>
+      <c r="F963" s="52"/>
     </row>
     <row r="964">
-      <c r="B964" s="52"/>
-      <c r="F964" s="53"/>
+      <c r="B964" s="51"/>
+      <c r="F964" s="52"/>
     </row>
     <row r="965">
-      <c r="B965" s="52"/>
-      <c r="F965" s="53"/>
+      <c r="B965" s="51"/>
+      <c r="F965" s="52"/>
     </row>
     <row r="966">
-      <c r="B966" s="52"/>
-      <c r="F966" s="53"/>
+      <c r="B966" s="51"/>
+      <c r="F966" s="52"/>
     </row>
     <row r="967">
-      <c r="B967" s="52"/>
-      <c r="F967" s="53"/>
+      <c r="B967" s="51"/>
+      <c r="F967" s="52"/>
     </row>
     <row r="968">
-      <c r="B968" s="52"/>
-      <c r="F968" s="53"/>
+      <c r="B968" s="51"/>
+      <c r="F968" s="52"/>
     </row>
     <row r="969">
-      <c r="B969" s="52"/>
-      <c r="F969" s="53"/>
+      <c r="B969" s="51"/>
+      <c r="F969" s="52"/>
     </row>
     <row r="970">
-      <c r="B970" s="52"/>
-      <c r="F970" s="53"/>
+      <c r="B970" s="51"/>
+      <c r="F970" s="52"/>
     </row>
     <row r="971">
-      <c r="B971" s="52"/>
-      <c r="F971" s="53"/>
+      <c r="B971" s="51"/>
+      <c r="F971" s="52"/>
     </row>
     <row r="972">
-      <c r="B972" s="52"/>
-      <c r="F972" s="53"/>
+      <c r="B972" s="51"/>
+      <c r="F972" s="52"/>
     </row>
     <row r="973">
-      <c r="B973" s="52"/>
-      <c r="F973" s="53"/>
+      <c r="B973" s="51"/>
+      <c r="F973" s="52"/>
     </row>
     <row r="974">
-      <c r="B974" s="52"/>
-      <c r="F974" s="53"/>
+      <c r="B974" s="51"/>
+      <c r="F974" s="52"/>
     </row>
     <row r="975">
-      <c r="B975" s="52"/>
-      <c r="F975" s="53"/>
+      <c r="B975" s="51"/>
+      <c r="F975" s="52"/>
     </row>
     <row r="976">
-      <c r="B976" s="52"/>
-      <c r="F976" s="53"/>
+      <c r="B976" s="51"/>
+      <c r="F976" s="52"/>
     </row>
     <row r="977">
-      <c r="B977" s="52"/>
-      <c r="F977" s="53"/>
+      <c r="B977" s="51"/>
+      <c r="F977" s="52"/>
     </row>
     <row r="978">
-      <c r="B978" s="52"/>
-      <c r="F978" s="53"/>
+      <c r="B978" s="51"/>
+      <c r="F978" s="52"/>
     </row>
     <row r="979">
-      <c r="B979" s="52"/>
-      <c r="F979" s="53"/>
+      <c r="B979" s="51"/>
+      <c r="F979" s="52"/>
     </row>
     <row r="980">
-      <c r="B980" s="52"/>
-      <c r="F980" s="53"/>
+      <c r="B980" s="51"/>
+      <c r="F980" s="52"/>
     </row>
     <row r="981">
-      <c r="B981" s="52"/>
-      <c r="F981" s="53"/>
+      <c r="B981" s="51"/>
+      <c r="F981" s="52"/>
     </row>
     <row r="982">
-      <c r="B982" s="52"/>
-      <c r="F982" s="53"/>
+      <c r="B982" s="51"/>
+      <c r="F982" s="52"/>
     </row>
     <row r="983">
-      <c r="B983" s="52"/>
-      <c r="F983" s="53"/>
+      <c r="B983" s="51"/>
+      <c r="F983" s="52"/>
     </row>
     <row r="984">
-      <c r="B984" s="52"/>
-      <c r="F984" s="53"/>
+      <c r="B984" s="51"/>
+      <c r="F984" s="52"/>
     </row>
     <row r="985">
-      <c r="B985" s="52"/>
-      <c r="F985" s="53"/>
+      <c r="B985" s="51"/>
+      <c r="F985" s="52"/>
     </row>
     <row r="986">
-      <c r="B986" s="52"/>
-      <c r="F986" s="53"/>
+      <c r="B986" s="51"/>
+      <c r="F986" s="52"/>
     </row>
     <row r="987">
-      <c r="B987" s="52"/>
-      <c r="F987" s="53"/>
+      <c r="B987" s="51"/>
+      <c r="F987" s="52"/>
     </row>
     <row r="988">
-      <c r="B988" s="52"/>
-      <c r="F988" s="53"/>
+      <c r="B988" s="51"/>
+      <c r="F988" s="52"/>
     </row>
     <row r="989">
-      <c r="B989" s="52"/>
-      <c r="F989" s="53"/>
+      <c r="B989" s="51"/>
+      <c r="F989" s="52"/>
     </row>
     <row r="990">
-      <c r="B990" s="52"/>
-      <c r="F990" s="53"/>
+      <c r="B990" s="51"/>
+      <c r="F990" s="52"/>
     </row>
     <row r="991">
-      <c r="B991" s="52"/>
-      <c r="F991" s="53"/>
+      <c r="B991" s="51"/>
+      <c r="F991" s="52"/>
     </row>
     <row r="992">
-      <c r="B992" s="52"/>
-      <c r="F992" s="53"/>
+      <c r="B992" s="51"/>
+      <c r="F992" s="52"/>
     </row>
     <row r="993">
-      <c r="B993" s="52"/>
-      <c r="F993" s="53"/>
+      <c r="B993" s="51"/>
+      <c r="F993" s="52"/>
     </row>
     <row r="994">
-      <c r="B994" s="52"/>
-      <c r="F994" s="53"/>
+      <c r="B994" s="51"/>
+      <c r="F994" s="52"/>
     </row>
     <row r="995">
-      <c r="B995" s="52"/>
-      <c r="F995" s="53"/>
+      <c r="B995" s="51"/>
+      <c r="F995" s="52"/>
     </row>
     <row r="996">
-      <c r="B996" s="52"/>
-      <c r="F996" s="53"/>
+      <c r="B996" s="51"/>
+      <c r="F996" s="52"/>
     </row>
     <row r="997">
-      <c r="B997" s="52"/>
-      <c r="F997" s="53"/>
+      <c r="B997" s="51"/>
+      <c r="F997" s="52"/>
     </row>
     <row r="998">
-      <c r="B998" s="52"/>
-      <c r="F998" s="53"/>
+      <c r="B998" s="51"/>
+      <c r="F998" s="52"/>
     </row>
     <row r="999">
-      <c r="B999" s="52"/>
-      <c r="F999" s="53"/>
+      <c r="B999" s="51"/>
+      <c r="F999" s="52"/>
     </row>
     <row r="1000">
-      <c r="B1000" s="52"/>
-      <c r="F1000" s="53"/>
+      <c r="B1000" s="51"/>
+      <c r="F1000" s="52"/>
     </row>
     <row r="1001">
-      <c r="B1001" s="52"/>
-      <c r="F1001" s="53"/>
+      <c r="B1001" s="51"/>
+      <c r="F1001" s="52"/>
     </row>
     <row r="1002">
-      <c r="B1002" s="52"/>
-      <c r="F1002" s="53"/>
+      <c r="B1002" s="51"/>
+      <c r="F1002" s="52"/>
     </row>
     <row r="1003">
-      <c r="B1003" s="52"/>
-      <c r="F1003" s="53"/>
+      <c r="B1003" s="51"/>
+      <c r="F1003" s="52"/>
     </row>
     <row r="1004">
-      <c r="B1004" s="52"/>
-      <c r="F1004" s="53"/>
+      <c r="B1004" s="51"/>
+      <c r="F1004" s="52"/>
     </row>
     <row r="1005">
-      <c r="B1005" s="52"/>
-      <c r="F1005" s="53"/>
+      <c r="B1005" s="51"/>
+      <c r="F1005" s="52"/>
     </row>
     <row r="1006">
-      <c r="B1006" s="52"/>
-      <c r="F1006" s="53"/>
+      <c r="B1006" s="51"/>
+      <c r="F1006" s="52"/>
     </row>
     <row r="1007">
-      <c r="B1007" s="52"/>
-      <c r="F1007" s="53"/>
+      <c r="B1007" s="51"/>
+      <c r="F1007" s="52"/>
     </row>
     <row r="1008">
-      <c r="B1008" s="52"/>
-      <c r="F1008" s="53"/>
+      <c r="B1008" s="51"/>
+      <c r="F1008" s="52"/>
     </row>
     <row r="1009">
-      <c r="B1009" s="52"/>
-      <c r="F1009" s="53"/>
+      <c r="B1009" s="51"/>
+      <c r="F1009" s="52"/>
     </row>
     <row r="1010">
-      <c r="B1010" s="52"/>
-      <c r="F1010" s="53"/>
+      <c r="B1010" s="51"/>
+      <c r="F1010" s="52"/>
     </row>
     <row r="1011">
-      <c r="B1011" s="52"/>
-      <c r="F1011" s="53"/>
+      <c r="B1011" s="51"/>
+      <c r="F1011" s="52"/>
     </row>
     <row r="1012">
-      <c r="B1012" s="52"/>
-      <c r="F1012" s="53"/>
+      <c r="B1012" s="51"/>
+      <c r="F1012" s="52"/>
     </row>
     <row r="1013">
-      <c r="B1013" s="52"/>
-      <c r="F1013" s="53"/>
+      <c r="B1013" s="51"/>
+      <c r="F1013" s="52"/>
     </row>
     <row r="1014">
-      <c r="B1014" s="52"/>
-      <c r="F1014" s="53"/>
+      <c r="B1014" s="51"/>
+      <c r="F1014" s="52"/>
     </row>
     <row r="1015">
-      <c r="B1015" s="52"/>
-      <c r="F1015" s="53"/>
+      <c r="B1015" s="51"/>
+      <c r="F1015" s="52"/>
     </row>
     <row r="1016">
-      <c r="B1016" s="52"/>
-      <c r="F1016" s="53"/>
+      <c r="B1016" s="51"/>
+      <c r="F1016" s="52"/>
     </row>
     <row r="1017">
-      <c r="B1017" s="52"/>
-      <c r="F1017" s="53"/>
+      <c r="B1017" s="51"/>
+      <c r="F1017" s="52"/>
     </row>
     <row r="1018">
-      <c r="B1018" s="52"/>
-      <c r="F1018" s="53"/>
+      <c r="B1018" s="51"/>
+      <c r="F1018" s="52"/>
     </row>
     <row r="1019">
-      <c r="B1019" s="52"/>
-      <c r="F1019" s="53"/>
+      <c r="B1019" s="51"/>
+      <c r="F1019" s="52"/>
     </row>
     <row r="1020">
-      <c r="B1020" s="52"/>
-      <c r="F1020" s="53"/>
+      <c r="B1020" s="51"/>
+      <c r="F1020" s="52"/>
     </row>
     <row r="1021">
-      <c r="B1021" s="52"/>
-      <c r="F1021" s="53"/>
+      <c r="B1021" s="51"/>
+      <c r="F1021" s="52"/>
     </row>
     <row r="1022">
-      <c r="B1022" s="52"/>
-[...8 lines deleted...]
-      <c r="F1024" s="53"/>
+      <c r="B1022" s="51"/>
+      <c r="F1022" s="52"/>
     </row>
   </sheetData>
   <dataValidations>
-    <dataValidation type="list" allowBlank="1" sqref="F2:F85">
+    <dataValidation type="list" allowBlank="1" sqref="F2:F83">
       <formula1>"✔,бронь"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="B2:B85">
+    <dataValidation type="list" allowBlank="1" sqref="B2:B83">
       <formula1>"🌳,🌲"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="C2:C85">
+    <dataValidation type="list" allowBlank="1" sqref="C2:C83">
       <formula1>"Кассета,Горшок Р9,Горшок С3,Горшок С2,Грунт,Горшок С10,Горшок С15"</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="D2:E85">
+    <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="D2:E83">
       <formula1>AND(ISNUMBER(D2),(NOT(OR(NOT(ISERROR(DATEVALUE(D2))), AND(ISNUMBER(D2), LEFT(CELL("format", D2))="D")))))</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup fitToHeight="0" paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>