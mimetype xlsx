--- v2 (2026-05-26)
+++ v3 (2026-06-14)
@@ -9,51 +9,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.ms-excel.person+xml" PartName="/xl/persons/person.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Лист1" sheetId="1" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="73">
   <si>
     <t>Название растения</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Кол.во</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
       </rPr>
       <t>"</t>
@@ -225,78 +225,81 @@
   <si>
     <t>Можжевельник Скальный "Блю Эрроу"</t>
   </si>
   <si>
     <t>Можжевельник Казацкий</t>
   </si>
   <si>
     <t>Можжевельник Средний "Олд Голд"</t>
   </si>
   <si>
     <t>Можжевельник Чешуйчатый "Блю Карпет"</t>
   </si>
   <si>
     <t>Можжевельник Обыкновенный "Репанда"</t>
   </si>
   <si>
     <t>Туя Западная "Глобоза Аурея"</t>
   </si>
   <si>
     <t>Туя Западная "Альбоспиката"</t>
   </si>
   <si>
     <t>Бронирование на весну 2026 саженцев в р9</t>
   </si>
   <si>
+    <t>Спирея Японская "Голдмаунд"</t>
+  </si>
+  <si>
+    <t>🌳</t>
+  </si>
+  <si>
     <t>Горшок Р9</t>
   </si>
   <si>
+    <t>✔</t>
+  </si>
+  <si>
     <t>Туя Западная "Брабант"</t>
   </si>
   <si>
     <t>Туя Западная "Голден Смарагд"</t>
   </si>
   <si>
     <t>Туя Западная "Даника"</t>
   </si>
   <si>
     <t>Туя Западная "Колумна"</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
     <t>Самшит обыкновенный</t>
   </si>
   <si>
-    <t>🌳</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок С2</t>
-  </si>
-[...1 lines deleted...]
-    <t>✔</t>
   </si>
   <si>
     <t>Самшит "Королевский"</t>
   </si>
   <si>
     <t>Кедр Сибирский</t>
   </si>
   <si>
     <t>Гортензия Метельчатая</t>
   </si>
   <si>
     <t>Горшок С3</t>
   </si>
   <si>
     <t>Ива Свердловская "Извилистая"</t>
   </si>
   <si>
     <t>Можжевельник Горизонтальный "Андорра Компакт" 30-40см</t>
   </si>
   <si>
     <t>Можжевельник Голдстар</t>
   </si>
   <si>
     <t>Спирея Японская "Бумальда"</t>
   </si>
@@ -368,51 +371,51 @@
     </r>
   </si>
   <si>
     <t>Ель голубая Шар на штамбе, штамб 100см, диаметр 30-50см (Чупа-Чупс)</t>
   </si>
   <si>
     <t>Можжевельник "Облака" диаметр 120-140см</t>
   </si>
   <si>
     <t>Спираль, 150см</t>
   </si>
   <si>
     <t>Спираль, 180 - 220см</t>
   </si>
   <si>
     <t>Шар на штамбе 100см (Чупа-Чупс) диаметр ~30см</t>
   </si>
   <si>
     <t>Фантазийные формы, Ярусы, Помпоны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <fonts count="17">
+  <fonts count="20">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Noto Emoji"/>
     </font>
     <font>
       <b/>
       <color rgb="FF000000"/>
@@ -420,61 +423,76 @@
     </font>
     <font>
       <color rgb="FF000000"/>
       <name val="Inherit"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color rgb="FFD4EDBC"/>
       <name val="Noto Emoji"/>
     </font>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.0"/>
+      <color rgb="FF11734B"/>
+      <name val="Noto Emoji"/>
+    </font>
+    <font>
+      <color rgb="FF753800"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <color rgb="FF11734B"/>
+      <name val="Arial"/>
+    </font>
+    <font>
       <color rgb="FF434343"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <color rgb="FF11734B"/>
       <name val="Roboto"/>
-    </font>
-[...2 lines deleted...]
-      <name val="Arial"/>
     </font>
     <font>
       <color rgb="FFFFCFC9"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <color rgb="FFD4EDBC"/>
       <name val="Roboto"/>
     </font>
     <font>
       <color rgb="FFB10202"/>
       <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Noto Emoji"/>
     </font>
     <font>
       <color rgb="FFFFC8AA"/>
       <name val="Roboto"/>
     </font>
   </fonts>
@@ -536,65 +554,85 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCFC9"/>
         <bgColor rgb="FFFFCFC9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAD1DC"/>
         <bgColor rgb="FFEAD1DC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF753800"/>
         <bgColor rgb="FF753800"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FFF6F8F9"/>
       </left>
       <right style="thin">
         <color rgb="FFF6F8F9"/>
       </right>
       <top style="thin">
         <color rgb="FFF6F8F9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFF6F8F9"/>
       </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF284E3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFF6F8F9"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFF6F8F9"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFF6F8F9"/>
+      </bottom>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFD4EDBC"/>
       </left>
       <right style="thin">
         <color rgb="FF284E3F"/>
       </right>
       <top style="thin">
         <color rgb="FFD4EDBC"/>
       </top>
@@ -608,69 +646,55 @@
       </left>
       <right style="thin">
         <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
         <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFFFFF"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFFC8AA"/>
       </left>
       <right style="thin">
         <color rgb="FFFFC8AA"/>
       </right>
       <top style="thin">
         <color rgb="FFFFC8AA"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFFC8AA"/>
       </bottom>
     </border>
-    <border>
-[...12 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="58">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
@@ -696,123 +720,138 @@
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="7" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
+    <xf borderId="2" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="5" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="6" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="5" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
     <xf borderId="1" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="2" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="3" fillId="5" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="5" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="4" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="6" fillId="8" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="5" fillId="9" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="7" fillId="9" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="8" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="3" fillId="7" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="7" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="2" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="5" fillId="10" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="7" fillId="10" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="11" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="11" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="5" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="12" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="8" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="1" fillId="13" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="1" fillId="13" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="1" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="8" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="none"/>
       </fill>
@@ -1373,71 +1412,71 @@
       <c r="D13" s="15"/>
       <c r="E13" s="15"/>
       <c r="F13" s="13"/>
     </row>
     <row r="14" ht="22.5" customHeight="1">
       <c r="A14" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="13"/>
       <c r="C14" s="14"/>
       <c r="D14" s="15"/>
       <c r="E14" s="15"/>
       <c r="F14" s="13"/>
     </row>
     <row r="15" ht="22.5" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D15" s="17">
-        <v>5000.0</v>
+        <v>3000.0</v>
       </c>
       <c r="E15" s="17">
         <v>50.0</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" ht="22.5" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C16" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D16" s="17">
-        <v>10000.0</v>
+        <v>8000.0</v>
       </c>
       <c r="E16" s="17">
         <v>80.0</v>
       </c>
       <c r="F16" s="20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" ht="22.5" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C17" s="19" t="s">
         <v>20</v>
       </c>
       <c r="D17" s="17">
         <v>1000.0</v>
       </c>
       <c r="E17" s="17">
         <v>55.0</v>
       </c>
       <c r="F17" s="20" t="s">
@@ -1559,4938 +1598,4962 @@
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="13"/>
     </row>
     <row r="25" ht="22.5" customHeight="1">
       <c r="A25" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B25" s="13"/>
       <c r="C25" s="14"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="13"/>
     </row>
     <row r="26" ht="22.5" customHeight="1">
       <c r="A26" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="13"/>
       <c r="C26" s="13"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="13"/>
     </row>
     <row r="27" ht="22.5" customHeight="1">
-      <c r="A27" s="4" t="s">
-[...5 lines deleted...]
-      <c r="C27" s="19" t="s">
+      <c r="A27" s="23" t="s">
         <v>30</v>
       </c>
-      <c r="D27" s="17">
-[...2 lines deleted...]
-      <c r="E27" s="17">
+      <c r="B27" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" s="26">
+        <v>1000.0</v>
+      </c>
+      <c r="E27" s="26">
         <v>100.0</v>
       </c>
-      <c r="F27" s="20" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F27" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="G27" s="28"/>
+      <c r="H27" s="28"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="28"/>
+      <c r="K27" s="28"/>
+      <c r="L27" s="28"/>
+      <c r="M27" s="28"/>
+      <c r="N27" s="28"/>
+      <c r="O27" s="28"/>
+      <c r="P27" s="28"/>
+      <c r="Q27" s="28"/>
+      <c r="R27" s="28"/>
+      <c r="S27" s="28"/>
+      <c r="T27" s="28"/>
+      <c r="U27" s="28"/>
+      <c r="V27" s="28"/>
+      <c r="W27" s="28"/>
+      <c r="X27" s="28"/>
+      <c r="Y27" s="28"/>
+      <c r="Z27" s="28"/>
+      <c r="AA27" s="28"/>
     </row>
     <row r="28" ht="22.5" customHeight="1">
       <c r="A28" s="4" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="B28" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="B28" s="29" t="s">
         <v>19</v>
       </c>
       <c r="C28" s="19" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D28" s="17">
-        <v>1000.0</v>
+        <v>300.0</v>
       </c>
       <c r="E28" s="17">
-        <v>100.0</v>
+        <v>110.0</v>
       </c>
       <c r="F28" s="20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" ht="22.5" customHeight="1">
-      <c r="A29" s="24" t="s">
+      <c r="A29" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="B29" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C29" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="B29" s="5" t="s">
+      <c r="D29" s="17">
+        <v>1000.0</v>
+      </c>
+      <c r="E29" s="17">
+        <v>120.0</v>
+      </c>
+      <c r="F29" s="20" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="30" ht="22.5" customHeight="1">
+      <c r="A30" s="30" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="C29" s="19" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="25">
+      <c r="C30" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="D30" s="31">
         <v>1000.0</v>
       </c>
-      <c r="E29" s="25">
+      <c r="E30" s="31">
         <v>150.0</v>
       </c>
-      <c r="F29" s="26" t="s">
+      <c r="F30" s="32" t="s">
         <v>21</v>
       </c>
-      <c r="G29" s="27"/>
-[...39 lines deleted...]
-      </c>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="28"/>
+      <c r="K30" s="28"/>
+      <c r="L30" s="28"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="28"/>
+      <c r="O30" s="28"/>
+      <c r="P30" s="28"/>
+      <c r="Q30" s="28"/>
+      <c r="R30" s="28"/>
+      <c r="S30" s="28"/>
+      <c r="T30" s="28"/>
+      <c r="U30" s="28"/>
+      <c r="V30" s="28"/>
+      <c r="W30" s="28"/>
+      <c r="X30" s="28"/>
+      <c r="Y30" s="28"/>
+      <c r="Z30" s="28"/>
+      <c r="AA30" s="28"/>
     </row>
     <row r="31" ht="22.5" customHeight="1">
-      <c r="A31" s="4" t="s">
-        <v>18</v>
+      <c r="A31" s="33" t="s">
+        <v>36</v>
       </c>
       <c r="B31" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C31" s="19" t="s">
-[...8 lines deleted...]
-      <c r="F31" s="20" t="s">
+      <c r="C31" s="34" t="s">
+        <v>32</v>
+      </c>
+      <c r="D31" s="35">
+        <v>2000.0</v>
+      </c>
+      <c r="E31" s="35">
+        <v>150.0</v>
+      </c>
+      <c r="F31" s="36" t="s">
         <v>21</v>
       </c>
-      <c r="G31" s="27"/>
-[...19 lines deleted...]
-      <c r="AA31" s="27"/>
     </row>
     <row r="32" ht="22.5" customHeight="1">
-      <c r="A32" s="32" t="s">
-        <v>34</v>
+      <c r="A32" s="4" t="s">
+        <v>18</v>
       </c>
       <c r="B32" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C32" s="33" t="s">
-[...8 lines deleted...]
-      <c r="F32" s="26" t="s">
+      <c r="C32" s="19" t="s">
+        <v>32</v>
+      </c>
+      <c r="D32" s="17">
+        <v>1500.0</v>
+      </c>
+      <c r="E32" s="17">
+        <v>150.0</v>
+      </c>
+      <c r="F32" s="20" t="s">
         <v>21</v>
       </c>
+      <c r="G32" s="28"/>
+      <c r="H32" s="28"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="28"/>
+      <c r="K32" s="28"/>
+      <c r="L32" s="28"/>
+      <c r="M32" s="28"/>
+      <c r="N32" s="28"/>
+      <c r="O32" s="28"/>
+      <c r="P32" s="28"/>
+      <c r="Q32" s="28"/>
+      <c r="R32" s="28"/>
+      <c r="S32" s="28"/>
+      <c r="T32" s="28"/>
+      <c r="U32" s="28"/>
+      <c r="V32" s="28"/>
+      <c r="W32" s="28"/>
+      <c r="X32" s="28"/>
+      <c r="Y32" s="28"/>
+      <c r="Z32" s="28"/>
+      <c r="AA32" s="28"/>
     </row>
     <row r="33" ht="22.5" customHeight="1">
-      <c r="A33" s="4" t="s">
-        <v>22</v>
+      <c r="A33" s="37" t="s">
+        <v>37</v>
       </c>
       <c r="B33" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C33" s="19" t="s">
-[...8 lines deleted...]
-      <c r="F33" s="20" t="s">
+      <c r="C33" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="D33" s="31">
+        <v>500.0</v>
+      </c>
+      <c r="E33" s="31">
+        <v>120.0</v>
+      </c>
+      <c r="F33" s="32" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34" ht="22.5" customHeight="1">
       <c r="A34" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B34" s="13"/>
-      <c r="C34" s="34"/>
+      <c r="C34" s="39"/>
       <c r="D34" s="15"/>
       <c r="E34" s="15"/>
       <c r="F34" s="13"/>
     </row>
     <row r="35" ht="22.5" customHeight="1">
       <c r="A35" s="12" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B35" s="13"/>
-      <c r="C35" s="34"/>
+      <c r="C35" s="39"/>
       <c r="D35" s="15"/>
       <c r="E35" s="15"/>
       <c r="F35" s="13"/>
-      <c r="G35" s="27"/>
-[...19 lines deleted...]
-      <c r="AA35" s="27"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="28"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="28"/>
+      <c r="K35" s="28"/>
+      <c r="L35" s="28"/>
+      <c r="M35" s="28"/>
+      <c r="N35" s="28"/>
+      <c r="O35" s="28"/>
+      <c r="P35" s="28"/>
+      <c r="Q35" s="28"/>
+      <c r="R35" s="28"/>
+      <c r="S35" s="28"/>
+      <c r="T35" s="28"/>
+      <c r="U35" s="28"/>
+      <c r="V35" s="28"/>
+      <c r="W35" s="28"/>
+      <c r="X35" s="28"/>
+      <c r="Y35" s="28"/>
+      <c r="Z35" s="28"/>
+      <c r="AA35" s="28"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
       <c r="A36" s="4"/>
       <c r="B36" s="13"/>
-      <c r="C36" s="34"/>
+      <c r="C36" s="39"/>
       <c r="D36" s="15"/>
       <c r="E36" s="15"/>
       <c r="F36" s="13"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B37" s="13"/>
-      <c r="C37" s="34"/>
+      <c r="C37" s="39"/>
       <c r="D37" s="15"/>
       <c r="E37" s="15"/>
       <c r="F37" s="13"/>
     </row>
     <row r="38" ht="22.5" customHeight="1">
       <c r="A38" s="4" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>39</v>
+      </c>
+      <c r="B38" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C38" s="41" t="s">
+        <v>40</v>
       </c>
       <c r="D38" s="17">
         <v>200.0</v>
       </c>
       <c r="E38" s="17">
         <v>250.0</v>
       </c>
       <c r="F38" s="20" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="39" ht="22.5" customHeight="1">
       <c r="A39" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" s="42" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="D39" s="17">
         <v>200.0</v>
       </c>
       <c r="E39" s="17">
         <v>250.0</v>
       </c>
       <c r="F39" s="20" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="40" ht="22.5" customHeight="1">
       <c r="A40" s="4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B40" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C40" s="37" t="s">
-        <v>38</v>
+      <c r="C40" s="42" t="s">
+        <v>40</v>
       </c>
       <c r="D40" s="17">
         <v>300.0</v>
       </c>
       <c r="E40" s="17">
         <v>350.0</v>
       </c>
-      <c r="F40" s="38" t="s">
-        <v>39</v>
+      <c r="F40" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="41" ht="22.5" customHeight="1">
       <c r="A41" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B41" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C41" s="37" t="s">
-        <v>38</v>
+      <c r="C41" s="42" t="s">
+        <v>40</v>
       </c>
       <c r="D41" s="17">
         <v>400.0</v>
       </c>
       <c r="E41" s="17">
         <v>350.0</v>
       </c>
-      <c r="F41" s="38" t="s">
-        <v>39</v>
+      <c r="F41" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="42" ht="22.5" customHeight="1">
       <c r="A42" s="4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B42" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C42" s="37" t="s">
-        <v>38</v>
+      <c r="C42" s="42" t="s">
+        <v>40</v>
       </c>
       <c r="D42" s="17">
         <v>1500.0</v>
       </c>
       <c r="E42" s="17">
         <v>600.0</v>
       </c>
       <c r="F42" s="22" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="43" ht="22.5" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B43" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C43" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E43" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="F43" s="39" t="s">
+      <c r="F43" s="44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" ht="22.5" customHeight="1">
       <c r="A44" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>43</v>
+      </c>
+      <c r="B44" s="45" t="s">
+        <v>31</v>
       </c>
       <c r="C44" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D44" s="17">
         <v>200.0</v>
       </c>
       <c r="E44" s="17">
         <v>400.0</v>
       </c>
-      <c r="F44" s="38" t="s">
-        <v>39</v>
+      <c r="F44" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="45" ht="22.5" customHeight="1">
       <c r="A45" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B45" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C45" s="46" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
       <c r="D45" s="17">
         <v>100.0</v>
       </c>
       <c r="E45" s="17">
         <v>350.0</v>
       </c>
       <c r="F45" s="20" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="46" ht="22.5" customHeight="1">
       <c r="A46" s="4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B46" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C46" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D46" s="17">
         <v>50.0</v>
       </c>
       <c r="E46" s="17">
         <v>550.0</v>
       </c>
-      <c r="F46" s="38" t="s">
-        <v>39</v>
+      <c r="F46" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="47" ht="22.5" customHeight="1">
       <c r="A47" s="4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B47" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C47" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D47" s="17"/>
       <c r="E47" s="17"/>
       <c r="F47" s="20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="48" ht="22.5" customHeight="1">
       <c r="A48" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B48" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C48" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D48" s="17">
         <v>50.0</v>
       </c>
       <c r="E48" s="17">
         <v>550.0</v>
       </c>
-      <c r="F48" s="38" t="s">
-        <v>39</v>
+      <c r="F48" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="49" ht="22.5" customHeight="1">
       <c r="A49" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C49" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D49" s="17"/>
       <c r="E49" s="17"/>
       <c r="F49" s="22" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="50" ht="22.5" customHeight="1">
       <c r="A50" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C50" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D50" s="17">
         <v>100.0</v>
       </c>
       <c r="E50" s="17">
         <v>550.0</v>
       </c>
-      <c r="F50" s="38" t="s">
-        <v>39</v>
+      <c r="F50" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="51" ht="22.5" customHeight="1">
       <c r="A51" s="4" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>48</v>
+      </c>
+      <c r="B51" s="45" t="s">
+        <v>31</v>
       </c>
       <c r="C51" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D51" s="17">
         <v>10.0</v>
       </c>
       <c r="E51" s="17">
         <v>350.0</v>
       </c>
-      <c r="F51" s="38" t="s">
-        <v>39</v>
+      <c r="F51" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="52" ht="22.5" customHeight="1">
       <c r="A52" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B52" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C52" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D52" s="17">
         <v>400.0</v>
       </c>
       <c r="E52" s="17">
         <v>500.0</v>
       </c>
-      <c r="F52" s="38" t="s">
-        <v>39</v>
+      <c r="F52" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="53" ht="22.5" customHeight="1">
       <c r="A53" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B53" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C53" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D53" s="17">
         <v>200.0</v>
       </c>
       <c r="E53" s="17">
         <v>550.0</v>
       </c>
-      <c r="F53" s="38" t="s">
-        <v>39</v>
+      <c r="F53" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="54" ht="22.5" customHeight="1">
-      <c r="A54" s="24" t="s">
-        <v>33</v>
+      <c r="A54" s="30" t="s">
+        <v>36</v>
       </c>
       <c r="B54" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C54" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D54" s="17">
         <v>300.0</v>
       </c>
       <c r="E54" s="17">
         <v>600.0</v>
       </c>
-      <c r="F54" s="38" t="s">
-        <v>39</v>
+      <c r="F54" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="55" ht="22.5" customHeight="1">
       <c r="A55" s="4" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B55" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C55" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D55" s="17">
         <v>150.0</v>
       </c>
       <c r="E55" s="17">
         <v>500.0</v>
       </c>
-      <c r="F55" s="38" t="s">
-[...22 lines deleted...]
-      <c r="AA55" s="27"/>
+      <c r="F55" s="43" t="s">
+        <v>33</v>
+      </c>
+      <c r="G55" s="28"/>
+      <c r="H55" s="28"/>
+      <c r="I55" s="28"/>
+      <c r="J55" s="28"/>
+      <c r="K55" s="28"/>
+      <c r="L55" s="28"/>
+      <c r="M55" s="28"/>
+      <c r="N55" s="28"/>
+      <c r="O55" s="28"/>
+      <c r="P55" s="28"/>
+      <c r="Q55" s="28"/>
+      <c r="R55" s="28"/>
+      <c r="S55" s="28"/>
+      <c r="T55" s="28"/>
+      <c r="U55" s="28"/>
+      <c r="V55" s="28"/>
+      <c r="W55" s="28"/>
+      <c r="X55" s="28"/>
+      <c r="Y55" s="28"/>
+      <c r="Z55" s="28"/>
+      <c r="AA55" s="28"/>
     </row>
     <row r="56" ht="22.5" customHeight="1">
       <c r="A56" s="4" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B56" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C56" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D56" s="17"/>
       <c r="E56" s="17"/>
       <c r="F56" s="20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" ht="22.5" customHeight="1">
-      <c r="A57" s="24" t="s">
+      <c r="A57" s="30" t="s">
         <v>18</v>
       </c>
       <c r="B57" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C57" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D57" s="17">
         <v>150.0</v>
       </c>
       <c r="E57" s="17">
         <v>500.0</v>
       </c>
-      <c r="F57" s="38" t="s">
-        <v>39</v>
+      <c r="F57" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="58" ht="22.5" customHeight="1">
-      <c r="A58" s="24" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="A58" s="30" t="s">
+        <v>50</v>
+      </c>
+      <c r="B58" s="40" t="s">
+        <v>31</v>
       </c>
       <c r="C58" s="21" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D58" s="17">
         <v>90.0</v>
       </c>
       <c r="E58" s="17">
         <v>300.0</v>
       </c>
       <c r="F58" s="20" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
     </row>
     <row r="59" ht="22.5" customHeight="1">
       <c r="A59" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="13"/>
-      <c r="C59" s="42"/>
+      <c r="C59" s="47"/>
       <c r="D59" s="17"/>
       <c r="E59" s="17"/>
-      <c r="F59" s="43"/>
+      <c r="F59" s="48"/>
     </row>
     <row r="60" ht="22.5" customHeight="1">
       <c r="A60" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B60" s="18" t="s">
         <v>19</v>
       </c>
       <c r="C60" s="21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D60" s="17"/>
       <c r="E60" s="17"/>
       <c r="F60" s="20" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="61" ht="22.5" customHeight="1">
       <c r="A61" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="13"/>
-      <c r="C61" s="42"/>
+      <c r="C61" s="47"/>
       <c r="D61" s="17"/>
       <c r="E61" s="17"/>
-      <c r="F61" s="43"/>
+      <c r="F61" s="48"/>
     </row>
     <row r="62" ht="22.5" customHeight="1">
       <c r="A62" s="4" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-        <v>51</v>
+        <v>43</v>
+      </c>
+      <c r="B62" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C62" s="49" t="s">
+        <v>52</v>
       </c>
       <c r="D62" s="17">
         <v>20.0</v>
       </c>
       <c r="E62" s="17">
         <v>2000.0</v>
       </c>
-      <c r="F62" s="38" t="s">
-        <v>39</v>
+      <c r="F62" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="63" ht="22.5" customHeight="1">
       <c r="A63" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C63" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E63" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="F63" s="39" t="s">
+      <c r="F63" s="44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" ht="22.5" customHeight="1">
-      <c r="A64" s="45" t="s">
-[...5 lines deleted...]
-      <c r="C64" s="46" t="s">
+      <c r="A64" s="50" t="s">
         <v>53</v>
       </c>
-      <c r="D64" s="47">
+      <c r="B64" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C64" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D64" s="52">
         <v>50.0</v>
       </c>
-      <c r="E64" s="47">
+      <c r="E64" s="52">
         <v>1500.0</v>
       </c>
-      <c r="F64" s="38" t="s">
-        <v>39</v>
+      <c r="F64" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="65" ht="22.5" customHeight="1">
-      <c r="A65" s="45" t="s">
-        <v>54</v>
+      <c r="A65" s="50" t="s">
+        <v>55</v>
       </c>
       <c r="B65" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C65" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="47">
+      <c r="C65" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D65" s="52">
         <v>100.0</v>
       </c>
-      <c r="E65" s="47">
+      <c r="E65" s="52">
         <v>2500.0</v>
       </c>
-      <c r="F65" s="38" t="s">
-        <v>39</v>
+      <c r="F65" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="66" ht="22.5" customHeight="1">
-      <c r="A66" s="45" t="s">
-        <v>55</v>
+      <c r="A66" s="50" t="s">
+        <v>56</v>
       </c>
       <c r="B66" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C66" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="47">
+      <c r="C66" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D66" s="52">
         <v>100.0</v>
       </c>
-      <c r="E66" s="47">
+      <c r="E66" s="52">
         <v>3000.0</v>
       </c>
-      <c r="F66" s="38" t="s">
-        <v>39</v>
+      <c r="F66" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="67" ht="22.5" customHeight="1">
-      <c r="A67" s="45" t="s">
-        <v>56</v>
+      <c r="A67" s="50" t="s">
+        <v>57</v>
       </c>
       <c r="B67" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C67" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="47">
+      <c r="C67" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D67" s="52">
         <v>100.0</v>
       </c>
-      <c r="E67" s="47">
+      <c r="E67" s="52">
         <v>3500.0</v>
       </c>
-      <c r="F67" s="38" t="s">
-        <v>39</v>
+      <c r="F67" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="68" ht="22.5" customHeight="1">
-      <c r="A68" s="45" t="s">
-        <v>57</v>
+      <c r="A68" s="50" t="s">
+        <v>58</v>
       </c>
       <c r="B68" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C68" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="47">
+      <c r="C68" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D68" s="52">
         <v>700.0</v>
       </c>
-      <c r="E68" s="47">
+      <c r="E68" s="52">
         <v>4500.0</v>
       </c>
-      <c r="F68" s="38" t="s">
-        <v>39</v>
+      <c r="F68" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="69" ht="22.5" customHeight="1">
-      <c r="A69" s="45" t="s">
-        <v>58</v>
+      <c r="A69" s="50" t="s">
+        <v>59</v>
       </c>
       <c r="B69" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C69" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D69" s="47">
+      <c r="C69" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D69" s="52">
         <v>20.0</v>
       </c>
-      <c r="E69" s="47">
+      <c r="E69" s="52">
         <v>25000.0</v>
       </c>
-      <c r="F69" s="38" t="s">
-        <v>39</v>
+      <c r="F69" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="70" ht="22.5" customHeight="1">
-      <c r="A70" s="45" t="s">
-        <v>59</v>
+      <c r="A70" s="50" t="s">
+        <v>60</v>
       </c>
       <c r="B70" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C70" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D70" s="47">
+      <c r="C70" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D70" s="52">
         <v>200.0</v>
       </c>
-      <c r="E70" s="47">
+      <c r="E70" s="52">
         <v>3000.0</v>
       </c>
-      <c r="F70" s="38" t="s">
-        <v>39</v>
+      <c r="F70" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="71" ht="22.5" customHeight="1">
-      <c r="A71" s="45" t="s">
-        <v>60</v>
+      <c r="A71" s="50" t="s">
+        <v>61</v>
       </c>
       <c r="B71" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C71" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="47">
+      <c r="C71" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D71" s="52">
         <v>200.0</v>
       </c>
-      <c r="E71" s="47">
+      <c r="E71" s="52">
         <v>4000.0</v>
       </c>
-      <c r="F71" s="38" t="s">
-        <v>39</v>
+      <c r="F71" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="72" ht="22.5" customHeight="1">
-      <c r="A72" s="45" t="s">
-        <v>61</v>
+      <c r="A72" s="50" t="s">
+        <v>62</v>
       </c>
       <c r="B72" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C72" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D72" s="47">
+      <c r="C72" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D72" s="52">
         <v>60.0</v>
       </c>
-      <c r="E72" s="47">
+      <c r="E72" s="52">
         <v>4500.0</v>
       </c>
-      <c r="F72" s="38" t="s">
-        <v>39</v>
+      <c r="F72" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="73" ht="22.5" customHeight="1">
-      <c r="A73" s="45" t="s">
-        <v>62</v>
+      <c r="A73" s="50" t="s">
+        <v>63</v>
       </c>
       <c r="B73" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C73" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D73" s="47">
+      <c r="C73" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D73" s="52">
         <v>500.0</v>
       </c>
-      <c r="E73" s="47">
+      <c r="E73" s="52">
         <v>3000.0</v>
       </c>
-      <c r="F73" s="38" t="s">
-        <v>39</v>
+      <c r="F73" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="74" ht="22.5" customHeight="1">
-      <c r="A74" s="45" t="s">
-        <v>63</v>
+      <c r="A74" s="50" t="s">
+        <v>64</v>
       </c>
       <c r="B74" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C74" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D74" s="47">
+      <c r="C74" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D74" s="52">
         <v>200.0</v>
       </c>
-      <c r="E74" s="47">
+      <c r="E74" s="52">
         <v>2000.0</v>
       </c>
-      <c r="F74" s="38" t="s">
-        <v>39</v>
+      <c r="F74" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="75" ht="22.5" customHeight="1">
       <c r="A75" s="4" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>53</v>
+        <v>65</v>
+      </c>
+      <c r="B75" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="C75" s="51" t="s">
+        <v>54</v>
       </c>
       <c r="D75" s="17">
         <v>150.0</v>
       </c>
       <c r="E75" s="17">
         <v>1500.0</v>
       </c>
-      <c r="F75" s="38" t="s">
-        <v>39</v>
+      <c r="F75" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="76" ht="22.5" customHeight="1">
       <c r="A76" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="B76" s="39" t="s">
+      <c r="B76" s="44" t="s">
         <v>7</v>
       </c>
       <c r="C76" s="16" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="E76" s="48"/>
-      <c r="F76" s="39" t="s">
+      <c r="E76" s="53"/>
+      <c r="F76" s="44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="77" ht="22.5" customHeight="1">
       <c r="A77" s="4" t="s">
-        <v>65</v>
-[...1 lines deleted...]
-      <c r="B77" s="49"/>
+        <v>66</v>
+      </c>
+      <c r="B77" s="54"/>
       <c r="C77" s="14"/>
-      <c r="D77" s="48"/>
-[...1 lines deleted...]
-      <c r="F77" s="50"/>
+      <c r="D77" s="53"/>
+      <c r="E77" s="53"/>
+      <c r="F77" s="55"/>
     </row>
     <row r="78" ht="22.5" customHeight="1">
-      <c r="A78" s="45" t="s">
-        <v>66</v>
+      <c r="A78" s="50" t="s">
+        <v>67</v>
       </c>
       <c r="B78" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C78" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D78" s="47">
+      <c r="C78" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D78" s="52">
         <v>30.0</v>
       </c>
-      <c r="E78" s="47">
+      <c r="E78" s="52">
         <v>7500.0</v>
       </c>
-      <c r="F78" s="38" t="s">
-        <v>39</v>
+      <c r="F78" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="79" ht="22.5" customHeight="1">
-      <c r="A79" s="45" t="s">
-        <v>67</v>
+      <c r="A79" s="50" t="s">
+        <v>68</v>
       </c>
       <c r="B79" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C79" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D79" s="47">
+      <c r="C79" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D79" s="52">
         <v>7.0</v>
       </c>
-      <c r="E79" s="47">
+      <c r="E79" s="52">
         <v>60000.0</v>
       </c>
-      <c r="F79" s="38" t="s">
-        <v>39</v>
+      <c r="F79" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="80" ht="22.5" customHeight="1">
-      <c r="A80" s="45" t="s">
-        <v>68</v>
+      <c r="A80" s="50" t="s">
+        <v>69</v>
       </c>
       <c r="B80" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C80" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D80" s="47">
+      <c r="C80" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D80" s="52">
         <v>15.0</v>
       </c>
-      <c r="E80" s="47">
+      <c r="E80" s="52">
         <v>7500.0</v>
       </c>
-      <c r="F80" s="38" t="s">
-        <v>39</v>
+      <c r="F80" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="81" ht="22.5" customHeight="1">
-      <c r="A81" s="45" t="s">
-        <v>69</v>
+      <c r="A81" s="50" t="s">
+        <v>70</v>
       </c>
       <c r="B81" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C81" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D81" s="47">
+      <c r="C81" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D81" s="52">
         <v>3.0</v>
       </c>
-      <c r="E81" s="47">
+      <c r="E81" s="52">
         <v>18000.0</v>
       </c>
-      <c r="F81" s="38" t="s">
-        <v>39</v>
+      <c r="F81" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="82" ht="22.5" customHeight="1">
-      <c r="A82" s="45" t="s">
-        <v>70</v>
+      <c r="A82" s="50" t="s">
+        <v>71</v>
       </c>
       <c r="B82" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C82" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D82" s="47">
+      <c r="C82" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D82" s="52">
         <v>10.0</v>
       </c>
-      <c r="E82" s="47">
+      <c r="E82" s="52">
         <v>5500.0</v>
       </c>
-      <c r="F82" s="38" t="s">
-        <v>39</v>
+      <c r="F82" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="83" ht="22.5" customHeight="1">
-      <c r="A83" s="45" t="s">
-        <v>71</v>
+      <c r="A83" s="50" t="s">
+        <v>72</v>
       </c>
       <c r="B83" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="C83" s="46" t="s">
-[...2 lines deleted...]
-      <c r="D83" s="47">
+      <c r="C83" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D83" s="52">
         <v>50.0</v>
       </c>
-      <c r="E83" s="47">
+      <c r="E83" s="52">
         <v>7500.0</v>
       </c>
-      <c r="F83" s="38" t="s">
-        <v>39</v>
+      <c r="F83" s="43" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="84">
-      <c r="B84" s="51"/>
-      <c r="F84" s="52"/>
+      <c r="B84" s="56"/>
+      <c r="F84" s="57"/>
     </row>
     <row r="85">
-      <c r="B85" s="51"/>
-      <c r="F85" s="52"/>
+      <c r="B85" s="56"/>
+      <c r="F85" s="57"/>
     </row>
     <row r="86">
-      <c r="B86" s="51"/>
-      <c r="F86" s="52"/>
+      <c r="B86" s="56"/>
+      <c r="F86" s="57"/>
     </row>
     <row r="87">
-      <c r="B87" s="51"/>
-      <c r="F87" s="52"/>
+      <c r="B87" s="56"/>
+      <c r="F87" s="57"/>
     </row>
     <row r="88">
-      <c r="B88" s="51"/>
-      <c r="F88" s="52"/>
+      <c r="B88" s="56"/>
+      <c r="F88" s="57"/>
     </row>
     <row r="89">
-      <c r="B89" s="51"/>
-      <c r="F89" s="52"/>
+      <c r="B89" s="56"/>
+      <c r="F89" s="57"/>
     </row>
     <row r="90">
-      <c r="B90" s="51"/>
-      <c r="F90" s="52"/>
+      <c r="B90" s="56"/>
+      <c r="F90" s="57"/>
     </row>
     <row r="91">
-      <c r="B91" s="51"/>
-      <c r="F91" s="52"/>
+      <c r="B91" s="56"/>
+      <c r="F91" s="57"/>
     </row>
     <row r="92">
-      <c r="B92" s="51"/>
-      <c r="F92" s="52"/>
+      <c r="B92" s="56"/>
+      <c r="F92" s="57"/>
     </row>
     <row r="93">
-      <c r="B93" s="51"/>
-      <c r="F93" s="52"/>
+      <c r="B93" s="56"/>
+      <c r="F93" s="57"/>
     </row>
     <row r="94">
-      <c r="B94" s="51"/>
-      <c r="F94" s="52"/>
+      <c r="B94" s="56"/>
+      <c r="F94" s="57"/>
     </row>
     <row r="95">
-      <c r="B95" s="51"/>
-      <c r="F95" s="52"/>
+      <c r="B95" s="56"/>
+      <c r="F95" s="57"/>
     </row>
     <row r="96">
-      <c r="B96" s="51"/>
-      <c r="F96" s="52"/>
+      <c r="B96" s="56"/>
+      <c r="F96" s="57"/>
     </row>
     <row r="97">
-      <c r="B97" s="51"/>
-      <c r="F97" s="52"/>
+      <c r="B97" s="56"/>
+      <c r="F97" s="57"/>
     </row>
     <row r="98">
-      <c r="B98" s="51"/>
-      <c r="F98" s="52"/>
+      <c r="B98" s="56"/>
+      <c r="F98" s="57"/>
     </row>
     <row r="99">
-      <c r="B99" s="51"/>
-      <c r="F99" s="52"/>
+      <c r="B99" s="56"/>
+      <c r="F99" s="57"/>
     </row>
     <row r="100">
-      <c r="B100" s="51"/>
-      <c r="F100" s="52"/>
+      <c r="B100" s="56"/>
+      <c r="F100" s="57"/>
     </row>
     <row r="101">
-      <c r="B101" s="51"/>
-      <c r="F101" s="52"/>
+      <c r="B101" s="56"/>
+      <c r="F101" s="57"/>
     </row>
     <row r="102">
-      <c r="B102" s="51"/>
-      <c r="F102" s="52"/>
+      <c r="B102" s="56"/>
+      <c r="F102" s="57"/>
     </row>
     <row r="103">
-      <c r="B103" s="51"/>
-      <c r="F103" s="52"/>
+      <c r="B103" s="56"/>
+      <c r="F103" s="57"/>
     </row>
     <row r="104">
-      <c r="B104" s="51"/>
-      <c r="F104" s="52"/>
+      <c r="B104" s="56"/>
+      <c r="F104" s="57"/>
     </row>
     <row r="105">
-      <c r="B105" s="51"/>
-      <c r="F105" s="52"/>
+      <c r="B105" s="56"/>
+      <c r="F105" s="57"/>
     </row>
     <row r="106">
-      <c r="B106" s="51"/>
-      <c r="F106" s="52"/>
+      <c r="B106" s="56"/>
+      <c r="F106" s="57"/>
     </row>
     <row r="107">
-      <c r="B107" s="51"/>
-      <c r="F107" s="52"/>
+      <c r="B107" s="56"/>
+      <c r="F107" s="57"/>
     </row>
     <row r="108">
-      <c r="B108" s="51"/>
-      <c r="F108" s="52"/>
+      <c r="B108" s="56"/>
+      <c r="F108" s="57"/>
     </row>
     <row r="109">
-      <c r="B109" s="51"/>
-      <c r="F109" s="52"/>
+      <c r="B109" s="56"/>
+      <c r="F109" s="57"/>
     </row>
     <row r="110">
-      <c r="B110" s="51"/>
-      <c r="F110" s="52"/>
+      <c r="B110" s="56"/>
+      <c r="F110" s="57"/>
     </row>
     <row r="111">
-      <c r="B111" s="51"/>
-      <c r="F111" s="52"/>
+      <c r="B111" s="56"/>
+      <c r="F111" s="57"/>
     </row>
     <row r="112">
-      <c r="B112" s="51"/>
-      <c r="F112" s="52"/>
+      <c r="B112" s="56"/>
+      <c r="F112" s="57"/>
     </row>
     <row r="113">
-      <c r="B113" s="51"/>
-      <c r="F113" s="52"/>
+      <c r="B113" s="56"/>
+      <c r="F113" s="57"/>
     </row>
     <row r="114">
-      <c r="B114" s="51"/>
-      <c r="F114" s="52"/>
+      <c r="B114" s="56"/>
+      <c r="F114" s="57"/>
     </row>
     <row r="115">
-      <c r="B115" s="51"/>
-      <c r="F115" s="52"/>
+      <c r="B115" s="56"/>
+      <c r="F115" s="57"/>
     </row>
     <row r="116">
-      <c r="B116" s="51"/>
-      <c r="F116" s="52"/>
+      <c r="B116" s="56"/>
+      <c r="F116" s="57"/>
     </row>
     <row r="117">
-      <c r="B117" s="51"/>
-      <c r="F117" s="52"/>
+      <c r="B117" s="56"/>
+      <c r="F117" s="57"/>
     </row>
     <row r="118">
-      <c r="B118" s="51"/>
-      <c r="F118" s="52"/>
+      <c r="B118" s="56"/>
+      <c r="F118" s="57"/>
     </row>
     <row r="119">
-      <c r="B119" s="51"/>
-      <c r="F119" s="52"/>
+      <c r="B119" s="56"/>
+      <c r="F119" s="57"/>
     </row>
     <row r="120">
-      <c r="B120" s="51"/>
-      <c r="F120" s="52"/>
+      <c r="B120" s="56"/>
+      <c r="F120" s="57"/>
     </row>
     <row r="121">
-      <c r="B121" s="51"/>
-      <c r="F121" s="52"/>
+      <c r="B121" s="56"/>
+      <c r="F121" s="57"/>
     </row>
     <row r="122">
-      <c r="B122" s="51"/>
-      <c r="F122" s="52"/>
+      <c r="B122" s="56"/>
+      <c r="F122" s="57"/>
     </row>
     <row r="123">
-      <c r="B123" s="51"/>
-      <c r="F123" s="52"/>
+      <c r="B123" s="56"/>
+      <c r="F123" s="57"/>
     </row>
     <row r="124">
-      <c r="B124" s="51"/>
-      <c r="F124" s="52"/>
+      <c r="B124" s="56"/>
+      <c r="F124" s="57"/>
     </row>
     <row r="125">
-      <c r="B125" s="51"/>
-      <c r="F125" s="52"/>
+      <c r="B125" s="56"/>
+      <c r="F125" s="57"/>
     </row>
     <row r="126">
-      <c r="B126" s="51"/>
-      <c r="F126" s="52"/>
+      <c r="B126" s="56"/>
+      <c r="F126" s="57"/>
     </row>
     <row r="127">
-      <c r="B127" s="51"/>
-      <c r="F127" s="52"/>
+      <c r="B127" s="56"/>
+      <c r="F127" s="57"/>
     </row>
     <row r="128">
-      <c r="B128" s="51"/>
-      <c r="F128" s="52"/>
+      <c r="B128" s="56"/>
+      <c r="F128" s="57"/>
     </row>
     <row r="129">
-      <c r="B129" s="51"/>
-      <c r="F129" s="52"/>
+      <c r="B129" s="56"/>
+      <c r="F129" s="57"/>
     </row>
     <row r="130">
-      <c r="B130" s="51"/>
-      <c r="F130" s="52"/>
+      <c r="B130" s="56"/>
+      <c r="F130" s="57"/>
     </row>
     <row r="131">
-      <c r="B131" s="51"/>
-      <c r="F131" s="52"/>
+      <c r="B131" s="56"/>
+      <c r="F131" s="57"/>
     </row>
     <row r="132">
-      <c r="B132" s="51"/>
-      <c r="F132" s="52"/>
+      <c r="B132" s="56"/>
+      <c r="F132" s="57"/>
     </row>
     <row r="133">
-      <c r="B133" s="51"/>
-      <c r="F133" s="52"/>
+      <c r="B133" s="56"/>
+      <c r="F133" s="57"/>
     </row>
     <row r="134">
-      <c r="B134" s="51"/>
-      <c r="F134" s="52"/>
+      <c r="B134" s="56"/>
+      <c r="F134" s="57"/>
     </row>
     <row r="135">
-      <c r="B135" s="51"/>
-      <c r="F135" s="52"/>
+      <c r="B135" s="56"/>
+      <c r="F135" s="57"/>
     </row>
     <row r="136">
-      <c r="B136" s="51"/>
-      <c r="F136" s="52"/>
+      <c r="B136" s="56"/>
+      <c r="F136" s="57"/>
     </row>
     <row r="137">
-      <c r="B137" s="51"/>
-      <c r="F137" s="52"/>
+      <c r="B137" s="56"/>
+      <c r="F137" s="57"/>
     </row>
     <row r="138">
-      <c r="B138" s="51"/>
-      <c r="F138" s="52"/>
+      <c r="B138" s="56"/>
+      <c r="F138" s="57"/>
     </row>
     <row r="139">
-      <c r="B139" s="51"/>
-      <c r="F139" s="52"/>
+      <c r="B139" s="56"/>
+      <c r="F139" s="57"/>
     </row>
     <row r="140">
-      <c r="B140" s="51"/>
-      <c r="F140" s="52"/>
+      <c r="B140" s="56"/>
+      <c r="F140" s="57"/>
     </row>
     <row r="141">
-      <c r="B141" s="51"/>
-      <c r="F141" s="52"/>
+      <c r="B141" s="56"/>
+      <c r="F141" s="57"/>
     </row>
     <row r="142">
-      <c r="B142" s="51"/>
-      <c r="F142" s="52"/>
+      <c r="B142" s="56"/>
+      <c r="F142" s="57"/>
     </row>
     <row r="143">
-      <c r="B143" s="51"/>
-      <c r="F143" s="52"/>
+      <c r="B143" s="56"/>
+      <c r="F143" s="57"/>
     </row>
     <row r="144">
-      <c r="B144" s="51"/>
-      <c r="F144" s="52"/>
+      <c r="B144" s="56"/>
+      <c r="F144" s="57"/>
     </row>
     <row r="145">
-      <c r="B145" s="51"/>
-      <c r="F145" s="52"/>
+      <c r="B145" s="56"/>
+      <c r="F145" s="57"/>
     </row>
     <row r="146">
-      <c r="B146" s="51"/>
-      <c r="F146" s="52"/>
+      <c r="B146" s="56"/>
+      <c r="F146" s="57"/>
     </row>
     <row r="147">
-      <c r="B147" s="51"/>
-      <c r="F147" s="52"/>
+      <c r="B147" s="56"/>
+      <c r="F147" s="57"/>
     </row>
     <row r="148">
-      <c r="B148" s="51"/>
-      <c r="F148" s="52"/>
+      <c r="B148" s="56"/>
+      <c r="F148" s="57"/>
     </row>
     <row r="149">
-      <c r="B149" s="51"/>
-      <c r="F149" s="52"/>
+      <c r="B149" s="56"/>
+      <c r="F149" s="57"/>
     </row>
     <row r="150">
-      <c r="B150" s="51"/>
-      <c r="F150" s="52"/>
+      <c r="B150" s="56"/>
+      <c r="F150" s="57"/>
     </row>
     <row r="151">
-      <c r="B151" s="51"/>
-      <c r="F151" s="52"/>
+      <c r="B151" s="56"/>
+      <c r="F151" s="57"/>
     </row>
     <row r="152">
-      <c r="B152" s="51"/>
-      <c r="F152" s="52"/>
+      <c r="B152" s="56"/>
+      <c r="F152" s="57"/>
     </row>
     <row r="153">
-      <c r="B153" s="51"/>
-      <c r="F153" s="52"/>
+      <c r="B153" s="56"/>
+      <c r="F153" s="57"/>
     </row>
     <row r="154">
-      <c r="B154" s="51"/>
-      <c r="F154" s="52"/>
+      <c r="B154" s="56"/>
+      <c r="F154" s="57"/>
     </row>
     <row r="155">
-      <c r="B155" s="51"/>
-      <c r="F155" s="52"/>
+      <c r="B155" s="56"/>
+      <c r="F155" s="57"/>
     </row>
     <row r="156">
-      <c r="B156" s="51"/>
-      <c r="F156" s="52"/>
+      <c r="B156" s="56"/>
+      <c r="F156" s="57"/>
     </row>
     <row r="157">
-      <c r="B157" s="51"/>
-      <c r="F157" s="52"/>
+      <c r="B157" s="56"/>
+      <c r="F157" s="57"/>
     </row>
     <row r="158">
-      <c r="B158" s="51"/>
-      <c r="F158" s="52"/>
+      <c r="B158" s="56"/>
+      <c r="F158" s="57"/>
     </row>
     <row r="159">
-      <c r="B159" s="51"/>
-      <c r="F159" s="52"/>
+      <c r="B159" s="56"/>
+      <c r="F159" s="57"/>
     </row>
     <row r="160">
-      <c r="B160" s="51"/>
-      <c r="F160" s="52"/>
+      <c r="B160" s="56"/>
+      <c r="F160" s="57"/>
     </row>
     <row r="161">
-      <c r="B161" s="51"/>
-      <c r="F161" s="52"/>
+      <c r="B161" s="56"/>
+      <c r="F161" s="57"/>
     </row>
     <row r="162">
-      <c r="B162" s="51"/>
-      <c r="F162" s="52"/>
+      <c r="B162" s="56"/>
+      <c r="F162" s="57"/>
     </row>
     <row r="163">
-      <c r="B163" s="51"/>
-      <c r="F163" s="52"/>
+      <c r="B163" s="56"/>
+      <c r="F163" s="57"/>
     </row>
     <row r="164">
-      <c r="B164" s="51"/>
-      <c r="F164" s="52"/>
+      <c r="B164" s="56"/>
+      <c r="F164" s="57"/>
     </row>
     <row r="165">
-      <c r="B165" s="51"/>
-      <c r="F165" s="52"/>
+      <c r="B165" s="56"/>
+      <c r="F165" s="57"/>
     </row>
     <row r="166">
-      <c r="B166" s="51"/>
-      <c r="F166" s="52"/>
+      <c r="B166" s="56"/>
+      <c r="F166" s="57"/>
     </row>
     <row r="167">
-      <c r="B167" s="51"/>
-      <c r="F167" s="52"/>
+      <c r="B167" s="56"/>
+      <c r="F167" s="57"/>
     </row>
     <row r="168">
-      <c r="B168" s="51"/>
-      <c r="F168" s="52"/>
+      <c r="B168" s="56"/>
+      <c r="F168" s="57"/>
     </row>
     <row r="169">
-      <c r="B169" s="51"/>
-      <c r="F169" s="52"/>
+      <c r="B169" s="56"/>
+      <c r="F169" s="57"/>
     </row>
     <row r="170">
-      <c r="B170" s="51"/>
-      <c r="F170" s="52"/>
+      <c r="B170" s="56"/>
+      <c r="F170" s="57"/>
     </row>
     <row r="171">
-      <c r="B171" s="51"/>
-      <c r="F171" s="52"/>
+      <c r="B171" s="56"/>
+      <c r="F171" s="57"/>
     </row>
     <row r="172">
-      <c r="B172" s="51"/>
-      <c r="F172" s="52"/>
+      <c r="B172" s="56"/>
+      <c r="F172" s="57"/>
     </row>
     <row r="173">
-      <c r="B173" s="51"/>
-      <c r="F173" s="52"/>
+      <c r="B173" s="56"/>
+      <c r="F173" s="57"/>
     </row>
     <row r="174">
-      <c r="B174" s="51"/>
-      <c r="F174" s="52"/>
+      <c r="B174" s="56"/>
+      <c r="F174" s="57"/>
     </row>
     <row r="175">
-      <c r="B175" s="51"/>
-      <c r="F175" s="52"/>
+      <c r="B175" s="56"/>
+      <c r="F175" s="57"/>
     </row>
     <row r="176">
-      <c r="B176" s="51"/>
-      <c r="F176" s="52"/>
+      <c r="B176" s="56"/>
+      <c r="F176" s="57"/>
     </row>
     <row r="177">
-      <c r="B177" s="51"/>
-      <c r="F177" s="52"/>
+      <c r="B177" s="56"/>
+      <c r="F177" s="57"/>
     </row>
     <row r="178">
-      <c r="B178" s="51"/>
-      <c r="F178" s="52"/>
+      <c r="B178" s="56"/>
+      <c r="F178" s="57"/>
     </row>
     <row r="179">
-      <c r="B179" s="51"/>
-      <c r="F179" s="52"/>
+      <c r="B179" s="56"/>
+      <c r="F179" s="57"/>
     </row>
     <row r="180">
-      <c r="B180" s="51"/>
-      <c r="F180" s="52"/>
+      <c r="B180" s="56"/>
+      <c r="F180" s="57"/>
     </row>
     <row r="181">
-      <c r="B181" s="51"/>
-      <c r="F181" s="52"/>
+      <c r="B181" s="56"/>
+      <c r="F181" s="57"/>
     </row>
     <row r="182">
-      <c r="B182" s="51"/>
-      <c r="F182" s="52"/>
+      <c r="B182" s="56"/>
+      <c r="F182" s="57"/>
     </row>
     <row r="183">
-      <c r="B183" s="51"/>
-      <c r="F183" s="52"/>
+      <c r="B183" s="56"/>
+      <c r="F183" s="57"/>
     </row>
     <row r="184">
-      <c r="B184" s="51"/>
-      <c r="F184" s="52"/>
+      <c r="B184" s="56"/>
+      <c r="F184" s="57"/>
     </row>
     <row r="185">
-      <c r="B185" s="51"/>
-      <c r="F185" s="52"/>
+      <c r="B185" s="56"/>
+      <c r="F185" s="57"/>
     </row>
     <row r="186">
-      <c r="B186" s="51"/>
-      <c r="F186" s="52"/>
+      <c r="B186" s="56"/>
+      <c r="F186" s="57"/>
     </row>
     <row r="187">
-      <c r="B187" s="51"/>
-      <c r="F187" s="52"/>
+      <c r="B187" s="56"/>
+      <c r="F187" s="57"/>
     </row>
     <row r="188">
-      <c r="B188" s="51"/>
-      <c r="F188" s="52"/>
+      <c r="B188" s="56"/>
+      <c r="F188" s="57"/>
     </row>
     <row r="189">
-      <c r="B189" s="51"/>
-      <c r="F189" s="52"/>
+      <c r="B189" s="56"/>
+      <c r="F189" s="57"/>
     </row>
     <row r="190">
-      <c r="B190" s="51"/>
-      <c r="F190" s="52"/>
+      <c r="B190" s="56"/>
+      <c r="F190" s="57"/>
     </row>
     <row r="191">
-      <c r="B191" s="51"/>
-      <c r="F191" s="52"/>
+      <c r="B191" s="56"/>
+      <c r="F191" s="57"/>
     </row>
     <row r="192">
-      <c r="B192" s="51"/>
-      <c r="F192" s="52"/>
+      <c r="B192" s="56"/>
+      <c r="F192" s="57"/>
     </row>
     <row r="193">
-      <c r="B193" s="51"/>
-      <c r="F193" s="52"/>
+      <c r="B193" s="56"/>
+      <c r="F193" s="57"/>
     </row>
     <row r="194">
-      <c r="B194" s="51"/>
-      <c r="F194" s="52"/>
+      <c r="B194" s="56"/>
+      <c r="F194" s="57"/>
     </row>
     <row r="195">
-      <c r="B195" s="51"/>
-      <c r="F195" s="52"/>
+      <c r="B195" s="56"/>
+      <c r="F195" s="57"/>
     </row>
     <row r="196">
-      <c r="B196" s="51"/>
-      <c r="F196" s="52"/>
+      <c r="B196" s="56"/>
+      <c r="F196" s="57"/>
     </row>
     <row r="197">
-      <c r="B197" s="51"/>
-      <c r="F197" s="52"/>
+      <c r="B197" s="56"/>
+      <c r="F197" s="57"/>
     </row>
     <row r="198">
-      <c r="B198" s="51"/>
-      <c r="F198" s="52"/>
+      <c r="B198" s="56"/>
+      <c r="F198" s="57"/>
     </row>
     <row r="199">
-      <c r="B199" s="51"/>
-      <c r="F199" s="52"/>
+      <c r="B199" s="56"/>
+      <c r="F199" s="57"/>
     </row>
     <row r="200">
-      <c r="B200" s="51"/>
-      <c r="F200" s="52"/>
+      <c r="B200" s="56"/>
+      <c r="F200" s="57"/>
     </row>
     <row r="201">
-      <c r="B201" s="51"/>
-      <c r="F201" s="52"/>
+      <c r="B201" s="56"/>
+      <c r="F201" s="57"/>
     </row>
     <row r="202">
-      <c r="B202" s="51"/>
-      <c r="F202" s="52"/>
+      <c r="B202" s="56"/>
+      <c r="F202" s="57"/>
     </row>
     <row r="203">
-      <c r="B203" s="51"/>
-      <c r="F203" s="52"/>
+      <c r="B203" s="56"/>
+      <c r="F203" s="57"/>
     </row>
     <row r="204">
-      <c r="B204" s="51"/>
-      <c r="F204" s="52"/>
+      <c r="B204" s="56"/>
+      <c r="F204" s="57"/>
     </row>
     <row r="205">
-      <c r="B205" s="51"/>
-      <c r="F205" s="52"/>
+      <c r="B205" s="56"/>
+      <c r="F205" s="57"/>
     </row>
     <row r="206">
-      <c r="B206" s="51"/>
-      <c r="F206" s="52"/>
+      <c r="B206" s="56"/>
+      <c r="F206" s="57"/>
     </row>
     <row r="207">
-      <c r="B207" s="51"/>
-      <c r="F207" s="52"/>
+      <c r="B207" s="56"/>
+      <c r="F207" s="57"/>
     </row>
     <row r="208">
-      <c r="B208" s="51"/>
-      <c r="F208" s="52"/>
+      <c r="B208" s="56"/>
+      <c r="F208" s="57"/>
     </row>
     <row r="209">
-      <c r="B209" s="51"/>
-      <c r="F209" s="52"/>
+      <c r="B209" s="56"/>
+      <c r="F209" s="57"/>
     </row>
     <row r="210">
-      <c r="B210" s="51"/>
-      <c r="F210" s="52"/>
+      <c r="B210" s="56"/>
+      <c r="F210" s="57"/>
     </row>
     <row r="211">
-      <c r="B211" s="51"/>
-      <c r="F211" s="52"/>
+      <c r="B211" s="56"/>
+      <c r="F211" s="57"/>
     </row>
     <row r="212">
-      <c r="B212" s="51"/>
-      <c r="F212" s="52"/>
+      <c r="B212" s="56"/>
+      <c r="F212" s="57"/>
     </row>
     <row r="213">
-      <c r="B213" s="51"/>
-      <c r="F213" s="52"/>
+      <c r="B213" s="56"/>
+      <c r="F213" s="57"/>
     </row>
     <row r="214">
-      <c r="B214" s="51"/>
-      <c r="F214" s="52"/>
+      <c r="B214" s="56"/>
+      <c r="F214" s="57"/>
     </row>
     <row r="215">
-      <c r="B215" s="51"/>
-      <c r="F215" s="52"/>
+      <c r="B215" s="56"/>
+      <c r="F215" s="57"/>
     </row>
     <row r="216">
-      <c r="B216" s="51"/>
-      <c r="F216" s="52"/>
+      <c r="B216" s="56"/>
+      <c r="F216" s="57"/>
     </row>
     <row r="217">
-      <c r="B217" s="51"/>
-      <c r="F217" s="52"/>
+      <c r="B217" s="56"/>
+      <c r="F217" s="57"/>
     </row>
     <row r="218">
-      <c r="B218" s="51"/>
-      <c r="F218" s="52"/>
+      <c r="B218" s="56"/>
+      <c r="F218" s="57"/>
     </row>
     <row r="219">
-      <c r="B219" s="51"/>
-      <c r="F219" s="52"/>
+      <c r="B219" s="56"/>
+      <c r="F219" s="57"/>
     </row>
     <row r="220">
-      <c r="B220" s="51"/>
-      <c r="F220" s="52"/>
+      <c r="B220" s="56"/>
+      <c r="F220" s="57"/>
     </row>
     <row r="221">
-      <c r="B221" s="51"/>
-      <c r="F221" s="52"/>
+      <c r="B221" s="56"/>
+      <c r="F221" s="57"/>
     </row>
     <row r="222">
-      <c r="B222" s="51"/>
-      <c r="F222" s="52"/>
+      <c r="B222" s="56"/>
+      <c r="F222" s="57"/>
     </row>
     <row r="223">
-      <c r="B223" s="51"/>
-      <c r="F223" s="52"/>
+      <c r="B223" s="56"/>
+      <c r="F223" s="57"/>
     </row>
     <row r="224">
-      <c r="B224" s="51"/>
-      <c r="F224" s="52"/>
+      <c r="B224" s="56"/>
+      <c r="F224" s="57"/>
     </row>
     <row r="225">
-      <c r="B225" s="51"/>
-      <c r="F225" s="52"/>
+      <c r="B225" s="56"/>
+      <c r="F225" s="57"/>
     </row>
     <row r="226">
-      <c r="B226" s="51"/>
-      <c r="F226" s="52"/>
+      <c r="B226" s="56"/>
+      <c r="F226" s="57"/>
     </row>
     <row r="227">
-      <c r="B227" s="51"/>
-      <c r="F227" s="52"/>
+      <c r="B227" s="56"/>
+      <c r="F227" s="57"/>
     </row>
     <row r="228">
-      <c r="B228" s="51"/>
-      <c r="F228" s="52"/>
+      <c r="B228" s="56"/>
+      <c r="F228" s="57"/>
     </row>
     <row r="229">
-      <c r="B229" s="51"/>
-      <c r="F229" s="52"/>
+      <c r="B229" s="56"/>
+      <c r="F229" s="57"/>
     </row>
     <row r="230">
-      <c r="B230" s="51"/>
-      <c r="F230" s="52"/>
+      <c r="B230" s="56"/>
+      <c r="F230" s="57"/>
     </row>
     <row r="231">
-      <c r="B231" s="51"/>
-      <c r="F231" s="52"/>
+      <c r="B231" s="56"/>
+      <c r="F231" s="57"/>
     </row>
     <row r="232">
-      <c r="B232" s="51"/>
-      <c r="F232" s="52"/>
+      <c r="B232" s="56"/>
+      <c r="F232" s="57"/>
     </row>
     <row r="233">
-      <c r="B233" s="51"/>
-      <c r="F233" s="52"/>
+      <c r="B233" s="56"/>
+      <c r="F233" s="57"/>
     </row>
     <row r="234">
-      <c r="B234" s="51"/>
-      <c r="F234" s="52"/>
+      <c r="B234" s="56"/>
+      <c r="F234" s="57"/>
     </row>
     <row r="235">
-      <c r="B235" s="51"/>
-      <c r="F235" s="52"/>
+      <c r="B235" s="56"/>
+      <c r="F235" s="57"/>
     </row>
     <row r="236">
-      <c r="B236" s="51"/>
-      <c r="F236" s="52"/>
+      <c r="B236" s="56"/>
+      <c r="F236" s="57"/>
     </row>
     <row r="237">
-      <c r="B237" s="51"/>
-      <c r="F237" s="52"/>
+      <c r="B237" s="56"/>
+      <c r="F237" s="57"/>
     </row>
     <row r="238">
-      <c r="B238" s="51"/>
-      <c r="F238" s="52"/>
+      <c r="B238" s="56"/>
+      <c r="F238" s="57"/>
     </row>
     <row r="239">
-      <c r="B239" s="51"/>
-      <c r="F239" s="52"/>
+      <c r="B239" s="56"/>
+      <c r="F239" s="57"/>
     </row>
     <row r="240">
-      <c r="B240" s="51"/>
-      <c r="F240" s="52"/>
+      <c r="B240" s="56"/>
+      <c r="F240" s="57"/>
     </row>
     <row r="241">
-      <c r="B241" s="51"/>
-      <c r="F241" s="52"/>
+      <c r="B241" s="56"/>
+      <c r="F241" s="57"/>
     </row>
     <row r="242">
-      <c r="B242" s="51"/>
-      <c r="F242" s="52"/>
+      <c r="B242" s="56"/>
+      <c r="F242" s="57"/>
     </row>
     <row r="243">
-      <c r="B243" s="51"/>
-      <c r="F243" s="52"/>
+      <c r="B243" s="56"/>
+      <c r="F243" s="57"/>
     </row>
     <row r="244">
-      <c r="B244" s="51"/>
-      <c r="F244" s="52"/>
+      <c r="B244" s="56"/>
+      <c r="F244" s="57"/>
     </row>
     <row r="245">
-      <c r="B245" s="51"/>
-      <c r="F245" s="52"/>
+      <c r="B245" s="56"/>
+      <c r="F245" s="57"/>
     </row>
     <row r="246">
-      <c r="B246" s="51"/>
-      <c r="F246" s="52"/>
+      <c r="B246" s="56"/>
+      <c r="F246" s="57"/>
     </row>
     <row r="247">
-      <c r="B247" s="51"/>
-      <c r="F247" s="52"/>
+      <c r="B247" s="56"/>
+      <c r="F247" s="57"/>
     </row>
     <row r="248">
-      <c r="B248" s="51"/>
-      <c r="F248" s="52"/>
+      <c r="B248" s="56"/>
+      <c r="F248" s="57"/>
     </row>
     <row r="249">
-      <c r="B249" s="51"/>
-      <c r="F249" s="52"/>
+      <c r="B249" s="56"/>
+      <c r="F249" s="57"/>
     </row>
     <row r="250">
-      <c r="B250" s="51"/>
-      <c r="F250" s="52"/>
+      <c r="B250" s="56"/>
+      <c r="F250" s="57"/>
     </row>
     <row r="251">
-      <c r="B251" s="51"/>
-      <c r="F251" s="52"/>
+      <c r="B251" s="56"/>
+      <c r="F251" s="57"/>
     </row>
     <row r="252">
-      <c r="B252" s="51"/>
-      <c r="F252" s="52"/>
+      <c r="B252" s="56"/>
+      <c r="F252" s="57"/>
     </row>
     <row r="253">
-      <c r="B253" s="51"/>
-      <c r="F253" s="52"/>
+      <c r="B253" s="56"/>
+      <c r="F253" s="57"/>
     </row>
     <row r="254">
-      <c r="B254" s="51"/>
-      <c r="F254" s="52"/>
+      <c r="B254" s="56"/>
+      <c r="F254" s="57"/>
     </row>
     <row r="255">
-      <c r="B255" s="51"/>
-      <c r="F255" s="52"/>
+      <c r="B255" s="56"/>
+      <c r="F255" s="57"/>
     </row>
     <row r="256">
-      <c r="B256" s="51"/>
-      <c r="F256" s="52"/>
+      <c r="B256" s="56"/>
+      <c r="F256" s="57"/>
     </row>
     <row r="257">
-      <c r="B257" s="51"/>
-      <c r="F257" s="52"/>
+      <c r="B257" s="56"/>
+      <c r="F257" s="57"/>
     </row>
     <row r="258">
-      <c r="B258" s="51"/>
-      <c r="F258" s="52"/>
+      <c r="B258" s="56"/>
+      <c r="F258" s="57"/>
     </row>
     <row r="259">
-      <c r="B259" s="51"/>
-      <c r="F259" s="52"/>
+      <c r="B259" s="56"/>
+      <c r="F259" s="57"/>
     </row>
     <row r="260">
-      <c r="B260" s="51"/>
-      <c r="F260" s="52"/>
+      <c r="B260" s="56"/>
+      <c r="F260" s="57"/>
     </row>
     <row r="261">
-      <c r="B261" s="51"/>
-      <c r="F261" s="52"/>
+      <c r="B261" s="56"/>
+      <c r="F261" s="57"/>
     </row>
     <row r="262">
-      <c r="B262" s="51"/>
-      <c r="F262" s="52"/>
+      <c r="B262" s="56"/>
+      <c r="F262" s="57"/>
     </row>
     <row r="263">
-      <c r="B263" s="51"/>
-      <c r="F263" s="52"/>
+      <c r="B263" s="56"/>
+      <c r="F263" s="57"/>
     </row>
     <row r="264">
-      <c r="B264" s="51"/>
-      <c r="F264" s="52"/>
+      <c r="B264" s="56"/>
+      <c r="F264" s="57"/>
     </row>
     <row r="265">
-      <c r="B265" s="51"/>
-      <c r="F265" s="52"/>
+      <c r="B265" s="56"/>
+      <c r="F265" s="57"/>
     </row>
     <row r="266">
-      <c r="B266" s="51"/>
-      <c r="F266" s="52"/>
+      <c r="B266" s="56"/>
+      <c r="F266" s="57"/>
     </row>
     <row r="267">
-      <c r="B267" s="51"/>
-      <c r="F267" s="52"/>
+      <c r="B267" s="56"/>
+      <c r="F267" s="57"/>
     </row>
     <row r="268">
-      <c r="B268" s="51"/>
-      <c r="F268" s="52"/>
+      <c r="B268" s="56"/>
+      <c r="F268" s="57"/>
     </row>
     <row r="269">
-      <c r="B269" s="51"/>
-      <c r="F269" s="52"/>
+      <c r="B269" s="56"/>
+      <c r="F269" s="57"/>
     </row>
     <row r="270">
-      <c r="B270" s="51"/>
-      <c r="F270" s="52"/>
+      <c r="B270" s="56"/>
+      <c r="F270" s="57"/>
     </row>
     <row r="271">
-      <c r="B271" s="51"/>
-      <c r="F271" s="52"/>
+      <c r="B271" s="56"/>
+      <c r="F271" s="57"/>
     </row>
     <row r="272">
-      <c r="B272" s="51"/>
-      <c r="F272" s="52"/>
+      <c r="B272" s="56"/>
+      <c r="F272" s="57"/>
     </row>
     <row r="273">
-      <c r="B273" s="51"/>
-      <c r="F273" s="52"/>
+      <c r="B273" s="56"/>
+      <c r="F273" s="57"/>
     </row>
     <row r="274">
-      <c r="B274" s="51"/>
-      <c r="F274" s="52"/>
+      <c r="B274" s="56"/>
+      <c r="F274" s="57"/>
     </row>
     <row r="275">
-      <c r="B275" s="51"/>
-      <c r="F275" s="52"/>
+      <c r="B275" s="56"/>
+      <c r="F275" s="57"/>
     </row>
     <row r="276">
-      <c r="B276" s="51"/>
-      <c r="F276" s="52"/>
+      <c r="B276" s="56"/>
+      <c r="F276" s="57"/>
     </row>
     <row r="277">
-      <c r="B277" s="51"/>
-      <c r="F277" s="52"/>
+      <c r="B277" s="56"/>
+      <c r="F277" s="57"/>
     </row>
     <row r="278">
-      <c r="B278" s="51"/>
-      <c r="F278" s="52"/>
+      <c r="B278" s="56"/>
+      <c r="F278" s="57"/>
     </row>
     <row r="279">
-      <c r="B279" s="51"/>
-      <c r="F279" s="52"/>
+      <c r="B279" s="56"/>
+      <c r="F279" s="57"/>
     </row>
     <row r="280">
-      <c r="B280" s="51"/>
-      <c r="F280" s="52"/>
+      <c r="B280" s="56"/>
+      <c r="F280" s="57"/>
     </row>
     <row r="281">
-      <c r="B281" s="51"/>
-      <c r="F281" s="52"/>
+      <c r="B281" s="56"/>
+      <c r="F281" s="57"/>
     </row>
     <row r="282">
-      <c r="B282" s="51"/>
-      <c r="F282" s="52"/>
+      <c r="B282" s="56"/>
+      <c r="F282" s="57"/>
     </row>
     <row r="283">
-      <c r="B283" s="51"/>
-      <c r="F283" s="52"/>
+      <c r="B283" s="56"/>
+      <c r="F283" s="57"/>
     </row>
     <row r="284">
-      <c r="B284" s="51"/>
-      <c r="F284" s="52"/>
+      <c r="B284" s="56"/>
+      <c r="F284" s="57"/>
     </row>
     <row r="285">
-      <c r="B285" s="51"/>
-      <c r="F285" s="52"/>
+      <c r="B285" s="56"/>
+      <c r="F285" s="57"/>
     </row>
     <row r="286">
-      <c r="B286" s="51"/>
-      <c r="F286" s="52"/>
+      <c r="B286" s="56"/>
+      <c r="F286" s="57"/>
     </row>
     <row r="287">
-      <c r="B287" s="51"/>
-      <c r="F287" s="52"/>
+      <c r="B287" s="56"/>
+      <c r="F287" s="57"/>
     </row>
     <row r="288">
-      <c r="B288" s="51"/>
-      <c r="F288" s="52"/>
+      <c r="B288" s="56"/>
+      <c r="F288" s="57"/>
     </row>
     <row r="289">
-      <c r="B289" s="51"/>
-      <c r="F289" s="52"/>
+      <c r="B289" s="56"/>
+      <c r="F289" s="57"/>
     </row>
     <row r="290">
-      <c r="B290" s="51"/>
-      <c r="F290" s="52"/>
+      <c r="B290" s="56"/>
+      <c r="F290" s="57"/>
     </row>
     <row r="291">
-      <c r="B291" s="51"/>
-      <c r="F291" s="52"/>
+      <c r="B291" s="56"/>
+      <c r="F291" s="57"/>
     </row>
     <row r="292">
-      <c r="B292" s="51"/>
-      <c r="F292" s="52"/>
+      <c r="B292" s="56"/>
+      <c r="F292" s="57"/>
     </row>
     <row r="293">
-      <c r="B293" s="51"/>
-      <c r="F293" s="52"/>
+      <c r="B293" s="56"/>
+      <c r="F293" s="57"/>
     </row>
     <row r="294">
-      <c r="B294" s="51"/>
-      <c r="F294" s="52"/>
+      <c r="B294" s="56"/>
+      <c r="F294" s="57"/>
     </row>
     <row r="295">
-      <c r="B295" s="51"/>
-      <c r="F295" s="52"/>
+      <c r="B295" s="56"/>
+      <c r="F295" s="57"/>
     </row>
     <row r="296">
-      <c r="B296" s="51"/>
-      <c r="F296" s="52"/>
+      <c r="B296" s="56"/>
+      <c r="F296" s="57"/>
     </row>
     <row r="297">
-      <c r="B297" s="51"/>
-      <c r="F297" s="52"/>
+      <c r="B297" s="56"/>
+      <c r="F297" s="57"/>
     </row>
     <row r="298">
-      <c r="B298" s="51"/>
-      <c r="F298" s="52"/>
+      <c r="B298" s="56"/>
+      <c r="F298" s="57"/>
     </row>
     <row r="299">
-      <c r="B299" s="51"/>
-      <c r="F299" s="52"/>
+      <c r="B299" s="56"/>
+      <c r="F299" s="57"/>
     </row>
     <row r="300">
-      <c r="B300" s="51"/>
-      <c r="F300" s="52"/>
+      <c r="B300" s="56"/>
+      <c r="F300" s="57"/>
     </row>
     <row r="301">
-      <c r="B301" s="51"/>
-      <c r="F301" s="52"/>
+      <c r="B301" s="56"/>
+      <c r="F301" s="57"/>
     </row>
     <row r="302">
-      <c r="B302" s="51"/>
-      <c r="F302" s="52"/>
+      <c r="B302" s="56"/>
+      <c r="F302" s="57"/>
     </row>
     <row r="303">
-      <c r="B303" s="51"/>
-      <c r="F303" s="52"/>
+      <c r="B303" s="56"/>
+      <c r="F303" s="57"/>
     </row>
     <row r="304">
-      <c r="B304" s="51"/>
-      <c r="F304" s="52"/>
+      <c r="B304" s="56"/>
+      <c r="F304" s="57"/>
     </row>
     <row r="305">
-      <c r="B305" s="51"/>
-      <c r="F305" s="52"/>
+      <c r="B305" s="56"/>
+      <c r="F305" s="57"/>
     </row>
     <row r="306">
-      <c r="B306" s="51"/>
-      <c r="F306" s="52"/>
+      <c r="B306" s="56"/>
+      <c r="F306" s="57"/>
     </row>
     <row r="307">
-      <c r="B307" s="51"/>
-      <c r="F307" s="52"/>
+      <c r="B307" s="56"/>
+      <c r="F307" s="57"/>
     </row>
     <row r="308">
-      <c r="B308" s="51"/>
-      <c r="F308" s="52"/>
+      <c r="B308" s="56"/>
+      <c r="F308" s="57"/>
     </row>
     <row r="309">
-      <c r="B309" s="51"/>
-      <c r="F309" s="52"/>
+      <c r="B309" s="56"/>
+      <c r="F309" s="57"/>
     </row>
     <row r="310">
-      <c r="B310" s="51"/>
-      <c r="F310" s="52"/>
+      <c r="B310" s="56"/>
+      <c r="F310" s="57"/>
     </row>
     <row r="311">
-      <c r="B311" s="51"/>
-      <c r="F311" s="52"/>
+      <c r="B311" s="56"/>
+      <c r="F311" s="57"/>
     </row>
     <row r="312">
-      <c r="B312" s="51"/>
-      <c r="F312" s="52"/>
+      <c r="B312" s="56"/>
+      <c r="F312" s="57"/>
     </row>
     <row r="313">
-      <c r="B313" s="51"/>
-      <c r="F313" s="52"/>
+      <c r="B313" s="56"/>
+      <c r="F313" s="57"/>
     </row>
     <row r="314">
-      <c r="B314" s="51"/>
-      <c r="F314" s="52"/>
+      <c r="B314" s="56"/>
+      <c r="F314" s="57"/>
     </row>
     <row r="315">
-      <c r="B315" s="51"/>
-      <c r="F315" s="52"/>
+      <c r="B315" s="56"/>
+      <c r="F315" s="57"/>
     </row>
     <row r="316">
-      <c r="B316" s="51"/>
-      <c r="F316" s="52"/>
+      <c r="B316" s="56"/>
+      <c r="F316" s="57"/>
     </row>
     <row r="317">
-      <c r="B317" s="51"/>
-      <c r="F317" s="52"/>
+      <c r="B317" s="56"/>
+      <c r="F317" s="57"/>
     </row>
     <row r="318">
-      <c r="B318" s="51"/>
-      <c r="F318" s="52"/>
+      <c r="B318" s="56"/>
+      <c r="F318" s="57"/>
     </row>
     <row r="319">
-      <c r="B319" s="51"/>
-      <c r="F319" s="52"/>
+      <c r="B319" s="56"/>
+      <c r="F319" s="57"/>
     </row>
     <row r="320">
-      <c r="B320" s="51"/>
-      <c r="F320" s="52"/>
+      <c r="B320" s="56"/>
+      <c r="F320" s="57"/>
     </row>
     <row r="321">
-      <c r="B321" s="51"/>
-      <c r="F321" s="52"/>
+      <c r="B321" s="56"/>
+      <c r="F321" s="57"/>
     </row>
     <row r="322">
-      <c r="B322" s="51"/>
-      <c r="F322" s="52"/>
+      <c r="B322" s="56"/>
+      <c r="F322" s="57"/>
     </row>
     <row r="323">
-      <c r="B323" s="51"/>
-      <c r="F323" s="52"/>
+      <c r="B323" s="56"/>
+      <c r="F323" s="57"/>
     </row>
     <row r="324">
-      <c r="B324" s="51"/>
-      <c r="F324" s="52"/>
+      <c r="B324" s="56"/>
+      <c r="F324" s="57"/>
     </row>
     <row r="325">
-      <c r="B325" s="51"/>
-      <c r="F325" s="52"/>
+      <c r="B325" s="56"/>
+      <c r="F325" s="57"/>
     </row>
     <row r="326">
-      <c r="B326" s="51"/>
-      <c r="F326" s="52"/>
+      <c r="B326" s="56"/>
+      <c r="F326" s="57"/>
     </row>
     <row r="327">
-      <c r="B327" s="51"/>
-      <c r="F327" s="52"/>
+      <c r="B327" s="56"/>
+      <c r="F327" s="57"/>
     </row>
     <row r="328">
-      <c r="B328" s="51"/>
-      <c r="F328" s="52"/>
+      <c r="B328" s="56"/>
+      <c r="F328" s="57"/>
     </row>
     <row r="329">
-      <c r="B329" s="51"/>
-      <c r="F329" s="52"/>
+      <c r="B329" s="56"/>
+      <c r="F329" s="57"/>
     </row>
     <row r="330">
-      <c r="B330" s="51"/>
-      <c r="F330" s="52"/>
+      <c r="B330" s="56"/>
+      <c r="F330" s="57"/>
     </row>
     <row r="331">
-      <c r="B331" s="51"/>
-      <c r="F331" s="52"/>
+      <c r="B331" s="56"/>
+      <c r="F331" s="57"/>
     </row>
     <row r="332">
-      <c r="B332" s="51"/>
-      <c r="F332" s="52"/>
+      <c r="B332" s="56"/>
+      <c r="F332" s="57"/>
     </row>
     <row r="333">
-      <c r="B333" s="51"/>
-      <c r="F333" s="52"/>
+      <c r="B333" s="56"/>
+      <c r="F333" s="57"/>
     </row>
     <row r="334">
-      <c r="B334" s="51"/>
-      <c r="F334" s="52"/>
+      <c r="B334" s="56"/>
+      <c r="F334" s="57"/>
     </row>
     <row r="335">
-      <c r="B335" s="51"/>
-      <c r="F335" s="52"/>
+      <c r="B335" s="56"/>
+      <c r="F335" s="57"/>
     </row>
     <row r="336">
-      <c r="B336" s="51"/>
-      <c r="F336" s="52"/>
+      <c r="B336" s="56"/>
+      <c r="F336" s="57"/>
     </row>
     <row r="337">
-      <c r="B337" s="51"/>
-      <c r="F337" s="52"/>
+      <c r="B337" s="56"/>
+      <c r="F337" s="57"/>
     </row>
     <row r="338">
-      <c r="B338" s="51"/>
-      <c r="F338" s="52"/>
+      <c r="B338" s="56"/>
+      <c r="F338" s="57"/>
     </row>
     <row r="339">
-      <c r="B339" s="51"/>
-      <c r="F339" s="52"/>
+      <c r="B339" s="56"/>
+      <c r="F339" s="57"/>
     </row>
     <row r="340">
-      <c r="B340" s="51"/>
-      <c r="F340" s="52"/>
+      <c r="B340" s="56"/>
+      <c r="F340" s="57"/>
     </row>
     <row r="341">
-      <c r="B341" s="51"/>
-      <c r="F341" s="52"/>
+      <c r="B341" s="56"/>
+      <c r="F341" s="57"/>
     </row>
     <row r="342">
-      <c r="B342" s="51"/>
-      <c r="F342" s="52"/>
+      <c r="B342" s="56"/>
+      <c r="F342" s="57"/>
     </row>
     <row r="343">
-      <c r="B343" s="51"/>
-      <c r="F343" s="52"/>
+      <c r="B343" s="56"/>
+      <c r="F343" s="57"/>
     </row>
     <row r="344">
-      <c r="B344" s="51"/>
-      <c r="F344" s="52"/>
+      <c r="B344" s="56"/>
+      <c r="F344" s="57"/>
     </row>
     <row r="345">
-      <c r="B345" s="51"/>
-      <c r="F345" s="52"/>
+      <c r="B345" s="56"/>
+      <c r="F345" s="57"/>
     </row>
     <row r="346">
-      <c r="B346" s="51"/>
-      <c r="F346" s="52"/>
+      <c r="B346" s="56"/>
+      <c r="F346" s="57"/>
     </row>
     <row r="347">
-      <c r="B347" s="51"/>
-      <c r="F347" s="52"/>
+      <c r="B347" s="56"/>
+      <c r="F347" s="57"/>
     </row>
     <row r="348">
-      <c r="B348" s="51"/>
-      <c r="F348" s="52"/>
+      <c r="B348" s="56"/>
+      <c r="F348" s="57"/>
     </row>
     <row r="349">
-      <c r="B349" s="51"/>
-      <c r="F349" s="52"/>
+      <c r="B349" s="56"/>
+      <c r="F349" s="57"/>
     </row>
     <row r="350">
-      <c r="B350" s="51"/>
-      <c r="F350" s="52"/>
+      <c r="B350" s="56"/>
+      <c r="F350" s="57"/>
     </row>
     <row r="351">
-      <c r="B351" s="51"/>
-      <c r="F351" s="52"/>
+      <c r="B351" s="56"/>
+      <c r="F351" s="57"/>
     </row>
     <row r="352">
-      <c r="B352" s="51"/>
-      <c r="F352" s="52"/>
+      <c r="B352" s="56"/>
+      <c r="F352" s="57"/>
     </row>
     <row r="353">
-      <c r="B353" s="51"/>
-      <c r="F353" s="52"/>
+      <c r="B353" s="56"/>
+      <c r="F353" s="57"/>
     </row>
     <row r="354">
-      <c r="B354" s="51"/>
-      <c r="F354" s="52"/>
+      <c r="B354" s="56"/>
+      <c r="F354" s="57"/>
     </row>
     <row r="355">
-      <c r="B355" s="51"/>
-      <c r="F355" s="52"/>
+      <c r="B355" s="56"/>
+      <c r="F355" s="57"/>
     </row>
     <row r="356">
-      <c r="B356" s="51"/>
-      <c r="F356" s="52"/>
+      <c r="B356" s="56"/>
+      <c r="F356" s="57"/>
     </row>
     <row r="357">
-      <c r="B357" s="51"/>
-      <c r="F357" s="52"/>
+      <c r="B357" s="56"/>
+      <c r="F357" s="57"/>
     </row>
     <row r="358">
-      <c r="B358" s="51"/>
-      <c r="F358" s="52"/>
+      <c r="B358" s="56"/>
+      <c r="F358" s="57"/>
     </row>
     <row r="359">
-      <c r="B359" s="51"/>
-      <c r="F359" s="52"/>
+      <c r="B359" s="56"/>
+      <c r="F359" s="57"/>
     </row>
     <row r="360">
-      <c r="B360" s="51"/>
-      <c r="F360" s="52"/>
+      <c r="B360" s="56"/>
+      <c r="F360" s="57"/>
     </row>
     <row r="361">
-      <c r="B361" s="51"/>
-      <c r="F361" s="52"/>
+      <c r="B361" s="56"/>
+      <c r="F361" s="57"/>
     </row>
     <row r="362">
-      <c r="B362" s="51"/>
-      <c r="F362" s="52"/>
+      <c r="B362" s="56"/>
+      <c r="F362" s="57"/>
     </row>
     <row r="363">
-      <c r="B363" s="51"/>
-      <c r="F363" s="52"/>
+      <c r="B363" s="56"/>
+      <c r="F363" s="57"/>
     </row>
     <row r="364">
-      <c r="B364" s="51"/>
-      <c r="F364" s="52"/>
+      <c r="B364" s="56"/>
+      <c r="F364" s="57"/>
     </row>
     <row r="365">
-      <c r="B365" s="51"/>
-      <c r="F365" s="52"/>
+      <c r="B365" s="56"/>
+      <c r="F365" s="57"/>
     </row>
     <row r="366">
-      <c r="B366" s="51"/>
-      <c r="F366" s="52"/>
+      <c r="B366" s="56"/>
+      <c r="F366" s="57"/>
     </row>
     <row r="367">
-      <c r="B367" s="51"/>
-      <c r="F367" s="52"/>
+      <c r="B367" s="56"/>
+      <c r="F367" s="57"/>
     </row>
     <row r="368">
-      <c r="B368" s="51"/>
-      <c r="F368" s="52"/>
+      <c r="B368" s="56"/>
+      <c r="F368" s="57"/>
     </row>
     <row r="369">
-      <c r="B369" s="51"/>
-      <c r="F369" s="52"/>
+      <c r="B369" s="56"/>
+      <c r="F369" s="57"/>
     </row>
     <row r="370">
-      <c r="B370" s="51"/>
-      <c r="F370" s="52"/>
+      <c r="B370" s="56"/>
+      <c r="F370" s="57"/>
     </row>
     <row r="371">
-      <c r="B371" s="51"/>
-      <c r="F371" s="52"/>
+      <c r="B371" s="56"/>
+      <c r="F371" s="57"/>
     </row>
     <row r="372">
-      <c r="B372" s="51"/>
-      <c r="F372" s="52"/>
+      <c r="B372" s="56"/>
+      <c r="F372" s="57"/>
     </row>
     <row r="373">
-      <c r="B373" s="51"/>
-      <c r="F373" s="52"/>
+      <c r="B373" s="56"/>
+      <c r="F373" s="57"/>
     </row>
     <row r="374">
-      <c r="B374" s="51"/>
-      <c r="F374" s="52"/>
+      <c r="B374" s="56"/>
+      <c r="F374" s="57"/>
     </row>
     <row r="375">
-      <c r="B375" s="51"/>
-      <c r="F375" s="52"/>
+      <c r="B375" s="56"/>
+      <c r="F375" s="57"/>
     </row>
     <row r="376">
-      <c r="B376" s="51"/>
-      <c r="F376" s="52"/>
+      <c r="B376" s="56"/>
+      <c r="F376" s="57"/>
     </row>
     <row r="377">
-      <c r="B377" s="51"/>
-      <c r="F377" s="52"/>
+      <c r="B377" s="56"/>
+      <c r="F377" s="57"/>
     </row>
     <row r="378">
-      <c r="B378" s="51"/>
-      <c r="F378" s="52"/>
+      <c r="B378" s="56"/>
+      <c r="F378" s="57"/>
     </row>
     <row r="379">
-      <c r="B379" s="51"/>
-      <c r="F379" s="52"/>
+      <c r="B379" s="56"/>
+      <c r="F379" s="57"/>
     </row>
     <row r="380">
-      <c r="B380" s="51"/>
-      <c r="F380" s="52"/>
+      <c r="B380" s="56"/>
+      <c r="F380" s="57"/>
     </row>
     <row r="381">
-      <c r="B381" s="51"/>
-      <c r="F381" s="52"/>
+      <c r="B381" s="56"/>
+      <c r="F381" s="57"/>
     </row>
     <row r="382">
-      <c r="B382" s="51"/>
-      <c r="F382" s="52"/>
+      <c r="B382" s="56"/>
+      <c r="F382" s="57"/>
     </row>
     <row r="383">
-      <c r="B383" s="51"/>
-      <c r="F383" s="52"/>
+      <c r="B383" s="56"/>
+      <c r="F383" s="57"/>
     </row>
     <row r="384">
-      <c r="B384" s="51"/>
-      <c r="F384" s="52"/>
+      <c r="B384" s="56"/>
+      <c r="F384" s="57"/>
     </row>
     <row r="385">
-      <c r="B385" s="51"/>
-      <c r="F385" s="52"/>
+      <c r="B385" s="56"/>
+      <c r="F385" s="57"/>
     </row>
     <row r="386">
-      <c r="B386" s="51"/>
-      <c r="F386" s="52"/>
+      <c r="B386" s="56"/>
+      <c r="F386" s="57"/>
     </row>
     <row r="387">
-      <c r="B387" s="51"/>
-      <c r="F387" s="52"/>
+      <c r="B387" s="56"/>
+      <c r="F387" s="57"/>
     </row>
     <row r="388">
-      <c r="B388" s="51"/>
-      <c r="F388" s="52"/>
+      <c r="B388" s="56"/>
+      <c r="F388" s="57"/>
     </row>
     <row r="389">
-      <c r="B389" s="51"/>
-      <c r="F389" s="52"/>
+      <c r="B389" s="56"/>
+      <c r="F389" s="57"/>
     </row>
     <row r="390">
-      <c r="B390" s="51"/>
-      <c r="F390" s="52"/>
+      <c r="B390" s="56"/>
+      <c r="F390" s="57"/>
     </row>
     <row r="391">
-      <c r="B391" s="51"/>
-      <c r="F391" s="52"/>
+      <c r="B391" s="56"/>
+      <c r="F391" s="57"/>
     </row>
     <row r="392">
-      <c r="B392" s="51"/>
-      <c r="F392" s="52"/>
+      <c r="B392" s="56"/>
+      <c r="F392" s="57"/>
     </row>
     <row r="393">
-      <c r="B393" s="51"/>
-      <c r="F393" s="52"/>
+      <c r="B393" s="56"/>
+      <c r="F393" s="57"/>
     </row>
     <row r="394">
-      <c r="B394" s="51"/>
-      <c r="F394" s="52"/>
+      <c r="B394" s="56"/>
+      <c r="F394" s="57"/>
     </row>
     <row r="395">
-      <c r="B395" s="51"/>
-      <c r="F395" s="52"/>
+      <c r="B395" s="56"/>
+      <c r="F395" s="57"/>
     </row>
     <row r="396">
-      <c r="B396" s="51"/>
-      <c r="F396" s="52"/>
+      <c r="B396" s="56"/>
+      <c r="F396" s="57"/>
     </row>
     <row r="397">
-      <c r="B397" s="51"/>
-      <c r="F397" s="52"/>
+      <c r="B397" s="56"/>
+      <c r="F397" s="57"/>
     </row>
     <row r="398">
-      <c r="B398" s="51"/>
-      <c r="F398" s="52"/>
+      <c r="B398" s="56"/>
+      <c r="F398" s="57"/>
     </row>
     <row r="399">
-      <c r="B399" s="51"/>
-      <c r="F399" s="52"/>
+      <c r="B399" s="56"/>
+      <c r="F399" s="57"/>
     </row>
     <row r="400">
-      <c r="B400" s="51"/>
-      <c r="F400" s="52"/>
+      <c r="B400" s="56"/>
+      <c r="F400" s="57"/>
     </row>
     <row r="401">
-      <c r="B401" s="51"/>
-      <c r="F401" s="52"/>
+      <c r="B401" s="56"/>
+      <c r="F401" s="57"/>
     </row>
     <row r="402">
-      <c r="B402" s="51"/>
-      <c r="F402" s="52"/>
+      <c r="B402" s="56"/>
+      <c r="F402" s="57"/>
     </row>
     <row r="403">
-      <c r="B403" s="51"/>
-      <c r="F403" s="52"/>
+      <c r="B403" s="56"/>
+      <c r="F403" s="57"/>
     </row>
     <row r="404">
-      <c r="B404" s="51"/>
-      <c r="F404" s="52"/>
+      <c r="B404" s="56"/>
+      <c r="F404" s="57"/>
     </row>
     <row r="405">
-      <c r="B405" s="51"/>
-      <c r="F405" s="52"/>
+      <c r="B405" s="56"/>
+      <c r="F405" s="57"/>
     </row>
     <row r="406">
-      <c r="B406" s="51"/>
-      <c r="F406" s="52"/>
+      <c r="B406" s="56"/>
+      <c r="F406" s="57"/>
     </row>
     <row r="407">
-      <c r="B407" s="51"/>
-      <c r="F407" s="52"/>
+      <c r="B407" s="56"/>
+      <c r="F407" s="57"/>
     </row>
     <row r="408">
-      <c r="B408" s="51"/>
-      <c r="F408" s="52"/>
+      <c r="B408" s="56"/>
+      <c r="F408" s="57"/>
     </row>
     <row r="409">
-      <c r="B409" s="51"/>
-      <c r="F409" s="52"/>
+      <c r="B409" s="56"/>
+      <c r="F409" s="57"/>
     </row>
     <row r="410">
-      <c r="B410" s="51"/>
-      <c r="F410" s="52"/>
+      <c r="B410" s="56"/>
+      <c r="F410" s="57"/>
     </row>
     <row r="411">
-      <c r="B411" s="51"/>
-      <c r="F411" s="52"/>
+      <c r="B411" s="56"/>
+      <c r="F411" s="57"/>
     </row>
     <row r="412">
-      <c r="B412" s="51"/>
-      <c r="F412" s="52"/>
+      <c r="B412" s="56"/>
+      <c r="F412" s="57"/>
     </row>
     <row r="413">
-      <c r="B413" s="51"/>
-      <c r="F413" s="52"/>
+      <c r="B413" s="56"/>
+      <c r="F413" s="57"/>
     </row>
     <row r="414">
-      <c r="B414" s="51"/>
-      <c r="F414" s="52"/>
+      <c r="B414" s="56"/>
+      <c r="F414" s="57"/>
     </row>
     <row r="415">
-      <c r="B415" s="51"/>
-      <c r="F415" s="52"/>
+      <c r="B415" s="56"/>
+      <c r="F415" s="57"/>
     </row>
     <row r="416">
-      <c r="B416" s="51"/>
-      <c r="F416" s="52"/>
+      <c r="B416" s="56"/>
+      <c r="F416" s="57"/>
     </row>
     <row r="417">
-      <c r="B417" s="51"/>
-      <c r="F417" s="52"/>
+      <c r="B417" s="56"/>
+      <c r="F417" s="57"/>
     </row>
     <row r="418">
-      <c r="B418" s="51"/>
-      <c r="F418" s="52"/>
+      <c r="B418" s="56"/>
+      <c r="F418" s="57"/>
     </row>
     <row r="419">
-      <c r="B419" s="51"/>
-      <c r="F419" s="52"/>
+      <c r="B419" s="56"/>
+      <c r="F419" s="57"/>
     </row>
     <row r="420">
-      <c r="B420" s="51"/>
-      <c r="F420" s="52"/>
+      <c r="B420" s="56"/>
+      <c r="F420" s="57"/>
     </row>
     <row r="421">
-      <c r="B421" s="51"/>
-      <c r="F421" s="52"/>
+      <c r="B421" s="56"/>
+      <c r="F421" s="57"/>
     </row>
     <row r="422">
-      <c r="B422" s="51"/>
-      <c r="F422" s="52"/>
+      <c r="B422" s="56"/>
+      <c r="F422" s="57"/>
     </row>
     <row r="423">
-      <c r="B423" s="51"/>
-      <c r="F423" s="52"/>
+      <c r="B423" s="56"/>
+      <c r="F423" s="57"/>
     </row>
     <row r="424">
-      <c r="B424" s="51"/>
-      <c r="F424" s="52"/>
+      <c r="B424" s="56"/>
+      <c r="F424" s="57"/>
     </row>
     <row r="425">
-      <c r="B425" s="51"/>
-      <c r="F425" s="52"/>
+      <c r="B425" s="56"/>
+      <c r="F425" s="57"/>
     </row>
     <row r="426">
-      <c r="B426" s="51"/>
-      <c r="F426" s="52"/>
+      <c r="B426" s="56"/>
+      <c r="F426" s="57"/>
     </row>
     <row r="427">
-      <c r="B427" s="51"/>
-      <c r="F427" s="52"/>
+      <c r="B427" s="56"/>
+      <c r="F427" s="57"/>
     </row>
     <row r="428">
-      <c r="B428" s="51"/>
-      <c r="F428" s="52"/>
+      <c r="B428" s="56"/>
+      <c r="F428" s="57"/>
     </row>
     <row r="429">
-      <c r="B429" s="51"/>
-      <c r="F429" s="52"/>
+      <c r="B429" s="56"/>
+      <c r="F429" s="57"/>
     </row>
     <row r="430">
-      <c r="B430" s="51"/>
-      <c r="F430" s="52"/>
+      <c r="B430" s="56"/>
+      <c r="F430" s="57"/>
     </row>
     <row r="431">
-      <c r="B431" s="51"/>
-      <c r="F431" s="52"/>
+      <c r="B431" s="56"/>
+      <c r="F431" s="57"/>
     </row>
     <row r="432">
-      <c r="B432" s="51"/>
-      <c r="F432" s="52"/>
+      <c r="B432" s="56"/>
+      <c r="F432" s="57"/>
     </row>
     <row r="433">
-      <c r="B433" s="51"/>
-      <c r="F433" s="52"/>
+      <c r="B433" s="56"/>
+      <c r="F433" s="57"/>
     </row>
     <row r="434">
-      <c r="B434" s="51"/>
-      <c r="F434" s="52"/>
+      <c r="B434" s="56"/>
+      <c r="F434" s="57"/>
     </row>
     <row r="435">
-      <c r="B435" s="51"/>
-      <c r="F435" s="52"/>
+      <c r="B435" s="56"/>
+      <c r="F435" s="57"/>
     </row>
     <row r="436">
-      <c r="B436" s="51"/>
-      <c r="F436" s="52"/>
+      <c r="B436" s="56"/>
+      <c r="F436" s="57"/>
     </row>
     <row r="437">
-      <c r="B437" s="51"/>
-      <c r="F437" s="52"/>
+      <c r="B437" s="56"/>
+      <c r="F437" s="57"/>
     </row>
     <row r="438">
-      <c r="B438" s="51"/>
-      <c r="F438" s="52"/>
+      <c r="B438" s="56"/>
+      <c r="F438" s="57"/>
     </row>
     <row r="439">
-      <c r="B439" s="51"/>
-      <c r="F439" s="52"/>
+      <c r="B439" s="56"/>
+      <c r="F439" s="57"/>
     </row>
     <row r="440">
-      <c r="B440" s="51"/>
-      <c r="F440" s="52"/>
+      <c r="B440" s="56"/>
+      <c r="F440" s="57"/>
     </row>
     <row r="441">
-      <c r="B441" s="51"/>
-      <c r="F441" s="52"/>
+      <c r="B441" s="56"/>
+      <c r="F441" s="57"/>
     </row>
     <row r="442">
-      <c r="B442" s="51"/>
-      <c r="F442" s="52"/>
+      <c r="B442" s="56"/>
+      <c r="F442" s="57"/>
     </row>
     <row r="443">
-      <c r="B443" s="51"/>
-      <c r="F443" s="52"/>
+      <c r="B443" s="56"/>
+      <c r="F443" s="57"/>
     </row>
     <row r="444">
-      <c r="B444" s="51"/>
-      <c r="F444" s="52"/>
+      <c r="B444" s="56"/>
+      <c r="F444" s="57"/>
     </row>
     <row r="445">
-      <c r="B445" s="51"/>
-      <c r="F445" s="52"/>
+      <c r="B445" s="56"/>
+      <c r="F445" s="57"/>
     </row>
     <row r="446">
-      <c r="B446" s="51"/>
-      <c r="F446" s="52"/>
+      <c r="B446" s="56"/>
+      <c r="F446" s="57"/>
     </row>
     <row r="447">
-      <c r="B447" s="51"/>
-      <c r="F447" s="52"/>
+      <c r="B447" s="56"/>
+      <c r="F447" s="57"/>
     </row>
     <row r="448">
-      <c r="B448" s="51"/>
-      <c r="F448" s="52"/>
+      <c r="B448" s="56"/>
+      <c r="F448" s="57"/>
     </row>
     <row r="449">
-      <c r="B449" s="51"/>
-      <c r="F449" s="52"/>
+      <c r="B449" s="56"/>
+      <c r="F449" s="57"/>
     </row>
     <row r="450">
-      <c r="B450" s="51"/>
-      <c r="F450" s="52"/>
+      <c r="B450" s="56"/>
+      <c r="F450" s="57"/>
     </row>
     <row r="451">
-      <c r="B451" s="51"/>
-      <c r="F451" s="52"/>
+      <c r="B451" s="56"/>
+      <c r="F451" s="57"/>
     </row>
     <row r="452">
-      <c r="B452" s="51"/>
-      <c r="F452" s="52"/>
+      <c r="B452" s="56"/>
+      <c r="F452" s="57"/>
     </row>
     <row r="453">
-      <c r="B453" s="51"/>
-      <c r="F453" s="52"/>
+      <c r="B453" s="56"/>
+      <c r="F453" s="57"/>
     </row>
     <row r="454">
-      <c r="B454" s="51"/>
-      <c r="F454" s="52"/>
+      <c r="B454" s="56"/>
+      <c r="F454" s="57"/>
     </row>
     <row r="455">
-      <c r="B455" s="51"/>
-      <c r="F455" s="52"/>
+      <c r="B455" s="56"/>
+      <c r="F455" s="57"/>
     </row>
     <row r="456">
-      <c r="B456" s="51"/>
-      <c r="F456" s="52"/>
+      <c r="B456" s="56"/>
+      <c r="F456" s="57"/>
     </row>
     <row r="457">
-      <c r="B457" s="51"/>
-      <c r="F457" s="52"/>
+      <c r="B457" s="56"/>
+      <c r="F457" s="57"/>
     </row>
     <row r="458">
-      <c r="B458" s="51"/>
-      <c r="F458" s="52"/>
+      <c r="B458" s="56"/>
+      <c r="F458" s="57"/>
     </row>
     <row r="459">
-      <c r="B459" s="51"/>
-      <c r="F459" s="52"/>
+      <c r="B459" s="56"/>
+      <c r="F459" s="57"/>
     </row>
     <row r="460">
-      <c r="B460" s="51"/>
-      <c r="F460" s="52"/>
+      <c r="B460" s="56"/>
+      <c r="F460" s="57"/>
     </row>
     <row r="461">
-      <c r="B461" s="51"/>
-      <c r="F461" s="52"/>
+      <c r="B461" s="56"/>
+      <c r="F461" s="57"/>
     </row>
     <row r="462">
-      <c r="B462" s="51"/>
-      <c r="F462" s="52"/>
+      <c r="B462" s="56"/>
+      <c r="F462" s="57"/>
     </row>
     <row r="463">
-      <c r="B463" s="51"/>
-      <c r="F463" s="52"/>
+      <c r="B463" s="56"/>
+      <c r="F463" s="57"/>
     </row>
     <row r="464">
-      <c r="B464" s="51"/>
-      <c r="F464" s="52"/>
+      <c r="B464" s="56"/>
+      <c r="F464" s="57"/>
     </row>
     <row r="465">
-      <c r="B465" s="51"/>
-      <c r="F465" s="52"/>
+      <c r="B465" s="56"/>
+      <c r="F465" s="57"/>
     </row>
     <row r="466">
-      <c r="B466" s="51"/>
-      <c r="F466" s="52"/>
+      <c r="B466" s="56"/>
+      <c r="F466" s="57"/>
     </row>
     <row r="467">
-      <c r="B467" s="51"/>
-      <c r="F467" s="52"/>
+      <c r="B467" s="56"/>
+      <c r="F467" s="57"/>
     </row>
     <row r="468">
-      <c r="B468" s="51"/>
-      <c r="F468" s="52"/>
+      <c r="B468" s="56"/>
+      <c r="F468" s="57"/>
     </row>
     <row r="469">
-      <c r="B469" s="51"/>
-      <c r="F469" s="52"/>
+      <c r="B469" s="56"/>
+      <c r="F469" s="57"/>
     </row>
     <row r="470">
-      <c r="B470" s="51"/>
-      <c r="F470" s="52"/>
+      <c r="B470" s="56"/>
+      <c r="F470" s="57"/>
     </row>
     <row r="471">
-      <c r="B471" s="51"/>
-      <c r="F471" s="52"/>
+      <c r="B471" s="56"/>
+      <c r="F471" s="57"/>
     </row>
     <row r="472">
-      <c r="B472" s="51"/>
-      <c r="F472" s="52"/>
+      <c r="B472" s="56"/>
+      <c r="F472" s="57"/>
     </row>
     <row r="473">
-      <c r="B473" s="51"/>
-      <c r="F473" s="52"/>
+      <c r="B473" s="56"/>
+      <c r="F473" s="57"/>
     </row>
     <row r="474">
-      <c r="B474" s="51"/>
-      <c r="F474" s="52"/>
+      <c r="B474" s="56"/>
+      <c r="F474" s="57"/>
     </row>
     <row r="475">
-      <c r="B475" s="51"/>
-      <c r="F475" s="52"/>
+      <c r="B475" s="56"/>
+      <c r="F475" s="57"/>
     </row>
     <row r="476">
-      <c r="B476" s="51"/>
-      <c r="F476" s="52"/>
+      <c r="B476" s="56"/>
+      <c r="F476" s="57"/>
     </row>
     <row r="477">
-      <c r="B477" s="51"/>
-      <c r="F477" s="52"/>
+      <c r="B477" s="56"/>
+      <c r="F477" s="57"/>
     </row>
     <row r="478">
-      <c r="B478" s="51"/>
-      <c r="F478" s="52"/>
+      <c r="B478" s="56"/>
+      <c r="F478" s="57"/>
     </row>
     <row r="479">
-      <c r="B479" s="51"/>
-      <c r="F479" s="52"/>
+      <c r="B479" s="56"/>
+      <c r="F479" s="57"/>
     </row>
     <row r="480">
-      <c r="B480" s="51"/>
-      <c r="F480" s="52"/>
+      <c r="B480" s="56"/>
+      <c r="F480" s="57"/>
     </row>
     <row r="481">
-      <c r="B481" s="51"/>
-      <c r="F481" s="52"/>
+      <c r="B481" s="56"/>
+      <c r="F481" s="57"/>
     </row>
     <row r="482">
-      <c r="B482" s="51"/>
-      <c r="F482" s="52"/>
+      <c r="B482" s="56"/>
+      <c r="F482" s="57"/>
     </row>
     <row r="483">
-      <c r="B483" s="51"/>
-      <c r="F483" s="52"/>
+      <c r="B483" s="56"/>
+      <c r="F483" s="57"/>
     </row>
     <row r="484">
-      <c r="B484" s="51"/>
-      <c r="F484" s="52"/>
+      <c r="B484" s="56"/>
+      <c r="F484" s="57"/>
     </row>
     <row r="485">
-      <c r="B485" s="51"/>
-      <c r="F485" s="52"/>
+      <c r="B485" s="56"/>
+      <c r="F485" s="57"/>
     </row>
     <row r="486">
-      <c r="B486" s="51"/>
-      <c r="F486" s="52"/>
+      <c r="B486" s="56"/>
+      <c r="F486" s="57"/>
     </row>
     <row r="487">
-      <c r="B487" s="51"/>
-      <c r="F487" s="52"/>
+      <c r="B487" s="56"/>
+      <c r="F487" s="57"/>
     </row>
     <row r="488">
-      <c r="B488" s="51"/>
-      <c r="F488" s="52"/>
+      <c r="B488" s="56"/>
+      <c r="F488" s="57"/>
     </row>
     <row r="489">
-      <c r="B489" s="51"/>
-      <c r="F489" s="52"/>
+      <c r="B489" s="56"/>
+      <c r="F489" s="57"/>
     </row>
     <row r="490">
-      <c r="B490" s="51"/>
-      <c r="F490" s="52"/>
+      <c r="B490" s="56"/>
+      <c r="F490" s="57"/>
     </row>
     <row r="491">
-      <c r="B491" s="51"/>
-      <c r="F491" s="52"/>
+      <c r="B491" s="56"/>
+      <c r="F491" s="57"/>
     </row>
     <row r="492">
-      <c r="B492" s="51"/>
-      <c r="F492" s="52"/>
+      <c r="B492" s="56"/>
+      <c r="F492" s="57"/>
     </row>
     <row r="493">
-      <c r="B493" s="51"/>
-      <c r="F493" s="52"/>
+      <c r="B493" s="56"/>
+      <c r="F493" s="57"/>
     </row>
     <row r="494">
-      <c r="B494" s="51"/>
-      <c r="F494" s="52"/>
+      <c r="B494" s="56"/>
+      <c r="F494" s="57"/>
     </row>
     <row r="495">
-      <c r="B495" s="51"/>
-      <c r="F495" s="52"/>
+      <c r="B495" s="56"/>
+      <c r="F495" s="57"/>
     </row>
     <row r="496">
-      <c r="B496" s="51"/>
-      <c r="F496" s="52"/>
+      <c r="B496" s="56"/>
+      <c r="F496" s="57"/>
     </row>
     <row r="497">
-      <c r="B497" s="51"/>
-      <c r="F497" s="52"/>
+      <c r="B497" s="56"/>
+      <c r="F497" s="57"/>
     </row>
     <row r="498">
-      <c r="B498" s="51"/>
-      <c r="F498" s="52"/>
+      <c r="B498" s="56"/>
+      <c r="F498" s="57"/>
     </row>
     <row r="499">
-      <c r="B499" s="51"/>
-      <c r="F499" s="52"/>
+      <c r="B499" s="56"/>
+      <c r="F499" s="57"/>
     </row>
     <row r="500">
-      <c r="B500" s="51"/>
-      <c r="F500" s="52"/>
+      <c r="B500" s="56"/>
+      <c r="F500" s="57"/>
     </row>
     <row r="501">
-      <c r="B501" s="51"/>
-      <c r="F501" s="52"/>
+      <c r="B501" s="56"/>
+      <c r="F501" s="57"/>
     </row>
     <row r="502">
-      <c r="B502" s="51"/>
-      <c r="F502" s="52"/>
+      <c r="B502" s="56"/>
+      <c r="F502" s="57"/>
     </row>
     <row r="503">
-      <c r="B503" s="51"/>
-      <c r="F503" s="52"/>
+      <c r="B503" s="56"/>
+      <c r="F503" s="57"/>
     </row>
     <row r="504">
-      <c r="B504" s="51"/>
-      <c r="F504" s="52"/>
+      <c r="B504" s="56"/>
+      <c r="F504" s="57"/>
     </row>
     <row r="505">
-      <c r="B505" s="51"/>
-      <c r="F505" s="52"/>
+      <c r="B505" s="56"/>
+      <c r="F505" s="57"/>
     </row>
     <row r="506">
-      <c r="B506" s="51"/>
-      <c r="F506" s="52"/>
+      <c r="B506" s="56"/>
+      <c r="F506" s="57"/>
     </row>
     <row r="507">
-      <c r="B507" s="51"/>
-      <c r="F507" s="52"/>
+      <c r="B507" s="56"/>
+      <c r="F507" s="57"/>
     </row>
     <row r="508">
-      <c r="B508" s="51"/>
-      <c r="F508" s="52"/>
+      <c r="B508" s="56"/>
+      <c r="F508" s="57"/>
     </row>
     <row r="509">
-      <c r="B509" s="51"/>
-      <c r="F509" s="52"/>
+      <c r="B509" s="56"/>
+      <c r="F509" s="57"/>
     </row>
     <row r="510">
-      <c r="B510" s="51"/>
-      <c r="F510" s="52"/>
+      <c r="B510" s="56"/>
+      <c r="F510" s="57"/>
     </row>
     <row r="511">
-      <c r="B511" s="51"/>
-      <c r="F511" s="52"/>
+      <c r="B511" s="56"/>
+      <c r="F511" s="57"/>
     </row>
     <row r="512">
-      <c r="B512" s="51"/>
-      <c r="F512" s="52"/>
+      <c r="B512" s="56"/>
+      <c r="F512" s="57"/>
     </row>
     <row r="513">
-      <c r="B513" s="51"/>
-      <c r="F513" s="52"/>
+      <c r="B513" s="56"/>
+      <c r="F513" s="57"/>
     </row>
     <row r="514">
-      <c r="B514" s="51"/>
-      <c r="F514" s="52"/>
+      <c r="B514" s="56"/>
+      <c r="F514" s="57"/>
     </row>
     <row r="515">
-      <c r="B515" s="51"/>
-      <c r="F515" s="52"/>
+      <c r="B515" s="56"/>
+      <c r="F515" s="57"/>
     </row>
     <row r="516">
-      <c r="B516" s="51"/>
-      <c r="F516" s="52"/>
+      <c r="B516" s="56"/>
+      <c r="F516" s="57"/>
     </row>
     <row r="517">
-      <c r="B517" s="51"/>
-      <c r="F517" s="52"/>
+      <c r="B517" s="56"/>
+      <c r="F517" s="57"/>
     </row>
     <row r="518">
-      <c r="B518" s="51"/>
-      <c r="F518" s="52"/>
+      <c r="B518" s="56"/>
+      <c r="F518" s="57"/>
     </row>
     <row r="519">
-      <c r="B519" s="51"/>
-      <c r="F519" s="52"/>
+      <c r="B519" s="56"/>
+      <c r="F519" s="57"/>
     </row>
     <row r="520">
-      <c r="B520" s="51"/>
-      <c r="F520" s="52"/>
+      <c r="B520" s="56"/>
+      <c r="F520" s="57"/>
     </row>
     <row r="521">
-      <c r="B521" s="51"/>
-      <c r="F521" s="52"/>
+      <c r="B521" s="56"/>
+      <c r="F521" s="57"/>
     </row>
     <row r="522">
-      <c r="B522" s="51"/>
-      <c r="F522" s="52"/>
+      <c r="B522" s="56"/>
+      <c r="F522" s="57"/>
     </row>
     <row r="523">
-      <c r="B523" s="51"/>
-      <c r="F523" s="52"/>
+      <c r="B523" s="56"/>
+      <c r="F523" s="57"/>
     </row>
     <row r="524">
-      <c r="B524" s="51"/>
-      <c r="F524" s="52"/>
+      <c r="B524" s="56"/>
+      <c r="F524" s="57"/>
     </row>
     <row r="525">
-      <c r="B525" s="51"/>
-      <c r="F525" s="52"/>
+      <c r="B525" s="56"/>
+      <c r="F525" s="57"/>
     </row>
     <row r="526">
-      <c r="B526" s="51"/>
-      <c r="F526" s="52"/>
+      <c r="B526" s="56"/>
+      <c r="F526" s="57"/>
     </row>
     <row r="527">
-      <c r="B527" s="51"/>
-      <c r="F527" s="52"/>
+      <c r="B527" s="56"/>
+      <c r="F527" s="57"/>
     </row>
     <row r="528">
-      <c r="B528" s="51"/>
-      <c r="F528" s="52"/>
+      <c r="B528" s="56"/>
+      <c r="F528" s="57"/>
     </row>
     <row r="529">
-      <c r="B529" s="51"/>
-      <c r="F529" s="52"/>
+      <c r="B529" s="56"/>
+      <c r="F529" s="57"/>
     </row>
     <row r="530">
-      <c r="B530" s="51"/>
-      <c r="F530" s="52"/>
+      <c r="B530" s="56"/>
+      <c r="F530" s="57"/>
     </row>
     <row r="531">
-      <c r="B531" s="51"/>
-      <c r="F531" s="52"/>
+      <c r="B531" s="56"/>
+      <c r="F531" s="57"/>
     </row>
     <row r="532">
-      <c r="B532" s="51"/>
-      <c r="F532" s="52"/>
+      <c r="B532" s="56"/>
+      <c r="F532" s="57"/>
     </row>
     <row r="533">
-      <c r="B533" s="51"/>
-      <c r="F533" s="52"/>
+      <c r="B533" s="56"/>
+      <c r="F533" s="57"/>
     </row>
     <row r="534">
-      <c r="B534" s="51"/>
-      <c r="F534" s="52"/>
+      <c r="B534" s="56"/>
+      <c r="F534" s="57"/>
     </row>
     <row r="535">
-      <c r="B535" s="51"/>
-      <c r="F535" s="52"/>
+      <c r="B535" s="56"/>
+      <c r="F535" s="57"/>
     </row>
     <row r="536">
-      <c r="B536" s="51"/>
-      <c r="F536" s="52"/>
+      <c r="B536" s="56"/>
+      <c r="F536" s="57"/>
     </row>
     <row r="537">
-      <c r="B537" s="51"/>
-      <c r="F537" s="52"/>
+      <c r="B537" s="56"/>
+      <c r="F537" s="57"/>
     </row>
     <row r="538">
-      <c r="B538" s="51"/>
-      <c r="F538" s="52"/>
+      <c r="B538" s="56"/>
+      <c r="F538" s="57"/>
     </row>
     <row r="539">
-      <c r="B539" s="51"/>
-      <c r="F539" s="52"/>
+      <c r="B539" s="56"/>
+      <c r="F539" s="57"/>
     </row>
     <row r="540">
-      <c r="B540" s="51"/>
-      <c r="F540" s="52"/>
+      <c r="B540" s="56"/>
+      <c r="F540" s="57"/>
     </row>
     <row r="541">
-      <c r="B541" s="51"/>
-      <c r="F541" s="52"/>
+      <c r="B541" s="56"/>
+      <c r="F541" s="57"/>
     </row>
     <row r="542">
-      <c r="B542" s="51"/>
-      <c r="F542" s="52"/>
+      <c r="B542" s="56"/>
+      <c r="F542" s="57"/>
     </row>
     <row r="543">
-      <c r="B543" s="51"/>
-      <c r="F543" s="52"/>
+      <c r="B543" s="56"/>
+      <c r="F543" s="57"/>
     </row>
     <row r="544">
-      <c r="B544" s="51"/>
-      <c r="F544" s="52"/>
+      <c r="B544" s="56"/>
+      <c r="F544" s="57"/>
     </row>
     <row r="545">
-      <c r="B545" s="51"/>
-      <c r="F545" s="52"/>
+      <c r="B545" s="56"/>
+      <c r="F545" s="57"/>
     </row>
     <row r="546">
-      <c r="B546" s="51"/>
-      <c r="F546" s="52"/>
+      <c r="B546" s="56"/>
+      <c r="F546" s="57"/>
     </row>
     <row r="547">
-      <c r="B547" s="51"/>
-      <c r="F547" s="52"/>
+      <c r="B547" s="56"/>
+      <c r="F547" s="57"/>
     </row>
     <row r="548">
-      <c r="B548" s="51"/>
-      <c r="F548" s="52"/>
+      <c r="B548" s="56"/>
+      <c r="F548" s="57"/>
     </row>
     <row r="549">
-      <c r="B549" s="51"/>
-      <c r="F549" s="52"/>
+      <c r="B549" s="56"/>
+      <c r="F549" s="57"/>
     </row>
     <row r="550">
-      <c r="B550" s="51"/>
-      <c r="F550" s="52"/>
+      <c r="B550" s="56"/>
+      <c r="F550" s="57"/>
     </row>
     <row r="551">
-      <c r="B551" s="51"/>
-      <c r="F551" s="52"/>
+      <c r="B551" s="56"/>
+      <c r="F551" s="57"/>
     </row>
     <row r="552">
-      <c r="B552" s="51"/>
-      <c r="F552" s="52"/>
+      <c r="B552" s="56"/>
+      <c r="F552" s="57"/>
     </row>
     <row r="553">
-      <c r="B553" s="51"/>
-      <c r="F553" s="52"/>
+      <c r="B553" s="56"/>
+      <c r="F553" s="57"/>
     </row>
     <row r="554">
-      <c r="B554" s="51"/>
-      <c r="F554" s="52"/>
+      <c r="B554" s="56"/>
+      <c r="F554" s="57"/>
     </row>
     <row r="555">
-      <c r="B555" s="51"/>
-      <c r="F555" s="52"/>
+      <c r="B555" s="56"/>
+      <c r="F555" s="57"/>
     </row>
     <row r="556">
-      <c r="B556" s="51"/>
-      <c r="F556" s="52"/>
+      <c r="B556" s="56"/>
+      <c r="F556" s="57"/>
     </row>
     <row r="557">
-      <c r="B557" s="51"/>
-      <c r="F557" s="52"/>
+      <c r="B557" s="56"/>
+      <c r="F557" s="57"/>
     </row>
     <row r="558">
-      <c r="B558" s="51"/>
-      <c r="F558" s="52"/>
+      <c r="B558" s="56"/>
+      <c r="F558" s="57"/>
     </row>
     <row r="559">
-      <c r="B559" s="51"/>
-      <c r="F559" s="52"/>
+      <c r="B559" s="56"/>
+      <c r="F559" s="57"/>
     </row>
     <row r="560">
-      <c r="B560" s="51"/>
-      <c r="F560" s="52"/>
+      <c r="B560" s="56"/>
+      <c r="F560" s="57"/>
     </row>
     <row r="561">
-      <c r="B561" s="51"/>
-      <c r="F561" s="52"/>
+      <c r="B561" s="56"/>
+      <c r="F561" s="57"/>
     </row>
     <row r="562">
-      <c r="B562" s="51"/>
-      <c r="F562" s="52"/>
+      <c r="B562" s="56"/>
+      <c r="F562" s="57"/>
     </row>
     <row r="563">
-      <c r="B563" s="51"/>
-      <c r="F563" s="52"/>
+      <c r="B563" s="56"/>
+      <c r="F563" s="57"/>
     </row>
     <row r="564">
-      <c r="B564" s="51"/>
-      <c r="F564" s="52"/>
+      <c r="B564" s="56"/>
+      <c r="F564" s="57"/>
     </row>
     <row r="565">
-      <c r="B565" s="51"/>
-      <c r="F565" s="52"/>
+      <c r="B565" s="56"/>
+      <c r="F565" s="57"/>
     </row>
     <row r="566">
-      <c r="B566" s="51"/>
-      <c r="F566" s="52"/>
+      <c r="B566" s="56"/>
+      <c r="F566" s="57"/>
     </row>
     <row r="567">
-      <c r="B567" s="51"/>
-      <c r="F567" s="52"/>
+      <c r="B567" s="56"/>
+      <c r="F567" s="57"/>
     </row>
     <row r="568">
-      <c r="B568" s="51"/>
-      <c r="F568" s="52"/>
+      <c r="B568" s="56"/>
+      <c r="F568" s="57"/>
     </row>
     <row r="569">
-      <c r="B569" s="51"/>
-      <c r="F569" s="52"/>
+      <c r="B569" s="56"/>
+      <c r="F569" s="57"/>
     </row>
     <row r="570">
-      <c r="B570" s="51"/>
-      <c r="F570" s="52"/>
+      <c r="B570" s="56"/>
+      <c r="F570" s="57"/>
     </row>
     <row r="571">
-      <c r="B571" s="51"/>
-      <c r="F571" s="52"/>
+      <c r="B571" s="56"/>
+      <c r="F571" s="57"/>
     </row>
     <row r="572">
-      <c r="B572" s="51"/>
-      <c r="F572" s="52"/>
+      <c r="B572" s="56"/>
+      <c r="F572" s="57"/>
     </row>
     <row r="573">
-      <c r="B573" s="51"/>
-      <c r="F573" s="52"/>
+      <c r="B573" s="56"/>
+      <c r="F573" s="57"/>
     </row>
     <row r="574">
-      <c r="B574" s="51"/>
-      <c r="F574" s="52"/>
+      <c r="B574" s="56"/>
+      <c r="F574" s="57"/>
     </row>
     <row r="575">
-      <c r="B575" s="51"/>
-      <c r="F575" s="52"/>
+      <c r="B575" s="56"/>
+      <c r="F575" s="57"/>
     </row>
     <row r="576">
-      <c r="B576" s="51"/>
-      <c r="F576" s="52"/>
+      <c r="B576" s="56"/>
+      <c r="F576" s="57"/>
     </row>
     <row r="577">
-      <c r="B577" s="51"/>
-      <c r="F577" s="52"/>
+      <c r="B577" s="56"/>
+      <c r="F577" s="57"/>
     </row>
     <row r="578">
-      <c r="B578" s="51"/>
-      <c r="F578" s="52"/>
+      <c r="B578" s="56"/>
+      <c r="F578" s="57"/>
     </row>
     <row r="579">
-      <c r="B579" s="51"/>
-      <c r="F579" s="52"/>
+      <c r="B579" s="56"/>
+      <c r="F579" s="57"/>
     </row>
     <row r="580">
-      <c r="B580" s="51"/>
-      <c r="F580" s="52"/>
+      <c r="B580" s="56"/>
+      <c r="F580" s="57"/>
     </row>
     <row r="581">
-      <c r="B581" s="51"/>
-      <c r="F581" s="52"/>
+      <c r="B581" s="56"/>
+      <c r="F581" s="57"/>
     </row>
     <row r="582">
-      <c r="B582" s="51"/>
-      <c r="F582" s="52"/>
+      <c r="B582" s="56"/>
+      <c r="F582" s="57"/>
     </row>
     <row r="583">
-      <c r="B583" s="51"/>
-      <c r="F583" s="52"/>
+      <c r="B583" s="56"/>
+      <c r="F583" s="57"/>
     </row>
     <row r="584">
-      <c r="B584" s="51"/>
-      <c r="F584" s="52"/>
+      <c r="B584" s="56"/>
+      <c r="F584" s="57"/>
     </row>
     <row r="585">
-      <c r="B585" s="51"/>
-      <c r="F585" s="52"/>
+      <c r="B585" s="56"/>
+      <c r="F585" s="57"/>
     </row>
     <row r="586">
-      <c r="B586" s="51"/>
-      <c r="F586" s="52"/>
+      <c r="B586" s="56"/>
+      <c r="F586" s="57"/>
     </row>
     <row r="587">
-      <c r="B587" s="51"/>
-      <c r="F587" s="52"/>
+      <c r="B587" s="56"/>
+      <c r="F587" s="57"/>
     </row>
     <row r="588">
-      <c r="B588" s="51"/>
-      <c r="F588" s="52"/>
+      <c r="B588" s="56"/>
+      <c r="F588" s="57"/>
     </row>
     <row r="589">
-      <c r="B589" s="51"/>
-      <c r="F589" s="52"/>
+      <c r="B589" s="56"/>
+      <c r="F589" s="57"/>
     </row>
     <row r="590">
-      <c r="B590" s="51"/>
-      <c r="F590" s="52"/>
+      <c r="B590" s="56"/>
+      <c r="F590" s="57"/>
     </row>
     <row r="591">
-      <c r="B591" s="51"/>
-      <c r="F591" s="52"/>
+      <c r="B591" s="56"/>
+      <c r="F591" s="57"/>
     </row>
     <row r="592">
-      <c r="B592" s="51"/>
-      <c r="F592" s="52"/>
+      <c r="B592" s="56"/>
+      <c r="F592" s="57"/>
     </row>
     <row r="593">
-      <c r="B593" s="51"/>
-      <c r="F593" s="52"/>
+      <c r="B593" s="56"/>
+      <c r="F593" s="57"/>
     </row>
     <row r="594">
-      <c r="B594" s="51"/>
-      <c r="F594" s="52"/>
+      <c r="B594" s="56"/>
+      <c r="F594" s="57"/>
     </row>
     <row r="595">
-      <c r="B595" s="51"/>
-      <c r="F595" s="52"/>
+      <c r="B595" s="56"/>
+      <c r="F595" s="57"/>
     </row>
     <row r="596">
-      <c r="B596" s="51"/>
-      <c r="F596" s="52"/>
+      <c r="B596" s="56"/>
+      <c r="F596" s="57"/>
     </row>
     <row r="597">
-      <c r="B597" s="51"/>
-      <c r="F597" s="52"/>
+      <c r="B597" s="56"/>
+      <c r="F597" s="57"/>
     </row>
     <row r="598">
-      <c r="B598" s="51"/>
-      <c r="F598" s="52"/>
+      <c r="B598" s="56"/>
+      <c r="F598" s="57"/>
     </row>
     <row r="599">
-      <c r="B599" s="51"/>
-      <c r="F599" s="52"/>
+      <c r="B599" s="56"/>
+      <c r="F599" s="57"/>
     </row>
     <row r="600">
-      <c r="B600" s="51"/>
-      <c r="F600" s="52"/>
+      <c r="B600" s="56"/>
+      <c r="F600" s="57"/>
     </row>
     <row r="601">
-      <c r="B601" s="51"/>
-      <c r="F601" s="52"/>
+      <c r="B601" s="56"/>
+      <c r="F601" s="57"/>
     </row>
     <row r="602">
-      <c r="B602" s="51"/>
-      <c r="F602" s="52"/>
+      <c r="B602" s="56"/>
+      <c r="F602" s="57"/>
     </row>
     <row r="603">
-      <c r="B603" s="51"/>
-      <c r="F603" s="52"/>
+      <c r="B603" s="56"/>
+      <c r="F603" s="57"/>
     </row>
     <row r="604">
-      <c r="B604" s="51"/>
-      <c r="F604" s="52"/>
+      <c r="B604" s="56"/>
+      <c r="F604" s="57"/>
     </row>
     <row r="605">
-      <c r="B605" s="51"/>
-      <c r="F605" s="52"/>
+      <c r="B605" s="56"/>
+      <c r="F605" s="57"/>
     </row>
     <row r="606">
-      <c r="B606" s="51"/>
-      <c r="F606" s="52"/>
+      <c r="B606" s="56"/>
+      <c r="F606" s="57"/>
     </row>
     <row r="607">
-      <c r="B607" s="51"/>
-      <c r="F607" s="52"/>
+      <c r="B607" s="56"/>
+      <c r="F607" s="57"/>
     </row>
     <row r="608">
-      <c r="B608" s="51"/>
-      <c r="F608" s="52"/>
+      <c r="B608" s="56"/>
+      <c r="F608" s="57"/>
     </row>
     <row r="609">
-      <c r="B609" s="51"/>
-      <c r="F609" s="52"/>
+      <c r="B609" s="56"/>
+      <c r="F609" s="57"/>
     </row>
     <row r="610">
-      <c r="B610" s="51"/>
-      <c r="F610" s="52"/>
+      <c r="B610" s="56"/>
+      <c r="F610" s="57"/>
     </row>
     <row r="611">
-      <c r="B611" s="51"/>
-      <c r="F611" s="52"/>
+      <c r="B611" s="56"/>
+      <c r="F611" s="57"/>
     </row>
     <row r="612">
-      <c r="B612" s="51"/>
-      <c r="F612" s="52"/>
+      <c r="B612" s="56"/>
+      <c r="F612" s="57"/>
     </row>
     <row r="613">
-      <c r="B613" s="51"/>
-      <c r="F613" s="52"/>
+      <c r="B613" s="56"/>
+      <c r="F613" s="57"/>
     </row>
     <row r="614">
-      <c r="B614" s="51"/>
-      <c r="F614" s="52"/>
+      <c r="B614" s="56"/>
+      <c r="F614" s="57"/>
     </row>
     <row r="615">
-      <c r="B615" s="51"/>
-      <c r="F615" s="52"/>
+      <c r="B615" s="56"/>
+      <c r="F615" s="57"/>
     </row>
     <row r="616">
-      <c r="B616" s="51"/>
-      <c r="F616" s="52"/>
+      <c r="B616" s="56"/>
+      <c r="F616" s="57"/>
     </row>
     <row r="617">
-      <c r="B617" s="51"/>
-      <c r="F617" s="52"/>
+      <c r="B617" s="56"/>
+      <c r="F617" s="57"/>
     </row>
     <row r="618">
-      <c r="B618" s="51"/>
-      <c r="F618" s="52"/>
+      <c r="B618" s="56"/>
+      <c r="F618" s="57"/>
     </row>
     <row r="619">
-      <c r="B619" s="51"/>
-      <c r="F619" s="52"/>
+      <c r="B619" s="56"/>
+      <c r="F619" s="57"/>
     </row>
     <row r="620">
-      <c r="B620" s="51"/>
-      <c r="F620" s="52"/>
+      <c r="B620" s="56"/>
+      <c r="F620" s="57"/>
     </row>
     <row r="621">
-      <c r="B621" s="51"/>
-      <c r="F621" s="52"/>
+      <c r="B621" s="56"/>
+      <c r="F621" s="57"/>
     </row>
     <row r="622">
-      <c r="B622" s="51"/>
-      <c r="F622" s="52"/>
+      <c r="B622" s="56"/>
+      <c r="F622" s="57"/>
     </row>
     <row r="623">
-      <c r="B623" s="51"/>
-      <c r="F623" s="52"/>
+      <c r="B623" s="56"/>
+      <c r="F623" s="57"/>
     </row>
     <row r="624">
-      <c r="B624" s="51"/>
-      <c r="F624" s="52"/>
+      <c r="B624" s="56"/>
+      <c r="F624" s="57"/>
     </row>
     <row r="625">
-      <c r="B625" s="51"/>
-      <c r="F625" s="52"/>
+      <c r="B625" s="56"/>
+      <c r="F625" s="57"/>
     </row>
     <row r="626">
-      <c r="B626" s="51"/>
-      <c r="F626" s="52"/>
+      <c r="B626" s="56"/>
+      <c r="F626" s="57"/>
     </row>
     <row r="627">
-      <c r="B627" s="51"/>
-      <c r="F627" s="52"/>
+      <c r="B627" s="56"/>
+      <c r="F627" s="57"/>
     </row>
     <row r="628">
-      <c r="B628" s="51"/>
-      <c r="F628" s="52"/>
+      <c r="B628" s="56"/>
+      <c r="F628" s="57"/>
     </row>
     <row r="629">
-      <c r="B629" s="51"/>
-      <c r="F629" s="52"/>
+      <c r="B629" s="56"/>
+      <c r="F629" s="57"/>
     </row>
     <row r="630">
-      <c r="B630" s="51"/>
-      <c r="F630" s="52"/>
+      <c r="B630" s="56"/>
+      <c r="F630" s="57"/>
     </row>
     <row r="631">
-      <c r="B631" s="51"/>
-      <c r="F631" s="52"/>
+      <c r="B631" s="56"/>
+      <c r="F631" s="57"/>
     </row>
     <row r="632">
-      <c r="B632" s="51"/>
-      <c r="F632" s="52"/>
+      <c r="B632" s="56"/>
+      <c r="F632" s="57"/>
     </row>
     <row r="633">
-      <c r="B633" s="51"/>
-      <c r="F633" s="52"/>
+      <c r="B633" s="56"/>
+      <c r="F633" s="57"/>
     </row>
     <row r="634">
-      <c r="B634" s="51"/>
-      <c r="F634" s="52"/>
+      <c r="B634" s="56"/>
+      <c r="F634" s="57"/>
     </row>
     <row r="635">
-      <c r="B635" s="51"/>
-      <c r="F635" s="52"/>
+      <c r="B635" s="56"/>
+      <c r="F635" s="57"/>
     </row>
     <row r="636">
-      <c r="B636" s="51"/>
-      <c r="F636" s="52"/>
+      <c r="B636" s="56"/>
+      <c r="F636" s="57"/>
     </row>
     <row r="637">
-      <c r="B637" s="51"/>
-      <c r="F637" s="52"/>
+      <c r="B637" s="56"/>
+      <c r="F637" s="57"/>
     </row>
     <row r="638">
-      <c r="B638" s="51"/>
-      <c r="F638" s="52"/>
+      <c r="B638" s="56"/>
+      <c r="F638" s="57"/>
     </row>
     <row r="639">
-      <c r="B639" s="51"/>
-      <c r="F639" s="52"/>
+      <c r="B639" s="56"/>
+      <c r="F639" s="57"/>
     </row>
     <row r="640">
-      <c r="B640" s="51"/>
-      <c r="F640" s="52"/>
+      <c r="B640" s="56"/>
+      <c r="F640" s="57"/>
     </row>
     <row r="641">
-      <c r="B641" s="51"/>
-      <c r="F641" s="52"/>
+      <c r="B641" s="56"/>
+      <c r="F641" s="57"/>
     </row>
     <row r="642">
-      <c r="B642" s="51"/>
-      <c r="F642" s="52"/>
+      <c r="B642" s="56"/>
+      <c r="F642" s="57"/>
     </row>
     <row r="643">
-      <c r="B643" s="51"/>
-      <c r="F643" s="52"/>
+      <c r="B643" s="56"/>
+      <c r="F643" s="57"/>
     </row>
     <row r="644">
-      <c r="B644" s="51"/>
-      <c r="F644" s="52"/>
+      <c r="B644" s="56"/>
+      <c r="F644" s="57"/>
     </row>
     <row r="645">
-      <c r="B645" s="51"/>
-      <c r="F645" s="52"/>
+      <c r="B645" s="56"/>
+      <c r="F645" s="57"/>
     </row>
     <row r="646">
-      <c r="B646" s="51"/>
-      <c r="F646" s="52"/>
+      <c r="B646" s="56"/>
+      <c r="F646" s="57"/>
     </row>
     <row r="647">
-      <c r="B647" s="51"/>
-      <c r="F647" s="52"/>
+      <c r="B647" s="56"/>
+      <c r="F647" s="57"/>
     </row>
     <row r="648">
-      <c r="B648" s="51"/>
-      <c r="F648" s="52"/>
+      <c r="B648" s="56"/>
+      <c r="F648" s="57"/>
     </row>
     <row r="649">
-      <c r="B649" s="51"/>
-      <c r="F649" s="52"/>
+      <c r="B649" s="56"/>
+      <c r="F649" s="57"/>
     </row>
     <row r="650">
-      <c r="B650" s="51"/>
-      <c r="F650" s="52"/>
+      <c r="B650" s="56"/>
+      <c r="F650" s="57"/>
     </row>
     <row r="651">
-      <c r="B651" s="51"/>
-      <c r="F651" s="52"/>
+      <c r="B651" s="56"/>
+      <c r="F651" s="57"/>
     </row>
     <row r="652">
-      <c r="B652" s="51"/>
-      <c r="F652" s="52"/>
+      <c r="B652" s="56"/>
+      <c r="F652" s="57"/>
     </row>
     <row r="653">
-      <c r="B653" s="51"/>
-      <c r="F653" s="52"/>
+      <c r="B653" s="56"/>
+      <c r="F653" s="57"/>
     </row>
     <row r="654">
-      <c r="B654" s="51"/>
-      <c r="F654" s="52"/>
+      <c r="B654" s="56"/>
+      <c r="F654" s="57"/>
     </row>
     <row r="655">
-      <c r="B655" s="51"/>
-      <c r="F655" s="52"/>
+      <c r="B655" s="56"/>
+      <c r="F655" s="57"/>
     </row>
     <row r="656">
-      <c r="B656" s="51"/>
-      <c r="F656" s="52"/>
+      <c r="B656" s="56"/>
+      <c r="F656" s="57"/>
     </row>
     <row r="657">
-      <c r="B657" s="51"/>
-      <c r="F657" s="52"/>
+      <c r="B657" s="56"/>
+      <c r="F657" s="57"/>
     </row>
     <row r="658">
-      <c r="B658" s="51"/>
-      <c r="F658" s="52"/>
+      <c r="B658" s="56"/>
+      <c r="F658" s="57"/>
     </row>
     <row r="659">
-      <c r="B659" s="51"/>
-      <c r="F659" s="52"/>
+      <c r="B659" s="56"/>
+      <c r="F659" s="57"/>
     </row>
     <row r="660">
-      <c r="B660" s="51"/>
-      <c r="F660" s="52"/>
+      <c r="B660" s="56"/>
+      <c r="F660" s="57"/>
     </row>
     <row r="661">
-      <c r="B661" s="51"/>
-      <c r="F661" s="52"/>
+      <c r="B661" s="56"/>
+      <c r="F661" s="57"/>
     </row>
     <row r="662">
-      <c r="B662" s="51"/>
-      <c r="F662" s="52"/>
+      <c r="B662" s="56"/>
+      <c r="F662" s="57"/>
     </row>
     <row r="663">
-      <c r="B663" s="51"/>
-      <c r="F663" s="52"/>
+      <c r="B663" s="56"/>
+      <c r="F663" s="57"/>
     </row>
     <row r="664">
-      <c r="B664" s="51"/>
-      <c r="F664" s="52"/>
+      <c r="B664" s="56"/>
+      <c r="F664" s="57"/>
     </row>
     <row r="665">
-      <c r="B665" s="51"/>
-      <c r="F665" s="52"/>
+      <c r="B665" s="56"/>
+      <c r="F665" s="57"/>
     </row>
     <row r="666">
-      <c r="B666" s="51"/>
-      <c r="F666" s="52"/>
+      <c r="B666" s="56"/>
+      <c r="F666" s="57"/>
     </row>
     <row r="667">
-      <c r="B667" s="51"/>
-      <c r="F667" s="52"/>
+      <c r="B667" s="56"/>
+      <c r="F667" s="57"/>
     </row>
     <row r="668">
-      <c r="B668" s="51"/>
-      <c r="F668" s="52"/>
+      <c r="B668" s="56"/>
+      <c r="F668" s="57"/>
     </row>
     <row r="669">
-      <c r="B669" s="51"/>
-      <c r="F669" s="52"/>
+      <c r="B669" s="56"/>
+      <c r="F669" s="57"/>
     </row>
     <row r="670">
-      <c r="B670" s="51"/>
-      <c r="F670" s="52"/>
+      <c r="B670" s="56"/>
+      <c r="F670" s="57"/>
     </row>
     <row r="671">
-      <c r="B671" s="51"/>
-      <c r="F671" s="52"/>
+      <c r="B671" s="56"/>
+      <c r="F671" s="57"/>
     </row>
     <row r="672">
-      <c r="B672" s="51"/>
-      <c r="F672" s="52"/>
+      <c r="B672" s="56"/>
+      <c r="F672" s="57"/>
     </row>
     <row r="673">
-      <c r="B673" s="51"/>
-      <c r="F673" s="52"/>
+      <c r="B673" s="56"/>
+      <c r="F673" s="57"/>
     </row>
     <row r="674">
-      <c r="B674" s="51"/>
-      <c r="F674" s="52"/>
+      <c r="B674" s="56"/>
+      <c r="F674" s="57"/>
     </row>
     <row r="675">
-      <c r="B675" s="51"/>
-      <c r="F675" s="52"/>
+      <c r="B675" s="56"/>
+      <c r="F675" s="57"/>
     </row>
     <row r="676">
-      <c r="B676" s="51"/>
-      <c r="F676" s="52"/>
+      <c r="B676" s="56"/>
+      <c r="F676" s="57"/>
     </row>
     <row r="677">
-      <c r="B677" s="51"/>
-      <c r="F677" s="52"/>
+      <c r="B677" s="56"/>
+      <c r="F677" s="57"/>
     </row>
     <row r="678">
-      <c r="B678" s="51"/>
-      <c r="F678" s="52"/>
+      <c r="B678" s="56"/>
+      <c r="F678" s="57"/>
     </row>
     <row r="679">
-      <c r="B679" s="51"/>
-      <c r="F679" s="52"/>
+      <c r="B679" s="56"/>
+      <c r="F679" s="57"/>
     </row>
     <row r="680">
-      <c r="B680" s="51"/>
-      <c r="F680" s="52"/>
+      <c r="B680" s="56"/>
+      <c r="F680" s="57"/>
     </row>
     <row r="681">
-      <c r="B681" s="51"/>
-      <c r="F681" s="52"/>
+      <c r="B681" s="56"/>
+      <c r="F681" s="57"/>
     </row>
     <row r="682">
-      <c r="B682" s="51"/>
-      <c r="F682" s="52"/>
+      <c r="B682" s="56"/>
+      <c r="F682" s="57"/>
     </row>
     <row r="683">
-      <c r="B683" s="51"/>
-      <c r="F683" s="52"/>
+      <c r="B683" s="56"/>
+      <c r="F683" s="57"/>
     </row>
     <row r="684">
-      <c r="B684" s="51"/>
-      <c r="F684" s="52"/>
+      <c r="B684" s="56"/>
+      <c r="F684" s="57"/>
     </row>
     <row r="685">
-      <c r="B685" s="51"/>
-      <c r="F685" s="52"/>
+      <c r="B685" s="56"/>
+      <c r="F685" s="57"/>
     </row>
     <row r="686">
-      <c r="B686" s="51"/>
-      <c r="F686" s="52"/>
+      <c r="B686" s="56"/>
+      <c r="F686" s="57"/>
     </row>
     <row r="687">
-      <c r="B687" s="51"/>
-      <c r="F687" s="52"/>
+      <c r="B687" s="56"/>
+      <c r="F687" s="57"/>
     </row>
     <row r="688">
-      <c r="B688" s="51"/>
-      <c r="F688" s="52"/>
+      <c r="B688" s="56"/>
+      <c r="F688" s="57"/>
     </row>
     <row r="689">
-      <c r="B689" s="51"/>
-      <c r="F689" s="52"/>
+      <c r="B689" s="56"/>
+      <c r="F689" s="57"/>
     </row>
     <row r="690">
-      <c r="B690" s="51"/>
-      <c r="F690" s="52"/>
+      <c r="B690" s="56"/>
+      <c r="F690" s="57"/>
     </row>
     <row r="691">
-      <c r="B691" s="51"/>
-      <c r="F691" s="52"/>
+      <c r="B691" s="56"/>
+      <c r="F691" s="57"/>
     </row>
     <row r="692">
-      <c r="B692" s="51"/>
-      <c r="F692" s="52"/>
+      <c r="B692" s="56"/>
+      <c r="F692" s="57"/>
     </row>
     <row r="693">
-      <c r="B693" s="51"/>
-      <c r="F693" s="52"/>
+      <c r="B693" s="56"/>
+      <c r="F693" s="57"/>
     </row>
     <row r="694">
-      <c r="B694" s="51"/>
-      <c r="F694" s="52"/>
+      <c r="B694" s="56"/>
+      <c r="F694" s="57"/>
     </row>
     <row r="695">
-      <c r="B695" s="51"/>
-      <c r="F695" s="52"/>
+      <c r="B695" s="56"/>
+      <c r="F695" s="57"/>
     </row>
     <row r="696">
-      <c r="B696" s="51"/>
-      <c r="F696" s="52"/>
+      <c r="B696" s="56"/>
+      <c r="F696" s="57"/>
     </row>
     <row r="697">
-      <c r="B697" s="51"/>
-      <c r="F697" s="52"/>
+      <c r="B697" s="56"/>
+      <c r="F697" s="57"/>
     </row>
     <row r="698">
-      <c r="B698" s="51"/>
-      <c r="F698" s="52"/>
+      <c r="B698" s="56"/>
+      <c r="F698" s="57"/>
     </row>
     <row r="699">
-      <c r="B699" s="51"/>
-      <c r="F699" s="52"/>
+      <c r="B699" s="56"/>
+      <c r="F699" s="57"/>
     </row>
     <row r="700">
-      <c r="B700" s="51"/>
-      <c r="F700" s="52"/>
+      <c r="B700" s="56"/>
+      <c r="F700" s="57"/>
     </row>
     <row r="701">
-      <c r="B701" s="51"/>
-      <c r="F701" s="52"/>
+      <c r="B701" s="56"/>
+      <c r="F701" s="57"/>
     </row>
     <row r="702">
-      <c r="B702" s="51"/>
-      <c r="F702" s="52"/>
+      <c r="B702" s="56"/>
+      <c r="F702" s="57"/>
     </row>
     <row r="703">
-      <c r="B703" s="51"/>
-      <c r="F703" s="52"/>
+      <c r="B703" s="56"/>
+      <c r="F703" s="57"/>
     </row>
     <row r="704">
-      <c r="B704" s="51"/>
-      <c r="F704" s="52"/>
+      <c r="B704" s="56"/>
+      <c r="F704" s="57"/>
     </row>
     <row r="705">
-      <c r="B705" s="51"/>
-      <c r="F705" s="52"/>
+      <c r="B705" s="56"/>
+      <c r="F705" s="57"/>
     </row>
     <row r="706">
-      <c r="B706" s="51"/>
-      <c r="F706" s="52"/>
+      <c r="B706" s="56"/>
+      <c r="F706" s="57"/>
     </row>
     <row r="707">
-      <c r="B707" s="51"/>
-      <c r="F707" s="52"/>
+      <c r="B707" s="56"/>
+      <c r="F707" s="57"/>
     </row>
     <row r="708">
-      <c r="B708" s="51"/>
-      <c r="F708" s="52"/>
+      <c r="B708" s="56"/>
+      <c r="F708" s="57"/>
     </row>
     <row r="709">
-      <c r="B709" s="51"/>
-      <c r="F709" s="52"/>
+      <c r="B709" s="56"/>
+      <c r="F709" s="57"/>
     </row>
     <row r="710">
-      <c r="B710" s="51"/>
-      <c r="F710" s="52"/>
+      <c r="B710" s="56"/>
+      <c r="F710" s="57"/>
     </row>
     <row r="711">
-      <c r="B711" s="51"/>
-      <c r="F711" s="52"/>
+      <c r="B711" s="56"/>
+      <c r="F711" s="57"/>
     </row>
     <row r="712">
-      <c r="B712" s="51"/>
-      <c r="F712" s="52"/>
+      <c r="B712" s="56"/>
+      <c r="F712" s="57"/>
     </row>
     <row r="713">
-      <c r="B713" s="51"/>
-      <c r="F713" s="52"/>
+      <c r="B713" s="56"/>
+      <c r="F713" s="57"/>
     </row>
     <row r="714">
-      <c r="B714" s="51"/>
-      <c r="F714" s="52"/>
+      <c r="B714" s="56"/>
+      <c r="F714" s="57"/>
     </row>
     <row r="715">
-      <c r="B715" s="51"/>
-      <c r="F715" s="52"/>
+      <c r="B715" s="56"/>
+      <c r="F715" s="57"/>
     </row>
     <row r="716">
-      <c r="B716" s="51"/>
-      <c r="F716" s="52"/>
+      <c r="B716" s="56"/>
+      <c r="F716" s="57"/>
     </row>
     <row r="717">
-      <c r="B717" s="51"/>
-      <c r="F717" s="52"/>
+      <c r="B717" s="56"/>
+      <c r="F717" s="57"/>
     </row>
     <row r="718">
-      <c r="B718" s="51"/>
-      <c r="F718" s="52"/>
+      <c r="B718" s="56"/>
+      <c r="F718" s="57"/>
     </row>
     <row r="719">
-      <c r="B719" s="51"/>
-      <c r="F719" s="52"/>
+      <c r="B719" s="56"/>
+      <c r="F719" s="57"/>
     </row>
     <row r="720">
-      <c r="B720" s="51"/>
-      <c r="F720" s="52"/>
+      <c r="B720" s="56"/>
+      <c r="F720" s="57"/>
     </row>
     <row r="721">
-      <c r="B721" s="51"/>
-      <c r="F721" s="52"/>
+      <c r="B721" s="56"/>
+      <c r="F721" s="57"/>
     </row>
     <row r="722">
-      <c r="B722" s="51"/>
-      <c r="F722" s="52"/>
+      <c r="B722" s="56"/>
+      <c r="F722" s="57"/>
     </row>
     <row r="723">
-      <c r="B723" s="51"/>
-      <c r="F723" s="52"/>
+      <c r="B723" s="56"/>
+      <c r="F723" s="57"/>
     </row>
     <row r="724">
-      <c r="B724" s="51"/>
-      <c r="F724" s="52"/>
+      <c r="B724" s="56"/>
+      <c r="F724" s="57"/>
     </row>
     <row r="725">
-      <c r="B725" s="51"/>
-      <c r="F725" s="52"/>
+      <c r="B725" s="56"/>
+      <c r="F725" s="57"/>
     </row>
     <row r="726">
-      <c r="B726" s="51"/>
-      <c r="F726" s="52"/>
+      <c r="B726" s="56"/>
+      <c r="F726" s="57"/>
     </row>
     <row r="727">
-      <c r="B727" s="51"/>
-      <c r="F727" s="52"/>
+      <c r="B727" s="56"/>
+      <c r="F727" s="57"/>
     </row>
     <row r="728">
-      <c r="B728" s="51"/>
-      <c r="F728" s="52"/>
+      <c r="B728" s="56"/>
+      <c r="F728" s="57"/>
     </row>
     <row r="729">
-      <c r="B729" s="51"/>
-      <c r="F729" s="52"/>
+      <c r="B729" s="56"/>
+      <c r="F729" s="57"/>
     </row>
     <row r="730">
-      <c r="B730" s="51"/>
-      <c r="F730" s="52"/>
+      <c r="B730" s="56"/>
+      <c r="F730" s="57"/>
     </row>
     <row r="731">
-      <c r="B731" s="51"/>
-      <c r="F731" s="52"/>
+      <c r="B731" s="56"/>
+      <c r="F731" s="57"/>
     </row>
     <row r="732">
-      <c r="B732" s="51"/>
-      <c r="F732" s="52"/>
+      <c r="B732" s="56"/>
+      <c r="F732" s="57"/>
     </row>
     <row r="733">
-      <c r="B733" s="51"/>
-      <c r="F733" s="52"/>
+      <c r="B733" s="56"/>
+      <c r="F733" s="57"/>
     </row>
     <row r="734">
-      <c r="B734" s="51"/>
-      <c r="F734" s="52"/>
+      <c r="B734" s="56"/>
+      <c r="F734" s="57"/>
     </row>
     <row r="735">
-      <c r="B735" s="51"/>
-      <c r="F735" s="52"/>
+      <c r="B735" s="56"/>
+      <c r="F735" s="57"/>
     </row>
     <row r="736">
-      <c r="B736" s="51"/>
-      <c r="F736" s="52"/>
+      <c r="B736" s="56"/>
+      <c r="F736" s="57"/>
     </row>
     <row r="737">
-      <c r="B737" s="51"/>
-      <c r="F737" s="52"/>
+      <c r="B737" s="56"/>
+      <c r="F737" s="57"/>
     </row>
     <row r="738">
-      <c r="B738" s="51"/>
-      <c r="F738" s="52"/>
+      <c r="B738" s="56"/>
+      <c r="F738" s="57"/>
     </row>
     <row r="739">
-      <c r="B739" s="51"/>
-      <c r="F739" s="52"/>
+      <c r="B739" s="56"/>
+      <c r="F739" s="57"/>
     </row>
     <row r="740">
-      <c r="B740" s="51"/>
-      <c r="F740" s="52"/>
+      <c r="B740" s="56"/>
+      <c r="F740" s="57"/>
     </row>
     <row r="741">
-      <c r="B741" s="51"/>
-      <c r="F741" s="52"/>
+      <c r="B741" s="56"/>
+      <c r="F741" s="57"/>
     </row>
     <row r="742">
-      <c r="B742" s="51"/>
-      <c r="F742" s="52"/>
+      <c r="B742" s="56"/>
+      <c r="F742" s="57"/>
     </row>
     <row r="743">
-      <c r="B743" s="51"/>
-      <c r="F743" s="52"/>
+      <c r="B743" s="56"/>
+      <c r="F743" s="57"/>
     </row>
     <row r="744">
-      <c r="B744" s="51"/>
-      <c r="F744" s="52"/>
+      <c r="B744" s="56"/>
+      <c r="F744" s="57"/>
     </row>
     <row r="745">
-      <c r="B745" s="51"/>
-      <c r="F745" s="52"/>
+      <c r="B745" s="56"/>
+      <c r="F745" s="57"/>
     </row>
     <row r="746">
-      <c r="B746" s="51"/>
-      <c r="F746" s="52"/>
+      <c r="B746" s="56"/>
+      <c r="F746" s="57"/>
     </row>
     <row r="747">
-      <c r="B747" s="51"/>
-      <c r="F747" s="52"/>
+      <c r="B747" s="56"/>
+      <c r="F747" s="57"/>
     </row>
     <row r="748">
-      <c r="B748" s="51"/>
-      <c r="F748" s="52"/>
+      <c r="B748" s="56"/>
+      <c r="F748" s="57"/>
     </row>
     <row r="749">
-      <c r="B749" s="51"/>
-      <c r="F749" s="52"/>
+      <c r="B749" s="56"/>
+      <c r="F749" s="57"/>
     </row>
     <row r="750">
-      <c r="B750" s="51"/>
-      <c r="F750" s="52"/>
+      <c r="B750" s="56"/>
+      <c r="F750" s="57"/>
     </row>
     <row r="751">
-      <c r="B751" s="51"/>
-      <c r="F751" s="52"/>
+      <c r="B751" s="56"/>
+      <c r="F751" s="57"/>
     </row>
     <row r="752">
-      <c r="B752" s="51"/>
-      <c r="F752" s="52"/>
+      <c r="B752" s="56"/>
+      <c r="F752" s="57"/>
     </row>
     <row r="753">
-      <c r="B753" s="51"/>
-      <c r="F753" s="52"/>
+      <c r="B753" s="56"/>
+      <c r="F753" s="57"/>
     </row>
     <row r="754">
-      <c r="B754" s="51"/>
-      <c r="F754" s="52"/>
+      <c r="B754" s="56"/>
+      <c r="F754" s="57"/>
     </row>
     <row r="755">
-      <c r="B755" s="51"/>
-      <c r="F755" s="52"/>
+      <c r="B755" s="56"/>
+      <c r="F755" s="57"/>
     </row>
     <row r="756">
-      <c r="B756" s="51"/>
-      <c r="F756" s="52"/>
+      <c r="B756" s="56"/>
+      <c r="F756" s="57"/>
     </row>
     <row r="757">
-      <c r="B757" s="51"/>
-      <c r="F757" s="52"/>
+      <c r="B757" s="56"/>
+      <c r="F757" s="57"/>
     </row>
     <row r="758">
-      <c r="B758" s="51"/>
-      <c r="F758" s="52"/>
+      <c r="B758" s="56"/>
+      <c r="F758" s="57"/>
     </row>
     <row r="759">
-      <c r="B759" s="51"/>
-      <c r="F759" s="52"/>
+      <c r="B759" s="56"/>
+      <c r="F759" s="57"/>
     </row>
     <row r="760">
-      <c r="B760" s="51"/>
-      <c r="F760" s="52"/>
+      <c r="B760" s="56"/>
+      <c r="F760" s="57"/>
     </row>
     <row r="761">
-      <c r="B761" s="51"/>
-      <c r="F761" s="52"/>
+      <c r="B761" s="56"/>
+      <c r="F761" s="57"/>
     </row>
     <row r="762">
-      <c r="B762" s="51"/>
-      <c r="F762" s="52"/>
+      <c r="B762" s="56"/>
+      <c r="F762" s="57"/>
     </row>
     <row r="763">
-      <c r="B763" s="51"/>
-      <c r="F763" s="52"/>
+      <c r="B763" s="56"/>
+      <c r="F763" s="57"/>
     </row>
     <row r="764">
-      <c r="B764" s="51"/>
-      <c r="F764" s="52"/>
+      <c r="B764" s="56"/>
+      <c r="F764" s="57"/>
     </row>
     <row r="765">
-      <c r="B765" s="51"/>
-      <c r="F765" s="52"/>
+      <c r="B765" s="56"/>
+      <c r="F765" s="57"/>
     </row>
     <row r="766">
-      <c r="B766" s="51"/>
-      <c r="F766" s="52"/>
+      <c r="B766" s="56"/>
+      <c r="F766" s="57"/>
     </row>
     <row r="767">
-      <c r="B767" s="51"/>
-      <c r="F767" s="52"/>
+      <c r="B767" s="56"/>
+      <c r="F767" s="57"/>
     </row>
     <row r="768">
-      <c r="B768" s="51"/>
-      <c r="F768" s="52"/>
+      <c r="B768" s="56"/>
+      <c r="F768" s="57"/>
     </row>
     <row r="769">
-      <c r="B769" s="51"/>
-      <c r="F769" s="52"/>
+      <c r="B769" s="56"/>
+      <c r="F769" s="57"/>
     </row>
     <row r="770">
-      <c r="B770" s="51"/>
-      <c r="F770" s="52"/>
+      <c r="B770" s="56"/>
+      <c r="F770" s="57"/>
     </row>
     <row r="771">
-      <c r="B771" s="51"/>
-      <c r="F771" s="52"/>
+      <c r="B771" s="56"/>
+      <c r="F771" s="57"/>
     </row>
     <row r="772">
-      <c r="B772" s="51"/>
-      <c r="F772" s="52"/>
+      <c r="B772" s="56"/>
+      <c r="F772" s="57"/>
     </row>
     <row r="773">
-      <c r="B773" s="51"/>
-      <c r="F773" s="52"/>
+      <c r="B773" s="56"/>
+      <c r="F773" s="57"/>
     </row>
     <row r="774">
-      <c r="B774" s="51"/>
-      <c r="F774" s="52"/>
+      <c r="B774" s="56"/>
+      <c r="F774" s="57"/>
     </row>
     <row r="775">
-      <c r="B775" s="51"/>
-      <c r="F775" s="52"/>
+      <c r="B775" s="56"/>
+      <c r="F775" s="57"/>
     </row>
     <row r="776">
-      <c r="B776" s="51"/>
-      <c r="F776" s="52"/>
+      <c r="B776" s="56"/>
+      <c r="F776" s="57"/>
     </row>
     <row r="777">
-      <c r="B777" s="51"/>
-      <c r="F777" s="52"/>
+      <c r="B777" s="56"/>
+      <c r="F777" s="57"/>
     </row>
     <row r="778">
-      <c r="B778" s="51"/>
-      <c r="F778" s="52"/>
+      <c r="B778" s="56"/>
+      <c r="F778" s="57"/>
     </row>
     <row r="779">
-      <c r="B779" s="51"/>
-      <c r="F779" s="52"/>
+      <c r="B779" s="56"/>
+      <c r="F779" s="57"/>
     </row>
     <row r="780">
-      <c r="B780" s="51"/>
-      <c r="F780" s="52"/>
+      <c r="B780" s="56"/>
+      <c r="F780" s="57"/>
     </row>
     <row r="781">
-      <c r="B781" s="51"/>
-      <c r="F781" s="52"/>
+      <c r="B781" s="56"/>
+      <c r="F781" s="57"/>
     </row>
     <row r="782">
-      <c r="B782" s="51"/>
-      <c r="F782" s="52"/>
+      <c r="B782" s="56"/>
+      <c r="F782" s="57"/>
     </row>
     <row r="783">
-      <c r="B783" s="51"/>
-      <c r="F783" s="52"/>
+      <c r="B783" s="56"/>
+      <c r="F783" s="57"/>
     </row>
     <row r="784">
-      <c r="B784" s="51"/>
-      <c r="F784" s="52"/>
+      <c r="B784" s="56"/>
+      <c r="F784" s="57"/>
     </row>
     <row r="785">
-      <c r="B785" s="51"/>
-      <c r="F785" s="52"/>
+      <c r="B785" s="56"/>
+      <c r="F785" s="57"/>
     </row>
     <row r="786">
-      <c r="B786" s="51"/>
-      <c r="F786" s="52"/>
+      <c r="B786" s="56"/>
+      <c r="F786" s="57"/>
     </row>
     <row r="787">
-      <c r="B787" s="51"/>
-      <c r="F787" s="52"/>
+      <c r="B787" s="56"/>
+      <c r="F787" s="57"/>
     </row>
     <row r="788">
-      <c r="B788" s="51"/>
-      <c r="F788" s="52"/>
+      <c r="B788" s="56"/>
+      <c r="F788" s="57"/>
     </row>
     <row r="789">
-      <c r="B789" s="51"/>
-      <c r="F789" s="52"/>
+      <c r="B789" s="56"/>
+      <c r="F789" s="57"/>
     </row>
     <row r="790">
-      <c r="B790" s="51"/>
-      <c r="F790" s="52"/>
+      <c r="B790" s="56"/>
+      <c r="F790" s="57"/>
     </row>
     <row r="791">
-      <c r="B791" s="51"/>
-      <c r="F791" s="52"/>
+      <c r="B791" s="56"/>
+      <c r="F791" s="57"/>
     </row>
     <row r="792">
-      <c r="B792" s="51"/>
-      <c r="F792" s="52"/>
+      <c r="B792" s="56"/>
+      <c r="F792" s="57"/>
     </row>
     <row r="793">
-      <c r="B793" s="51"/>
-      <c r="F793" s="52"/>
+      <c r="B793" s="56"/>
+      <c r="F793" s="57"/>
     </row>
     <row r="794">
-      <c r="B794" s="51"/>
-      <c r="F794" s="52"/>
+      <c r="B794" s="56"/>
+      <c r="F794" s="57"/>
     </row>
     <row r="795">
-      <c r="B795" s="51"/>
-      <c r="F795" s="52"/>
+      <c r="B795" s="56"/>
+      <c r="F795" s="57"/>
     </row>
     <row r="796">
-      <c r="B796" s="51"/>
-      <c r="F796" s="52"/>
+      <c r="B796" s="56"/>
+      <c r="F796" s="57"/>
     </row>
     <row r="797">
-      <c r="B797" s="51"/>
-      <c r="F797" s="52"/>
+      <c r="B797" s="56"/>
+      <c r="F797" s="57"/>
     </row>
     <row r="798">
-      <c r="B798" s="51"/>
-      <c r="F798" s="52"/>
+      <c r="B798" s="56"/>
+      <c r="F798" s="57"/>
     </row>
     <row r="799">
-      <c r="B799" s="51"/>
-      <c r="F799" s="52"/>
+      <c r="B799" s="56"/>
+      <c r="F799" s="57"/>
     </row>
     <row r="800">
-      <c r="B800" s="51"/>
-      <c r="F800" s="52"/>
+      <c r="B800" s="56"/>
+      <c r="F800" s="57"/>
     </row>
     <row r="801">
-      <c r="B801" s="51"/>
-      <c r="F801" s="52"/>
+      <c r="B801" s="56"/>
+      <c r="F801" s="57"/>
     </row>
     <row r="802">
-      <c r="B802" s="51"/>
-      <c r="F802" s="52"/>
+      <c r="B802" s="56"/>
+      <c r="F802" s="57"/>
     </row>
     <row r="803">
-      <c r="B803" s="51"/>
-      <c r="F803" s="52"/>
+      <c r="B803" s="56"/>
+      <c r="F803" s="57"/>
     </row>
     <row r="804">
-      <c r="B804" s="51"/>
-      <c r="F804" s="52"/>
+      <c r="B804" s="56"/>
+      <c r="F804" s="57"/>
     </row>
     <row r="805">
-      <c r="B805" s="51"/>
-      <c r="F805" s="52"/>
+      <c r="B805" s="56"/>
+      <c r="F805" s="57"/>
     </row>
     <row r="806">
-      <c r="B806" s="51"/>
-      <c r="F806" s="52"/>
+      <c r="B806" s="56"/>
+      <c r="F806" s="57"/>
     </row>
     <row r="807">
-      <c r="B807" s="51"/>
-      <c r="F807" s="52"/>
+      <c r="B807" s="56"/>
+      <c r="F807" s="57"/>
     </row>
     <row r="808">
-      <c r="B808" s="51"/>
-      <c r="F808" s="52"/>
+      <c r="B808" s="56"/>
+      <c r="F808" s="57"/>
     </row>
     <row r="809">
-      <c r="B809" s="51"/>
-      <c r="F809" s="52"/>
+      <c r="B809" s="56"/>
+      <c r="F809" s="57"/>
     </row>
     <row r="810">
-      <c r="B810" s="51"/>
-      <c r="F810" s="52"/>
+      <c r="B810" s="56"/>
+      <c r="F810" s="57"/>
     </row>
     <row r="811">
-      <c r="B811" s="51"/>
-      <c r="F811" s="52"/>
+      <c r="B811" s="56"/>
+      <c r="F811" s="57"/>
     </row>
     <row r="812">
-      <c r="B812" s="51"/>
-      <c r="F812" s="52"/>
+      <c r="B812" s="56"/>
+      <c r="F812" s="57"/>
     </row>
     <row r="813">
-      <c r="B813" s="51"/>
-      <c r="F813" s="52"/>
+      <c r="B813" s="56"/>
+      <c r="F813" s="57"/>
     </row>
     <row r="814">
-      <c r="B814" s="51"/>
-      <c r="F814" s="52"/>
+      <c r="B814" s="56"/>
+      <c r="F814" s="57"/>
     </row>
     <row r="815">
-      <c r="B815" s="51"/>
-      <c r="F815" s="52"/>
+      <c r="B815" s="56"/>
+      <c r="F815" s="57"/>
     </row>
     <row r="816">
-      <c r="B816" s="51"/>
-      <c r="F816" s="52"/>
+      <c r="B816" s="56"/>
+      <c r="F816" s="57"/>
     </row>
     <row r="817">
-      <c r="B817" s="51"/>
-      <c r="F817" s="52"/>
+      <c r="B817" s="56"/>
+      <c r="F817" s="57"/>
     </row>
     <row r="818">
-      <c r="B818" s="51"/>
-      <c r="F818" s="52"/>
+      <c r="B818" s="56"/>
+      <c r="F818" s="57"/>
     </row>
     <row r="819">
-      <c r="B819" s="51"/>
-      <c r="F819" s="52"/>
+      <c r="B819" s="56"/>
+      <c r="F819" s="57"/>
     </row>
     <row r="820">
-      <c r="B820" s="51"/>
-      <c r="F820" s="52"/>
+      <c r="B820" s="56"/>
+      <c r="F820" s="57"/>
     </row>
     <row r="821">
-      <c r="B821" s="51"/>
-      <c r="F821" s="52"/>
+      <c r="B821" s="56"/>
+      <c r="F821" s="57"/>
     </row>
     <row r="822">
-      <c r="B822" s="51"/>
-      <c r="F822" s="52"/>
+      <c r="B822" s="56"/>
+      <c r="F822" s="57"/>
     </row>
     <row r="823">
-      <c r="B823" s="51"/>
-      <c r="F823" s="52"/>
+      <c r="B823" s="56"/>
+      <c r="F823" s="57"/>
     </row>
     <row r="824">
-      <c r="B824" s="51"/>
-      <c r="F824" s="52"/>
+      <c r="B824" s="56"/>
+      <c r="F824" s="57"/>
     </row>
     <row r="825">
-      <c r="B825" s="51"/>
-      <c r="F825" s="52"/>
+      <c r="B825" s="56"/>
+      <c r="F825" s="57"/>
     </row>
     <row r="826">
-      <c r="B826" s="51"/>
-      <c r="F826" s="52"/>
+      <c r="B826" s="56"/>
+      <c r="F826" s="57"/>
     </row>
     <row r="827">
-      <c r="B827" s="51"/>
-      <c r="F827" s="52"/>
+      <c r="B827" s="56"/>
+      <c r="F827" s="57"/>
     </row>
     <row r="828">
-      <c r="B828" s="51"/>
-      <c r="F828" s="52"/>
+      <c r="B828" s="56"/>
+      <c r="F828" s="57"/>
     </row>
     <row r="829">
-      <c r="B829" s="51"/>
-      <c r="F829" s="52"/>
+      <c r="B829" s="56"/>
+      <c r="F829" s="57"/>
     </row>
     <row r="830">
-      <c r="B830" s="51"/>
-      <c r="F830" s="52"/>
+      <c r="B830" s="56"/>
+      <c r="F830" s="57"/>
     </row>
     <row r="831">
-      <c r="B831" s="51"/>
-      <c r="F831" s="52"/>
+      <c r="B831" s="56"/>
+      <c r="F831" s="57"/>
     </row>
     <row r="832">
-      <c r="B832" s="51"/>
-      <c r="F832" s="52"/>
+      <c r="B832" s="56"/>
+      <c r="F832" s="57"/>
     </row>
     <row r="833">
-      <c r="B833" s="51"/>
-      <c r="F833" s="52"/>
+      <c r="B833" s="56"/>
+      <c r="F833" s="57"/>
     </row>
     <row r="834">
-      <c r="B834" s="51"/>
-      <c r="F834" s="52"/>
+      <c r="B834" s="56"/>
+      <c r="F834" s="57"/>
     </row>
     <row r="835">
-      <c r="B835" s="51"/>
-      <c r="F835" s="52"/>
+      <c r="B835" s="56"/>
+      <c r="F835" s="57"/>
     </row>
     <row r="836">
-      <c r="B836" s="51"/>
-      <c r="F836" s="52"/>
+      <c r="B836" s="56"/>
+      <c r="F836" s="57"/>
     </row>
     <row r="837">
-      <c r="B837" s="51"/>
-      <c r="F837" s="52"/>
+      <c r="B837" s="56"/>
+      <c r="F837" s="57"/>
     </row>
     <row r="838">
-      <c r="B838" s="51"/>
-      <c r="F838" s="52"/>
+      <c r="B838" s="56"/>
+      <c r="F838" s="57"/>
     </row>
     <row r="839">
-      <c r="B839" s="51"/>
-      <c r="F839" s="52"/>
+      <c r="B839" s="56"/>
+      <c r="F839" s="57"/>
     </row>
     <row r="840">
-      <c r="B840" s="51"/>
-      <c r="F840" s="52"/>
+      <c r="B840" s="56"/>
+      <c r="F840" s="57"/>
     </row>
     <row r="841">
-      <c r="B841" s="51"/>
-      <c r="F841" s="52"/>
+      <c r="B841" s="56"/>
+      <c r="F841" s="57"/>
     </row>
     <row r="842">
-      <c r="B842" s="51"/>
-      <c r="F842" s="52"/>
+      <c r="B842" s="56"/>
+      <c r="F842" s="57"/>
     </row>
     <row r="843">
-      <c r="B843" s="51"/>
-      <c r="F843" s="52"/>
+      <c r="B843" s="56"/>
+      <c r="F843" s="57"/>
     </row>
     <row r="844">
-      <c r="B844" s="51"/>
-      <c r="F844" s="52"/>
+      <c r="B844" s="56"/>
+      <c r="F844" s="57"/>
     </row>
     <row r="845">
-      <c r="B845" s="51"/>
-      <c r="F845" s="52"/>
+      <c r="B845" s="56"/>
+      <c r="F845" s="57"/>
     </row>
     <row r="846">
-      <c r="B846" s="51"/>
-      <c r="F846" s="52"/>
+      <c r="B846" s="56"/>
+      <c r="F846" s="57"/>
     </row>
     <row r="847">
-      <c r="B847" s="51"/>
-      <c r="F847" s="52"/>
+      <c r="B847" s="56"/>
+      <c r="F847" s="57"/>
     </row>
     <row r="848">
-      <c r="B848" s="51"/>
-      <c r="F848" s="52"/>
+      <c r="B848" s="56"/>
+      <c r="F848" s="57"/>
     </row>
     <row r="849">
-      <c r="B849" s="51"/>
-      <c r="F849" s="52"/>
+      <c r="B849" s="56"/>
+      <c r="F849" s="57"/>
     </row>
     <row r="850">
-      <c r="B850" s="51"/>
-      <c r="F850" s="52"/>
+      <c r="B850" s="56"/>
+      <c r="F850" s="57"/>
     </row>
     <row r="851">
-      <c r="B851" s="51"/>
-      <c r="F851" s="52"/>
+      <c r="B851" s="56"/>
+      <c r="F851" s="57"/>
     </row>
     <row r="852">
-      <c r="B852" s="51"/>
-      <c r="F852" s="52"/>
+      <c r="B852" s="56"/>
+      <c r="F852" s="57"/>
     </row>
     <row r="853">
-      <c r="B853" s="51"/>
-      <c r="F853" s="52"/>
+      <c r="B853" s="56"/>
+      <c r="F853" s="57"/>
     </row>
     <row r="854">
-      <c r="B854" s="51"/>
-      <c r="F854" s="52"/>
+      <c r="B854" s="56"/>
+      <c r="F854" s="57"/>
     </row>
     <row r="855">
-      <c r="B855" s="51"/>
-      <c r="F855" s="52"/>
+      <c r="B855" s="56"/>
+      <c r="F855" s="57"/>
     </row>
     <row r="856">
-      <c r="B856" s="51"/>
-      <c r="F856" s="52"/>
+      <c r="B856" s="56"/>
+      <c r="F856" s="57"/>
     </row>
     <row r="857">
-      <c r="B857" s="51"/>
-      <c r="F857" s="52"/>
+      <c r="B857" s="56"/>
+      <c r="F857" s="57"/>
     </row>
     <row r="858">
-      <c r="B858" s="51"/>
-      <c r="F858" s="52"/>
+      <c r="B858" s="56"/>
+      <c r="F858" s="57"/>
     </row>
     <row r="859">
-      <c r="B859" s="51"/>
-      <c r="F859" s="52"/>
+      <c r="B859" s="56"/>
+      <c r="F859" s="57"/>
     </row>
     <row r="860">
-      <c r="B860" s="51"/>
-      <c r="F860" s="52"/>
+      <c r="B860" s="56"/>
+      <c r="F860" s="57"/>
     </row>
     <row r="861">
-      <c r="B861" s="51"/>
-      <c r="F861" s="52"/>
+      <c r="B861" s="56"/>
+      <c r="F861" s="57"/>
     </row>
     <row r="862">
-      <c r="B862" s="51"/>
-      <c r="F862" s="52"/>
+      <c r="B862" s="56"/>
+      <c r="F862" s="57"/>
     </row>
     <row r="863">
-      <c r="B863" s="51"/>
-      <c r="F863" s="52"/>
+      <c r="B863" s="56"/>
+      <c r="F863" s="57"/>
     </row>
     <row r="864">
-      <c r="B864" s="51"/>
-      <c r="F864" s="52"/>
+      <c r="B864" s="56"/>
+      <c r="F864" s="57"/>
     </row>
     <row r="865">
-      <c r="B865" s="51"/>
-      <c r="F865" s="52"/>
+      <c r="B865" s="56"/>
+      <c r="F865" s="57"/>
     </row>
     <row r="866">
-      <c r="B866" s="51"/>
-      <c r="F866" s="52"/>
+      <c r="B866" s="56"/>
+      <c r="F866" s="57"/>
     </row>
     <row r="867">
-      <c r="B867" s="51"/>
-      <c r="F867" s="52"/>
+      <c r="B867" s="56"/>
+      <c r="F867" s="57"/>
     </row>
     <row r="868">
-      <c r="B868" s="51"/>
-      <c r="F868" s="52"/>
+      <c r="B868" s="56"/>
+      <c r="F868" s="57"/>
     </row>
     <row r="869">
-      <c r="B869" s="51"/>
-      <c r="F869" s="52"/>
+      <c r="B869" s="56"/>
+      <c r="F869" s="57"/>
     </row>
     <row r="870">
-      <c r="B870" s="51"/>
-      <c r="F870" s="52"/>
+      <c r="B870" s="56"/>
+      <c r="F870" s="57"/>
     </row>
     <row r="871">
-      <c r="B871" s="51"/>
-      <c r="F871" s="52"/>
+      <c r="B871" s="56"/>
+      <c r="F871" s="57"/>
     </row>
     <row r="872">
-      <c r="B872" s="51"/>
-      <c r="F872" s="52"/>
+      <c r="B872" s="56"/>
+      <c r="F872" s="57"/>
     </row>
     <row r="873">
-      <c r="B873" s="51"/>
-      <c r="F873" s="52"/>
+      <c r="B873" s="56"/>
+      <c r="F873" s="57"/>
     </row>
     <row r="874">
-      <c r="B874" s="51"/>
-      <c r="F874" s="52"/>
+      <c r="B874" s="56"/>
+      <c r="F874" s="57"/>
     </row>
     <row r="875">
-      <c r="B875" s="51"/>
-      <c r="F875" s="52"/>
+      <c r="B875" s="56"/>
+      <c r="F875" s="57"/>
     </row>
     <row r="876">
-      <c r="B876" s="51"/>
-      <c r="F876" s="52"/>
+      <c r="B876" s="56"/>
+      <c r="F876" s="57"/>
     </row>
     <row r="877">
-      <c r="B877" s="51"/>
-      <c r="F877" s="52"/>
+      <c r="B877" s="56"/>
+      <c r="F877" s="57"/>
     </row>
     <row r="878">
-      <c r="B878" s="51"/>
-      <c r="F878" s="52"/>
+      <c r="B878" s="56"/>
+      <c r="F878" s="57"/>
     </row>
     <row r="879">
-      <c r="B879" s="51"/>
-      <c r="F879" s="52"/>
+      <c r="B879" s="56"/>
+      <c r="F879" s="57"/>
     </row>
     <row r="880">
-      <c r="B880" s="51"/>
-      <c r="F880" s="52"/>
+      <c r="B880" s="56"/>
+      <c r="F880" s="57"/>
     </row>
     <row r="881">
-      <c r="B881" s="51"/>
-      <c r="F881" s="52"/>
+      <c r="B881" s="56"/>
+      <c r="F881" s="57"/>
     </row>
     <row r="882">
-      <c r="B882" s="51"/>
-      <c r="F882" s="52"/>
+      <c r="B882" s="56"/>
+      <c r="F882" s="57"/>
     </row>
     <row r="883">
-      <c r="B883" s="51"/>
-      <c r="F883" s="52"/>
+      <c r="B883" s="56"/>
+      <c r="F883" s="57"/>
     </row>
     <row r="884">
-      <c r="B884" s="51"/>
-      <c r="F884" s="52"/>
+      <c r="B884" s="56"/>
+      <c r="F884" s="57"/>
     </row>
     <row r="885">
-      <c r="B885" s="51"/>
-      <c r="F885" s="52"/>
+      <c r="B885" s="56"/>
+      <c r="F885" s="57"/>
     </row>
     <row r="886">
-      <c r="B886" s="51"/>
-      <c r="F886" s="52"/>
+      <c r="B886" s="56"/>
+      <c r="F886" s="57"/>
     </row>
     <row r="887">
-      <c r="B887" s="51"/>
-      <c r="F887" s="52"/>
+      <c r="B887" s="56"/>
+      <c r="F887" s="57"/>
     </row>
     <row r="888">
-      <c r="B888" s="51"/>
-      <c r="F888" s="52"/>
+      <c r="B888" s="56"/>
+      <c r="F888" s="57"/>
     </row>
     <row r="889">
-      <c r="B889" s="51"/>
-      <c r="F889" s="52"/>
+      <c r="B889" s="56"/>
+      <c r="F889" s="57"/>
     </row>
     <row r="890">
-      <c r="B890" s="51"/>
-      <c r="F890" s="52"/>
+      <c r="B890" s="56"/>
+      <c r="F890" s="57"/>
     </row>
     <row r="891">
-      <c r="B891" s="51"/>
-      <c r="F891" s="52"/>
+      <c r="B891" s="56"/>
+      <c r="F891" s="57"/>
     </row>
     <row r="892">
-      <c r="B892" s="51"/>
-      <c r="F892" s="52"/>
+      <c r="B892" s="56"/>
+      <c r="F892" s="57"/>
     </row>
     <row r="893">
-      <c r="B893" s="51"/>
-      <c r="F893" s="52"/>
+      <c r="B893" s="56"/>
+      <c r="F893" s="57"/>
     </row>
     <row r="894">
-      <c r="B894" s="51"/>
-      <c r="F894" s="52"/>
+      <c r="B894" s="56"/>
+      <c r="F894" s="57"/>
     </row>
     <row r="895">
-      <c r="B895" s="51"/>
-      <c r="F895" s="52"/>
+      <c r="B895" s="56"/>
+      <c r="F895" s="57"/>
     </row>
     <row r="896">
-      <c r="B896" s="51"/>
-      <c r="F896" s="52"/>
+      <c r="B896" s="56"/>
+      <c r="F896" s="57"/>
     </row>
     <row r="897">
-      <c r="B897" s="51"/>
-      <c r="F897" s="52"/>
+      <c r="B897" s="56"/>
+      <c r="F897" s="57"/>
     </row>
     <row r="898">
-      <c r="B898" s="51"/>
-      <c r="F898" s="52"/>
+      <c r="B898" s="56"/>
+      <c r="F898" s="57"/>
     </row>
     <row r="899">
-      <c r="B899" s="51"/>
-      <c r="F899" s="52"/>
+      <c r="B899" s="56"/>
+      <c r="F899" s="57"/>
     </row>
     <row r="900">
-      <c r="B900" s="51"/>
-      <c r="F900" s="52"/>
+      <c r="B900" s="56"/>
+      <c r="F900" s="57"/>
     </row>
     <row r="901">
-      <c r="B901" s="51"/>
-      <c r="F901" s="52"/>
+      <c r="B901" s="56"/>
+      <c r="F901" s="57"/>
     </row>
     <row r="902">
-      <c r="B902" s="51"/>
-      <c r="F902" s="52"/>
+      <c r="B902" s="56"/>
+      <c r="F902" s="57"/>
     </row>
     <row r="903">
-      <c r="B903" s="51"/>
-      <c r="F903" s="52"/>
+      <c r="B903" s="56"/>
+      <c r="F903" s="57"/>
     </row>
     <row r="904">
-      <c r="B904" s="51"/>
-      <c r="F904" s="52"/>
+      <c r="B904" s="56"/>
+      <c r="F904" s="57"/>
     </row>
     <row r="905">
-      <c r="B905" s="51"/>
-      <c r="F905" s="52"/>
+      <c r="B905" s="56"/>
+      <c r="F905" s="57"/>
     </row>
     <row r="906">
-      <c r="B906" s="51"/>
-      <c r="F906" s="52"/>
+      <c r="B906" s="56"/>
+      <c r="F906" s="57"/>
     </row>
     <row r="907">
-      <c r="B907" s="51"/>
-      <c r="F907" s="52"/>
+      <c r="B907" s="56"/>
+      <c r="F907" s="57"/>
     </row>
     <row r="908">
-      <c r="B908" s="51"/>
-      <c r="F908" s="52"/>
+      <c r="B908" s="56"/>
+      <c r="F908" s="57"/>
     </row>
     <row r="909">
-      <c r="B909" s="51"/>
-      <c r="F909" s="52"/>
+      <c r="B909" s="56"/>
+      <c r="F909" s="57"/>
     </row>
     <row r="910">
-      <c r="B910" s="51"/>
-      <c r="F910" s="52"/>
+      <c r="B910" s="56"/>
+      <c r="F910" s="57"/>
     </row>
     <row r="911">
-      <c r="B911" s="51"/>
-      <c r="F911" s="52"/>
+      <c r="B911" s="56"/>
+      <c r="F911" s="57"/>
     </row>
     <row r="912">
-      <c r="B912" s="51"/>
-      <c r="F912" s="52"/>
+      <c r="B912" s="56"/>
+      <c r="F912" s="57"/>
     </row>
     <row r="913">
-      <c r="B913" s="51"/>
-      <c r="F913" s="52"/>
+      <c r="B913" s="56"/>
+      <c r="F913" s="57"/>
     </row>
     <row r="914">
-      <c r="B914" s="51"/>
-      <c r="F914" s="52"/>
+      <c r="B914" s="56"/>
+      <c r="F914" s="57"/>
     </row>
     <row r="915">
-      <c r="B915" s="51"/>
-      <c r="F915" s="52"/>
+      <c r="B915" s="56"/>
+      <c r="F915" s="57"/>
     </row>
     <row r="916">
-      <c r="B916" s="51"/>
-      <c r="F916" s="52"/>
+      <c r="B916" s="56"/>
+      <c r="F916" s="57"/>
     </row>
     <row r="917">
-      <c r="B917" s="51"/>
-      <c r="F917" s="52"/>
+      <c r="B917" s="56"/>
+      <c r="F917" s="57"/>
     </row>
     <row r="918">
-      <c r="B918" s="51"/>
-      <c r="F918" s="52"/>
+      <c r="B918" s="56"/>
+      <c r="F918" s="57"/>
     </row>
     <row r="919">
-      <c r="B919" s="51"/>
-      <c r="F919" s="52"/>
+      <c r="B919" s="56"/>
+      <c r="F919" s="57"/>
     </row>
     <row r="920">
-      <c r="B920" s="51"/>
-      <c r="F920" s="52"/>
+      <c r="B920" s="56"/>
+      <c r="F920" s="57"/>
     </row>
     <row r="921">
-      <c r="B921" s="51"/>
-      <c r="F921" s="52"/>
+      <c r="B921" s="56"/>
+      <c r="F921" s="57"/>
     </row>
     <row r="922">
-      <c r="B922" s="51"/>
-      <c r="F922" s="52"/>
+      <c r="B922" s="56"/>
+      <c r="F922" s="57"/>
     </row>
     <row r="923">
-      <c r="B923" s="51"/>
-      <c r="F923" s="52"/>
+      <c r="B923" s="56"/>
+      <c r="F923" s="57"/>
     </row>
     <row r="924">
-      <c r="B924" s="51"/>
-      <c r="F924" s="52"/>
+      <c r="B924" s="56"/>
+      <c r="F924" s="57"/>
     </row>
     <row r="925">
-      <c r="B925" s="51"/>
-      <c r="F925" s="52"/>
+      <c r="B925" s="56"/>
+      <c r="F925" s="57"/>
     </row>
     <row r="926">
-      <c r="B926" s="51"/>
-      <c r="F926" s="52"/>
+      <c r="B926" s="56"/>
+      <c r="F926" s="57"/>
     </row>
     <row r="927">
-      <c r="B927" s="51"/>
-      <c r="F927" s="52"/>
+      <c r="B927" s="56"/>
+      <c r="F927" s="57"/>
     </row>
     <row r="928">
-      <c r="B928" s="51"/>
-      <c r="F928" s="52"/>
+      <c r="B928" s="56"/>
+      <c r="F928" s="57"/>
     </row>
     <row r="929">
-      <c r="B929" s="51"/>
-      <c r="F929" s="52"/>
+      <c r="B929" s="56"/>
+      <c r="F929" s="57"/>
     </row>
     <row r="930">
-      <c r="B930" s="51"/>
-      <c r="F930" s="52"/>
+      <c r="B930" s="56"/>
+      <c r="F930" s="57"/>
     </row>
     <row r="931">
-      <c r="B931" s="51"/>
-      <c r="F931" s="52"/>
+      <c r="B931" s="56"/>
+      <c r="F931" s="57"/>
     </row>
     <row r="932">
-      <c r="B932" s="51"/>
-      <c r="F932" s="52"/>
+      <c r="B932" s="56"/>
+      <c r="F932" s="57"/>
     </row>
     <row r="933">
-      <c r="B933" s="51"/>
-      <c r="F933" s="52"/>
+      <c r="B933" s="56"/>
+      <c r="F933" s="57"/>
     </row>
     <row r="934">
-      <c r="B934" s="51"/>
-      <c r="F934" s="52"/>
+      <c r="B934" s="56"/>
+      <c r="F934" s="57"/>
     </row>
     <row r="935">
-      <c r="B935" s="51"/>
-      <c r="F935" s="52"/>
+      <c r="B935" s="56"/>
+      <c r="F935" s="57"/>
     </row>
     <row r="936">
-      <c r="B936" s="51"/>
-      <c r="F936" s="52"/>
+      <c r="B936" s="56"/>
+      <c r="F936" s="57"/>
     </row>
     <row r="937">
-      <c r="B937" s="51"/>
-      <c r="F937" s="52"/>
+      <c r="B937" s="56"/>
+      <c r="F937" s="57"/>
     </row>
     <row r="938">
-      <c r="B938" s="51"/>
-      <c r="F938" s="52"/>
+      <c r="B938" s="56"/>
+      <c r="F938" s="57"/>
     </row>
     <row r="939">
-      <c r="B939" s="51"/>
-      <c r="F939" s="52"/>
+      <c r="B939" s="56"/>
+      <c r="F939" s="57"/>
     </row>
     <row r="940">
-      <c r="B940" s="51"/>
-      <c r="F940" s="52"/>
+      <c r="B940" s="56"/>
+      <c r="F940" s="57"/>
     </row>
     <row r="941">
-      <c r="B941" s="51"/>
-      <c r="F941" s="52"/>
+      <c r="B941" s="56"/>
+      <c r="F941" s="57"/>
     </row>
     <row r="942">
-      <c r="B942" s="51"/>
-      <c r="F942" s="52"/>
+      <c r="B942" s="56"/>
+      <c r="F942" s="57"/>
     </row>
     <row r="943">
-      <c r="B943" s="51"/>
-      <c r="F943" s="52"/>
+      <c r="B943" s="56"/>
+      <c r="F943" s="57"/>
     </row>
     <row r="944">
-      <c r="B944" s="51"/>
-      <c r="F944" s="52"/>
+      <c r="B944" s="56"/>
+      <c r="F944" s="57"/>
     </row>
     <row r="945">
-      <c r="B945" s="51"/>
-      <c r="F945" s="52"/>
+      <c r="B945" s="56"/>
+      <c r="F945" s="57"/>
     </row>
     <row r="946">
-      <c r="B946" s="51"/>
-      <c r="F946" s="52"/>
+      <c r="B946" s="56"/>
+      <c r="F946" s="57"/>
     </row>
     <row r="947">
-      <c r="B947" s="51"/>
-      <c r="F947" s="52"/>
+      <c r="B947" s="56"/>
+      <c r="F947" s="57"/>
     </row>
     <row r="948">
-      <c r="B948" s="51"/>
-      <c r="F948" s="52"/>
+      <c r="B948" s="56"/>
+      <c r="F948" s="57"/>
     </row>
     <row r="949">
-      <c r="B949" s="51"/>
-      <c r="F949" s="52"/>
+      <c r="B949" s="56"/>
+      <c r="F949" s="57"/>
     </row>
     <row r="950">
-      <c r="B950" s="51"/>
-      <c r="F950" s="52"/>
+      <c r="B950" s="56"/>
+      <c r="F950" s="57"/>
     </row>
     <row r="951">
-      <c r="B951" s="51"/>
-      <c r="F951" s="52"/>
+      <c r="B951" s="56"/>
+      <c r="F951" s="57"/>
     </row>
     <row r="952">
-      <c r="B952" s="51"/>
-      <c r="F952" s="52"/>
+      <c r="B952" s="56"/>
+      <c r="F952" s="57"/>
     </row>
     <row r="953">
-      <c r="B953" s="51"/>
-      <c r="F953" s="52"/>
+      <c r="B953" s="56"/>
+      <c r="F953" s="57"/>
     </row>
     <row r="954">
-      <c r="B954" s="51"/>
-      <c r="F954" s="52"/>
+      <c r="B954" s="56"/>
+      <c r="F954" s="57"/>
     </row>
     <row r="955">
-      <c r="B955" s="51"/>
-      <c r="F955" s="52"/>
+      <c r="B955" s="56"/>
+      <c r="F955" s="57"/>
     </row>
     <row r="956">
-      <c r="B956" s="51"/>
-      <c r="F956" s="52"/>
+      <c r="B956" s="56"/>
+      <c r="F956" s="57"/>
     </row>
     <row r="957">
-      <c r="B957" s="51"/>
-      <c r="F957" s="52"/>
+      <c r="B957" s="56"/>
+      <c r="F957" s="57"/>
     </row>
     <row r="958">
-      <c r="B958" s="51"/>
-      <c r="F958" s="52"/>
+      <c r="B958" s="56"/>
+      <c r="F958" s="57"/>
     </row>
     <row r="959">
-      <c r="B959" s="51"/>
-      <c r="F959" s="52"/>
+      <c r="B959" s="56"/>
+      <c r="F959" s="57"/>
     </row>
     <row r="960">
-      <c r="B960" s="51"/>
-      <c r="F960" s="52"/>
+      <c r="B960" s="56"/>
+      <c r="F960" s="57"/>
     </row>
     <row r="961">
-      <c r="B961" s="51"/>
-      <c r="F961" s="52"/>
+      <c r="B961" s="56"/>
+      <c r="F961" s="57"/>
     </row>
     <row r="962">
-      <c r="B962" s="51"/>
-      <c r="F962" s="52"/>
+      <c r="B962" s="56"/>
+      <c r="F962" s="57"/>
     </row>
     <row r="963">
-      <c r="B963" s="51"/>
-      <c r="F963" s="52"/>
+      <c r="B963" s="56"/>
+      <c r="F963" s="57"/>
     </row>
     <row r="964">
-      <c r="B964" s="51"/>
-      <c r="F964" s="52"/>
+      <c r="B964" s="56"/>
+      <c r="F964" s="57"/>
     </row>
     <row r="965">
-      <c r="B965" s="51"/>
-      <c r="F965" s="52"/>
+      <c r="B965" s="56"/>
+      <c r="F965" s="57"/>
     </row>
     <row r="966">
-      <c r="B966" s="51"/>
-      <c r="F966" s="52"/>
+      <c r="B966" s="56"/>
+      <c r="F966" s="57"/>
     </row>
     <row r="967">
-      <c r="B967" s="51"/>
-      <c r="F967" s="52"/>
+      <c r="B967" s="56"/>
+      <c r="F967" s="57"/>
     </row>
     <row r="968">
-      <c r="B968" s="51"/>
-      <c r="F968" s="52"/>
+      <c r="B968" s="56"/>
+      <c r="F968" s="57"/>
     </row>
     <row r="969">
-      <c r="B969" s="51"/>
-      <c r="F969" s="52"/>
+      <c r="B969" s="56"/>
+      <c r="F969" s="57"/>
     </row>
     <row r="970">
-      <c r="B970" s="51"/>
-      <c r="F970" s="52"/>
+      <c r="B970" s="56"/>
+      <c r="F970" s="57"/>
     </row>
     <row r="971">
-      <c r="B971" s="51"/>
-      <c r="F971" s="52"/>
+      <c r="B971" s="56"/>
+      <c r="F971" s="57"/>
     </row>
     <row r="972">
-      <c r="B972" s="51"/>
-      <c r="F972" s="52"/>
+      <c r="B972" s="56"/>
+      <c r="F972" s="57"/>
     </row>
     <row r="973">
-      <c r="B973" s="51"/>
-      <c r="F973" s="52"/>
+      <c r="B973" s="56"/>
+      <c r="F973" s="57"/>
     </row>
     <row r="974">
-      <c r="B974" s="51"/>
-      <c r="F974" s="52"/>
+      <c r="B974" s="56"/>
+      <c r="F974" s="57"/>
     </row>
     <row r="975">
-      <c r="B975" s="51"/>
-      <c r="F975" s="52"/>
+      <c r="B975" s="56"/>
+      <c r="F975" s="57"/>
     </row>
     <row r="976">
-      <c r="B976" s="51"/>
-      <c r="F976" s="52"/>
+      <c r="B976" s="56"/>
+      <c r="F976" s="57"/>
     </row>
     <row r="977">
-      <c r="B977" s="51"/>
-      <c r="F977" s="52"/>
+      <c r="B977" s="56"/>
+      <c r="F977" s="57"/>
     </row>
     <row r="978">
-      <c r="B978" s="51"/>
-      <c r="F978" s="52"/>
+      <c r="B978" s="56"/>
+      <c r="F978" s="57"/>
     </row>
     <row r="979">
-      <c r="B979" s="51"/>
-      <c r="F979" s="52"/>
+      <c r="B979" s="56"/>
+      <c r="F979" s="57"/>
     </row>
     <row r="980">
-      <c r="B980" s="51"/>
-      <c r="F980" s="52"/>
+      <c r="B980" s="56"/>
+      <c r="F980" s="57"/>
     </row>
     <row r="981">
-      <c r="B981" s="51"/>
-      <c r="F981" s="52"/>
+      <c r="B981" s="56"/>
+      <c r="F981" s="57"/>
     </row>
     <row r="982">
-      <c r="B982" s="51"/>
-      <c r="F982" s="52"/>
+      <c r="B982" s="56"/>
+      <c r="F982" s="57"/>
     </row>
     <row r="983">
-      <c r="B983" s="51"/>
-      <c r="F983" s="52"/>
+      <c r="B983" s="56"/>
+      <c r="F983" s="57"/>
     </row>
     <row r="984">
-      <c r="B984" s="51"/>
-      <c r="F984" s="52"/>
+      <c r="B984" s="56"/>
+      <c r="F984" s="57"/>
     </row>
     <row r="985">
-      <c r="B985" s="51"/>
-      <c r="F985" s="52"/>
+      <c r="B985" s="56"/>
+      <c r="F985" s="57"/>
     </row>
     <row r="986">
-      <c r="B986" s="51"/>
-      <c r="F986" s="52"/>
+      <c r="B986" s="56"/>
+      <c r="F986" s="57"/>
     </row>
     <row r="987">
-      <c r="B987" s="51"/>
-      <c r="F987" s="52"/>
+      <c r="B987" s="56"/>
+      <c r="F987" s="57"/>
     </row>
     <row r="988">
-      <c r="B988" s="51"/>
-      <c r="F988" s="52"/>
+      <c r="B988" s="56"/>
+      <c r="F988" s="57"/>
     </row>
     <row r="989">
-      <c r="B989" s="51"/>
-      <c r="F989" s="52"/>
+      <c r="B989" s="56"/>
+      <c r="F989" s="57"/>
     </row>
     <row r="990">
-      <c r="B990" s="51"/>
-      <c r="F990" s="52"/>
+      <c r="B990" s="56"/>
+      <c r="F990" s="57"/>
     </row>
     <row r="991">
-      <c r="B991" s="51"/>
-      <c r="F991" s="52"/>
+      <c r="B991" s="56"/>
+      <c r="F991" s="57"/>
     </row>
     <row r="992">
-      <c r="B992" s="51"/>
-      <c r="F992" s="52"/>
+      <c r="B992" s="56"/>
+      <c r="F992" s="57"/>
     </row>
     <row r="993">
-      <c r="B993" s="51"/>
-      <c r="F993" s="52"/>
+      <c r="B993" s="56"/>
+      <c r="F993" s="57"/>
     </row>
     <row r="994">
-      <c r="B994" s="51"/>
-      <c r="F994" s="52"/>
+      <c r="B994" s="56"/>
+      <c r="F994" s="57"/>
     </row>
     <row r="995">
-      <c r="B995" s="51"/>
-      <c r="F995" s="52"/>
+      <c r="B995" s="56"/>
+      <c r="F995" s="57"/>
     </row>
     <row r="996">
-      <c r="B996" s="51"/>
-      <c r="F996" s="52"/>
+      <c r="B996" s="56"/>
+      <c r="F996" s="57"/>
     </row>
     <row r="997">
-      <c r="B997" s="51"/>
-      <c r="F997" s="52"/>
+      <c r="B997" s="56"/>
+      <c r="F997" s="57"/>
     </row>
     <row r="998">
-      <c r="B998" s="51"/>
-      <c r="F998" s="52"/>
+      <c r="B998" s="56"/>
+      <c r="F998" s="57"/>
     </row>
     <row r="999">
-      <c r="B999" s="51"/>
-      <c r="F999" s="52"/>
+      <c r="B999" s="56"/>
+      <c r="F999" s="57"/>
     </row>
     <row r="1000">
-      <c r="B1000" s="51"/>
-      <c r="F1000" s="52"/>
+      <c r="B1000" s="56"/>
+      <c r="F1000" s="57"/>
     </row>
     <row r="1001">
-      <c r="B1001" s="51"/>
-      <c r="F1001" s="52"/>
+      <c r="B1001" s="56"/>
+      <c r="F1001" s="57"/>
     </row>
     <row r="1002">
-      <c r="B1002" s="51"/>
-      <c r="F1002" s="52"/>
+      <c r="B1002" s="56"/>
+      <c r="F1002" s="57"/>
     </row>
     <row r="1003">
-      <c r="B1003" s="51"/>
-      <c r="F1003" s="52"/>
+      <c r="B1003" s="56"/>
+      <c r="F1003" s="57"/>
     </row>
     <row r="1004">
-      <c r="B1004" s="51"/>
-      <c r="F1004" s="52"/>
+      <c r="B1004" s="56"/>
+      <c r="F1004" s="57"/>
     </row>
     <row r="1005">
-      <c r="B1005" s="51"/>
-      <c r="F1005" s="52"/>
+      <c r="B1005" s="56"/>
+      <c r="F1005" s="57"/>
     </row>
     <row r="1006">
-      <c r="B1006" s="51"/>
-      <c r="F1006" s="52"/>
+      <c r="B1006" s="56"/>
+      <c r="F1006" s="57"/>
     </row>
     <row r="1007">
-      <c r="B1007" s="51"/>
-      <c r="F1007" s="52"/>
+      <c r="B1007" s="56"/>
+      <c r="F1007" s="57"/>
     </row>
     <row r="1008">
-      <c r="B1008" s="51"/>
-      <c r="F1008" s="52"/>
+      <c r="B1008" s="56"/>
+      <c r="F1008" s="57"/>
     </row>
     <row r="1009">
-      <c r="B1009" s="51"/>
-      <c r="F1009" s="52"/>
+      <c r="B1009" s="56"/>
+      <c r="F1009" s="57"/>
     </row>
     <row r="1010">
-      <c r="B1010" s="51"/>
-      <c r="F1010" s="52"/>
+      <c r="B1010" s="56"/>
+      <c r="F1010" s="57"/>
     </row>
     <row r="1011">
-      <c r="B1011" s="51"/>
-      <c r="F1011" s="52"/>
+      <c r="B1011" s="56"/>
+      <c r="F1011" s="57"/>
     </row>
     <row r="1012">
-      <c r="B1012" s="51"/>
-      <c r="F1012" s="52"/>
+      <c r="B1012" s="56"/>
+      <c r="F1012" s="57"/>
     </row>
     <row r="1013">
-      <c r="B1013" s="51"/>
-      <c r="F1013" s="52"/>
+      <c r="B1013" s="56"/>
+      <c r="F1013" s="57"/>
     </row>
     <row r="1014">
-      <c r="B1014" s="51"/>
-      <c r="F1014" s="52"/>
+      <c r="B1014" s="56"/>
+      <c r="F1014" s="57"/>
     </row>
     <row r="1015">
-      <c r="B1015" s="51"/>
-      <c r="F1015" s="52"/>
+      <c r="B1015" s="56"/>
+      <c r="F1015" s="57"/>
     </row>
     <row r="1016">
-      <c r="B1016" s="51"/>
-      <c r="F1016" s="52"/>
+      <c r="B1016" s="56"/>
+      <c r="F1016" s="57"/>
     </row>
     <row r="1017">
-      <c r="B1017" s="51"/>
-      <c r="F1017" s="52"/>
+      <c r="B1017" s="56"/>
+      <c r="F1017" s="57"/>
     </row>
     <row r="1018">
-      <c r="B1018" s="51"/>
-      <c r="F1018" s="52"/>
+      <c r="B1018" s="56"/>
+      <c r="F1018" s="57"/>
     </row>
     <row r="1019">
-      <c r="B1019" s="51"/>
-      <c r="F1019" s="52"/>
+      <c r="B1019" s="56"/>
+      <c r="F1019" s="57"/>
     </row>
     <row r="1020">
-      <c r="B1020" s="51"/>
-      <c r="F1020" s="52"/>
+      <c r="B1020" s="56"/>
+      <c r="F1020" s="57"/>
     </row>
     <row r="1021">
-      <c r="B1021" s="51"/>
-      <c r="F1021" s="52"/>
+      <c r="B1021" s="56"/>
+      <c r="F1021" s="57"/>
     </row>
     <row r="1022">
-      <c r="B1022" s="51"/>
-      <c r="F1022" s="52"/>
+      <c r="B1022" s="56"/>
+      <c r="F1022" s="57"/>
     </row>
   </sheetData>
   <dataValidations>
     <dataValidation type="list" allowBlank="1" sqref="F2:F83">
       <formula1>"✔,бронь"</formula1>
+    </dataValidation>
+    <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="D27:E27">
+      <formula1>AND(ISNUMBER(D27),(NOT(OR(NOT(ISERROR(DATEVALUE(D27))), AND(ISNUMBER(D27), LEFT(CELL("format", D27))="D")))))</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" sqref="B2:B83">
       <formula1>"🌳,🌲"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" sqref="C2:C83">
       <formula1>"Кассета,Горшок Р9,Горшок С3,Горшок С2,Грунт,Горшок С10,Горшок С15"</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="D2:E83">
       <formula1>AND(ISNUMBER(D2),(NOT(OR(NOT(ISERROR(DATEVALUE(D2))), AND(ISNUMBER(D2), LEFT(CELL("format", D2))="D")))))</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup fitToHeight="0" paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>