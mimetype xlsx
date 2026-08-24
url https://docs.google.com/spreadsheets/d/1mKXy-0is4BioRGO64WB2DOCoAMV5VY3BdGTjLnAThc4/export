--- v3 (2026-06-14)
+++ v4 (2026-08-24)
@@ -9,96 +9,96 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.ms-excel.person+xml" PartName="/xl/persons/person.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Лист1" sheetId="1" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="319" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="81">
   <si>
     <t>Название растения</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Кол.во</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
       </rPr>
       <t>"</t>
     </r>
     <r>
       <rPr>
-        <rFont val="Noto Emoji"/>
+        <rFont val="Arial"/>
         <b/>
         <color rgb="FF356854"/>
         <sz val="12.0"/>
       </rPr>
       <t>🌲</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
       </rPr>
       <t>" — хвойные культуры, «</t>
     </r>
     <r>
       <rPr>
-        <rFont val="Noto Emoji"/>
+        <rFont val="Arial"/>
         <b/>
         <color rgb="FF356854"/>
         <sz val="12.0"/>
       </rPr>
       <t>🌳</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
       </rPr>
       <t>» — лиственные культуры</t>
     </r>
   </si>
   <si>
     <t> </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b/>
         <color theme="1"/>
       </rPr>
       <t xml:space="preserve">Кассета </t>
@@ -183,688 +183,655 @@
         <sz val="12.0"/>
       </rPr>
       <t>✔</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
       </rPr>
       <t>» — саженцы в наличии готовы к отгрузке</t>
     </r>
   </si>
   <si>
     <t>Стоимость указана при покупке:</t>
   </si>
   <si>
     <t>Кассета от 10шт; Грунт от 10шт.</t>
   </si>
   <si>
     <t>Горшок р9 от 100шт, С2,С3 от 50шт;</t>
   </si>
   <si>
     <t>По розничным ценам или сборным заявкам уточняйте по телефону +7-918-955-30-00</t>
   </si>
   <si>
-    <t>Бронирование на весну 2026 чернки в кассете</t>
-[...1 lines deleted...]
-  <si>
     <t>Стоимость указана при бронировании всего объема на сорт</t>
   </si>
   <si>
+    <t>Бирючина Овальнолистная "Аргентум"</t>
+  </si>
+  <si>
+    <t>🌳</t>
+  </si>
+  <si>
+    <t>Кассета</t>
+  </si>
+  <si>
+    <t>✔</t>
+  </si>
+  <si>
+    <t>Вейгела цветущая "Бригелла"</t>
+  </si>
+  <si>
+    <t>Гортензия Древовидная "Анабель"</t>
+  </si>
+  <si>
+    <t>бронь</t>
+  </si>
+  <si>
+    <t>Гортензия метельчатая (микс)</t>
+  </si>
+  <si>
+    <t>Лаванда Широколистная</t>
+  </si>
+  <si>
+    <t>Можжевельник Казацкий (женский)</t>
+  </si>
+  <si>
+    <t>🌲</t>
+  </si>
+  <si>
+    <t>Можжевельник Обыкновенный "Репанда"</t>
+  </si>
+  <si>
+    <t>Можжевельник Скальный "Блю Эрроу"</t>
+  </si>
+  <si>
+    <t>Можжевельник Средний "Олд Голд"</t>
+  </si>
+  <si>
+    <t>Можжевельник Чешуйчатый "Блю Карпет"</t>
+  </si>
+  <si>
+    <t>Спирея Японская "Альбифлора"</t>
+  </si>
+  <si>
+    <t>Спирея Японская "Голдмаунд"</t>
+  </si>
+  <si>
+    <t>Спирея Японская "Голдфлейм"</t>
+  </si>
+  <si>
+    <t>Туя Западная "Альбоспиката"</t>
+  </si>
+  <si>
+    <t>Туя Западная "Брабант"</t>
+  </si>
+  <si>
+    <t>Туя Западная "Глобоза Аурея"</t>
+  </si>
+  <si>
     <t>Туя Западная "Смарагд"</t>
   </si>
   <si>
-    <t>🌲</t>
-[...26 lines deleted...]
-    <t>Туя Западная "Альбоспиката"</t>
+    <t>Шалфей "Карадонна"</t>
   </si>
   <si>
     <t>Бронирование на весну 2026 саженцев в р9</t>
   </si>
   <si>
-    <t>Спирея Японская "Голдмаунд"</t>
-[...2 lines deleted...]
-    <t>🌳</t>
+    <t>Лаванда широколистная</t>
   </si>
   <si>
     <t>Горшок Р9</t>
   </si>
   <si>
-    <t>✔</t>
-[...2 lines deleted...]
-    <t>Туя Западная "Брабант"</t>
+    <t>Спирея Японская "Широбана"</t>
+  </si>
+  <si>
+    <t>Можжевельник скальный "Блю Эрроу"</t>
   </si>
   <si>
     <t>Туя Западная "Голден Смарагд"</t>
   </si>
   <si>
     <t>Туя Западная "Даника"</t>
   </si>
   <si>
     <t>Туя Западная "Колумна"</t>
   </si>
   <si>
     <t>В наличии</t>
   </si>
   <si>
-    <t>Самшит обыкновенный</t>
+    <t>Кедр Сибирский</t>
   </si>
   <si>
     <t>Горшок С2</t>
   </si>
   <si>
     <t>Самшит "Королевский"</t>
   </si>
   <si>
-    <t>Кедр Сибирский</t>
-[...1 lines deleted...]
-  <si>
     <t>Гортензия Метельчатая</t>
   </si>
   <si>
     <t>Горшок С3</t>
   </si>
   <si>
     <t>Ива Свердловская "Извилистая"</t>
   </si>
   <si>
+    <t>Можжевельник Голдстар</t>
+  </si>
+  <si>
     <t>Можжевельник Горизонтальный "Андорра Компакт" 30-40см</t>
   </si>
   <si>
-    <t>Можжевельник Голдстар</t>
-[...1 lines deleted...]
-  <si>
     <t>Спирея Японская "Бумальда"</t>
   </si>
   <si>
     <t>Туя Западная "Рейнголд"</t>
   </si>
   <si>
     <t>Юкка Садовая</t>
   </si>
   <si>
-    <t>Горшок С10</t>
-[...1 lines deleted...]
-  <si>
     <t>Горшок С15</t>
   </si>
   <si>
     <t>Бирючина Обыкновенная 140-160см</t>
   </si>
   <si>
     <t>Грунт</t>
   </si>
   <si>
+    <t>Ель Европейская 110-130см</t>
+  </si>
+  <si>
     <t>Ель Европейская 80-100см</t>
   </si>
   <si>
-    <t>Ель Европейская 110-130см</t>
+    <t>Ель Колючая форма Сизая (Голубая) 120-140см</t>
   </si>
   <si>
     <t>Ель Колючая форма Сизая (Голубая) 80-100см</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ель Колючая форма Сизая (Голубая) 120-140см</t>
   </si>
   <si>
     <t>Кедр Сибирский 180-240см</t>
   </si>
   <si>
     <t>Можжевельник Горизонтальный 80-120см (без определения сорта)</t>
   </si>
   <si>
     <t>Сосна Крымская 100-130см</t>
   </si>
   <si>
     <t>Сосна Крымская 130-150см</t>
   </si>
   <si>
     <t>Туя Западная "Колумна" 250-280см</t>
   </si>
   <si>
     <t>Туя Западная "Смарагд" 120-130см</t>
   </si>
   <si>
     <t>Форзиция 140-160см</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
-        <color theme="1"/>
+        <b/>
+        <color rgb="FF000000"/>
       </rPr>
       <t>ТОПИАРНЫЕ ФОРМЫ:</t>
     </r>
     <r>
       <rPr>
-        <rFont val="Noto Emoji"/>
+        <rFont val="Arial"/>
+        <b/>
         <color rgb="FF356854"/>
       </rPr>
       <t>⏬</t>
     </r>
   </si>
   <si>
     <t>Ель голубая Шар на штамбе, штамб 100см, диаметр 30-50см (Чупа-Чупс)</t>
   </si>
   <si>
     <t>Можжевельник "Облака" диаметр 120-140см</t>
   </si>
   <si>
     <t>Спираль, 150см</t>
   </si>
   <si>
     <t>Спираль, 180 - 220см</t>
   </si>
   <si>
+    <t>Фантазийные формы, Ярусы, Помпоны</t>
+  </si>
+  <si>
     <t>Шар на штамбе 100см (Чупа-Чупс) диаметр ~30см</t>
-  </si>
-[...1 lines deleted...]
-    <t>Фантазийные формы, Ярусы, Помпоны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <fonts count="20">
+  <fonts count="18">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16.0"/>
       <color theme="1"/>
       <name val="Arial"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <color theme="1"/>
-[...31 lines deleted...]
-      <b/>
+      <sz val="16.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
       <sz val="12.0"/>
-      <color rgb="FF11734B"/>
-      <name val="Noto Emoji"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <color rgb="FFD4EDBC"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <color rgb="FF473821"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <color rgb="FF434343"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.0"/>
+      <color rgb="FFD4EDBC"/>
+      <name val="Arial"/>
     </font>
     <font>
       <color rgb="FF753800"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
+      <sz val="12.0"/>
       <color rgb="FF11734B"/>
       <name val="Arial"/>
-    </font>
-[...20 lines deleted...]
-      <name val="Roboto"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <color rgb="FFFFC8AA"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <color theme="1"/>
       <name val="Noto Emoji"/>
     </font>
     <font>
-      <color rgb="FFFFC8AA"/>
-      <name val="Roboto"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="14">
+  <fills count="12">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF11734B"/>
         <bgColor rgb="FF11734B"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="5"/>
-        <bgColor theme="5"/>
+        <fgColor rgb="FFFFE5A0"/>
+        <bgColor rgb="FFFFE5A0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFAFB1B0"/>
+        <bgColor rgb="FFAFB1B0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC8AA"/>
+        <bgColor rgb="FFFFC8AA"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD4EDBC"/>
         <bgColor rgb="FFD4EDBC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC8AA"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FFF6F8F9"/>
         <bgColor rgb="FFF6F8F9"/>
-      </patternFill>
-[...10 lines deleted...]
-        <bgColor rgb="FFFFCFC9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAD1DC"/>
         <bgColor rgb="FFEAD1DC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7"/>
         <bgColor theme="7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF753800"/>
         <bgColor rgb="FF753800"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="5">
     <border/>
     <border>
       <left style="thin">
-        <color rgb="FFF6F8F9"/>
+        <color rgb="FFFFFFFF"/>
       </left>
       <right style="thin">
-        <color rgb="FFF6F8F9"/>
+        <color rgb="FFFFFFFF"/>
       </right>
       <top style="thin">
-        <color rgb="FFF6F8F9"/>
+        <color rgb="FFFFFFFF"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFF6F8F9"/>
+        <color rgb="FFFFFFFF"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
+        <color rgb="FFFFFFFF"/>
+      </left>
+      <right style="thin">
         <color rgb="FF284E3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFFFFFF"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFFFFFF"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFF6F8F9"/>
       </left>
       <right style="thin">
         <color rgb="FFF6F8F9"/>
       </right>
       <top style="thin">
         <color rgb="FFF6F8F9"/>
       </top>
       <bottom style="thin">
         <color rgb="FFF6F8F9"/>
       </bottom>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
-    <border>
-[...54 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="60">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="3" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="4" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="1" fillId="4" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="3" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf borderId="3" fillId="3" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="3" fillId="3" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="4" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="3" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="3" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="3" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="6" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="3" fillId="2" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="7" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="7" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="3" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="8" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="6" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="9" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="7" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="6" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...62 lines deleted...]
-    <xf borderId="7" fillId="10" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="6" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="11" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="3" fillId="7" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="11" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    <xf borderId="3" fillId="11" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="3" fillId="8" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...23 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...3 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="none"/>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF356854"/>
           <bgColor rgb="FF356854"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
     <dxf>
@@ -906,51 +873,51 @@
   </dxfs>
   <tableStyles count="1">
     <tableStyle count="4" pivot="0" name="Лист1-style">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="3" type="secondRowStripe"/>
       <tableStyleElement dxfId="4" size="0" type="wholeTable"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="A1:F83" displayName="ОПТ_Актуальные" name="ОПТ_Актуальные" id="1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="A1:F92" displayName="ОПТ_Актуальные" name="ОПТ_Актуальные" id="1">
   <tableColumns count="6">
     <tableColumn name="Название растения" id="1"/>
     <tableColumn name="Тип" id="2"/>
     <tableColumn name="Вид" id="3"/>
     <tableColumn name="Кол.во" id="4"/>
     <tableColumn name="Цена" id="5"/>
     <tableColumn name="Наличие" id="6"/>
   </tableColumns>
   <tableStyleInfo name="Лист1-style" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
@@ -1182,71 +1149,71 @@
         <v>5</v>
       </c>
       <c r="G1" s="3"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F2" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="8" t="s">
+      <c r="A3" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E3" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="8" t="s">
+      <c r="A4" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" ht="22.5" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>7</v>
       </c>
@@ -1282,5278 +1249,5627 @@
       <c r="F6" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" ht="22.5" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" ht="22.5" customHeight="1">
-      <c r="A8" s="9" t="s">
+      <c r="A8" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" ht="22.5" customHeight="1">
-      <c r="A9" s="10" t="s">
+      <c r="A9" s="9" t="s">
         <v>13</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" ht="22.5" customHeight="1">
-      <c r="A10" s="10" t="s">
+      <c r="A10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" ht="45.0" customHeight="1">
-      <c r="A11" s="11" t="s">
+      <c r="A11" s="10" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" ht="22.5" customHeight="1">
       <c r="A12" s="4" t="s">
         <v>7</v>
       </c>
       <c r="B12" s="5" t="s">
         <v>7</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="7" t="s">
         <v>7</v>
       </c>
       <c r="E12" s="7" t="s">
         <v>7</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" ht="22.5" customHeight="1">
-      <c r="A13" s="12" t="s">
+      <c r="A13" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="13"/>
-[...3 lines deleted...]
-      <c r="F13" s="13"/>
+      <c r="B13" s="11"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="13"/>
+      <c r="E13" s="13"/>
+      <c r="F13" s="11"/>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="12" t="s">
+      <c r="A14" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="B14" s="13"/>
-[...3 lines deleted...]
-      <c r="F14" s="13"/>
+      <c r="B14" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="16">
+        <v>1500.0</v>
+      </c>
+      <c r="E14" s="16">
+        <v>30.0</v>
+      </c>
+      <c r="F14" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G14" s="18"/>
+      <c r="H14" s="18"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="18"/>
+      <c r="N14" s="18"/>
+      <c r="O14" s="18"/>
+      <c r="P14" s="18"/>
+      <c r="Q14" s="18"/>
+      <c r="R14" s="18"/>
+      <c r="S14" s="18"/>
+      <c r="T14" s="18"/>
+      <c r="U14" s="18"/>
+      <c r="V14" s="18"/>
+      <c r="W14" s="18"/>
+      <c r="X14" s="18"/>
+      <c r="Y14" s="18"/>
+      <c r="Z14" s="18"/>
+      <c r="AA14" s="18"/>
     </row>
     <row r="15" ht="22.5" customHeight="1">
-      <c r="A15" s="4" t="s">
+      <c r="A15" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B15" s="5" t="s">
+      <c r="C15" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="16" t="s">
+      <c r="D15" s="20">
+        <v>1000.0</v>
+      </c>
+      <c r="E15" s="20">
+        <v>35.0</v>
+      </c>
+      <c r="F15" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="D15" s="17">
+      <c r="G15" s="18"/>
+      <c r="H15" s="18"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="18"/>
+      <c r="O15" s="18"/>
+      <c r="P15" s="18"/>
+      <c r="Q15" s="18"/>
+      <c r="R15" s="18"/>
+      <c r="S15" s="18"/>
+      <c r="T15" s="18"/>
+      <c r="U15" s="18"/>
+      <c r="V15" s="18"/>
+      <c r="W15" s="18"/>
+      <c r="X15" s="18"/>
+      <c r="Y15" s="18"/>
+      <c r="Z15" s="18"/>
+      <c r="AA15" s="18"/>
+    </row>
+    <row r="16" ht="22.5" customHeight="1">
+      <c r="A16" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="D16" s="16"/>
+      <c r="E16" s="16"/>
+      <c r="F16" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G16" s="18"/>
+      <c r="H16" s="18"/>
+      <c r="I16" s="18"/>
+      <c r="J16" s="18"/>
+      <c r="K16" s="18"/>
+      <c r="L16" s="18"/>
+      <c r="M16" s="18"/>
+      <c r="N16" s="18"/>
+      <c r="O16" s="18"/>
+      <c r="P16" s="18"/>
+      <c r="Q16" s="18"/>
+      <c r="R16" s="18"/>
+      <c r="S16" s="18"/>
+      <c r="T16" s="18"/>
+      <c r="U16" s="18"/>
+      <c r="V16" s="18"/>
+      <c r="W16" s="18"/>
+      <c r="X16" s="18"/>
+      <c r="Y16" s="18"/>
+      <c r="Z16" s="18"/>
+      <c r="AA16" s="18"/>
+    </row>
+    <row r="17" ht="22.5" customHeight="1">
+      <c r="A17" s="9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="D17" s="16">
+        <v>5000.0</v>
+      </c>
+      <c r="E17" s="16"/>
+      <c r="F17" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" ht="22.5" customHeight="1">
+      <c r="A18" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>19</v>
+      </c>
+      <c r="D18" s="20">
+        <v>1700.0</v>
+      </c>
+      <c r="E18" s="20">
+        <v>30.0</v>
+      </c>
+      <c r="F18" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G18" s="18"/>
+      <c r="H18" s="18"/>
+      <c r="I18" s="18"/>
+      <c r="J18" s="18"/>
+      <c r="K18" s="18"/>
+      <c r="L18" s="18"/>
+      <c r="M18" s="18"/>
+      <c r="N18" s="18"/>
+      <c r="O18" s="18"/>
+      <c r="P18" s="18"/>
+      <c r="Q18" s="18"/>
+      <c r="R18" s="18"/>
+      <c r="S18" s="18"/>
+      <c r="T18" s="18"/>
+      <c r="U18" s="18"/>
+      <c r="V18" s="18"/>
+      <c r="W18" s="18"/>
+      <c r="X18" s="18"/>
+      <c r="Y18" s="18"/>
+      <c r="Z18" s="18"/>
+      <c r="AA18" s="18"/>
+    </row>
+    <row r="19" ht="22.5" customHeight="1">
+      <c r="A19" s="9" t="s">
+        <v>26</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="23">
+        <v>4000.0</v>
+      </c>
+      <c r="E19" s="23">
+        <v>55.0</v>
+      </c>
+      <c r="F19" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G19" s="18"/>
+      <c r="H19" s="18"/>
+      <c r="I19" s="18"/>
+      <c r="J19" s="18"/>
+      <c r="K19" s="18"/>
+      <c r="L19" s="18"/>
+      <c r="M19" s="18"/>
+      <c r="N19" s="18"/>
+      <c r="O19" s="18"/>
+      <c r="P19" s="18"/>
+      <c r="Q19" s="18"/>
+      <c r="R19" s="18"/>
+      <c r="S19" s="18"/>
+      <c r="T19" s="18"/>
+      <c r="U19" s="18"/>
+      <c r="V19" s="18"/>
+      <c r="W19" s="18"/>
+      <c r="X19" s="18"/>
+      <c r="Y19" s="18"/>
+      <c r="Z19" s="18"/>
+      <c r="AA19" s="18"/>
+    </row>
+    <row r="20" ht="22.5" customHeight="1">
+      <c r="A20" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B20" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C20" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="23">
+        <v>500.0</v>
+      </c>
+      <c r="E20" s="23">
+        <v>55.0</v>
+      </c>
+      <c r="F20" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" ht="22.5" customHeight="1">
+      <c r="A21" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D21" s="23">
+        <v>8000.0</v>
+      </c>
+      <c r="E21" s="23">
+        <v>80.0</v>
+      </c>
+      <c r="F21" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" ht="22.5" customHeight="1">
+      <c r="A22" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D22" s="23">
+        <v>1000.0</v>
+      </c>
+      <c r="E22" s="23">
+        <v>55.0</v>
+      </c>
+      <c r="F22" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" ht="22.5" customHeight="1">
+      <c r="A23" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C23" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D23" s="23">
+        <v>500.0</v>
+      </c>
+      <c r="E23" s="23">
+        <v>55.0</v>
+      </c>
+      <c r="F23" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" ht="22.5" customHeight="1">
+      <c r="A24" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B24" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="D24" s="27">
+        <v>8000.0</v>
+      </c>
+      <c r="E24" s="27">
+        <v>27.0</v>
+      </c>
+      <c r="F24" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="25" ht="22.5" customHeight="1">
+      <c r="A25" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C25" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="D25" s="27">
+        <v>1500.0</v>
+      </c>
+      <c r="E25" s="27">
+        <v>30.0</v>
+      </c>
+      <c r="F25" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="26" ht="22.5" customHeight="1">
+      <c r="A26" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="D26" s="27">
         <v>3000.0</v>
       </c>
-      <c r="E15" s="17">
-[...10 lines deleted...]
-      <c r="B16" s="18" t="s">
+      <c r="E26" s="27">
+        <v>30.0</v>
+      </c>
+      <c r="F26" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="27" ht="22.5" customHeight="1">
+      <c r="A27" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C27" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="19" t="s">
+      <c r="D27" s="23">
+        <v>500.0</v>
+      </c>
+      <c r="E27" s="23">
+        <v>55.0</v>
+      </c>
+      <c r="F27" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="D16" s="17">
+    </row>
+    <row r="28" ht="22.5" customHeight="1">
+      <c r="A28" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B28" s="28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D28" s="23">
+        <v>3000.0</v>
+      </c>
+      <c r="E28" s="23">
+        <v>40.0</v>
+      </c>
+      <c r="F28" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G28" s="18"/>
+      <c r="H28" s="18"/>
+      <c r="I28" s="18"/>
+      <c r="J28" s="18"/>
+      <c r="K28" s="18"/>
+      <c r="L28" s="18"/>
+      <c r="M28" s="18"/>
+      <c r="N28" s="18"/>
+      <c r="O28" s="18"/>
+      <c r="P28" s="18"/>
+      <c r="Q28" s="18"/>
+      <c r="R28" s="18"/>
+      <c r="S28" s="18"/>
+      <c r="T28" s="18"/>
+      <c r="U28" s="18"/>
+      <c r="V28" s="18"/>
+      <c r="W28" s="18"/>
+      <c r="X28" s="18"/>
+      <c r="Y28" s="18"/>
+      <c r="Z28" s="18"/>
+      <c r="AA28" s="18"/>
+    </row>
+    <row r="29" ht="22.5" customHeight="1">
+      <c r="A29" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B29" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C29" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D29" s="23">
+        <v>500.0</v>
+      </c>
+      <c r="E29" s="23">
+        <v>55.0</v>
+      </c>
+      <c r="F29" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="30" ht="22.5" customHeight="1">
+      <c r="A30" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C30" s="22" t="s">
+        <v>19</v>
+      </c>
+      <c r="D30" s="23">
+        <v>2000.0</v>
+      </c>
+      <c r="E30" s="23">
+        <v>40.0</v>
+      </c>
+      <c r="F30" s="29" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="31" ht="22.5" customHeight="1">
+      <c r="A31" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C31" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="23">
         <v>8000.0</v>
       </c>
-      <c r="E16" s="17">
-[...13 lines deleted...]
-      <c r="C17" s="19" t="s">
+      <c r="E31" s="23">
+        <v>35.0</v>
+      </c>
+      <c r="F31" s="29" t="s">
         <v>20</v>
       </c>
-      <c r="D17" s="17">
+    </row>
+    <row r="32" ht="22.5" customHeight="1">
+      <c r="A32" s="10"/>
+      <c r="B32" s="11"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="13"/>
+      <c r="E32" s="13"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="18"/>
+      <c r="H32" s="18"/>
+      <c r="I32" s="18"/>
+      <c r="J32" s="18"/>
+      <c r="K32" s="18"/>
+      <c r="L32" s="18"/>
+      <c r="M32" s="18"/>
+      <c r="N32" s="18"/>
+      <c r="O32" s="18"/>
+      <c r="P32" s="18"/>
+      <c r="Q32" s="18"/>
+      <c r="R32" s="18"/>
+      <c r="S32" s="18"/>
+      <c r="T32" s="18"/>
+      <c r="U32" s="18"/>
+      <c r="V32" s="18"/>
+      <c r="W32" s="18"/>
+      <c r="X32" s="18"/>
+      <c r="Y32" s="18"/>
+      <c r="Z32" s="18"/>
+      <c r="AA32" s="18"/>
+    </row>
+    <row r="33" ht="22.5" customHeight="1">
+      <c r="A33" s="10" t="s">
+        <v>40</v>
+      </c>
+      <c r="B33" s="11"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="13"/>
+      <c r="E33" s="13"/>
+      <c r="F33" s="11"/>
+    </row>
+    <row r="34" ht="22.5" customHeight="1">
+      <c r="A34" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="13"/>
+      <c r="E34" s="13"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="18"/>
+      <c r="H34" s="18"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="18"/>
+      <c r="N34" s="18"/>
+      <c r="O34" s="18"/>
+      <c r="P34" s="18"/>
+      <c r="Q34" s="18"/>
+      <c r="R34" s="18"/>
+      <c r="S34" s="18"/>
+      <c r="T34" s="18"/>
+      <c r="U34" s="18"/>
+      <c r="V34" s="18"/>
+      <c r="W34" s="18"/>
+      <c r="X34" s="18"/>
+      <c r="Y34" s="18"/>
+      <c r="Z34" s="18"/>
+      <c r="AA34" s="18"/>
+    </row>
+    <row r="35" ht="22.5" customHeight="1">
+      <c r="A35" s="9" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C35" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D35" s="33">
         <v>1000.0</v>
       </c>
-      <c r="E17" s="17">
-[...13 lines deleted...]
-      <c r="C18" s="21" t="s">
+      <c r="E35" s="33">
+        <v>100.0</v>
+      </c>
+      <c r="F35" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="D18" s="17">
+    </row>
+    <row r="36" ht="22.5" customHeight="1">
+      <c r="A36" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B36" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D36" s="35">
+        <v>1700.0</v>
+      </c>
+      <c r="E36" s="35">
+        <v>120.0</v>
+      </c>
+      <c r="F36" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G36" s="18"/>
+      <c r="H36" s="18"/>
+      <c r="I36" s="18"/>
+      <c r="J36" s="18"/>
+      <c r="K36" s="18"/>
+      <c r="L36" s="18"/>
+      <c r="M36" s="18"/>
+      <c r="N36" s="18"/>
+      <c r="O36" s="18"/>
+      <c r="P36" s="18"/>
+      <c r="Q36" s="18"/>
+      <c r="R36" s="18"/>
+      <c r="S36" s="18"/>
+      <c r="T36" s="18"/>
+      <c r="U36" s="18"/>
+      <c r="V36" s="18"/>
+      <c r="W36" s="18"/>
+      <c r="X36" s="18"/>
+      <c r="Y36" s="18"/>
+      <c r="Z36" s="18"/>
+      <c r="AA36" s="18"/>
+    </row>
+    <row r="37" ht="22.5" customHeight="1">
+      <c r="A37" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="34" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D37" s="35">
+        <v>1000.0</v>
+      </c>
+      <c r="E37" s="35">
+        <v>100.0</v>
+      </c>
+      <c r="F37" s="17" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="18"/>
+      <c r="H37" s="18"/>
+      <c r="I37" s="18"/>
+      <c r="J37" s="18"/>
+      <c r="K37" s="18"/>
+      <c r="L37" s="18"/>
+      <c r="M37" s="18"/>
+      <c r="N37" s="18"/>
+      <c r="O37" s="18"/>
+      <c r="P37" s="18"/>
+      <c r="Q37" s="18"/>
+      <c r="R37" s="18"/>
+      <c r="S37" s="18"/>
+      <c r="T37" s="18"/>
+      <c r="U37" s="18"/>
+      <c r="V37" s="18"/>
+      <c r="W37" s="18"/>
+      <c r="X37" s="18"/>
+      <c r="Y37" s="18"/>
+      <c r="Z37" s="18"/>
+      <c r="AA37" s="18"/>
+    </row>
+    <row r="38" ht="22.5" customHeight="1">
+      <c r="A38" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B38" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C38" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D38" s="37">
+        <v>1000.0</v>
+      </c>
+      <c r="E38" s="37">
+        <v>100.0</v>
+      </c>
+      <c r="F38" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="39" ht="22.5" customHeight="1">
+      <c r="A39" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B39" s="36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C39" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D39" s="37">
+        <v>4000.0</v>
+      </c>
+      <c r="E39" s="37">
+        <v>120.0</v>
+      </c>
+      <c r="F39" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="40" ht="22.5" customHeight="1">
+      <c r="A40" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B40" s="38" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D40" s="23">
         <v>2000.0</v>
       </c>
-      <c r="E18" s="17">
-[...13 lines deleted...]
-      <c r="C19" s="21" t="s">
+      <c r="E40" s="23">
+        <v>180.0</v>
+      </c>
+      <c r="F40" s="39"/>
+    </row>
+    <row r="41" ht="22.5" customHeight="1">
+      <c r="A41" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B41" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C41" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D41" s="20">
+        <v>500.0</v>
+      </c>
+      <c r="E41" s="20">
+        <v>120.0</v>
+      </c>
+      <c r="F41" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="D19" s="17">
+    </row>
+    <row r="42" ht="22.5" customHeight="1">
+      <c r="A42" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B42" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="C42" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D42" s="16">
         <v>1000.0</v>
       </c>
-      <c r="E19" s="17">
-[...13 lines deleted...]
-      <c r="C20" s="21" t="s">
+      <c r="E42" s="16">
+        <v>160.0</v>
+      </c>
+      <c r="F42" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="D20" s="17">
-[...10 lines deleted...]
-      <c r="A21" s="4" t="s">
+    </row>
+    <row r="43" ht="22.5" customHeight="1">
+      <c r="A43" s="9" t="s">
+        <v>46</v>
+      </c>
+      <c r="B43" s="24" t="s">
         <v>27</v>
       </c>
-      <c r="B21" s="18" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="21" t="s">
+      <c r="C43" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" s="41">
+        <v>2000.0</v>
+      </c>
+      <c r="E43" s="41">
+        <v>160.0</v>
+      </c>
+      <c r="F43" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="D21" s="17">
-[...16 lines deleted...]
-      <c r="C22" s="21" t="s">
+    </row>
+    <row r="44" ht="22.5" customHeight="1">
+      <c r="A44" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B44" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C44" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D44" s="16">
+        <v>500.0</v>
+      </c>
+      <c r="E44" s="16">
+        <v>120.0</v>
+      </c>
+      <c r="F44" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="D22" s="17">
-[...139 lines deleted...]
-      <c r="E30" s="31">
+    </row>
+    <row r="45" ht="22.5" customHeight="1">
+      <c r="A45" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B45" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C45" s="42" t="s">
+        <v>42</v>
+      </c>
+      <c r="D45" s="23">
+        <v>3000.0</v>
+      </c>
+      <c r="E45" s="23">
         <v>150.0</v>
       </c>
-      <c r="F30" s="32" t="s">
-[...321 lines deleted...]
-        <v>33</v>
+      <c r="F45" s="17" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="46" ht="22.5" customHeight="1">
       <c r="A46" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="11"/>
+      <c r="C46" s="43"/>
+      <c r="D46" s="13"/>
+      <c r="E46" s="13"/>
+      <c r="F46" s="11"/>
+    </row>
+    <row r="47" ht="22.5" customHeight="1">
+      <c r="A47" s="10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B47" s="11"/>
+      <c r="C47" s="43"/>
+      <c r="D47" s="13"/>
+      <c r="E47" s="13"/>
+      <c r="F47" s="11"/>
+    </row>
+    <row r="48" ht="22.5" customHeight="1">
+      <c r="A48" s="9" t="s">
+        <v>49</v>
+      </c>
+      <c r="B48" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C48" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D48" s="23">
+        <v>1500.0</v>
+      </c>
+      <c r="E48" s="23">
+        <v>600.0</v>
+      </c>
+      <c r="F48" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="49" ht="22.5" customHeight="1">
+      <c r="A49" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B49" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="C49" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D49" s="23">
+        <v>200.0</v>
+      </c>
+      <c r="E49" s="23">
+        <v>250.0</v>
+      </c>
+      <c r="F49" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="50" ht="22.5" customHeight="1">
+      <c r="A50" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B50" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C50" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D50" s="23">
+        <v>300.0</v>
+      </c>
+      <c r="E50" s="23">
+        <v>350.0</v>
+      </c>
+      <c r="F50" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="51" ht="22.5" customHeight="1">
+      <c r="A51" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B51" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C51" s="44" t="s">
+        <v>50</v>
+      </c>
+      <c r="D51" s="23">
+        <v>400.0</v>
+      </c>
+      <c r="E51" s="23">
+        <v>350.0</v>
+      </c>
+      <c r="F51" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="52" ht="22.5" customHeight="1">
+      <c r="A52" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C52" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E52" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="F52" s="45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="53" ht="22.5" customHeight="1">
+      <c r="A53" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B53" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C53" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D53" s="23">
+        <v>100.0</v>
+      </c>
+      <c r="E53" s="23">
+        <v>450.0</v>
+      </c>
+      <c r="F53" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" ht="22.5" customHeight="1">
+      <c r="A54" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B54" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C54" s="48" t="s">
+        <v>53</v>
+      </c>
+      <c r="D54" s="23">
+        <v>100.0</v>
+      </c>
+      <c r="E54" s="23">
+        <v>350.0</v>
+      </c>
+      <c r="F54" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" ht="22.5" customHeight="1">
+      <c r="A55" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="B55" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C55" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D55" s="23"/>
+      <c r="E55" s="23"/>
+      <c r="F55" s="17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G55" s="18"/>
+      <c r="H55" s="18"/>
+      <c r="I55" s="18"/>
+      <c r="J55" s="18"/>
+      <c r="K55" s="18"/>
+      <c r="L55" s="18"/>
+      <c r="M55" s="18"/>
+      <c r="N55" s="18"/>
+      <c r="O55" s="18"/>
+      <c r="P55" s="18"/>
+      <c r="Q55" s="18"/>
+      <c r="R55" s="18"/>
+      <c r="S55" s="18"/>
+      <c r="T55" s="18"/>
+      <c r="U55" s="18"/>
+      <c r="V55" s="18"/>
+      <c r="W55" s="18"/>
+      <c r="X55" s="18"/>
+      <c r="Y55" s="18"/>
+      <c r="Z55" s="18"/>
+      <c r="AA55" s="18"/>
+    </row>
+    <row r="56" ht="22.5" customHeight="1">
+      <c r="A56" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B56" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C56" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D56" s="23">
+        <v>50.0</v>
+      </c>
+      <c r="E56" s="23">
+        <v>550.0</v>
+      </c>
+      <c r="F56" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="57" ht="22.5" customHeight="1">
+      <c r="A57" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="B57" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C57" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D57" s="23">
+        <v>50.0</v>
+      </c>
+      <c r="E57" s="23">
+        <v>550.0</v>
+      </c>
+      <c r="F57" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="58" ht="22.5" customHeight="1">
+      <c r="A58" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="B58" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C58" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D58" s="23"/>
+      <c r="E58" s="23"/>
+      <c r="F58" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="59" ht="22.5" customHeight="1">
+      <c r="A59" s="9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B59" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C59" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D59" s="23">
+        <v>100.0</v>
+      </c>
+      <c r="E59" s="23">
+        <v>550.0</v>
+      </c>
+      <c r="F59" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="60" ht="22.5" customHeight="1">
+      <c r="A60" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B60" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C60" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D60" s="23">
+        <v>10.0</v>
+      </c>
+      <c r="E60" s="23">
+        <v>350.0</v>
+      </c>
+      <c r="F60" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" ht="22.5" customHeight="1">
+      <c r="A61" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B61" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C61" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D61" s="23">
+        <v>400.0</v>
+      </c>
+      <c r="E61" s="23">
+        <v>500.0</v>
+      </c>
+      <c r="F61" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="62" ht="22.5" customHeight="1">
+      <c r="A62" s="9" t="s">
+        <v>36</v>
+      </c>
+      <c r="B62" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C62" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D62" s="23">
+        <v>200.0</v>
+      </c>
+      <c r="E62" s="23">
+        <v>450.0</v>
+      </c>
+      <c r="F62" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="63" ht="22.5" customHeight="1">
+      <c r="A63" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B63" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C63" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D63" s="23">
+        <v>200.0</v>
+      </c>
+      <c r="E63" s="23">
+        <v>550.0</v>
+      </c>
+      <c r="F63" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="64" ht="22.5" customHeight="1">
+      <c r="A64" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="B46" s="18" t="s">
-[...5 lines deleted...]
-      <c r="D46" s="17">
+      <c r="B64" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C64" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D64" s="23">
+        <v>300.0</v>
+      </c>
+      <c r="E64" s="23">
+        <v>600.0</v>
+      </c>
+      <c r="F64" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="65" ht="22.5" customHeight="1">
+      <c r="A65" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B65" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C65" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D65" s="23">
+        <v>150.0</v>
+      </c>
+      <c r="E65" s="23">
+        <v>500.0</v>
+      </c>
+      <c r="F65" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" ht="22.5" customHeight="1">
+      <c r="A66" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B66" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C66" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D66" s="23"/>
+      <c r="E66" s="23"/>
+      <c r="F66" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="67" ht="22.5" customHeight="1">
+      <c r="A67" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B67" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C67" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D67" s="23">
+        <v>150.0</v>
+      </c>
+      <c r="E67" s="23">
+        <v>500.0</v>
+      </c>
+      <c r="F67" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="68" ht="22.5" customHeight="1">
+      <c r="A68" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B68" s="38" t="s">
+        <v>18</v>
+      </c>
+      <c r="C68" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="D68" s="23">
+        <v>90.0</v>
+      </c>
+      <c r="E68" s="23">
+        <v>300.0</v>
+      </c>
+      <c r="F68" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="69" ht="22.5" customHeight="1">
+      <c r="A69" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="11"/>
+      <c r="C69" s="49"/>
+      <c r="D69" s="23"/>
+      <c r="E69" s="23"/>
+      <c r="F69" s="50"/>
+    </row>
+    <row r="70" ht="22.5" customHeight="1">
+      <c r="A70" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B70" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="C70" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="D70" s="23">
+        <v>20.0</v>
+      </c>
+      <c r="E70" s="23">
+        <v>2000.0</v>
+      </c>
+      <c r="F70" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="71" ht="22.5" customHeight="1">
+      <c r="A71" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B71" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C71" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="D71" s="23"/>
+      <c r="E71" s="23"/>
+      <c r="F71" s="17" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="72" ht="22.5" customHeight="1">
+      <c r="A72" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C72" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E72" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="F72" s="45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="73" ht="22.5" customHeight="1">
+      <c r="A73" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B73" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C73" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D73" s="54">
         <v>50.0</v>
       </c>
-      <c r="E46" s="17">
-[...32 lines deleted...]
-      <c r="D48" s="17">
+      <c r="E73" s="54">
+        <v>1500.0</v>
+      </c>
+      <c r="F73" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="74" ht="22.5" customHeight="1">
+      <c r="A74" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B74" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C74" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D74" s="54">
+        <v>100.0</v>
+      </c>
+      <c r="E74" s="54">
+        <v>3000.0</v>
+      </c>
+      <c r="F74" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" ht="22.5" customHeight="1">
+      <c r="A75" s="9" t="s">
+        <v>64</v>
+      </c>
+      <c r="B75" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C75" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D75" s="54">
+        <v>100.0</v>
+      </c>
+      <c r="E75" s="54">
+        <v>2500.0</v>
+      </c>
+      <c r="F75" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="76" ht="22.5" customHeight="1">
+      <c r="A76" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B76" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C76" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D76" s="54">
+        <v>700.0</v>
+      </c>
+      <c r="E76" s="54">
+        <v>4500.0</v>
+      </c>
+      <c r="F76" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" ht="22.5" customHeight="1">
+      <c r="A77" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B77" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C77" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D77" s="54">
+        <v>100.0</v>
+      </c>
+      <c r="E77" s="54">
+        <v>3500.0</v>
+      </c>
+      <c r="F77" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="78" ht="22.5" customHeight="1">
+      <c r="A78" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B78" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C78" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D78" s="54">
+        <v>20.0</v>
+      </c>
+      <c r="E78" s="54">
+        <v>25000.0</v>
+      </c>
+      <c r="F78" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="79" ht="22.5" customHeight="1">
+      <c r="A79" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B79" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C79" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D79" s="54">
+        <v>200.0</v>
+      </c>
+      <c r="E79" s="54">
+        <v>3000.0</v>
+      </c>
+      <c r="F79" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="80" ht="22.5" customHeight="1">
+      <c r="A80" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B80" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C80" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D80" s="54">
+        <v>200.0</v>
+      </c>
+      <c r="E80" s="54">
+        <v>4000.0</v>
+      </c>
+      <c r="F80" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" ht="22.5" customHeight="1">
+      <c r="A81" s="9" t="s">
+        <v>70</v>
+      </c>
+      <c r="B81" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C81" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D81" s="54">
+        <v>60.0</v>
+      </c>
+      <c r="E81" s="54">
+        <v>4500.0</v>
+      </c>
+      <c r="F81" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="82" ht="22.5" customHeight="1">
+      <c r="A82" s="9" t="s">
+        <v>71</v>
+      </c>
+      <c r="B82" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C82" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D82" s="54">
+        <v>500.0</v>
+      </c>
+      <c r="E82" s="54">
+        <v>3000.0</v>
+      </c>
+      <c r="F82" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="83" ht="22.5" customHeight="1">
+      <c r="A83" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B83" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C83" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D83" s="54">
+        <v>200.0</v>
+      </c>
+      <c r="E83" s="54">
+        <v>2000.0</v>
+      </c>
+      <c r="F83" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="84" ht="22.5" customHeight="1">
+      <c r="A84" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B84" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C84" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D84" s="23">
+        <v>150.0</v>
+      </c>
+      <c r="E84" s="23">
+        <v>1500.0</v>
+      </c>
+      <c r="F84" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="85" ht="22.5" customHeight="1">
+      <c r="A85" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B85" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="C85" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="23" t="s">
+        <v>7</v>
+      </c>
+      <c r="E85" s="55"/>
+      <c r="F85" s="45" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="86" ht="22.5" customHeight="1">
+      <c r="A86" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="B86" s="56"/>
+      <c r="C86" s="12"/>
+      <c r="D86" s="55"/>
+      <c r="E86" s="55"/>
+      <c r="F86" s="57"/>
+    </row>
+    <row r="87" ht="22.5" customHeight="1">
+      <c r="A87" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B87" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C87" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D87" s="54">
+        <v>30.0</v>
+      </c>
+      <c r="E87" s="54">
+        <v>7500.0</v>
+      </c>
+      <c r="F87" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="88" ht="22.5" customHeight="1">
+      <c r="A88" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B88" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C88" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D88" s="54">
+        <v>7.0</v>
+      </c>
+      <c r="E88" s="54">
+        <v>60000.0</v>
+      </c>
+      <c r="F88" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="89" ht="22.5" customHeight="1">
+      <c r="A89" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="B89" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C89" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D89" s="54">
+        <v>15.0</v>
+      </c>
+      <c r="E89" s="54">
+        <v>7500.0</v>
+      </c>
+      <c r="F89" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="90" ht="22.5" customHeight="1">
+      <c r="A90" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="B90" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C90" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D90" s="54">
+        <v>3.0</v>
+      </c>
+      <c r="E90" s="54">
+        <v>18000.0</v>
+      </c>
+      <c r="F90" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="91" ht="22.5" customHeight="1">
+      <c r="A91" s="9" t="s">
+        <v>79</v>
+      </c>
+      <c r="B91" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C91" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D91" s="54">
         <v>50.0</v>
       </c>
-      <c r="E48" s="17">
-[...52 lines deleted...]
-      <c r="D51" s="17">
+      <c r="E91" s="54">
+        <v>7500.0</v>
+      </c>
+      <c r="F91" s="17" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="92" ht="22.5" customHeight="1">
+      <c r="A92" s="9" t="s">
+        <v>80</v>
+      </c>
+      <c r="B92" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C92" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D92" s="54">
         <v>10.0</v>
       </c>
-      <c r="E51" s="17">
-[...600 lines deleted...]
-      <c r="E82" s="52">
+      <c r="E92" s="54">
         <v>5500.0</v>
       </c>
-      <c r="F82" s="43" t="s">
-[...57 lines deleted...]
-      <c r="F92" s="57"/>
+      <c r="F92" s="17" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="93">
-      <c r="B93" s="56"/>
-      <c r="F93" s="57"/>
+      <c r="B93" s="58"/>
+      <c r="F93" s="59"/>
     </row>
     <row r="94">
-      <c r="B94" s="56"/>
-      <c r="F94" s="57"/>
+      <c r="B94" s="58"/>
+      <c r="F94" s="59"/>
     </row>
     <row r="95">
-      <c r="B95" s="56"/>
-      <c r="F95" s="57"/>
+      <c r="B95" s="58"/>
+      <c r="F95" s="59"/>
     </row>
     <row r="96">
-      <c r="B96" s="56"/>
-      <c r="F96" s="57"/>
+      <c r="B96" s="58"/>
+      <c r="F96" s="59"/>
     </row>
     <row r="97">
-      <c r="B97" s="56"/>
-      <c r="F97" s="57"/>
+      <c r="B97" s="58"/>
+      <c r="F97" s="59"/>
     </row>
     <row r="98">
-      <c r="B98" s="56"/>
-      <c r="F98" s="57"/>
+      <c r="B98" s="58"/>
+      <c r="F98" s="59"/>
     </row>
     <row r="99">
-      <c r="B99" s="56"/>
-      <c r="F99" s="57"/>
+      <c r="B99" s="58"/>
+      <c r="F99" s="59"/>
     </row>
     <row r="100">
-      <c r="B100" s="56"/>
-      <c r="F100" s="57"/>
+      <c r="B100" s="58"/>
+      <c r="F100" s="59"/>
     </row>
     <row r="101">
-      <c r="B101" s="56"/>
-      <c r="F101" s="57"/>
+      <c r="B101" s="58"/>
+      <c r="F101" s="59"/>
     </row>
     <row r="102">
-      <c r="B102" s="56"/>
-      <c r="F102" s="57"/>
+      <c r="B102" s="58"/>
+      <c r="F102" s="59"/>
     </row>
     <row r="103">
-      <c r="B103" s="56"/>
-      <c r="F103" s="57"/>
+      <c r="B103" s="58"/>
+      <c r="F103" s="59"/>
     </row>
     <row r="104">
-      <c r="B104" s="56"/>
-      <c r="F104" s="57"/>
+      <c r="B104" s="58"/>
+      <c r="F104" s="59"/>
     </row>
     <row r="105">
-      <c r="B105" s="56"/>
-      <c r="F105" s="57"/>
+      <c r="B105" s="58"/>
+      <c r="F105" s="59"/>
     </row>
     <row r="106">
-      <c r="B106" s="56"/>
-      <c r="F106" s="57"/>
+      <c r="B106" s="58"/>
+      <c r="F106" s="59"/>
     </row>
     <row r="107">
-      <c r="B107" s="56"/>
-      <c r="F107" s="57"/>
+      <c r="B107" s="58"/>
+      <c r="F107" s="59"/>
     </row>
     <row r="108">
-      <c r="B108" s="56"/>
-      <c r="F108" s="57"/>
+      <c r="B108" s="58"/>
+      <c r="F108" s="59"/>
     </row>
     <row r="109">
-      <c r="B109" s="56"/>
-      <c r="F109" s="57"/>
+      <c r="B109" s="58"/>
+      <c r="F109" s="59"/>
     </row>
     <row r="110">
-      <c r="B110" s="56"/>
-      <c r="F110" s="57"/>
+      <c r="B110" s="58"/>
+      <c r="F110" s="59"/>
     </row>
     <row r="111">
-      <c r="B111" s="56"/>
-      <c r="F111" s="57"/>
+      <c r="B111" s="58"/>
+      <c r="F111" s="59"/>
     </row>
     <row r="112">
-      <c r="B112" s="56"/>
-      <c r="F112" s="57"/>
+      <c r="B112" s="58"/>
+      <c r="F112" s="59"/>
     </row>
     <row r="113">
-      <c r="B113" s="56"/>
-      <c r="F113" s="57"/>
+      <c r="B113" s="58"/>
+      <c r="F113" s="59"/>
     </row>
     <row r="114">
-      <c r="B114" s="56"/>
-      <c r="F114" s="57"/>
+      <c r="B114" s="58"/>
+      <c r="F114" s="59"/>
     </row>
     <row r="115">
-      <c r="B115" s="56"/>
-      <c r="F115" s="57"/>
+      <c r="B115" s="58"/>
+      <c r="F115" s="59"/>
     </row>
     <row r="116">
-      <c r="B116" s="56"/>
-      <c r="F116" s="57"/>
+      <c r="B116" s="58"/>
+      <c r="F116" s="59"/>
     </row>
     <row r="117">
-      <c r="B117" s="56"/>
-      <c r="F117" s="57"/>
+      <c r="B117" s="58"/>
+      <c r="F117" s="59"/>
     </row>
     <row r="118">
-      <c r="B118" s="56"/>
-      <c r="F118" s="57"/>
+      <c r="B118" s="58"/>
+      <c r="F118" s="59"/>
     </row>
     <row r="119">
-      <c r="B119" s="56"/>
-      <c r="F119" s="57"/>
+      <c r="B119" s="58"/>
+      <c r="F119" s="59"/>
     </row>
     <row r="120">
-      <c r="B120" s="56"/>
-      <c r="F120" s="57"/>
+      <c r="B120" s="58"/>
+      <c r="F120" s="59"/>
     </row>
     <row r="121">
-      <c r="B121" s="56"/>
-      <c r="F121" s="57"/>
+      <c r="B121" s="58"/>
+      <c r="F121" s="59"/>
     </row>
     <row r="122">
-      <c r="B122" s="56"/>
-      <c r="F122" s="57"/>
+      <c r="B122" s="58"/>
+      <c r="F122" s="59"/>
     </row>
     <row r="123">
-      <c r="B123" s="56"/>
-      <c r="F123" s="57"/>
+      <c r="B123" s="58"/>
+      <c r="F123" s="59"/>
     </row>
     <row r="124">
-      <c r="B124" s="56"/>
-      <c r="F124" s="57"/>
+      <c r="B124" s="58"/>
+      <c r="F124" s="59"/>
     </row>
     <row r="125">
-      <c r="B125" s="56"/>
-      <c r="F125" s="57"/>
+      <c r="B125" s="58"/>
+      <c r="F125" s="59"/>
     </row>
     <row r="126">
-      <c r="B126" s="56"/>
-      <c r="F126" s="57"/>
+      <c r="B126" s="58"/>
+      <c r="F126" s="59"/>
     </row>
     <row r="127">
-      <c r="B127" s="56"/>
-      <c r="F127" s="57"/>
+      <c r="B127" s="58"/>
+      <c r="F127" s="59"/>
     </row>
     <row r="128">
-      <c r="B128" s="56"/>
-      <c r="F128" s="57"/>
+      <c r="B128" s="58"/>
+      <c r="F128" s="59"/>
     </row>
     <row r="129">
-      <c r="B129" s="56"/>
-      <c r="F129" s="57"/>
+      <c r="B129" s="58"/>
+      <c r="F129" s="59"/>
     </row>
     <row r="130">
-      <c r="B130" s="56"/>
-      <c r="F130" s="57"/>
+      <c r="B130" s="58"/>
+      <c r="F130" s="59"/>
     </row>
     <row r="131">
-      <c r="B131" s="56"/>
-      <c r="F131" s="57"/>
+      <c r="B131" s="58"/>
+      <c r="F131" s="59"/>
     </row>
     <row r="132">
-      <c r="B132" s="56"/>
-      <c r="F132" s="57"/>
+      <c r="B132" s="58"/>
+      <c r="F132" s="59"/>
     </row>
     <row r="133">
-      <c r="B133" s="56"/>
-      <c r="F133" s="57"/>
+      <c r="B133" s="58"/>
+      <c r="F133" s="59"/>
     </row>
     <row r="134">
-      <c r="B134" s="56"/>
-      <c r="F134" s="57"/>
+      <c r="B134" s="58"/>
+      <c r="F134" s="59"/>
     </row>
     <row r="135">
-      <c r="B135" s="56"/>
-      <c r="F135" s="57"/>
+      <c r="B135" s="58"/>
+      <c r="F135" s="59"/>
     </row>
     <row r="136">
-      <c r="B136" s="56"/>
-      <c r="F136" s="57"/>
+      <c r="B136" s="58"/>
+      <c r="F136" s="59"/>
     </row>
     <row r="137">
-      <c r="B137" s="56"/>
-      <c r="F137" s="57"/>
+      <c r="B137" s="58"/>
+      <c r="F137" s="59"/>
     </row>
     <row r="138">
-      <c r="B138" s="56"/>
-      <c r="F138" s="57"/>
+      <c r="B138" s="58"/>
+      <c r="F138" s="59"/>
     </row>
     <row r="139">
-      <c r="B139" s="56"/>
-      <c r="F139" s="57"/>
+      <c r="B139" s="58"/>
+      <c r="F139" s="59"/>
     </row>
     <row r="140">
-      <c r="B140" s="56"/>
-      <c r="F140" s="57"/>
+      <c r="B140" s="58"/>
+      <c r="F140" s="59"/>
     </row>
     <row r="141">
-      <c r="B141" s="56"/>
-      <c r="F141" s="57"/>
+      <c r="B141" s="58"/>
+      <c r="F141" s="59"/>
     </row>
     <row r="142">
-      <c r="B142" s="56"/>
-      <c r="F142" s="57"/>
+      <c r="B142" s="58"/>
+      <c r="F142" s="59"/>
     </row>
     <row r="143">
-      <c r="B143" s="56"/>
-      <c r="F143" s="57"/>
+      <c r="B143" s="58"/>
+      <c r="F143" s="59"/>
     </row>
     <row r="144">
-      <c r="B144" s="56"/>
-      <c r="F144" s="57"/>
+      <c r="B144" s="58"/>
+      <c r="F144" s="59"/>
     </row>
     <row r="145">
-      <c r="B145" s="56"/>
-      <c r="F145" s="57"/>
+      <c r="B145" s="58"/>
+      <c r="F145" s="59"/>
     </row>
     <row r="146">
-      <c r="B146" s="56"/>
-      <c r="F146" s="57"/>
+      <c r="B146" s="58"/>
+      <c r="F146" s="59"/>
     </row>
     <row r="147">
-      <c r="B147" s="56"/>
-      <c r="F147" s="57"/>
+      <c r="B147" s="58"/>
+      <c r="F147" s="59"/>
     </row>
     <row r="148">
-      <c r="B148" s="56"/>
-      <c r="F148" s="57"/>
+      <c r="B148" s="58"/>
+      <c r="F148" s="59"/>
     </row>
     <row r="149">
-      <c r="B149" s="56"/>
-      <c r="F149" s="57"/>
+      <c r="B149" s="58"/>
+      <c r="F149" s="59"/>
     </row>
     <row r="150">
-      <c r="B150" s="56"/>
-      <c r="F150" s="57"/>
+      <c r="B150" s="58"/>
+      <c r="F150" s="59"/>
     </row>
     <row r="151">
-      <c r="B151" s="56"/>
-      <c r="F151" s="57"/>
+      <c r="B151" s="58"/>
+      <c r="F151" s="59"/>
     </row>
     <row r="152">
-      <c r="B152" s="56"/>
-      <c r="F152" s="57"/>
+      <c r="B152" s="58"/>
+      <c r="F152" s="59"/>
     </row>
     <row r="153">
-      <c r="B153" s="56"/>
-      <c r="F153" s="57"/>
+      <c r="B153" s="58"/>
+      <c r="F153" s="59"/>
     </row>
     <row r="154">
-      <c r="B154" s="56"/>
-      <c r="F154" s="57"/>
+      <c r="B154" s="58"/>
+      <c r="F154" s="59"/>
     </row>
     <row r="155">
-      <c r="B155" s="56"/>
-      <c r="F155" s="57"/>
+      <c r="B155" s="58"/>
+      <c r="F155" s="59"/>
     </row>
     <row r="156">
-      <c r="B156" s="56"/>
-      <c r="F156" s="57"/>
+      <c r="B156" s="58"/>
+      <c r="F156" s="59"/>
     </row>
     <row r="157">
-      <c r="B157" s="56"/>
-      <c r="F157" s="57"/>
+      <c r="B157" s="58"/>
+      <c r="F157" s="59"/>
     </row>
     <row r="158">
-      <c r="B158" s="56"/>
-      <c r="F158" s="57"/>
+      <c r="B158" s="58"/>
+      <c r="F158" s="59"/>
     </row>
     <row r="159">
-      <c r="B159" s="56"/>
-      <c r="F159" s="57"/>
+      <c r="B159" s="58"/>
+      <c r="F159" s="59"/>
     </row>
     <row r="160">
-      <c r="B160" s="56"/>
-      <c r="F160" s="57"/>
+      <c r="B160" s="58"/>
+      <c r="F160" s="59"/>
     </row>
     <row r="161">
-      <c r="B161" s="56"/>
-      <c r="F161" s="57"/>
+      <c r="B161" s="58"/>
+      <c r="F161" s="59"/>
     </row>
     <row r="162">
-      <c r="B162" s="56"/>
-      <c r="F162" s="57"/>
+      <c r="B162" s="58"/>
+      <c r="F162" s="59"/>
     </row>
     <row r="163">
-      <c r="B163" s="56"/>
-      <c r="F163" s="57"/>
+      <c r="B163" s="58"/>
+      <c r="F163" s="59"/>
     </row>
     <row r="164">
-      <c r="B164" s="56"/>
-      <c r="F164" s="57"/>
+      <c r="B164" s="58"/>
+      <c r="F164" s="59"/>
     </row>
     <row r="165">
-      <c r="B165" s="56"/>
-      <c r="F165" s="57"/>
+      <c r="B165" s="58"/>
+      <c r="F165" s="59"/>
     </row>
     <row r="166">
-      <c r="B166" s="56"/>
-      <c r="F166" s="57"/>
+      <c r="B166" s="58"/>
+      <c r="F166" s="59"/>
     </row>
     <row r="167">
-      <c r="B167" s="56"/>
-      <c r="F167" s="57"/>
+      <c r="B167" s="58"/>
+      <c r="F167" s="59"/>
     </row>
     <row r="168">
-      <c r="B168" s="56"/>
-      <c r="F168" s="57"/>
+      <c r="B168" s="58"/>
+      <c r="F168" s="59"/>
     </row>
     <row r="169">
-      <c r="B169" s="56"/>
-      <c r="F169" s="57"/>
+      <c r="B169" s="58"/>
+      <c r="F169" s="59"/>
     </row>
     <row r="170">
-      <c r="B170" s="56"/>
-      <c r="F170" s="57"/>
+      <c r="B170" s="58"/>
+      <c r="F170" s="59"/>
     </row>
     <row r="171">
-      <c r="B171" s="56"/>
-      <c r="F171" s="57"/>
+      <c r="B171" s="58"/>
+      <c r="F171" s="59"/>
     </row>
     <row r="172">
-      <c r="B172" s="56"/>
-      <c r="F172" s="57"/>
+      <c r="B172" s="58"/>
+      <c r="F172" s="59"/>
     </row>
     <row r="173">
-      <c r="B173" s="56"/>
-      <c r="F173" s="57"/>
+      <c r="B173" s="58"/>
+      <c r="F173" s="59"/>
     </row>
     <row r="174">
-      <c r="B174" s="56"/>
-      <c r="F174" s="57"/>
+      <c r="B174" s="58"/>
+      <c r="F174" s="59"/>
     </row>
     <row r="175">
-      <c r="B175" s="56"/>
-      <c r="F175" s="57"/>
+      <c r="B175" s="58"/>
+      <c r="F175" s="59"/>
     </row>
     <row r="176">
-      <c r="B176" s="56"/>
-      <c r="F176" s="57"/>
+      <c r="B176" s="58"/>
+      <c r="F176" s="59"/>
     </row>
     <row r="177">
-      <c r="B177" s="56"/>
-      <c r="F177" s="57"/>
+      <c r="B177" s="58"/>
+      <c r="F177" s="59"/>
     </row>
     <row r="178">
-      <c r="B178" s="56"/>
-      <c r="F178" s="57"/>
+      <c r="B178" s="58"/>
+      <c r="F178" s="59"/>
     </row>
     <row r="179">
-      <c r="B179" s="56"/>
-      <c r="F179" s="57"/>
+      <c r="B179" s="58"/>
+      <c r="F179" s="59"/>
     </row>
     <row r="180">
-      <c r="B180" s="56"/>
-      <c r="F180" s="57"/>
+      <c r="B180" s="58"/>
+      <c r="F180" s="59"/>
     </row>
     <row r="181">
-      <c r="B181" s="56"/>
-      <c r="F181" s="57"/>
+      <c r="B181" s="58"/>
+      <c r="F181" s="59"/>
     </row>
     <row r="182">
-      <c r="B182" s="56"/>
-      <c r="F182" s="57"/>
+      <c r="B182" s="58"/>
+      <c r="F182" s="59"/>
     </row>
     <row r="183">
-      <c r="B183" s="56"/>
-      <c r="F183" s="57"/>
+      <c r="B183" s="58"/>
+      <c r="F183" s="59"/>
     </row>
     <row r="184">
-      <c r="B184" s="56"/>
-      <c r="F184" s="57"/>
+      <c r="B184" s="58"/>
+      <c r="F184" s="59"/>
     </row>
     <row r="185">
-      <c r="B185" s="56"/>
-      <c r="F185" s="57"/>
+      <c r="B185" s="58"/>
+      <c r="F185" s="59"/>
     </row>
     <row r="186">
-      <c r="B186" s="56"/>
-      <c r="F186" s="57"/>
+      <c r="B186" s="58"/>
+      <c r="F186" s="59"/>
     </row>
     <row r="187">
-      <c r="B187" s="56"/>
-      <c r="F187" s="57"/>
+      <c r="B187" s="58"/>
+      <c r="F187" s="59"/>
     </row>
     <row r="188">
-      <c r="B188" s="56"/>
-      <c r="F188" s="57"/>
+      <c r="B188" s="58"/>
+      <c r="F188" s="59"/>
     </row>
     <row r="189">
-      <c r="B189" s="56"/>
-      <c r="F189" s="57"/>
+      <c r="B189" s="58"/>
+      <c r="F189" s="59"/>
     </row>
     <row r="190">
-      <c r="B190" s="56"/>
-      <c r="F190" s="57"/>
+      <c r="B190" s="58"/>
+      <c r="F190" s="59"/>
     </row>
     <row r="191">
-      <c r="B191" s="56"/>
-      <c r="F191" s="57"/>
+      <c r="B191" s="58"/>
+      <c r="F191" s="59"/>
     </row>
     <row r="192">
-      <c r="B192" s="56"/>
-      <c r="F192" s="57"/>
+      <c r="B192" s="58"/>
+      <c r="F192" s="59"/>
     </row>
     <row r="193">
-      <c r="B193" s="56"/>
-      <c r="F193" s="57"/>
+      <c r="B193" s="58"/>
+      <c r="F193" s="59"/>
     </row>
     <row r="194">
-      <c r="B194" s="56"/>
-      <c r="F194" s="57"/>
+      <c r="B194" s="58"/>
+      <c r="F194" s="59"/>
     </row>
     <row r="195">
-      <c r="B195" s="56"/>
-      <c r="F195" s="57"/>
+      <c r="B195" s="58"/>
+      <c r="F195" s="59"/>
     </row>
     <row r="196">
-      <c r="B196" s="56"/>
-      <c r="F196" s="57"/>
+      <c r="B196" s="58"/>
+      <c r="F196" s="59"/>
     </row>
     <row r="197">
-      <c r="B197" s="56"/>
-      <c r="F197" s="57"/>
+      <c r="B197" s="58"/>
+      <c r="F197" s="59"/>
     </row>
     <row r="198">
-      <c r="B198" s="56"/>
-      <c r="F198" s="57"/>
+      <c r="B198" s="58"/>
+      <c r="F198" s="59"/>
     </row>
     <row r="199">
-      <c r="B199" s="56"/>
-      <c r="F199" s="57"/>
+      <c r="B199" s="58"/>
+      <c r="F199" s="59"/>
     </row>
     <row r="200">
-      <c r="B200" s="56"/>
-      <c r="F200" s="57"/>
+      <c r="B200" s="58"/>
+      <c r="F200" s="59"/>
     </row>
     <row r="201">
-      <c r="B201" s="56"/>
-      <c r="F201" s="57"/>
+      <c r="B201" s="58"/>
+      <c r="F201" s="59"/>
     </row>
     <row r="202">
-      <c r="B202" s="56"/>
-      <c r="F202" s="57"/>
+      <c r="B202" s="58"/>
+      <c r="F202" s="59"/>
     </row>
     <row r="203">
-      <c r="B203" s="56"/>
-      <c r="F203" s="57"/>
+      <c r="B203" s="58"/>
+      <c r="F203" s="59"/>
     </row>
     <row r="204">
-      <c r="B204" s="56"/>
-      <c r="F204" s="57"/>
+      <c r="B204" s="58"/>
+      <c r="F204" s="59"/>
     </row>
     <row r="205">
-      <c r="B205" s="56"/>
-      <c r="F205" s="57"/>
+      <c r="B205" s="58"/>
+      <c r="F205" s="59"/>
     </row>
     <row r="206">
-      <c r="B206" s="56"/>
-      <c r="F206" s="57"/>
+      <c r="B206" s="58"/>
+      <c r="F206" s="59"/>
     </row>
     <row r="207">
-      <c r="B207" s="56"/>
-      <c r="F207" s="57"/>
+      <c r="B207" s="58"/>
+      <c r="F207" s="59"/>
     </row>
     <row r="208">
-      <c r="B208" s="56"/>
-      <c r="F208" s="57"/>
+      <c r="B208" s="58"/>
+      <c r="F208" s="59"/>
     </row>
     <row r="209">
-      <c r="B209" s="56"/>
-      <c r="F209" s="57"/>
+      <c r="B209" s="58"/>
+      <c r="F209" s="59"/>
     </row>
     <row r="210">
-      <c r="B210" s="56"/>
-      <c r="F210" s="57"/>
+      <c r="B210" s="58"/>
+      <c r="F210" s="59"/>
     </row>
     <row r="211">
-      <c r="B211" s="56"/>
-      <c r="F211" s="57"/>
+      <c r="B211" s="58"/>
+      <c r="F211" s="59"/>
     </row>
     <row r="212">
-      <c r="B212" s="56"/>
-      <c r="F212" s="57"/>
+      <c r="B212" s="58"/>
+      <c r="F212" s="59"/>
     </row>
     <row r="213">
-      <c r="B213" s="56"/>
-      <c r="F213" s="57"/>
+      <c r="B213" s="58"/>
+      <c r="F213" s="59"/>
     </row>
     <row r="214">
-      <c r="B214" s="56"/>
-      <c r="F214" s="57"/>
+      <c r="B214" s="58"/>
+      <c r="F214" s="59"/>
     </row>
     <row r="215">
-      <c r="B215" s="56"/>
-      <c r="F215" s="57"/>
+      <c r="B215" s="58"/>
+      <c r="F215" s="59"/>
     </row>
     <row r="216">
-      <c r="B216" s="56"/>
-      <c r="F216" s="57"/>
+      <c r="B216" s="58"/>
+      <c r="F216" s="59"/>
     </row>
     <row r="217">
-      <c r="B217" s="56"/>
-      <c r="F217" s="57"/>
+      <c r="B217" s="58"/>
+      <c r="F217" s="59"/>
     </row>
     <row r="218">
-      <c r="B218" s="56"/>
-      <c r="F218" s="57"/>
+      <c r="B218" s="58"/>
+      <c r="F218" s="59"/>
     </row>
     <row r="219">
-      <c r="B219" s="56"/>
-      <c r="F219" s="57"/>
+      <c r="B219" s="58"/>
+      <c r="F219" s="59"/>
     </row>
     <row r="220">
-      <c r="B220" s="56"/>
-      <c r="F220" s="57"/>
+      <c r="B220" s="58"/>
+      <c r="F220" s="59"/>
     </row>
     <row r="221">
-      <c r="B221" s="56"/>
-      <c r="F221" s="57"/>
+      <c r="B221" s="58"/>
+      <c r="F221" s="59"/>
     </row>
     <row r="222">
-      <c r="B222" s="56"/>
-      <c r="F222" s="57"/>
+      <c r="B222" s="58"/>
+      <c r="F222" s="59"/>
     </row>
     <row r="223">
-      <c r="B223" s="56"/>
-      <c r="F223" s="57"/>
+      <c r="B223" s="58"/>
+      <c r="F223" s="59"/>
     </row>
     <row r="224">
-      <c r="B224" s="56"/>
-      <c r="F224" s="57"/>
+      <c r="B224" s="58"/>
+      <c r="F224" s="59"/>
     </row>
     <row r="225">
-      <c r="B225" s="56"/>
-      <c r="F225" s="57"/>
+      <c r="B225" s="58"/>
+      <c r="F225" s="59"/>
     </row>
     <row r="226">
-      <c r="B226" s="56"/>
-      <c r="F226" s="57"/>
+      <c r="B226" s="58"/>
+      <c r="F226" s="59"/>
     </row>
     <row r="227">
-      <c r="B227" s="56"/>
-      <c r="F227" s="57"/>
+      <c r="B227" s="58"/>
+      <c r="F227" s="59"/>
     </row>
     <row r="228">
-      <c r="B228" s="56"/>
-      <c r="F228" s="57"/>
+      <c r="B228" s="58"/>
+      <c r="F228" s="59"/>
     </row>
     <row r="229">
-      <c r="B229" s="56"/>
-      <c r="F229" s="57"/>
+      <c r="B229" s="58"/>
+      <c r="F229" s="59"/>
     </row>
     <row r="230">
-      <c r="B230" s="56"/>
-      <c r="F230" s="57"/>
+      <c r="B230" s="58"/>
+      <c r="F230" s="59"/>
     </row>
     <row r="231">
-      <c r="B231" s="56"/>
-      <c r="F231" s="57"/>
+      <c r="B231" s="58"/>
+      <c r="F231" s="59"/>
     </row>
     <row r="232">
-      <c r="B232" s="56"/>
-      <c r="F232" s="57"/>
+      <c r="B232" s="58"/>
+      <c r="F232" s="59"/>
     </row>
     <row r="233">
-      <c r="B233" s="56"/>
-      <c r="F233" s="57"/>
+      <c r="B233" s="58"/>
+      <c r="F233" s="59"/>
     </row>
     <row r="234">
-      <c r="B234" s="56"/>
-      <c r="F234" s="57"/>
+      <c r="B234" s="58"/>
+      <c r="F234" s="59"/>
     </row>
     <row r="235">
-      <c r="B235" s="56"/>
-      <c r="F235" s="57"/>
+      <c r="B235" s="58"/>
+      <c r="F235" s="59"/>
     </row>
     <row r="236">
-      <c r="B236" s="56"/>
-      <c r="F236" s="57"/>
+      <c r="B236" s="58"/>
+      <c r="F236" s="59"/>
     </row>
     <row r="237">
-      <c r="B237" s="56"/>
-      <c r="F237" s="57"/>
+      <c r="B237" s="58"/>
+      <c r="F237" s="59"/>
     </row>
     <row r="238">
-      <c r="B238" s="56"/>
-      <c r="F238" s="57"/>
+      <c r="B238" s="58"/>
+      <c r="F238" s="59"/>
     </row>
     <row r="239">
-      <c r="B239" s="56"/>
-      <c r="F239" s="57"/>
+      <c r="B239" s="58"/>
+      <c r="F239" s="59"/>
     </row>
     <row r="240">
-      <c r="B240" s="56"/>
-      <c r="F240" s="57"/>
+      <c r="B240" s="58"/>
+      <c r="F240" s="59"/>
     </row>
     <row r="241">
-      <c r="B241" s="56"/>
-      <c r="F241" s="57"/>
+      <c r="B241" s="58"/>
+      <c r="F241" s="59"/>
     </row>
     <row r="242">
-      <c r="B242" s="56"/>
-      <c r="F242" s="57"/>
+      <c r="B242" s="58"/>
+      <c r="F242" s="59"/>
     </row>
     <row r="243">
-      <c r="B243" s="56"/>
-      <c r="F243" s="57"/>
+      <c r="B243" s="58"/>
+      <c r="F243" s="59"/>
     </row>
     <row r="244">
-      <c r="B244" s="56"/>
-      <c r="F244" s="57"/>
+      <c r="B244" s="58"/>
+      <c r="F244" s="59"/>
     </row>
     <row r="245">
-      <c r="B245" s="56"/>
-      <c r="F245" s="57"/>
+      <c r="B245" s="58"/>
+      <c r="F245" s="59"/>
     </row>
     <row r="246">
-      <c r="B246" s="56"/>
-      <c r="F246" s="57"/>
+      <c r="B246" s="58"/>
+      <c r="F246" s="59"/>
     </row>
     <row r="247">
-      <c r="B247" s="56"/>
-      <c r="F247" s="57"/>
+      <c r="B247" s="58"/>
+      <c r="F247" s="59"/>
     </row>
     <row r="248">
-      <c r="B248" s="56"/>
-      <c r="F248" s="57"/>
+      <c r="B248" s="58"/>
+      <c r="F248" s="59"/>
     </row>
     <row r="249">
-      <c r="B249" s="56"/>
-      <c r="F249" s="57"/>
+      <c r="B249" s="58"/>
+      <c r="F249" s="59"/>
     </row>
     <row r="250">
-      <c r="B250" s="56"/>
-      <c r="F250" s="57"/>
+      <c r="B250" s="58"/>
+      <c r="F250" s="59"/>
     </row>
     <row r="251">
-      <c r="B251" s="56"/>
-      <c r="F251" s="57"/>
+      <c r="B251" s="58"/>
+      <c r="F251" s="59"/>
     </row>
     <row r="252">
-      <c r="B252" s="56"/>
-      <c r="F252" s="57"/>
+      <c r="B252" s="58"/>
+      <c r="F252" s="59"/>
     </row>
     <row r="253">
-      <c r="B253" s="56"/>
-      <c r="F253" s="57"/>
+      <c r="B253" s="58"/>
+      <c r="F253" s="59"/>
     </row>
     <row r="254">
-      <c r="B254" s="56"/>
-      <c r="F254" s="57"/>
+      <c r="B254" s="58"/>
+      <c r="F254" s="59"/>
     </row>
     <row r="255">
-      <c r="B255" s="56"/>
-      <c r="F255" s="57"/>
+      <c r="B255" s="58"/>
+      <c r="F255" s="59"/>
     </row>
     <row r="256">
-      <c r="B256" s="56"/>
-      <c r="F256" s="57"/>
+      <c r="B256" s="58"/>
+      <c r="F256" s="59"/>
     </row>
     <row r="257">
-      <c r="B257" s="56"/>
-      <c r="F257" s="57"/>
+      <c r="B257" s="58"/>
+      <c r="F257" s="59"/>
     </row>
     <row r="258">
-      <c r="B258" s="56"/>
-      <c r="F258" s="57"/>
+      <c r="B258" s="58"/>
+      <c r="F258" s="59"/>
     </row>
     <row r="259">
-      <c r="B259" s="56"/>
-      <c r="F259" s="57"/>
+      <c r="B259" s="58"/>
+      <c r="F259" s="59"/>
     </row>
     <row r="260">
-      <c r="B260" s="56"/>
-      <c r="F260" s="57"/>
+      <c r="B260" s="58"/>
+      <c r="F260" s="59"/>
     </row>
     <row r="261">
-      <c r="B261" s="56"/>
-      <c r="F261" s="57"/>
+      <c r="B261" s="58"/>
+      <c r="F261" s="59"/>
     </row>
     <row r="262">
-      <c r="B262" s="56"/>
-      <c r="F262" s="57"/>
+      <c r="B262" s="58"/>
+      <c r="F262" s="59"/>
     </row>
     <row r="263">
-      <c r="B263" s="56"/>
-      <c r="F263" s="57"/>
+      <c r="B263" s="58"/>
+      <c r="F263" s="59"/>
     </row>
     <row r="264">
-      <c r="B264" s="56"/>
-      <c r="F264" s="57"/>
+      <c r="B264" s="58"/>
+      <c r="F264" s="59"/>
     </row>
     <row r="265">
-      <c r="B265" s="56"/>
-      <c r="F265" s="57"/>
+      <c r="B265" s="58"/>
+      <c r="F265" s="59"/>
     </row>
     <row r="266">
-      <c r="B266" s="56"/>
-      <c r="F266" s="57"/>
+      <c r="B266" s="58"/>
+      <c r="F266" s="59"/>
     </row>
     <row r="267">
-      <c r="B267" s="56"/>
-      <c r="F267" s="57"/>
+      <c r="B267" s="58"/>
+      <c r="F267" s="59"/>
     </row>
     <row r="268">
-      <c r="B268" s="56"/>
-      <c r="F268" s="57"/>
+      <c r="B268" s="58"/>
+      <c r="F268" s="59"/>
     </row>
     <row r="269">
-      <c r="B269" s="56"/>
-      <c r="F269" s="57"/>
+      <c r="B269" s="58"/>
+      <c r="F269" s="59"/>
     </row>
     <row r="270">
-      <c r="B270" s="56"/>
-      <c r="F270" s="57"/>
+      <c r="B270" s="58"/>
+      <c r="F270" s="59"/>
     </row>
     <row r="271">
-      <c r="B271" s="56"/>
-      <c r="F271" s="57"/>
+      <c r="B271" s="58"/>
+      <c r="F271" s="59"/>
     </row>
     <row r="272">
-      <c r="B272" s="56"/>
-      <c r="F272" s="57"/>
+      <c r="B272" s="58"/>
+      <c r="F272" s="59"/>
     </row>
     <row r="273">
-      <c r="B273" s="56"/>
-      <c r="F273" s="57"/>
+      <c r="B273" s="58"/>
+      <c r="F273" s="59"/>
     </row>
     <row r="274">
-      <c r="B274" s="56"/>
-      <c r="F274" s="57"/>
+      <c r="B274" s="58"/>
+      <c r="F274" s="59"/>
     </row>
     <row r="275">
-      <c r="B275" s="56"/>
-      <c r="F275" s="57"/>
+      <c r="B275" s="58"/>
+      <c r="F275" s="59"/>
     </row>
     <row r="276">
-      <c r="B276" s="56"/>
-      <c r="F276" s="57"/>
+      <c r="B276" s="58"/>
+      <c r="F276" s="59"/>
     </row>
     <row r="277">
-      <c r="B277" s="56"/>
-      <c r="F277" s="57"/>
+      <c r="B277" s="58"/>
+      <c r="F277" s="59"/>
     </row>
     <row r="278">
-      <c r="B278" s="56"/>
-      <c r="F278" s="57"/>
+      <c r="B278" s="58"/>
+      <c r="F278" s="59"/>
     </row>
     <row r="279">
-      <c r="B279" s="56"/>
-      <c r="F279" s="57"/>
+      <c r="B279" s="58"/>
+      <c r="F279" s="59"/>
     </row>
     <row r="280">
-      <c r="B280" s="56"/>
-      <c r="F280" s="57"/>
+      <c r="B280" s="58"/>
+      <c r="F280" s="59"/>
     </row>
     <row r="281">
-      <c r="B281" s="56"/>
-      <c r="F281" s="57"/>
+      <c r="B281" s="58"/>
+      <c r="F281" s="59"/>
     </row>
     <row r="282">
-      <c r="B282" s="56"/>
-      <c r="F282" s="57"/>
+      <c r="B282" s="58"/>
+      <c r="F282" s="59"/>
     </row>
     <row r="283">
-      <c r="B283" s="56"/>
-      <c r="F283" s="57"/>
+      <c r="B283" s="58"/>
+      <c r="F283" s="59"/>
     </row>
     <row r="284">
-      <c r="B284" s="56"/>
-      <c r="F284" s="57"/>
+      <c r="B284" s="58"/>
+      <c r="F284" s="59"/>
     </row>
     <row r="285">
-      <c r="B285" s="56"/>
-      <c r="F285" s="57"/>
+      <c r="B285" s="58"/>
+      <c r="F285" s="59"/>
     </row>
     <row r="286">
-      <c r="B286" s="56"/>
-      <c r="F286" s="57"/>
+      <c r="B286" s="58"/>
+      <c r="F286" s="59"/>
     </row>
     <row r="287">
-      <c r="B287" s="56"/>
-      <c r="F287" s="57"/>
+      <c r="B287" s="58"/>
+      <c r="F287" s="59"/>
     </row>
     <row r="288">
-      <c r="B288" s="56"/>
-      <c r="F288" s="57"/>
+      <c r="B288" s="58"/>
+      <c r="F288" s="59"/>
     </row>
     <row r="289">
-      <c r="B289" s="56"/>
-      <c r="F289" s="57"/>
+      <c r="B289" s="58"/>
+      <c r="F289" s="59"/>
     </row>
     <row r="290">
-      <c r="B290" s="56"/>
-      <c r="F290" s="57"/>
+      <c r="B290" s="58"/>
+      <c r="F290" s="59"/>
     </row>
     <row r="291">
-      <c r="B291" s="56"/>
-      <c r="F291" s="57"/>
+      <c r="B291" s="58"/>
+      <c r="F291" s="59"/>
     </row>
     <row r="292">
-      <c r="B292" s="56"/>
-      <c r="F292" s="57"/>
+      <c r="B292" s="58"/>
+      <c r="F292" s="59"/>
     </row>
     <row r="293">
-      <c r="B293" s="56"/>
-      <c r="F293" s="57"/>
+      <c r="B293" s="58"/>
+      <c r="F293" s="59"/>
     </row>
     <row r="294">
-      <c r="B294" s="56"/>
-      <c r="F294" s="57"/>
+      <c r="B294" s="58"/>
+      <c r="F294" s="59"/>
     </row>
     <row r="295">
-      <c r="B295" s="56"/>
-      <c r="F295" s="57"/>
+      <c r="B295" s="58"/>
+      <c r="F295" s="59"/>
     </row>
     <row r="296">
-      <c r="B296" s="56"/>
-      <c r="F296" s="57"/>
+      <c r="B296" s="58"/>
+      <c r="F296" s="59"/>
     </row>
     <row r="297">
-      <c r="B297" s="56"/>
-      <c r="F297" s="57"/>
+      <c r="B297" s="58"/>
+      <c r="F297" s="59"/>
     </row>
     <row r="298">
-      <c r="B298" s="56"/>
-      <c r="F298" s="57"/>
+      <c r="B298" s="58"/>
+      <c r="F298" s="59"/>
     </row>
     <row r="299">
-      <c r="B299" s="56"/>
-      <c r="F299" s="57"/>
+      <c r="B299" s="58"/>
+      <c r="F299" s="59"/>
     </row>
     <row r="300">
-      <c r="B300" s="56"/>
-      <c r="F300" s="57"/>
+      <c r="B300" s="58"/>
+      <c r="F300" s="59"/>
     </row>
     <row r="301">
-      <c r="B301" s="56"/>
-      <c r="F301" s="57"/>
+      <c r="B301" s="58"/>
+      <c r="F301" s="59"/>
     </row>
     <row r="302">
-      <c r="B302" s="56"/>
-      <c r="F302" s="57"/>
+      <c r="B302" s="58"/>
+      <c r="F302" s="59"/>
     </row>
     <row r="303">
-      <c r="B303" s="56"/>
-      <c r="F303" s="57"/>
+      <c r="B303" s="58"/>
+      <c r="F303" s="59"/>
     </row>
     <row r="304">
-      <c r="B304" s="56"/>
-      <c r="F304" s="57"/>
+      <c r="B304" s="58"/>
+      <c r="F304" s="59"/>
     </row>
     <row r="305">
-      <c r="B305" s="56"/>
-      <c r="F305" s="57"/>
+      <c r="B305" s="58"/>
+      <c r="F305" s="59"/>
     </row>
     <row r="306">
-      <c r="B306" s="56"/>
-      <c r="F306" s="57"/>
+      <c r="B306" s="58"/>
+      <c r="F306" s="59"/>
     </row>
     <row r="307">
-      <c r="B307" s="56"/>
-      <c r="F307" s="57"/>
+      <c r="B307" s="58"/>
+      <c r="F307" s="59"/>
     </row>
     <row r="308">
-      <c r="B308" s="56"/>
-      <c r="F308" s="57"/>
+      <c r="B308" s="58"/>
+      <c r="F308" s="59"/>
     </row>
     <row r="309">
-      <c r="B309" s="56"/>
-      <c r="F309" s="57"/>
+      <c r="B309" s="58"/>
+      <c r="F309" s="59"/>
     </row>
     <row r="310">
-      <c r="B310" s="56"/>
-      <c r="F310" s="57"/>
+      <c r="B310" s="58"/>
+      <c r="F310" s="59"/>
     </row>
     <row r="311">
-      <c r="B311" s="56"/>
-      <c r="F311" s="57"/>
+      <c r="B311" s="58"/>
+      <c r="F311" s="59"/>
     </row>
     <row r="312">
-      <c r="B312" s="56"/>
-      <c r="F312" s="57"/>
+      <c r="B312" s="58"/>
+      <c r="F312" s="59"/>
     </row>
     <row r="313">
-      <c r="B313" s="56"/>
-      <c r="F313" s="57"/>
+      <c r="B313" s="58"/>
+      <c r="F313" s="59"/>
     </row>
     <row r="314">
-      <c r="B314" s="56"/>
-      <c r="F314" s="57"/>
+      <c r="B314" s="58"/>
+      <c r="F314" s="59"/>
     </row>
     <row r="315">
-      <c r="B315" s="56"/>
-      <c r="F315" s="57"/>
+      <c r="B315" s="58"/>
+      <c r="F315" s="59"/>
     </row>
     <row r="316">
-      <c r="B316" s="56"/>
-      <c r="F316" s="57"/>
+      <c r="B316" s="58"/>
+      <c r="F316" s="59"/>
     </row>
     <row r="317">
-      <c r="B317" s="56"/>
-      <c r="F317" s="57"/>
+      <c r="B317" s="58"/>
+      <c r="F317" s="59"/>
     </row>
     <row r="318">
-      <c r="B318" s="56"/>
-      <c r="F318" s="57"/>
+      <c r="B318" s="58"/>
+      <c r="F318" s="59"/>
     </row>
     <row r="319">
-      <c r="B319" s="56"/>
-      <c r="F319" s="57"/>
+      <c r="B319" s="58"/>
+      <c r="F319" s="59"/>
     </row>
     <row r="320">
-      <c r="B320" s="56"/>
-      <c r="F320" s="57"/>
+      <c r="B320" s="58"/>
+      <c r="F320" s="59"/>
     </row>
     <row r="321">
-      <c r="B321" s="56"/>
-      <c r="F321" s="57"/>
+      <c r="B321" s="58"/>
+      <c r="F321" s="59"/>
     </row>
     <row r="322">
-      <c r="B322" s="56"/>
-      <c r="F322" s="57"/>
+      <c r="B322" s="58"/>
+      <c r="F322" s="59"/>
     </row>
     <row r="323">
-      <c r="B323" s="56"/>
-      <c r="F323" s="57"/>
+      <c r="B323" s="58"/>
+      <c r="F323" s="59"/>
     </row>
     <row r="324">
-      <c r="B324" s="56"/>
-      <c r="F324" s="57"/>
+      <c r="B324" s="58"/>
+      <c r="F324" s="59"/>
     </row>
     <row r="325">
-      <c r="B325" s="56"/>
-      <c r="F325" s="57"/>
+      <c r="B325" s="58"/>
+      <c r="F325" s="59"/>
     </row>
     <row r="326">
-      <c r="B326" s="56"/>
-      <c r="F326" s="57"/>
+      <c r="B326" s="58"/>
+      <c r="F326" s="59"/>
     </row>
     <row r="327">
-      <c r="B327" s="56"/>
-      <c r="F327" s="57"/>
+      <c r="B327" s="58"/>
+      <c r="F327" s="59"/>
     </row>
     <row r="328">
-      <c r="B328" s="56"/>
-      <c r="F328" s="57"/>
+      <c r="B328" s="58"/>
+      <c r="F328" s="59"/>
     </row>
     <row r="329">
-      <c r="B329" s="56"/>
-      <c r="F329" s="57"/>
+      <c r="B329" s="58"/>
+      <c r="F329" s="59"/>
     </row>
     <row r="330">
-      <c r="B330" s="56"/>
-      <c r="F330" s="57"/>
+      <c r="B330" s="58"/>
+      <c r="F330" s="59"/>
     </row>
     <row r="331">
-      <c r="B331" s="56"/>
-      <c r="F331" s="57"/>
+      <c r="B331" s="58"/>
+      <c r="F331" s="59"/>
     </row>
     <row r="332">
-      <c r="B332" s="56"/>
-      <c r="F332" s="57"/>
+      <c r="B332" s="58"/>
+      <c r="F332" s="59"/>
     </row>
     <row r="333">
-      <c r="B333" s="56"/>
-      <c r="F333" s="57"/>
+      <c r="B333" s="58"/>
+      <c r="F333" s="59"/>
     </row>
     <row r="334">
-      <c r="B334" s="56"/>
-      <c r="F334" s="57"/>
+      <c r="B334" s="58"/>
+      <c r="F334" s="59"/>
     </row>
     <row r="335">
-      <c r="B335" s="56"/>
-      <c r="F335" s="57"/>
+      <c r="B335" s="58"/>
+      <c r="F335" s="59"/>
     </row>
     <row r="336">
-      <c r="B336" s="56"/>
-      <c r="F336" s="57"/>
+      <c r="B336" s="58"/>
+      <c r="F336" s="59"/>
     </row>
     <row r="337">
-      <c r="B337" s="56"/>
-      <c r="F337" s="57"/>
+      <c r="B337" s="58"/>
+      <c r="F337" s="59"/>
     </row>
     <row r="338">
-      <c r="B338" s="56"/>
-      <c r="F338" s="57"/>
+      <c r="B338" s="58"/>
+      <c r="F338" s="59"/>
     </row>
     <row r="339">
-      <c r="B339" s="56"/>
-      <c r="F339" s="57"/>
+      <c r="B339" s="58"/>
+      <c r="F339" s="59"/>
     </row>
     <row r="340">
-      <c r="B340" s="56"/>
-      <c r="F340" s="57"/>
+      <c r="B340" s="58"/>
+      <c r="F340" s="59"/>
     </row>
     <row r="341">
-      <c r="B341" s="56"/>
-      <c r="F341" s="57"/>
+      <c r="B341" s="58"/>
+      <c r="F341" s="59"/>
     </row>
     <row r="342">
-      <c r="B342" s="56"/>
-      <c r="F342" s="57"/>
+      <c r="B342" s="58"/>
+      <c r="F342" s="59"/>
     </row>
     <row r="343">
-      <c r="B343" s="56"/>
-      <c r="F343" s="57"/>
+      <c r="B343" s="58"/>
+      <c r="F343" s="59"/>
     </row>
     <row r="344">
-      <c r="B344" s="56"/>
-      <c r="F344" s="57"/>
+      <c r="B344" s="58"/>
+      <c r="F344" s="59"/>
     </row>
     <row r="345">
-      <c r="B345" s="56"/>
-      <c r="F345" s="57"/>
+      <c r="B345" s="58"/>
+      <c r="F345" s="59"/>
     </row>
     <row r="346">
-      <c r="B346" s="56"/>
-      <c r="F346" s="57"/>
+      <c r="B346" s="58"/>
+      <c r="F346" s="59"/>
     </row>
     <row r="347">
-      <c r="B347" s="56"/>
-      <c r="F347" s="57"/>
+      <c r="B347" s="58"/>
+      <c r="F347" s="59"/>
     </row>
     <row r="348">
-      <c r="B348" s="56"/>
-      <c r="F348" s="57"/>
+      <c r="B348" s="58"/>
+      <c r="F348" s="59"/>
     </row>
     <row r="349">
-      <c r="B349" s="56"/>
-      <c r="F349" s="57"/>
+      <c r="B349" s="58"/>
+      <c r="F349" s="59"/>
     </row>
     <row r="350">
-      <c r="B350" s="56"/>
-      <c r="F350" s="57"/>
+      <c r="B350" s="58"/>
+      <c r="F350" s="59"/>
     </row>
     <row r="351">
-      <c r="B351" s="56"/>
-      <c r="F351" s="57"/>
+      <c r="B351" s="58"/>
+      <c r="F351" s="59"/>
     </row>
     <row r="352">
-      <c r="B352" s="56"/>
-      <c r="F352" s="57"/>
+      <c r="B352" s="58"/>
+      <c r="F352" s="59"/>
     </row>
     <row r="353">
-      <c r="B353" s="56"/>
-      <c r="F353" s="57"/>
+      <c r="B353" s="58"/>
+      <c r="F353" s="59"/>
     </row>
     <row r="354">
-      <c r="B354" s="56"/>
-      <c r="F354" s="57"/>
+      <c r="B354" s="58"/>
+      <c r="F354" s="59"/>
     </row>
     <row r="355">
-      <c r="B355" s="56"/>
-      <c r="F355" s="57"/>
+      <c r="B355" s="58"/>
+      <c r="F355" s="59"/>
     </row>
     <row r="356">
-      <c r="B356" s="56"/>
-      <c r="F356" s="57"/>
+      <c r="B356" s="58"/>
+      <c r="F356" s="59"/>
     </row>
     <row r="357">
-      <c r="B357" s="56"/>
-      <c r="F357" s="57"/>
+      <c r="B357" s="58"/>
+      <c r="F357" s="59"/>
     </row>
     <row r="358">
-      <c r="B358" s="56"/>
-      <c r="F358" s="57"/>
+      <c r="B358" s="58"/>
+      <c r="F358" s="59"/>
     </row>
     <row r="359">
-      <c r="B359" s="56"/>
-      <c r="F359" s="57"/>
+      <c r="B359" s="58"/>
+      <c r="F359" s="59"/>
     </row>
     <row r="360">
-      <c r="B360" s="56"/>
-      <c r="F360" s="57"/>
+      <c r="B360" s="58"/>
+      <c r="F360" s="59"/>
     </row>
     <row r="361">
-      <c r="B361" s="56"/>
-      <c r="F361" s="57"/>
+      <c r="B361" s="58"/>
+      <c r="F361" s="59"/>
     </row>
     <row r="362">
-      <c r="B362" s="56"/>
-      <c r="F362" s="57"/>
+      <c r="B362" s="58"/>
+      <c r="F362" s="59"/>
     </row>
     <row r="363">
-      <c r="B363" s="56"/>
-      <c r="F363" s="57"/>
+      <c r="B363" s="58"/>
+      <c r="F363" s="59"/>
     </row>
     <row r="364">
-      <c r="B364" s="56"/>
-      <c r="F364" s="57"/>
+      <c r="B364" s="58"/>
+      <c r="F364" s="59"/>
     </row>
     <row r="365">
-      <c r="B365" s="56"/>
-      <c r="F365" s="57"/>
+      <c r="B365" s="58"/>
+      <c r="F365" s="59"/>
     </row>
     <row r="366">
-      <c r="B366" s="56"/>
-      <c r="F366" s="57"/>
+      <c r="B366" s="58"/>
+      <c r="F366" s="59"/>
     </row>
     <row r="367">
-      <c r="B367" s="56"/>
-      <c r="F367" s="57"/>
+      <c r="B367" s="58"/>
+      <c r="F367" s="59"/>
     </row>
     <row r="368">
-      <c r="B368" s="56"/>
-      <c r="F368" s="57"/>
+      <c r="B368" s="58"/>
+      <c r="F368" s="59"/>
     </row>
     <row r="369">
-      <c r="B369" s="56"/>
-      <c r="F369" s="57"/>
+      <c r="B369" s="58"/>
+      <c r="F369" s="59"/>
     </row>
     <row r="370">
-      <c r="B370" s="56"/>
-      <c r="F370" s="57"/>
+      <c r="B370" s="58"/>
+      <c r="F370" s="59"/>
     </row>
     <row r="371">
-      <c r="B371" s="56"/>
-      <c r="F371" s="57"/>
+      <c r="B371" s="58"/>
+      <c r="F371" s="59"/>
     </row>
     <row r="372">
-      <c r="B372" s="56"/>
-      <c r="F372" s="57"/>
+      <c r="B372" s="58"/>
+      <c r="F372" s="59"/>
     </row>
     <row r="373">
-      <c r="B373" s="56"/>
-      <c r="F373" s="57"/>
+      <c r="B373" s="58"/>
+      <c r="F373" s="59"/>
     </row>
     <row r="374">
-      <c r="B374" s="56"/>
-      <c r="F374" s="57"/>
+      <c r="B374" s="58"/>
+      <c r="F374" s="59"/>
     </row>
     <row r="375">
-      <c r="B375" s="56"/>
-      <c r="F375" s="57"/>
+      <c r="B375" s="58"/>
+      <c r="F375" s="59"/>
     </row>
     <row r="376">
-      <c r="B376" s="56"/>
-      <c r="F376" s="57"/>
+      <c r="B376" s="58"/>
+      <c r="F376" s="59"/>
     </row>
     <row r="377">
-      <c r="B377" s="56"/>
-      <c r="F377" s="57"/>
+      <c r="B377" s="58"/>
+      <c r="F377" s="59"/>
     </row>
     <row r="378">
-      <c r="B378" s="56"/>
-      <c r="F378" s="57"/>
+      <c r="B378" s="58"/>
+      <c r="F378" s="59"/>
     </row>
     <row r="379">
-      <c r="B379" s="56"/>
-      <c r="F379" s="57"/>
+      <c r="B379" s="58"/>
+      <c r="F379" s="59"/>
     </row>
     <row r="380">
-      <c r="B380" s="56"/>
-      <c r="F380" s="57"/>
+      <c r="B380" s="58"/>
+      <c r="F380" s="59"/>
     </row>
     <row r="381">
-      <c r="B381" s="56"/>
-      <c r="F381" s="57"/>
+      <c r="B381" s="58"/>
+      <c r="F381" s="59"/>
     </row>
     <row r="382">
-      <c r="B382" s="56"/>
-      <c r="F382" s="57"/>
+      <c r="B382" s="58"/>
+      <c r="F382" s="59"/>
     </row>
     <row r="383">
-      <c r="B383" s="56"/>
-      <c r="F383" s="57"/>
+      <c r="B383" s="58"/>
+      <c r="F383" s="59"/>
     </row>
     <row r="384">
-      <c r="B384" s="56"/>
-      <c r="F384" s="57"/>
+      <c r="B384" s="58"/>
+      <c r="F384" s="59"/>
     </row>
     <row r="385">
-      <c r="B385" s="56"/>
-      <c r="F385" s="57"/>
+      <c r="B385" s="58"/>
+      <c r="F385" s="59"/>
     </row>
     <row r="386">
-      <c r="B386" s="56"/>
-      <c r="F386" s="57"/>
+      <c r="B386" s="58"/>
+      <c r="F386" s="59"/>
     </row>
     <row r="387">
-      <c r="B387" s="56"/>
-      <c r="F387" s="57"/>
+      <c r="B387" s="58"/>
+      <c r="F387" s="59"/>
     </row>
     <row r="388">
-      <c r="B388" s="56"/>
-      <c r="F388" s="57"/>
+      <c r="B388" s="58"/>
+      <c r="F388" s="59"/>
     </row>
     <row r="389">
-      <c r="B389" s="56"/>
-      <c r="F389" s="57"/>
+      <c r="B389" s="58"/>
+      <c r="F389" s="59"/>
     </row>
     <row r="390">
-      <c r="B390" s="56"/>
-      <c r="F390" s="57"/>
+      <c r="B390" s="58"/>
+      <c r="F390" s="59"/>
     </row>
     <row r="391">
-      <c r="B391" s="56"/>
-      <c r="F391" s="57"/>
+      <c r="B391" s="58"/>
+      <c r="F391" s="59"/>
     </row>
     <row r="392">
-      <c r="B392" s="56"/>
-      <c r="F392" s="57"/>
+      <c r="B392" s="58"/>
+      <c r="F392" s="59"/>
     </row>
     <row r="393">
-      <c r="B393" s="56"/>
-      <c r="F393" s="57"/>
+      <c r="B393" s="58"/>
+      <c r="F393" s="59"/>
     </row>
     <row r="394">
-      <c r="B394" s="56"/>
-      <c r="F394" s="57"/>
+      <c r="B394" s="58"/>
+      <c r="F394" s="59"/>
     </row>
     <row r="395">
-      <c r="B395" s="56"/>
-      <c r="F395" s="57"/>
+      <c r="B395" s="58"/>
+      <c r="F395" s="59"/>
     </row>
     <row r="396">
-      <c r="B396" s="56"/>
-      <c r="F396" s="57"/>
+      <c r="B396" s="58"/>
+      <c r="F396" s="59"/>
     </row>
     <row r="397">
-      <c r="B397" s="56"/>
-      <c r="F397" s="57"/>
+      <c r="B397" s="58"/>
+      <c r="F397" s="59"/>
     </row>
     <row r="398">
-      <c r="B398" s="56"/>
-      <c r="F398" s="57"/>
+      <c r="B398" s="58"/>
+      <c r="F398" s="59"/>
     </row>
     <row r="399">
-      <c r="B399" s="56"/>
-      <c r="F399" s="57"/>
+      <c r="B399" s="58"/>
+      <c r="F399" s="59"/>
     </row>
     <row r="400">
-      <c r="B400" s="56"/>
-      <c r="F400" s="57"/>
+      <c r="B400" s="58"/>
+      <c r="F400" s="59"/>
     </row>
     <row r="401">
-      <c r="B401" s="56"/>
-      <c r="F401" s="57"/>
+      <c r="B401" s="58"/>
+      <c r="F401" s="59"/>
     </row>
     <row r="402">
-      <c r="B402" s="56"/>
-      <c r="F402" s="57"/>
+      <c r="B402" s="58"/>
+      <c r="F402" s="59"/>
     </row>
     <row r="403">
-      <c r="B403" s="56"/>
-      <c r="F403" s="57"/>
+      <c r="B403" s="58"/>
+      <c r="F403" s="59"/>
     </row>
     <row r="404">
-      <c r="B404" s="56"/>
-      <c r="F404" s="57"/>
+      <c r="B404" s="58"/>
+      <c r="F404" s="59"/>
     </row>
     <row r="405">
-      <c r="B405" s="56"/>
-      <c r="F405" s="57"/>
+      <c r="B405" s="58"/>
+      <c r="F405" s="59"/>
     </row>
     <row r="406">
-      <c r="B406" s="56"/>
-      <c r="F406" s="57"/>
+      <c r="B406" s="58"/>
+      <c r="F406" s="59"/>
     </row>
     <row r="407">
-      <c r="B407" s="56"/>
-      <c r="F407" s="57"/>
+      <c r="B407" s="58"/>
+      <c r="F407" s="59"/>
     </row>
     <row r="408">
-      <c r="B408" s="56"/>
-      <c r="F408" s="57"/>
+      <c r="B408" s="58"/>
+      <c r="F408" s="59"/>
     </row>
     <row r="409">
-      <c r="B409" s="56"/>
-      <c r="F409" s="57"/>
+      <c r="B409" s="58"/>
+      <c r="F409" s="59"/>
     </row>
     <row r="410">
-      <c r="B410" s="56"/>
-      <c r="F410" s="57"/>
+      <c r="B410" s="58"/>
+      <c r="F410" s="59"/>
     </row>
     <row r="411">
-      <c r="B411" s="56"/>
-      <c r="F411" s="57"/>
+      <c r="B411" s="58"/>
+      <c r="F411" s="59"/>
     </row>
     <row r="412">
-      <c r="B412" s="56"/>
-      <c r="F412" s="57"/>
+      <c r="B412" s="58"/>
+      <c r="F412" s="59"/>
     </row>
     <row r="413">
-      <c r="B413" s="56"/>
-      <c r="F413" s="57"/>
+      <c r="B413" s="58"/>
+      <c r="F413" s="59"/>
     </row>
     <row r="414">
-      <c r="B414" s="56"/>
-      <c r="F414" s="57"/>
+      <c r="B414" s="58"/>
+      <c r="F414" s="59"/>
     </row>
     <row r="415">
-      <c r="B415" s="56"/>
-      <c r="F415" s="57"/>
+      <c r="B415" s="58"/>
+      <c r="F415" s="59"/>
     </row>
     <row r="416">
-      <c r="B416" s="56"/>
-      <c r="F416" s="57"/>
+      <c r="B416" s="58"/>
+      <c r="F416" s="59"/>
     </row>
     <row r="417">
-      <c r="B417" s="56"/>
-      <c r="F417" s="57"/>
+      <c r="B417" s="58"/>
+      <c r="F417" s="59"/>
     </row>
     <row r="418">
-      <c r="B418" s="56"/>
-      <c r="F418" s="57"/>
+      <c r="B418" s="58"/>
+      <c r="F418" s="59"/>
     </row>
     <row r="419">
-      <c r="B419" s="56"/>
-      <c r="F419" s="57"/>
+      <c r="B419" s="58"/>
+      <c r="F419" s="59"/>
     </row>
     <row r="420">
-      <c r="B420" s="56"/>
-      <c r="F420" s="57"/>
+      <c r="B420" s="58"/>
+      <c r="F420" s="59"/>
     </row>
     <row r="421">
-      <c r="B421" s="56"/>
-      <c r="F421" s="57"/>
+      <c r="B421" s="58"/>
+      <c r="F421" s="59"/>
     </row>
     <row r="422">
-      <c r="B422" s="56"/>
-      <c r="F422" s="57"/>
+      <c r="B422" s="58"/>
+      <c r="F422" s="59"/>
     </row>
     <row r="423">
-      <c r="B423" s="56"/>
-      <c r="F423" s="57"/>
+      <c r="B423" s="58"/>
+      <c r="F423" s="59"/>
     </row>
     <row r="424">
-      <c r="B424" s="56"/>
-      <c r="F424" s="57"/>
+      <c r="B424" s="58"/>
+      <c r="F424" s="59"/>
     </row>
     <row r="425">
-      <c r="B425" s="56"/>
-      <c r="F425" s="57"/>
+      <c r="B425" s="58"/>
+      <c r="F425" s="59"/>
     </row>
     <row r="426">
-      <c r="B426" s="56"/>
-      <c r="F426" s="57"/>
+      <c r="B426" s="58"/>
+      <c r="F426" s="59"/>
     </row>
     <row r="427">
-      <c r="B427" s="56"/>
-      <c r="F427" s="57"/>
+      <c r="B427" s="58"/>
+      <c r="F427" s="59"/>
     </row>
     <row r="428">
-      <c r="B428" s="56"/>
-      <c r="F428" s="57"/>
+      <c r="B428" s="58"/>
+      <c r="F428" s="59"/>
     </row>
     <row r="429">
-      <c r="B429" s="56"/>
-      <c r="F429" s="57"/>
+      <c r="B429" s="58"/>
+      <c r="F429" s="59"/>
     </row>
     <row r="430">
-      <c r="B430" s="56"/>
-      <c r="F430" s="57"/>
+      <c r="B430" s="58"/>
+      <c r="F430" s="59"/>
     </row>
     <row r="431">
-      <c r="B431" s="56"/>
-      <c r="F431" s="57"/>
+      <c r="B431" s="58"/>
+      <c r="F431" s="59"/>
     </row>
     <row r="432">
-      <c r="B432" s="56"/>
-      <c r="F432" s="57"/>
+      <c r="B432" s="58"/>
+      <c r="F432" s="59"/>
     </row>
     <row r="433">
-      <c r="B433" s="56"/>
-      <c r="F433" s="57"/>
+      <c r="B433" s="58"/>
+      <c r="F433" s="59"/>
     </row>
     <row r="434">
-      <c r="B434" s="56"/>
-      <c r="F434" s="57"/>
+      <c r="B434" s="58"/>
+      <c r="F434" s="59"/>
     </row>
     <row r="435">
-      <c r="B435" s="56"/>
-      <c r="F435" s="57"/>
+      <c r="B435" s="58"/>
+      <c r="F435" s="59"/>
     </row>
     <row r="436">
-      <c r="B436" s="56"/>
-      <c r="F436" s="57"/>
+      <c r="B436" s="58"/>
+      <c r="F436" s="59"/>
     </row>
     <row r="437">
-      <c r="B437" s="56"/>
-      <c r="F437" s="57"/>
+      <c r="B437" s="58"/>
+      <c r="F437" s="59"/>
     </row>
     <row r="438">
-      <c r="B438" s="56"/>
-      <c r="F438" s="57"/>
+      <c r="B438" s="58"/>
+      <c r="F438" s="59"/>
     </row>
     <row r="439">
-      <c r="B439" s="56"/>
-      <c r="F439" s="57"/>
+      <c r="B439" s="58"/>
+      <c r="F439" s="59"/>
     </row>
     <row r="440">
-      <c r="B440" s="56"/>
-      <c r="F440" s="57"/>
+      <c r="B440" s="58"/>
+      <c r="F440" s="59"/>
     </row>
     <row r="441">
-      <c r="B441" s="56"/>
-      <c r="F441" s="57"/>
+      <c r="B441" s="58"/>
+      <c r="F441" s="59"/>
     </row>
     <row r="442">
-      <c r="B442" s="56"/>
-      <c r="F442" s="57"/>
+      <c r="B442" s="58"/>
+      <c r="F442" s="59"/>
     </row>
     <row r="443">
-      <c r="B443" s="56"/>
-      <c r="F443" s="57"/>
+      <c r="B443" s="58"/>
+      <c r="F443" s="59"/>
     </row>
     <row r="444">
-      <c r="B444" s="56"/>
-      <c r="F444" s="57"/>
+      <c r="B444" s="58"/>
+      <c r="F444" s="59"/>
     </row>
     <row r="445">
-      <c r="B445" s="56"/>
-      <c r="F445" s="57"/>
+      <c r="B445" s="58"/>
+      <c r="F445" s="59"/>
     </row>
     <row r="446">
-      <c r="B446" s="56"/>
-      <c r="F446" s="57"/>
+      <c r="B446" s="58"/>
+      <c r="F446" s="59"/>
     </row>
     <row r="447">
-      <c r="B447" s="56"/>
-      <c r="F447" s="57"/>
+      <c r="B447" s="58"/>
+      <c r="F447" s="59"/>
     </row>
     <row r="448">
-      <c r="B448" s="56"/>
-      <c r="F448" s="57"/>
+      <c r="B448" s="58"/>
+      <c r="F448" s="59"/>
     </row>
     <row r="449">
-      <c r="B449" s="56"/>
-      <c r="F449" s="57"/>
+      <c r="B449" s="58"/>
+      <c r="F449" s="59"/>
     </row>
     <row r="450">
-      <c r="B450" s="56"/>
-      <c r="F450" s="57"/>
+      <c r="B450" s="58"/>
+      <c r="F450" s="59"/>
     </row>
     <row r="451">
-      <c r="B451" s="56"/>
-      <c r="F451" s="57"/>
+      <c r="B451" s="58"/>
+      <c r="F451" s="59"/>
     </row>
     <row r="452">
-      <c r="B452" s="56"/>
-      <c r="F452" s="57"/>
+      <c r="B452" s="58"/>
+      <c r="F452" s="59"/>
     </row>
     <row r="453">
-      <c r="B453" s="56"/>
-      <c r="F453" s="57"/>
+      <c r="B453" s="58"/>
+      <c r="F453" s="59"/>
     </row>
     <row r="454">
-      <c r="B454" s="56"/>
-      <c r="F454" s="57"/>
+      <c r="B454" s="58"/>
+      <c r="F454" s="59"/>
     </row>
     <row r="455">
-      <c r="B455" s="56"/>
-      <c r="F455" s="57"/>
+      <c r="B455" s="58"/>
+      <c r="F455" s="59"/>
     </row>
     <row r="456">
-      <c r="B456" s="56"/>
-      <c r="F456" s="57"/>
+      <c r="B456" s="58"/>
+      <c r="F456" s="59"/>
     </row>
     <row r="457">
-      <c r="B457" s="56"/>
-      <c r="F457" s="57"/>
+      <c r="B457" s="58"/>
+      <c r="F457" s="59"/>
     </row>
     <row r="458">
-      <c r="B458" s="56"/>
-      <c r="F458" s="57"/>
+      <c r="B458" s="58"/>
+      <c r="F458" s="59"/>
     </row>
     <row r="459">
-      <c r="B459" s="56"/>
-      <c r="F459" s="57"/>
+      <c r="B459" s="58"/>
+      <c r="F459" s="59"/>
     </row>
     <row r="460">
-      <c r="B460" s="56"/>
-      <c r="F460" s="57"/>
+      <c r="B460" s="58"/>
+      <c r="F460" s="59"/>
     </row>
     <row r="461">
-      <c r="B461" s="56"/>
-      <c r="F461" s="57"/>
+      <c r="B461" s="58"/>
+      <c r="F461" s="59"/>
     </row>
     <row r="462">
-      <c r="B462" s="56"/>
-      <c r="F462" s="57"/>
+      <c r="B462" s="58"/>
+      <c r="F462" s="59"/>
     </row>
     <row r="463">
-      <c r="B463" s="56"/>
-      <c r="F463" s="57"/>
+      <c r="B463" s="58"/>
+      <c r="F463" s="59"/>
     </row>
     <row r="464">
-      <c r="B464" s="56"/>
-      <c r="F464" s="57"/>
+      <c r="B464" s="58"/>
+      <c r="F464" s="59"/>
     </row>
     <row r="465">
-      <c r="B465" s="56"/>
-      <c r="F465" s="57"/>
+      <c r="B465" s="58"/>
+      <c r="F465" s="59"/>
     </row>
     <row r="466">
-      <c r="B466" s="56"/>
-      <c r="F466" s="57"/>
+      <c r="B466" s="58"/>
+      <c r="F466" s="59"/>
     </row>
     <row r="467">
-      <c r="B467" s="56"/>
-      <c r="F467" s="57"/>
+      <c r="B467" s="58"/>
+      <c r="F467" s="59"/>
     </row>
     <row r="468">
-      <c r="B468" s="56"/>
-      <c r="F468" s="57"/>
+      <c r="B468" s="58"/>
+      <c r="F468" s="59"/>
     </row>
     <row r="469">
-      <c r="B469" s="56"/>
-      <c r="F469" s="57"/>
+      <c r="B469" s="58"/>
+      <c r="F469" s="59"/>
     </row>
     <row r="470">
-      <c r="B470" s="56"/>
-      <c r="F470" s="57"/>
+      <c r="B470" s="58"/>
+      <c r="F470" s="59"/>
     </row>
     <row r="471">
-      <c r="B471" s="56"/>
-      <c r="F471" s="57"/>
+      <c r="B471" s="58"/>
+      <c r="F471" s="59"/>
     </row>
     <row r="472">
-      <c r="B472" s="56"/>
-      <c r="F472" s="57"/>
+      <c r="B472" s="58"/>
+      <c r="F472" s="59"/>
     </row>
     <row r="473">
-      <c r="B473" s="56"/>
-      <c r="F473" s="57"/>
+      <c r="B473" s="58"/>
+      <c r="F473" s="59"/>
     </row>
     <row r="474">
-      <c r="B474" s="56"/>
-      <c r="F474" s="57"/>
+      <c r="B474" s="58"/>
+      <c r="F474" s="59"/>
     </row>
     <row r="475">
-      <c r="B475" s="56"/>
-      <c r="F475" s="57"/>
+      <c r="B475" s="58"/>
+      <c r="F475" s="59"/>
     </row>
     <row r="476">
-      <c r="B476" s="56"/>
-      <c r="F476" s="57"/>
+      <c r="B476" s="58"/>
+      <c r="F476" s="59"/>
     </row>
     <row r="477">
-      <c r="B477" s="56"/>
-      <c r="F477" s="57"/>
+      <c r="B477" s="58"/>
+      <c r="F477" s="59"/>
     </row>
     <row r="478">
-      <c r="B478" s="56"/>
-      <c r="F478" s="57"/>
+      <c r="B478" s="58"/>
+      <c r="F478" s="59"/>
     </row>
     <row r="479">
-      <c r="B479" s="56"/>
-      <c r="F479" s="57"/>
+      <c r="B479" s="58"/>
+      <c r="F479" s="59"/>
     </row>
     <row r="480">
-      <c r="B480" s="56"/>
-      <c r="F480" s="57"/>
+      <c r="B480" s="58"/>
+      <c r="F480" s="59"/>
     </row>
     <row r="481">
-      <c r="B481" s="56"/>
-      <c r="F481" s="57"/>
+      <c r="B481" s="58"/>
+      <c r="F481" s="59"/>
     </row>
     <row r="482">
-      <c r="B482" s="56"/>
-      <c r="F482" s="57"/>
+      <c r="B482" s="58"/>
+      <c r="F482" s="59"/>
     </row>
     <row r="483">
-      <c r="B483" s="56"/>
-      <c r="F483" s="57"/>
+      <c r="B483" s="58"/>
+      <c r="F483" s="59"/>
     </row>
     <row r="484">
-      <c r="B484" s="56"/>
-      <c r="F484" s="57"/>
+      <c r="B484" s="58"/>
+      <c r="F484" s="59"/>
     </row>
     <row r="485">
-      <c r="B485" s="56"/>
-      <c r="F485" s="57"/>
+      <c r="B485" s="58"/>
+      <c r="F485" s="59"/>
     </row>
     <row r="486">
-      <c r="B486" s="56"/>
-      <c r="F486" s="57"/>
+      <c r="B486" s="58"/>
+      <c r="F486" s="59"/>
     </row>
     <row r="487">
-      <c r="B487" s="56"/>
-      <c r="F487" s="57"/>
+      <c r="B487" s="58"/>
+      <c r="F487" s="59"/>
     </row>
     <row r="488">
-      <c r="B488" s="56"/>
-      <c r="F488" s="57"/>
+      <c r="B488" s="58"/>
+      <c r="F488" s="59"/>
     </row>
     <row r="489">
-      <c r="B489" s="56"/>
-      <c r="F489" s="57"/>
+      <c r="B489" s="58"/>
+      <c r="F489" s="59"/>
     </row>
     <row r="490">
-      <c r="B490" s="56"/>
-      <c r="F490" s="57"/>
+      <c r="B490" s="58"/>
+      <c r="F490" s="59"/>
     </row>
     <row r="491">
-      <c r="B491" s="56"/>
-      <c r="F491" s="57"/>
+      <c r="B491" s="58"/>
+      <c r="F491" s="59"/>
     </row>
     <row r="492">
-      <c r="B492" s="56"/>
-      <c r="F492" s="57"/>
+      <c r="B492" s="58"/>
+      <c r="F492" s="59"/>
     </row>
     <row r="493">
-      <c r="B493" s="56"/>
-      <c r="F493" s="57"/>
+      <c r="B493" s="58"/>
+      <c r="F493" s="59"/>
     </row>
     <row r="494">
-      <c r="B494" s="56"/>
-      <c r="F494" s="57"/>
+      <c r="B494" s="58"/>
+      <c r="F494" s="59"/>
     </row>
     <row r="495">
-      <c r="B495" s="56"/>
-      <c r="F495" s="57"/>
+      <c r="B495" s="58"/>
+      <c r="F495" s="59"/>
     </row>
     <row r="496">
-      <c r="B496" s="56"/>
-      <c r="F496" s="57"/>
+      <c r="B496" s="58"/>
+      <c r="F496" s="59"/>
     </row>
     <row r="497">
-      <c r="B497" s="56"/>
-      <c r="F497" s="57"/>
+      <c r="B497" s="58"/>
+      <c r="F497" s="59"/>
     </row>
     <row r="498">
-      <c r="B498" s="56"/>
-      <c r="F498" s="57"/>
+      <c r="B498" s="58"/>
+      <c r="F498" s="59"/>
     </row>
     <row r="499">
-      <c r="B499" s="56"/>
-      <c r="F499" s="57"/>
+      <c r="B499" s="58"/>
+      <c r="F499" s="59"/>
     </row>
     <row r="500">
-      <c r="B500" s="56"/>
-      <c r="F500" s="57"/>
+      <c r="B500" s="58"/>
+      <c r="F500" s="59"/>
     </row>
     <row r="501">
-      <c r="B501" s="56"/>
-      <c r="F501" s="57"/>
+      <c r="B501" s="58"/>
+      <c r="F501" s="59"/>
     </row>
     <row r="502">
-      <c r="B502" s="56"/>
-      <c r="F502" s="57"/>
+      <c r="B502" s="58"/>
+      <c r="F502" s="59"/>
     </row>
     <row r="503">
-      <c r="B503" s="56"/>
-      <c r="F503" s="57"/>
+      <c r="B503" s="58"/>
+      <c r="F503" s="59"/>
     </row>
     <row r="504">
-      <c r="B504" s="56"/>
-      <c r="F504" s="57"/>
+      <c r="B504" s="58"/>
+      <c r="F504" s="59"/>
     </row>
     <row r="505">
-      <c r="B505" s="56"/>
-      <c r="F505" s="57"/>
+      <c r="B505" s="58"/>
+      <c r="F505" s="59"/>
     </row>
     <row r="506">
-      <c r="B506" s="56"/>
-      <c r="F506" s="57"/>
+      <c r="B506" s="58"/>
+      <c r="F506" s="59"/>
     </row>
     <row r="507">
-      <c r="B507" s="56"/>
-      <c r="F507" s="57"/>
+      <c r="B507" s="58"/>
+      <c r="F507" s="59"/>
     </row>
     <row r="508">
-      <c r="B508" s="56"/>
-      <c r="F508" s="57"/>
+      <c r="B508" s="58"/>
+      <c r="F508" s="59"/>
     </row>
     <row r="509">
-      <c r="B509" s="56"/>
-      <c r="F509" s="57"/>
+      <c r="B509" s="58"/>
+      <c r="F509" s="59"/>
     </row>
     <row r="510">
-      <c r="B510" s="56"/>
-      <c r="F510" s="57"/>
+      <c r="B510" s="58"/>
+      <c r="F510" s="59"/>
     </row>
     <row r="511">
-      <c r="B511" s="56"/>
-      <c r="F511" s="57"/>
+      <c r="B511" s="58"/>
+      <c r="F511" s="59"/>
     </row>
     <row r="512">
-      <c r="B512" s="56"/>
-      <c r="F512" s="57"/>
+      <c r="B512" s="58"/>
+      <c r="F512" s="59"/>
     </row>
     <row r="513">
-      <c r="B513" s="56"/>
-      <c r="F513" s="57"/>
+      <c r="B513" s="58"/>
+      <c r="F513" s="59"/>
     </row>
     <row r="514">
-      <c r="B514" s="56"/>
-      <c r="F514" s="57"/>
+      <c r="B514" s="58"/>
+      <c r="F514" s="59"/>
     </row>
     <row r="515">
-      <c r="B515" s="56"/>
-      <c r="F515" s="57"/>
+      <c r="B515" s="58"/>
+      <c r="F515" s="59"/>
     </row>
     <row r="516">
-      <c r="B516" s="56"/>
-      <c r="F516" s="57"/>
+      <c r="B516" s="58"/>
+      <c r="F516" s="59"/>
     </row>
     <row r="517">
-      <c r="B517" s="56"/>
-      <c r="F517" s="57"/>
+      <c r="B517" s="58"/>
+      <c r="F517" s="59"/>
     </row>
     <row r="518">
-      <c r="B518" s="56"/>
-      <c r="F518" s="57"/>
+      <c r="B518" s="58"/>
+      <c r="F518" s="59"/>
     </row>
     <row r="519">
-      <c r="B519" s="56"/>
-      <c r="F519" s="57"/>
+      <c r="B519" s="58"/>
+      <c r="F519" s="59"/>
     </row>
     <row r="520">
-      <c r="B520" s="56"/>
-      <c r="F520" s="57"/>
+      <c r="B520" s="58"/>
+      <c r="F520" s="59"/>
     </row>
     <row r="521">
-      <c r="B521" s="56"/>
-      <c r="F521" s="57"/>
+      <c r="B521" s="58"/>
+      <c r="F521" s="59"/>
     </row>
     <row r="522">
-      <c r="B522" s="56"/>
-      <c r="F522" s="57"/>
+      <c r="B522" s="58"/>
+      <c r="F522" s="59"/>
     </row>
     <row r="523">
-      <c r="B523" s="56"/>
-      <c r="F523" s="57"/>
+      <c r="B523" s="58"/>
+      <c r="F523" s="59"/>
     </row>
     <row r="524">
-      <c r="B524" s="56"/>
-      <c r="F524" s="57"/>
+      <c r="B524" s="58"/>
+      <c r="F524" s="59"/>
     </row>
     <row r="525">
-      <c r="B525" s="56"/>
-      <c r="F525" s="57"/>
+      <c r="B525" s="58"/>
+      <c r="F525" s="59"/>
     </row>
     <row r="526">
-      <c r="B526" s="56"/>
-      <c r="F526" s="57"/>
+      <c r="B526" s="58"/>
+      <c r="F526" s="59"/>
     </row>
     <row r="527">
-      <c r="B527" s="56"/>
-      <c r="F527" s="57"/>
+      <c r="B527" s="58"/>
+      <c r="F527" s="59"/>
     </row>
     <row r="528">
-      <c r="B528" s="56"/>
-      <c r="F528" s="57"/>
+      <c r="B528" s="58"/>
+      <c r="F528" s="59"/>
     </row>
     <row r="529">
-      <c r="B529" s="56"/>
-      <c r="F529" s="57"/>
+      <c r="B529" s="58"/>
+      <c r="F529" s="59"/>
     </row>
     <row r="530">
-      <c r="B530" s="56"/>
-      <c r="F530" s="57"/>
+      <c r="B530" s="58"/>
+      <c r="F530" s="59"/>
     </row>
     <row r="531">
-      <c r="B531" s="56"/>
-      <c r="F531" s="57"/>
+      <c r="B531" s="58"/>
+      <c r="F531" s="59"/>
     </row>
     <row r="532">
-      <c r="B532" s="56"/>
-      <c r="F532" s="57"/>
+      <c r="B532" s="58"/>
+      <c r="F532" s="59"/>
     </row>
     <row r="533">
-      <c r="B533" s="56"/>
-      <c r="F533" s="57"/>
+      <c r="B533" s="58"/>
+      <c r="F533" s="59"/>
     </row>
     <row r="534">
-      <c r="B534" s="56"/>
-      <c r="F534" s="57"/>
+      <c r="B534" s="58"/>
+      <c r="F534" s="59"/>
     </row>
     <row r="535">
-      <c r="B535" s="56"/>
-      <c r="F535" s="57"/>
+      <c r="B535" s="58"/>
+      <c r="F535" s="59"/>
     </row>
     <row r="536">
-      <c r="B536" s="56"/>
-      <c r="F536" s="57"/>
+      <c r="B536" s="58"/>
+      <c r="F536" s="59"/>
     </row>
     <row r="537">
-      <c r="B537" s="56"/>
-      <c r="F537" s="57"/>
+      <c r="B537" s="58"/>
+      <c r="F537" s="59"/>
     </row>
     <row r="538">
-      <c r="B538" s="56"/>
-      <c r="F538" s="57"/>
+      <c r="B538" s="58"/>
+      <c r="F538" s="59"/>
     </row>
     <row r="539">
-      <c r="B539" s="56"/>
-      <c r="F539" s="57"/>
+      <c r="B539" s="58"/>
+      <c r="F539" s="59"/>
     </row>
     <row r="540">
-      <c r="B540" s="56"/>
-      <c r="F540" s="57"/>
+      <c r="B540" s="58"/>
+      <c r="F540" s="59"/>
     </row>
     <row r="541">
-      <c r="B541" s="56"/>
-      <c r="F541" s="57"/>
+      <c r="B541" s="58"/>
+      <c r="F541" s="59"/>
     </row>
     <row r="542">
-      <c r="B542" s="56"/>
-      <c r="F542" s="57"/>
+      <c r="B542" s="58"/>
+      <c r="F542" s="59"/>
     </row>
     <row r="543">
-      <c r="B543" s="56"/>
-      <c r="F543" s="57"/>
+      <c r="B543" s="58"/>
+      <c r="F543" s="59"/>
     </row>
     <row r="544">
-      <c r="B544" s="56"/>
-      <c r="F544" s="57"/>
+      <c r="B544" s="58"/>
+      <c r="F544" s="59"/>
     </row>
     <row r="545">
-      <c r="B545" s="56"/>
-      <c r="F545" s="57"/>
+      <c r="B545" s="58"/>
+      <c r="F545" s="59"/>
     </row>
     <row r="546">
-      <c r="B546" s="56"/>
-      <c r="F546" s="57"/>
+      <c r="B546" s="58"/>
+      <c r="F546" s="59"/>
     </row>
     <row r="547">
-      <c r="B547" s="56"/>
-      <c r="F547" s="57"/>
+      <c r="B547" s="58"/>
+      <c r="F547" s="59"/>
     </row>
     <row r="548">
-      <c r="B548" s="56"/>
-      <c r="F548" s="57"/>
+      <c r="B548" s="58"/>
+      <c r="F548" s="59"/>
     </row>
     <row r="549">
-      <c r="B549" s="56"/>
-      <c r="F549" s="57"/>
+      <c r="B549" s="58"/>
+      <c r="F549" s="59"/>
     </row>
     <row r="550">
-      <c r="B550" s="56"/>
-      <c r="F550" s="57"/>
+      <c r="B550" s="58"/>
+      <c r="F550" s="59"/>
     </row>
     <row r="551">
-      <c r="B551" s="56"/>
-      <c r="F551" s="57"/>
+      <c r="B551" s="58"/>
+      <c r="F551" s="59"/>
     </row>
     <row r="552">
-      <c r="B552" s="56"/>
-      <c r="F552" s="57"/>
+      <c r="B552" s="58"/>
+      <c r="F552" s="59"/>
     </row>
     <row r="553">
-      <c r="B553" s="56"/>
-      <c r="F553" s="57"/>
+      <c r="B553" s="58"/>
+      <c r="F553" s="59"/>
     </row>
     <row r="554">
-      <c r="B554" s="56"/>
-      <c r="F554" s="57"/>
+      <c r="B554" s="58"/>
+      <c r="F554" s="59"/>
     </row>
     <row r="555">
-      <c r="B555" s="56"/>
-      <c r="F555" s="57"/>
+      <c r="B555" s="58"/>
+      <c r="F555" s="59"/>
     </row>
     <row r="556">
-      <c r="B556" s="56"/>
-      <c r="F556" s="57"/>
+      <c r="B556" s="58"/>
+      <c r="F556" s="59"/>
     </row>
     <row r="557">
-      <c r="B557" s="56"/>
-      <c r="F557" s="57"/>
+      <c r="B557" s="58"/>
+      <c r="F557" s="59"/>
     </row>
     <row r="558">
-      <c r="B558" s="56"/>
-      <c r="F558" s="57"/>
+      <c r="B558" s="58"/>
+      <c r="F558" s="59"/>
     </row>
     <row r="559">
-      <c r="B559" s="56"/>
-      <c r="F559" s="57"/>
+      <c r="B559" s="58"/>
+      <c r="F559" s="59"/>
     </row>
     <row r="560">
-      <c r="B560" s="56"/>
-      <c r="F560" s="57"/>
+      <c r="B560" s="58"/>
+      <c r="F560" s="59"/>
     </row>
     <row r="561">
-      <c r="B561" s="56"/>
-      <c r="F561" s="57"/>
+      <c r="B561" s="58"/>
+      <c r="F561" s="59"/>
     </row>
     <row r="562">
-      <c r="B562" s="56"/>
-      <c r="F562" s="57"/>
+      <c r="B562" s="58"/>
+      <c r="F562" s="59"/>
     </row>
     <row r="563">
-      <c r="B563" s="56"/>
-      <c r="F563" s="57"/>
+      <c r="B563" s="58"/>
+      <c r="F563" s="59"/>
     </row>
     <row r="564">
-      <c r="B564" s="56"/>
-      <c r="F564" s="57"/>
+      <c r="B564" s="58"/>
+      <c r="F564" s="59"/>
     </row>
     <row r="565">
-      <c r="B565" s="56"/>
-      <c r="F565" s="57"/>
+      <c r="B565" s="58"/>
+      <c r="F565" s="59"/>
     </row>
     <row r="566">
-      <c r="B566" s="56"/>
-      <c r="F566" s="57"/>
+      <c r="B566" s="58"/>
+      <c r="F566" s="59"/>
     </row>
     <row r="567">
-      <c r="B567" s="56"/>
-      <c r="F567" s="57"/>
+      <c r="B567" s="58"/>
+      <c r="F567" s="59"/>
     </row>
     <row r="568">
-      <c r="B568" s="56"/>
-      <c r="F568" s="57"/>
+      <c r="B568" s="58"/>
+      <c r="F568" s="59"/>
     </row>
     <row r="569">
-      <c r="B569" s="56"/>
-      <c r="F569" s="57"/>
+      <c r="B569" s="58"/>
+      <c r="F569" s="59"/>
     </row>
     <row r="570">
-      <c r="B570" s="56"/>
-      <c r="F570" s="57"/>
+      <c r="B570" s="58"/>
+      <c r="F570" s="59"/>
     </row>
     <row r="571">
-      <c r="B571" s="56"/>
-      <c r="F571" s="57"/>
+      <c r="B571" s="58"/>
+      <c r="F571" s="59"/>
     </row>
     <row r="572">
-      <c r="B572" s="56"/>
-      <c r="F572" s="57"/>
+      <c r="B572" s="58"/>
+      <c r="F572" s="59"/>
     </row>
     <row r="573">
-      <c r="B573" s="56"/>
-      <c r="F573" s="57"/>
+      <c r="B573" s="58"/>
+      <c r="F573" s="59"/>
     </row>
     <row r="574">
-      <c r="B574" s="56"/>
-      <c r="F574" s="57"/>
+      <c r="B574" s="58"/>
+      <c r="F574" s="59"/>
     </row>
     <row r="575">
-      <c r="B575" s="56"/>
-      <c r="F575" s="57"/>
+      <c r="B575" s="58"/>
+      <c r="F575" s="59"/>
     </row>
     <row r="576">
-      <c r="B576" s="56"/>
-      <c r="F576" s="57"/>
+      <c r="B576" s="58"/>
+      <c r="F576" s="59"/>
     </row>
     <row r="577">
-      <c r="B577" s="56"/>
-      <c r="F577" s="57"/>
+      <c r="B577" s="58"/>
+      <c r="F577" s="59"/>
     </row>
     <row r="578">
-      <c r="B578" s="56"/>
-      <c r="F578" s="57"/>
+      <c r="B578" s="58"/>
+      <c r="F578" s="59"/>
     </row>
     <row r="579">
-      <c r="B579" s="56"/>
-      <c r="F579" s="57"/>
+      <c r="B579" s="58"/>
+      <c r="F579" s="59"/>
     </row>
     <row r="580">
-      <c r="B580" s="56"/>
-      <c r="F580" s="57"/>
+      <c r="B580" s="58"/>
+      <c r="F580" s="59"/>
     </row>
     <row r="581">
-      <c r="B581" s="56"/>
-      <c r="F581" s="57"/>
+      <c r="B581" s="58"/>
+      <c r="F581" s="59"/>
     </row>
     <row r="582">
-      <c r="B582" s="56"/>
-      <c r="F582" s="57"/>
+      <c r="B582" s="58"/>
+      <c r="F582" s="59"/>
     </row>
     <row r="583">
-      <c r="B583" s="56"/>
-      <c r="F583" s="57"/>
+      <c r="B583" s="58"/>
+      <c r="F583" s="59"/>
     </row>
     <row r="584">
-      <c r="B584" s="56"/>
-      <c r="F584" s="57"/>
+      <c r="B584" s="58"/>
+      <c r="F584" s="59"/>
     </row>
     <row r="585">
-      <c r="B585" s="56"/>
-      <c r="F585" s="57"/>
+      <c r="B585" s="58"/>
+      <c r="F585" s="59"/>
     </row>
     <row r="586">
-      <c r="B586" s="56"/>
-      <c r="F586" s="57"/>
+      <c r="B586" s="58"/>
+      <c r="F586" s="59"/>
     </row>
     <row r="587">
-      <c r="B587" s="56"/>
-      <c r="F587" s="57"/>
+      <c r="B587" s="58"/>
+      <c r="F587" s="59"/>
     </row>
     <row r="588">
-      <c r="B588" s="56"/>
-      <c r="F588" s="57"/>
+      <c r="B588" s="58"/>
+      <c r="F588" s="59"/>
     </row>
     <row r="589">
-      <c r="B589" s="56"/>
-      <c r="F589" s="57"/>
+      <c r="B589" s="58"/>
+      <c r="F589" s="59"/>
     </row>
     <row r="590">
-      <c r="B590" s="56"/>
-      <c r="F590" s="57"/>
+      <c r="B590" s="58"/>
+      <c r="F590" s="59"/>
     </row>
     <row r="591">
-      <c r="B591" s="56"/>
-      <c r="F591" s="57"/>
+      <c r="B591" s="58"/>
+      <c r="F591" s="59"/>
     </row>
     <row r="592">
-      <c r="B592" s="56"/>
-      <c r="F592" s="57"/>
+      <c r="B592" s="58"/>
+      <c r="F592" s="59"/>
     </row>
     <row r="593">
-      <c r="B593" s="56"/>
-      <c r="F593" s="57"/>
+      <c r="B593" s="58"/>
+      <c r="F593" s="59"/>
     </row>
     <row r="594">
-      <c r="B594" s="56"/>
-      <c r="F594" s="57"/>
+      <c r="B594" s="58"/>
+      <c r="F594" s="59"/>
     </row>
     <row r="595">
-      <c r="B595" s="56"/>
-      <c r="F595" s="57"/>
+      <c r="B595" s="58"/>
+      <c r="F595" s="59"/>
     </row>
     <row r="596">
-      <c r="B596" s="56"/>
-      <c r="F596" s="57"/>
+      <c r="B596" s="58"/>
+      <c r="F596" s="59"/>
     </row>
     <row r="597">
-      <c r="B597" s="56"/>
-      <c r="F597" s="57"/>
+      <c r="B597" s="58"/>
+      <c r="F597" s="59"/>
     </row>
     <row r="598">
-      <c r="B598" s="56"/>
-      <c r="F598" s="57"/>
+      <c r="B598" s="58"/>
+      <c r="F598" s="59"/>
     </row>
     <row r="599">
-      <c r="B599" s="56"/>
-      <c r="F599" s="57"/>
+      <c r="B599" s="58"/>
+      <c r="F599" s="59"/>
     </row>
     <row r="600">
-      <c r="B600" s="56"/>
-      <c r="F600" s="57"/>
+      <c r="B600" s="58"/>
+      <c r="F600" s="59"/>
     </row>
     <row r="601">
-      <c r="B601" s="56"/>
-      <c r="F601" s="57"/>
+      <c r="B601" s="58"/>
+      <c r="F601" s="59"/>
     </row>
     <row r="602">
-      <c r="B602" s="56"/>
-      <c r="F602" s="57"/>
+      <c r="B602" s="58"/>
+      <c r="F602" s="59"/>
     </row>
     <row r="603">
-      <c r="B603" s="56"/>
-      <c r="F603" s="57"/>
+      <c r="B603" s="58"/>
+      <c r="F603" s="59"/>
     </row>
     <row r="604">
-      <c r="B604" s="56"/>
-      <c r="F604" s="57"/>
+      <c r="B604" s="58"/>
+      <c r="F604" s="59"/>
     </row>
     <row r="605">
-      <c r="B605" s="56"/>
-      <c r="F605" s="57"/>
+      <c r="B605" s="58"/>
+      <c r="F605" s="59"/>
     </row>
     <row r="606">
-      <c r="B606" s="56"/>
-      <c r="F606" s="57"/>
+      <c r="B606" s="58"/>
+      <c r="F606" s="59"/>
     </row>
     <row r="607">
-      <c r="B607" s="56"/>
-      <c r="F607" s="57"/>
+      <c r="B607" s="58"/>
+      <c r="F607" s="59"/>
     </row>
     <row r="608">
-      <c r="B608" s="56"/>
-      <c r="F608" s="57"/>
+      <c r="B608" s="58"/>
+      <c r="F608" s="59"/>
     </row>
     <row r="609">
-      <c r="B609" s="56"/>
-      <c r="F609" s="57"/>
+      <c r="B609" s="58"/>
+      <c r="F609" s="59"/>
     </row>
     <row r="610">
-      <c r="B610" s="56"/>
-      <c r="F610" s="57"/>
+      <c r="B610" s="58"/>
+      <c r="F610" s="59"/>
     </row>
     <row r="611">
-      <c r="B611" s="56"/>
-      <c r="F611" s="57"/>
+      <c r="B611" s="58"/>
+      <c r="F611" s="59"/>
     </row>
     <row r="612">
-      <c r="B612" s="56"/>
-      <c r="F612" s="57"/>
+      <c r="B612" s="58"/>
+      <c r="F612" s="59"/>
     </row>
     <row r="613">
-      <c r="B613" s="56"/>
-      <c r="F613" s="57"/>
+      <c r="B613" s="58"/>
+      <c r="F613" s="59"/>
     </row>
     <row r="614">
-      <c r="B614" s="56"/>
-      <c r="F614" s="57"/>
+      <c r="B614" s="58"/>
+      <c r="F614" s="59"/>
     </row>
     <row r="615">
-      <c r="B615" s="56"/>
-      <c r="F615" s="57"/>
+      <c r="B615" s="58"/>
+      <c r="F615" s="59"/>
     </row>
     <row r="616">
-      <c r="B616" s="56"/>
-      <c r="F616" s="57"/>
+      <c r="B616" s="58"/>
+      <c r="F616" s="59"/>
     </row>
     <row r="617">
-      <c r="B617" s="56"/>
-      <c r="F617" s="57"/>
+      <c r="B617" s="58"/>
+      <c r="F617" s="59"/>
     </row>
     <row r="618">
-      <c r="B618" s="56"/>
-      <c r="F618" s="57"/>
+      <c r="B618" s="58"/>
+      <c r="F618" s="59"/>
     </row>
     <row r="619">
-      <c r="B619" s="56"/>
-      <c r="F619" s="57"/>
+      <c r="B619" s="58"/>
+      <c r="F619" s="59"/>
     </row>
     <row r="620">
-      <c r="B620" s="56"/>
-      <c r="F620" s="57"/>
+      <c r="B620" s="58"/>
+      <c r="F620" s="59"/>
     </row>
     <row r="621">
-      <c r="B621" s="56"/>
-      <c r="F621" s="57"/>
+      <c r="B621" s="58"/>
+      <c r="F621" s="59"/>
     </row>
     <row r="622">
-      <c r="B622" s="56"/>
-      <c r="F622" s="57"/>
+      <c r="B622" s="58"/>
+      <c r="F622" s="59"/>
     </row>
     <row r="623">
-      <c r="B623" s="56"/>
-      <c r="F623" s="57"/>
+      <c r="B623" s="58"/>
+      <c r="F623" s="59"/>
     </row>
     <row r="624">
-      <c r="B624" s="56"/>
-      <c r="F624" s="57"/>
+      <c r="B624" s="58"/>
+      <c r="F624" s="59"/>
     </row>
     <row r="625">
-      <c r="B625" s="56"/>
-      <c r="F625" s="57"/>
+      <c r="B625" s="58"/>
+      <c r="F625" s="59"/>
     </row>
     <row r="626">
-      <c r="B626" s="56"/>
-      <c r="F626" s="57"/>
+      <c r="B626" s="58"/>
+      <c r="F626" s="59"/>
     </row>
     <row r="627">
-      <c r="B627" s="56"/>
-      <c r="F627" s="57"/>
+      <c r="B627" s="58"/>
+      <c r="F627" s="59"/>
     </row>
     <row r="628">
-      <c r="B628" s="56"/>
-      <c r="F628" s="57"/>
+      <c r="B628" s="58"/>
+      <c r="F628" s="59"/>
     </row>
     <row r="629">
-      <c r="B629" s="56"/>
-      <c r="F629" s="57"/>
+      <c r="B629" s="58"/>
+      <c r="F629" s="59"/>
     </row>
     <row r="630">
-      <c r="B630" s="56"/>
-      <c r="F630" s="57"/>
+      <c r="B630" s="58"/>
+      <c r="F630" s="59"/>
     </row>
     <row r="631">
-      <c r="B631" s="56"/>
-      <c r="F631" s="57"/>
+      <c r="B631" s="58"/>
+      <c r="F631" s="59"/>
     </row>
     <row r="632">
-      <c r="B632" s="56"/>
-      <c r="F632" s="57"/>
+      <c r="B632" s="58"/>
+      <c r="F632" s="59"/>
     </row>
     <row r="633">
-      <c r="B633" s="56"/>
-      <c r="F633" s="57"/>
+      <c r="B633" s="58"/>
+      <c r="F633" s="59"/>
     </row>
     <row r="634">
-      <c r="B634" s="56"/>
-      <c r="F634" s="57"/>
+      <c r="B634" s="58"/>
+      <c r="F634" s="59"/>
     </row>
     <row r="635">
-      <c r="B635" s="56"/>
-      <c r="F635" s="57"/>
+      <c r="B635" s="58"/>
+      <c r="F635" s="59"/>
     </row>
     <row r="636">
-      <c r="B636" s="56"/>
-      <c r="F636" s="57"/>
+      <c r="B636" s="58"/>
+      <c r="F636" s="59"/>
     </row>
     <row r="637">
-      <c r="B637" s="56"/>
-      <c r="F637" s="57"/>
+      <c r="B637" s="58"/>
+      <c r="F637" s="59"/>
     </row>
     <row r="638">
-      <c r="B638" s="56"/>
-      <c r="F638" s="57"/>
+      <c r="B638" s="58"/>
+      <c r="F638" s="59"/>
     </row>
     <row r="639">
-      <c r="B639" s="56"/>
-      <c r="F639" s="57"/>
+      <c r="B639" s="58"/>
+      <c r="F639" s="59"/>
     </row>
     <row r="640">
-      <c r="B640" s="56"/>
-      <c r="F640" s="57"/>
+      <c r="B640" s="58"/>
+      <c r="F640" s="59"/>
     </row>
     <row r="641">
-      <c r="B641" s="56"/>
-      <c r="F641" s="57"/>
+      <c r="B641" s="58"/>
+      <c r="F641" s="59"/>
     </row>
     <row r="642">
-      <c r="B642" s="56"/>
-      <c r="F642" s="57"/>
+      <c r="B642" s="58"/>
+      <c r="F642" s="59"/>
     </row>
     <row r="643">
-      <c r="B643" s="56"/>
-      <c r="F643" s="57"/>
+      <c r="B643" s="58"/>
+      <c r="F643" s="59"/>
     </row>
     <row r="644">
-      <c r="B644" s="56"/>
-      <c r="F644" s="57"/>
+      <c r="B644" s="58"/>
+      <c r="F644" s="59"/>
     </row>
     <row r="645">
-      <c r="B645" s="56"/>
-      <c r="F645" s="57"/>
+      <c r="B645" s="58"/>
+      <c r="F645" s="59"/>
     </row>
     <row r="646">
-      <c r="B646" s="56"/>
-      <c r="F646" s="57"/>
+      <c r="B646" s="58"/>
+      <c r="F646" s="59"/>
     </row>
     <row r="647">
-      <c r="B647" s="56"/>
-      <c r="F647" s="57"/>
+      <c r="B647" s="58"/>
+      <c r="F647" s="59"/>
     </row>
     <row r="648">
-      <c r="B648" s="56"/>
-      <c r="F648" s="57"/>
+      <c r="B648" s="58"/>
+      <c r="F648" s="59"/>
     </row>
     <row r="649">
-      <c r="B649" s="56"/>
-      <c r="F649" s="57"/>
+      <c r="B649" s="58"/>
+      <c r="F649" s="59"/>
     </row>
     <row r="650">
-      <c r="B650" s="56"/>
-      <c r="F650" s="57"/>
+      <c r="B650" s="58"/>
+      <c r="F650" s="59"/>
     </row>
     <row r="651">
-      <c r="B651" s="56"/>
-      <c r="F651" s="57"/>
+      <c r="B651" s="58"/>
+      <c r="F651" s="59"/>
     </row>
     <row r="652">
-      <c r="B652" s="56"/>
-      <c r="F652" s="57"/>
+      <c r="B652" s="58"/>
+      <c r="F652" s="59"/>
     </row>
     <row r="653">
-      <c r="B653" s="56"/>
-      <c r="F653" s="57"/>
+      <c r="B653" s="58"/>
+      <c r="F653" s="59"/>
     </row>
     <row r="654">
-      <c r="B654" s="56"/>
-      <c r="F654" s="57"/>
+      <c r="B654" s="58"/>
+      <c r="F654" s="59"/>
     </row>
     <row r="655">
-      <c r="B655" s="56"/>
-      <c r="F655" s="57"/>
+      <c r="B655" s="58"/>
+      <c r="F655" s="59"/>
     </row>
     <row r="656">
-      <c r="B656" s="56"/>
-      <c r="F656" s="57"/>
+      <c r="B656" s="58"/>
+      <c r="F656" s="59"/>
     </row>
     <row r="657">
-      <c r="B657" s="56"/>
-      <c r="F657" s="57"/>
+      <c r="B657" s="58"/>
+      <c r="F657" s="59"/>
     </row>
     <row r="658">
-      <c r="B658" s="56"/>
-      <c r="F658" s="57"/>
+      <c r="B658" s="58"/>
+      <c r="F658" s="59"/>
     </row>
     <row r="659">
-      <c r="B659" s="56"/>
-      <c r="F659" s="57"/>
+      <c r="B659" s="58"/>
+      <c r="F659" s="59"/>
     </row>
     <row r="660">
-      <c r="B660" s="56"/>
-      <c r="F660" s="57"/>
+      <c r="B660" s="58"/>
+      <c r="F660" s="59"/>
     </row>
     <row r="661">
-      <c r="B661" s="56"/>
-      <c r="F661" s="57"/>
+      <c r="B661" s="58"/>
+      <c r="F661" s="59"/>
     </row>
     <row r="662">
-      <c r="B662" s="56"/>
-      <c r="F662" s="57"/>
+      <c r="B662" s="58"/>
+      <c r="F662" s="59"/>
     </row>
     <row r="663">
-      <c r="B663" s="56"/>
-      <c r="F663" s="57"/>
+      <c r="B663" s="58"/>
+      <c r="F663" s="59"/>
     </row>
     <row r="664">
-      <c r="B664" s="56"/>
-      <c r="F664" s="57"/>
+      <c r="B664" s="58"/>
+      <c r="F664" s="59"/>
     </row>
     <row r="665">
-      <c r="B665" s="56"/>
-      <c r="F665" s="57"/>
+      <c r="B665" s="58"/>
+      <c r="F665" s="59"/>
     </row>
     <row r="666">
-      <c r="B666" s="56"/>
-      <c r="F666" s="57"/>
+      <c r="B666" s="58"/>
+      <c r="F666" s="59"/>
     </row>
     <row r="667">
-      <c r="B667" s="56"/>
-      <c r="F667" s="57"/>
+      <c r="B667" s="58"/>
+      <c r="F667" s="59"/>
     </row>
     <row r="668">
-      <c r="B668" s="56"/>
-      <c r="F668" s="57"/>
+      <c r="B668" s="58"/>
+      <c r="F668" s="59"/>
     </row>
     <row r="669">
-      <c r="B669" s="56"/>
-      <c r="F669" s="57"/>
+      <c r="B669" s="58"/>
+      <c r="F669" s="59"/>
     </row>
     <row r="670">
-      <c r="B670" s="56"/>
-      <c r="F670" s="57"/>
+      <c r="B670" s="58"/>
+      <c r="F670" s="59"/>
     </row>
     <row r="671">
-      <c r="B671" s="56"/>
-      <c r="F671" s="57"/>
+      <c r="B671" s="58"/>
+      <c r="F671" s="59"/>
     </row>
     <row r="672">
-      <c r="B672" s="56"/>
-      <c r="F672" s="57"/>
+      <c r="B672" s="58"/>
+      <c r="F672" s="59"/>
     </row>
     <row r="673">
-      <c r="B673" s="56"/>
-      <c r="F673" s="57"/>
+      <c r="B673" s="58"/>
+      <c r="F673" s="59"/>
     </row>
     <row r="674">
-      <c r="B674" s="56"/>
-      <c r="F674" s="57"/>
+      <c r="B674" s="58"/>
+      <c r="F674" s="59"/>
     </row>
     <row r="675">
-      <c r="B675" s="56"/>
-      <c r="F675" s="57"/>
+      <c r="B675" s="58"/>
+      <c r="F675" s="59"/>
     </row>
     <row r="676">
-      <c r="B676" s="56"/>
-      <c r="F676" s="57"/>
+      <c r="B676" s="58"/>
+      <c r="F676" s="59"/>
     </row>
     <row r="677">
-      <c r="B677" s="56"/>
-      <c r="F677" s="57"/>
+      <c r="B677" s="58"/>
+      <c r="F677" s="59"/>
     </row>
     <row r="678">
-      <c r="B678" s="56"/>
-      <c r="F678" s="57"/>
+      <c r="B678" s="58"/>
+      <c r="F678" s="59"/>
     </row>
     <row r="679">
-      <c r="B679" s="56"/>
-      <c r="F679" s="57"/>
+      <c r="B679" s="58"/>
+      <c r="F679" s="59"/>
     </row>
     <row r="680">
-      <c r="B680" s="56"/>
-      <c r="F680" s="57"/>
+      <c r="B680" s="58"/>
+      <c r="F680" s="59"/>
     </row>
     <row r="681">
-      <c r="B681" s="56"/>
-      <c r="F681" s="57"/>
+      <c r="B681" s="58"/>
+      <c r="F681" s="59"/>
     </row>
     <row r="682">
-      <c r="B682" s="56"/>
-      <c r="F682" s="57"/>
+      <c r="B682" s="58"/>
+      <c r="F682" s="59"/>
     </row>
     <row r="683">
-      <c r="B683" s="56"/>
-      <c r="F683" s="57"/>
+      <c r="B683" s="58"/>
+      <c r="F683" s="59"/>
     </row>
     <row r="684">
-      <c r="B684" s="56"/>
-      <c r="F684" s="57"/>
+      <c r="B684" s="58"/>
+      <c r="F684" s="59"/>
     </row>
     <row r="685">
-      <c r="B685" s="56"/>
-      <c r="F685" s="57"/>
+      <c r="B685" s="58"/>
+      <c r="F685" s="59"/>
     </row>
     <row r="686">
-      <c r="B686" s="56"/>
-      <c r="F686" s="57"/>
+      <c r="B686" s="58"/>
+      <c r="F686" s="59"/>
     </row>
     <row r="687">
-      <c r="B687" s="56"/>
-      <c r="F687" s="57"/>
+      <c r="B687" s="58"/>
+      <c r="F687" s="59"/>
     </row>
     <row r="688">
-      <c r="B688" s="56"/>
-      <c r="F688" s="57"/>
+      <c r="B688" s="58"/>
+      <c r="F688" s="59"/>
     </row>
     <row r="689">
-      <c r="B689" s="56"/>
-      <c r="F689" s="57"/>
+      <c r="B689" s="58"/>
+      <c r="F689" s="59"/>
     </row>
     <row r="690">
-      <c r="B690" s="56"/>
-      <c r="F690" s="57"/>
+      <c r="B690" s="58"/>
+      <c r="F690" s="59"/>
     </row>
     <row r="691">
-      <c r="B691" s="56"/>
-      <c r="F691" s="57"/>
+      <c r="B691" s="58"/>
+      <c r="F691" s="59"/>
     </row>
     <row r="692">
-      <c r="B692" s="56"/>
-      <c r="F692" s="57"/>
+      <c r="B692" s="58"/>
+      <c r="F692" s="59"/>
     </row>
     <row r="693">
-      <c r="B693" s="56"/>
-      <c r="F693" s="57"/>
+      <c r="B693" s="58"/>
+      <c r="F693" s="59"/>
     </row>
     <row r="694">
-      <c r="B694" s="56"/>
-      <c r="F694" s="57"/>
+      <c r="B694" s="58"/>
+      <c r="F694" s="59"/>
     </row>
     <row r="695">
-      <c r="B695" s="56"/>
-      <c r="F695" s="57"/>
+      <c r="B695" s="58"/>
+      <c r="F695" s="59"/>
     </row>
     <row r="696">
-      <c r="B696" s="56"/>
-      <c r="F696" s="57"/>
+      <c r="B696" s="58"/>
+      <c r="F696" s="59"/>
     </row>
     <row r="697">
-      <c r="B697" s="56"/>
-      <c r="F697" s="57"/>
+      <c r="B697" s="58"/>
+      <c r="F697" s="59"/>
     </row>
     <row r="698">
-      <c r="B698" s="56"/>
-      <c r="F698" s="57"/>
+      <c r="B698" s="58"/>
+      <c r="F698" s="59"/>
     </row>
     <row r="699">
-      <c r="B699" s="56"/>
-      <c r="F699" s="57"/>
+      <c r="B699" s="58"/>
+      <c r="F699" s="59"/>
     </row>
     <row r="700">
-      <c r="B700" s="56"/>
-      <c r="F700" s="57"/>
+      <c r="B700" s="58"/>
+      <c r="F700" s="59"/>
     </row>
     <row r="701">
-      <c r="B701" s="56"/>
-      <c r="F701" s="57"/>
+      <c r="B701" s="58"/>
+      <c r="F701" s="59"/>
     </row>
     <row r="702">
-      <c r="B702" s="56"/>
-      <c r="F702" s="57"/>
+      <c r="B702" s="58"/>
+      <c r="F702" s="59"/>
     </row>
     <row r="703">
-      <c r="B703" s="56"/>
-      <c r="F703" s="57"/>
+      <c r="B703" s="58"/>
+      <c r="F703" s="59"/>
     </row>
     <row r="704">
-      <c r="B704" s="56"/>
-      <c r="F704" s="57"/>
+      <c r="B704" s="58"/>
+      <c r="F704" s="59"/>
     </row>
     <row r="705">
-      <c r="B705" s="56"/>
-      <c r="F705" s="57"/>
+      <c r="B705" s="58"/>
+      <c r="F705" s="59"/>
     </row>
     <row r="706">
-      <c r="B706" s="56"/>
-      <c r="F706" s="57"/>
+      <c r="B706" s="58"/>
+      <c r="F706" s="59"/>
     </row>
     <row r="707">
-      <c r="B707" s="56"/>
-      <c r="F707" s="57"/>
+      <c r="B707" s="58"/>
+      <c r="F707" s="59"/>
     </row>
     <row r="708">
-      <c r="B708" s="56"/>
-      <c r="F708" s="57"/>
+      <c r="B708" s="58"/>
+      <c r="F708" s="59"/>
     </row>
     <row r="709">
-      <c r="B709" s="56"/>
-      <c r="F709" s="57"/>
+      <c r="B709" s="58"/>
+      <c r="F709" s="59"/>
     </row>
     <row r="710">
-      <c r="B710" s="56"/>
-      <c r="F710" s="57"/>
+      <c r="B710" s="58"/>
+      <c r="F710" s="59"/>
     </row>
     <row r="711">
-      <c r="B711" s="56"/>
-      <c r="F711" s="57"/>
+      <c r="B711" s="58"/>
+      <c r="F711" s="59"/>
     </row>
     <row r="712">
-      <c r="B712" s="56"/>
-      <c r="F712" s="57"/>
+      <c r="B712" s="58"/>
+      <c r="F712" s="59"/>
     </row>
     <row r="713">
-      <c r="B713" s="56"/>
-      <c r="F713" s="57"/>
+      <c r="B713" s="58"/>
+      <c r="F713" s="59"/>
     </row>
     <row r="714">
-      <c r="B714" s="56"/>
-      <c r="F714" s="57"/>
+      <c r="B714" s="58"/>
+      <c r="F714" s="59"/>
     </row>
     <row r="715">
-      <c r="B715" s="56"/>
-      <c r="F715" s="57"/>
+      <c r="B715" s="58"/>
+      <c r="F715" s="59"/>
     </row>
     <row r="716">
-      <c r="B716" s="56"/>
-      <c r="F716" s="57"/>
+      <c r="B716" s="58"/>
+      <c r="F716" s="59"/>
     </row>
     <row r="717">
-      <c r="B717" s="56"/>
-      <c r="F717" s="57"/>
+      <c r="B717" s="58"/>
+      <c r="F717" s="59"/>
     </row>
     <row r="718">
-      <c r="B718" s="56"/>
-      <c r="F718" s="57"/>
+      <c r="B718" s="58"/>
+      <c r="F718" s="59"/>
     </row>
     <row r="719">
-      <c r="B719" s="56"/>
-      <c r="F719" s="57"/>
+      <c r="B719" s="58"/>
+      <c r="F719" s="59"/>
     </row>
     <row r="720">
-      <c r="B720" s="56"/>
-      <c r="F720" s="57"/>
+      <c r="B720" s="58"/>
+      <c r="F720" s="59"/>
     </row>
     <row r="721">
-      <c r="B721" s="56"/>
-      <c r="F721" s="57"/>
+      <c r="B721" s="58"/>
+      <c r="F721" s="59"/>
     </row>
     <row r="722">
-      <c r="B722" s="56"/>
-      <c r="F722" s="57"/>
+      <c r="B722" s="58"/>
+      <c r="F722" s="59"/>
     </row>
     <row r="723">
-      <c r="B723" s="56"/>
-      <c r="F723" s="57"/>
+      <c r="B723" s="58"/>
+      <c r="F723" s="59"/>
     </row>
     <row r="724">
-      <c r="B724" s="56"/>
-      <c r="F724" s="57"/>
+      <c r="B724" s="58"/>
+      <c r="F724" s="59"/>
     </row>
     <row r="725">
-      <c r="B725" s="56"/>
-      <c r="F725" s="57"/>
+      <c r="B725" s="58"/>
+      <c r="F725" s="59"/>
     </row>
     <row r="726">
-      <c r="B726" s="56"/>
-      <c r="F726" s="57"/>
+      <c r="B726" s="58"/>
+      <c r="F726" s="59"/>
     </row>
     <row r="727">
-      <c r="B727" s="56"/>
-      <c r="F727" s="57"/>
+      <c r="B727" s="58"/>
+      <c r="F727" s="59"/>
     </row>
     <row r="728">
-      <c r="B728" s="56"/>
-      <c r="F728" s="57"/>
+      <c r="B728" s="58"/>
+      <c r="F728" s="59"/>
     </row>
     <row r="729">
-      <c r="B729" s="56"/>
-      <c r="F729" s="57"/>
+      <c r="B729" s="58"/>
+      <c r="F729" s="59"/>
     </row>
     <row r="730">
-      <c r="B730" s="56"/>
-      <c r="F730" s="57"/>
+      <c r="B730" s="58"/>
+      <c r="F730" s="59"/>
     </row>
     <row r="731">
-      <c r="B731" s="56"/>
-      <c r="F731" s="57"/>
+      <c r="B731" s="58"/>
+      <c r="F731" s="59"/>
     </row>
     <row r="732">
-      <c r="B732" s="56"/>
-      <c r="F732" s="57"/>
+      <c r="B732" s="58"/>
+      <c r="F732" s="59"/>
     </row>
     <row r="733">
-      <c r="B733" s="56"/>
-      <c r="F733" s="57"/>
+      <c r="B733" s="58"/>
+      <c r="F733" s="59"/>
     </row>
     <row r="734">
-      <c r="B734" s="56"/>
-      <c r="F734" s="57"/>
+      <c r="B734" s="58"/>
+      <c r="F734" s="59"/>
     </row>
     <row r="735">
-      <c r="B735" s="56"/>
-      <c r="F735" s="57"/>
+      <c r="B735" s="58"/>
+      <c r="F735" s="59"/>
     </row>
     <row r="736">
-      <c r="B736" s="56"/>
-      <c r="F736" s="57"/>
+      <c r="B736" s="58"/>
+      <c r="F736" s="59"/>
     </row>
     <row r="737">
-      <c r="B737" s="56"/>
-      <c r="F737" s="57"/>
+      <c r="B737" s="58"/>
+      <c r="F737" s="59"/>
     </row>
     <row r="738">
-      <c r="B738" s="56"/>
-      <c r="F738" s="57"/>
+      <c r="B738" s="58"/>
+      <c r="F738" s="59"/>
     </row>
     <row r="739">
-      <c r="B739" s="56"/>
-      <c r="F739" s="57"/>
+      <c r="B739" s="58"/>
+      <c r="F739" s="59"/>
     </row>
     <row r="740">
-      <c r="B740" s="56"/>
-      <c r="F740" s="57"/>
+      <c r="B740" s="58"/>
+      <c r="F740" s="59"/>
     </row>
     <row r="741">
-      <c r="B741" s="56"/>
-      <c r="F741" s="57"/>
+      <c r="B741" s="58"/>
+      <c r="F741" s="59"/>
     </row>
     <row r="742">
-      <c r="B742" s="56"/>
-      <c r="F742" s="57"/>
+      <c r="B742" s="58"/>
+      <c r="F742" s="59"/>
     </row>
     <row r="743">
-      <c r="B743" s="56"/>
-      <c r="F743" s="57"/>
+      <c r="B743" s="58"/>
+      <c r="F743" s="59"/>
     </row>
     <row r="744">
-      <c r="B744" s="56"/>
-      <c r="F744" s="57"/>
+      <c r="B744" s="58"/>
+      <c r="F744" s="59"/>
     </row>
     <row r="745">
-      <c r="B745" s="56"/>
-      <c r="F745" s="57"/>
+      <c r="B745" s="58"/>
+      <c r="F745" s="59"/>
     </row>
     <row r="746">
-      <c r="B746" s="56"/>
-      <c r="F746" s="57"/>
+      <c r="B746" s="58"/>
+      <c r="F746" s="59"/>
     </row>
     <row r="747">
-      <c r="B747" s="56"/>
-      <c r="F747" s="57"/>
+      <c r="B747" s="58"/>
+      <c r="F747" s="59"/>
     </row>
     <row r="748">
-      <c r="B748" s="56"/>
-      <c r="F748" s="57"/>
+      <c r="B748" s="58"/>
+      <c r="F748" s="59"/>
     </row>
     <row r="749">
-      <c r="B749" s="56"/>
-      <c r="F749" s="57"/>
+      <c r="B749" s="58"/>
+      <c r="F749" s="59"/>
     </row>
     <row r="750">
-      <c r="B750" s="56"/>
-      <c r="F750" s="57"/>
+      <c r="B750" s="58"/>
+      <c r="F750" s="59"/>
     </row>
     <row r="751">
-      <c r="B751" s="56"/>
-      <c r="F751" s="57"/>
+      <c r="B751" s="58"/>
+      <c r="F751" s="59"/>
     </row>
     <row r="752">
-      <c r="B752" s="56"/>
-      <c r="F752" s="57"/>
+      <c r="B752" s="58"/>
+      <c r="F752" s="59"/>
     </row>
     <row r="753">
-      <c r="B753" s="56"/>
-      <c r="F753" s="57"/>
+      <c r="B753" s="58"/>
+      <c r="F753" s="59"/>
     </row>
     <row r="754">
-      <c r="B754" s="56"/>
-      <c r="F754" s="57"/>
+      <c r="B754" s="58"/>
+      <c r="F754" s="59"/>
     </row>
     <row r="755">
-      <c r="B755" s="56"/>
-      <c r="F755" s="57"/>
+      <c r="B755" s="58"/>
+      <c r="F755" s="59"/>
     </row>
     <row r="756">
-      <c r="B756" s="56"/>
-      <c r="F756" s="57"/>
+      <c r="B756" s="58"/>
+      <c r="F756" s="59"/>
     </row>
     <row r="757">
-      <c r="B757" s="56"/>
-      <c r="F757" s="57"/>
+      <c r="B757" s="58"/>
+      <c r="F757" s="59"/>
     </row>
     <row r="758">
-      <c r="B758" s="56"/>
-      <c r="F758" s="57"/>
+      <c r="B758" s="58"/>
+      <c r="F758" s="59"/>
     </row>
     <row r="759">
-      <c r="B759" s="56"/>
-      <c r="F759" s="57"/>
+      <c r="B759" s="58"/>
+      <c r="F759" s="59"/>
     </row>
     <row r="760">
-      <c r="B760" s="56"/>
-      <c r="F760" s="57"/>
+      <c r="B760" s="58"/>
+      <c r="F760" s="59"/>
     </row>
     <row r="761">
-      <c r="B761" s="56"/>
-      <c r="F761" s="57"/>
+      <c r="B761" s="58"/>
+      <c r="F761" s="59"/>
     </row>
     <row r="762">
-      <c r="B762" s="56"/>
-      <c r="F762" s="57"/>
+      <c r="B762" s="58"/>
+      <c r="F762" s="59"/>
     </row>
     <row r="763">
-      <c r="B763" s="56"/>
-      <c r="F763" s="57"/>
+      <c r="B763" s="58"/>
+      <c r="F763" s="59"/>
     </row>
     <row r="764">
-      <c r="B764" s="56"/>
-      <c r="F764" s="57"/>
+      <c r="B764" s="58"/>
+      <c r="F764" s="59"/>
     </row>
     <row r="765">
-      <c r="B765" s="56"/>
-      <c r="F765" s="57"/>
+      <c r="B765" s="58"/>
+      <c r="F765" s="59"/>
     </row>
     <row r="766">
-      <c r="B766" s="56"/>
-      <c r="F766" s="57"/>
+      <c r="B766" s="58"/>
+      <c r="F766" s="59"/>
     </row>
     <row r="767">
-      <c r="B767" s="56"/>
-      <c r="F767" s="57"/>
+      <c r="B767" s="58"/>
+      <c r="F767" s="59"/>
     </row>
     <row r="768">
-      <c r="B768" s="56"/>
-      <c r="F768" s="57"/>
+      <c r="B768" s="58"/>
+      <c r="F768" s="59"/>
     </row>
     <row r="769">
-      <c r="B769" s="56"/>
-      <c r="F769" s="57"/>
+      <c r="B769" s="58"/>
+      <c r="F769" s="59"/>
     </row>
     <row r="770">
-      <c r="B770" s="56"/>
-      <c r="F770" s="57"/>
+      <c r="B770" s="58"/>
+      <c r="F770" s="59"/>
     </row>
     <row r="771">
-      <c r="B771" s="56"/>
-      <c r="F771" s="57"/>
+      <c r="B771" s="58"/>
+      <c r="F771" s="59"/>
     </row>
     <row r="772">
-      <c r="B772" s="56"/>
-      <c r="F772" s="57"/>
+      <c r="B772" s="58"/>
+      <c r="F772" s="59"/>
     </row>
     <row r="773">
-      <c r="B773" s="56"/>
-      <c r="F773" s="57"/>
+      <c r="B773" s="58"/>
+      <c r="F773" s="59"/>
     </row>
     <row r="774">
-      <c r="B774" s="56"/>
-      <c r="F774" s="57"/>
+      <c r="B774" s="58"/>
+      <c r="F774" s="59"/>
     </row>
     <row r="775">
-      <c r="B775" s="56"/>
-      <c r="F775" s="57"/>
+      <c r="B775" s="58"/>
+      <c r="F775" s="59"/>
     </row>
     <row r="776">
-      <c r="B776" s="56"/>
-      <c r="F776" s="57"/>
+      <c r="B776" s="58"/>
+      <c r="F776" s="59"/>
     </row>
     <row r="777">
-      <c r="B777" s="56"/>
-      <c r="F777" s="57"/>
+      <c r="B777" s="58"/>
+      <c r="F777" s="59"/>
     </row>
     <row r="778">
-      <c r="B778" s="56"/>
-      <c r="F778" s="57"/>
+      <c r="B778" s="58"/>
+      <c r="F778" s="59"/>
     </row>
     <row r="779">
-      <c r="B779" s="56"/>
-      <c r="F779" s="57"/>
+      <c r="B779" s="58"/>
+      <c r="F779" s="59"/>
     </row>
     <row r="780">
-      <c r="B780" s="56"/>
-      <c r="F780" s="57"/>
+      <c r="B780" s="58"/>
+      <c r="F780" s="59"/>
     </row>
     <row r="781">
-      <c r="B781" s="56"/>
-      <c r="F781" s="57"/>
+      <c r="B781" s="58"/>
+      <c r="F781" s="59"/>
     </row>
     <row r="782">
-      <c r="B782" s="56"/>
-      <c r="F782" s="57"/>
+      <c r="B782" s="58"/>
+      <c r="F782" s="59"/>
     </row>
     <row r="783">
-      <c r="B783" s="56"/>
-      <c r="F783" s="57"/>
+      <c r="B783" s="58"/>
+      <c r="F783" s="59"/>
     </row>
     <row r="784">
-      <c r="B784" s="56"/>
-      <c r="F784" s="57"/>
+      <c r="B784" s="58"/>
+      <c r="F784" s="59"/>
     </row>
     <row r="785">
-      <c r="B785" s="56"/>
-      <c r="F785" s="57"/>
+      <c r="B785" s="58"/>
+      <c r="F785" s="59"/>
     </row>
     <row r="786">
-      <c r="B786" s="56"/>
-      <c r="F786" s="57"/>
+      <c r="B786" s="58"/>
+      <c r="F786" s="59"/>
     </row>
     <row r="787">
-      <c r="B787" s="56"/>
-      <c r="F787" s="57"/>
+      <c r="B787" s="58"/>
+      <c r="F787" s="59"/>
     </row>
     <row r="788">
-      <c r="B788" s="56"/>
-      <c r="F788" s="57"/>
+      <c r="B788" s="58"/>
+      <c r="F788" s="59"/>
     </row>
     <row r="789">
-      <c r="B789" s="56"/>
-      <c r="F789" s="57"/>
+      <c r="B789" s="58"/>
+      <c r="F789" s="59"/>
     </row>
     <row r="790">
-      <c r="B790" s="56"/>
-      <c r="F790" s="57"/>
+      <c r="B790" s="58"/>
+      <c r="F790" s="59"/>
     </row>
     <row r="791">
-      <c r="B791" s="56"/>
-      <c r="F791" s="57"/>
+      <c r="B791" s="58"/>
+      <c r="F791" s="59"/>
     </row>
     <row r="792">
-      <c r="B792" s="56"/>
-      <c r="F792" s="57"/>
+      <c r="B792" s="58"/>
+      <c r="F792" s="59"/>
     </row>
     <row r="793">
-      <c r="B793" s="56"/>
-      <c r="F793" s="57"/>
+      <c r="B793" s="58"/>
+      <c r="F793" s="59"/>
     </row>
     <row r="794">
-      <c r="B794" s="56"/>
-      <c r="F794" s="57"/>
+      <c r="B794" s="58"/>
+      <c r="F794" s="59"/>
     </row>
     <row r="795">
-      <c r="B795" s="56"/>
-      <c r="F795" s="57"/>
+      <c r="B795" s="58"/>
+      <c r="F795" s="59"/>
     </row>
     <row r="796">
-      <c r="B796" s="56"/>
-      <c r="F796" s="57"/>
+      <c r="B796" s="58"/>
+      <c r="F796" s="59"/>
     </row>
     <row r="797">
-      <c r="B797" s="56"/>
-      <c r="F797" s="57"/>
+      <c r="B797" s="58"/>
+      <c r="F797" s="59"/>
     </row>
     <row r="798">
-      <c r="B798" s="56"/>
-      <c r="F798" s="57"/>
+      <c r="B798" s="58"/>
+      <c r="F798" s="59"/>
     </row>
     <row r="799">
-      <c r="B799" s="56"/>
-      <c r="F799" s="57"/>
+      <c r="B799" s="58"/>
+      <c r="F799" s="59"/>
     </row>
     <row r="800">
-      <c r="B800" s="56"/>
-      <c r="F800" s="57"/>
+      <c r="B800" s="58"/>
+      <c r="F800" s="59"/>
     </row>
     <row r="801">
-      <c r="B801" s="56"/>
-      <c r="F801" s="57"/>
+      <c r="B801" s="58"/>
+      <c r="F801" s="59"/>
     </row>
     <row r="802">
-      <c r="B802" s="56"/>
-      <c r="F802" s="57"/>
+      <c r="B802" s="58"/>
+      <c r="F802" s="59"/>
     </row>
     <row r="803">
-      <c r="B803" s="56"/>
-      <c r="F803" s="57"/>
+      <c r="B803" s="58"/>
+      <c r="F803" s="59"/>
     </row>
     <row r="804">
-      <c r="B804" s="56"/>
-      <c r="F804" s="57"/>
+      <c r="B804" s="58"/>
+      <c r="F804" s="59"/>
     </row>
     <row r="805">
-      <c r="B805" s="56"/>
-      <c r="F805" s="57"/>
+      <c r="B805" s="58"/>
+      <c r="F805" s="59"/>
     </row>
     <row r="806">
-      <c r="B806" s="56"/>
-      <c r="F806" s="57"/>
+      <c r="B806" s="58"/>
+      <c r="F806" s="59"/>
     </row>
     <row r="807">
-      <c r="B807" s="56"/>
-      <c r="F807" s="57"/>
+      <c r="B807" s="58"/>
+      <c r="F807" s="59"/>
     </row>
     <row r="808">
-      <c r="B808" s="56"/>
-      <c r="F808" s="57"/>
+      <c r="B808" s="58"/>
+      <c r="F808" s="59"/>
     </row>
     <row r="809">
-      <c r="B809" s="56"/>
-      <c r="F809" s="57"/>
+      <c r="B809" s="58"/>
+      <c r="F809" s="59"/>
     </row>
     <row r="810">
-      <c r="B810" s="56"/>
-      <c r="F810" s="57"/>
+      <c r="B810" s="58"/>
+      <c r="F810" s="59"/>
     </row>
     <row r="811">
-      <c r="B811" s="56"/>
-      <c r="F811" s="57"/>
+      <c r="B811" s="58"/>
+      <c r="F811" s="59"/>
     </row>
     <row r="812">
-      <c r="B812" s="56"/>
-      <c r="F812" s="57"/>
+      <c r="B812" s="58"/>
+      <c r="F812" s="59"/>
     </row>
     <row r="813">
-      <c r="B813" s="56"/>
-      <c r="F813" s="57"/>
+      <c r="B813" s="58"/>
+      <c r="F813" s="59"/>
     </row>
     <row r="814">
-      <c r="B814" s="56"/>
-      <c r="F814" s="57"/>
+      <c r="B814" s="58"/>
+      <c r="F814" s="59"/>
     </row>
     <row r="815">
-      <c r="B815" s="56"/>
-      <c r="F815" s="57"/>
+      <c r="B815" s="58"/>
+      <c r="F815" s="59"/>
     </row>
     <row r="816">
-      <c r="B816" s="56"/>
-      <c r="F816" s="57"/>
+      <c r="B816" s="58"/>
+      <c r="F816" s="59"/>
     </row>
     <row r="817">
-      <c r="B817" s="56"/>
-      <c r="F817" s="57"/>
+      <c r="B817" s="58"/>
+      <c r="F817" s="59"/>
     </row>
     <row r="818">
-      <c r="B818" s="56"/>
-      <c r="F818" s="57"/>
+      <c r="B818" s="58"/>
+      <c r="F818" s="59"/>
     </row>
     <row r="819">
-      <c r="B819" s="56"/>
-      <c r="F819" s="57"/>
+      <c r="B819" s="58"/>
+      <c r="F819" s="59"/>
     </row>
     <row r="820">
-      <c r="B820" s="56"/>
-      <c r="F820" s="57"/>
+      <c r="B820" s="58"/>
+      <c r="F820" s="59"/>
     </row>
     <row r="821">
-      <c r="B821" s="56"/>
-      <c r="F821" s="57"/>
+      <c r="B821" s="58"/>
+      <c r="F821" s="59"/>
     </row>
     <row r="822">
-      <c r="B822" s="56"/>
-      <c r="F822" s="57"/>
+      <c r="B822" s="58"/>
+      <c r="F822" s="59"/>
     </row>
     <row r="823">
-      <c r="B823" s="56"/>
-      <c r="F823" s="57"/>
+      <c r="B823" s="58"/>
+      <c r="F823" s="59"/>
     </row>
     <row r="824">
-      <c r="B824" s="56"/>
-      <c r="F824" s="57"/>
+      <c r="B824" s="58"/>
+      <c r="F824" s="59"/>
     </row>
     <row r="825">
-      <c r="B825" s="56"/>
-      <c r="F825" s="57"/>
+      <c r="B825" s="58"/>
+      <c r="F825" s="59"/>
     </row>
     <row r="826">
-      <c r="B826" s="56"/>
-      <c r="F826" s="57"/>
+      <c r="B826" s="58"/>
+      <c r="F826" s="59"/>
     </row>
     <row r="827">
-      <c r="B827" s="56"/>
-      <c r="F827" s="57"/>
+      <c r="B827" s="58"/>
+      <c r="F827" s="59"/>
     </row>
     <row r="828">
-      <c r="B828" s="56"/>
-      <c r="F828" s="57"/>
+      <c r="B828" s="58"/>
+      <c r="F828" s="59"/>
     </row>
     <row r="829">
-      <c r="B829" s="56"/>
-      <c r="F829" s="57"/>
+      <c r="B829" s="58"/>
+      <c r="F829" s="59"/>
     </row>
     <row r="830">
-      <c r="B830" s="56"/>
-      <c r="F830" s="57"/>
+      <c r="B830" s="58"/>
+      <c r="F830" s="59"/>
     </row>
     <row r="831">
-      <c r="B831" s="56"/>
-      <c r="F831" s="57"/>
+      <c r="B831" s="58"/>
+      <c r="F831" s="59"/>
     </row>
     <row r="832">
-      <c r="B832" s="56"/>
-      <c r="F832" s="57"/>
+      <c r="B832" s="58"/>
+      <c r="F832" s="59"/>
     </row>
     <row r="833">
-      <c r="B833" s="56"/>
-      <c r="F833" s="57"/>
+      <c r="B833" s="58"/>
+      <c r="F833" s="59"/>
     </row>
     <row r="834">
-      <c r="B834" s="56"/>
-      <c r="F834" s="57"/>
+      <c r="B834" s="58"/>
+      <c r="F834" s="59"/>
     </row>
     <row r="835">
-      <c r="B835" s="56"/>
-      <c r="F835" s="57"/>
+      <c r="B835" s="58"/>
+      <c r="F835" s="59"/>
     </row>
     <row r="836">
-      <c r="B836" s="56"/>
-      <c r="F836" s="57"/>
+      <c r="B836" s="58"/>
+      <c r="F836" s="59"/>
     </row>
     <row r="837">
-      <c r="B837" s="56"/>
-      <c r="F837" s="57"/>
+      <c r="B837" s="58"/>
+      <c r="F837" s="59"/>
     </row>
     <row r="838">
-      <c r="B838" s="56"/>
-      <c r="F838" s="57"/>
+      <c r="B838" s="58"/>
+      <c r="F838" s="59"/>
     </row>
     <row r="839">
-      <c r="B839" s="56"/>
-      <c r="F839" s="57"/>
+      <c r="B839" s="58"/>
+      <c r="F839" s="59"/>
     </row>
     <row r="840">
-      <c r="B840" s="56"/>
-      <c r="F840" s="57"/>
+      <c r="B840" s="58"/>
+      <c r="F840" s="59"/>
     </row>
     <row r="841">
-      <c r="B841" s="56"/>
-      <c r="F841" s="57"/>
+      <c r="B841" s="58"/>
+      <c r="F841" s="59"/>
     </row>
     <row r="842">
-      <c r="B842" s="56"/>
-      <c r="F842" s="57"/>
+      <c r="B842" s="58"/>
+      <c r="F842" s="59"/>
     </row>
     <row r="843">
-      <c r="B843" s="56"/>
-      <c r="F843" s="57"/>
+      <c r="B843" s="58"/>
+      <c r="F843" s="59"/>
     </row>
     <row r="844">
-      <c r="B844" s="56"/>
-      <c r="F844" s="57"/>
+      <c r="B844" s="58"/>
+      <c r="F844" s="59"/>
     </row>
     <row r="845">
-      <c r="B845" s="56"/>
-      <c r="F845" s="57"/>
+      <c r="B845" s="58"/>
+      <c r="F845" s="59"/>
     </row>
     <row r="846">
-      <c r="B846" s="56"/>
-      <c r="F846" s="57"/>
+      <c r="B846" s="58"/>
+      <c r="F846" s="59"/>
     </row>
     <row r="847">
-      <c r="B847" s="56"/>
-      <c r="F847" s="57"/>
+      <c r="B847" s="58"/>
+      <c r="F847" s="59"/>
     </row>
     <row r="848">
-      <c r="B848" s="56"/>
-      <c r="F848" s="57"/>
+      <c r="B848" s="58"/>
+      <c r="F848" s="59"/>
     </row>
     <row r="849">
-      <c r="B849" s="56"/>
-      <c r="F849" s="57"/>
+      <c r="B849" s="58"/>
+      <c r="F849" s="59"/>
     </row>
     <row r="850">
-      <c r="B850" s="56"/>
-      <c r="F850" s="57"/>
+      <c r="B850" s="58"/>
+      <c r="F850" s="59"/>
     </row>
     <row r="851">
-      <c r="B851" s="56"/>
-      <c r="F851" s="57"/>
+      <c r="B851" s="58"/>
+      <c r="F851" s="59"/>
     </row>
     <row r="852">
-      <c r="B852" s="56"/>
-      <c r="F852" s="57"/>
+      <c r="B852" s="58"/>
+      <c r="F852" s="59"/>
     </row>
     <row r="853">
-      <c r="B853" s="56"/>
-      <c r="F853" s="57"/>
+      <c r="B853" s="58"/>
+      <c r="F853" s="59"/>
     </row>
     <row r="854">
-      <c r="B854" s="56"/>
-      <c r="F854" s="57"/>
+      <c r="B854" s="58"/>
+      <c r="F854" s="59"/>
     </row>
     <row r="855">
-      <c r="B855" s="56"/>
-      <c r="F855" s="57"/>
+      <c r="B855" s="58"/>
+      <c r="F855" s="59"/>
     </row>
     <row r="856">
-      <c r="B856" s="56"/>
-      <c r="F856" s="57"/>
+      <c r="B856" s="58"/>
+      <c r="F856" s="59"/>
     </row>
     <row r="857">
-      <c r="B857" s="56"/>
-      <c r="F857" s="57"/>
+      <c r="B857" s="58"/>
+      <c r="F857" s="59"/>
     </row>
     <row r="858">
-      <c r="B858" s="56"/>
-      <c r="F858" s="57"/>
+      <c r="B858" s="58"/>
+      <c r="F858" s="59"/>
     </row>
     <row r="859">
-      <c r="B859" s="56"/>
-      <c r="F859" s="57"/>
+      <c r="B859" s="58"/>
+      <c r="F859" s="59"/>
     </row>
     <row r="860">
-      <c r="B860" s="56"/>
-      <c r="F860" s="57"/>
+      <c r="B860" s="58"/>
+      <c r="F860" s="59"/>
     </row>
     <row r="861">
-      <c r="B861" s="56"/>
-      <c r="F861" s="57"/>
+      <c r="B861" s="58"/>
+      <c r="F861" s="59"/>
     </row>
     <row r="862">
-      <c r="B862" s="56"/>
-      <c r="F862" s="57"/>
+      <c r="B862" s="58"/>
+      <c r="F862" s="59"/>
     </row>
     <row r="863">
-      <c r="B863" s="56"/>
-      <c r="F863" s="57"/>
+      <c r="B863" s="58"/>
+      <c r="F863" s="59"/>
     </row>
     <row r="864">
-      <c r="B864" s="56"/>
-      <c r="F864" s="57"/>
+      <c r="B864" s="58"/>
+      <c r="F864" s="59"/>
     </row>
     <row r="865">
-      <c r="B865" s="56"/>
-      <c r="F865" s="57"/>
+      <c r="B865" s="58"/>
+      <c r="F865" s="59"/>
     </row>
     <row r="866">
-      <c r="B866" s="56"/>
-      <c r="F866" s="57"/>
+      <c r="B866" s="58"/>
+      <c r="F866" s="59"/>
     </row>
     <row r="867">
-      <c r="B867" s="56"/>
-      <c r="F867" s="57"/>
+      <c r="B867" s="58"/>
+      <c r="F867" s="59"/>
     </row>
     <row r="868">
-      <c r="B868" s="56"/>
-      <c r="F868" s="57"/>
+      <c r="B868" s="58"/>
+      <c r="F868" s="59"/>
     </row>
     <row r="869">
-      <c r="B869" s="56"/>
-      <c r="F869" s="57"/>
+      <c r="B869" s="58"/>
+      <c r="F869" s="59"/>
     </row>
     <row r="870">
-      <c r="B870" s="56"/>
-      <c r="F870" s="57"/>
+      <c r="B870" s="58"/>
+      <c r="F870" s="59"/>
     </row>
     <row r="871">
-      <c r="B871" s="56"/>
-      <c r="F871" s="57"/>
+      <c r="B871" s="58"/>
+      <c r="F871" s="59"/>
     </row>
     <row r="872">
-      <c r="B872" s="56"/>
-      <c r="F872" s="57"/>
+      <c r="B872" s="58"/>
+      <c r="F872" s="59"/>
     </row>
     <row r="873">
-      <c r="B873" s="56"/>
-      <c r="F873" s="57"/>
+      <c r="B873" s="58"/>
+      <c r="F873" s="59"/>
     </row>
     <row r="874">
-      <c r="B874" s="56"/>
-      <c r="F874" s="57"/>
+      <c r="B874" s="58"/>
+      <c r="F874" s="59"/>
     </row>
     <row r="875">
-      <c r="B875" s="56"/>
-      <c r="F875" s="57"/>
+      <c r="B875" s="58"/>
+      <c r="F875" s="59"/>
     </row>
     <row r="876">
-      <c r="B876" s="56"/>
-      <c r="F876" s="57"/>
+      <c r="B876" s="58"/>
+      <c r="F876" s="59"/>
     </row>
     <row r="877">
-      <c r="B877" s="56"/>
-      <c r="F877" s="57"/>
+      <c r="B877" s="58"/>
+      <c r="F877" s="59"/>
     </row>
     <row r="878">
-      <c r="B878" s="56"/>
-      <c r="F878" s="57"/>
+      <c r="B878" s="58"/>
+      <c r="F878" s="59"/>
     </row>
     <row r="879">
-      <c r="B879" s="56"/>
-      <c r="F879" s="57"/>
+      <c r="B879" s="58"/>
+      <c r="F879" s="59"/>
     </row>
     <row r="880">
-      <c r="B880" s="56"/>
-      <c r="F880" s="57"/>
+      <c r="B880" s="58"/>
+      <c r="F880" s="59"/>
     </row>
     <row r="881">
-      <c r="B881" s="56"/>
-      <c r="F881" s="57"/>
+      <c r="B881" s="58"/>
+      <c r="F881" s="59"/>
     </row>
     <row r="882">
-      <c r="B882" s="56"/>
-      <c r="F882" s="57"/>
+      <c r="B882" s="58"/>
+      <c r="F882" s="59"/>
     </row>
     <row r="883">
-      <c r="B883" s="56"/>
-      <c r="F883" s="57"/>
+      <c r="B883" s="58"/>
+      <c r="F883" s="59"/>
     </row>
     <row r="884">
-      <c r="B884" s="56"/>
-      <c r="F884" s="57"/>
+      <c r="B884" s="58"/>
+      <c r="F884" s="59"/>
     </row>
     <row r="885">
-      <c r="B885" s="56"/>
-      <c r="F885" s="57"/>
+      <c r="B885" s="58"/>
+      <c r="F885" s="59"/>
     </row>
     <row r="886">
-      <c r="B886" s="56"/>
-      <c r="F886" s="57"/>
+      <c r="B886" s="58"/>
+      <c r="F886" s="59"/>
     </row>
     <row r="887">
-      <c r="B887" s="56"/>
-      <c r="F887" s="57"/>
+      <c r="B887" s="58"/>
+      <c r="F887" s="59"/>
     </row>
     <row r="888">
-      <c r="B888" s="56"/>
-      <c r="F888" s="57"/>
+      <c r="B888" s="58"/>
+      <c r="F888" s="59"/>
     </row>
     <row r="889">
-      <c r="B889" s="56"/>
-      <c r="F889" s="57"/>
+      <c r="B889" s="58"/>
+      <c r="F889" s="59"/>
     </row>
     <row r="890">
-      <c r="B890" s="56"/>
-      <c r="F890" s="57"/>
+      <c r="B890" s="58"/>
+      <c r="F890" s="59"/>
     </row>
     <row r="891">
-      <c r="B891" s="56"/>
-      <c r="F891" s="57"/>
+      <c r="B891" s="58"/>
+      <c r="F891" s="59"/>
     </row>
     <row r="892">
-      <c r="B892" s="56"/>
-      <c r="F892" s="57"/>
+      <c r="B892" s="58"/>
+      <c r="F892" s="59"/>
     </row>
     <row r="893">
-      <c r="B893" s="56"/>
-      <c r="F893" s="57"/>
+      <c r="B893" s="58"/>
+      <c r="F893" s="59"/>
     </row>
     <row r="894">
-      <c r="B894" s="56"/>
-      <c r="F894" s="57"/>
+      <c r="B894" s="58"/>
+      <c r="F894" s="59"/>
     </row>
     <row r="895">
-      <c r="B895" s="56"/>
-      <c r="F895" s="57"/>
+      <c r="B895" s="58"/>
+      <c r="F895" s="59"/>
     </row>
     <row r="896">
-      <c r="B896" s="56"/>
-      <c r="F896" s="57"/>
+      <c r="B896" s="58"/>
+      <c r="F896" s="59"/>
     </row>
     <row r="897">
-      <c r="B897" s="56"/>
-      <c r="F897" s="57"/>
+      <c r="B897" s="58"/>
+      <c r="F897" s="59"/>
     </row>
     <row r="898">
-      <c r="B898" s="56"/>
-      <c r="F898" s="57"/>
+      <c r="B898" s="58"/>
+      <c r="F898" s="59"/>
     </row>
     <row r="899">
-      <c r="B899" s="56"/>
-      <c r="F899" s="57"/>
+      <c r="B899" s="58"/>
+      <c r="F899" s="59"/>
     </row>
     <row r="900">
-      <c r="B900" s="56"/>
-      <c r="F900" s="57"/>
+      <c r="B900" s="58"/>
+      <c r="F900" s="59"/>
     </row>
     <row r="901">
-      <c r="B901" s="56"/>
-      <c r="F901" s="57"/>
+      <c r="B901" s="58"/>
+      <c r="F901" s="59"/>
     </row>
     <row r="902">
-      <c r="B902" s="56"/>
-      <c r="F902" s="57"/>
+      <c r="B902" s="58"/>
+      <c r="F902" s="59"/>
     </row>
     <row r="903">
-      <c r="B903" s="56"/>
-      <c r="F903" s="57"/>
+      <c r="B903" s="58"/>
+      <c r="F903" s="59"/>
     </row>
     <row r="904">
-      <c r="B904" s="56"/>
-      <c r="F904" s="57"/>
+      <c r="B904" s="58"/>
+      <c r="F904" s="59"/>
     </row>
     <row r="905">
-      <c r="B905" s="56"/>
-      <c r="F905" s="57"/>
+      <c r="B905" s="58"/>
+      <c r="F905" s="59"/>
     </row>
     <row r="906">
-      <c r="B906" s="56"/>
-      <c r="F906" s="57"/>
+      <c r="B906" s="58"/>
+      <c r="F906" s="59"/>
     </row>
     <row r="907">
-      <c r="B907" s="56"/>
-      <c r="F907" s="57"/>
+      <c r="B907" s="58"/>
+      <c r="F907" s="59"/>
     </row>
     <row r="908">
-      <c r="B908" s="56"/>
-      <c r="F908" s="57"/>
+      <c r="B908" s="58"/>
+      <c r="F908" s="59"/>
     </row>
     <row r="909">
-      <c r="B909" s="56"/>
-      <c r="F909" s="57"/>
+      <c r="B909" s="58"/>
+      <c r="F909" s="59"/>
     </row>
     <row r="910">
-      <c r="B910" s="56"/>
-      <c r="F910" s="57"/>
+      <c r="B910" s="58"/>
+      <c r="F910" s="59"/>
     </row>
     <row r="911">
-      <c r="B911" s="56"/>
-      <c r="F911" s="57"/>
+      <c r="B911" s="58"/>
+      <c r="F911" s="59"/>
     </row>
     <row r="912">
-      <c r="B912" s="56"/>
-      <c r="F912" s="57"/>
+      <c r="B912" s="58"/>
+      <c r="F912" s="59"/>
     </row>
     <row r="913">
-      <c r="B913" s="56"/>
-      <c r="F913" s="57"/>
+      <c r="B913" s="58"/>
+      <c r="F913" s="59"/>
     </row>
     <row r="914">
-      <c r="B914" s="56"/>
-      <c r="F914" s="57"/>
+      <c r="B914" s="58"/>
+      <c r="F914" s="59"/>
     </row>
     <row r="915">
-      <c r="B915" s="56"/>
-      <c r="F915" s="57"/>
+      <c r="B915" s="58"/>
+      <c r="F915" s="59"/>
     </row>
     <row r="916">
-      <c r="B916" s="56"/>
-      <c r="F916" s="57"/>
+      <c r="B916" s="58"/>
+      <c r="F916" s="59"/>
     </row>
     <row r="917">
-      <c r="B917" s="56"/>
-      <c r="F917" s="57"/>
+      <c r="B917" s="58"/>
+      <c r="F917" s="59"/>
     </row>
     <row r="918">
-      <c r="B918" s="56"/>
-      <c r="F918" s="57"/>
+      <c r="B918" s="58"/>
+      <c r="F918" s="59"/>
     </row>
     <row r="919">
-      <c r="B919" s="56"/>
-      <c r="F919" s="57"/>
+      <c r="B919" s="58"/>
+      <c r="F919" s="59"/>
     </row>
     <row r="920">
-      <c r="B920" s="56"/>
-      <c r="F920" s="57"/>
+      <c r="B920" s="58"/>
+      <c r="F920" s="59"/>
     </row>
     <row r="921">
-      <c r="B921" s="56"/>
-      <c r="F921" s="57"/>
+      <c r="B921" s="58"/>
+      <c r="F921" s="59"/>
     </row>
     <row r="922">
-      <c r="B922" s="56"/>
-      <c r="F922" s="57"/>
+      <c r="B922" s="58"/>
+      <c r="F922" s="59"/>
     </row>
     <row r="923">
-      <c r="B923" s="56"/>
-      <c r="F923" s="57"/>
+      <c r="B923" s="58"/>
+      <c r="F923" s="59"/>
     </row>
     <row r="924">
-      <c r="B924" s="56"/>
-      <c r="F924" s="57"/>
+      <c r="B924" s="58"/>
+      <c r="F924" s="59"/>
     </row>
     <row r="925">
-      <c r="B925" s="56"/>
-      <c r="F925" s="57"/>
+      <c r="B925" s="58"/>
+      <c r="F925" s="59"/>
     </row>
     <row r="926">
-      <c r="B926" s="56"/>
-      <c r="F926" s="57"/>
+      <c r="B926" s="58"/>
+      <c r="F926" s="59"/>
     </row>
     <row r="927">
-      <c r="B927" s="56"/>
-      <c r="F927" s="57"/>
+      <c r="B927" s="58"/>
+      <c r="F927" s="59"/>
     </row>
     <row r="928">
-      <c r="B928" s="56"/>
-      <c r="F928" s="57"/>
+      <c r="B928" s="58"/>
+      <c r="F928" s="59"/>
     </row>
     <row r="929">
-      <c r="B929" s="56"/>
-      <c r="F929" s="57"/>
+      <c r="B929" s="58"/>
+      <c r="F929" s="59"/>
     </row>
     <row r="930">
-      <c r="B930" s="56"/>
-      <c r="F930" s="57"/>
+      <c r="B930" s="58"/>
+      <c r="F930" s="59"/>
     </row>
     <row r="931">
-      <c r="B931" s="56"/>
-      <c r="F931" s="57"/>
+      <c r="B931" s="58"/>
+      <c r="F931" s="59"/>
     </row>
     <row r="932">
-      <c r="B932" s="56"/>
-      <c r="F932" s="57"/>
+      <c r="B932" s="58"/>
+      <c r="F932" s="59"/>
     </row>
     <row r="933">
-      <c r="B933" s="56"/>
-      <c r="F933" s="57"/>
+      <c r="B933" s="58"/>
+      <c r="F933" s="59"/>
     </row>
     <row r="934">
-      <c r="B934" s="56"/>
-      <c r="F934" s="57"/>
+      <c r="B934" s="58"/>
+      <c r="F934" s="59"/>
     </row>
     <row r="935">
-      <c r="B935" s="56"/>
-      <c r="F935" s="57"/>
+      <c r="B935" s="58"/>
+      <c r="F935" s="59"/>
     </row>
     <row r="936">
-      <c r="B936" s="56"/>
-      <c r="F936" s="57"/>
+      <c r="B936" s="58"/>
+      <c r="F936" s="59"/>
     </row>
     <row r="937">
-      <c r="B937" s="56"/>
-      <c r="F937" s="57"/>
+      <c r="B937" s="58"/>
+      <c r="F937" s="59"/>
     </row>
     <row r="938">
-      <c r="B938" s="56"/>
-      <c r="F938" s="57"/>
+      <c r="B938" s="58"/>
+      <c r="F938" s="59"/>
     </row>
     <row r="939">
-      <c r="B939" s="56"/>
-      <c r="F939" s="57"/>
+      <c r="B939" s="58"/>
+      <c r="F939" s="59"/>
     </row>
     <row r="940">
-      <c r="B940" s="56"/>
-      <c r="F940" s="57"/>
+      <c r="B940" s="58"/>
+      <c r="F940" s="59"/>
     </row>
     <row r="941">
-      <c r="B941" s="56"/>
-      <c r="F941" s="57"/>
+      <c r="B941" s="58"/>
+      <c r="F941" s="59"/>
     </row>
     <row r="942">
-      <c r="B942" s="56"/>
-      <c r="F942" s="57"/>
+      <c r="B942" s="58"/>
+      <c r="F942" s="59"/>
     </row>
     <row r="943">
-      <c r="B943" s="56"/>
-      <c r="F943" s="57"/>
+      <c r="B943" s="58"/>
+      <c r="F943" s="59"/>
     </row>
     <row r="944">
-      <c r="B944" s="56"/>
-      <c r="F944" s="57"/>
+      <c r="B944" s="58"/>
+      <c r="F944" s="59"/>
     </row>
     <row r="945">
-      <c r="B945" s="56"/>
-      <c r="F945" s="57"/>
+      <c r="B945" s="58"/>
+      <c r="F945" s="59"/>
     </row>
     <row r="946">
-      <c r="B946" s="56"/>
-      <c r="F946" s="57"/>
+      <c r="B946" s="58"/>
+      <c r="F946" s="59"/>
     </row>
     <row r="947">
-      <c r="B947" s="56"/>
-      <c r="F947" s="57"/>
+      <c r="B947" s="58"/>
+      <c r="F947" s="59"/>
     </row>
     <row r="948">
-      <c r="B948" s="56"/>
-      <c r="F948" s="57"/>
+      <c r="B948" s="58"/>
+      <c r="F948" s="59"/>
     </row>
     <row r="949">
-      <c r="B949" s="56"/>
-      <c r="F949" s="57"/>
+      <c r="B949" s="58"/>
+      <c r="F949" s="59"/>
     </row>
     <row r="950">
-      <c r="B950" s="56"/>
-      <c r="F950" s="57"/>
+      <c r="B950" s="58"/>
+      <c r="F950" s="59"/>
     </row>
     <row r="951">
-      <c r="B951" s="56"/>
-      <c r="F951" s="57"/>
+      <c r="B951" s="58"/>
+      <c r="F951" s="59"/>
     </row>
     <row r="952">
-      <c r="B952" s="56"/>
-      <c r="F952" s="57"/>
+      <c r="B952" s="58"/>
+      <c r="F952" s="59"/>
     </row>
     <row r="953">
-      <c r="B953" s="56"/>
-      <c r="F953" s="57"/>
+      <c r="B953" s="58"/>
+      <c r="F953" s="59"/>
     </row>
     <row r="954">
-      <c r="B954" s="56"/>
-      <c r="F954" s="57"/>
+      <c r="B954" s="58"/>
+      <c r="F954" s="59"/>
     </row>
     <row r="955">
-      <c r="B955" s="56"/>
-      <c r="F955" s="57"/>
+      <c r="B955" s="58"/>
+      <c r="F955" s="59"/>
     </row>
     <row r="956">
-      <c r="B956" s="56"/>
-      <c r="F956" s="57"/>
+      <c r="B956" s="58"/>
+      <c r="F956" s="59"/>
     </row>
     <row r="957">
-      <c r="B957" s="56"/>
-      <c r="F957" s="57"/>
+      <c r="B957" s="58"/>
+      <c r="F957" s="59"/>
     </row>
     <row r="958">
-      <c r="B958" s="56"/>
-      <c r="F958" s="57"/>
+      <c r="B958" s="58"/>
+      <c r="F958" s="59"/>
     </row>
     <row r="959">
-      <c r="B959" s="56"/>
-      <c r="F959" s="57"/>
+      <c r="B959" s="58"/>
+      <c r="F959" s="59"/>
     </row>
     <row r="960">
-      <c r="B960" s="56"/>
-      <c r="F960" s="57"/>
+      <c r="B960" s="58"/>
+      <c r="F960" s="59"/>
     </row>
     <row r="961">
-      <c r="B961" s="56"/>
-      <c r="F961" s="57"/>
+      <c r="B961" s="58"/>
+      <c r="F961" s="59"/>
     </row>
     <row r="962">
-      <c r="B962" s="56"/>
-      <c r="F962" s="57"/>
+      <c r="B962" s="58"/>
+      <c r="F962" s="59"/>
     </row>
     <row r="963">
-      <c r="B963" s="56"/>
-      <c r="F963" s="57"/>
+      <c r="B963" s="58"/>
+      <c r="F963" s="59"/>
     </row>
     <row r="964">
-      <c r="B964" s="56"/>
-      <c r="F964" s="57"/>
+      <c r="B964" s="58"/>
+      <c r="F964" s="59"/>
     </row>
     <row r="965">
-      <c r="B965" s="56"/>
-      <c r="F965" s="57"/>
+      <c r="B965" s="58"/>
+      <c r="F965" s="59"/>
     </row>
     <row r="966">
-      <c r="B966" s="56"/>
-      <c r="F966" s="57"/>
+      <c r="B966" s="58"/>
+      <c r="F966" s="59"/>
     </row>
     <row r="967">
-      <c r="B967" s="56"/>
-      <c r="F967" s="57"/>
+      <c r="B967" s="58"/>
+      <c r="F967" s="59"/>
     </row>
     <row r="968">
-      <c r="B968" s="56"/>
-      <c r="F968" s="57"/>
+      <c r="B968" s="58"/>
+      <c r="F968" s="59"/>
     </row>
     <row r="969">
-      <c r="B969" s="56"/>
-      <c r="F969" s="57"/>
+      <c r="B969" s="58"/>
+      <c r="F969" s="59"/>
     </row>
     <row r="970">
-      <c r="B970" s="56"/>
-      <c r="F970" s="57"/>
+      <c r="B970" s="58"/>
+      <c r="F970" s="59"/>
     </row>
     <row r="971">
-      <c r="B971" s="56"/>
-      <c r="F971" s="57"/>
+      <c r="B971" s="58"/>
+      <c r="F971" s="59"/>
     </row>
     <row r="972">
-      <c r="B972" s="56"/>
-      <c r="F972" s="57"/>
+      <c r="B972" s="58"/>
+      <c r="F972" s="59"/>
     </row>
     <row r="973">
-      <c r="B973" s="56"/>
-      <c r="F973" s="57"/>
+      <c r="B973" s="58"/>
+      <c r="F973" s="59"/>
     </row>
     <row r="974">
-      <c r="B974" s="56"/>
-      <c r="F974" s="57"/>
+      <c r="B974" s="58"/>
+      <c r="F974" s="59"/>
     </row>
     <row r="975">
-      <c r="B975" s="56"/>
-      <c r="F975" s="57"/>
+      <c r="B975" s="58"/>
+      <c r="F975" s="59"/>
     </row>
     <row r="976">
-      <c r="B976" s="56"/>
-      <c r="F976" s="57"/>
+      <c r="B976" s="58"/>
+      <c r="F976" s="59"/>
     </row>
     <row r="977">
-      <c r="B977" s="56"/>
-      <c r="F977" s="57"/>
+      <c r="B977" s="58"/>
+      <c r="F977" s="59"/>
     </row>
     <row r="978">
-      <c r="B978" s="56"/>
-      <c r="F978" s="57"/>
+      <c r="B978" s="58"/>
+      <c r="F978" s="59"/>
     </row>
     <row r="979">
-      <c r="B979" s="56"/>
-      <c r="F979" s="57"/>
+      <c r="B979" s="58"/>
+      <c r="F979" s="59"/>
     </row>
     <row r="980">
-      <c r="B980" s="56"/>
-      <c r="F980" s="57"/>
+      <c r="B980" s="58"/>
+      <c r="F980" s="59"/>
     </row>
     <row r="981">
-      <c r="B981" s="56"/>
-      <c r="F981" s="57"/>
+      <c r="B981" s="58"/>
+      <c r="F981" s="59"/>
     </row>
     <row r="982">
-      <c r="B982" s="56"/>
-      <c r="F982" s="57"/>
+      <c r="B982" s="58"/>
+      <c r="F982" s="59"/>
     </row>
     <row r="983">
-      <c r="B983" s="56"/>
-      <c r="F983" s="57"/>
+      <c r="B983" s="58"/>
+      <c r="F983" s="59"/>
     </row>
     <row r="984">
-      <c r="B984" s="56"/>
-      <c r="F984" s="57"/>
+      <c r="B984" s="58"/>
+      <c r="F984" s="59"/>
     </row>
     <row r="985">
-      <c r="B985" s="56"/>
-      <c r="F985" s="57"/>
+      <c r="B985" s="58"/>
+      <c r="F985" s="59"/>
     </row>
     <row r="986">
-      <c r="B986" s="56"/>
-      <c r="F986" s="57"/>
+      <c r="B986" s="58"/>
+      <c r="F986" s="59"/>
     </row>
     <row r="987">
-      <c r="B987" s="56"/>
-      <c r="F987" s="57"/>
+      <c r="B987" s="58"/>
+      <c r="F987" s="59"/>
     </row>
     <row r="988">
-      <c r="B988" s="56"/>
-      <c r="F988" s="57"/>
+      <c r="B988" s="58"/>
+      <c r="F988" s="59"/>
     </row>
     <row r="989">
-      <c r="B989" s="56"/>
-      <c r="F989" s="57"/>
+      <c r="B989" s="58"/>
+      <c r="F989" s="59"/>
     </row>
     <row r="990">
-      <c r="B990" s="56"/>
-      <c r="F990" s="57"/>
+      <c r="B990" s="58"/>
+      <c r="F990" s="59"/>
     </row>
     <row r="991">
-      <c r="B991" s="56"/>
-      <c r="F991" s="57"/>
+      <c r="B991" s="58"/>
+      <c r="F991" s="59"/>
     </row>
     <row r="992">
-      <c r="B992" s="56"/>
-      <c r="F992" s="57"/>
+      <c r="B992" s="58"/>
+      <c r="F992" s="59"/>
     </row>
     <row r="993">
-      <c r="B993" s="56"/>
-      <c r="F993" s="57"/>
+      <c r="B993" s="58"/>
+      <c r="F993" s="59"/>
     </row>
     <row r="994">
-      <c r="B994" s="56"/>
-      <c r="F994" s="57"/>
+      <c r="B994" s="58"/>
+      <c r="F994" s="59"/>
     </row>
     <row r="995">
-      <c r="B995" s="56"/>
-      <c r="F995" s="57"/>
+      <c r="B995" s="58"/>
+      <c r="F995" s="59"/>
     </row>
     <row r="996">
-      <c r="B996" s="56"/>
-      <c r="F996" s="57"/>
+      <c r="B996" s="58"/>
+      <c r="F996" s="59"/>
     </row>
     <row r="997">
-      <c r="B997" s="56"/>
-      <c r="F997" s="57"/>
+      <c r="B997" s="58"/>
+      <c r="F997" s="59"/>
     </row>
     <row r="998">
-      <c r="B998" s="56"/>
-      <c r="F998" s="57"/>
+      <c r="B998" s="58"/>
+      <c r="F998" s="59"/>
     </row>
     <row r="999">
-      <c r="B999" s="56"/>
-      <c r="F999" s="57"/>
+      <c r="B999" s="58"/>
+      <c r="F999" s="59"/>
     </row>
     <row r="1000">
-      <c r="B1000" s="56"/>
-      <c r="F1000" s="57"/>
+      <c r="B1000" s="58"/>
+      <c r="F1000" s="59"/>
     </row>
     <row r="1001">
-      <c r="B1001" s="56"/>
-      <c r="F1001" s="57"/>
+      <c r="B1001" s="58"/>
+      <c r="F1001" s="59"/>
     </row>
     <row r="1002">
-      <c r="B1002" s="56"/>
-      <c r="F1002" s="57"/>
+      <c r="B1002" s="58"/>
+      <c r="F1002" s="59"/>
     </row>
     <row r="1003">
-      <c r="B1003" s="56"/>
-      <c r="F1003" s="57"/>
+      <c r="B1003" s="58"/>
+      <c r="F1003" s="59"/>
     </row>
     <row r="1004">
-      <c r="B1004" s="56"/>
-      <c r="F1004" s="57"/>
+      <c r="B1004" s="58"/>
+      <c r="F1004" s="59"/>
     </row>
     <row r="1005">
-      <c r="B1005" s="56"/>
-      <c r="F1005" s="57"/>
+      <c r="B1005" s="58"/>
+      <c r="F1005" s="59"/>
     </row>
     <row r="1006">
-      <c r="B1006" s="56"/>
-      <c r="F1006" s="57"/>
+      <c r="B1006" s="58"/>
+      <c r="F1006" s="59"/>
     </row>
     <row r="1007">
-      <c r="B1007" s="56"/>
-      <c r="F1007" s="57"/>
+      <c r="B1007" s="58"/>
+      <c r="F1007" s="59"/>
     </row>
     <row r="1008">
-      <c r="B1008" s="56"/>
-      <c r="F1008" s="57"/>
+      <c r="B1008" s="58"/>
+      <c r="F1008" s="59"/>
     </row>
     <row r="1009">
-      <c r="B1009" s="56"/>
-      <c r="F1009" s="57"/>
+      <c r="B1009" s="58"/>
+      <c r="F1009" s="59"/>
     </row>
     <row r="1010">
-      <c r="B1010" s="56"/>
-      <c r="F1010" s="57"/>
+      <c r="B1010" s="58"/>
+      <c r="F1010" s="59"/>
     </row>
     <row r="1011">
-      <c r="B1011" s="56"/>
-      <c r="F1011" s="57"/>
+      <c r="B1011" s="58"/>
+      <c r="F1011" s="59"/>
     </row>
     <row r="1012">
-      <c r="B1012" s="56"/>
-      <c r="F1012" s="57"/>
+      <c r="B1012" s="58"/>
+      <c r="F1012" s="59"/>
     </row>
     <row r="1013">
-      <c r="B1013" s="56"/>
-      <c r="F1013" s="57"/>
+      <c r="B1013" s="58"/>
+      <c r="F1013" s="59"/>
     </row>
     <row r="1014">
-      <c r="B1014" s="56"/>
-      <c r="F1014" s="57"/>
+      <c r="B1014" s="58"/>
+      <c r="F1014" s="59"/>
     </row>
     <row r="1015">
-      <c r="B1015" s="56"/>
-      <c r="F1015" s="57"/>
+      <c r="B1015" s="58"/>
+      <c r="F1015" s="59"/>
     </row>
     <row r="1016">
-      <c r="B1016" s="56"/>
-      <c r="F1016" s="57"/>
+      <c r="B1016" s="58"/>
+      <c r="F1016" s="59"/>
     </row>
     <row r="1017">
-      <c r="B1017" s="56"/>
-      <c r="F1017" s="57"/>
+      <c r="B1017" s="58"/>
+      <c r="F1017" s="59"/>
     </row>
     <row r="1018">
-      <c r="B1018" s="56"/>
-      <c r="F1018" s="57"/>
+      <c r="B1018" s="58"/>
+      <c r="F1018" s="59"/>
     </row>
     <row r="1019">
-      <c r="B1019" s="56"/>
-      <c r="F1019" s="57"/>
+      <c r="B1019" s="58"/>
+      <c r="F1019" s="59"/>
     </row>
     <row r="1020">
-      <c r="B1020" s="56"/>
-      <c r="F1020" s="57"/>
+      <c r="B1020" s="58"/>
+      <c r="F1020" s="59"/>
     </row>
     <row r="1021">
-      <c r="B1021" s="56"/>
-      <c r="F1021" s="57"/>
+      <c r="B1021" s="58"/>
+      <c r="F1021" s="59"/>
     </row>
     <row r="1022">
-      <c r="B1022" s="56"/>
-      <c r="F1022" s="57"/>
+      <c r="B1022" s="58"/>
+      <c r="F1022" s="59"/>
+    </row>
+    <row r="1023">
+      <c r="B1023" s="58"/>
+      <c r="F1023" s="59"/>
+    </row>
+    <row r="1024">
+      <c r="B1024" s="58"/>
+      <c r="F1024" s="59"/>
+    </row>
+    <row r="1025">
+      <c r="B1025" s="58"/>
+      <c r="F1025" s="59"/>
+    </row>
+    <row r="1026">
+      <c r="B1026" s="58"/>
+      <c r="F1026" s="59"/>
+    </row>
+    <row r="1027">
+      <c r="B1027" s="58"/>
+      <c r="F1027" s="59"/>
+    </row>
+    <row r="1028">
+      <c r="B1028" s="58"/>
+      <c r="F1028" s="59"/>
+    </row>
+    <row r="1029">
+      <c r="B1029" s="58"/>
+      <c r="F1029" s="59"/>
+    </row>
+    <row r="1030">
+      <c r="B1030" s="58"/>
+      <c r="F1030" s="59"/>
+    </row>
+    <row r="1031">
+      <c r="B1031" s="58"/>
+      <c r="F1031" s="59"/>
     </row>
   </sheetData>
   <dataValidations>
-    <dataValidation type="list" allowBlank="1" sqref="F2:F83">
+    <dataValidation type="list" allowBlank="1" sqref="F2:F92">
       <formula1>"✔,бронь"</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="D27:E27">
-[...2 lines deleted...]
-    <dataValidation type="list" allowBlank="1" sqref="B2:B83">
+    <dataValidation type="list" allowBlank="1" sqref="B2:B92">
       <formula1>"🌳,🌲"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="C2:C83">
+    <dataValidation type="list" allowBlank="1" sqref="C2:C92">
       <formula1>"Кассета,Горшок Р9,Горшок С3,Горшок С2,Грунт,Горшок С10,Горшок С15"</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="D2:E83">
+    <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="D2:E92">
       <formula1>AND(ISNUMBER(D2),(NOT(OR(NOT(ISERROR(DATEVALUE(D2))), AND(ISNUMBER(D2), LEFT(CELL("format", D2))="D")))))</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup fitToHeight="0" paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>