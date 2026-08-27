--- v4 (2026-08-24)
+++ v5 (2026-08-27)
@@ -9,51 +9,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.ms-excel.person+xml" PartName="/xl/persons/person.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Лист1" sheetId="1" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="371" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="82">
   <si>
     <t>Название растения</t>
   </si>
   <si>
     <t>Тип</t>
   </si>
   <si>
     <t>Вид</t>
   </si>
   <si>
     <t>Кол.во</t>
   </si>
   <si>
     <t>Цена</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
       </rPr>
       <t>"</t>
@@ -351,51 +351,54 @@
   <si>
     <t>Ель Европейская 80-100см</t>
   </si>
   <si>
     <t>Ель Колючая форма Сизая (Голубая) 120-140см</t>
   </si>
   <si>
     <t>Ель Колючая форма Сизая (Голубая) 80-100см</t>
   </si>
   <si>
     <t>Кедр Сибирский 180-240см</t>
   </si>
   <si>
     <t>Можжевельник Горизонтальный 80-120см (без определения сорта)</t>
   </si>
   <si>
     <t>Сосна Крымская 100-130см</t>
   </si>
   <si>
     <t>Сосна Крымская 130-150см</t>
   </si>
   <si>
     <t>Туя Западная "Колумна" 250-280см</t>
   </si>
   <si>
-    <t>Туя Западная "Смарагд" 120-130см</t>
+    <t>Туя Западная "Смарагд" 100-120см</t>
+  </si>
+  <si>
+    <t>Туя Западная "Смарагд" 130-150см</t>
   </si>
   <si>
     <t>Форзиция 140-160см</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b/>
         <color rgb="FF000000"/>
       </rPr>
       <t>ТОПИАРНЫЕ ФОРМЫ:</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b/>
         <color rgb="FF356854"/>
       </rPr>
       <t>⏬</t>
     </r>
   </si>
   <si>
     <t>Ель голубая Шар на штамбе, штамб 100см, диаметр 30-50см (Чупа-Чупс)</t>
   </si>
@@ -873,51 +876,51 @@
   </dxfs>
   <tableStyles count="1">
     <tableStyle count="4" pivot="0" name="Лист1-style">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="3" type="secondRowStripe"/>
       <tableStyleElement dxfId="4" size="0" type="wholeTable"/>
     </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="A1:F92" displayName="ОПТ_Актуальные" name="ОПТ_Актуальные" id="1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="A1:F93" displayName="ОПТ_Актуальные" name="ОПТ_Актуальные" id="1">
   <tableColumns count="6">
     <tableColumn name="Название растения" id="1"/>
     <tableColumn name="Тип" id="2"/>
     <tableColumn name="Вид" id="3"/>
     <tableColumn name="Кол.во" id="4"/>
     <tableColumn name="Цена" id="5"/>
     <tableColumn name="Наличие" id="6"/>
   </tableColumns>
   <tableStyleInfo name="Лист1-style" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
@@ -1789,54 +1792,54 @@
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
       <c r="S28" s="18"/>
       <c r="T28" s="18"/>
       <c r="U28" s="18"/>
       <c r="V28" s="18"/>
       <c r="W28" s="18"/>
       <c r="X28" s="18"/>
       <c r="Y28" s="18"/>
       <c r="Z28" s="18"/>
       <c r="AA28" s="18"/>
     </row>
     <row r="29" ht="22.5" customHeight="1">
       <c r="A29" s="9" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D29" s="23">
-        <v>500.0</v>
+        <v>1700.0</v>
       </c>
       <c r="E29" s="23">
-        <v>55.0</v>
+        <v>40.0</v>
       </c>
       <c r="F29" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" ht="22.5" customHeight="1">
       <c r="A30" s="9" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="5" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="22" t="s">
         <v>19</v>
       </c>
       <c r="D30" s="23">
         <v>2000.0</v>
       </c>
       <c r="E30" s="23">
         <v>40.0</v>
       </c>
       <c r="F30" s="29" t="s">
         <v>20</v>
       </c>
     </row>
@@ -2907,217 +2910,233 @@
     </row>
     <row r="83" ht="22.5" customHeight="1">
       <c r="A83" s="9" t="s">
         <v>72</v>
       </c>
       <c r="B83" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C83" s="53" t="s">
         <v>62</v>
       </c>
       <c r="D83" s="54">
         <v>200.0</v>
       </c>
       <c r="E83" s="54">
         <v>2000.0</v>
       </c>
       <c r="F83" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="84" ht="22.5" customHeight="1">
       <c r="A84" s="9" t="s">
         <v>73</v>
       </c>
-      <c r="B84" s="46" t="s">
-        <v>18</v>
+      <c r="B84" s="24" t="s">
+        <v>27</v>
       </c>
       <c r="C84" s="53" t="s">
         <v>62</v>
       </c>
-      <c r="D84" s="23">
-[...3 lines deleted...]
-        <v>1500.0</v>
+      <c r="D84" s="54">
+        <v>200.0</v>
+      </c>
+      <c r="E84" s="54">
+        <v>2500.0</v>
       </c>
       <c r="F84" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="85" ht="22.5" customHeight="1">
-      <c r="A85" s="4" t="s">
-[...13 lines deleted...]
-        <v>7</v>
+      <c r="A85" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B85" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="C85" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D85" s="23">
+        <v>150.0</v>
+      </c>
+      <c r="E85" s="23">
+        <v>1500.0</v>
+      </c>
+      <c r="F85" s="17" t="s">
+        <v>20</v>
       </c>
     </row>
     <row r="86" ht="22.5" customHeight="1">
-      <c r="A86" s="8" t="s">
-[...4 lines deleted...]
-      <c r="D86" s="55"/>
+      <c r="A86" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="B86" s="45" t="s">
+        <v>7</v>
+      </c>
+      <c r="C86" s="22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="23" t="s">
+        <v>7</v>
+      </c>
       <c r="E86" s="55"/>
-      <c r="F86" s="57"/>
+      <c r="F86" s="45" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="87" ht="22.5" customHeight="1">
-      <c r="A87" s="9" t="s">
+      <c r="A87" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="B87" s="24" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="B87" s="56"/>
+      <c r="C87" s="12"/>
+      <c r="D87" s="55"/>
+      <c r="E87" s="55"/>
+      <c r="F87" s="57"/>
     </row>
     <row r="88" ht="22.5" customHeight="1">
       <c r="A88" s="9" t="s">
         <v>76</v>
       </c>
       <c r="B88" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C88" s="53" t="s">
         <v>62</v>
       </c>
       <c r="D88" s="54">
-        <v>7.0</v>
+        <v>30.0</v>
       </c>
       <c r="E88" s="54">
-        <v>60000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="F88" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="89" ht="22.5" customHeight="1">
       <c r="A89" s="9" t="s">
         <v>77</v>
       </c>
       <c r="B89" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C89" s="53" t="s">
         <v>62</v>
       </c>
       <c r="D89" s="54">
-        <v>15.0</v>
+        <v>7.0</v>
       </c>
       <c r="E89" s="54">
-        <v>7500.0</v>
+        <v>60000.0</v>
       </c>
       <c r="F89" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="90" ht="22.5" customHeight="1">
       <c r="A90" s="9" t="s">
         <v>78</v>
       </c>
       <c r="B90" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C90" s="53" t="s">
         <v>62</v>
       </c>
       <c r="D90" s="54">
-        <v>3.0</v>
+        <v>15.0</v>
       </c>
       <c r="E90" s="54">
-        <v>18000.0</v>
+        <v>7500.0</v>
       </c>
       <c r="F90" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="91" ht="22.5" customHeight="1">
       <c r="A91" s="9" t="s">
         <v>79</v>
       </c>
       <c r="B91" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C91" s="53" t="s">
         <v>62</v>
       </c>
       <c r="D91" s="54">
-        <v>50.0</v>
+        <v>3.0</v>
       </c>
       <c r="E91" s="54">
-        <v>7500.0</v>
+        <v>18000.0</v>
       </c>
       <c r="F91" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" ht="22.5" customHeight="1">
       <c r="A92" s="9" t="s">
         <v>80</v>
       </c>
       <c r="B92" s="24" t="s">
         <v>27</v>
       </c>
       <c r="C92" s="53" t="s">
         <v>62</v>
       </c>
       <c r="D92" s="54">
-        <v>10.0</v>
+        <v>50.0</v>
       </c>
       <c r="E92" s="54">
-        <v>5500.0</v>
+        <v>7500.0</v>
       </c>
       <c r="F92" s="17" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="93">
-[...1 lines deleted...]
-      <c r="F93" s="59"/>
+    <row r="93" ht="22.5" customHeight="1">
+      <c r="A93" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="B93" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="C93" s="53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D93" s="54">
+        <v>10.0</v>
+      </c>
+      <c r="E93" s="54">
+        <v>5500.0</v>
+      </c>
+      <c r="F93" s="17" t="s">
+        <v>20</v>
+      </c>
     </row>
     <row r="94">
       <c r="B94" s="58"/>
       <c r="F94" s="59"/>
     </row>
     <row r="95">
       <c r="B95" s="58"/>
       <c r="F95" s="59"/>
     </row>
     <row r="96">
       <c r="B96" s="58"/>
       <c r="F96" s="59"/>
     </row>
     <row r="97">
       <c r="B97" s="58"/>
       <c r="F97" s="59"/>
     </row>
     <row r="98">
       <c r="B98" s="58"/>
       <c r="F98" s="59"/>
     </row>
     <row r="99">
       <c r="B99" s="58"/>
       <c r="F99" s="59"/>
     </row>
@@ -6827,49 +6846,53 @@
     </row>
     <row r="1026">
       <c r="B1026" s="58"/>
       <c r="F1026" s="59"/>
     </row>
     <row r="1027">
       <c r="B1027" s="58"/>
       <c r="F1027" s="59"/>
     </row>
     <row r="1028">
       <c r="B1028" s="58"/>
       <c r="F1028" s="59"/>
     </row>
     <row r="1029">
       <c r="B1029" s="58"/>
       <c r="F1029" s="59"/>
     </row>
     <row r="1030">
       <c r="B1030" s="58"/>
       <c r="F1030" s="59"/>
     </row>
     <row r="1031">
       <c r="B1031" s="58"/>
       <c r="F1031" s="59"/>
     </row>
+    <row r="1032">
+      <c r="B1032" s="58"/>
+      <c r="F1032" s="59"/>
+    </row>
   </sheetData>
   <dataValidations>
-    <dataValidation type="list" allowBlank="1" sqref="F2:F92">
+    <dataValidation type="list" allowBlank="1" sqref="F2:F93">
       <formula1>"✔,бронь"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="B2:B92">
+    <dataValidation type="list" allowBlank="1" sqref="B2:B93">
       <formula1>"🌳,🌲"</formula1>
     </dataValidation>
-    <dataValidation type="list" allowBlank="1" sqref="C2:C92">
+    <dataValidation type="list" allowBlank="1" sqref="C2:C93">
       <formula1>"Кассета,Горшок Р9,Горшок С3,Горшок С2,Грунт,Горшок С10,Горшок С15"</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="D2:E92">
+    <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="D2:E93">
       <formula1>AND(ISNUMBER(D2),(NOT(OR(NOT(ISERROR(DATEVALUE(D2))), AND(ISNUMBER(D2), LEFT(CELL("format", D2))="D")))))</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup fitToHeight="0" paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>