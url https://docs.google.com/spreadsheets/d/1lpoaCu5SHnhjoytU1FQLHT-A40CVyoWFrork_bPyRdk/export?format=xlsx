--- v0 (2026-05-16)
+++ v1 (2026-11-07)
@@ -1138,67 +1138,67 @@
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),850.0)</f>
         <v>850</v>
       </c>
       <c r="I20" s="2">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),2.0)</f>
         <v>2</v>
       </c>
       <c r="J20" s="1" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Sebagian kecil telah dilakukan semenisasi")</f>
         <v>Sebagian kecil telah dilakukan semenisasi</v>
       </c>
       <c r="K20" s="1">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),50.0)</f>
         <v>50</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE""")," Kelurahan Pantai Amal ")</f>
         <v>Kelurahan Pantai Amal</v>
       </c>
       <c r="B21" s="3">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),7798.0)</f>
         <v>7798</v>
       </c>
-      <c r="C21" s="1"/>
+      <c r="C21" s="3"/>
       <c r="D21" s="3">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),8208.0)</f>
         <v>8208</v>
       </c>
-      <c r="E21" s="1"/>
+      <c r="E21" s="3"/>
       <c r="F21" s="3">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),9160.0)</f>
         <v>9160</v>
       </c>
-      <c r="G21" s="1"/>
+      <c r="G21" s="3"/>
       <c r="H21" s="3">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),11273.0)</f>
         <v>11273</v>
       </c>
-      <c r="I21" s="1"/>
-[...1 lines deleted...]
-      <c r="K21" s="1"/>
+      <c r="I21" s="3"/>
+      <c r="J21" s="3"/>
+      <c r="K21" s="3"/>
     </row>
     <row r="22">
       <c r="A22" s="1" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Sumber: DITA-RT 2024")</f>
         <v>Sumber: DITA-RT 2024</v>
       </c>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="1"/>
       <c r="E22" s="1"/>
       <c r="F22" s="1"/>
       <c r="G22" s="1"/>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
     </row>
     <row r="25">
       <c r="A25" s="4"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>