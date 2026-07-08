--- v0 (2026-05-09)
+++ v1 (2026-07-08)
@@ -1454,250 +1454,250 @@
     <xf borderId="18" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="34" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="41" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="2" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
@@ -1709,51 +1709,51 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
@@ -1765,353 +1765,353 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
@@ -2123,51 +2123,51 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
@@ -2179,140 +2179,140 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>