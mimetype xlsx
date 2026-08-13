--- v1 (2026-07-08)
+++ v2 (2026-08-13)
@@ -53,209 +53,209 @@
     <sheet state="visible" name="おかず形態一覧表" sheetId="2" r:id="rId6"/>
     <sheet state="visible" name="主食一覧" sheetId="3" r:id="rId7"/>
     <sheet state="visible" name="水分とろみの基準・水分ゼリー" sheetId="4" r:id="rId8"/>
     <sheet state="visible" name="濃厚流動食・補助食品" sheetId="5" r:id="rId9"/>
     <sheet state="visible" name="PDF出力" sheetId="6" r:id="rId10"/>
     <sheet state="visible" name="更新記録" sheetId="7" r:id="rId11"/>
     <sheet state="visible" name="作業記録" sheetId="8" r:id="rId12"/>
     <sheet state="visible" name="施設概要ウェブ出力" sheetId="9" r:id="rId13"/>
     <sheet state="visible" name="おかず形態一覧表ウェブ出力" sheetId="10" r:id="rId14"/>
     <sheet state="visible" name="主食一覧ウェブ出力" sheetId="11" r:id="rId15"/>
     <sheet state="visible" name="水分とろみの基準・水分ゼリーウェブ出力" sheetId="12" r:id="rId16"/>
     <sheet state="visible" name="濃厚流動食・補助食品ウェブ出力" sheetId="13" r:id="rId17"/>
     <sheet state="visible" name="PDFウェブ出力" sheetId="14" r:id="rId18"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="67">
   <si>
     <t>社会福祉法人佐渡福祉会　岩の平園・第二岩の平園</t>
   </si>
   <si>
+    <t>ご飯</t>
+  </si>
+  <si>
     <t>新潟県佐渡市上新穂1256番地</t>
+  </si>
+  <si>
+    <t>全粥</t>
+  </si>
+  <si>
+    <t>ミキサー粥ゼリー</t>
   </si>
   <si>
     <t xml:space="preserve">施設入所支援、岩の平園（定員50名）第二岩の平園（定員50名）
 施設に入所した障がいのある方に、主に夜間、入浴、排泄、食事等の介護、生活等に関する相談や助言などのサービスを提供します。
 </t>
   </si>
   <si>
+    <t>通常の米飯
+米1：水1.3</t>
+  </si>
+  <si>
+    <t>常食</t>
+  </si>
+  <si>
+    <t>米１：水5</t>
+  </si>
+  <si>
+    <t>全粥にホット＆プラス（ヘルシーフード）を入れミキサーで攪拌</t>
+  </si>
+  <si>
+    <t>きざみ食</t>
+  </si>
+  <si>
+    <t>超きざみ食</t>
+  </si>
+  <si>
+    <t>ソフト食</t>
+  </si>
+  <si>
     <t>庶務課</t>
   </si>
   <si>
+    <t>4</t>
+  </si>
+  <si>
     <t>0259-22-3880</t>
   </si>
   <si>
-    <t>0259-22-3881</t>
-[...11 lines deleted...]
-    <t>ソフト食</t>
+    <t>2-1</t>
   </si>
   <si>
     <t>豚肉ソテーハニー
 マスタードかけ</t>
   </si>
   <si>
+    <t>0259-22-3881</t>
+  </si>
+  <si>
     <t>ハウスとろとろ煮込みハンバーグ味
 ヤヨイそのままさといも</t>
   </si>
   <si>
+    <t>水ゼリー</t>
+  </si>
+  <si>
+    <t>お水のゼリー
+（市販品）</t>
+  </si>
+  <si>
+    <t>ソフティアS</t>
+  </si>
+  <si>
     <t>鯖の味噌煮</t>
   </si>
   <si>
     <t>ホリカフーズ鯖の味噌煮
 ニチロとけないえだまめ</t>
   </si>
   <si>
+    <t>スルーパートナー</t>
+  </si>
+  <si>
     <t>大根の華風煮</t>
   </si>
   <si>
     <t>ハウスおいしくカロリー200
 かぼちゃの煮物風</t>
   </si>
   <si>
+    <t>1ｇ</t>
+  </si>
+  <si>
+    <t>2ｇ</t>
+  </si>
+  <si>
+    <t>３ｇ</t>
+  </si>
+  <si>
     <t>一般的な食事</t>
   </si>
   <si>
     <t>常食を一口大に刻んだもの</t>
   </si>
   <si>
     <t>包丁で細かく刻み、食材に応じてとろみをかける</t>
   </si>
   <si>
     <t>市販品を使用</t>
   </si>
   <si>
+    <t>1/2</t>
+  </si>
+  <si>
     <t>通常の大きさ</t>
   </si>
   <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>1.5</t>
+  </si>
+  <si>
     <t>2cm角</t>
   </si>
   <si>
     <t>みじん切</t>
   </si>
   <si>
     <t>ペースト状</t>
   </si>
   <si>
+    <t>小さじ</t>
+  </si>
+  <si>
+    <t>1/3</t>
+  </si>
+  <si>
     <t>噛まなくてよい</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>2-1</t>
-[...1 lines deleted...]
-  <si>
     <t>米飯150</t>
   </si>
   <si>
     <t>全粥230</t>
   </si>
   <si>
-    <t>ご飯</t>
-[...55 lines deleted...]
-    <t>1/3</t>
+    <t>障がい者支援施設</t>
+  </si>
+  <si>
+    <t>岩の平園</t>
   </si>
   <si>
     <t>0j・1j対応：可</t>
   </si>
   <si>
     <t>カセイ食品カロリープリン、エネプロゼリー・セブン、エンシュアをスルーパートナーで固めたもの</t>
-  </si>
-[...4 lines deleted...]
-    <t>岩の平園</t>
   </si>
   <si>
     <t>更新記録シート</t>
   </si>
   <si>
     <t>同意の確認</t>
   </si>
   <si>
     <t>チェック</t>
   </si>
   <si>
     <t>↓ 氏名を入力 ↓</t>
   </si>
   <si>
     <t>更新内容について施設長の同意を得ました</t>
   </si>
   <si>
     <t>日時</t>
   </si>
   <si>
     <t>氏名</t>
   </si>
   <si>
     <t>外舘　梓</t>
   </si>
@@ -265,478 +265,483 @@
   <si>
     <t>作業記録</t>
   </si>
   <si>
     <t>名前</t>
   </si>
   <si>
     <t>栄養量目安</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>とろみ調整食品</t>
   </si>
   <si>
     <t>水100mlあたり</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="yyyy/MM/dd"/>
-    <numFmt numFmtId="165" formatCode="@ g"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="168" formatCode="@ 杯"/>
+    <numFmt numFmtId="165" formatCode="0.0 &quot;g&quot;"/>
+    <numFmt numFmtId="166" formatCode="@ 杯"/>
+    <numFmt numFmtId="167" formatCode="@ g"/>
+    <numFmt numFmtId="168" formatCode="#,##0 &quot;kcal&quot;"/>
     <numFmt numFmtId="169" formatCode="m/d/yyyy h:mm:ss"/>
     <numFmt numFmtId="170" formatCode="m-d"/>
     <numFmt numFmtId="171" formatCode="@ &quot;g&quot;"/>
     <numFmt numFmtId="172" formatCode="@ &quot;杯&quot;"/>
   </numFmts>
   <fonts count="23">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="9.0"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9.0"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.0"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
     <font/>
+    <font>
+      <b/>
+      <sz val="12.0"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <b/>
       <sz val="10.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9.0"/>
-[...4 lines deleted...]
-    <font>
       <sz val="7.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12.0"/>
-[...19 lines deleted...]
-      <b/>
       <sz val="8.0"/>
       <color rgb="FFFFFFFF"/>
-      <name val="Arial"/>
-[...4 lines deleted...]
-      <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14.0"/>
       <color rgb="FFFF3300"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16.0"/>
       <color rgb="FFFF3300"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14.0"/>
       <color rgb="FFFF3300"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8.0"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
-      <color rgb="FFFF3300"/>
+      <color rgb="FF00AF50"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
-      <color rgb="FF00AF50"/>
+      <color rgb="FFFF3300"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor rgb="FFFF0000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFE0E0"/>
-[...22 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor rgb="FF00AF50"/>
         <bgColor rgb="FF00AF50"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBF7B8"/>
         <bgColor rgb="FFDBF7B8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFF3300"/>
+        <bgColor rgb="FFFF3300"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFE0E0"/>
+        <bgColor rgb="FFFFE0E0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FF0033CC"/>
         <bgColor rgb="FF0033CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFCCA6"/>
+        <bgColor rgb="FFFFCCA6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFB4DCF9"/>
         <bgColor rgb="FFB4DCF9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFF2CC"/>
+        <bgColor rgb="FFFFF2CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF6F2F9F"/>
         <bgColor rgb="FF6F2F9F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF959595"/>
         <bgColor rgb="FF959595"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDFF4"/>
         <bgColor rgb="FFDBDFF4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3F3F3"/>
         <bgColor rgb="FFF3F3F3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="53">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFFF0000"/>
+        <color rgb="FF00AF50"/>
       </left>
       <right style="thin">
-        <color rgb="FFFF0000"/>
+        <color rgb="FF00AF50"/>
       </right>
       <top style="thin">
-        <color rgb="FFFF0000"/>
+        <color rgb="FF00AF50"/>
       </top>
-    </border>
-[...14 lines deleted...]
-      </right>
       <bottom style="thin">
-        <color rgb="FFFF0000"/>
+        <color rgb="FF00AF50"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
+        <color rgb="FF0033CC"/>
+      </left>
+      <top style="thin">
+        <color rgb="FF0033CC"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF0033CC"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
     </border>
     <border>
       <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF0033CC"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF0033CC"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF0033CC"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF0033CC"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF0000"/>
+      </right>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF0000"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF0033CC"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF0033CC"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF0033CC"/>
+      </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF00AF50"/>
-[...48 lines deleted...]
-      <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF959595"/>
       </left>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
       <bottom style="thin">
         <color rgb="FF959595"/>
+      </bottom>
+    </border>
+    <border>
+      <bottom style="medium">
+        <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
@@ -754,810 +759,805 @@
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF959595"/>
-[...19 lines deleted...]
-      <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF959595"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FF959595"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FF959595"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FF959595"/>
+      </bottom>
+    </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF00AF50"/>
       </left>
       <top style="thin">
         <color rgb="FF00AF50"/>
       </top>
       <bottom style="thin">
         <color rgb="FF00AF50"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF00AF50"/>
       </right>
       <top style="thin">
         <color rgb="FF00AF50"/>
       </top>
       <bottom style="thin">
         <color rgb="FF00AF50"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF0033CC"/>
       </right>
       <top style="thin">
         <color rgb="FF0033CC"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0033CC"/>
       </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF959595"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF959595"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF959595"/>
+      </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF959595"/>
       </left>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
-    </border>
-[...6 lines deleted...]
-      </top>
     </border>
     <border>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
     </border>
     <border>
-      <left style="thin">
-[...6 lines deleted...]
-    <border>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
-    <border>
-[...30 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="169">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf borderId="2" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="2" fillId="4" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="6" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="7" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="7" fillId="9" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="7" fillId="9" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="8" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="8" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="6" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="4" fontId="2" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="7" fillId="9" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="10" fontId="2" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="5" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="9" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="9" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="11" fillId="9" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="12" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="11" fillId="9" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="2" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="13" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="14" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="2" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="2" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="2" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="7" fillId="9" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="2" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="2" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="15" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="16" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="13" fillId="0" fontId="2" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="17" fillId="11" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="6" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="18" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="19" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="19" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="20" fillId="13" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="19" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" vertical="bottom"/>
+    </xf>
+    <xf borderId="17" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="21" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="22" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="18" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="23" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="24" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="25" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="26" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="17" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="27" fillId="5" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="28" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="29" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="30" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="30" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="31" fillId="14" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="14" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="14" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="14" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="31" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="14" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="169" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="33" fillId="6" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="6" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="6" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="2" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="3" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="2" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="36" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="21" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="37" fillId="3" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="22" numFmtId="170" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="7" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="16" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="2" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="8" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="38" fillId="7" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="7" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="17" fillId="11" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="18" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="39" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="21" fillId="11" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="40" fillId="11" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="center"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="6" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="12" fontId="2" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="18" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="41" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="42" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="43" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="44" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="45" fillId="2" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="46" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="45" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="47" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="48" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="49" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="50" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="22" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="22" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="171" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="7" fillId="6" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="6" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="34" fillId="0" fontId="2" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="51" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="52" fillId="0" fontId="7" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="2" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="8" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...11 lines deleted...]
-    <xf borderId="5" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="7" fillId="0" fontId="2" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="2" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="2" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="18" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="41" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="6" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...379 lines deleted...]
-    <xf borderId="38" fillId="0" fontId="2" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="34" fillId="0" fontId="2" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
@@ -1569,275 +1569,275 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -1854,124 +1854,124 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
@@ -1983,275 +1983,275 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -2268,51 +2268,51 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2650,3182 +2650,3182 @@
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.38"/>
     <col customWidth="1" min="2" max="2" width="48.88"/>
     <col customWidth="1" min="3" max="3" width="65.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
       <c r="A1" s="1" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B1" s="2" t="s">
+      <c r="B1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="3" t="str">
+      <c r="A2" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B2" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="5" t="s">
+      <c r="B2" s="10" t="s">
         <v>2</v>
       </c>
+      <c r="C2" s="14" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="3" t="str">
+      <c r="A3" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="6"/>
+      <c r="B3" s="10" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="19"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="3" t="str">
+      <c r="A4" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="6"/>
+      <c r="B4" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="19"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="3" t="str">
+      <c r="A5" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="6"/>
+      <c r="B5" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="19"/>
     </row>
     <row r="6" ht="22.5" customHeight="1">
-      <c r="A6" s="7" t="str">
+      <c r="A6" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B6" s="8">
+      <c r="B6" s="27">
         <v>46014.57088111111</v>
       </c>
-      <c r="C6" s="9"/>
+      <c r="C6" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C6"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="141" t="str">
+      <c r="A1" s="109" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
-      <c r="B1" s="131"/>
-[...5 lines deleted...]
-      <c r="H1" s="131"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="11" t="str">
+      <c r="A2" s="13" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B2" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="12" t="s">
+      <c r="B2" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="12" t="s">
-[...7 lines deleted...]
-      <c r="H2" s="12"/>
+      <c r="C2" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
     </row>
     <row r="3" ht="18.75" customHeight="1">
-      <c r="A3" s="13" t="str">
+      <c r="A3" s="22" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B3" s="15" t="s">
-[...13 lines deleted...]
-      <c r="H3" s="15"/>
+      <c r="B3" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
     </row>
     <row r="4" ht="67.5" customHeight="1">
-      <c r="A4" s="16" t="str">
+      <c r="A4" s="28" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B4" s="17"/>
-[...5 lines deleted...]
-      <c r="H4" s="17"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
     </row>
     <row r="5" ht="18.75" customHeight="1">
-      <c r="A5" s="13" t="str">
+      <c r="A5" s="22" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B5" s="15" t="s">
-[...13 lines deleted...]
-      <c r="H5" s="15"/>
+      <c r="B5" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24"/>
+      <c r="H5" s="24"/>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="16" t="str">
+      <c r="A6" s="28" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="19"/>
-[...5 lines deleted...]
-      <c r="H6" s="17"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
     </row>
     <row r="7" ht="18.75" customHeight="1">
-      <c r="A7" s="13" t="str">
+      <c r="A7" s="22" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B7" s="15" t="s">
-[...13 lines deleted...]
-      <c r="H7" s="15"/>
+      <c r="B7" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="20" t="str">
+      <c r="A8" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="21"/>
-[...5 lines deleted...]
-      <c r="H8" s="22"/>
+      <c r="B8" s="40"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
     </row>
     <row r="9" ht="112.5" customHeight="1">
-      <c r="A9" s="20" t="str">
+      <c r="A9" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B9" s="23" t="s">
-[...13 lines deleted...]
-      <c r="H9" s="23"/>
+      <c r="B9" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
     </row>
     <row r="10" ht="45.0" customHeight="1">
-      <c r="A10" s="24" t="str">
+      <c r="A10" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B10" s="25" t="s">
-[...13 lines deleted...]
-      <c r="H10" s="25"/>
+      <c r="B10" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49"/>
     </row>
     <row r="11" ht="45.0" customHeight="1">
-      <c r="A11" s="24" t="str">
+      <c r="A11" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B11" s="26"/>
-[...7 lines deleted...]
-      <c r="H11" s="25"/>
+      <c r="B11" s="51"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49"/>
     </row>
     <row r="12" ht="22.5" customHeight="1">
-      <c r="A12" s="24" t="str">
+      <c r="A12" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B12" s="142"/>
-[...1 lines deleted...]
-      <c r="D12" s="143">
+      <c r="B12" s="116"/>
+      <c r="C12" s="117"/>
+      <c r="D12" s="117">
         <v>3.0</v>
       </c>
-      <c r="E12" s="144">
+      <c r="E12" s="118">
         <v>45689.0</v>
       </c>
-      <c r="F12" s="143"/>
-[...1 lines deleted...]
-      <c r="H12" s="144"/>
+      <c r="F12" s="117"/>
+      <c r="G12" s="117"/>
+      <c r="H12" s="118"/>
     </row>
     <row r="13" ht="22.5" customHeight="1">
-      <c r="A13" s="29" t="str">
+      <c r="A13" s="54" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B13" s="30" t="s">
-[...13 lines deleted...]
-      <c r="H13" s="30"/>
+      <c r="B13" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="55"/>
+      <c r="G13" s="55"/>
+      <c r="H13" s="55"/>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="145" t="s">
+      <c r="A14" s="120" t="s">
         <v>63</v>
       </c>
-      <c r="B14" s="146">
+      <c r="B14" s="121">
         <v>1800.0</v>
       </c>
-      <c r="C14" s="146">
+      <c r="C14" s="121">
         <v>1800.0</v>
       </c>
-      <c r="D14" s="146">
+      <c r="D14" s="121">
         <v>1400.0</v>
       </c>
-      <c r="E14" s="146">
+      <c r="E14" s="121">
         <v>1200.0</v>
       </c>
-      <c r="F14" s="146"/>
-[...1 lines deleted...]
-      <c r="H14" s="146"/>
+      <c r="F14" s="121"/>
+      <c r="G14" s="121"/>
+      <c r="H14" s="121"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="147" t="str">
+      <c r="A1" s="111" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B1" s="131"/>
-[...5 lines deleted...]
-      <c r="H1" s="131"/>
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="97"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="34" t="str">
+      <c r="A2" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B2" s="35" t="s">
-[...11 lines deleted...]
-      <c r="H2" s="36"/>
+      <c r="B2" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="9"/>
     </row>
     <row r="3" ht="67.5" customHeight="1">
-      <c r="A3" s="34" t="str">
+      <c r="A3" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B3" s="37"/>
-[...5 lines deleted...]
-      <c r="H3" s="37"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
     </row>
     <row r="4" ht="45.0" customHeight="1">
-      <c r="A4" s="34" t="str">
+      <c r="A4" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B4" s="38" t="s">
-[...11 lines deleted...]
-      <c r="H4" s="39"/>
+      <c r="B4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="18"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="34" t="str">
+      <c r="A5" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B5" s="148"/>
-[...9 lines deleted...]
-      <c r="H5" s="148"/>
+      <c r="B5" s="114"/>
+      <c r="C5" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="114" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="114"/>
+      <c r="F5" s="114"/>
+      <c r="G5" s="114"/>
+      <c r="H5" s="114"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="149" t="str">
+      <c r="A1" s="119" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B1" s="131"/>
-[...3 lines deleted...]
-      <c r="F1" s="150" t="str">
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="122" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G1" s="131"/>
-      <c r="H1" s="131"/>
+      <c r="G1" s="97"/>
+      <c r="H1" s="97"/>
     </row>
     <row r="2" ht="30.0" customHeight="1">
-      <c r="A2" s="43" t="str">
+      <c r="A2" s="17" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B2" s="44" t="str">
+      <c r="B2" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C2" s="44" t="str">
+      <c r="C2" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D2" s="44" t="str">
+      <c r="D2" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E2" s="44" t="str">
+      <c r="E2" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F2" s="45" t="str">
+      <c r="F2" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G2" s="46" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="G2" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H2" s="29" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="47" t="str">
+      <c r="A3" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B3" s="48" t="s">
-[...9 lines deleted...]
-      <c r="F3" s="47" t="str">
+      <c r="B3" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="35"/>
+      <c r="F3" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G3" s="48" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="G3" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="35"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="50" t="str">
+      <c r="A4" s="37" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B4" s="53" t="s">
-[...8 lines deleted...]
-      <c r="E4" s="53" t="s">
+      <c r="B4" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="43" t="s">
         <v>64</v>
       </c>
-      <c r="F4" s="47" t="str">
+      <c r="F4" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G4" s="53" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="54"/>
+      <c r="G4" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="45"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="55" t="str">
+      <c r="A5" s="46" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="48" t="s">
+        <v>64</v>
+      </c>
+      <c r="F5" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="56" t="s">
-[...14 lines deleted...]
-      <c r="H5" s="57"/>
+      <c r="H5" s="50"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="6" width="16.38"/>
     <col customWidth="1" min="7" max="7" width="32.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="151" t="str">
+      <c r="A1" s="127" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B1" s="131"/>
-[...3 lines deleted...]
-      <c r="F1" s="152" t="str">
+      <c r="B1" s="97"/>
+      <c r="C1" s="97"/>
+      <c r="D1" s="97"/>
+      <c r="E1" s="97"/>
+      <c r="F1" s="128" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G1" s="131"/>
+      <c r="G1" s="97"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="60" t="str">
+      <c r="A2" s="62" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B2" s="61"/>
-[...6 lines deleted...]
-      <c r="G2" s="153"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2" s="129"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="65"/>
-[...7 lines deleted...]
-      <c r="G3" s="67"/>
+      <c r="A3" s="69"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="70" t="s">
+        <v>51</v>
+      </c>
+      <c r="G3" s="71"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="68"/>
-[...5 lines deleted...]
-      <c r="G4" s="71"/>
+      <c r="A4" s="72"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="64"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="F3:G4"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="30.0" customHeight="1">
-      <c r="A1" s="72" t="s">
-[...28 lines deleted...]
-      <c r="Z1" s="75"/>
+      <c r="A1" s="60" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
+      <c r="Z1" s="65"/>
     </row>
     <row r="2" ht="7.5" customHeight="1"/>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="76" t="str">
+      <c r="A3" s="73" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
-      <c r="B3" s="77"/>
+      <c r="B3" s="75"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="11" t="str">
+      <c r="A4" s="13" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B4" s="154" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="154" t="s">
+      <c r="B4" s="133" t="s">
         <v>7</v>
       </c>
-      <c r="D4" s="154" t="s">
-[...7 lines deleted...]
-      <c r="H4" s="154"/>
+      <c r="C4" s="133" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="133" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="133" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="133"/>
+      <c r="G4" s="133"/>
+      <c r="H4" s="133"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="11" t="str">
+      <c r="A5" s="13" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B5" s="155" t="s">
-[...13 lines deleted...]
-      <c r="H5" s="155"/>
+      <c r="B5" s="135" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" s="135" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="135" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="135" t="s">
+        <v>19</v>
+      </c>
+      <c r="F5" s="135"/>
+      <c r="G5" s="135"/>
+      <c r="H5" s="135"/>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="16" t="str">
+      <c r="A6" s="28" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="19" t="str">
+      <c r="B6" s="36" t="str">
         <f>'おかず形態一覧表'!B4</f>
         <v/>
       </c>
-      <c r="C6" s="19" t="str">
+      <c r="C6" s="36" t="str">
         <f>'おかず形態一覧表'!C4</f>
         <v/>
       </c>
-      <c r="D6" s="19" t="str">
+      <c r="D6" s="36" t="str">
         <f>'おかず形態一覧表'!D4</f>
         <v/>
       </c>
-      <c r="E6" s="19" t="str">
+      <c r="E6" s="36" t="str">
         <f>'おかず形態一覧表'!E4</f>
         <v/>
       </c>
-      <c r="F6" s="19" t="str">
+      <c r="F6" s="36" t="str">
         <f>'おかず形態一覧表'!F4</f>
         <v/>
       </c>
-      <c r="G6" s="19" t="str">
+      <c r="G6" s="36" t="str">
         <f>'おかず形態一覧表'!G4</f>
         <v/>
       </c>
-      <c r="H6" s="19" t="str">
+      <c r="H6" s="36" t="str">
         <f>'おかず形態一覧表'!H4</f>
         <v/>
       </c>
     </row>
     <row r="7" ht="22.5" customHeight="1">
-      <c r="A7" s="11" t="str">
+      <c r="A7" s="13" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B7" s="155" t="s">
-[...13 lines deleted...]
-      <c r="H7" s="155"/>
+      <c r="B7" s="135" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" s="135" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="135" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" s="135" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="135"/>
+      <c r="G7" s="135"/>
+      <c r="H7" s="135"/>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="16" t="str">
+      <c r="A8" s="28" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="19" t="str">
+      <c r="B8" s="36" t="str">
         <f>'おかず形態一覧表'!B6</f>
         <v/>
       </c>
-      <c r="C8" s="19" t="str">
+      <c r="C8" s="36" t="str">
         <f>'おかず形態一覧表'!C6</f>
         <v/>
       </c>
-      <c r="D8" s="19" t="str">
+      <c r="D8" s="36" t="str">
         <f>'おかず形態一覧表'!D6</f>
         <v/>
       </c>
-      <c r="E8" s="19" t="str">
+      <c r="E8" s="36" t="str">
         <f>'おかず形態一覧表'!E6</f>
         <v/>
       </c>
-      <c r="F8" s="19" t="str">
+      <c r="F8" s="36" t="str">
         <f>'おかず形態一覧表'!F6</f>
         <v/>
       </c>
-      <c r="G8" s="19" t="str">
+      <c r="G8" s="36" t="str">
         <f>'おかず形態一覧表'!G6</f>
         <v/>
       </c>
-      <c r="H8" s="19" t="str">
+      <c r="H8" s="36" t="str">
         <f>'おかず形態一覧表'!H6</f>
         <v/>
       </c>
     </row>
     <row r="9" ht="22.5" customHeight="1">
-      <c r="A9" s="11" t="str">
+      <c r="A9" s="13" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B9" s="155" t="s">
-[...13 lines deleted...]
-      <c r="H9" s="155"/>
+      <c r="B9" s="135" t="s">
+        <v>26</v>
+      </c>
+      <c r="C9" s="135" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="135" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="135" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="135"/>
+      <c r="G9" s="135"/>
+      <c r="H9" s="135"/>
     </row>
     <row r="10" ht="67.5" customHeight="1">
-      <c r="A10" s="20" t="str">
+      <c r="A10" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B10" s="21" t="str">
+      <c r="B10" s="40" t="str">
         <f>'おかず形態一覧表'!B8</f>
         <v/>
       </c>
-      <c r="C10" s="21" t="str">
+      <c r="C10" s="40" t="str">
         <f>'おかず形態一覧表'!C8</f>
         <v/>
       </c>
-      <c r="D10" s="21" t="str">
+      <c r="D10" s="40" t="str">
         <f>'おかず形態一覧表'!D8</f>
         <v/>
       </c>
-      <c r="E10" s="21" t="str">
+      <c r="E10" s="40" t="str">
         <f>'おかず形態一覧表'!E8</f>
         <v/>
       </c>
-      <c r="F10" s="21" t="str">
+      <c r="F10" s="40" t="str">
         <f>'おかず形態一覧表'!F8</f>
         <v/>
       </c>
-      <c r="G10" s="21" t="str">
+      <c r="G10" s="40" t="str">
         <f>'おかず形態一覧表'!G8</f>
         <v/>
       </c>
-      <c r="H10" s="21" t="str">
+      <c r="H10" s="40" t="str">
         <f>'おかず形態一覧表'!H8</f>
         <v/>
       </c>
     </row>
     <row r="11" ht="112.5" customHeight="1">
-      <c r="A11" s="20" t="str">
+      <c r="A11" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B11" s="156" t="s">
-[...13 lines deleted...]
-      <c r="H11" s="156"/>
+      <c r="B11" s="147" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="147" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" s="147" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" s="147" t="s">
+        <v>34</v>
+      </c>
+      <c r="F11" s="147"/>
+      <c r="G11" s="147"/>
+      <c r="H11" s="147"/>
     </row>
     <row r="12" ht="45.0" customHeight="1">
-      <c r="A12" s="24" t="str">
+      <c r="A12" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B12" s="25" t="s">
-[...13 lines deleted...]
-      <c r="H12" s="25"/>
+      <c r="B12" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="E12" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" s="49"/>
+      <c r="G12" s="49"/>
+      <c r="H12" s="49"/>
     </row>
     <row r="13" ht="45.0" customHeight="1">
-      <c r="A13" s="24" t="str">
+      <c r="A13" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B13" s="26"/>
-[...7 lines deleted...]
-      <c r="H13" s="25"/>
+      <c r="B13" s="51"/>
+      <c r="C13" s="49"/>
+      <c r="D13" s="49"/>
+      <c r="E13" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F13" s="49"/>
+      <c r="G13" s="49"/>
+      <c r="H13" s="49"/>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="24" t="str">
+      <c r="A14" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B14" s="157"/>
-[...9 lines deleted...]
-      <c r="H14" s="158"/>
+      <c r="B14" s="153"/>
+      <c r="C14" s="154"/>
+      <c r="D14" s="154" t="s">
+        <v>45</v>
+      </c>
+      <c r="E14" s="154" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="154"/>
+      <c r="G14" s="154"/>
+      <c r="H14" s="154"/>
     </row>
     <row r="15" ht="22.5" customHeight="1">
-      <c r="A15" s="29" t="str">
+      <c r="A15" s="54" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B15" s="159" t="s">
-[...13 lines deleted...]
-      <c r="H15" s="159"/>
+      <c r="B15" s="155" t="s">
+        <v>46</v>
+      </c>
+      <c r="C15" s="155" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" s="155" t="s">
+        <v>47</v>
+      </c>
+      <c r="E15" s="155" t="s">
+        <v>47</v>
+      </c>
+      <c r="F15" s="155"/>
+      <c r="G15" s="155"/>
+      <c r="H15" s="155"/>
     </row>
     <row r="16" ht="22.5" customHeight="1">
-      <c r="A16" s="31"/>
-      <c r="B16" s="146">
+      <c r="A16" s="56"/>
+      <c r="B16" s="121">
         <v>1800.0</v>
       </c>
-      <c r="C16" s="146">
+      <c r="C16" s="121">
         <v>1800.0</v>
       </c>
-      <c r="D16" s="146">
+      <c r="D16" s="121">
         <v>1400.0</v>
       </c>
-      <c r="E16" s="146">
+      <c r="E16" s="121">
         <v>1200.0</v>
       </c>
-      <c r="F16" s="146"/>
-[...1 lines deleted...]
-      <c r="H16" s="146"/>
+      <c r="F16" s="121"/>
+      <c r="G16" s="121"/>
+      <c r="H16" s="121"/>
     </row>
     <row r="17" ht="7.5" customHeight="1"/>
     <row r="18" ht="22.5" customHeight="1">
-      <c r="A18" s="83" t="str">
+      <c r="A18" s="113" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B18" s="84"/>
+      <c r="B18" s="115"/>
     </row>
     <row r="19" ht="22.5" customHeight="1">
-      <c r="A19" s="34" t="str">
+      <c r="A19" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B19" s="35" t="s">
-[...11 lines deleted...]
-      <c r="H19" s="36"/>
+      <c r="B19" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="9"/>
     </row>
     <row r="20" ht="67.5" customHeight="1">
-      <c r="A20" s="34" t="str">
+      <c r="A20" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B20" s="37" t="str">
+      <c r="B20" s="11" t="str">
         <f>'主食一覧'!B3</f>
         <v/>
       </c>
-      <c r="C20" s="37" t="str">
+      <c r="C20" s="11" t="str">
         <f>'主食一覧'!C3</f>
         <v/>
       </c>
-      <c r="D20" s="37" t="str">
+      <c r="D20" s="11" t="str">
         <f>'主食一覧'!D3</f>
         <v/>
       </c>
-      <c r="E20" s="37" t="str">
+      <c r="E20" s="11" t="str">
         <f>'主食一覧'!E3</f>
         <v/>
       </c>
-      <c r="F20" s="37" t="str">
+      <c r="F20" s="11" t="str">
         <f>'主食一覧'!F3</f>
         <v/>
       </c>
-      <c r="G20" s="37" t="str">
+      <c r="G20" s="11" t="str">
         <f>'主食一覧'!G3</f>
         <v/>
       </c>
-      <c r="H20" s="37" t="str">
+      <c r="H20" s="11" t="str">
         <f>'主食一覧'!H3</f>
         <v/>
       </c>
     </row>
     <row r="21" ht="45.0" customHeight="1">
-      <c r="A21" s="34" t="str">
+      <c r="A21" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
       <c r="B21" s="160" t="s">
-        <v>32</v>
+        <v>6</v>
       </c>
       <c r="C21" s="160" t="s">
-        <v>33</v>
+        <v>8</v>
       </c>
       <c r="D21" s="160" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="E21" s="160"/>
       <c r="F21" s="160"/>
       <c r="G21" s="160"/>
-      <c r="H21" s="85"/>
+      <c r="H21" s="123"/>
     </row>
     <row r="22" ht="22.5" customHeight="1">
-      <c r="A22" s="34" t="str">
+      <c r="A22" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B22" s="148"/>
-[...9 lines deleted...]
-      <c r="H22" s="148"/>
+      <c r="B22" s="114"/>
+      <c r="C22" s="114" t="s">
+        <v>14</v>
+      </c>
+      <c r="D22" s="114" t="s">
+        <v>16</v>
+      </c>
+      <c r="E22" s="114"/>
+      <c r="F22" s="114"/>
+      <c r="G22" s="114"/>
+      <c r="H22" s="114"/>
     </row>
     <row r="23" ht="7.5" customHeight="1"/>
     <row r="24" ht="22.5" customHeight="1">
-      <c r="A24" s="42" t="str">
+      <c r="A24" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B24" s="87"/>
-      <c r="F24" s="42" t="str">
+      <c r="B24" s="125"/>
+      <c r="F24" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G24" s="87"/>
+      <c r="G24" s="125"/>
     </row>
     <row r="25" ht="30.0" customHeight="1">
-      <c r="A25" s="43" t="str">
+      <c r="A25" s="17" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B25" s="44" t="str">
+      <c r="B25" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C25" s="44" t="str">
+      <c r="C25" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D25" s="44" t="str">
+      <c r="D25" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E25" s="44" t="str">
+      <c r="E25" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F25" s="45" t="str">
+      <c r="F25" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G25" s="46" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="G25" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H25" s="29" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="26" ht="22.5" customHeight="1">
-      <c r="A26" s="47" t="str">
+      <c r="A26" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B26" s="48" t="s">
-[...9 lines deleted...]
-      <c r="F26" s="50" t="s">
+      <c r="B26" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="C26" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="D26" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="E26" s="35"/>
+      <c r="F26" s="37" t="s">
         <v>65</v>
       </c>
-      <c r="G26" s="48" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="49"/>
+      <c r="G26" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="35"/>
     </row>
     <row r="27" ht="22.5" customHeight="1">
-      <c r="A27" s="50" t="str">
+      <c r="A27" s="37" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B27" s="53" t="s">
-[...9 lines deleted...]
-      <c r="F27" s="50" t="s">
+      <c r="B27" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="C27" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="43" t="s">
+        <v>30</v>
+      </c>
+      <c r="E27" s="45"/>
+      <c r="F27" s="37" t="s">
         <v>66</v>
       </c>
-      <c r="G27" s="53" t="s">
-[...2 lines deleted...]
-      <c r="H27" s="54"/>
+      <c r="G27" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H27" s="45"/>
     </row>
     <row r="28" ht="22.5" customHeight="1">
-      <c r="A28" s="55" t="str">
+      <c r="A28" s="46" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
       <c r="B28" s="161" t="s">
+        <v>35</v>
+      </c>
+      <c r="C28" s="161" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" s="161" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" s="162"/>
+      <c r="F28" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="G28" s="163" t="s">
         <v>43</v>
-      </c>
-[...11 lines deleted...]
-        <v>47</v>
       </c>
       <c r="H28" s="164"/>
     </row>
     <row r="29" ht="7.5" customHeight="1"/>
     <row r="30" ht="22.5" customHeight="1">
-      <c r="A30" s="89" t="str">
+      <c r="A30" s="130" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B30" s="90"/>
-      <c r="F30" s="91" t="str">
+      <c r="B30" s="131"/>
+      <c r="F30" s="132" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G30" s="92"/>
+      <c r="G30" s="134"/>
     </row>
     <row r="31" ht="22.5" customHeight="1">
-      <c r="A31" s="60" t="str">
+      <c r="A31" s="62" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B31" s="61"/>
-[...2 lines deleted...]
-      <c r="E31" s="62"/>
+      <c r="B31" s="64"/>
+      <c r="C31" s="64"/>
+      <c r="D31" s="64"/>
+      <c r="E31" s="66"/>
       <c r="F31" s="165" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="G31" s="166"/>
-      <c r="H31" s="95"/>
+      <c r="H31" s="138"/>
     </row>
     <row r="32" ht="22.5" customHeight="1">
-      <c r="A32" s="65"/>
-[...8 lines deleted...]
-      <c r="H32" s="67"/>
+      <c r="A32" s="69"/>
+      <c r="B32" s="64"/>
+      <c r="C32" s="64"/>
+      <c r="D32" s="64"/>
+      <c r="E32" s="74"/>
+      <c r="F32" s="70" t="s">
+        <v>51</v>
+      </c>
+      <c r="G32" s="140"/>
+      <c r="H32" s="71"/>
     </row>
     <row r="33" ht="22.5" customHeight="1">
-      <c r="A33" s="68"/>
-[...6 lines deleted...]
-      <c r="H33" s="71"/>
+      <c r="A33" s="72"/>
+      <c r="B33" s="64"/>
+      <c r="C33" s="64"/>
+      <c r="D33" s="74"/>
+      <c r="E33" s="74"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="141"/>
+      <c r="H33" s="77"/>
     </row>
     <row r="34" ht="7.5" customHeight="1"/>
     <row r="35" ht="22.5" customHeight="1">
-      <c r="A35" s="99" t="str">
+      <c r="A35" s="142" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B35" s="100"/>
+      <c r="B35" s="143"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
-      <c r="A36" s="3" t="str">
+      <c r="A36" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B36" s="137" t="s">
-[...3 lines deleted...]
-      <c r="D36" s="103"/>
+      <c r="B36" s="103" t="s">
+        <v>2</v>
+      </c>
+      <c r="C36" s="145"/>
+      <c r="D36" s="146"/>
       <c r="E36" s="167" t="s">
-        <v>2</v>
-[...3 lines deleted...]
-      <c r="H36" s="106"/>
+        <v>5</v>
+      </c>
+      <c r="F36" s="149"/>
+      <c r="G36" s="149"/>
+      <c r="H36" s="150"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
-      <c r="A37" s="3" t="str">
+      <c r="A37" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B37" s="137" t="s">
-[...5 lines deleted...]
-      <c r="H37" s="108"/>
+      <c r="B37" s="103" t="s">
+        <v>13</v>
+      </c>
+      <c r="C37" s="145"/>
+      <c r="D37" s="146"/>
+      <c r="E37" s="151"/>
+      <c r="H37" s="152"/>
     </row>
     <row r="38" ht="22.5" customHeight="1">
-      <c r="A38" s="3" t="str">
+      <c r="A38" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B38" s="137" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="108"/>
+      <c r="B38" s="103" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="145"/>
+      <c r="D38" s="146"/>
+      <c r="E38" s="151"/>
+      <c r="H38" s="152"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
-      <c r="A39" s="109" t="str">
+      <c r="A39" s="104" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B39" s="137" t="s">
-[...5 lines deleted...]
-      <c r="H39" s="108"/>
+      <c r="B39" s="103" t="s">
+        <v>18</v>
+      </c>
+      <c r="C39" s="145"/>
+      <c r="D39" s="146"/>
+      <c r="E39" s="151"/>
+      <c r="H39" s="152"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
-      <c r="A40" s="110" t="str">
+      <c r="A40" s="106" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
       <c r="B40" s="168">
         <v>46014.57088111111</v>
       </c>
-      <c r="C40" s="102"/>
-[...4 lines deleted...]
-      <c r="H40" s="114"/>
+      <c r="C40" s="145"/>
+      <c r="D40" s="146"/>
+      <c r="E40" s="157"/>
+      <c r="F40" s="158"/>
+      <c r="G40" s="158"/>
+      <c r="H40" s="159"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:H40"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="10" t="str">
+      <c r="A1" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="11" t="str">
+      <c r="A2" s="13" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B2" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="12" t="s">
+      <c r="B2" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="D2" s="12" t="s">
-[...7 lines deleted...]
-      <c r="H2" s="12"/>
+      <c r="C2" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E2" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
     </row>
     <row r="3" ht="18.75" customHeight="1">
-      <c r="A3" s="13" t="str">
+      <c r="A3" s="22" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B3" s="14" t="s">
-[...13 lines deleted...]
-      <c r="H3" s="15"/>
+      <c r="B3" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="D3" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
     </row>
     <row r="4" ht="67.5" customHeight="1">
-      <c r="A4" s="16" t="str">
+      <c r="A4" s="28" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B4" s="17"/>
-[...5 lines deleted...]
-      <c r="H4" s="17"/>
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="31"/>
+      <c r="F4" s="31"/>
+      <c r="G4" s="31"/>
+      <c r="H4" s="31"/>
     </row>
     <row r="5" ht="18.75" customHeight="1">
-      <c r="A5" s="13" t="str">
+      <c r="A5" s="22" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B5" s="15" t="s">
-[...13 lines deleted...]
-      <c r="H5" s="15"/>
+      <c r="B5" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="C5" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="24"/>
+      <c r="G5" s="24"/>
+      <c r="H5" s="24"/>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="16" t="str">
+      <c r="A6" s="28" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="19"/>
-[...5 lines deleted...]
-      <c r="H6" s="17"/>
+      <c r="B6" s="36"/>
+      <c r="C6" s="31"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="31"/>
+      <c r="F6" s="31"/>
+      <c r="G6" s="31"/>
+      <c r="H6" s="31"/>
     </row>
     <row r="7" ht="18.75" customHeight="1">
-      <c r="A7" s="13" t="str">
+      <c r="A7" s="22" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B7" s="15" t="s">
-[...13 lines deleted...]
-      <c r="H7" s="15"/>
+      <c r="B7" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="E7" s="34" t="s">
+        <v>27</v>
+      </c>
+      <c r="F7" s="24"/>
+      <c r="G7" s="24"/>
+      <c r="H7" s="24"/>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="20" t="str">
+      <c r="A8" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="21"/>
-[...5 lines deleted...]
-      <c r="H8" s="22"/>
+      <c r="B8" s="40"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
     </row>
     <row r="9" ht="112.5" customHeight="1">
-      <c r="A9" s="20" t="str">
+      <c r="A9" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B9" s="23" t="s">
-[...13 lines deleted...]
-      <c r="H9" s="23"/>
+      <c r="B9" s="44" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="44"/>
+      <c r="G9" s="44"/>
+      <c r="H9" s="44"/>
     </row>
     <row r="10" ht="45.0" customHeight="1">
-      <c r="A10" s="24" t="str">
+      <c r="A10" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B10" s="25" t="s">
-[...13 lines deleted...]
-      <c r="H10" s="25"/>
+      <c r="B10" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="C10" s="49" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="F10" s="49"/>
+      <c r="G10" s="49"/>
+      <c r="H10" s="49"/>
     </row>
     <row r="11" ht="45.0" customHeight="1">
-      <c r="A11" s="24" t="str">
+      <c r="A11" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B11" s="26"/>
-[...7 lines deleted...]
-      <c r="H11" s="25"/>
+      <c r="B11" s="51"/>
+      <c r="C11" s="49"/>
+      <c r="D11" s="49"/>
+      <c r="E11" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="F11" s="49"/>
+      <c r="G11" s="49"/>
+      <c r="H11" s="49"/>
     </row>
     <row r="12" ht="22.5" customHeight="1">
-      <c r="A12" s="24" t="str">
+      <c r="A12" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B12" s="27"/>
-[...9 lines deleted...]
-      <c r="H12" s="28"/>
+      <c r="B12" s="52"/>
+      <c r="C12" s="53"/>
+      <c r="D12" s="53" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="53" t="s">
+        <v>16</v>
+      </c>
+      <c r="F12" s="53"/>
+      <c r="G12" s="53"/>
+      <c r="H12" s="53"/>
     </row>
     <row r="13" ht="22.5" customHeight="1">
-      <c r="A13" s="29" t="str">
+      <c r="A13" s="54" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B13" s="30" t="s">
-[...13 lines deleted...]
-      <c r="H13" s="30"/>
+      <c r="B13" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="55" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="E13" s="55" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="55"/>
+      <c r="G13" s="55"/>
+      <c r="H13" s="55"/>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="31"/>
-      <c r="B14" s="32">
+      <c r="A14" s="56"/>
+      <c r="B14" s="57">
         <v>1800.0</v>
       </c>
-      <c r="C14" s="32">
+      <c r="C14" s="57">
         <v>1800.0</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="57">
         <v>1400.0</v>
       </c>
-      <c r="E14" s="32">
+      <c r="E14" s="57">
         <v>1200.0</v>
       </c>
-      <c r="F14" s="32"/>
-[...1 lines deleted...]
-      <c r="H14" s="32"/>
+      <c r="F14" s="57"/>
+      <c r="G14" s="57"/>
+      <c r="H14" s="57"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="33" t="str">
+      <c r="A1" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="34" t="str">
+      <c r="A2" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B2" s="35" t="s">
-[...11 lines deleted...]
-      <c r="H2" s="36"/>
+      <c r="B2" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="7"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="9"/>
     </row>
     <row r="3" ht="67.5" customHeight="1">
-      <c r="A3" s="34" t="str">
+      <c r="A3" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B3" s="37"/>
-[...5 lines deleted...]
-      <c r="H3" s="37"/>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
     </row>
     <row r="4" ht="45.0" customHeight="1">
-      <c r="A4" s="34" t="str">
+      <c r="A4" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B4" s="38" t="s">
-[...11 lines deleted...]
-      <c r="H4" s="39"/>
+      <c r="B4" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="18"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="34" t="str">
+      <c r="A5" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B5" s="40"/>
-[...9 lines deleted...]
-      <c r="H5" s="40"/>
+      <c r="B5" s="21"/>
+      <c r="C5" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="41" t="str">
+      <c r="A1" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="F1" s="42" t="str">
+      <c r="F1" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
     </row>
     <row r="2" ht="30.0" customHeight="1">
-      <c r="A2" s="43" t="str">
+      <c r="A2" s="17" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B2" s="44" t="str">
+      <c r="B2" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C2" s="44" t="str">
+      <c r="C2" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D2" s="44" t="str">
+      <c r="D2" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E2" s="44" t="str">
+      <c r="E2" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F2" s="45" t="str">
+      <c r="F2" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G2" s="46" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="G2" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="H2" s="29" t="s">
+        <v>21</v>
       </c>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="47" t="str">
+      <c r="A3" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B3" s="48" t="s">
-[...9 lines deleted...]
-      <c r="F3" s="47" t="str">
+      <c r="B3" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="C3" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="D3" s="33" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" s="35"/>
+      <c r="F3" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G3" s="48" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="49"/>
+      <c r="G3" s="33" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3" s="35"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="50" t="str">
+      <c r="A4" s="37" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B4" s="51" t="s">
-[...9 lines deleted...]
-      <c r="F4" s="47" t="str">
+      <c r="B4" s="38" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="38" t="s">
+        <v>29</v>
+      </c>
+      <c r="D4" s="38" t="s">
+        <v>30</v>
+      </c>
+      <c r="E4" s="41"/>
+      <c r="F4" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G4" s="53" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="54"/>
+      <c r="G4" s="43" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="45"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="55" t="str">
+      <c r="A5" s="46" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B5" s="56" t="s">
+      <c r="B5" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="C5" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="E5" s="50"/>
+      <c r="F5" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" s="48" t="s">
         <v>43</v>
       </c>
-      <c r="C5" s="56" t="s">
-[...12 lines deleted...]
-      <c r="H5" s="57"/>
+      <c r="H5" s="50"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="6" width="16.38"/>
     <col customWidth="1" min="7" max="7" width="32.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
       <c r="A1" s="58" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
       <c r="F1" s="59" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="60" t="str">
+      <c r="A2" s="62" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B2" s="61"/>
-[...6 lines deleted...]
-      <c r="G2" s="64"/>
+      <c r="B2" s="64"/>
+      <c r="C2" s="64"/>
+      <c r="D2" s="64"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="G2" s="68"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="65"/>
-[...7 lines deleted...]
-      <c r="G3" s="67"/>
+      <c r="A3" s="69"/>
+      <c r="B3" s="64"/>
+      <c r="C3" s="64"/>
+      <c r="D3" s="64"/>
+      <c r="E3" s="66"/>
+      <c r="F3" s="70" t="s">
+        <v>51</v>
+      </c>
+      <c r="G3" s="71"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="68"/>
-[...5 lines deleted...]
-      <c r="G4" s="71"/>
+      <c r="A4" s="72"/>
+      <c r="B4" s="64"/>
+      <c r="C4" s="64"/>
+      <c r="D4" s="74"/>
+      <c r="E4" s="66"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="77"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="F3:G4"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="30.0" customHeight="1">
-      <c r="A1" s="72" t="s">
-[...28 lines deleted...]
-      <c r="Z1" s="75"/>
+      <c r="A1" s="60" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="65"/>
+      <c r="J1" s="65"/>
+      <c r="K1" s="65"/>
+      <c r="L1" s="65"/>
+      <c r="M1" s="65"/>
+      <c r="N1" s="65"/>
+      <c r="O1" s="65"/>
+      <c r="P1" s="65"/>
+      <c r="Q1" s="65"/>
+      <c r="R1" s="65"/>
+      <c r="S1" s="65"/>
+      <c r="T1" s="65"/>
+      <c r="U1" s="65"/>
+      <c r="V1" s="65"/>
+      <c r="W1" s="65"/>
+      <c r="X1" s="65"/>
+      <c r="Y1" s="65"/>
+      <c r="Z1" s="65"/>
     </row>
     <row r="2" ht="7.5" customHeight="1"/>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="76" t="str">
+      <c r="A3" s="73" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
-      <c r="B3" s="77"/>
+      <c r="B3" s="75"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="11" t="str">
+      <c r="A4" s="13" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
       <c r="B4" s="78" t="str">
         <f>'おかず形態一覧表'!B2</f>
         <v>常食</v>
       </c>
       <c r="C4" s="78" t="str">
         <f>'おかず形態一覧表'!C2</f>
         <v>きざみ食</v>
       </c>
       <c r="D4" s="78" t="str">
         <f>'おかず形態一覧表'!D2</f>
         <v>超きざみ食</v>
       </c>
       <c r="E4" s="78" t="str">
         <f>'おかず形態一覧表'!E2</f>
         <v>ソフト食</v>
       </c>
       <c r="F4" s="78" t="str">
         <f>'おかず形態一覧表'!F2</f>
         <v/>
       </c>
       <c r="G4" s="78" t="str">
         <f>'おかず形態一覧表'!G2</f>
         <v/>
       </c>
       <c r="H4" s="78" t="str">
         <f>'おかず形態一覧表'!H2</f>
         <v/>
       </c>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="11" t="str">
+      <c r="A5" s="13" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
       <c r="B5" s="79" t="str">
         <f>'おかず形態一覧表'!B3</f>
         <v>豚肉ソテーハニー
 マスタードかけ</v>
       </c>
       <c r="C5" s="79" t="str">
         <f>'おかず形態一覧表'!C3</f>
         <v>豚肉ソテーハニー
 マスタードかけ</v>
       </c>
       <c r="D5" s="79" t="str">
         <f>'おかず形態一覧表'!D3</f>
         <v>豚肉ソテーハニー
 マスタードかけ</v>
       </c>
       <c r="E5" s="79" t="str">
         <f>'おかず形態一覧表'!E3</f>
         <v>ハウスとろとろ煮込みハンバーグ味
 ヤヨイそのままさといも</v>
       </c>
       <c r="F5" s="79" t="str">
         <f>'おかず形態一覧表'!F3</f>
         <v/>
       </c>
       <c r="G5" s="79" t="str">
         <f>'おかず形態一覧表'!G3</f>
         <v/>
       </c>
       <c r="H5" s="79" t="str">
         <f>'おかず形態一覧表'!H3</f>
         <v/>
       </c>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="16" t="str">
+      <c r="A6" s="28" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="19" t="str">
+      <c r="B6" s="36" t="str">
         <f>'おかず形態一覧表'!B4</f>
         <v/>
       </c>
-      <c r="C6" s="19" t="str">
+      <c r="C6" s="36" t="str">
         <f>'おかず形態一覧表'!C4</f>
         <v/>
       </c>
-      <c r="D6" s="19" t="str">
+      <c r="D6" s="36" t="str">
         <f>'おかず形態一覧表'!D4</f>
         <v/>
       </c>
-      <c r="E6" s="19" t="str">
+      <c r="E6" s="36" t="str">
         <f>'おかず形態一覧表'!E4</f>
         <v/>
       </c>
-      <c r="F6" s="19" t="str">
+      <c r="F6" s="36" t="str">
         <f>'おかず形態一覧表'!F4</f>
         <v/>
       </c>
-      <c r="G6" s="19" t="str">
+      <c r="G6" s="36" t="str">
         <f>'おかず形態一覧表'!G4</f>
         <v/>
       </c>
-      <c r="H6" s="19" t="str">
+      <c r="H6" s="36" t="str">
         <f>'おかず形態一覧表'!H4</f>
         <v/>
       </c>
     </row>
     <row r="7" ht="22.5" customHeight="1">
-      <c r="A7" s="11" t="str">
+      <c r="A7" s="13" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
       <c r="B7" s="79" t="str">
         <f>'おかず形態一覧表'!B5</f>
         <v>鯖の味噌煮</v>
       </c>
       <c r="C7" s="79" t="str">
         <f>'おかず形態一覧表'!C5</f>
         <v>鯖の味噌煮</v>
       </c>
       <c r="D7" s="79" t="str">
         <f>'おかず形態一覧表'!D5</f>
         <v>鯖の味噌煮</v>
       </c>
       <c r="E7" s="79" t="str">
         <f>'おかず形態一覧表'!E5</f>
         <v>ホリカフーズ鯖の味噌煮
 ニチロとけないえだまめ</v>
       </c>
       <c r="F7" s="79" t="str">
         <f>'おかず形態一覧表'!F5</f>
         <v/>
       </c>
       <c r="G7" s="79" t="str">
         <f>'おかず形態一覧表'!G5</f>
         <v/>
       </c>
       <c r="H7" s="79" t="str">
         <f>'おかず形態一覧表'!H5</f>
         <v/>
       </c>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="16" t="str">
+      <c r="A8" s="28" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="19" t="str">
+      <c r="B8" s="36" t="str">
         <f>'おかず形態一覧表'!B6</f>
         <v/>
       </c>
-      <c r="C8" s="19" t="str">
+      <c r="C8" s="36" t="str">
         <f>'おかず形態一覧表'!C6</f>
         <v/>
       </c>
-      <c r="D8" s="19" t="str">
+      <c r="D8" s="36" t="str">
         <f>'おかず形態一覧表'!D6</f>
         <v/>
       </c>
-      <c r="E8" s="19" t="str">
+      <c r="E8" s="36" t="str">
         <f>'おかず形態一覧表'!E6</f>
         <v/>
       </c>
-      <c r="F8" s="19" t="str">
+      <c r="F8" s="36" t="str">
         <f>'おかず形態一覧表'!F6</f>
         <v/>
       </c>
-      <c r="G8" s="19" t="str">
+      <c r="G8" s="36" t="str">
         <f>'おかず形態一覧表'!G6</f>
         <v/>
       </c>
-      <c r="H8" s="19" t="str">
+      <c r="H8" s="36" t="str">
         <f>'おかず形態一覧表'!H6</f>
         <v/>
       </c>
     </row>
     <row r="9" ht="22.5" customHeight="1">
-      <c r="A9" s="11" t="str">
+      <c r="A9" s="13" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
       <c r="B9" s="79" t="str">
         <f>'おかず形態一覧表'!B7</f>
         <v>大根の華風煮</v>
       </c>
       <c r="C9" s="79" t="str">
         <f>'おかず形態一覧表'!C7</f>
         <v>大根の華風煮</v>
       </c>
       <c r="D9" s="79" t="str">
         <f>'おかず形態一覧表'!D7</f>
         <v>大根の華風煮</v>
       </c>
       <c r="E9" s="79" t="str">
         <f>'おかず形態一覧表'!E7</f>
         <v>ハウスおいしくカロリー200
 かぼちゃの煮物風</v>
       </c>
       <c r="F9" s="79" t="str">
         <f>'おかず形態一覧表'!F7</f>
         <v/>
       </c>
       <c r="G9" s="79" t="str">
         <f>'おかず形態一覧表'!G7</f>
         <v/>
       </c>
       <c r="H9" s="79" t="str">
         <f>'おかず形態一覧表'!H7</f>
         <v/>
       </c>
     </row>
     <row r="10" ht="67.5" customHeight="1">
-      <c r="A10" s="20" t="str">
+      <c r="A10" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B10" s="21" t="str">
+      <c r="B10" s="40" t="str">
         <f>'おかず形態一覧表'!B8</f>
         <v/>
       </c>
-      <c r="C10" s="21" t="str">
+      <c r="C10" s="40" t="str">
         <f>'おかず形態一覧表'!C8</f>
         <v/>
       </c>
-      <c r="D10" s="21" t="str">
+      <c r="D10" s="40" t="str">
         <f>'おかず形態一覧表'!D8</f>
         <v/>
       </c>
-      <c r="E10" s="21" t="str">
+      <c r="E10" s="40" t="str">
         <f>'おかず形態一覧表'!E8</f>
         <v/>
       </c>
-      <c r="F10" s="21" t="str">
+      <c r="F10" s="40" t="str">
         <f>'おかず形態一覧表'!F8</f>
         <v/>
       </c>
-      <c r="G10" s="21" t="str">
+      <c r="G10" s="40" t="str">
         <f>'おかず形態一覧表'!G8</f>
         <v/>
       </c>
-      <c r="H10" s="21" t="str">
+      <c r="H10" s="40" t="str">
         <f>'おかず形態一覧表'!H8</f>
         <v/>
       </c>
     </row>
     <row r="11" ht="112.5" customHeight="1">
-      <c r="A11" s="20" t="str">
+      <c r="A11" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B11" s="80" t="str">
+      <c r="B11" s="94" t="str">
         <f>'おかず形態一覧表'!B9</f>
         <v>一般的な食事</v>
       </c>
-      <c r="C11" s="80" t="str">
+      <c r="C11" s="94" t="str">
         <f>'おかず形態一覧表'!C9</f>
         <v>常食を一口大に刻んだもの</v>
       </c>
-      <c r="D11" s="80" t="str">
+      <c r="D11" s="94" t="str">
         <f>'おかず形態一覧表'!D9</f>
         <v>包丁で細かく刻み、食材に応じてとろみをかける</v>
       </c>
-      <c r="E11" s="80" t="str">
+      <c r="E11" s="94" t="str">
         <f>'おかず形態一覧表'!E9</f>
         <v>市販品を使用</v>
       </c>
-      <c r="F11" s="80" t="str">
+      <c r="F11" s="94" t="str">
         <f>'おかず形態一覧表'!F9</f>
         <v/>
       </c>
-      <c r="G11" s="80" t="str">
+      <c r="G11" s="94" t="str">
         <f>'おかず形態一覧表'!G9</f>
         <v/>
       </c>
-      <c r="H11" s="80" t="str">
+      <c r="H11" s="94" t="str">
         <f>'おかず形態一覧表'!H9</f>
         <v/>
       </c>
     </row>
     <row r="12" ht="45.0" customHeight="1">
-      <c r="A12" s="24" t="str">
+      <c r="A12" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B12" s="26" t="str">
+      <c r="B12" s="51" t="str">
         <f>'おかず形態一覧表'!B10</f>
         <v>通常の大きさ</v>
       </c>
-      <c r="C12" s="26" t="str">
+      <c r="C12" s="51" t="str">
         <f>'おかず形態一覧表'!C10</f>
         <v>2cm角</v>
       </c>
-      <c r="D12" s="26" t="str">
+      <c r="D12" s="51" t="str">
         <f>'おかず形態一覧表'!D10</f>
         <v>みじん切</v>
       </c>
-      <c r="E12" s="26" t="str">
+      <c r="E12" s="51" t="str">
         <f>'おかず形態一覧表'!E10</f>
         <v>ペースト状</v>
       </c>
-      <c r="F12" s="26" t="str">
+      <c r="F12" s="51" t="str">
         <f>'おかず形態一覧表'!F10</f>
         <v/>
       </c>
-      <c r="G12" s="26" t="str">
+      <c r="G12" s="51" t="str">
         <f>'おかず形態一覧表'!G10</f>
         <v/>
       </c>
-      <c r="H12" s="26" t="str">
+      <c r="H12" s="51" t="str">
         <f>'おかず形態一覧表'!H10</f>
         <v/>
       </c>
     </row>
     <row r="13" ht="45.0" customHeight="1">
-      <c r="A13" s="24" t="str">
+      <c r="A13" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B13" s="26" t="str">
+      <c r="B13" s="51" t="str">
         <f>'おかず形態一覧表'!B11</f>
         <v/>
       </c>
-      <c r="C13" s="26" t="str">
+      <c r="C13" s="51" t="str">
         <f>'おかず形態一覧表'!C11</f>
         <v/>
       </c>
-      <c r="D13" s="26" t="str">
+      <c r="D13" s="51" t="str">
         <f>'おかず形態一覧表'!D11</f>
         <v/>
       </c>
-      <c r="E13" s="26" t="str">
+      <c r="E13" s="51" t="str">
         <f>'おかず形態一覧表'!E11</f>
         <v>噛まなくてよい</v>
       </c>
-      <c r="F13" s="26" t="str">
+      <c r="F13" s="51" t="str">
         <f>'おかず形態一覧表'!F11</f>
         <v/>
       </c>
-      <c r="G13" s="26" t="str">
+      <c r="G13" s="51" t="str">
         <f>'おかず形態一覧表'!G11</f>
         <v/>
       </c>
-      <c r="H13" s="26" t="str">
+      <c r="H13" s="51" t="str">
         <f>'おかず形態一覧表'!H11</f>
         <v/>
       </c>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="24" t="str">
+      <c r="A14" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B14" s="27" t="str">
+      <c r="B14" s="52" t="str">
         <f>'おかず形態一覧表'!B12</f>
         <v/>
       </c>
-      <c r="C14" s="27" t="str">
+      <c r="C14" s="52" t="str">
         <f>'おかず形態一覧表'!C12</f>
         <v/>
       </c>
-      <c r="D14" s="27" t="str">
+      <c r="D14" s="52" t="str">
         <f>'おかず形態一覧表'!D12</f>
         <v>3</v>
       </c>
-      <c r="E14" s="27" t="str">
+      <c r="E14" s="52" t="str">
         <f>'おかず形態一覧表'!E12</f>
         <v>2-1</v>
       </c>
-      <c r="F14" s="27" t="str">
+      <c r="F14" s="52" t="str">
         <f>'おかず形態一覧表'!F12</f>
         <v/>
       </c>
-      <c r="G14" s="27" t="str">
+      <c r="G14" s="52" t="str">
         <f>'おかず形態一覧表'!G12</f>
         <v/>
       </c>
-      <c r="H14" s="27" t="str">
+      <c r="H14" s="52" t="str">
         <f>'おかず形態一覧表'!H12</f>
         <v/>
       </c>
     </row>
     <row r="15" ht="22.5" customHeight="1">
-      <c r="A15" s="29" t="str">
+      <c r="A15" s="54" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B15" s="81" t="str">
+      <c r="B15" s="110" t="str">
         <f>'おかず形態一覧表'!B13</f>
         <v>米飯150</v>
       </c>
-      <c r="C15" s="81" t="str">
+      <c r="C15" s="110" t="str">
         <f>'おかず形態一覧表'!C13</f>
         <v>米飯150</v>
       </c>
-      <c r="D15" s="81" t="str">
+      <c r="D15" s="110" t="str">
         <f>'おかず形態一覧表'!D13</f>
         <v>全粥230</v>
       </c>
-      <c r="E15" s="81" t="str">
+      <c r="E15" s="110" t="str">
         <f>'おかず形態一覧表'!E13</f>
         <v>全粥230</v>
       </c>
-      <c r="F15" s="81" t="str">
+      <c r="F15" s="110" t="str">
         <f>'おかず形態一覧表'!F13</f>
         <v/>
       </c>
-      <c r="G15" s="81" t="str">
+      <c r="G15" s="110" t="str">
         <f>'おかず形態一覧表'!G13</f>
         <v/>
       </c>
-      <c r="H15" s="81" t="str">
+      <c r="H15" s="110" t="str">
         <f>'おかず形態一覧表'!H13</f>
         <v/>
       </c>
     </row>
     <row r="16" ht="22.5" customHeight="1">
-      <c r="A16" s="31"/>
-      <c r="B16" s="82">
+      <c r="A16" s="56"/>
+      <c r="B16" s="112">
         <f>'おかず形態一覧表'!B14</f>
         <v>1800</v>
       </c>
-      <c r="C16" s="82">
+      <c r="C16" s="112">
         <f>'おかず形態一覧表'!C14</f>
         <v>1800</v>
       </c>
-      <c r="D16" s="82">
+      <c r="D16" s="112">
         <f>'おかず形態一覧表'!D14</f>
         <v>1400</v>
       </c>
-      <c r="E16" s="82">
+      <c r="E16" s="112">
         <f>'おかず形態一覧表'!E14</f>
         <v>1200</v>
       </c>
-      <c r="F16" s="82" t="str">
+      <c r="F16" s="112" t="str">
         <f>'おかず形態一覧表'!F14</f>
         <v/>
       </c>
-      <c r="G16" s="82" t="str">
+      <c r="G16" s="112" t="str">
         <f>'おかず形態一覧表'!G14</f>
         <v/>
       </c>
-      <c r="H16" s="82" t="str">
+      <c r="H16" s="112" t="str">
         <f>'おかず形態一覧表'!H14</f>
         <v/>
       </c>
     </row>
     <row r="17" ht="7.5" customHeight="1"/>
     <row r="18" ht="22.5" customHeight="1">
-      <c r="A18" s="83" t="str">
+      <c r="A18" s="113" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B18" s="84"/>
+      <c r="B18" s="115"/>
     </row>
     <row r="19" ht="22.5" customHeight="1">
-      <c r="A19" s="34" t="str">
+      <c r="A19" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B19" s="36" t="str">
+      <c r="B19" s="9" t="str">
         <f>'主食一覧'!B2</f>
         <v>ご飯</v>
       </c>
-      <c r="C19" s="36" t="str">
+      <c r="C19" s="9" t="str">
         <f>'主食一覧'!C2</f>
         <v>全粥</v>
       </c>
-      <c r="D19" s="36" t="str">
+      <c r="D19" s="9" t="str">
         <f>'主食一覧'!D2</f>
         <v>ミキサー粥ゼリー</v>
       </c>
-      <c r="E19" s="36" t="str">
+      <c r="E19" s="9" t="str">
         <f>'主食一覧'!E2</f>
         <v/>
       </c>
-      <c r="F19" s="36" t="str">
+      <c r="F19" s="9" t="str">
         <f>'主食一覧'!F2</f>
         <v/>
       </c>
-      <c r="G19" s="36" t="str">
+      <c r="G19" s="9" t="str">
         <f>'主食一覧'!G2</f>
         <v/>
       </c>
-      <c r="H19" s="36" t="str">
+      <c r="H19" s="9" t="str">
         <f>'主食一覧'!H2</f>
         <v/>
       </c>
     </row>
     <row r="20" ht="67.5" customHeight="1">
-      <c r="A20" s="34" t="str">
+      <c r="A20" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B20" s="37" t="str">
+      <c r="B20" s="11" t="str">
         <f>'主食一覧'!B3</f>
         <v/>
       </c>
-      <c r="C20" s="37" t="str">
+      <c r="C20" s="11" t="str">
         <f>'主食一覧'!C3</f>
         <v/>
       </c>
-      <c r="D20" s="37" t="str">
+      <c r="D20" s="11" t="str">
         <f>'主食一覧'!D3</f>
         <v/>
       </c>
-      <c r="E20" s="37" t="str">
+      <c r="E20" s="11" t="str">
         <f>'主食一覧'!E3</f>
         <v/>
       </c>
-      <c r="F20" s="37" t="str">
+      <c r="F20" s="11" t="str">
         <f>'主食一覧'!F3</f>
         <v/>
       </c>
-      <c r="G20" s="37" t="str">
+      <c r="G20" s="11" t="str">
         <f>'主食一覧'!G3</f>
         <v/>
       </c>
-      <c r="H20" s="37" t="str">
+      <c r="H20" s="11" t="str">
         <f>'主食一覧'!H3</f>
         <v/>
       </c>
     </row>
     <row r="21" ht="45.0" customHeight="1">
-      <c r="A21" s="34" t="str">
+      <c r="A21" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B21" s="85" t="str">
+      <c r="B21" s="123" t="str">
         <f>'主食一覧'!B4</f>
         <v>通常の米飯
 米1：水1.3</v>
       </c>
-      <c r="C21" s="85" t="str">
+      <c r="C21" s="123" t="str">
         <f>'主食一覧'!C4</f>
         <v>米１：水5</v>
       </c>
-      <c r="D21" s="85" t="str">
+      <c r="D21" s="123" t="str">
         <f>'主食一覧'!D4</f>
         <v>全粥にホット＆プラス（ヘルシーフード）を入れミキサーで攪拌</v>
       </c>
-      <c r="E21" s="85" t="str">
+      <c r="E21" s="123" t="str">
         <f>'主食一覧'!E4</f>
         <v/>
       </c>
-      <c r="F21" s="85" t="str">
+      <c r="F21" s="123" t="str">
         <f>'主食一覧'!F4</f>
         <v/>
       </c>
-      <c r="G21" s="85" t="str">
+      <c r="G21" s="123" t="str">
         <f>'主食一覧'!G4</f>
         <v/>
       </c>
-      <c r="H21" s="85" t="str">
+      <c r="H21" s="123" t="str">
         <f>'主食一覧'!H4</f>
         <v/>
       </c>
     </row>
     <row r="22" ht="22.5" customHeight="1">
-      <c r="A22" s="34" t="str">
+      <c r="A22" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B22" s="86" t="str">
+      <c r="B22" s="124" t="str">
         <f>'主食一覧'!B5</f>
         <v/>
       </c>
-      <c r="C22" s="86" t="str">
+      <c r="C22" s="124" t="str">
         <f>'主食一覧'!C5</f>
         <v>4</v>
       </c>
-      <c r="D22" s="86" t="str">
+      <c r="D22" s="124" t="str">
         <f>'主食一覧'!D5</f>
         <v>2-1</v>
       </c>
-      <c r="E22" s="86" t="str">
+      <c r="E22" s="124" t="str">
         <f>'主食一覧'!E5</f>
         <v/>
       </c>
-      <c r="F22" s="86" t="str">
+      <c r="F22" s="124" t="str">
         <f>'主食一覧'!F5</f>
         <v/>
       </c>
-      <c r="G22" s="86" t="str">
+      <c r="G22" s="124" t="str">
         <f>'主食一覧'!G5</f>
         <v/>
       </c>
-      <c r="H22" s="86" t="str">
+      <c r="H22" s="124" t="str">
         <f>'主食一覧'!H5</f>
         <v/>
       </c>
     </row>
     <row r="23" ht="7.5" customHeight="1"/>
     <row r="24" ht="22.5" customHeight="1">
-      <c r="A24" s="42" t="str">
+      <c r="A24" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B24" s="87"/>
-      <c r="F24" s="42" t="str">
+      <c r="B24" s="125"/>
+      <c r="F24" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G24" s="87"/>
+      <c r="G24" s="125"/>
     </row>
     <row r="25" ht="30.0" customHeight="1">
-      <c r="A25" s="43" t="str">
+      <c r="A25" s="17" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B25" s="44" t="str">
+      <c r="B25" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C25" s="44" t="str">
+      <c r="C25" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D25" s="44" t="str">
+      <c r="D25" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E25" s="44" t="str">
+      <c r="E25" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F25" s="45" t="str">
+      <c r="F25" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G25" s="88" t="str">
+      <c r="G25" s="126" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G2</f>
         <v>水ゼリー</v>
       </c>
-      <c r="H25" s="88" t="str">
+      <c r="H25" s="126" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H2</f>
         <v>お水のゼリー
 （市販品）</v>
       </c>
     </row>
     <row r="26" ht="22.5" customHeight="1">
-      <c r="A26" s="47" t="str">
+      <c r="A26" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B26" s="49" t="str">
+      <c r="B26" s="35" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B3</f>
         <v>ソフティアS</v>
       </c>
-      <c r="C26" s="49" t="str">
+      <c r="C26" s="35" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C3</f>
         <v>ソフティアS</v>
       </c>
-      <c r="D26" s="49" t="str">
+      <c r="D26" s="35" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D3</f>
         <v>ソフティアS</v>
       </c>
-      <c r="E26" s="49" t="str">
+      <c r="E26" s="35" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E3</f>
         <v/>
       </c>
-      <c r="F26" s="47" t="str">
+      <c r="F26" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G26" s="49" t="str">
+      <c r="G26" s="35" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G3</f>
         <v>スルーパートナー</v>
       </c>
-      <c r="H26" s="49" t="str">
+      <c r="H26" s="35" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H3</f>
         <v/>
       </c>
     </row>
     <row r="27" ht="22.5" customHeight="1">
-      <c r="A27" s="50" t="str">
+      <c r="A27" s="37" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B27" s="54" t="str">
+      <c r="B27" s="45" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B4</f>
         <v>1ｇ</v>
       </c>
-      <c r="C27" s="54" t="str">
+      <c r="C27" s="45" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C4</f>
         <v>2ｇ</v>
       </c>
-      <c r="D27" s="54" t="str">
+      <c r="D27" s="45" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D4</f>
         <v>３ｇ</v>
       </c>
-      <c r="E27" s="54" t="str">
+      <c r="E27" s="45" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E4</f>
         <v/>
       </c>
-      <c r="F27" s="47" t="str">
+      <c r="F27" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G27" s="54" t="str">
+      <c r="G27" s="45" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G4</f>
         <v>1ｇ</v>
       </c>
-      <c r="H27" s="54" t="str">
+      <c r="H27" s="45" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H4</f>
         <v/>
       </c>
     </row>
     <row r="28" ht="22.5" customHeight="1">
-      <c r="A28" s="55" t="str">
+      <c r="A28" s="46" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B28" s="57" t="str">
+      <c r="B28" s="50" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B5</f>
         <v>1/2</v>
       </c>
-      <c r="C28" s="57" t="str">
+      <c r="C28" s="50" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C5</f>
         <v>1</v>
       </c>
-      <c r="D28" s="57" t="str">
+      <c r="D28" s="50" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D5</f>
         <v>1.5</v>
       </c>
-      <c r="E28" s="57" t="str">
+      <c r="E28" s="50" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E5</f>
         <v/>
       </c>
-      <c r="F28" s="55" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="57" t="str">
+      <c r="F28" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="G28" s="50" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G5</f>
         <v>1/3</v>
       </c>
-      <c r="H28" s="57" t="str">
+      <c r="H28" s="50" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H5</f>
         <v/>
       </c>
     </row>
     <row r="29" ht="7.5" customHeight="1"/>
     <row r="30" ht="22.5" customHeight="1">
-      <c r="A30" s="89" t="str">
+      <c r="A30" s="130" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B30" s="90"/>
-      <c r="F30" s="91" t="str">
+      <c r="B30" s="131"/>
+      <c r="F30" s="132" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G30" s="92"/>
+      <c r="G30" s="134"/>
     </row>
     <row r="31" ht="22.5" customHeight="1">
-      <c r="A31" s="60" t="str">
+      <c r="A31" s="62" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B31" s="69" t="str">
+      <c r="B31" s="74" t="str">
         <f>'濃厚流動食・補助食品'!B2</f>
         <v/>
       </c>
-      <c r="C31" s="69" t="str">
+      <c r="C31" s="74" t="str">
         <f>'濃厚流動食・補助食品'!C2</f>
         <v/>
       </c>
-      <c r="D31" s="69" t="str">
+      <c r="D31" s="74" t="str">
         <f>'濃厚流動食・補助食品'!D2</f>
         <v/>
       </c>
-      <c r="E31" s="62" t="str">
+      <c r="E31" s="66" t="str">
         <f>'濃厚流動食・補助食品'!E2</f>
         <v/>
       </c>
-      <c r="F31" s="93" t="str">
+      <c r="F31" s="136" t="str">
         <f>'濃厚流動食・補助食品'!F2</f>
         <v>0j・1j対応：可</v>
       </c>
-      <c r="G31" s="94" t="str">
+      <c r="G31" s="137" t="str">
         <f>'濃厚流動食・補助食品'!G2</f>
         <v/>
       </c>
-      <c r="H31" s="95"/>
+      <c r="H31" s="138"/>
     </row>
     <row r="32" ht="22.5" customHeight="1">
-      <c r="A32" s="65"/>
-      <c r="B32" s="69" t="str">
+      <c r="A32" s="69"/>
+      <c r="B32" s="74" t="str">
         <f>'濃厚流動食・補助食品'!B3</f>
         <v/>
       </c>
-      <c r="C32" s="69" t="str">
+      <c r="C32" s="74" t="str">
         <f>'濃厚流動食・補助食品'!C3</f>
         <v/>
       </c>
-      <c r="D32" s="69" t="str">
+      <c r="D32" s="74" t="str">
         <f>'濃厚流動食・補助食品'!D3</f>
         <v/>
       </c>
-      <c r="E32" s="69" t="str">
+      <c r="E32" s="74" t="str">
         <f>'濃厚流動食・補助食品'!E3</f>
         <v/>
       </c>
-      <c r="F32" s="96" t="str">
+      <c r="F32" s="139" t="str">
         <f>'濃厚流動食・補助食品'!F3</f>
         <v>カセイ食品カロリープリン、エネプロゼリー・セブン、エンシュアをスルーパートナーで固めたもの</v>
       </c>
-      <c r="G32" s="97"/>
-      <c r="H32" s="67"/>
+      <c r="G32" s="140"/>
+      <c r="H32" s="71"/>
     </row>
     <row r="33" ht="22.5" customHeight="1">
-      <c r="A33" s="68"/>
-      <c r="B33" s="69" t="str">
+      <c r="A33" s="72"/>
+      <c r="B33" s="74" t="str">
         <f>'濃厚流動食・補助食品'!B4</f>
         <v/>
       </c>
-      <c r="C33" s="69" t="str">
+      <c r="C33" s="74" t="str">
         <f>'濃厚流動食・補助食品'!C4</f>
         <v/>
       </c>
-      <c r="D33" s="69" t="str">
+      <c r="D33" s="74" t="str">
         <f>'濃厚流動食・補助食品'!D4</f>
         <v/>
       </c>
-      <c r="E33" s="69" t="str">
+      <c r="E33" s="74" t="str">
         <f>'濃厚流動食・補助食品'!E4</f>
         <v/>
       </c>
-      <c r="F33" s="70"/>
-[...1 lines deleted...]
-      <c r="H33" s="71"/>
+      <c r="F33" s="76"/>
+      <c r="G33" s="141"/>
+      <c r="H33" s="77"/>
     </row>
     <row r="34" ht="7.5" customHeight="1"/>
     <row r="35" ht="22.5" customHeight="1">
-      <c r="A35" s="99" t="str">
+      <c r="A35" s="142" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B35" s="100"/>
+      <c r="B35" s="143"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
-      <c r="A36" s="3" t="str">
+      <c r="A36" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B36" s="101" t="str">
+      <c r="B36" s="144" t="str">
         <f>'施設概要'!B2</f>
         <v>新潟県佐渡市上新穂1256番地</v>
       </c>
-      <c r="C36" s="102"/>
-[...1 lines deleted...]
-      <c r="E36" s="104" t="str">
+      <c r="C36" s="145"/>
+      <c r="D36" s="146"/>
+      <c r="E36" s="148" t="str">
         <f>'施設概要'!C2</f>
         <v>施設入所支援、岩の平園（定員50名）第二岩の平園（定員50名）
 施設に入所した障がいのある方に、主に夜間、入浴、排泄、食事等の介護、生活等に関する相談や助言などのサービスを提供します。
 </v>
       </c>
-      <c r="F36" s="105"/>
-[...1 lines deleted...]
-      <c r="H36" s="106"/>
+      <c r="F36" s="149"/>
+      <c r="G36" s="149"/>
+      <c r="H36" s="150"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
-      <c r="A37" s="3" t="str">
+      <c r="A37" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B37" s="101" t="str">
+      <c r="B37" s="144" t="str">
         <f>'施設概要'!B3</f>
         <v>庶務課</v>
       </c>
-      <c r="C37" s="102"/>
-[...2 lines deleted...]
-      <c r="H37" s="108"/>
+      <c r="C37" s="145"/>
+      <c r="D37" s="146"/>
+      <c r="E37" s="151"/>
+      <c r="H37" s="152"/>
     </row>
     <row r="38" ht="22.5" customHeight="1">
-      <c r="A38" s="3" t="str">
+      <c r="A38" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B38" s="101" t="str">
+      <c r="B38" s="144" t="str">
         <f>'施設概要'!B4</f>
         <v>0259-22-3880</v>
       </c>
-      <c r="C38" s="102"/>
-[...2 lines deleted...]
-      <c r="H38" s="108"/>
+      <c r="C38" s="145"/>
+      <c r="D38" s="146"/>
+      <c r="E38" s="151"/>
+      <c r="H38" s="152"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
-      <c r="A39" s="109" t="str">
+      <c r="A39" s="104" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B39" s="101" t="str">
+      <c r="B39" s="144" t="str">
         <f>'施設概要'!B5</f>
         <v>0259-22-3881</v>
       </c>
-      <c r="C39" s="102"/>
-[...2 lines deleted...]
-      <c r="H39" s="108"/>
+      <c r="C39" s="145"/>
+      <c r="D39" s="146"/>
+      <c r="E39" s="151"/>
+      <c r="H39" s="152"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
-      <c r="A40" s="110" t="str">
+      <c r="A40" s="106" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B40" s="111">
+      <c r="B40" s="156">
         <f>'施設概要'!B6</f>
         <v>46014.57088</v>
       </c>
-      <c r="C40" s="102"/>
-[...4 lines deleted...]
-      <c r="H40" s="114"/>
+      <c r="C40" s="145"/>
+      <c r="D40" s="146"/>
+      <c r="E40" s="157"/>
+      <c r="F40" s="158"/>
+      <c r="G40" s="158"/>
+      <c r="H40" s="159"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:H40"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF6AA84F"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="2" width="16.38"/>
     <col customWidth="1" min="3" max="3" width="10.13"/>
     <col customWidth="1" min="4" max="4" width="15.13"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="115" t="s">
+      <c r="A1" s="80" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="116"/>
-[...1 lines deleted...]
-      <c r="D1" s="116"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
     </row>
     <row r="2">
-      <c r="A2" s="117" t="s">
+      <c r="A2" s="82" t="s">
         <v>53</v>
       </c>
-      <c r="B2" s="118"/>
-      <c r="C2" s="119" t="s">
+      <c r="B2" s="83"/>
+      <c r="C2" s="84" t="s">
         <v>54</v>
       </c>
-      <c r="D2" s="120" t="s">
+      <c r="D2" s="85" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="121" t="s">
+      <c r="A3" s="86" t="s">
         <v>56</v>
       </c>
-      <c r="B3" s="122"/>
-      <c r="C3" s="123" t="b">
+      <c r="B3" s="87"/>
+      <c r="C3" s="88" t="b">
         <v>0</v>
       </c>
-      <c r="D3" s="124"/>
+      <c r="D3" s="89"/>
     </row>
     <row r="4">
-      <c r="A4" s="125"/>
-[...2 lines deleted...]
-      <c r="D4" s="125"/>
+      <c r="A4" s="90"/>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="90"/>
     </row>
     <row r="5">
-      <c r="A5" s="126" t="s">
+      <c r="A5" s="91" t="s">
         <v>57</v>
       </c>
-      <c r="B5" s="126" t="s">
+      <c r="B5" s="91" t="s">
         <v>58</v>
       </c>
-      <c r="C5" s="125"/>
-      <c r="D5" s="125"/>
+      <c r="C5" s="90"/>
+      <c r="D5" s="90"/>
     </row>
     <row r="6">
-      <c r="A6" s="127">
+      <c r="A6" s="92">
         <v>46002.715739444444</v>
       </c>
-      <c r="B6" s="2" t="s">
+      <c r="B6" s="3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="127">
+      <c r="A7" s="92">
         <v>46002.716071400464</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B7" s="3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="127">
+      <c r="A8" s="92">
         <v>46014.47297091435</v>
       </c>
-      <c r="B8" s="2" t="s">
+      <c r="B8" s="3" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="127">
+      <c r="A9" s="92">
         <v>46014.56971555555</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B9" s="3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="127">
+      <c r="A10" s="92">
         <v>46014.57088370371</v>
       </c>
-      <c r="B10" s="2" t="s">
+      <c r="B10" s="3" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF6AA84F"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="18.88"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="125" t="s">
+      <c r="A1" s="90" t="s">
         <v>61</v>
       </c>
-      <c r="B1" s="125"/>
+      <c r="B1" s="90"/>
     </row>
     <row r="2">
-      <c r="A2" s="125" t="s">
+      <c r="A2" s="90" t="s">
         <v>57</v>
       </c>
-      <c r="B2" s="125" t="s">
+      <c r="B2" s="90" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="128">
+      <c r="A3" s="93">
         <v>46002.705615416664</v>
       </c>
-      <c r="B3" s="2" t="s">
+      <c r="B3" s="3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="128">
+      <c r="A4" s="93">
         <v>46014.4548743287</v>
       </c>
-      <c r="B4" s="2" t="s">
+      <c r="B4" s="3" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.38"/>
     <col customWidth="1" min="2" max="2" width="48.88"/>
     <col customWidth="1" min="3" max="3" width="65.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="129" t="str">
+      <c r="A1" s="95" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B1" s="130" t="s">
+      <c r="B1" s="96" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="131"/>
+      <c r="C1" s="97"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="132" t="str">
+      <c r="A2" s="98" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B2" s="133" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="134" t="s">
+      <c r="B2" s="99" t="s">
         <v>2</v>
       </c>
+      <c r="C2" s="100" t="s">
+        <v>5</v>
+      </c>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="3" t="str">
+      <c r="A3" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B3" s="135" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="136"/>
+      <c r="B3" s="101" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="102"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="3" t="str">
+      <c r="A4" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B4" s="137" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="136"/>
+      <c r="B4" s="103" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="102"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="109" t="str">
+      <c r="A5" s="104" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B5" s="138" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="136"/>
+      <c r="B5" s="105" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="102"/>
     </row>
     <row r="6" ht="22.5" customHeight="1">
-      <c r="A6" s="110" t="str">
+      <c r="A6" s="106" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B6" s="139">
+      <c r="B6" s="107">
         <v>46014.57088111111</v>
       </c>
-      <c r="C6" s="140"/>
+      <c r="C6" s="108"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C6"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>