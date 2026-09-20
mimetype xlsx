--- v0 (2026-08-05)
+++ v1 (2026-09-20)
@@ -686,163 +686,163 @@
     <xf borderId="3" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="4" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="6" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="7" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="8" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="9" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="10" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="11" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="12" fillId="0" fontId="4" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="14" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="12" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="12" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="15" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="16" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="16" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="18" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="18" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="20" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="16" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="16" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="18" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="18" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="16" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="16" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="15" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="12" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="12" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="22" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="23" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="24" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="24" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="24" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="24" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="25" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="25" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="26" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="27" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="28" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="28" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="28" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="28" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="29" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="29" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="30" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="31" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="32" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="33" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="34" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="35" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4000500" cy="819150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.png"/>
+        <xdr:cNvPr id="0" name="image1.png"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>34</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1200150" cy="552450"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.png"/>
+        <xdr:cNvPr id="0" name="image2.png"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>