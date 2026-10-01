--- v0 (2026-07-19)
+++ v1 (2026-10-01)
@@ -16,123 +16,123 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Sheet1" sheetId="1" r:id="rId5"/>
     <sheet state="visible" name="Attendance" sheetId="2" r:id="rId6"/>
     <sheet state="visible" name="Students" sheetId="3" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="8">
   <si>
+    <t>Student Name</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Timestamp        Student Name        Attendance Status        </t>
+  </si>
+  <si>
+    <t>Ritik</t>
+  </si>
+  <si>
     <t>Ayush Singh</t>
   </si>
   <si>
     <t>Present</t>
   </si>
   <si>
     <t>Virat</t>
   </si>
   <si>
     <t>Absent</t>
   </si>
   <si>
     <t>Somnath</t>
-  </si>
-[...7 lines deleted...]
-    <t>Ritik</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="m/d/yyyy h:mm:ss"/>
   </numFmts>
   <fonts count="3">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="6">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-      <alignment readingOrder="0"/>
-[...1 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -348,109 +348,109 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
     </row>
     <row r="2">
-      <c r="A2" s="2">
+      <c r="A2" s="3">
         <v>45950.53150465278</v>
       </c>
-      <c r="B2" s="3" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2">
+      <c r="A3" s="3">
         <v>45950.531506238425</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...3 lines deleted...]
-        <v>3</v>
+      <c r="B3" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>6</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2">
+      <c r="A4" s="3">
         <v>45950.55222315972</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="2" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="4" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="1"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <sheetData>
     <row r="1">
-      <c r="A1" s="3" t="s">
-        <v>6</v>
+      <c r="A1" s="2" t="s">
+        <v>0</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="3" t="s">
-        <v>7</v>
+      <c r="A2" s="2" t="s">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>