--- v1 (2026-02-19)
+++ v2 (2026-04-21)
@@ -15,51 +15,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="OA2qx/wHMwNMuT6YGkBJpaRWIkSJOvKnR2Un2f5u3vc="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="59">
   <si>
-    <t>Заготовительные цены на бытовой лом и отходы цветных металлов, действующие  с 1 февраля 2026 года</t>
+    <t>Заготовительные цены на бытовой лом и отходы цветных металлов, действующие  с 1 апреля 2026 года</t>
   </si>
   <si>
     <t>ЛОМ БЫТОВОЙ (ЛБ)</t>
   </si>
   <si>
     <t>Таблица 1</t>
   </si>
   <si>
     <t>КЛАСС</t>
   </si>
   <si>
     <t>ГРУППА и характеристика     лома и отходов</t>
   </si>
   <si>
     <t>СОРТ</t>
   </si>
   <si>
     <t>КОД ЛОМА</t>
   </si>
   <si>
     <t>Цена без НДС при расчетах с организациями (руб.,коп.) за 1тонну нетто</t>
   </si>
   <si>
     <t>Цена без НДС при расчетах с физическими лицами (руб., коп.) за 1 кг нетто</t>
   </si>
@@ -235,51 +235,51 @@
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Tahoma"/>
     </font>
     <font/>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
   </fills>
-  <borders count="22">
+  <borders count="21">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF000000"/>
       </left>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF000000"/>
       </left>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
     </border>
@@ -420,71 +420,65 @@
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF000000"/>
       </left>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
-      <bottom style="hair">
-[...6 lines deleted...]
-      </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="59">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
@@ -516,131 +510,114 @@
     <xf borderId="13" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="13" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="8" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="17" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" vertical="top"/>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" vertical="top"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" shrinkToFit="0" vertical="top" wrapText="1"/>
+      <alignment horizontal="right" readingOrder="0" vertical="top"/>
     </xf>
     <xf borderId="8" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="16" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf borderId="8" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="19" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="20" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="9" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...1 lines deleted...]
-    </xf>
     <xf borderId="18" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="14" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...4 lines deleted...]
-    </xf>
     <xf borderId="8" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="19" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="9" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="20" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...3 lines deleted...]
-      <alignment horizontal="right" vertical="top"/>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
@@ -945,484 +922,484 @@
       </c>
       <c r="H8" s="28">
         <v>5.0</v>
       </c>
       <c r="I8" s="27">
         <v>6.0</v>
       </c>
     </row>
     <row r="9" ht="9.75" customHeight="1">
       <c r="A9" s="29" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="30" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="31" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="32" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="32" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="33">
-        <v>3895.49</v>
-[...5 lines deleted...]
-        <v>3.51</v>
+        <v>4376.74</v>
+      </c>
+      <c r="H9" s="33">
+        <v>4522.88</v>
+      </c>
+      <c r="I9" s="34">
+        <v>3.94</v>
       </c>
     </row>
     <row r="10" ht="58.5" customHeight="1">
-      <c r="A10" s="36"/>
-[...1 lines deleted...]
-      <c r="D10" s="38" t="s">
+      <c r="A10" s="35"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="37" t="s">
         <v>18</v>
       </c>
       <c r="E10" s="30" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="30" t="s">
         <v>20</v>
       </c>
-      <c r="G10" s="39">
-[...6 lines deleted...]
-        <v>2.68</v>
+      <c r="G10" s="33">
+        <v>3349.68</v>
+      </c>
+      <c r="H10" s="33">
+        <v>3478.31</v>
+      </c>
+      <c r="I10" s="33">
+        <v>3.01</v>
       </c>
     </row>
     <row r="11" ht="75.75" customHeight="1">
-      <c r="A11" s="40"/>
-      <c r="B11" s="41"/>
+      <c r="A11" s="38"/>
+      <c r="B11" s="39"/>
       <c r="C11" s="30"/>
       <c r="D11" s="31" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="30" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="30" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="33">
-        <v>2838.29</v>
-[...5 lines deleted...]
-        <v>2.55</v>
+        <v>3188.93</v>
+      </c>
+      <c r="H11" s="33">
+        <v>3311.39</v>
+      </c>
+      <c r="I11" s="33">
+        <v>2.87</v>
       </c>
     </row>
     <row r="12" ht="75.75" customHeight="1">
-      <c r="A12" s="42"/>
-[...2 lines deleted...]
-      <c r="D12" s="45" t="s">
+      <c r="A12" s="40"/>
+      <c r="B12" s="41"/>
+      <c r="C12" s="42"/>
+      <c r="D12" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="E12" s="44" t="s">
+      <c r="E12" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="F12" s="44" t="s">
+      <c r="F12" s="42" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="33">
-        <v>2293.06</v>
-[...5 lines deleted...]
-        <v>2.06</v>
+        <v>2576.34</v>
+      </c>
+      <c r="H12" s="33">
+        <v>2675.27</v>
+      </c>
+      <c r="I12" s="33">
+        <v>2.32</v>
       </c>
     </row>
     <row r="13" ht="30.75" customHeight="1">
-      <c r="A13" s="47" t="s">
+      <c r="A13" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="B13" s="48"/>
-      <c r="C13" s="44" t="s">
+      <c r="B13" s="45"/>
+      <c r="C13" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="D13" s="45" t="s">
+      <c r="D13" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="E13" s="44" t="s">
+      <c r="E13" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="F13" s="44" t="s">
+      <c r="F13" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="G13" s="49">
-[...6 lines deleted...]
-        <v>3.29</v>
+      <c r="G13" s="33">
+        <v>4109.99</v>
+      </c>
+      <c r="H13" s="33">
+        <v>4535.78</v>
+      </c>
+      <c r="I13" s="33">
+        <v>3.7</v>
       </c>
     </row>
     <row r="14" ht="30.0" customHeight="1">
-      <c r="A14" s="47" t="s">
+      <c r="A14" s="44" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="48"/>
-      <c r="C14" s="44" t="s">
+      <c r="B14" s="45"/>
+      <c r="C14" s="42" t="s">
         <v>29</v>
       </c>
-      <c r="D14" s="45" t="s">
+      <c r="D14" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="E14" s="44" t="s">
+      <c r="E14" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="F14" s="44" t="s">
+      <c r="F14" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="G14" s="49">
-[...6 lines deleted...]
-        <v>2.19</v>
+      <c r="G14" s="33">
+        <v>2737.1</v>
+      </c>
+      <c r="H14" s="33">
+        <v>3020.66</v>
+      </c>
+      <c r="I14" s="33">
+        <v>2.46</v>
       </c>
     </row>
     <row r="15" ht="63.75" customHeight="1">
-      <c r="A15" s="51" t="s">
+      <c r="A15" s="46" t="s">
         <v>32</v>
       </c>
       <c r="C15" s="30" t="s">
         <v>13</v>
       </c>
       <c r="D15" s="31" t="s">
         <v>33</v>
       </c>
       <c r="E15" s="30" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="30" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="33">
-        <v>31137.75</v>
-[...5 lines deleted...]
-        <v>28.52</v>
+        <v>32423.43</v>
+      </c>
+      <c r="H15" s="33">
+        <v>32920.13</v>
+      </c>
+      <c r="I15" s="33">
+        <v>29.7</v>
       </c>
     </row>
     <row r="16" ht="48.75" customHeight="1">
-      <c r="A16" s="40"/>
-      <c r="B16" s="41"/>
+      <c r="A16" s="38"/>
+      <c r="B16" s="39"/>
       <c r="C16" s="30"/>
       <c r="D16" s="31" t="s">
         <v>35</v>
       </c>
       <c r="E16" s="30" t="s">
         <v>12</v>
       </c>
       <c r="F16" s="30" t="s">
         <v>36</v>
       </c>
       <c r="G16" s="33">
-        <v>17933.81</v>
-[...5 lines deleted...]
-        <v>16.3</v>
+        <v>18674.3</v>
+      </c>
+      <c r="H16" s="33">
+        <v>18978.46</v>
+      </c>
+      <c r="I16" s="33">
+        <v>16.97</v>
       </c>
     </row>
     <row r="17" ht="37.5" customHeight="1">
-      <c r="A17" s="40"/>
-      <c r="B17" s="41"/>
+      <c r="A17" s="38"/>
+      <c r="B17" s="39"/>
       <c r="C17" s="30"/>
       <c r="D17" s="31" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="30" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="30" t="s">
         <v>38</v>
       </c>
       <c r="G17" s="33">
-        <v>20118.75</v>
-[...5 lines deleted...]
-        <v>18.25</v>
+        <v>20949.45</v>
+      </c>
+      <c r="H17" s="33">
+        <v>21303.06</v>
+      </c>
+      <c r="I17" s="33">
+        <v>19.0</v>
       </c>
     </row>
     <row r="18" ht="64.5" customHeight="1">
-      <c r="A18" s="40"/>
-      <c r="B18" s="41"/>
+      <c r="A18" s="38"/>
+      <c r="B18" s="39"/>
       <c r="C18" s="30"/>
       <c r="D18" s="31" t="s">
         <v>39</v>
       </c>
       <c r="E18" s="30" t="s">
         <v>14</v>
       </c>
       <c r="F18" s="30" t="s">
         <v>40</v>
       </c>
       <c r="G18" s="33">
-        <v>29218.57</v>
-[...5 lines deleted...]
-        <v>27.26</v>
+        <v>30424.99</v>
+      </c>
+      <c r="H18" s="33">
+        <v>30826.39</v>
+      </c>
+      <c r="I18" s="33">
+        <v>28.39</v>
       </c>
     </row>
     <row r="19" ht="88.5" customHeight="1">
-      <c r="A19" s="52"/>
-[...2 lines deleted...]
-      <c r="D19" s="55" t="s">
+      <c r="A19" s="47"/>
+      <c r="B19" s="48"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="E19" s="44" t="s">
+      <c r="E19" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="F19" s="44" t="s">
+      <c r="F19" s="42" t="s">
         <v>43</v>
       </c>
-      <c r="G19" s="46">
-[...6 lines deleted...]
-        <v>10.89</v>
+      <c r="G19" s="33">
+        <v>12597.23</v>
+      </c>
+      <c r="H19" s="33">
+        <v>12827.84</v>
+      </c>
+      <c r="I19" s="33">
+        <v>11.34</v>
       </c>
     </row>
     <row r="20" ht="70.5" customHeight="1">
-      <c r="A20" s="47" t="s">
+      <c r="A20" s="44" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="48"/>
-      <c r="C20" s="44" t="s">
+      <c r="B20" s="45"/>
+      <c r="C20" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="D20" s="45" t="s">
+      <c r="D20" s="43" t="s">
         <v>45</v>
       </c>
-      <c r="E20" s="44" t="s">
+      <c r="E20" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="F20" s="44" t="s">
+      <c r="F20" s="42" t="s">
         <v>46</v>
       </c>
-      <c r="G20" s="49">
-[...6 lines deleted...]
-        <v>18.56</v>
+      <c r="G20" s="33">
+        <v>21582.83</v>
+      </c>
+      <c r="H20" s="33">
+        <v>21715.2</v>
+      </c>
+      <c r="I20" s="33">
+        <v>19.42</v>
       </c>
     </row>
     <row r="21" ht="9.75" customHeight="1">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="51" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="25"/>
-      <c r="C21" s="56" t="s">
+      <c r="C21" s="51" t="s">
         <v>12</v>
       </c>
       <c r="D21" s="25"/>
-      <c r="E21" s="57" t="s">
+      <c r="E21" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="F21" s="57" t="s">
+      <c r="F21" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="G21" s="57">
+      <c r="G21" s="53">
         <v>4.0</v>
       </c>
-      <c r="H21" s="57">
+      <c r="H21" s="53">
         <v>5.0</v>
       </c>
-      <c r="I21" s="57">
+      <c r="I21" s="53">
         <v>6.0</v>
       </c>
     </row>
     <row r="22" ht="90.0" customHeight="1">
-      <c r="A22" s="42"/>
-[...2 lines deleted...]
-      <c r="D22" s="45" t="s">
+      <c r="A22" s="40"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="43" t="s">
         <v>47</v>
       </c>
-      <c r="E22" s="44" t="s">
+      <c r="E22" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="F22" s="44" t="s">
+      <c r="F22" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="G22" s="58">
-[...6 lines deleted...]
-        <v>9.27</v>
+      <c r="G22" s="33">
+        <v>10777.56</v>
+      </c>
+      <c r="H22" s="33">
+        <v>10843.66</v>
+      </c>
+      <c r="I22" s="33">
+        <v>9.7</v>
       </c>
     </row>
     <row r="23" ht="44.25" customHeight="1">
-      <c r="A23" s="47" t="s">
+      <c r="A23" s="44" t="s">
         <v>49</v>
       </c>
-      <c r="B23" s="48"/>
-      <c r="C23" s="44" t="s">
+      <c r="B23" s="45"/>
+      <c r="C23" s="42" t="s">
         <v>42</v>
       </c>
-      <c r="D23" s="45" t="s">
+      <c r="D23" s="43" t="s">
         <v>50</v>
       </c>
-      <c r="E23" s="44" t="s">
+      <c r="E23" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="F23" s="44" t="s">
+      <c r="F23" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="G23" s="49">
-[...6 lines deleted...]
-        <v>2.95</v>
+      <c r="G23" s="33">
+        <v>3258.99</v>
+      </c>
+      <c r="H23" s="33">
+        <v>3788.25</v>
+      </c>
+      <c r="I23" s="33">
+        <v>2.93</v>
       </c>
     </row>
     <row r="24" ht="66.75" customHeight="1">
-      <c r="A24" s="60" t="s">
+      <c r="A24" s="54" t="s">
         <v>52</v>
       </c>
-      <c r="B24" s="48"/>
-      <c r="C24" s="44" t="s">
+      <c r="B24" s="45"/>
+      <c r="C24" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="D24" s="45" t="s">
+      <c r="D24" s="43" t="s">
         <v>54</v>
       </c>
-      <c r="E24" s="44" t="s">
+      <c r="E24" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="F24" s="44" t="s">
+      <c r="F24" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="G24" s="49">
-[...6 lines deleted...]
-        <v>2.79</v>
+      <c r="G24" s="33">
+        <v>2997.54</v>
+      </c>
+      <c r="H24" s="33">
+        <v>3080.57</v>
+      </c>
+      <c r="I24" s="33">
+        <v>2.77</v>
       </c>
     </row>
     <row r="25" ht="9.75" customHeight="1">
       <c r="C25" s="2"/>
     </row>
     <row r="26" ht="9.75" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="2"/>
     </row>
     <row r="27" ht="9.75" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="3"/>
-      <c r="C27" s="61"/>
+      <c r="C27" s="55"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
     </row>
     <row r="28" ht="9.75" customHeight="1">
       <c r="A28" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="3"/>
-      <c r="C28" s="61"/>
+      <c r="C28" s="55"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
     </row>
     <row r="29" ht="9.75" customHeight="1">
       <c r="C29" s="2"/>
     </row>
     <row r="30" ht="9.75" customHeight="1">
       <c r="C30" s="2"/>
     </row>
     <row r="31" ht="9.75" customHeight="1">
       <c r="C31" s="2"/>
     </row>
     <row r="32" ht="9.75" customHeight="1">
-      <c r="A32" s="62"/>
-      <c r="I32" s="63"/>
+      <c r="A32" s="56"/>
+      <c r="I32" s="57"/>
     </row>
     <row r="33" ht="9.75" customHeight="1"/>
     <row r="34" ht="9.75" customHeight="1">
       <c r="C34" s="2"/>
-      <c r="E34" s="63"/>
+      <c r="E34" s="57"/>
     </row>
     <row r="35" ht="9.75" customHeight="1">
-      <c r="A35" s="1"/>
+      <c r="A35" s="58"/>
       <c r="C35" s="2"/>
-      <c r="I35" s="63"/>
+      <c r="I35" s="57"/>
     </row>
     <row r="36" ht="9.75" customHeight="1">
-      <c r="A36" s="1"/>
+      <c r="A36" s="58"/>
       <c r="C36" s="2"/>
-      <c r="E36" s="63"/>
+      <c r="E36" s="57"/>
     </row>
     <row r="37" ht="9.75" customHeight="1">
       <c r="C37" s="2"/>
     </row>
     <row r="38" ht="9.75" customHeight="1">
       <c r="C38" s="2"/>
     </row>
     <row r="39" ht="9.75" customHeight="1">
       <c r="C39" s="2"/>
     </row>
     <row r="40" ht="9.75" customHeight="1">
       <c r="C40" s="2"/>
     </row>
     <row r="41" ht="9.75" customHeight="1">
       <c r="C41" s="2"/>
     </row>
     <row r="42" ht="9.75" customHeight="1">
       <c r="C42" s="2"/>
     </row>
     <row r="43" ht="9.75" customHeight="1">
       <c r="C43" s="2"/>
     </row>
     <row r="44" ht="9.75" customHeight="1">
       <c r="C44" s="2"/>
     </row>