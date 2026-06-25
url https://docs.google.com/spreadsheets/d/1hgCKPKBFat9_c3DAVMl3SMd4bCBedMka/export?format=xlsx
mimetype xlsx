--- v2 (2026-04-21)
+++ v3 (2026-06-25)
@@ -6,177 +6,177 @@
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/binary" PartName="/xl/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Sheet1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="OA2qx/wHMwNMuT6YGkBJpaRWIkSJOvKnR2Un2f5u3vc="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="fyhfSAw14CO5FLJeN2TSouic2m5kUMfD0+YlmOU9eg4="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="59">
-[...1 lines deleted...]
-    <t>Заготовительные цены на бытовой лом и отходы цветных металлов, действующие  с 1 апреля 2026 года</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="73" uniqueCount="59">
+  <si>
+    <t>Заготовительные цены на бытовой лом и отходы цветных металлов, действующие  с 1 июня 2026 года</t>
   </si>
   <si>
     <t>ЛОМ БЫТОВОЙ (ЛБ)</t>
   </si>
   <si>
     <t>Таблица 1</t>
   </si>
   <si>
     <t>КЛАСС</t>
   </si>
   <si>
     <t>ГРУППА и характеристика     лома и отходов</t>
   </si>
   <si>
     <t>СОРТ</t>
   </si>
   <si>
     <t>КОД ЛОМА</t>
   </si>
   <si>
     <t>Цена без НДС при расчетах с организациями (руб.,коп.) за 1тонну нетто</t>
   </si>
   <si>
     <t>Цена без НДС при расчетах с физическими лицами (руб., коп.) за 1 кг нетто</t>
   </si>
   <si>
     <t>на складе "Поставщика"</t>
   </si>
   <si>
     <t xml:space="preserve"> на складе "Покупателя"</t>
   </si>
   <si>
+    <t>Алюминий</t>
+  </si>
+  <si>
     <t>1</t>
   </si>
   <si>
+    <t>Бытовой лом алюминия чистого (нелегированного), не засоренный другими металлами и сплавами</t>
+  </si>
+  <si>
+    <t>11990011</t>
+  </si>
+  <si>
+    <t>Бытовой лом алюминия и сплавов на его основе, не засоренный другими металлами и сплавами</t>
+  </si>
+  <si>
+    <t>1а</t>
+  </si>
+  <si>
+    <t>11990013</t>
+  </si>
+  <si>
+    <t>Бытовой лом алюминия и сплавов на его основе, не соответствующий техническим требованиям сортов 1 и 1а</t>
+  </si>
+  <si>
     <t>2</t>
   </si>
   <si>
+    <t>11990012</t>
+  </si>
+  <si>
+    <t>Бытовой лом алюминия и сплавов на его основе низкокачественный, не соответствующий техническим требованиям сортов 1, 1а и 2</t>
+  </si>
+  <si>
     <t>3</t>
   </si>
   <si>
+    <t>11990014</t>
+  </si>
+  <si>
+    <t>Магний</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бытовой лом магния  и сплавов на его основе </t>
+  </si>
+  <si>
+    <t>12990021</t>
+  </si>
+  <si>
+    <t>Цинк</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бытовой лом цинка и сплавов на его основе  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 22990061</t>
+  </si>
+  <si>
+    <t>Медная группа</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бытовой лом меди, не засоренный другими металлами и сплавами, без лака, краски, изоляции и следов обжига  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 31990031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бытовой лом латуни, не засоренный другими цветными металлами и сплавами  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 33990032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Бытовой лом бронзы, не засоренный другими металлами и сплавами  </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 32990033</t>
+  </si>
+  <si>
+    <t>Бытовой лом меди, не засоренный другими металлами и сплавами, не соответствующий техническим требованиям сорта 1</t>
+  </si>
+  <si>
     <t>4</t>
-  </si>
-[...73 lines deleted...]
-    <t>Бытовой лом меди, не засоренный другими металлами и сплавами, не соответствующий техническим требованиям сорта 1</t>
   </si>
   <si>
     <t xml:space="preserve"> 31990034</t>
   </si>
   <si>
     <t>Бытовой лом медьсодержащий (медь, латунь, бронза) низкокачественный, не соответствующий техническим требованиям сортов 1, 2, 3, 4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>31990035</t>
   </si>
   <si>
     <t>Никель</t>
   </si>
   <si>
     <t xml:space="preserve">Бытовой лом никеля, сплавов на его основе и медно-никелевых сплавов, не засоренный другими металлами и сплавами  </t>
   </si>
   <si>
     <t xml:space="preserve"> 35990041</t>
   </si>
   <si>
     <t>Бытовой лом никеля, сплавов на его основе и медно-никелевых сплавов низкокачественный, не соответствующий техническим требованиям сорта 1</t>
   </si>
@@ -235,51 +235,51 @@
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Tahoma"/>
     </font>
     <font>
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Tahoma"/>
     </font>
     <font/>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="22">
     <border/>
     <border>
       <left style="hair">
         <color rgb="FF000000"/>
       </left>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF000000"/>
       </left>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
     </border>
@@ -420,65 +420,71 @@
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
     </border>
     <border>
       <left style="hair">
         <color rgb="FF000000"/>
       </left>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="hair">
         <color rgb="FF000000"/>
       </right>
+      <bottom style="hair">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <top style="hair">
+        <color rgb="FF000000"/>
+      </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="64">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
@@ -510,114 +516,131 @@
     <xf borderId="13" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="13" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="8" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf borderId="17" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="right" readingOrder="0" vertical="top"/>
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf borderId="16" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="8" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="16" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
+    <xf borderId="16" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
     <xf borderId="8" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="19" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="20" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
+    <xf borderId="9" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
     <xf borderId="18" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="14" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf borderId="21" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
     <xf borderId="8" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="19" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="9" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    <xf borderId="20" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf borderId="19" fillId="0" fontId="3" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
@@ -881,525 +904,497 @@
       <c r="F6" s="14" t="s">
         <v>6</v>
       </c>
       <c r="G6" s="15" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="16"/>
       <c r="I6" s="17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="7" ht="39.0" customHeight="1">
       <c r="A7" s="18"/>
       <c r="C7" s="18"/>
       <c r="E7" s="19"/>
       <c r="F7" s="20"/>
       <c r="G7" s="21" t="s">
         <v>9</v>
       </c>
       <c r="H7" s="22" t="s">
         <v>10</v>
       </c>
       <c r="I7" s="23"/>
     </row>
     <row r="8" ht="9.75" customHeight="1">
-      <c r="A8" s="24" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A8" s="24"/>
       <c r="B8" s="25"/>
-      <c r="C8" s="26" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C8" s="26"/>
       <c r="D8" s="25"/>
-      <c r="E8" s="27" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="28"/>
+      <c r="I8" s="27"/>
     </row>
     <row r="9" ht="9.75" customHeight="1">
       <c r="A9" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="C9" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="D9" s="31" t="s">
+        <v>13</v>
+      </c>
+      <c r="E9" s="32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F9" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="G9" s="33">
+        <v>4356.46</v>
+      </c>
+      <c r="H9" s="34">
+        <v>4501.93</v>
+      </c>
+      <c r="I9" s="35">
+        <v>3.92</v>
+      </c>
+    </row>
+    <row r="10" ht="58.5" customHeight="1">
+      <c r="A10" s="36"/>
+      <c r="C10" s="37"/>
+      <c r="D10" s="38" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="30" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="31" t="s">
+      <c r="E10" s="30" t="s">
         <v>16</v>
       </c>
-      <c r="E9" s="32" t="s">
-[...2 lines deleted...]
-      <c r="F9" s="32" t="s">
+      <c r="F10" s="30" t="s">
         <v>17</v>
       </c>
-      <c r="G9" s="33">
-[...28 lines deleted...]
-        <v>3.01</v>
+      <c r="G10" s="39">
+        <v>3334.16</v>
+      </c>
+      <c r="H10" s="39">
+        <v>3462.19</v>
+      </c>
+      <c r="I10" s="39">
+        <v>3.0</v>
       </c>
     </row>
     <row r="11" ht="75.75" customHeight="1">
-      <c r="A11" s="38"/>
-      <c r="B11" s="39"/>
+      <c r="A11" s="40"/>
+      <c r="B11" s="41"/>
       <c r="C11" s="30"/>
       <c r="D11" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="E11" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="F11" s="30" t="s">
+        <v>20</v>
+      </c>
+      <c r="G11" s="33">
+        <v>3174.16</v>
+      </c>
+      <c r="H11" s="34">
+        <v>3296.05</v>
+      </c>
+      <c r="I11" s="39">
+        <v>2.86</v>
+      </c>
+    </row>
+    <row r="12" ht="75.75" customHeight="1">
+      <c r="A12" s="42"/>
+      <c r="B12" s="43"/>
+      <c r="C12" s="44"/>
+      <c r="D12" s="45" t="s">
         <v>21</v>
       </c>
-      <c r="E11" s="30" t="s">
+      <c r="E12" s="44" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="G12" s="33">
+        <v>2564.41</v>
+      </c>
+      <c r="H12" s="34">
+        <v>2662.88</v>
+      </c>
+      <c r="I12" s="46">
+        <v>2.31</v>
+      </c>
+    </row>
+    <row r="13" ht="30.75" customHeight="1">
+      <c r="A13" s="47" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="48"/>
+      <c r="C13" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="E13" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="F11" s="30" t="s">
+      <c r="F13" s="44" t="s">
+        <v>26</v>
+      </c>
+      <c r="G13" s="49">
+        <v>4090.94</v>
+      </c>
+      <c r="H13" s="50">
+        <v>4514.76</v>
+      </c>
+      <c r="I13" s="46">
+        <v>3.68</v>
+      </c>
+    </row>
+    <row r="14" ht="30.0" customHeight="1">
+      <c r="A14" s="47" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="48"/>
+      <c r="C14" s="44" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="45" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" s="44" t="s">
+        <v>30</v>
+      </c>
+      <c r="G14" s="49">
+        <v>2724.41</v>
+      </c>
+      <c r="H14" s="50">
+        <v>3006.66</v>
+      </c>
+      <c r="I14" s="46">
+        <v>2.45</v>
+      </c>
+    </row>
+    <row r="15" ht="63.75" customHeight="1">
+      <c r="A15" s="51" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="G11" s="33">
-[...37 lines deleted...]
-      <c r="C13" s="42" t="s">
+      <c r="D15" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="E15" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="D13" s="43" t="s">
-[...52 lines deleted...]
-      <c r="D15" s="31" t="s">
+      <c r="F15" s="30" t="s">
         <v>33</v>
       </c>
-      <c r="E15" s="30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G15" s="33">
-        <v>32423.43</v>
-[...5 lines deleted...]
-        <v>29.7</v>
+        <v>30630.4</v>
+      </c>
+      <c r="H15" s="34">
+        <v>31099.64</v>
+      </c>
+      <c r="I15" s="39">
+        <v>28.06</v>
       </c>
     </row>
     <row r="16" ht="48.75" customHeight="1">
-      <c r="A16" s="38"/>
-      <c r="B16" s="39"/>
+      <c r="A16" s="40"/>
+      <c r="B16" s="41"/>
       <c r="C16" s="30"/>
       <c r="D16" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="E16" s="30" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="30" t="s">
         <v>35</v>
       </c>
-      <c r="E16" s="30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G16" s="33">
-        <v>18674.3</v>
-[...5 lines deleted...]
-        <v>16.97</v>
+        <v>17641.6</v>
+      </c>
+      <c r="H16" s="34">
+        <v>17928.94</v>
+      </c>
+      <c r="I16" s="39">
+        <v>16.04</v>
       </c>
     </row>
     <row r="17" ht="37.5" customHeight="1">
-      <c r="A17" s="38"/>
-      <c r="B17" s="39"/>
+      <c r="A17" s="40"/>
+      <c r="B17" s="41"/>
       <c r="C17" s="30"/>
       <c r="D17" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="E17" s="30" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="30" t="s">
         <v>37</v>
       </c>
-      <c r="E17" s="30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G17" s="33">
-        <v>20949.45</v>
-[...5 lines deleted...]
-        <v>19.0</v>
+        <v>19790.94</v>
+      </c>
+      <c r="H17" s="34">
+        <v>20124.99</v>
+      </c>
+      <c r="I17" s="39">
+        <v>17.95</v>
       </c>
     </row>
     <row r="18" ht="64.5" customHeight="1">
-      <c r="A18" s="38"/>
-      <c r="B18" s="39"/>
+      <c r="A18" s="40"/>
+      <c r="B18" s="41"/>
       <c r="C18" s="30"/>
       <c r="D18" s="31" t="s">
+        <v>38</v>
+      </c>
+      <c r="E18" s="30" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="F18" s="30" t="s">
         <v>40</v>
       </c>
       <c r="G18" s="33">
-        <v>30424.99</v>
-[...5 lines deleted...]
-        <v>28.39</v>
+        <v>28742.49</v>
+      </c>
+      <c r="H18" s="34">
+        <v>29121.69</v>
+      </c>
+      <c r="I18" s="39">
+        <v>26.82</v>
       </c>
     </row>
     <row r="19" ht="88.5" customHeight="1">
-      <c r="A19" s="47"/>
-[...2 lines deleted...]
-      <c r="D19" s="50" t="s">
+      <c r="A19" s="52"/>
+      <c r="B19" s="53"/>
+      <c r="C19" s="54"/>
+      <c r="D19" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="E19" s="42" t="s">
+      <c r="E19" s="44" t="s">
         <v>42</v>
       </c>
-      <c r="F19" s="42" t="s">
+      <c r="F19" s="44" t="s">
         <v>43</v>
       </c>
-      <c r="G19" s="33">
-[...6 lines deleted...]
-        <v>11.34</v>
+      <c r="G19" s="46">
+        <v>11900.61</v>
+      </c>
+      <c r="H19" s="46">
+        <v>12118.46</v>
+      </c>
+      <c r="I19" s="46">
+        <v>10.71</v>
       </c>
     </row>
     <row r="20" ht="70.5" customHeight="1">
-      <c r="A20" s="44" t="s">
+      <c r="A20" s="47" t="s">
         <v>44</v>
       </c>
-      <c r="B20" s="45"/>
-[...3 lines deleted...]
-      <c r="D20" s="43" t="s">
+      <c r="B20" s="48"/>
+      <c r="C20" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="45" t="s">
         <v>45</v>
       </c>
-      <c r="E20" s="42" t="s">
-[...2 lines deleted...]
-      <c r="F20" s="42" t="s">
+      <c r="E20" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" s="44" t="s">
         <v>46</v>
       </c>
-      <c r="G20" s="33">
-[...6 lines deleted...]
-        <v>19.42</v>
+      <c r="G20" s="49">
+        <v>21372.2</v>
+      </c>
+      <c r="H20" s="50">
+        <v>21503.29</v>
+      </c>
+      <c r="I20" s="46">
+        <v>19.23</v>
       </c>
     </row>
     <row r="21" ht="9.75" customHeight="1">
-      <c r="A21" s="51" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A21" s="56"/>
       <c r="B21" s="25"/>
-      <c r="C21" s="51" t="s">
+      <c r="C21" s="56"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="57"/>
+      <c r="G21" s="57"/>
+      <c r="H21" s="57"/>
+      <c r="I21" s="57"/>
+    </row>
+    <row r="22" ht="90.0" customHeight="1">
+      <c r="A22" s="42"/>
+      <c r="B22" s="43"/>
+      <c r="C22" s="44"/>
+      <c r="D22" s="45" t="s">
+        <v>47</v>
+      </c>
+      <c r="E22" s="44" t="s">
+        <v>19</v>
+      </c>
+      <c r="F22" s="44" t="s">
+        <v>48</v>
+      </c>
+      <c r="G22" s="58">
+        <v>10672.39</v>
+      </c>
+      <c r="H22" s="59">
+        <v>10737.84</v>
+      </c>
+      <c r="I22" s="46">
+        <v>9.61</v>
+      </c>
+    </row>
+    <row r="23" ht="44.25" customHeight="1">
+      <c r="A23" s="47" t="s">
+        <v>49</v>
+      </c>
+      <c r="B23" s="48"/>
+      <c r="C23" s="44" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23" s="45" t="s">
+        <v>50</v>
+      </c>
+      <c r="E23" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="D21" s="25"/>
-[...23 lines deleted...]
-      <c r="E22" s="42" t="s">
+      <c r="F23" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="G23" s="49">
+        <v>3072.14</v>
+      </c>
+      <c r="H23" s="50">
+        <v>3571.06</v>
+      </c>
+      <c r="I23" s="46">
+        <v>2.76</v>
+      </c>
+    </row>
+    <row r="24" ht="66.75" customHeight="1">
+      <c r="A24" s="60" t="s">
+        <v>52</v>
+      </c>
+      <c r="B24" s="48"/>
+      <c r="C24" s="44" t="s">
+        <v>53</v>
+      </c>
+      <c r="D24" s="45" t="s">
+        <v>54</v>
+      </c>
+      <c r="E24" s="44" t="s">
         <v>12</v>
       </c>
-      <c r="F22" s="42" t="s">
-[...53 lines deleted...]
-      <c r="F24" s="42" t="s">
+      <c r="F24" s="44" t="s">
         <v>55</v>
       </c>
-      <c r="G24" s="33">
-[...6 lines deleted...]
-        <v>2.77</v>
+      <c r="G24" s="49">
+        <v>2825.66</v>
+      </c>
+      <c r="H24" s="50">
+        <v>2903.92</v>
+      </c>
+      <c r="I24" s="46">
+        <v>2.61</v>
       </c>
     </row>
     <row r="25" ht="9.75" customHeight="1">
       <c r="C25" s="2"/>
     </row>
     <row r="26" ht="9.75" customHeight="1">
       <c r="A26" s="3" t="s">
         <v>56</v>
       </c>
       <c r="C26" s="2"/>
     </row>
     <row r="27" ht="9.75" customHeight="1">
       <c r="A27" s="3" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="3"/>
-      <c r="C27" s="55"/>
+      <c r="C27" s="61"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
     </row>
     <row r="28" ht="9.75" customHeight="1">
       <c r="A28" s="3" t="s">
         <v>58</v>
       </c>
       <c r="B28" s="3"/>
-      <c r="C28" s="55"/>
+      <c r="C28" s="61"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
     </row>
     <row r="29" ht="9.75" customHeight="1">
       <c r="C29" s="2"/>
     </row>
     <row r="30" ht="9.75" customHeight="1">
       <c r="C30" s="2"/>
     </row>
     <row r="31" ht="9.75" customHeight="1">
       <c r="C31" s="2"/>
     </row>
     <row r="32" ht="9.75" customHeight="1">
-      <c r="A32" s="56"/>
-      <c r="I32" s="57"/>
+      <c r="A32" s="62"/>
+      <c r="I32" s="63"/>
     </row>
     <row r="33" ht="9.75" customHeight="1"/>
     <row r="34" ht="9.75" customHeight="1">
       <c r="C34" s="2"/>
-      <c r="E34" s="57"/>
+      <c r="E34" s="63"/>
     </row>
     <row r="35" ht="9.75" customHeight="1">
-      <c r="A35" s="58"/>
+      <c r="A35" s="1"/>
       <c r="C35" s="2"/>
-      <c r="I35" s="57"/>
+      <c r="I35" s="63"/>
     </row>
     <row r="36" ht="9.75" customHeight="1">
-      <c r="A36" s="58"/>
+      <c r="A36" s="1"/>
       <c r="C36" s="2"/>
-      <c r="E36" s="57"/>
+      <c r="E36" s="63"/>
     </row>
     <row r="37" ht="9.75" customHeight="1">
       <c r="C37" s="2"/>
     </row>
     <row r="38" ht="9.75" customHeight="1">
       <c r="C38" s="2"/>
     </row>
     <row r="39" ht="9.75" customHeight="1">
       <c r="C39" s="2"/>
     </row>
     <row r="40" ht="9.75" customHeight="1">
       <c r="C40" s="2"/>
     </row>
     <row r="41" ht="9.75" customHeight="1">
       <c r="C41" s="2"/>
     </row>
     <row r="42" ht="9.75" customHeight="1">
       <c r="C42" s="2"/>
     </row>
     <row r="43" ht="9.75" customHeight="1">
       <c r="C43" s="2"/>
     </row>
     <row r="44" ht="9.75" customHeight="1">
       <c r="C44" s="2"/>
     </row>
@@ -4274,33 +4269,33 @@
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A6:B7"/>
     <mergeCell ref="C6:D7"/>
     <mergeCell ref="E6:E7"/>
     <mergeCell ref="F6:F7"/>
     <mergeCell ref="G6:H6"/>
     <mergeCell ref="I6:I7"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="A21:B21"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="A32:F33"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A14:B14"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A20:B20"/>
     <mergeCell ref="C21:D21"/>
   </mergeCells>
   <printOptions/>
   <pageMargins bottom="1.0" footer="0.0" header="0.0" left="0.75" right="0.75" top="1.0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <headerFooter>
-    <oddHeader>&amp;RПрейскурант цен № 02-06/Ф от 01.02.26         #P</oddHeader>
+    <oddHeader>&amp;RПрейскурант цен № 06-06/Ф от 01.06.26         #P</oddHeader>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="3" man="1"/>
   </rowBreaks>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>