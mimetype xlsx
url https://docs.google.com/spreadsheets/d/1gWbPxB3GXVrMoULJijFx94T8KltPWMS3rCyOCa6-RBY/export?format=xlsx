--- v0 (2026-02-24)
+++ v1 (2026-08-21)
@@ -18,153 +18,153 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Mens League" sheetId="1" r:id="rId4"/>
     <sheet state="visible" name="Ladies League" sheetId="2" r:id="rId5"/>
     <sheet state="visible" name="Mixed League" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="84" uniqueCount="36">
   <si>
     <t>Men's - League 2</t>
   </si>
   <si>
+    <t>Mixed Team - League 2</t>
+  </si>
+  <si>
+    <t>Ladies - League 2</t>
+  </si>
+  <si>
     <t>Pos</t>
   </si>
   <si>
     <t>Team</t>
   </si>
   <si>
     <t>Markfield</t>
   </si>
   <si>
     <t>Bagworth</t>
   </si>
   <si>
     <t>Sinai Park</t>
   </si>
   <si>
     <t>Bradgate</t>
   </si>
   <si>
     <t>Bosworth</t>
   </si>
   <si>
     <t>Holly Hayes</t>
   </si>
   <si>
     <t>Count</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
+    <t>Hermitage</t>
+  </si>
+  <si>
+    <t>S.Derbyshire</t>
+  </si>
+  <si>
     <t>Derwent</t>
   </si>
   <si>
-    <t>S.Derbyshire</t>
+    <t>Hinckley</t>
+  </si>
+  <si>
+    <t>Beaumont</t>
   </si>
   <si>
     <t>Westend</t>
   </si>
   <si>
+    <t>Hatton</t>
+  </si>
+  <si>
+    <t>Huncote</t>
+  </si>
+  <si>
+    <t>BADGERS</t>
+  </si>
+  <si>
     <t>Ivanhoe</t>
   </si>
   <si>
-    <t>Huncote</t>
+    <t>Desford</t>
   </si>
   <si>
     <t>R.Hoggs</t>
   </si>
   <si>
     <t>Birstall</t>
   </si>
   <si>
+    <t>Derby Tri</t>
+  </si>
+  <si>
     <t>Team Derby Runner</t>
   </si>
   <si>
-    <t>BADGERS</t>
-[...1 lines deleted...]
-  <si>
     <t>Wigston</t>
   </si>
   <si>
+    <t>R.Royce</t>
+  </si>
+  <si>
     <t>Shepshed</t>
   </si>
   <si>
-    <t>R.Royce</t>
+    <t>Fleckney</t>
   </si>
   <si>
     <t>Harborough</t>
   </si>
   <si>
     <t>Lichfield RC</t>
   </si>
   <si>
     <t>Owls</t>
   </si>
   <si>
     <t>Stilton</t>
-  </si>
-[...25 lines deleted...]
-    <t>Desford</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="6">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="14.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font/>
     <font>
       <b/>
       <sz val="11.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
@@ -298,130 +298,130 @@
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="31">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="4" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="7" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="7" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="8" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="8" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="2" fontId="3" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="2" fontId="3" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="2" fontId="3" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="2" fontId="3" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="7" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="8" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="8" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="10" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
     <xf borderId="10" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf borderId="11" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="12" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="14" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="1">
     <dxf>
       <font>
         <b/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFF3F3F3"/>
           <bgColor rgb="FFF3F3F3"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
   </dxfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
@@ -465,1660 +465,1660 @@
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="6.38"/>
     <col customWidth="1" min="2" max="2" width="22.63"/>
     <col customWidth="1" min="3" max="4" width="10.13"/>
     <col customWidth="1" min="5" max="5" width="14.63"/>
     <col customWidth="1" min="6" max="8" width="10.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H2" s="8" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I2" s="9" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11">
         <v>1.0</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C3" s="12">
         <v>14.0</v>
       </c>
       <c r="D3" s="13">
         <v>16.0</v>
       </c>
       <c r="E3" s="13">
         <v>16.0</v>
       </c>
       <c r="F3" s="13">
         <v>17.0</v>
       </c>
       <c r="G3" s="13">
         <v>17.0</v>
       </c>
       <c r="H3" s="14">
         <v>17.0</v>
       </c>
       <c r="I3" s="15">
         <v>3461.0</v>
       </c>
       <c r="J3" s="11">
         <f t="shared" ref="J3:J19" si="1">sum(C3:H3)</f>
         <v>97</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="16">
         <v>2.0</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C4" s="17">
         <v>17.0</v>
       </c>
       <c r="D4" s="18">
         <v>17.0</v>
       </c>
       <c r="E4" s="18">
         <v>17.0</v>
       </c>
       <c r="F4" s="18">
         <v>13.0</v>
       </c>
       <c r="G4" s="18">
         <v>16.0</v>
       </c>
       <c r="H4" s="19">
         <v>16.0</v>
       </c>
       <c r="I4" s="20">
         <v>3603.0</v>
       </c>
       <c r="J4" s="16">
         <f t="shared" si="1"/>
         <v>96</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="16">
         <v>3.0</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C5" s="17">
         <v>13.0</v>
       </c>
       <c r="D5" s="18">
         <v>15.0</v>
       </c>
       <c r="E5" s="18">
         <v>15.0</v>
       </c>
       <c r="F5" s="18">
         <v>16.0</v>
       </c>
       <c r="G5" s="18">
         <v>12.0</v>
       </c>
       <c r="H5" s="19">
         <v>11.0</v>
       </c>
       <c r="I5" s="20">
         <v>5046.0</v>
       </c>
       <c r="J5" s="16">
         <f t="shared" si="1"/>
         <v>82</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="16">
         <v>4.0</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="C6" s="17">
         <v>15.0</v>
       </c>
       <c r="D6" s="18">
         <v>14.0</v>
       </c>
       <c r="E6" s="18">
         <v>13.0</v>
       </c>
       <c r="F6" s="18">
         <v>10.0</v>
       </c>
       <c r="G6" s="18">
         <v>11.0</v>
       </c>
       <c r="H6" s="19">
         <v>15.0</v>
       </c>
       <c r="I6" s="20">
         <v>5385.0</v>
       </c>
       <c r="J6" s="16">
         <f t="shared" si="1"/>
         <v>78</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="16">
         <v>5.0</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C7" s="17">
         <v>16.0</v>
       </c>
       <c r="D7" s="18">
         <v>13.0</v>
       </c>
       <c r="E7" s="18">
         <v>7.0</v>
       </c>
       <c r="F7" s="18">
         <v>11.0</v>
       </c>
       <c r="G7" s="18">
         <v>15.0</v>
       </c>
       <c r="H7" s="19">
         <v>10.0</v>
       </c>
       <c r="I7" s="20">
         <v>5972.0</v>
       </c>
       <c r="J7" s="16">
         <f t="shared" si="1"/>
         <v>72</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="16">
         <v>6.0</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C8" s="17">
         <v>8.0</v>
       </c>
       <c r="D8" s="18">
         <v>11.0</v>
       </c>
       <c r="E8" s="18">
         <v>10.0</v>
       </c>
       <c r="F8" s="18">
         <v>14.0</v>
       </c>
       <c r="G8" s="18">
         <v>14.0</v>
       </c>
       <c r="H8" s="19">
         <v>13.0</v>
       </c>
       <c r="I8" s="20">
         <v>6901.0</v>
       </c>
       <c r="J8" s="16">
         <f t="shared" si="1"/>
         <v>70</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="16">
         <v>7.0</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C9" s="17">
         <v>7.0</v>
       </c>
       <c r="D9" s="18">
         <v>8.0</v>
       </c>
       <c r="E9" s="18">
         <v>12.0</v>
       </c>
       <c r="F9" s="18">
         <v>12.0</v>
       </c>
       <c r="G9" s="18">
         <v>9.0</v>
       </c>
       <c r="H9" s="19">
         <v>14.0</v>
       </c>
       <c r="I9" s="20">
         <v>7648.0</v>
       </c>
       <c r="J9" s="16">
         <f t="shared" si="1"/>
         <v>62</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="16">
         <v>8.0</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C10" s="17">
         <v>9.0</v>
       </c>
       <c r="D10" s="18">
         <v>9.0</v>
       </c>
       <c r="E10" s="18">
         <v>8.0</v>
       </c>
       <c r="F10" s="18">
         <v>9.0</v>
       </c>
       <c r="G10" s="18">
         <v>13.0</v>
       </c>
       <c r="H10" s="19">
         <v>12.0</v>
       </c>
       <c r="I10" s="20">
         <v>7494.0</v>
       </c>
       <c r="J10" s="16">
         <f t="shared" si="1"/>
         <v>60</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="16">
         <v>9.0</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C11" s="17">
         <v>10.0</v>
       </c>
       <c r="D11" s="18">
         <v>12.0</v>
       </c>
       <c r="E11" s="18">
         <v>11.0</v>
       </c>
       <c r="F11" s="18">
         <v>7.0</v>
       </c>
       <c r="G11" s="18">
         <v>10.0</v>
       </c>
       <c r="H11" s="19">
         <v>7.0</v>
       </c>
       <c r="I11" s="20">
         <v>8311.0</v>
       </c>
       <c r="J11" s="16">
         <f t="shared" si="1"/>
         <v>57</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="16">
         <v>10.0</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C12" s="17">
         <v>12.0</v>
       </c>
       <c r="D12" s="18">
         <v>10.0</v>
       </c>
       <c r="E12" s="21"/>
       <c r="F12" s="18">
         <v>8.0</v>
       </c>
       <c r="G12" s="18">
         <v>8.0</v>
       </c>
       <c r="H12" s="19">
         <v>9.0</v>
       </c>
       <c r="I12" s="20">
         <v>7884.0</v>
       </c>
       <c r="J12" s="16">
         <f t="shared" si="1"/>
         <v>47</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="16">
         <v>11.0</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C13" s="22"/>
+        <v>30</v>
+      </c>
+      <c r="C13" s="23"/>
       <c r="D13" s="21"/>
       <c r="E13" s="18">
         <v>14.0</v>
       </c>
       <c r="F13" s="18">
         <v>15.0</v>
       </c>
       <c r="G13" s="21"/>
-      <c r="H13" s="23"/>
+      <c r="H13" s="22"/>
       <c r="I13" s="20">
         <v>4342.0</v>
       </c>
       <c r="J13" s="16">
         <f t="shared" si="1"/>
         <v>29</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="16">
         <v>12.0</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C14" s="17">
         <v>11.0</v>
       </c>
       <c r="D14" s="21"/>
       <c r="E14" s="18">
         <v>9.0</v>
       </c>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
       <c r="H14" s="19">
         <v>8.0</v>
       </c>
       <c r="I14" s="20">
         <v>8514.0</v>
       </c>
       <c r="J14" s="16">
         <f t="shared" si="1"/>
         <v>28</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="16">
         <v>13.0</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C15" s="22"/>
+        <v>32</v>
+      </c>
+      <c r="C15" s="23"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
-      <c r="H15" s="23"/>
+      <c r="H15" s="22"/>
       <c r="I15" s="24"/>
       <c r="J15" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="16">
         <v>14.0</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C16" s="22"/>
+        <v>33</v>
+      </c>
+      <c r="C16" s="23"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
-      <c r="H16" s="23"/>
+      <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="16">
         <v>15.0</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C17" s="22"/>
+        <v>34</v>
+      </c>
+      <c r="C17" s="23"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
-      <c r="H17" s="23"/>
+      <c r="H17" s="22"/>
       <c r="I17" s="24"/>
       <c r="J17" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="16">
         <v>16.0</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C18" s="22"/>
+        <v>35</v>
+      </c>
+      <c r="C18" s="23"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
-      <c r="H18" s="23"/>
+      <c r="H18" s="22"/>
       <c r="I18" s="20">
         <v>548.0</v>
       </c>
       <c r="J18" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="25">
         <v>17.0</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C19" s="26"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="28"/>
-      <c r="I19" s="29">
+      <c r="I19" s="30">
         <v>4694.0</v>
       </c>
       <c r="J19" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <conditionalFormatting sqref="A3:J19">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>if($B3="BADGERS",True)</formula>
     </cfRule>
   </conditionalFormatting>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="6.38"/>
     <col customWidth="1" min="2" max="2" width="22.63"/>
     <col customWidth="1" min="3" max="4" width="10.13"/>
     <col customWidth="1" min="5" max="5" width="14.63"/>
     <col customWidth="1" min="6" max="8" width="10.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H2" s="8" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I2" s="9" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11">
         <v>1.0</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="C3" s="12">
         <v>17.0</v>
       </c>
       <c r="D3" s="13">
         <v>17.0</v>
       </c>
       <c r="E3" s="13">
         <v>17.0</v>
       </c>
       <c r="F3" s="13">
         <v>17.0</v>
       </c>
       <c r="G3" s="13">
         <v>15.0</v>
       </c>
       <c r="H3" s="14">
         <v>16.0</v>
       </c>
       <c r="I3" s="15">
         <v>738.0</v>
       </c>
       <c r="J3" s="11">
         <f t="shared" ref="J3:J19" si="1">sum(C3:H3)</f>
         <v>99</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="16">
         <v>2.0</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="C4" s="17">
         <v>15.0</v>
       </c>
       <c r="D4" s="18">
         <v>16.0</v>
       </c>
       <c r="E4" s="18">
         <v>14.0</v>
       </c>
       <c r="F4" s="18">
         <v>12.0</v>
       </c>
       <c r="G4" s="18">
         <v>17.0</v>
       </c>
       <c r="H4" s="19">
         <v>13.0</v>
       </c>
       <c r="I4" s="20">
         <v>1011.0</v>
       </c>
       <c r="J4" s="16">
         <f t="shared" si="1"/>
         <v>87</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="16">
         <v>3.0</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C5" s="17">
         <v>11.0</v>
       </c>
       <c r="D5" s="18">
         <v>10.0</v>
       </c>
       <c r="E5" s="18">
         <v>16.0</v>
       </c>
       <c r="F5" s="18">
         <v>16.0</v>
       </c>
       <c r="G5" s="18">
         <v>13.0</v>
       </c>
       <c r="H5" s="19">
         <v>17.0</v>
       </c>
       <c r="I5" s="20">
         <v>1101.0</v>
       </c>
       <c r="J5" s="16">
         <f t="shared" si="1"/>
         <v>83</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="16">
         <v>4.0</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C6" s="17">
         <v>12.0</v>
       </c>
       <c r="D6" s="18">
         <v>14.0</v>
       </c>
       <c r="E6" s="18">
         <v>15.0</v>
       </c>
       <c r="F6" s="18">
         <v>11.0</v>
       </c>
       <c r="G6" s="18">
         <v>16.0</v>
       </c>
       <c r="H6" s="19">
         <v>15.0</v>
       </c>
       <c r="I6" s="20">
         <v>1204.0</v>
       </c>
       <c r="J6" s="16">
         <f t="shared" si="1"/>
         <v>83</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="16">
         <v>5.0</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C7" s="17">
         <v>16.0</v>
       </c>
       <c r="D7" s="18">
         <v>15.0</v>
       </c>
       <c r="E7" s="18">
         <v>10.0</v>
       </c>
       <c r="F7" s="18">
         <v>15.0</v>
       </c>
       <c r="G7" s="18">
         <v>12.0</v>
       </c>
       <c r="H7" s="19">
         <v>14.0</v>
       </c>
       <c r="I7" s="20">
         <v>1128.0</v>
       </c>
       <c r="J7" s="16">
         <f t="shared" si="1"/>
         <v>82</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="16">
         <v>6.0</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C8" s="17">
         <v>14.0</v>
       </c>
       <c r="D8" s="18">
         <v>12.0</v>
       </c>
       <c r="E8" s="18">
         <v>11.0</v>
       </c>
       <c r="F8" s="18">
         <v>14.0</v>
       </c>
       <c r="G8" s="18">
         <v>14.0</v>
       </c>
       <c r="H8" s="19">
         <v>11.0</v>
       </c>
       <c r="I8" s="20">
         <v>1392.0</v>
       </c>
       <c r="J8" s="16">
         <f t="shared" si="1"/>
         <v>76</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="16">
         <v>7.0</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="C9" s="17">
         <v>8.0</v>
       </c>
       <c r="D9" s="18">
         <v>9.0</v>
       </c>
       <c r="E9" s="18">
         <v>12.0</v>
       </c>
       <c r="F9" s="18">
         <v>10.0</v>
       </c>
       <c r="G9" s="18">
         <v>11.0</v>
       </c>
       <c r="H9" s="19">
         <v>12.0</v>
       </c>
       <c r="I9" s="20">
         <v>1770.0</v>
       </c>
       <c r="J9" s="16">
         <f t="shared" si="1"/>
         <v>62</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="16">
         <v>8.0</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="C10" s="17">
         <v>14.0</v>
       </c>
       <c r="D10" s="18">
         <v>13.0</v>
       </c>
       <c r="E10" s="18">
         <v>8.0</v>
       </c>
       <c r="F10" s="18">
         <v>7.0</v>
       </c>
       <c r="G10" s="18">
         <v>9.0</v>
       </c>
       <c r="H10" s="19">
         <v>10.0</v>
       </c>
       <c r="I10" s="20">
         <v>1990.0</v>
       </c>
       <c r="J10" s="16">
         <f t="shared" si="1"/>
         <v>61</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="16">
         <v>9.0</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C11" s="17">
         <v>7.0</v>
       </c>
       <c r="D11" s="18">
         <v>7.0</v>
       </c>
       <c r="E11" s="18">
         <v>13.0</v>
       </c>
       <c r="F11" s="18">
         <v>13.0</v>
       </c>
       <c r="G11" s="18">
         <v>10.0</v>
       </c>
       <c r="H11" s="19">
         <v>8.0</v>
       </c>
       <c r="I11" s="20">
         <v>2165.0</v>
       </c>
       <c r="J11" s="16">
         <f t="shared" si="1"/>
         <v>58</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="16">
         <v>10.0</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C12" s="17">
         <v>9.0</v>
       </c>
       <c r="D12" s="18">
         <v>8.0</v>
       </c>
       <c r="E12" s="21"/>
       <c r="F12" s="18">
         <v>6.0</v>
       </c>
       <c r="G12" s="18">
         <v>8.0</v>
       </c>
       <c r="H12" s="19">
         <v>9.0</v>
       </c>
       <c r="I12" s="20">
         <v>2394.0</v>
       </c>
       <c r="J12" s="16">
         <f t="shared" si="1"/>
         <v>40</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="16">
         <v>11.0</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="C13" s="17">
         <v>10.0</v>
       </c>
       <c r="D13" s="18">
         <v>6.0</v>
       </c>
       <c r="E13" s="18">
         <v>9.0</v>
       </c>
       <c r="F13" s="18">
         <v>8.0</v>
       </c>
       <c r="G13" s="21"/>
-      <c r="H13" s="23"/>
+      <c r="H13" s="22"/>
       <c r="I13" s="20">
         <v>2196.0</v>
       </c>
       <c r="J13" s="16">
         <f t="shared" si="1"/>
         <v>33</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="16">
         <v>12.0</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C14" s="17">
         <v>6.0</v>
       </c>
       <c r="D14" s="18">
         <v>11.0</v>
       </c>
       <c r="E14" s="21"/>
       <c r="F14" s="21"/>
       <c r="G14" s="21"/>
-      <c r="H14" s="23"/>
+      <c r="H14" s="22"/>
       <c r="I14" s="20">
         <v>1632.0</v>
       </c>
       <c r="J14" s="16">
         <f t="shared" si="1"/>
         <v>17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="16">
         <v>13.0</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C15" s="22"/>
+        <v>31</v>
+      </c>
+      <c r="C15" s="23"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="18">
         <v>9.0</v>
       </c>
       <c r="G15" s="21"/>
-      <c r="H15" s="23"/>
+      <c r="H15" s="22"/>
       <c r="I15" s="20">
         <v>825.0</v>
       </c>
       <c r="J15" s="16">
         <f t="shared" si="1"/>
         <v>9</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="16">
         <v>14.0</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C16" s="22"/>
+        <v>32</v>
+      </c>
+      <c r="C16" s="23"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
-      <c r="H16" s="23"/>
+      <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="16">
         <v>15.0</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C17" s="22"/>
+        <v>33</v>
+      </c>
+      <c r="C17" s="23"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
-      <c r="H17" s="23"/>
+      <c r="H17" s="22"/>
       <c r="I17" s="24"/>
       <c r="J17" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="16">
         <v>16.0</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C18" s="22"/>
+        <v>34</v>
+      </c>
+      <c r="C18" s="23"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
-      <c r="H18" s="23"/>
+      <c r="H18" s="22"/>
       <c r="I18" s="24"/>
       <c r="J18" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="25">
         <v>17.0</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="C19" s="26"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="28"/>
-      <c r="I19" s="30"/>
+      <c r="I19" s="29"/>
       <c r="J19" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <conditionalFormatting sqref="A3:J19">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>if($B3="BADGERS",True)</formula>
     </cfRule>
   </conditionalFormatting>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="6.38"/>
     <col customWidth="1" min="2" max="2" width="22.63"/>
     <col customWidth="1" min="3" max="4" width="10.13"/>
     <col customWidth="1" min="5" max="5" width="14.63"/>
     <col customWidth="1" min="6" max="8" width="10.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
       <c r="A1" s="1" t="s">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="3"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
       <c r="A2" s="4" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B2" s="5" t="s">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="D2" s="7" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E2" s="7" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="F2" s="7" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="G2" s="7" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="H2" s="8" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="I2" s="9" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="J2" s="10" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="11">
         <v>1.0</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C3" s="12">
         <v>17.0</v>
       </c>
       <c r="D3" s="13">
         <v>16.0</v>
       </c>
       <c r="E3" s="13">
         <v>17.0</v>
       </c>
       <c r="F3" s="13">
         <v>15.0</v>
       </c>
       <c r="G3" s="13">
         <v>16.0</v>
       </c>
       <c r="H3" s="14">
         <v>17.0</v>
       </c>
       <c r="I3" s="15">
         <v>3384.0</v>
       </c>
       <c r="J3" s="11">
         <f t="shared" ref="J3:J19" si="1">sum(C3:H3)</f>
         <v>98</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="16">
         <v>2.0</v>
       </c>
       <c r="B4" s="16" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="C4" s="17">
         <v>15.0</v>
       </c>
       <c r="D4" s="18">
         <v>17.0</v>
       </c>
       <c r="E4" s="18">
         <v>16.0</v>
       </c>
       <c r="F4" s="18">
         <v>16.0</v>
       </c>
       <c r="G4" s="18">
         <v>17.0</v>
       </c>
       <c r="H4" s="19">
         <v>16.0</v>
       </c>
       <c r="I4" s="20">
         <v>3403.0</v>
       </c>
       <c r="J4" s="16">
         <f t="shared" si="1"/>
         <v>97</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="16">
         <v>3.0</v>
       </c>
       <c r="B5" s="16" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="C5" s="17">
         <v>13.0</v>
       </c>
       <c r="D5" s="18">
         <v>14.0</v>
       </c>
       <c r="E5" s="18">
         <v>14.0</v>
       </c>
       <c r="F5" s="18">
         <v>13.0</v>
       </c>
       <c r="G5" s="18">
         <v>14.0</v>
       </c>
       <c r="H5" s="19">
         <v>15.0</v>
       </c>
       <c r="I5" s="20">
         <v>4542.0</v>
       </c>
       <c r="J5" s="16">
         <f t="shared" si="1"/>
         <v>83</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="16">
         <v>4.0</v>
       </c>
       <c r="B6" s="16" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="C6" s="17">
         <v>14.0</v>
       </c>
       <c r="D6" s="18">
         <v>15.0</v>
       </c>
       <c r="E6" s="18">
         <v>15.0</v>
       </c>
       <c r="F6" s="18">
         <v>17.0</v>
       </c>
       <c r="G6" s="18">
         <v>11.0</v>
       </c>
       <c r="H6" s="19">
         <v>11.0</v>
       </c>
       <c r="I6" s="20">
         <v>4730.0</v>
       </c>
       <c r="J6" s="16">
         <f t="shared" si="1"/>
         <v>83</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="16">
         <v>5.0</v>
       </c>
       <c r="B7" s="16" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="C7" s="17">
         <v>16.0</v>
       </c>
       <c r="D7" s="18">
         <v>13.0</v>
       </c>
       <c r="E7" s="18">
         <v>8.0</v>
       </c>
       <c r="F7" s="18">
         <v>11.0</v>
       </c>
       <c r="G7" s="18">
         <v>15.0</v>
       </c>
       <c r="H7" s="19">
         <v>12.0</v>
       </c>
       <c r="I7" s="20">
         <v>5623.0</v>
       </c>
       <c r="J7" s="16">
         <f t="shared" si="1"/>
         <v>75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="16">
         <v>6.0</v>
       </c>
       <c r="B8" s="16" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="C8" s="17">
         <v>12.0</v>
       </c>
       <c r="D8" s="18">
         <v>12.0</v>
       </c>
       <c r="E8" s="18">
         <v>9.0</v>
       </c>
       <c r="F8" s="18">
         <v>10.0</v>
       </c>
       <c r="G8" s="18">
         <v>13.0</v>
       </c>
       <c r="H8" s="19">
         <v>13.0</v>
       </c>
       <c r="I8" s="20">
         <v>5905.0</v>
       </c>
       <c r="J8" s="16">
         <f t="shared" si="1"/>
         <v>69</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="16">
         <v>7.0</v>
       </c>
       <c r="B9" s="16" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="C9" s="17">
         <v>6.0</v>
       </c>
       <c r="D9" s="18">
         <v>8.0</v>
       </c>
       <c r="E9" s="18">
         <v>12.0</v>
       </c>
       <c r="F9" s="18">
         <v>12.0</v>
       </c>
       <c r="G9" s="18">
         <v>9.0</v>
       </c>
       <c r="H9" s="19">
         <v>14.0</v>
       </c>
       <c r="I9" s="20">
         <v>6971.0</v>
       </c>
       <c r="J9" s="16">
         <f t="shared" si="1"/>
         <v>61</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="16">
         <v>8.0</v>
       </c>
       <c r="B10" s="16" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="C10" s="17">
         <v>8.0</v>
       </c>
       <c r="D10" s="18">
         <v>9.0</v>
       </c>
       <c r="E10" s="18">
         <v>10.0</v>
       </c>
       <c r="F10" s="18">
         <v>9.0</v>
       </c>
       <c r="G10" s="18">
         <v>12.0</v>
       </c>
       <c r="H10" s="19">
         <v>10.0</v>
       </c>
       <c r="I10" s="20">
         <v>7239.0</v>
       </c>
       <c r="J10" s="16">
         <f t="shared" si="1"/>
         <v>58</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="16">
         <v>9.0</v>
       </c>
       <c r="B11" s="16" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C11" s="17">
         <v>10.0</v>
       </c>
       <c r="D11" s="18">
         <v>11.0</v>
       </c>
       <c r="E11" s="18">
         <v>11.0</v>
       </c>
       <c r="F11" s="18">
         <v>8.0</v>
       </c>
       <c r="G11" s="18">
         <v>10.0</v>
       </c>
       <c r="H11" s="19">
         <v>8.0</v>
       </c>
       <c r="I11" s="20">
         <v>7623.0</v>
       </c>
       <c r="J11" s="16">
         <f t="shared" si="1"/>
         <v>58</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="16">
         <v>10.0</v>
       </c>
       <c r="B12" s="16" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="C12" s="17">
         <v>11.0</v>
       </c>
       <c r="D12" s="18">
         <v>10.0</v>
       </c>
       <c r="E12" s="21"/>
       <c r="F12" s="18">
         <v>7.0</v>
       </c>
       <c r="G12" s="18">
         <v>8.0</v>
       </c>
       <c r="H12" s="19">
         <v>9.0</v>
       </c>
       <c r="I12" s="20">
         <v>8141.0</v>
       </c>
       <c r="J12" s="16">
         <f t="shared" si="1"/>
         <v>45</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="16">
         <v>11.0</v>
       </c>
       <c r="B13" s="16" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="C13" s="17">
         <v>7.0</v>
       </c>
       <c r="D13" s="21"/>
       <c r="E13" s="18">
         <v>13.0</v>
       </c>
       <c r="F13" s="18">
         <v>14.0</v>
       </c>
       <c r="G13" s="21"/>
-      <c r="H13" s="23"/>
+      <c r="H13" s="22"/>
       <c r="I13" s="20">
         <v>5542.0</v>
       </c>
       <c r="J13" s="16">
         <f t="shared" si="1"/>
         <v>34</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="16">
         <v>12.0</v>
       </c>
       <c r="B14" s="16" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="C14" s="17">
         <v>9.0</v>
       </c>
       <c r="D14" s="18">
         <v>7.0</v>
       </c>
       <c r="E14" s="21"/>
       <c r="F14" s="18">
         <v>6.0</v>
       </c>
       <c r="G14" s="21"/>
-      <c r="H14" s="23"/>
+      <c r="H14" s="22"/>
       <c r="I14" s="20">
         <v>9258.0</v>
       </c>
       <c r="J14" s="16">
         <f t="shared" si="1"/>
         <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="16">
         <v>13.0</v>
       </c>
       <c r="B15" s="16" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="C15" s="22"/>
+        <v>32</v>
+      </c>
+      <c r="C15" s="23"/>
       <c r="D15" s="21"/>
       <c r="E15" s="21"/>
       <c r="F15" s="21"/>
       <c r="G15" s="21"/>
-      <c r="H15" s="23"/>
+      <c r="H15" s="22"/>
       <c r="I15" s="24"/>
       <c r="J15" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="16">
         <v>14.0</v>
       </c>
       <c r="B16" s="16" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="C16" s="22"/>
+        <v>33</v>
+      </c>
+      <c r="C16" s="23"/>
       <c r="D16" s="21"/>
       <c r="E16" s="21"/>
       <c r="F16" s="21"/>
       <c r="G16" s="21"/>
-      <c r="H16" s="23"/>
+      <c r="H16" s="22"/>
       <c r="I16" s="24"/>
       <c r="J16" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="16">
         <v>15.0</v>
       </c>
       <c r="B17" s="16" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="C17" s="22"/>
+        <v>34</v>
+      </c>
+      <c r="C17" s="23"/>
       <c r="D17" s="21"/>
       <c r="E17" s="21"/>
       <c r="F17" s="21"/>
       <c r="G17" s="21"/>
-      <c r="H17" s="23"/>
+      <c r="H17" s="22"/>
       <c r="I17" s="24"/>
       <c r="J17" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="16">
         <v>16.0</v>
       </c>
       <c r="B18" s="16" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C18" s="22"/>
+        <v>35</v>
+      </c>
+      <c r="C18" s="23"/>
       <c r="D18" s="21"/>
       <c r="E18" s="21"/>
       <c r="F18" s="21"/>
       <c r="G18" s="21"/>
-      <c r="H18" s="23"/>
+      <c r="H18" s="22"/>
       <c r="I18" s="20">
         <v>548.0</v>
       </c>
       <c r="J18" s="16">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="25">
         <v>17.0</v>
       </c>
       <c r="B19" s="25" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C19" s="26"/>
       <c r="D19" s="27"/>
       <c r="E19" s="27"/>
       <c r="F19" s="27"/>
       <c r="G19" s="27"/>
       <c r="H19" s="28"/>
-      <c r="I19" s="29">
+      <c r="I19" s="30">
         <v>5359.0</v>
       </c>
       <c r="J19" s="25">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:J1"/>
   </mergeCells>
   <conditionalFormatting sqref="A3:J19">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>if($B3="BADGERS",True)</formula>
     </cfRule>
   </conditionalFormatting>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>