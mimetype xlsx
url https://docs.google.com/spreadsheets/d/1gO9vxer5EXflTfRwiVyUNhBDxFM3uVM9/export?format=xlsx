--- v0 (2025-10-22)
+++ v1 (2026-07-19)
@@ -1,83 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/binary" PartName="/xl/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="COMLEX-USA Level 1" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="rHKxLf9vY0DV+pxPborBp6zENNYhNmLaCZRHXgcRyv8="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId5" roundtripDataChecksum="J3M9koUtAla1rxaAoEDpnrXp+hYwivO0Md7t7AZF47w="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="34" uniqueCount="34">
   <si>
     <t>Years</t>
   </si>
   <si>
     <t>First Time Takers</t>
   </si>
   <si>
     <t>First Time Pass Rate</t>
   </si>
   <si>
     <t>Repeat Test Takers</t>
   </si>
   <si>
     <t>Repeat Pass Rate</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Total Pass Rate</t>
+  </si>
+  <si>
+    <t>2025-2026</t>
   </si>
   <si>
     <t>2024-2025*</t>
   </si>
   <si>
     <t>2023-2024</t>
   </si>
   <si>
     <t>2022-2023</t>
   </si>
   <si>
     <t>90.6%</t>
   </si>
   <si>
     <t>75.6%</t>
   </si>
   <si>
     <t>88.2%</t>
   </si>
   <si>
     <t>2021-2022</t>
   </si>
   <si>
     <t>92.2%</t>
   </si>
@@ -479,493 +483,516 @@
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B2" s="4">
-        <v>9381.0</v>
+        <v>9678.0</v>
       </c>
       <c r="C2" s="5">
-        <v>0.903</v>
+        <v>0.902</v>
       </c>
       <c r="D2" s="6">
-        <v>956.0</v>
+        <v>1080.0</v>
       </c>
       <c r="E2" s="7">
-        <v>0.765</v>
+        <v>0.775</v>
       </c>
       <c r="F2" s="6">
-        <v>10533.0</v>
+        <v>10976.0</v>
       </c>
       <c r="G2" s="7">
-        <v>0.873</v>
+        <v>0.872</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="4">
+        <v>9381.0</v>
+      </c>
+      <c r="C3" s="5">
+        <v>0.903</v>
+      </c>
+      <c r="D3" s="6">
+        <v>956.0</v>
+      </c>
+      <c r="E3" s="7">
+        <v>0.765</v>
+      </c>
+      <c r="F3" s="6">
+        <v>10533.0</v>
+      </c>
+      <c r="G3" s="7">
+        <v>0.873</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B4" s="4">
         <v>9222.0</v>
       </c>
-      <c r="C3" s="5">
+      <c r="C4" s="5">
         <v>0.93</v>
       </c>
-      <c r="D3" s="6">
+      <c r="D4" s="6">
         <v>822.0</v>
       </c>
-      <c r="E3" s="7">
+      <c r="E4" s="7">
         <v>0.808</v>
       </c>
-      <c r="F3" s="6">
+      <c r="F4" s="6">
         <v>10165.0</v>
       </c>
-      <c r="G3" s="7">
+      <c r="G4" s="7">
         <v>0.909</v>
       </c>
     </row>
-    <row r="4">
-[...3 lines deleted...]
-      <c r="B4" s="9">
+    <row r="5">
+      <c r="A5" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="9">
         <v>8798.0</v>
       </c>
-      <c r="C4" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="10">
+      <c r="C5" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="10">
         <v>861.0</v>
       </c>
-      <c r="E4" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="10">
+      <c r="E5" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="10">
         <v>9772.0</v>
       </c>
-      <c r="G4" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A5" s="8" t="s">
+      <c r="G5" s="10" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="9">
+    </row>
+    <row r="6" ht="15.75" customHeight="1">
+      <c r="A6" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6" s="9">
         <v>8089.0</v>
       </c>
-      <c r="C5" s="9" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="10">
+      <c r="C6" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" s="10">
         <v>681.0</v>
       </c>
-      <c r="E5" s="10" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="10">
+      <c r="E6" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="F6" s="10">
         <v>8871.0</v>
       </c>
-      <c r="G5" s="10" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="8" t="s">
+      <c r="G6" s="10" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="9">
-[...18 lines deleted...]
-    <row r="7" ht="14.25" customHeight="1">
+    </row>
+    <row r="7" ht="16.5" customHeight="1">
       <c r="A7" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="9">
-        <v>7478.0</v>
+        <v>7958.0</v>
       </c>
       <c r="C7" s="11">
-        <v>0.943</v>
+        <v>0.937</v>
       </c>
       <c r="D7" s="10">
-        <v>456.0</v>
+        <v>553.0</v>
       </c>
       <c r="E7" s="12">
-        <v>0.779</v>
+        <v>0.745</v>
       </c>
       <c r="F7" s="10">
-        <v>7972.0</v>
+        <v>8592.0</v>
       </c>
       <c r="G7" s="12">
-        <v>0.93</v>
+        <v>0.916</v>
       </c>
     </row>
     <row r="8" ht="14.25" customHeight="1">
       <c r="A8" s="8" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="9">
-        <v>7120.0</v>
+        <v>7478.0</v>
       </c>
       <c r="C8" s="11">
+        <v>0.943</v>
+      </c>
+      <c r="D8" s="10">
+        <v>456.0</v>
+      </c>
+      <c r="E8" s="12">
+        <v>0.779</v>
+      </c>
+      <c r="F8" s="10">
+        <v>7972.0</v>
+      </c>
+      <c r="G8" s="12">
         <v>0.93</v>
-      </c>
-[...10 lines deleted...]
-        <v>0.912</v>
       </c>
     </row>
     <row r="9" ht="14.25" customHeight="1">
       <c r="A9" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="9">
-        <v>6768.0</v>
+        <v>7120.0</v>
       </c>
       <c r="C9" s="11">
-        <v>0.959</v>
-[...2 lines deleted...]
-        <v>364.0</v>
+        <v>0.93</v>
+      </c>
+      <c r="D9" s="13">
+        <v>459.0</v>
       </c>
       <c r="E9" s="12">
-        <v>0.849</v>
-[...2 lines deleted...]
-        <v>7185.0</v>
+        <v>0.784</v>
+      </c>
+      <c r="F9" s="13">
+        <v>7658.0</v>
       </c>
       <c r="G9" s="12">
-        <v>0.947</v>
+        <v>0.912</v>
       </c>
     </row>
     <row r="10" ht="14.25" customHeight="1">
       <c r="A10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="9">
-        <v>6559.0</v>
+        <v>6768.0</v>
       </c>
       <c r="C10" s="11">
-        <v>0.927</v>
+        <v>0.959</v>
       </c>
       <c r="D10" s="10">
-        <v>534.0</v>
+        <v>364.0</v>
       </c>
       <c r="E10" s="12">
-        <v>0.775</v>
+        <v>0.849</v>
       </c>
       <c r="F10" s="10">
-        <v>7181.0</v>
+        <v>7185.0</v>
       </c>
       <c r="G10" s="12">
-        <v>0.904</v>
+        <v>0.947</v>
       </c>
     </row>
     <row r="11" ht="14.25" customHeight="1">
       <c r="A11" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="9">
-        <v>6177.0</v>
+        <v>6559.0</v>
       </c>
       <c r="C11" s="11">
-        <v>0.923</v>
+        <v>0.927</v>
       </c>
       <c r="D11" s="10">
-        <v>522.0</v>
+        <v>534.0</v>
       </c>
       <c r="E11" s="12">
-        <v>0.82</v>
+        <v>0.775</v>
       </c>
       <c r="F11" s="10">
-        <v>6790.0</v>
+        <v>7181.0</v>
       </c>
       <c r="G11" s="12">
-        <v>0.903</v>
+        <v>0.904</v>
       </c>
     </row>
     <row r="12" ht="14.25" customHeight="1">
       <c r="A12" s="8" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="9">
-        <v>5539.0</v>
+        <v>6177.0</v>
       </c>
       <c r="C12" s="11">
-        <v>0.939</v>
+        <v>0.923</v>
       </c>
       <c r="D12" s="10">
-        <v>391.0</v>
+        <v>522.0</v>
       </c>
       <c r="E12" s="12">
-        <v>0.801</v>
+        <v>0.82</v>
       </c>
       <c r="F12" s="10">
-        <v>6005.0</v>
+        <v>6790.0</v>
       </c>
       <c r="G12" s="12">
-        <v>0.918</v>
+        <v>0.903</v>
       </c>
     </row>
     <row r="13" ht="14.25" customHeight="1">
       <c r="A13" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="9">
-        <v>5448.0</v>
+        <v>5539.0</v>
       </c>
       <c r="C13" s="11">
-        <v>0.92</v>
+        <v>0.939</v>
       </c>
       <c r="D13" s="10">
-        <v>530.0</v>
+        <v>391.0</v>
       </c>
       <c r="E13" s="12">
-        <v>0.792</v>
+        <v>0.801</v>
       </c>
       <c r="F13" s="10">
-        <v>6083.0</v>
+        <v>6005.0</v>
       </c>
       <c r="G13" s="12">
-        <v>0.893</v>
+        <v>0.918</v>
       </c>
     </row>
     <row r="14" ht="14.25" customHeight="1">
       <c r="A14" s="8" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="9">
-        <v>5056.0</v>
+        <v>5448.0</v>
       </c>
       <c r="C14" s="11">
-        <v>0.906</v>
+        <v>0.92</v>
       </c>
       <c r="D14" s="10">
-        <v>533.0</v>
+        <v>530.0</v>
       </c>
       <c r="E14" s="12">
-        <v>0.76</v>
+        <v>0.792</v>
       </c>
       <c r="F14" s="10">
-        <v>5722.0</v>
+        <v>6083.0</v>
       </c>
       <c r="G14" s="12">
-        <v>0.871</v>
+        <v>0.893</v>
       </c>
     </row>
     <row r="15" ht="14.25" customHeight="1">
       <c r="A15" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="9">
-        <v>4853.0</v>
+        <v>5056.0</v>
       </c>
       <c r="C15" s="11">
-        <v>0.981</v>
+        <v>0.906</v>
       </c>
       <c r="D15" s="10">
-        <v>480.0</v>
+        <v>533.0</v>
       </c>
       <c r="E15" s="12">
-        <v>0.825</v>
+        <v>0.76</v>
       </c>
       <c r="F15" s="10">
-        <v>5429.0</v>
+        <v>5722.0</v>
       </c>
       <c r="G15" s="12">
-        <v>0.894</v>
+        <v>0.871</v>
       </c>
     </row>
     <row r="16" ht="14.25" customHeight="1">
       <c r="A16" s="8" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="9">
-        <v>4611.0</v>
+        <v>4853.0</v>
       </c>
       <c r="C16" s="11">
-        <v>0.875</v>
+        <v>0.981</v>
       </c>
       <c r="D16" s="10">
-        <v>634.0</v>
+        <v>480.0</v>
       </c>
       <c r="E16" s="12">
-        <v>0.798</v>
+        <v>0.825</v>
       </c>
       <c r="F16" s="10">
-        <v>5428.0</v>
+        <v>5429.0</v>
       </c>
       <c r="G16" s="12">
-        <v>0.837</v>
+        <v>0.894</v>
       </c>
     </row>
     <row r="17" ht="14.25" customHeight="1">
       <c r="A17" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="9">
-        <v>4221.0</v>
+        <v>4611.0</v>
       </c>
       <c r="C17" s="11">
-        <v>0.898</v>
+        <v>0.875</v>
       </c>
       <c r="D17" s="10">
-        <v>531.0</v>
+        <v>634.0</v>
       </c>
       <c r="E17" s="12">
-        <v>0.808</v>
+        <v>0.798</v>
       </c>
       <c r="F17" s="10">
-        <v>4891.0</v>
+        <v>5428.0</v>
       </c>
       <c r="G17" s="12">
-        <v>0.863</v>
+        <v>0.837</v>
       </c>
     </row>
     <row r="18" ht="14.25" customHeight="1">
       <c r="A18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="9">
-        <v>3773.0</v>
+        <v>4221.0</v>
       </c>
       <c r="C18" s="11">
-        <v>0.897</v>
+        <v>0.898</v>
       </c>
       <c r="D18" s="10">
-        <v>475.0</v>
+        <v>531.0</v>
       </c>
       <c r="E18" s="12">
-        <v>0.758</v>
+        <v>0.808</v>
       </c>
       <c r="F18" s="10">
-        <v>4402.0</v>
+        <v>4891.0</v>
       </c>
       <c r="G18" s="12">
-        <v>0.85</v>
+        <v>0.863</v>
       </c>
     </row>
     <row r="19" ht="14.25" customHeight="1">
       <c r="A19" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B19" s="9">
-        <v>3655.0</v>
+        <v>3773.0</v>
       </c>
       <c r="C19" s="11">
-        <v>0.9</v>
+        <v>0.897</v>
       </c>
       <c r="D19" s="10">
-        <v>457.0</v>
+        <v>475.0</v>
       </c>
       <c r="E19" s="12">
-        <v>0.792</v>
+        <v>0.758</v>
       </c>
       <c r="F19" s="10">
-        <v>4235.0</v>
+        <v>4402.0</v>
       </c>
       <c r="G19" s="12">
-        <v>0.862</v>
+        <v>0.85</v>
       </c>
     </row>
     <row r="20" ht="14.25" customHeight="1">
       <c r="A20" s="8" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="9">
-        <v>3434.0</v>
+        <v>3655.0</v>
       </c>
       <c r="C20" s="11">
-        <v>0.885</v>
+        <v>0.9</v>
       </c>
       <c r="D20" s="10">
-        <v>559.0</v>
+        <v>457.0</v>
       </c>
       <c r="E20" s="12">
-        <v>0.81</v>
+        <v>0.792</v>
       </c>
       <c r="F20" s="10">
-        <v>4157.0</v>
+        <v>4235.0</v>
       </c>
       <c r="G20" s="12">
-        <v>0.84</v>
+        <v>0.862</v>
       </c>
     </row>
     <row r="21" ht="14.25" customHeight="1">
       <c r="A21" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B21" s="9">
+        <v>3434.0</v>
+      </c>
+      <c r="C21" s="11">
+        <v>0.885</v>
+      </c>
+      <c r="D21" s="10">
+        <v>559.0</v>
+      </c>
+      <c r="E21" s="12">
+        <v>0.81</v>
+      </c>
+      <c r="F21" s="10">
+        <v>4157.0</v>
+      </c>
+      <c r="G21" s="12">
+        <v>0.84</v>
+      </c>
+    </row>
+    <row r="22" ht="14.25" customHeight="1">
+      <c r="A22" s="8" t="s">
+        <v>33</v>
+      </c>
+      <c r="B22" s="9">
         <v>3587.0</v>
       </c>
-      <c r="C21" s="11">
+      <c r="C22" s="11">
         <v>0.906</v>
       </c>
-      <c r="D21" s="10"/>
-[...1 lines deleted...]
-      <c r="F21" s="10">
+      <c r="D22" s="10"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="10">
         <v>4194.0</v>
       </c>
-      <c r="G21" s="12">
+      <c r="G22" s="12">
         <v>0.869</v>
       </c>
     </row>
-    <row r="22" ht="14.25" customHeight="1">
-      <c r="A22" s="14"/>
+    <row r="23" ht="14.25" customHeight="1">
+      <c r="A23" s="14"/>
     </row>
   </sheetData>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Meier, Joe</dc:creator>
 </cp:coreProperties>
 </file>