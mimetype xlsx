--- v9 (2026-08-25)
+++ v10 (2026-08-30)
@@ -82,742 +82,742 @@
     <sheet state="visible" name="D3AOP" sheetId="10" r:id="rId14"/>
     <sheet state="visible" name="D3BOP" sheetId="11" r:id="rId15"/>
     <sheet state="visible" name="D3COP" sheetId="12" r:id="rId16"/>
     <sheet state="visible" name="D3DOP" sheetId="13" r:id="rId17"/>
     <sheet state="visible" name="D3EOP" sheetId="14" r:id="rId18"/>
     <sheet state="visible" name="D3FOP" sheetId="15" r:id="rId19"/>
     <sheet state="visible" name="D1AV" sheetId="16" r:id="rId20"/>
     <sheet state="visible" name="D1BV" sheetId="17" r:id="rId21"/>
     <sheet state="visible" name="D2AV" sheetId="18" r:id="rId22"/>
     <sheet state="visible" name="D2BV" sheetId="19" r:id="rId23"/>
     <sheet state="visible" name="D3AV" sheetId="20" r:id="rId24"/>
     <sheet state="visible" name="D3BV" sheetId="21" r:id="rId25"/>
     <sheet state="visible" name="D3CV" sheetId="22" r:id="rId26"/>
     <sheet state="visible" name="D3DV" sheetId="23" r:id="rId27"/>
     <sheet state="visible" name="D1JP" sheetId="24" r:id="rId28"/>
     <sheet state="visible" name="D2JP" sheetId="25" r:id="rId29"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2467" uniqueCount="231">
   <si>
+    <t>DIVISION 1 FEMININES 2026</t>
+  </si>
+  <si>
     <t>DIVISION 2B FEMININES 2026</t>
+  </si>
+  <si>
+    <t>DIVISION 2A FEMININES 2026</t>
   </si>
   <si>
     <t>DIVISION 3A FEMININES 2026</t>
   </si>
   <si>
-    <t>DIVISION 2A FEMININES 2026</t>
+    <t>1er MARS 2006 - EVIAN</t>
   </si>
   <si>
     <t>15 MARS 2026 - ST-FELIX</t>
   </si>
   <si>
     <t>15 MARS 2026 - ST FELIX</t>
   </si>
   <si>
     <t>14 JUIN 2026 - THONES</t>
   </si>
   <si>
     <t>1er Match - 8h00</t>
   </si>
   <si>
-    <t>DIVISION 1 FEMININES 2026</t>
+    <t>1er  Match - 14h00</t>
   </si>
   <si>
-    <t>1er  Match - 14h00</t>
+    <t>1er Match - 14h00</t>
   </si>
   <si>
     <t>Club 1</t>
   </si>
   <si>
     <t>Points</t>
   </si>
   <si>
     <t>Club 2</t>
   </si>
   <si>
-    <t>1er MARS 2006 - EVIAN</t>
+    <t>LES CARRES</t>
+  </si>
+  <si>
+    <t>SCIONZIER</t>
+  </si>
+  <si>
+    <t>LA ROCHE</t>
   </si>
   <si>
     <t>Le BORNE</t>
   </si>
   <si>
     <t>ANNEMASSE</t>
   </si>
   <si>
-    <t>LA SEMINE</t>
+    <t>BONS OLYMPIC</t>
+  </si>
+  <si>
+    <t>ROCAILLES 1</t>
   </si>
   <si>
     <t>THONON</t>
   </si>
   <si>
-    <t>SAINT FELIX</t>
+    <t>LA SEMINE</t>
+  </si>
+  <si>
+    <t>CHEDDE</t>
+  </si>
+  <si>
+    <t>EVIAN</t>
+  </si>
+  <si>
+    <t>UPMB</t>
   </si>
   <si>
     <t>VOIRONS</t>
   </si>
   <si>
-    <t>VEYRIER</t>
+    <t>GAILLARD</t>
+  </si>
+  <si>
+    <t>CLUSIENNE</t>
+  </si>
+  <si>
+    <t>FMR 1</t>
+  </si>
+  <si>
+    <t>THONES</t>
   </si>
   <si>
     <t>SALLANCHES</t>
   </si>
   <si>
-    <t>1er Match - 14h00</t>
+    <t>SAINT FELIX</t>
+  </si>
+  <si>
+    <t>ALBY</t>
+  </si>
+  <si>
+    <t>VEYRIER</t>
+  </si>
+  <si>
+    <t>MAGLAND</t>
   </si>
   <si>
     <t>RUMILLY</t>
   </si>
   <si>
     <t>office</t>
   </si>
   <si>
-    <t>SCIONZIER</t>
+    <t>15 MARS 2026 - SCIONZIER</t>
   </si>
   <si>
-    <t>LA ROCHE</t>
+    <t>2ème Match - 8h00</t>
   </si>
   <si>
-    <t>ROCAILLES 1</t>
+    <t>2me Match - 8h00</t>
   </si>
   <si>
-    <t>CHEDDE</t>
-[...11 lines deleted...]
-    <t>BONS OLYMPIC</t>
+    <t>3ème Match - 8h00</t>
   </si>
   <si>
     <t>13 SEPTEMBRE 2026 - ST-FELIX</t>
   </si>
   <si>
-    <t>EVIAN</t>
+    <t>3me Match - 14h00</t>
   </si>
   <si>
-    <t>UPMB</t>
+    <t>3ème Match - 14h00</t>
   </si>
   <si>
     <t>2ème Match - 08h00</t>
   </si>
   <si>
-    <t>2ème Match - 8h00</t>
+    <t xml:space="preserve">13 SEPTEMBRE   2026- ST FELIX </t>
   </si>
   <si>
-    <t>GAILLARD</t>
+    <t>4ème Match - 8h00</t>
   </si>
   <si>
-    <t>FMR 1</t>
-[...23 lines deleted...]
-    <t xml:space="preserve">13 SEPTEMBRE   2026- ST FELIX </t>
+    <t>5ème Match - 14h00</t>
   </si>
   <si>
     <t>13 SEPTEMBRE - ST FELIX</t>
   </si>
   <si>
-    <t>4ème Match - 8h00</t>
-[...1 lines deleted...]
-  <si>
     <t>5ème Match - 8h00</t>
   </si>
   <si>
-    <t>5ème Match - 14h00</t>
+    <t>6ème Match - 14h00</t>
   </si>
   <si>
-    <t>6ème Match - 14h00</t>
+    <t>13 SEPTEMBRE 2026 - ST FELIX</t>
+  </si>
+  <si>
+    <t>6ème Match - 8h00</t>
+  </si>
+  <si>
+    <t>7ème Match - 14h00</t>
   </si>
   <si>
     <t>Résultats</t>
   </si>
   <si>
     <t>Clubs</t>
   </si>
   <si>
     <t>Diff. points</t>
   </si>
   <si>
-    <t>13 SEPTEMBRE 2026 - ST FELIX</t>
-[...1 lines deleted...]
-  <si>
     <t>Points 
 Gagnés</t>
   </si>
   <si>
     <t>Parties Gagnées</t>
-  </si>
-[...4 lines deleted...]
-    <t>7ème Match - 14h00</t>
   </si>
   <si>
     <t>Mise à jour du :</t>
   </si>
   <si>
     <t>DIVISION 3B FEMININES 2026</t>
   </si>
   <si>
     <t>FMR 2</t>
   </si>
   <si>
     <t>ROCAILLES 2</t>
   </si>
   <si>
     <t>LE SALEVE</t>
   </si>
   <si>
     <t>THONON 2</t>
   </si>
   <si>
     <t xml:space="preserve">13 SEPTEMBRE 2026  - ST-FELIX </t>
   </si>
   <si>
     <t>DIVISION 1A OPEN 2026</t>
   </si>
   <si>
-    <t>DIVISION 1B OPEN 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1er MARS 2026 - ANNECY</t>
   </si>
   <si>
     <t>BONS 1</t>
   </si>
   <si>
     <t>RUMILLY 1</t>
   </si>
   <si>
     <t>LES ROCAILLES 1</t>
   </si>
   <si>
     <t>GAILLARD 1</t>
   </si>
   <si>
+    <t>SCIONZIER 1</t>
+  </si>
+  <si>
+    <t>LES CARRES 1</t>
+  </si>
+  <si>
+    <t>SALEVE 1</t>
+  </si>
+  <si>
+    <t>15 MARS 2026 - GAILLARD</t>
+  </si>
+  <si>
+    <t>14 JUIN 2026 - LE SALEVE</t>
+  </si>
+  <si>
+    <t>SCIONZIER 1 Forfait</t>
+  </si>
+  <si>
+    <t xml:space="preserve">13 SEPTEMBRE 2026-ST FELIX </t>
+  </si>
+  <si>
+    <t>DIVISION 1B OPEN 2026</t>
+  </si>
+  <si>
+    <t>DIVISION  2A OPEN 2026</t>
+  </si>
+  <si>
     <t>BONS 2</t>
   </si>
   <si>
     <t>ALBY 1</t>
   </si>
   <si>
-    <t>SCIONZIER 1</t>
-[...5 lines deleted...]
-    <t>DIVISION  2A OPEN 2026</t>
+    <t>1er MARS 2026 - SALLANCHES</t>
   </si>
   <si>
     <t>AMIS DE SOURIS 1</t>
   </si>
   <si>
     <t>SAINT FELIX 1</t>
   </si>
   <si>
-    <t>SALEVE 1</t>
-[...1 lines deleted...]
-  <si>
     <t>LA SEMINE 1</t>
   </si>
   <si>
     <t>THONES 1</t>
-  </si>
-[...4 lines deleted...]
-    <t>1er MARS 2026 - SALLANCHES</t>
   </si>
   <si>
     <t>SALEVE 2</t>
   </si>
   <si>
     <t>LES ROCAILLES 2</t>
   </si>
   <si>
     <t>RUMILLY 2</t>
   </si>
   <si>
     <t>THYEZ 1</t>
   </si>
   <si>
-    <t>14 JUIN 2026 - LE SALEVE</t>
-[...1 lines deleted...]
-  <si>
     <t>PRINGY 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>14 JUIN - LA SEMINE</t>
   </si>
   <si>
     <t>SALLANCHES 1</t>
   </si>
   <si>
     <t>THONON 1</t>
   </si>
   <si>
     <t>15 MARS 2026 - ANNECY</t>
   </si>
   <si>
-    <t>SCIONZIER 1 Forfait</t>
+    <t>14 JUIN - LA SEMINE</t>
+  </si>
+  <si>
+    <t>14 JUIN 2026 - LA SEMINE</t>
   </si>
   <si>
     <t xml:space="preserve">13 SEPTEMBRE 2026 - ST-FELIX </t>
   </si>
   <si>
-    <t xml:space="preserve">13 SEPTEMBRE 2026-ST FELIX </t>
-[...2 lines deleted...]
-    <t>14 JUIN 2026 - LA SEMINE</t>
+    <t>DIVISION 2B OPEN 2026</t>
   </si>
   <si>
     <t>13 SEPTEMBRE 2026 - MAGLAND</t>
-  </si>
-[...1 lines deleted...]
-    <t>DIVISION 2B OPEN 2026</t>
   </si>
   <si>
     <t>ALBY 2</t>
   </si>
   <si>
     <t>TANINGES 1</t>
   </si>
   <si>
     <t>LE BORNE 1</t>
   </si>
   <si>
     <t>SEYNOD 1</t>
   </si>
   <si>
     <t>LA ROCHE 1</t>
   </si>
   <si>
     <t>GAILLARD 2</t>
   </si>
   <si>
     <t>LES VOIRONS 1</t>
   </si>
   <si>
     <t>PRINGY 1</t>
   </si>
   <si>
     <t>15 MARS 2026  - SCIONZIER</t>
   </si>
   <si>
     <t>14 JUIN 2026  - SCIONZIER</t>
   </si>
   <si>
     <t>DIVISION 3A OPEN  2026</t>
   </si>
   <si>
+    <t>SARDAGNE</t>
+  </si>
+  <si>
+    <t>TANINGES 2</t>
+  </si>
+  <si>
+    <t>VEYRIER 1</t>
+  </si>
+  <si>
+    <t>VOUGY 1</t>
+  </si>
+  <si>
+    <t>ANNECY 1</t>
+  </si>
+  <si>
+    <t>LE BORNE 2</t>
+  </si>
+  <si>
+    <t>Office</t>
+  </si>
+  <si>
     <t>DIVISION 3B OPEN 2026</t>
   </si>
   <si>
     <t>1er MARS 2026 - EVIAN</t>
-  </si>
-[...1 lines deleted...]
-    <t>SARDAGNE</t>
   </si>
   <si>
     <t>SCIONZIER 2</t>
   </si>
   <si>
     <t>VUACHE 1</t>
   </si>
   <si>
-    <t>TANINGES 2</t>
-[...1 lines deleted...]
-  <si>
     <t>THYEZ 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>VEYRIER 1</t>
   </si>
   <si>
     <t>SAINT FELIX 2</t>
   </si>
   <si>
-    <t>VOUGY 1</t>
-[...1 lines deleted...]
-  <si>
     <t>SALLANCHES 2</t>
-  </si>
-[...1 lines deleted...]
-    <t>ANNECY 1</t>
   </si>
   <si>
     <t>ANNEMASSE 1</t>
   </si>
   <si>
-    <t>LE BORNE 2</t>
-[...4 lines deleted...]
-  <si>
     <t>DIVISION 3C OPEN  2026</t>
   </si>
   <si>
+    <t>DIVISION 3D OPEN 2026</t>
+  </si>
+  <si>
     <t>VUACHE 2</t>
+  </si>
+  <si>
+    <t>DIVISION 3E OPEN 2026</t>
   </si>
   <si>
     <t>LA ROCHE 2</t>
   </si>
   <si>
     <t>VEYRIER 2</t>
   </si>
   <si>
     <t>VALLEIRY</t>
   </si>
   <si>
     <t>FMR 3</t>
   </si>
   <si>
-    <t>VUACHE 2 :Match perdu</t>
-[...4 lines deleted...]
-  <si>
     <t>15MARS 2026 - ST- FELIX</t>
-  </si>
-[...22 lines deleted...]
-    <t>DIVISION 3E OPEN 2026</t>
   </si>
   <si>
     <t>ANNECY 2</t>
   </si>
   <si>
     <t>TANINGES 3</t>
   </si>
   <si>
     <t>THONON 4</t>
   </si>
   <si>
     <t>LE SALEVE 4</t>
   </si>
   <si>
-    <t>DIVISION 3F OPEN 2026</t>
+    <t>SEYNOD 2</t>
   </si>
   <si>
     <t>LES VOIRONS 2</t>
   </si>
   <si>
     <t>CORNIER</t>
   </si>
   <si>
+    <t>VOUGY 2</t>
+  </si>
+  <si>
     <t>AMIS DE SOURIS 2</t>
   </si>
   <si>
-    <t>1er MARS 2026  - ANNECY</t>
+    <t>LE SALEVE 3</t>
+  </si>
+  <si>
+    <t>SAINT FELIX 3</t>
   </si>
   <si>
     <t>15 MARS 2026 -  ANNECY</t>
+  </si>
+  <si>
+    <t>LA SEMINE 2</t>
+  </si>
+  <si>
+    <t>THONON 3</t>
+  </si>
+  <si>
+    <t>14 JUIN 2026 - SCIONZIER</t>
+  </si>
+  <si>
+    <t>VUACHE 2 :Match perdu</t>
+  </si>
+  <si>
+    <t>13 SEPTEMBRE 2026 -MAGLAND</t>
+  </si>
+  <si>
+    <t>DIVISION 3F OPEN 2026</t>
+  </si>
+  <si>
+    <t>1er MARS 2026  - ANNECY</t>
   </si>
   <si>
     <t>ANNEMASSE 2</t>
   </si>
   <si>
     <t>SALLANCHES 3</t>
   </si>
   <si>
     <t>THONES 2</t>
   </si>
   <si>
     <t>UPMB 2</t>
   </si>
   <si>
     <t>PRINGY 3</t>
   </si>
   <si>
     <t>SAINT FELIX 4</t>
   </si>
   <si>
     <t>THYEZ 3</t>
   </si>
   <si>
-    <t>13 SEPTEMBRE 2026 -MAGLAND</t>
+    <t>13 SEPTEMBRE 2026 -  ST-FELIX</t>
   </si>
   <si>
     <t>DIVISION 1A VETERANS  2026</t>
-  </si>
-[...1 lines deleted...]
-    <t>13 SEPTEMBRE 2026 -  ST-FELIX</t>
   </si>
   <si>
     <t>12 MARS 2026 - ANNECY</t>
   </si>
   <si>
     <t>EVIAN 1</t>
   </si>
   <si>
     <t>MAGLAND 1</t>
   </si>
   <si>
     <t>07 MAI 2026 - ALBY SUR CHERAN</t>
   </si>
   <si>
     <t>28 MAI 2026 - THONES</t>
   </si>
   <si>
     <t>DIVISION 1B VETERANS 2026</t>
   </si>
   <si>
     <t>11 JUIN 2026 - THONES</t>
   </si>
   <si>
     <t>RUMILLY 3</t>
   </si>
   <si>
     <t>LES CARRES 2</t>
   </si>
   <si>
     <t>07 MAI 2026  - ALBY SUR CHERAN</t>
   </si>
   <si>
     <t>DIVISION 2A VETERANS 2026</t>
   </si>
   <si>
     <t>12 MARS 2026 - ANNEMASSE</t>
   </si>
   <si>
     <t>LES CARRES 3</t>
   </si>
   <si>
     <t>CORNIER 1</t>
   </si>
   <si>
     <t>DIVISION 2B VETERANS 2026</t>
   </si>
   <si>
-    <t>EVIAN 2</t>
+    <t>11 JUIN 2026 - CHEDDE</t>
   </si>
   <si>
-    <t>11 JUIN 2026 - CHEDDE</t>
+    <t>EVIAN 2</t>
   </si>
   <si>
     <t>FMR</t>
   </si>
   <si>
     <t>LES CARRES 4</t>
   </si>
   <si>
     <t>CHEDDE 1</t>
   </si>
   <si>
     <t>PRINGY</t>
   </si>
   <si>
     <t>28 MAI 2026 - ANNEMASSE</t>
   </si>
   <si>
     <t>11 JUIN 2026  - CHEDDE</t>
   </si>
   <si>
+    <t>DIVISION 3B VETERANS 2026</t>
+  </si>
+  <si>
     <t>DIVISION 3A VETERANS 2026</t>
   </si>
   <si>
-    <t>DIVISION 3B VETERANS 2026</t>
-[...4 lines deleted...]
-  <si>
     <t>12 MARS 2026  - ANNEMASSE</t>
-  </si>
-[...1 lines deleted...]
-    <t>07 MAI 2026 -  LE SALEVE</t>
   </si>
   <si>
     <t>ANNECY</t>
   </si>
   <si>
     <t>SEYNOD</t>
   </si>
   <si>
     <t>VEYRIER 3</t>
   </si>
   <si>
-    <t>28 MAI 2026 - LA SEMINE</t>
+    <t>07 MAI 2026 -  LE SALEVE</t>
+  </si>
+  <si>
+    <t>SCIONZIER 3</t>
   </si>
   <si>
     <t>11 JUIN 2026  -  LA SEMINE</t>
+  </si>
+  <si>
+    <t>28 MAI 2026 - LA SEMINE</t>
   </si>
   <si>
     <t>11 JUIN 2026 - LA SEMINE</t>
   </si>
   <si>
     <t>DIVISION 3C VETERANS 2026</t>
   </si>
   <si>
     <t>VUACHE</t>
   </si>
   <si>
     <t>CORNIER 2</t>
   </si>
   <si>
     <t>THONES 3</t>
   </si>
   <si>
     <t>CHEDDE 2</t>
   </si>
   <si>
     <t>SALLANCHES 4</t>
   </si>
   <si>
-    <t>07 MAI 2026 - GAILLARD</t>
+    <t>DIVISION 3D VETERANS 2026</t>
   </si>
   <si>
-    <t>DIVISION 3D VETERANS 2026</t>
+    <t>07 MAI 2026 - GAILLARD</t>
   </si>
   <si>
     <t>12 MARS 2026 -  ANNECY</t>
   </si>
   <si>
     <t>RUMILLY 4</t>
   </si>
   <si>
     <t>CHEDDE 3</t>
   </si>
   <si>
     <t>EVIAN 3</t>
   </si>
   <si>
     <t>SALLANCHES 5</t>
   </si>
   <si>
     <t>MAGLAND 2</t>
   </si>
   <si>
     <t>LE BORNE</t>
   </si>
   <si>
     <t>07 MAI 2026 -  GAILLARD</t>
   </si>
   <si>
     <t>CHEDDE 3 Match perdu</t>
   </si>
   <si>
-    <t>DIVISION 1 PROVENCAL 2026</t>
+    <t>DIVISION 2 PROVENCAL  2026</t>
   </si>
   <si>
     <t>07 MARS 2026 - EVIAN</t>
   </si>
   <si>
-    <t>1er Match - 08h00</t>
+    <t>1er   Match - 08h00</t>
   </si>
   <si>
-    <t>2ème Match - 14h00</t>
-[...20 lines deleted...]
-    <t>1er   Match - 08h00</t>
+    <t>DIVISION 1 PROVENCAL 2026</t>
   </si>
   <si>
     <t>2ème   Match - 14h00</t>
   </si>
   <si>
     <t>TANINGES</t>
   </si>
   <si>
     <t>Forfait</t>
   </si>
   <si>
+    <t>OFFICE</t>
+  </si>
+  <si>
+    <t>1er Match - 08h00</t>
+  </si>
+  <si>
+    <t>08 MARS 2026 - EVIAN</t>
+  </si>
+  <si>
+    <t>2ème Match - 14h00</t>
+  </si>
+  <si>
+    <t>4ème Match - 14h00</t>
+  </si>
+  <si>
+    <t>LES ROCAILLES</t>
+  </si>
+  <si>
     <t>SALLANCHES(Forfait)</t>
+  </si>
+  <si>
+    <t>20 SEPTEMBRE 2026 - THONON</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy hh:mm"/>
     <numFmt numFmtId="165" formatCode="d.m"/>
   </numFmts>
   <fonts count="16">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <u/>
@@ -1143,118 +1143,118 @@
     </xf>
     <xf borderId="6" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="5" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="5" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="7" fillId="6" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="2" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
+    <xf borderId="7" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="bottom" wrapText="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="8" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="9" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="10" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="10" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="7" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="12" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="11" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf borderId="11" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment readingOrder="0"/>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
+    <xf borderId="4" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
     <xf borderId="4" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="4" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="11" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="5" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf borderId="11" fillId="5" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="5" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="5" fillId="6" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="1" fillId="6" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="1" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="4" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="5" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="2" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
@@ -1267,61 +1267,61 @@
     <xf borderId="7" fillId="6" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="9" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="10" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="12" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="14" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="15" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="16" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="17" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="11" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="7" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf borderId="7" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="7" fillId="0" fontId="1" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
@@ -1716,925 +1716,925 @@
   <sheetPr>
     <tabColor rgb="FFFF00FF"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>7</v>
+        <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="14"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="13" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="G6" s="15">
         <v>14.0</v>
       </c>
       <c r="H6" s="15" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="I6" s="16">
         <v>22.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13"/>
       <c r="C7" s="14"/>
       <c r="D7" s="17"/>
       <c r="E7" s="16"/>
       <c r="F7" s="13" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="G7" s="15">
         <v>16.0</v>
       </c>
       <c r="H7" s="17" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I7" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13"/>
       <c r="C8" s="14"/>
       <c r="D8" s="18"/>
       <c r="E8" s="16"/>
       <c r="F8" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G8" s="15">
         <v>24.0</v>
       </c>
       <c r="H8" s="18" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="I8" s="16">
         <v>12.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="19"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="13" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="G9" s="16">
         <v>18.0</v>
       </c>
       <c r="H9" s="16" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="I9" s="16">
         <v>18.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C14" s="15">
         <v>24.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="E14" s="16">
         <v>12.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="G14" s="15">
         <v>10.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I14" s="16">
         <v>26.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C15" s="15">
         <v>22.0</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E15" s="16">
         <v>14.0</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="G15" s="15">
         <v>28.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I15" s="16">
         <v>8.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="C16" s="15">
         <v>16.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E16" s="16">
         <v>20.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="G16" s="15">
         <v>16.0</v>
       </c>
       <c r="H16" s="18" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="I16" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="C17" s="16">
         <v>10.0</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E17" s="16">
         <v>26.0</v>
       </c>
       <c r="F17" s="13" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="G17" s="16">
         <v>18.0</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="I17" s="16">
         <v>18.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C22" s="23">
         <v>22.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="E22" s="23">
         <v>14.0</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="G22" s="27">
+        <v>14</v>
+      </c>
+      <c r="G22" s="26">
         <v>10.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="I22" s="23">
         <v>26.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C23" s="23">
         <v>24.0</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E23" s="23">
         <v>12.0</v>
       </c>
       <c r="F23" s="13" t="s">
-        <v>31</v>
-[...1 lines deleted...]
-      <c r="G23" s="27">
+        <v>19</v>
+      </c>
+      <c r="G23" s="26">
         <v>14.0</v>
       </c>
       <c r="H23" s="17" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="I23" s="23">
         <v>22.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="C24" s="23">
         <v>10.0</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E24" s="23">
         <v>26.0</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="G24" s="27">
+        <v>24</v>
+      </c>
+      <c r="G24" s="26">
         <v>14.0</v>
       </c>
       <c r="H24" s="18" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="I24" s="23">
         <v>22.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="C25" s="23">
         <v>26.0</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E25" s="23">
         <v>10.0</v>
       </c>
       <c r="F25" s="13" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="G25" s="27">
+        <v>25</v>
+      </c>
+      <c r="G25" s="26">
         <v>22.0</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="I25" s="23">
         <v>14.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="15" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E30" s="16"/>
       <c r="F30" s="13" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="15" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="17" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E31" s="16"/>
       <c r="F31" s="13" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="G31" s="14"/>
       <c r="H31" s="17" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="I31" s="19"/>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="C32" s="14"/>
       <c r="D32" s="18" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="E32" s="16"/>
       <c r="F32" s="13" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="G32" s="14"/>
       <c r="H32" s="18" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="I32" s="19"/>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="C33" s="19"/>
       <c r="D33" s="16" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="13" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G33" s="19"/>
       <c r="H33" s="16" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C37" s="35">
         <v>13.0</v>
       </c>
       <c r="D37" s="35">
         <v>40.0</v>
       </c>
       <c r="E37" s="35">
         <v>110.0</v>
       </c>
       <c r="F37" s="35">
         <v>33.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="C38" s="35">
         <v>13.0</v>
       </c>
       <c r="D38" s="35">
         <v>36.0</v>
       </c>
       <c r="E38" s="35">
         <v>108.0</v>
       </c>
       <c r="F38" s="35">
         <v>31.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C39" s="35">
         <v>12.0</v>
       </c>
       <c r="D39" s="35">
         <v>12.0</v>
       </c>
       <c r="E39" s="35">
         <v>96.0</v>
       </c>
       <c r="F39" s="35">
         <v>30.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="C40" s="35">
         <v>11.0</v>
       </c>
       <c r="D40" s="35">
         <v>12.0</v>
       </c>
       <c r="E40" s="35">
         <v>104.0</v>
       </c>
       <c r="F40" s="35">
         <v>29.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="C41" s="35">
         <v>9.0</v>
       </c>
       <c r="D41" s="35">
         <v>4.0</v>
       </c>
       <c r="E41" s="35">
         <v>92.0</v>
       </c>
       <c r="F41" s="35">
         <v>28.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="C42" s="35">
         <v>9.0</v>
       </c>
       <c r="D42" s="35">
         <v>-20.0</v>
       </c>
       <c r="E42" s="35">
         <v>80.0</v>
       </c>
       <c r="F42" s="35">
         <v>25.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="C43" s="35">
         <v>8.0</v>
       </c>
       <c r="D43" s="35">
         <v>-24.0</v>
       </c>
       <c r="E43" s="35">
         <v>62.0</v>
       </c>
       <c r="F43" s="35">
         <v>25.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="C44" s="35">
         <v>5.0</v>
       </c>
       <c r="D44" s="35">
         <v>-60.0</v>
       </c>
       <c r="E44" s="35">
         <v>60.0</v>
       </c>
       <c r="F44" s="35">
         <v>19.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -2663,896 +2663,896 @@
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C6" s="15">
         <v>12.0</v>
       </c>
       <c r="D6" s="15" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="E6" s="16">
         <v>24.0</v>
       </c>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C7" s="15">
         <v>26.0</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E7" s="16">
         <v>10.0</v>
       </c>
       <c r="F7" s="13"/>
       <c r="G7" s="14"/>
       <c r="H7" s="17"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="C8" s="15">
         <v>32.0</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="E8" s="16">
         <v>4.0</v>
       </c>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="18"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="C9" s="19"/>
       <c r="D9" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E9" s="16"/>
       <c r="F9" s="13"/>
       <c r="G9" s="19"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C14" s="15">
         <v>18.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E14" s="16">
         <v>18.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="G14" s="15">
         <v>10.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I14" s="16">
         <v>26.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C15" s="15">
         <v>24.0</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E15" s="16">
         <v>12.0</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="G15" s="15">
         <v>16.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="I15" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="C16" s="15">
         <v>30.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="E16" s="16">
         <v>6.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="G16" s="14"/>
       <c r="H16" s="18" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I16" s="19"/>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C17" s="19"/>
       <c r="D17" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E17" s="16"/>
       <c r="F17" s="13" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="G17" s="16">
         <v>24.0</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="I17" s="16">
         <v>12.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C22" s="15">
         <v>22.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E22" s="16">
         <v>14.0</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="G22" s="15">
         <v>26.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="I22" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C23" s="15">
         <v>24.0</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="E23" s="16">
         <v>12.0</v>
       </c>
       <c r="F23" s="13" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="G23" s="15">
         <v>22.0</v>
       </c>
       <c r="H23" s="17" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="I23" s="16">
         <v>14.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C24" s="15">
         <v>28.0</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="E24" s="16">
         <v>8.0</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G24" s="14"/>
       <c r="H24" s="18" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I24" s="19"/>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C25" s="19"/>
       <c r="D25" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E25" s="16"/>
       <c r="F25" s="13" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G25" s="16">
         <v>20.0</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="I25" s="16">
         <v>16.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="15" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="E30" s="16"/>
       <c r="F30" s="13" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="15" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="17" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E31" s="16"/>
       <c r="F31" s="13" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="G31" s="14"/>
       <c r="H31" s="17" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="I31" s="19"/>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C32" s="14"/>
       <c r="D32" s="18" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E32" s="16"/>
       <c r="F32" s="13" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G32" s="14"/>
       <c r="H32" s="18" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="I32" s="19"/>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C33" s="19"/>
       <c r="D33" s="16" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="13" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G33" s="19"/>
       <c r="H33" s="16" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="C37" s="35">
         <v>13.0</v>
       </c>
       <c r="D37" s="35">
         <v>40.0</v>
       </c>
       <c r="E37" s="35">
         <v>110.0</v>
       </c>
       <c r="F37" s="35">
         <v>35.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C38" s="35">
         <v>11.0</v>
       </c>
       <c r="D38" s="35">
         <v>40.0</v>
       </c>
       <c r="E38" s="35">
         <v>92.0</v>
       </c>
       <c r="F38" s="35">
         <v>26.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="C39" s="35">
         <v>10.0</v>
       </c>
       <c r="D39" s="35">
         <v>-4.0</v>
       </c>
       <c r="E39" s="35">
         <v>88.0</v>
       </c>
       <c r="F39" s="35">
         <v>25.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="C40" s="35">
         <v>8.0</v>
       </c>
       <c r="D40" s="35">
         <v>36.0</v>
       </c>
       <c r="E40" s="35">
         <v>90.0</v>
       </c>
       <c r="F40" s="35">
         <v>29.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C41" s="35">
         <v>8.0</v>
       </c>
       <c r="D41" s="35">
         <v>-8.0</v>
       </c>
       <c r="E41" s="35">
         <v>68.0</v>
       </c>
       <c r="F41" s="35">
         <v>21.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>124</v>
+        <v>117</v>
       </c>
       <c r="C42" s="35">
         <v>6.0</v>
       </c>
       <c r="D42" s="35">
         <v>-44.0</v>
       </c>
       <c r="E42" s="35">
         <v>50.0</v>
       </c>
       <c r="F42" s="35">
         <v>14.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>126</v>
+        <v>118</v>
       </c>
       <c r="C43" s="35">
         <v>4.0</v>
       </c>
       <c r="D43" s="35">
         <v>-60.0</v>
       </c>
       <c r="E43" s="35">
         <v>42.0</v>
       </c>
       <c r="F43" s="35">
         <v>15.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="C44" s="35">
         <v>0.0</v>
       </c>
       <c r="D44" s="35">
         <v>-4.0</v>
       </c>
       <c r="E44" s="35">
         <v>0.0</v>
       </c>
       <c r="F44" s="35">
         <v>0.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -3564,905 +3564,905 @@
   <sheetPr>
     <tabColor rgb="FF4A86E8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>114</v>
+        <v>121</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C6" s="15">
         <v>30.0</v>
       </c>
       <c r="D6" s="15" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="E6" s="16">
         <v>6.0</v>
       </c>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C7" s="15">
         <v>8.0</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="E7" s="16">
         <v>28.0</v>
       </c>
       <c r="F7" s="13"/>
       <c r="G7" s="14"/>
       <c r="H7" s="17"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C8" s="15">
         <v>14.0</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E8" s="16">
         <v>22.0</v>
       </c>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="18"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C9" s="19"/>
       <c r="D9" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E9" s="16"/>
       <c r="F9" s="13"/>
       <c r="G9" s="19"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C14" s="15">
         <v>24.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E14" s="16">
         <v>12.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="G14" s="15">
         <v>32.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="I14" s="16">
         <v>4.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="C15" s="15">
         <v>6.0</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="E15" s="16">
         <v>30.0</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="G15" s="15">
         <v>20.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="I15" s="16">
         <v>16.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="15">
         <v>30.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E16" s="16">
         <v>6.0</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>62</v>
       </c>
       <c r="G16" s="14"/>
       <c r="H16" s="18" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I16" s="19"/>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C17" s="19"/>
       <c r="D17" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E17" s="16"/>
       <c r="F17" s="13" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="G17" s="16">
         <v>16.0</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I17" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C22" s="15">
         <v>18.0</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>62</v>
       </c>
       <c r="E22" s="16">
         <v>18.0</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="G22" s="15">
         <v>18.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I22" s="16">
         <v>18.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="C23" s="15">
         <v>22.0</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E23" s="16">
         <v>14.0</v>
       </c>
       <c r="F23" s="13" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="G23" s="15">
         <v>2.0</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>62</v>
       </c>
       <c r="I23" s="16">
         <v>34.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C24" s="15">
         <v>8.0</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E24" s="16">
         <v>28.0</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G24" s="14"/>
       <c r="H24" s="18" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I24" s="19"/>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C25" s="19"/>
       <c r="D25" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E25" s="16"/>
       <c r="F25" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="G25" s="16">
         <v>36.0</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I25" s="16">
         <v>0.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="15" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="E30" s="16"/>
       <c r="F30" s="13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="15" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="17" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E31" s="16"/>
       <c r="F31" s="13" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="G31" s="14"/>
       <c r="H31" s="17" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="I31" s="19"/>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C32" s="14"/>
       <c r="D32" s="18" t="s">
         <v>62</v>
       </c>
       <c r="E32" s="16"/>
       <c r="F32" s="13" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G32" s="14"/>
       <c r="H32" s="18" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="I32" s="19"/>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C33" s="19"/>
       <c r="D33" s="16" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="13" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="G33" s="19"/>
       <c r="H33" s="16" t="s">
         <v>62</v>
       </c>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C37" s="35">
         <v>13.0</v>
       </c>
       <c r="D37" s="35">
         <v>64.0</v>
       </c>
       <c r="E37" s="35">
         <v>122.0</v>
       </c>
       <c r="F37" s="35">
         <v>40.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C38" s="35">
         <v>10.0</v>
       </c>
       <c r="D38" s="35">
         <v>52.0</v>
       </c>
       <c r="E38" s="35">
         <v>98.0</v>
       </c>
       <c r="F38" s="35">
         <v>30.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
         <v>62</v>
       </c>
       <c r="C39" s="35">
         <v>9.0</v>
       </c>
       <c r="D39" s="35">
         <v>48.0</v>
       </c>
       <c r="E39" s="35">
         <v>96.0</v>
       </c>
       <c r="F39" s="35">
         <v>28.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>117</v>
+        <v>123</v>
       </c>
       <c r="C40" s="35">
         <v>9.0</v>
       </c>
       <c r="D40" s="35">
         <v>-68.0</v>
       </c>
       <c r="E40" s="35">
         <v>56.0</v>
       </c>
       <c r="F40" s="35">
         <v>16.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C41" s="35">
         <v>8.0</v>
       </c>
       <c r="D41" s="35">
         <v>-36.0</v>
       </c>
       <c r="E41" s="35">
         <v>54.0</v>
       </c>
       <c r="F41" s="35">
         <v>16.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C42" s="35">
         <v>7.0</v>
       </c>
       <c r="D42" s="35">
         <v>-4.0</v>
       </c>
       <c r="E42" s="35">
         <v>70.0</v>
       </c>
       <c r="F42" s="35">
         <v>22.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C43" s="35">
         <v>4.0</v>
       </c>
       <c r="D43" s="35">
         <v>-56.0</v>
       </c>
       <c r="E43" s="35">
         <v>44.0</v>
       </c>
       <c r="F43" s="35">
         <v>13.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="C44" s="35">
         <v>0.0</v>
       </c>
       <c r="D44" s="35">
         <v>0.0</v>
       </c>
       <c r="E44" s="35">
         <v>0.0</v>
       </c>
       <c r="F44" s="35">
         <v>0.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -4491,888 +4491,888 @@
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="15">
         <v>28.0</v>
       </c>
       <c r="D6" s="15" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="E6" s="16">
         <v>8.0</v>
       </c>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C7" s="15">
         <v>30.0</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E7" s="16">
         <v>6.0</v>
       </c>
       <c r="F7" s="13"/>
       <c r="G7" s="14"/>
       <c r="H7" s="17"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C8" s="15">
         <v>10.0</v>
       </c>
       <c r="D8" s="18" t="s">
         <v>65</v>
       </c>
       <c r="E8" s="16">
         <v>26.0</v>
       </c>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="18"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C9" s="19"/>
       <c r="D9" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E9" s="16"/>
       <c r="F9" s="13"/>
       <c r="G9" s="19"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C14" s="15">
         <v>16.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="E14" s="16">
         <v>20.0</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>28</v>
       </c>
       <c r="G14" s="15">
         <v>32.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="I14" s="16">
         <v>4.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C15" s="15">
         <v>10.0</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E15" s="16">
         <v>26.0</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G15" s="15">
         <v>4.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="I15" s="16">
         <v>32.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C16" s="15">
         <v>16.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E16" s="16">
         <v>20.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G16" s="14"/>
       <c r="H16" s="18" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I16" s="19"/>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="19"/>
       <c r="D17" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E17" s="16"/>
       <c r="F17" s="13" t="s">
         <v>65</v>
       </c>
       <c r="G17" s="16">
         <v>26.0</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I17" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C22" s="15">
         <v>12.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E22" s="16">
         <v>24.0</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>28</v>
       </c>
       <c r="G22" s="15">
         <v>2.0</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I22" s="16">
         <v>34.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C23" s="15">
         <v>0.0</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>65</v>
       </c>
       <c r="E23" s="16">
         <v>19.0</v>
       </c>
       <c r="F23" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G23" s="15">
         <v>0.0</v>
       </c>
       <c r="H23" s="17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="I23" s="16">
         <v>19.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C24" s="15">
         <v>20.0</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E24" s="16">
         <v>16.0</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G24" s="14"/>
       <c r="H24" s="18" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I24" s="19"/>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C25" s="19"/>
       <c r="D25" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E25" s="16"/>
       <c r="F25" s="13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G25" s="16">
         <v>28.0</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I25" s="16">
         <v>8.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="52" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="E26" s="20"/>
       <c r="F26" s="52" t="s">
-        <v>134</v>
+        <v>152</v>
       </c>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="15" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E30" s="16"/>
       <c r="F30" s="13" t="s">
         <v>28</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="15" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="17" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E31" s="16"/>
       <c r="F31" s="13" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="G31" s="14"/>
       <c r="H31" s="17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="I31" s="19"/>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C32" s="14"/>
       <c r="D32" s="18" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="E32" s="16"/>
       <c r="F32" s="13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="G32" s="14"/>
       <c r="H32" s="18" t="s">
         <v>65</v>
       </c>
       <c r="I32" s="19"/>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C33" s="19"/>
       <c r="D33" s="16" t="s">
         <v>65</v>
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="13" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G33" s="19"/>
       <c r="H33" s="16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
         <v>65</v>
       </c>
       <c r="C37" s="35">
         <v>12.0</v>
       </c>
       <c r="D37" s="35">
         <v>83.0</v>
       </c>
       <c r="E37" s="35">
         <v>105.0</v>
       </c>
       <c r="F37" s="35">
         <v>36.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="C38" s="35">
         <v>12.0</v>
       </c>
       <c r="D38" s="35">
         <v>60.0</v>
       </c>
       <c r="E38" s="35">
         <v>102.0</v>
       </c>
       <c r="F38" s="35">
         <v>30.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
         <v>28</v>
       </c>
       <c r="C39" s="35">
         <v>9.0</v>
       </c>
       <c r="D39" s="35">
         <v>0.0</v>
       </c>
       <c r="E39" s="35">
         <v>90.0</v>
       </c>
       <c r="F39" s="35">
         <v>28.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C40" s="35">
         <v>8.0</v>
       </c>
       <c r="D40" s="35">
         <v>11.0</v>
       </c>
       <c r="E40" s="35">
         <v>69.0</v>
       </c>
       <c r="F40" s="35">
         <v>27.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C41" s="35">
         <v>8.0</v>
       </c>
       <c r="D41" s="35">
         <v>-16.0</v>
       </c>
       <c r="E41" s="35">
         <v>64.0</v>
       </c>
       <c r="F41" s="35">
         <v>21.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C42" s="35">
         <v>6.0</v>
       </c>
       <c r="D42" s="35">
         <v>-36.0</v>
       </c>
       <c r="E42" s="35">
         <v>54.0</v>
       </c>
       <c r="F42" s="35">
         <v>17.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="C43" s="35">
         <v>5.0</v>
       </c>
       <c r="D43" s="35">
         <v>-102.0</v>
       </c>
       <c r="E43" s="35">
         <v>22.0</v>
       </c>
       <c r="F43" s="35">
         <v>6.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="C44" s="35">
         <v>0.0</v>
       </c>
       <c r="D44" s="35">
         <v>0.0</v>
       </c>
       <c r="E44" s="35">
         <v>0.0</v>
       </c>
       <c r="F44" s="35">
         <v>0.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B35:F35"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="F26:H26"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="F28:I28"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
@@ -5386,710 +5386,710 @@
   <sheetPr>
     <tabColor rgb="FF4A86E8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>135</v>
+        <v>129</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>136</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C6" s="15">
         <v>22.0</v>
       </c>
       <c r="D6" s="15" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E6" s="16">
         <v>14.0</v>
       </c>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C7" s="15">
         <v>32.0</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="E7" s="16">
         <v>4.0</v>
       </c>
       <c r="F7" s="13"/>
       <c r="G7" s="14"/>
       <c r="H7" s="17"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="C8" s="15">
         <v>16.0</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="E8" s="16">
         <v>20.0</v>
       </c>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="18"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="19"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="13"/>
       <c r="G9" s="19"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C14" s="15">
         <v>14.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="E14" s="16">
         <v>22.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="G14" s="15">
         <v>16.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="I14" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C15" s="15">
         <v>24.0</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="E15" s="16">
         <v>12.0</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="G15" s="15">
         <v>16.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="I15" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C16" s="15">
         <v>8.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="E16" s="16">
         <v>28.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="G16" s="15">
         <v>22.0</v>
       </c>
       <c r="H16" s="18" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="I16" s="16">
         <v>14.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13"/>
       <c r="C17" s="19"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="13"/>
       <c r="G17" s="19"/>
       <c r="H17" s="16"/>
       <c r="I17" s="19"/>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C22" s="14"/>
       <c r="D22" s="15" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="E22" s="16"/>
       <c r="F22" s="13" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="G22" s="14"/>
       <c r="H22" s="15" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="I22" s="19"/>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C23" s="14"/>
       <c r="D23" s="17" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="E23" s="16"/>
       <c r="F23" s="13" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="G23" s="14"/>
       <c r="H23" s="17" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="I23" s="19"/>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C24" s="14"/>
       <c r="D24" s="18" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="E24" s="16"/>
       <c r="F24" s="13" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="G24" s="14"/>
       <c r="H24" s="18" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="I24" s="19"/>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13"/>
       <c r="C25" s="19"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="13"/>
       <c r="G25" s="19"/>
       <c r="H25" s="16"/>
       <c r="I25" s="19"/>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="1"/>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="21"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="21"/>
       <c r="I27" s="20"/>
     </row>
     <row r="28">
       <c r="A28" s="24"/>
       <c r="B28" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="7"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
     </row>
     <row r="29">
       <c r="A29" s="29"/>
       <c r="B29" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C29" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E29" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F29" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="29"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
       <c r="M29" s="34"/>
       <c r="N29" s="34"/>
       <c r="O29" s="34"/>
       <c r="P29" s="34"/>
       <c r="Q29" s="34"/>
       <c r="R29" s="34"/>
       <c r="S29" s="34"/>
       <c r="T29" s="34"/>
       <c r="U29" s="34"/>
       <c r="V29" s="34"/>
       <c r="W29" s="34"/>
       <c r="X29" s="34"/>
       <c r="Y29" s="34"/>
       <c r="Z29" s="34"/>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="35" t="s">
-        <v>139</v>
+        <v>146</v>
       </c>
       <c r="C30" s="35">
         <v>9.0</v>
       </c>
       <c r="D30" s="35">
         <v>44.0</v>
       </c>
       <c r="E30" s="35">
         <v>76.0</v>
       </c>
       <c r="F30" s="35">
         <v>24.0</v>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="36"/>
       <c r="I30" s="1"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="35" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="C31" s="35">
         <v>9.0</v>
       </c>
       <c r="D31" s="35">
         <v>28.0</v>
       </c>
       <c r="E31" s="35">
         <v>68.0</v>
       </c>
       <c r="F31" s="35">
         <v>22.0</v>
       </c>
       <c r="G31" s="37"/>
       <c r="H31" s="36"/>
       <c r="I31" s="37"/>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="35" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C32" s="35">
         <v>5.0</v>
       </c>
       <c r="D32" s="35">
         <v>0.0</v>
       </c>
       <c r="E32" s="35">
         <v>54.0</v>
       </c>
       <c r="F32" s="35">
         <v>17.0</v>
       </c>
       <c r="G32" s="37"/>
       <c r="H32" s="36"/>
       <c r="I32" s="37"/>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="35" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="C33" s="35">
         <v>5.0</v>
       </c>
       <c r="D33" s="35">
         <v>-4.0</v>
       </c>
       <c r="E33" s="35">
         <v>52.0</v>
       </c>
       <c r="F33" s="35">
         <v>14.0</v>
       </c>
       <c r="G33" s="37"/>
       <c r="H33" s="38"/>
       <c r="I33" s="37"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="35" t="s">
-        <v>140</v>
+        <v>147</v>
       </c>
       <c r="C34" s="35">
         <v>5.0</v>
       </c>
       <c r="D34" s="35">
         <v>-44.0</v>
       </c>
       <c r="E34" s="35">
         <v>32.0</v>
       </c>
       <c r="F34" s="35">
         <v>10.0</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="36"/>
       <c r="I34" s="37"/>
     </row>
     <row r="35">
       <c r="A35" s="1"/>
       <c r="B35" s="35" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="C35" s="35">
         <v>3.0</v>
       </c>
       <c r="D35" s="35">
         <v>-24.0</v>
       </c>
       <c r="E35" s="35">
         <v>42.0</v>
       </c>
       <c r="F35" s="35">
         <v>13.0</v>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="39"/>
       <c r="I35" s="37"/>
     </row>
     <row r="36" hidden="1">
       <c r="A36" s="1"/>
-      <c r="B36" s="42"/>
-[...3 lines deleted...]
-      <c r="F36" s="47"/>
+      <c r="B36" s="47"/>
+      <c r="C36" s="45"/>
+      <c r="D36" s="44"/>
+      <c r="E36" s="44"/>
+      <c r="F36" s="49"/>
       <c r="G36" s="1"/>
       <c r="H36" s="36"/>
       <c r="I36" s="37"/>
     </row>
     <row r="37" hidden="1">
       <c r="A37" s="1"/>
-      <c r="B37" s="49"/>
-[...3 lines deleted...]
-      <c r="F37" s="47"/>
+      <c r="B37" s="50"/>
+      <c r="C37" s="44"/>
+      <c r="D37" s="49"/>
+      <c r="E37" s="49"/>
+      <c r="F37" s="49"/>
       <c r="G37" s="1"/>
       <c r="H37" s="40"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="40"/>
       <c r="C38" s="21"/>
       <c r="D38" s="21"/>
       <c r="E38" s="21"/>
       <c r="F38" s="21"/>
       <c r="G38" s="1"/>
       <c r="H38" s="40"/>
       <c r="I38" s="1"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F39" s="45">
+      <c r="F39" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B28:F28"/>
     <mergeCell ref="B39:E39"/>
     <mergeCell ref="F39:I39"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
@@ -6098,907 +6098,907 @@
   <sheetPr>
     <tabColor rgb="FF4A86E8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F5" s="11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="14"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="13" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="G6" s="15">
         <v>16.0</v>
       </c>
       <c r="H6" s="15" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="I6" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13"/>
       <c r="C7" s="14"/>
       <c r="D7" s="17"/>
       <c r="E7" s="16"/>
       <c r="F7" s="13" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="G7" s="15">
         <v>32.0</v>
       </c>
       <c r="H7" s="17" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="I7" s="16">
         <v>4.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13"/>
       <c r="C8" s="14"/>
       <c r="D8" s="18"/>
       <c r="E8" s="16"/>
       <c r="F8" s="13" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G8" s="15">
         <v>12.0</v>
       </c>
       <c r="H8" s="18" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="I8" s="16">
         <v>24.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="19"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="13" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="G9" s="19"/>
       <c r="H9" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>154</v>
+        <v>148</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="C14" s="15">
         <v>0.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="E14" s="16">
         <v>36.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="G14" s="15">
         <v>4.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="I14" s="16">
         <v>32.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C15" s="15">
         <v>10.0</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="E15" s="16">
         <v>26.0</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="G15" s="15">
         <v>0.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="I15" s="16">
         <v>36.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C16" s="15">
         <v>6.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="E16" s="16">
         <v>30.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="G16" s="14"/>
       <c r="H16" s="18" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I16" s="19"/>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="C17" s="19"/>
       <c r="D17" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E17" s="16"/>
       <c r="F17" s="13" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="G17" s="16">
         <v>6.0</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="I17" s="16">
         <v>30.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="C22" s="15">
         <v>18.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="E22" s="16">
         <v>18.0</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="G22" s="15">
         <v>8.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="I22" s="16">
         <v>28.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C23" s="15">
         <v>18.0</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="E23" s="16">
         <v>18.0</v>
       </c>
       <c r="F23" s="13" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="G23" s="15">
         <v>24.0</v>
       </c>
       <c r="H23" s="17" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="I23" s="16">
         <v>12.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="C24" s="15">
         <v>30.0</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="E24" s="16">
         <v>6.0</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="G24" s="14"/>
       <c r="H24" s="18" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I24" s="19"/>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C25" s="19"/>
       <c r="D25" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E25" s="16"/>
       <c r="F25" s="13" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="G25" s="16">
         <v>24.0</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="I25" s="16">
         <v>12.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="15" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="E30" s="16"/>
       <c r="F30" s="13" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="15" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="17" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E31" s="16"/>
       <c r="F31" s="13" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="G31" s="14"/>
       <c r="H31" s="17" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="I31" s="19"/>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="C32" s="14"/>
       <c r="D32" s="18" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="E32" s="16"/>
       <c r="F32" s="13" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="G32" s="14"/>
       <c r="H32" s="18" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="I32" s="19"/>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C33" s="19"/>
       <c r="D33" s="16" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="13" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="G33" s="19"/>
       <c r="H33" s="16" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>147</v>
+        <v>139</v>
       </c>
       <c r="C37" s="35">
         <v>12.0</v>
       </c>
       <c r="D37" s="35">
         <v>124.0</v>
       </c>
       <c r="E37" s="35">
         <v>134.0</v>
       </c>
       <c r="F37" s="35">
         <v>42.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="C38" s="35">
         <v>10.0</v>
       </c>
       <c r="D38" s="35">
         <v>28.0</v>
       </c>
       <c r="E38" s="35">
         <v>86.0</v>
       </c>
       <c r="F38" s="35">
         <v>26.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>146</v>
+        <v>138</v>
       </c>
       <c r="C39" s="35">
         <v>10.0</v>
       </c>
       <c r="D39" s="35">
         <v>-36.0</v>
       </c>
       <c r="E39" s="35">
         <v>72.0</v>
       </c>
       <c r="F39" s="35">
         <v>20.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
       <c r="C40" s="35">
         <v>9.0</v>
       </c>
       <c r="D40" s="35">
         <v>8.0</v>
       </c>
       <c r="E40" s="35">
         <v>76.0</v>
       </c>
       <c r="F40" s="35">
         <v>24.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="C41" s="35">
         <v>8.0</v>
       </c>
       <c r="D41" s="35">
         <v>12.0</v>
       </c>
       <c r="E41" s="35">
         <v>78.0</v>
       </c>
       <c r="F41" s="35">
         <v>21.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>145</v>
+        <v>137</v>
       </c>
       <c r="C42" s="35">
         <v>6.0</v>
       </c>
       <c r="D42" s="35">
         <v>-88.0</v>
       </c>
       <c r="E42" s="35">
         <v>46.0</v>
       </c>
       <c r="F42" s="35">
         <v>14.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C43" s="35">
         <v>5.0</v>
       </c>
       <c r="D43" s="35">
         <v>-48.0</v>
       </c>
       <c r="E43" s="35">
         <v>48.0</v>
       </c>
       <c r="F43" s="35">
         <v>18.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="C44" s="35">
         <v>0.0</v>
       </c>
       <c r="D44" s="35">
         <v>24.0</v>
       </c>
       <c r="E44" s="35">
         <v>0.0</v>
       </c>
       <c r="F44" s="35">
         <v>0.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -7010,905 +7010,905 @@
   <sheetPr>
     <tabColor rgb="FF4A86E8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="14"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G6" s="15">
         <v>24.0</v>
       </c>
       <c r="H6" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I6" s="16">
         <v>12.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13"/>
       <c r="C7" s="14"/>
       <c r="D7" s="17"/>
       <c r="E7" s="16"/>
       <c r="F7" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G7" s="15">
         <v>26.0</v>
       </c>
       <c r="H7" s="17" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I7" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13"/>
       <c r="C8" s="14"/>
       <c r="D8" s="18"/>
       <c r="E8" s="16"/>
       <c r="F8" s="13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G8" s="15">
         <v>14.0</v>
       </c>
       <c r="H8" s="18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I8" s="16">
         <v>22.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="19"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="13" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="G9" s="19"/>
       <c r="H9" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C14" s="15">
         <v>22.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E14" s="16">
         <v>14.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G14" s="15">
         <v>26.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="I14" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C15" s="15">
         <v>18.0</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E15" s="16">
         <v>18.0</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G15" s="15">
         <v>18.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="I15" s="16">
         <v>18.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C16" s="15">
         <v>14.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E16" s="16">
         <v>22.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="G16" s="14"/>
       <c r="H16" s="18" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I16" s="19"/>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C17" s="19"/>
       <c r="D17" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E17" s="16"/>
       <c r="F17" s="13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G17" s="16">
         <v>30.0</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I17" s="16">
         <v>6.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C22" s="15">
         <v>36.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E22" s="16">
         <v>0.0</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G22" s="15">
         <v>30.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I22" s="16">
         <v>6.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C23" s="15">
         <v>18.0</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E23" s="16">
         <v>18.0</v>
       </c>
       <c r="F23" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G23" s="15">
         <v>28.0</v>
       </c>
       <c r="H23" s="17" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I23" s="16">
         <v>8.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C24" s="15">
         <v>36.0</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E24" s="16">
         <v>0.0</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G24" s="14"/>
       <c r="H24" s="18" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I24" s="19"/>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C25" s="19"/>
       <c r="D25" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E25" s="16"/>
       <c r="F25" s="13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G25" s="16">
         <v>26.0</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I25" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E30" s="16"/>
       <c r="F30" s="13" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="15" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="17" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E31" s="16"/>
       <c r="F31" s="13" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G31" s="14"/>
       <c r="H31" s="17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="I31" s="19"/>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C32" s="14"/>
       <c r="D32" s="18" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E32" s="16"/>
       <c r="F32" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G32" s="14"/>
       <c r="H32" s="18" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="I32" s="19"/>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C33" s="19"/>
       <c r="D33" s="16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="13" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="G33" s="19"/>
       <c r="H33" s="16" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="C37" s="35">
         <v>15.0</v>
       </c>
       <c r="D37" s="35">
         <v>96.0</v>
       </c>
       <c r="E37" s="35">
         <v>138.0</v>
       </c>
       <c r="F37" s="35">
         <v>40.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C38" s="35">
         <v>10.0</v>
       </c>
       <c r="D38" s="35">
         <v>8.0</v>
       </c>
       <c r="E38" s="35">
         <v>94.0</v>
       </c>
       <c r="F38" s="35">
         <v>30.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C39" s="35">
         <v>9.0</v>
       </c>
       <c r="D39" s="35">
         <v>44.0</v>
       </c>
       <c r="E39" s="35">
         <v>94.0</v>
       </c>
       <c r="F39" s="35">
         <v>29.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C40" s="35">
         <v>9.0</v>
       </c>
       <c r="D40" s="35">
         <v>8.0</v>
       </c>
       <c r="E40" s="35">
         <v>76.0</v>
       </c>
       <c r="F40" s="35">
         <v>19.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C41" s="35">
         <v>7.0</v>
       </c>
       <c r="D41" s="35">
         <v>-16.0</v>
       </c>
       <c r="E41" s="35">
         <v>64.0</v>
       </c>
       <c r="F41" s="35">
         <v>18.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C42" s="35">
         <v>6.0</v>
       </c>
       <c r="D42" s="35">
         <v>-68.0</v>
       </c>
       <c r="E42" s="35">
         <v>38.0</v>
       </c>
       <c r="F42" s="35">
         <v>14.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="C43" s="35">
         <v>4.0</v>
       </c>
       <c r="D43" s="35">
         <v>-72.0</v>
       </c>
       <c r="E43" s="35">
         <v>36.0</v>
       </c>
       <c r="F43" s="35">
         <v>15.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="C44" s="35">
         <v>0.0</v>
       </c>
       <c r="D44" s="35">
         <v>0.0</v>
       </c>
       <c r="E44" s="35">
         <v>0.0</v>
       </c>
       <c r="F44" s="35">
         <v>0.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -7920,949 +7920,949 @@
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>165</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
       <c r="I5" s="11"/>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C6" s="15">
         <v>34.0</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>166</v>
       </c>
       <c r="E6" s="16">
         <v>2.0</v>
       </c>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C7" s="15">
         <v>22.0</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E7" s="16">
         <v>14.0</v>
       </c>
       <c r="F7" s="13"/>
       <c r="G7" s="14"/>
       <c r="H7" s="17"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C8" s="15">
         <v>14.0</v>
       </c>
       <c r="D8" s="18" t="s">
         <v>167</v>
       </c>
       <c r="E8" s="16">
         <v>22.0</v>
       </c>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="18"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C9" s="16">
         <v>20.0</v>
       </c>
       <c r="D9" s="16" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E9" s="16">
         <v>16.0</v>
       </c>
       <c r="F9" s="13"/>
       <c r="G9" s="19"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
         <v>168</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C14" s="15">
         <v>24.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E14" s="16">
         <v>12.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="G14" s="15">
         <v>16.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="I14" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
         <v>166</v>
       </c>
       <c r="C15" s="15">
         <v>8.0</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E15" s="16">
         <v>28.0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>166</v>
       </c>
       <c r="G15" s="15">
         <v>18.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I15" s="16">
         <v>18.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C16" s="15">
         <v>14.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E16" s="16">
         <v>22.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="G16" s="15">
         <v>16.0</v>
       </c>
       <c r="H16" s="18" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="I16" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
         <v>167</v>
       </c>
       <c r="C17" s="16">
         <v>22.0</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E17" s="16">
         <v>14.0</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>167</v>
       </c>
       <c r="G17" s="16">
         <v>20.0</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I17" s="16">
         <v>16.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
         <v>169</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="53" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C22" s="23">
         <v>30.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E22" s="23">
         <v>6.0</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="G22" s="23">
         <v>8.0</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>167</v>
       </c>
       <c r="I22" s="23">
         <v>28.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
         <v>166</v>
       </c>
       <c r="C23" s="23">
         <v>18.0</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>167</v>
       </c>
       <c r="E23" s="23">
         <v>18.0</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>166</v>
       </c>
       <c r="G23" s="23">
         <v>18.0</v>
       </c>
       <c r="H23" s="17" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I23" s="23">
         <v>18.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C24" s="23">
         <v>26.0</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E24" s="23">
         <v>10.0</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G24" s="23">
         <v>8.0</v>
       </c>
       <c r="H24" s="18" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="I24" s="23">
         <v>28.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C25" s="23">
         <v>26.0</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E25" s="23">
         <v>10.0</v>
       </c>
       <c r="F25" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G25" s="23">
         <v>14.0</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I25" s="23">
         <v>22.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
         <v>171</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C30" s="23">
         <v>26.0</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E30" s="23">
         <v>10.0</v>
       </c>
       <c r="F30" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="G30" s="23">
         <v>14.0</v>
       </c>
       <c r="H30" s="15" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="I30" s="23">
         <v>22.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
         <v>166</v>
       </c>
       <c r="C31" s="23">
         <v>10.0</v>
       </c>
       <c r="D31" s="17" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E31" s="23">
         <v>26.0</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>166</v>
       </c>
       <c r="G31" s="23">
         <v>20.0</v>
       </c>
       <c r="H31" s="17" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I31" s="23">
         <v>16.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C32" s="23">
         <v>18.0</v>
       </c>
       <c r="D32" s="18" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E32" s="23">
         <v>18.0</v>
       </c>
       <c r="F32" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G32" s="23">
         <v>18.0</v>
       </c>
       <c r="H32" s="18" t="s">
         <v>167</v>
       </c>
       <c r="I32" s="23">
         <v>18.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C33" s="23">
         <v>22.0</v>
       </c>
       <c r="D33" s="16" t="s">
         <v>167</v>
       </c>
       <c r="E33" s="23">
         <v>14.0</v>
       </c>
       <c r="F33" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G33" s="23">
         <v>34.0</v>
       </c>
       <c r="H33" s="16" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I33" s="23">
         <v>2.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C37" s="35">
         <v>17.0</v>
       </c>
       <c r="D37" s="35">
         <v>64.0</v>
       </c>
       <c r="E37" s="35">
         <v>158.0</v>
       </c>
       <c r="F37" s="35">
         <v>48.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
         <v>167</v>
       </c>
       <c r="C38" s="35">
         <v>17.0</v>
       </c>
       <c r="D38" s="35">
         <v>32.0</v>
       </c>
       <c r="E38" s="35">
         <v>142.0</v>
       </c>
       <c r="F38" s="35">
         <v>45.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C39" s="35">
         <v>15.0</v>
       </c>
       <c r="D39" s="35">
         <v>20.0</v>
       </c>
       <c r="E39" s="35">
         <v>136.0</v>
       </c>
       <c r="F39" s="35">
         <v>39.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C40" s="35">
         <v>15.0</v>
       </c>
       <c r="D40" s="35">
         <v>52.0</v>
       </c>
       <c r="E40" s="35">
         <v>152.0</v>
       </c>
       <c r="F40" s="35">
         <v>49.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C41" s="35">
         <v>14.0</v>
       </c>
       <c r="D41" s="35">
         <v>-8.0</v>
       </c>
       <c r="E41" s="35">
         <v>122.0</v>
       </c>
       <c r="F41" s="35">
         <v>35.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C42" s="35">
         <v>13.0</v>
       </c>
       <c r="D42" s="35">
         <v>-20.0</v>
       </c>
       <c r="E42" s="35">
         <v>116.0</v>
       </c>
       <c r="F42" s="35">
         <v>35.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
         <v>166</v>
       </c>
       <c r="C43" s="35">
         <v>12.0</v>
       </c>
       <c r="D43" s="35">
         <v>-64.0</v>
       </c>
       <c r="E43" s="35">
         <v>94.0</v>
       </c>
       <c r="F43" s="35">
         <v>30.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C44" s="35">
         <v>9.0</v>
       </c>
       <c r="D44" s="35">
         <v>-76.0</v>
       </c>
       <c r="E44" s="35">
         <v>88.0</v>
       </c>
       <c r="F44" s="35">
         <v>27.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -8908,760 +8908,760 @@
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>165</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="14"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G6" s="15">
         <v>22.0</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>172</v>
       </c>
       <c r="I6" s="16">
         <v>14.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13"/>
       <c r="C7" s="14"/>
       <c r="D7" s="17"/>
       <c r="E7" s="16"/>
       <c r="F7" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G7" s="15">
         <v>20.0</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>106</v>
       </c>
       <c r="I7" s="16">
         <v>16.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13"/>
       <c r="C8" s="14"/>
       <c r="D8" s="18"/>
       <c r="E8" s="16"/>
       <c r="F8" s="13" t="s">
         <v>173</v>
       </c>
       <c r="G8" s="15">
         <v>24.0</v>
       </c>
       <c r="H8" s="18" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I8" s="16">
         <v>12.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="19"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="13" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="G9" s="16">
         <v>24.0</v>
       </c>
       <c r="H9" s="16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I9" s="16">
         <v>12.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
         <v>174</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C14" s="15">
         <v>26.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E14" s="16">
         <v>10.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G14" s="15">
         <v>6.0</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>106</v>
       </c>
       <c r="I14" s="16">
         <v>30.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
         <v>172</v>
       </c>
       <c r="C15" s="15">
         <v>4.0</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>106</v>
       </c>
       <c r="E15" s="16">
         <v>32.0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>172</v>
       </c>
       <c r="G15" s="15">
         <v>18.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="I15" s="16">
         <v>18.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
         <v>173</v>
       </c>
       <c r="C16" s="15">
         <v>24.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E16" s="16">
         <v>12.0</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>173</v>
       </c>
       <c r="G16" s="15">
         <v>8.0</v>
       </c>
       <c r="H16" s="18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I16" s="16">
         <v>28.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="C17" s="16">
         <v>10.0</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E17" s="16">
         <v>26.0</v>
       </c>
       <c r="F17" s="13" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="G17" s="16">
         <v>16.0</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="I17" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
         <v>169</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C22" s="23">
         <v>14.0</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>173</v>
       </c>
       <c r="E22" s="23">
         <v>22.0</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G22" s="23">
         <v>12.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I22" s="23">
         <v>24.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
         <v>172</v>
       </c>
       <c r="C23" s="23">
         <v>20.0</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E23" s="23">
         <v>16.0</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>172</v>
       </c>
       <c r="G23" s="23">
         <v>28.0</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>173</v>
       </c>
       <c r="I23" s="23">
         <v>8.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C24" s="23">
         <v>22.0</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E24" s="23">
         <v>14.0</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G24" s="23">
         <v>10.0</v>
       </c>
       <c r="H24" s="18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I24" s="23">
         <v>26.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
         <v>106</v>
       </c>
       <c r="C25" s="23">
         <v>22.0</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E25" s="23">
         <v>14.0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>106</v>
       </c>
       <c r="G25" s="23">
         <v>26.0</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="I25" s="23">
         <v>10.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
         <v>171</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C30" s="23">
         <v>18.0</v>
       </c>
       <c r="D30" s="15" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E30" s="23">
         <v>18.0</v>
       </c>
       <c r="F30" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G30" s="23">
         <v>16.0</v>
       </c>
       <c r="H30" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I30" s="23">
         <v>20.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
         <v>172</v>
       </c>
       <c r="C31" s="23">
         <v>18.0</v>
       </c>
       <c r="D31" s="17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E31" s="23">
         <v>18.0</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>172</v>
       </c>
       <c r="G31" s="23">
         <v>24.0</v>
       </c>
       <c r="H31" s="17" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="I31" s="23">
         <v>12.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C32" s="23">
         <v>12.0</v>
       </c>
       <c r="D32" s="18" t="s">
         <v>173</v>
       </c>
       <c r="E32" s="23">
         <v>24.0</v>
       </c>
       <c r="F32" s="13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G32" s="23">
         <v>14.0</v>
       </c>
       <c r="H32" s="18" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I32" s="23">
         <v>22.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
         <v>106</v>
       </c>
       <c r="C33" s="23">
         <v>8.0</v>
       </c>
       <c r="D33" s="16" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E33" s="23">
         <v>28.0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>106</v>
       </c>
       <c r="G33" s="23">
         <v>30.0</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>173</v>
       </c>
       <c r="I33" s="23">
         <v>6.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
         <v>106</v>
       </c>
       <c r="C37" s="35">
         <v>17.0</v>
       </c>
       <c r="D37" s="35">
         <v>76.0</v>
       </c>
       <c r="E37" s="35">
         <v>164.0</v>
       </c>
       <c r="F37" s="35">
         <v>50.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C38" s="35">
         <v>16.0</v>
       </c>
       <c r="D38" s="35">
         <v>36.0</v>
       </c>
       <c r="E38" s="35">
         <v>144.0</v>
       </c>
       <c r="F38" s="35">
         <v>42.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
         <v>172</v>
       </c>
       <c r="C39" s="35">
         <v>15.0</v>
       </c>
@@ -9680,151 +9680,151 @@
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
         <v>173</v>
       </c>
       <c r="C40" s="35">
         <v>15.0</v>
       </c>
       <c r="D40" s="35">
         <v>-20.0</v>
       </c>
       <c r="E40" s="35">
         <v>116.0</v>
       </c>
       <c r="F40" s="35">
         <v>32.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="C41" s="35">
         <v>13.0</v>
       </c>
       <c r="D41" s="35">
         <v>4.0</v>
       </c>
       <c r="E41" s="35">
         <v>128.0</v>
       </c>
       <c r="F41" s="35">
         <v>38.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C42" s="35">
         <v>12.0</v>
       </c>
       <c r="D42" s="35">
         <v>-24.0</v>
       </c>
       <c r="E42" s="35">
         <v>114.0</v>
       </c>
       <c r="F42" s="35">
         <v>33.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C43" s="35">
         <v>12.0</v>
       </c>
       <c r="D43" s="35">
         <v>-32.0</v>
       </c>
       <c r="E43" s="35">
         <v>110.0</v>
       </c>
       <c r="F43" s="35">
         <v>36.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C44" s="35">
         <v>12.0</v>
       </c>
       <c r="D44" s="35">
         <v>-40.0</v>
       </c>
       <c r="E44" s="35">
         <v>106.0</v>
       </c>
       <c r="F44" s="35">
         <v>37.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -9866,927 +9866,927 @@
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>176</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="54"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F5" s="53"/>
       <c r="G5" s="53"/>
       <c r="H5" s="53"/>
       <c r="I5" s="53"/>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C6" s="15">
         <v>18.0</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>177</v>
       </c>
       <c r="E6" s="16">
         <v>18.0</v>
       </c>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C7" s="15">
         <v>10.0</v>
       </c>
       <c r="D7" s="17" t="s">
         <v>178</v>
       </c>
       <c r="E7" s="16">
         <v>26.0</v>
       </c>
       <c r="F7" s="13"/>
       <c r="G7" s="14"/>
       <c r="H7" s="17"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C8" s="15">
         <v>8.0</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="E8" s="16">
         <v>28.0</v>
       </c>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="18"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13" t="s">
         <v>108</v>
       </c>
       <c r="C9" s="16">
         <v>18.0</v>
       </c>
       <c r="D9" s="16" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E9" s="16">
         <v>18.0</v>
       </c>
       <c r="F9" s="13"/>
       <c r="G9" s="19"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
         <v>168</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C14" s="15">
         <v>10.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E14" s="16">
         <v>26.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G14" s="15">
         <v>2.0</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>178</v>
       </c>
       <c r="I14" s="16">
         <v>34.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
         <v>177</v>
       </c>
       <c r="C15" s="15">
         <v>16.0</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>178</v>
       </c>
       <c r="E15" s="16">
         <v>20.0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>177</v>
       </c>
       <c r="G15" s="15">
         <v>6.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="I15" s="16">
         <v>30.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C16" s="15">
         <v>14.0</v>
       </c>
       <c r="D16" s="18" t="s">
         <v>108</v>
       </c>
       <c r="E16" s="16">
         <v>22.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="G16" s="15">
         <v>16.0</v>
       </c>
       <c r="H16" s="18" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="I16" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C17" s="16">
         <v>14.0</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E17" s="16">
         <v>22.0</v>
       </c>
       <c r="F17" s="13" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="G17" s="16">
         <v>8.0</v>
       </c>
       <c r="H17" s="16" t="s">
         <v>108</v>
       </c>
       <c r="I17" s="16">
         <v>28.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
         <v>169</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C22" s="23">
         <v>14.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="E22" s="23">
         <v>22.0</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G22" s="23">
         <v>8.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="I22" s="23">
         <v>28.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
         <v>177</v>
       </c>
       <c r="C23" s="23">
         <v>14.0</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="E23" s="23">
         <v>22.0</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>177</v>
       </c>
       <c r="G23" s="23">
         <v>24.0</v>
       </c>
       <c r="H23" s="17" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="I23" s="23">
         <v>12.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C24" s="23">
         <v>24.0</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>108</v>
       </c>
       <c r="E24" s="23">
         <v>12.0</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G24" s="23">
         <v>18.0</v>
       </c>
       <c r="H24" s="18" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="I24" s="23">
         <v>18.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
         <v>178</v>
       </c>
       <c r="C25" s="23">
         <v>22.0</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E25" s="23">
         <v>14.0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>178</v>
       </c>
       <c r="G25" s="23">
         <v>24.0</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>108</v>
       </c>
       <c r="I25" s="23">
         <v>12.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C30" s="23">
         <v>16.0</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E30" s="23">
         <v>20.0</v>
       </c>
       <c r="F30" s="13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G30" s="23">
         <v>8.0</v>
       </c>
       <c r="H30" s="15" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="I30" s="23">
         <v>28.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
         <v>177</v>
       </c>
       <c r="C31" s="23">
         <v>16.0</v>
       </c>
       <c r="D31" s="17" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="E31" s="23">
         <v>20.0</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>177</v>
       </c>
       <c r="G31" s="23">
         <v>2.0</v>
       </c>
       <c r="H31" s="17" t="s">
         <v>108</v>
       </c>
       <c r="I31" s="23">
         <v>34.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C32" s="23">
         <v>26.0</v>
       </c>
       <c r="D32" s="18" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="E32" s="23">
         <v>10.0</v>
       </c>
       <c r="F32" s="13" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="G32" s="23">
         <v>30.0</v>
       </c>
       <c r="H32" s="18" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="I32" s="23">
         <v>6.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
         <v>178</v>
       </c>
       <c r="C33" s="23">
         <v>16.0</v>
       </c>
       <c r="D33" s="16" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="E33" s="23">
         <v>20.0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>178</v>
       </c>
       <c r="G33" s="23">
         <v>14.0</v>
       </c>
       <c r="H33" s="16" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="I33" s="23">
         <v>22.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="C37" s="35">
         <v>18.0</v>
       </c>
       <c r="D37" s="35">
         <v>76.0</v>
       </c>
       <c r="E37" s="35">
         <v>164.0</v>
       </c>
       <c r="F37" s="35">
         <v>46.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
         <v>178</v>
       </c>
       <c r="C38" s="35">
         <v>17.0</v>
       </c>
       <c r="D38" s="35">
         <v>60.0</v>
       </c>
       <c r="E38" s="35">
         <v>156.0</v>
       </c>
       <c r="F38" s="35">
         <v>49.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="C39" s="35">
         <v>17.0</v>
       </c>
       <c r="D39" s="35">
         <v>28.0</v>
       </c>
       <c r="E39" s="35">
         <v>140.0</v>
       </c>
       <c r="F39" s="35">
         <v>40.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
         <v>108</v>
       </c>
       <c r="C40" s="35">
         <v>16.0</v>
       </c>
       <c r="D40" s="35">
         <v>40.0</v>
       </c>
       <c r="E40" s="35">
         <v>146.0</v>
       </c>
       <c r="F40" s="35">
         <v>44.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>116</v>
+        <v>122</v>
       </c>
       <c r="C41" s="35">
         <v>15.0</v>
       </c>
       <c r="D41" s="35">
         <v>0.0</v>
       </c>
       <c r="E41" s="35">
         <v>126.0</v>
       </c>
       <c r="F41" s="35">
         <v>38.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C42" s="35">
         <v>11.0</v>
       </c>
       <c r="D42" s="35">
         <v>-44.0</v>
       </c>
       <c r="E42" s="35">
         <v>104.0</v>
       </c>
       <c r="F42" s="35">
         <v>33.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
         <v>177</v>
       </c>
       <c r="C43" s="35">
         <v>10.0</v>
       </c>
       <c r="D43" s="35">
         <v>-60.0</v>
       </c>
       <c r="E43" s="35">
         <v>96.0</v>
       </c>
       <c r="F43" s="35">
         <v>31.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C44" s="35">
         <v>8.0</v>
       </c>
       <c r="D44" s="35">
         <v>-100.0</v>
       </c>
       <c r="E44" s="35">
         <v>76.0</v>
       </c>
       <c r="F44" s="35">
         <v>27.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -10832,89 +10832,89 @@
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>176</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="55"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="25" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="56"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="57"/>
       <c r="F5" s="11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="14"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G6" s="15">
         <v>12.0</v>
       </c>
       <c r="H6" s="15" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I6" s="16">
         <v>24.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13"/>
       <c r="C7" s="14"/>
       <c r="D7" s="17"/>
       <c r="E7" s="16"/>
       <c r="F7" s="13" t="s">
         <v>182</v>
       </c>
       <c r="G7" s="15">
         <v>6.0</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>107</v>
       </c>
       <c r="I7" s="16">
         <v>30.0</v>
       </c>
     </row>
     <row r="8">
@@ -10927,513 +10927,513 @@
         <v>183</v>
       </c>
       <c r="G8" s="15">
         <v>12.0</v>
       </c>
       <c r="H8" s="18" t="s">
         <v>184</v>
       </c>
       <c r="I8" s="16">
         <v>24.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="19"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="13" t="s">
         <v>185</v>
       </c>
       <c r="G9" s="16">
         <v>26.0</v>
       </c>
       <c r="H9" s="16" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="I9" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
         <v>174</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C14" s="15">
         <v>34.0</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>182</v>
       </c>
       <c r="E14" s="16">
         <v>2.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G14" s="15">
         <v>24.0</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>107</v>
       </c>
       <c r="I14" s="16">
         <v>12.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C15" s="15">
         <v>22.0</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>107</v>
       </c>
       <c r="E15" s="16">
         <v>14.0</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G15" s="15">
         <v>20.0</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>182</v>
       </c>
       <c r="I15" s="16">
         <v>16.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
         <v>183</v>
       </c>
       <c r="C16" s="15">
         <v>4.0</v>
       </c>
       <c r="D16" s="18" t="s">
         <v>185</v>
       </c>
       <c r="E16" s="16">
         <v>32.0</v>
       </c>
       <c r="F16" s="13" t="s">
         <v>183</v>
       </c>
       <c r="G16" s="15">
         <v>14.0</v>
       </c>
       <c r="H16" s="18" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="I16" s="16">
         <v>22.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
         <v>184</v>
       </c>
       <c r="C17" s="16">
         <v>30.0</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E17" s="16">
         <v>6.0</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>184</v>
       </c>
       <c r="G17" s="16">
         <v>16.0</v>
       </c>
       <c r="H17" s="16" t="s">
         <v>185</v>
       </c>
       <c r="I17" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
         <v>186</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C22" s="23">
         <v>28.0</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>183</v>
       </c>
       <c r="E22" s="23">
         <v>8.0</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G22" s="23">
         <v>16.0</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>184</v>
       </c>
       <c r="I22" s="23">
         <v>20.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C23" s="23">
         <v>18.0</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>184</v>
       </c>
       <c r="E23" s="23">
         <v>18.0</v>
       </c>
       <c r="F23" s="13" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G23" s="23">
         <v>24.0</v>
       </c>
       <c r="H23" s="17" t="s">
         <v>183</v>
       </c>
       <c r="I23" s="23">
         <v>12.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
         <v>182</v>
       </c>
       <c r="C24" s="23">
         <v>2.0</v>
       </c>
       <c r="D24" s="18" t="s">
         <v>185</v>
       </c>
       <c r="E24" s="23">
         <v>34.0</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>182</v>
       </c>
       <c r="G24" s="23">
         <v>16.0</v>
       </c>
       <c r="H24" s="18" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="I24" s="23">
         <v>20.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
         <v>107</v>
       </c>
       <c r="C25" s="23">
         <v>8.0</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E25" s="23">
         <v>28.0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>107</v>
       </c>
       <c r="G25" s="23">
         <v>12.0</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>185</v>
       </c>
       <c r="I25" s="23">
         <v>24.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
         <v>187</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C30" s="23">
         <v>20.0</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>185</v>
       </c>
       <c r="E30" s="23">
         <v>16.0</v>
       </c>
       <c r="F30" s="13" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G30" s="23">
         <v>20.0</v>
       </c>
       <c r="H30" s="15" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="I30" s="23">
         <v>16.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C31" s="23">
         <v>22.0</v>
       </c>
       <c r="D31" s="17" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E31" s="23">
         <v>14.0</v>
       </c>
       <c r="F31" s="13" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G31" s="23">
         <v>24.0</v>
       </c>
       <c r="H31" s="17" t="s">
         <v>185</v>
       </c>
       <c r="I31" s="23">
         <v>12.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
         <v>182</v>
       </c>
       <c r="C32" s="23">
         <v>14.0</v>
       </c>
       <c r="D32" s="18" t="s">
         <v>183</v>
       </c>
       <c r="E32" s="23">
         <v>22.0</v>
       </c>
@@ -11469,186 +11469,186 @@
       </c>
       <c r="G33" s="23">
         <v>28.0</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>183</v>
       </c>
       <c r="I33" s="23">
         <v>8.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C37" s="35">
         <v>20.0</v>
       </c>
       <c r="D37" s="35">
         <v>56.0</v>
       </c>
       <c r="E37" s="35">
         <v>154.0</v>
       </c>
       <c r="F37" s="35">
         <v>47.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
         <v>184</v>
       </c>
       <c r="C38" s="35">
         <v>18.0</v>
       </c>
       <c r="D38" s="35">
         <v>60.0</v>
       </c>
       <c r="E38" s="35">
         <v>156.0</v>
       </c>
       <c r="F38" s="35">
         <v>42.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C39" s="35">
         <v>17.0</v>
       </c>
       <c r="D39" s="35">
         <v>56.0</v>
       </c>
       <c r="E39" s="35">
         <v>154.0</v>
       </c>
       <c r="F39" s="35">
         <v>46.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
         <v>185</v>
       </c>
       <c r="C40" s="35">
         <v>17.0</v>
       </c>
       <c r="D40" s="35">
         <v>76.0</v>
       </c>
       <c r="E40" s="35">
         <v>164.0</v>
       </c>
       <c r="F40" s="35">
         <v>52.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C41" s="35">
         <v>13.0</v>
       </c>
       <c r="D41" s="35">
         <v>-20.0</v>
       </c>
       <c r="E41" s="35">
         <v>116.0</v>
       </c>
       <c r="F41" s="35">
         <v>35.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
         <v>107</v>
       </c>
       <c r="C42" s="35">
         <v>11.0</v>
       </c>
@@ -11701,54 +11701,54 @@
         <v>66.0</v>
       </c>
       <c r="F44" s="35">
         <v>23.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -11777,498 +11777,498 @@
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C6" s="15">
         <v>26.0</v>
       </c>
       <c r="D6" s="15" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="E6" s="16">
         <v>10.0</v>
       </c>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="C7" s="15">
         <v>26.0</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="E7" s="16">
         <v>10.0</v>
       </c>
       <c r="F7" s="13"/>
       <c r="G7" s="14"/>
       <c r="H7" s="17"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C8" s="14"/>
       <c r="D8" s="18" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E8" s="16"/>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="18"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="19"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="13"/>
       <c r="G9" s="19"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C14" s="15">
         <v>18.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E14" s="16">
         <v>18.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G14" s="15">
         <v>10.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="I14" s="16">
         <v>26.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="15" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C15" s="15">
         <v>14.0</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="E15" s="16">
         <v>22.0</v>
       </c>
       <c r="F15" s="15" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G15" s="14"/>
       <c r="H15" s="17" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I15" s="19"/>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="C16" s="14"/>
       <c r="D16" s="18" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E16" s="16"/>
       <c r="F16" s="13" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="G16" s="15">
         <v>32.0</v>
       </c>
       <c r="H16" s="18" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="I16" s="16">
         <v>4.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13"/>
       <c r="C17" s="19"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="13"/>
       <c r="G17" s="19"/>
       <c r="H17" s="16"/>
       <c r="I17" s="19"/>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
         <v>51</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C22" s="14"/>
       <c r="D22" s="15" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="E22" s="16"/>
       <c r="F22" s="13" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="G22" s="14"/>
       <c r="H22" s="15" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="I22" s="19"/>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="15" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C23" s="14"/>
       <c r="D23" s="17" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="E23" s="16"/>
       <c r="F23" s="15" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="G23" s="14"/>
       <c r="H23" s="17" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="I23" s="19"/>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="C24" s="14"/>
       <c r="D24" s="18" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E24" s="16"/>
       <c r="F24" s="13" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="G24" s="14"/>
       <c r="H24" s="18" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="I24" s="19"/>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13"/>
       <c r="C25" s="19"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="13"/>
       <c r="G25" s="19"/>
       <c r="H25" s="16"/>
       <c r="I25" s="19"/>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13"/>
       <c r="C30" s="14"/>
       <c r="D30" s="15"/>
       <c r="E30" s="16"/>
       <c r="F30" s="13"/>
       <c r="G30" s="14"/>
       <c r="H30" s="15"/>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13"/>
       <c r="C31" s="14"/>
       <c r="D31" s="17"/>
       <c r="E31" s="16"/>
       <c r="F31" s="13"/>
       <c r="G31" s="14"/>
       <c r="H31" s="17"/>
       <c r="I31" s="19"/>
     </row>
     <row r="32">
@@ -12285,266 +12285,266 @@
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13"/>
       <c r="C33" s="19"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="13"/>
       <c r="G33" s="19"/>
       <c r="H33" s="16"/>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="C37" s="35">
         <v>8.0</v>
       </c>
       <c r="D37" s="35">
         <v>44.0</v>
       </c>
       <c r="E37" s="35">
         <v>76.0</v>
       </c>
       <c r="F37" s="35">
         <v>23.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C38" s="35">
         <v>6.0</v>
       </c>
       <c r="D38" s="35">
         <v>0.0</v>
       </c>
       <c r="E38" s="35">
         <v>54.0</v>
       </c>
       <c r="F38" s="35">
         <v>15.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="C39" s="35">
         <v>4.0</v>
       </c>
       <c r="D39" s="35">
         <v>0.0</v>
       </c>
       <c r="E39" s="35">
         <v>36.0</v>
       </c>
       <c r="F39" s="35">
         <v>11.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="C40" s="35">
         <v>4.0</v>
       </c>
       <c r="D40" s="35">
         <v>-20.0</v>
       </c>
       <c r="E40" s="35">
         <v>26.0</v>
       </c>
       <c r="F40" s="35">
         <v>8.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C41" s="35">
         <v>2.0</v>
       </c>
       <c r="D41" s="35">
         <v>-24.0</v>
       </c>
       <c r="E41" s="35">
         <v>24.0</v>
       </c>
       <c r="F41" s="35">
         <v>9.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="C42" s="35">
         <v>0.0</v>
       </c>
       <c r="D42" s="35">
         <v>0.0</v>
       </c>
       <c r="E42" s="35">
         <v>0.0</v>
       </c>
       <c r="F42" s="35">
         <v>0.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
-      <c r="B43" s="42"/>
-[...3 lines deleted...]
-      <c r="F43" s="47"/>
+      <c r="B43" s="47"/>
+      <c r="C43" s="45"/>
+      <c r="D43" s="44"/>
+      <c r="E43" s="44"/>
+      <c r="F43" s="49"/>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44" hidden="1">
       <c r="A44" s="1"/>
-      <c r="B44" s="49"/>
-[...3 lines deleted...]
-      <c r="F44" s="47"/>
+      <c r="B44" s="50"/>
+      <c r="C44" s="44"/>
+      <c r="D44" s="49"/>
+      <c r="E44" s="49"/>
+      <c r="F44" s="49"/>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -12556,929 +12556,929 @@
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>176</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="58"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F5" s="57"/>
       <c r="G5" s="57"/>
       <c r="H5" s="57"/>
       <c r="I5" s="57"/>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C6" s="15">
         <v>18.0</v>
       </c>
       <c r="D6" s="15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="E6" s="16">
         <v>18.0</v>
       </c>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="15" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="C7" s="15">
         <v>24.0</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E7" s="16">
         <v>12.0</v>
       </c>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="17" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C8" s="15">
         <v>18.0</v>
       </c>
       <c r="D8" s="15" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E8" s="16">
         <v>18.0</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
-      <c r="B9" s="46" t="s">
-        <v>190</v>
+      <c r="B9" s="44" t="s">
+        <v>195</v>
       </c>
       <c r="C9" s="16"/>
       <c r="D9" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E9" s="16"/>
-      <c r="F9" s="46"/>
+      <c r="F9" s="44"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C14" s="15">
         <v>26.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="E14" s="16">
         <v>10.0</v>
       </c>
       <c r="F14" s="15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G14" s="15">
         <v>16.0</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>102</v>
       </c>
       <c r="I14" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C15" s="15">
         <v>12.0</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>102</v>
       </c>
       <c r="E15" s="16">
         <v>24.0</v>
       </c>
       <c r="F15" s="15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="G15" s="15">
         <v>22.0</v>
       </c>
       <c r="H15" s="15" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="I15" s="16">
         <v>14.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="17" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C16" s="15">
         <v>18.0</v>
       </c>
-      <c r="D16" s="46" t="s">
-        <v>190</v>
+      <c r="D16" s="44" t="s">
+        <v>195</v>
       </c>
       <c r="E16" s="16">
         <v>18.0</v>
       </c>
       <c r="F16" s="17" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="G16" s="15"/>
       <c r="H16" s="15" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I16" s="16"/>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
-      <c r="B17" s="46" t="s">
-        <v>87</v>
+      <c r="B17" s="44" t="s">
+        <v>90</v>
       </c>
       <c r="C17" s="16"/>
       <c r="D17" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E17" s="16"/>
-      <c r="F17" s="46" t="s">
-        <v>87</v>
+      <c r="F17" s="44" t="s">
+        <v>90</v>
       </c>
       <c r="G17" s="16">
         <v>26.0</v>
       </c>
-      <c r="H17" s="46" t="s">
-        <v>190</v>
+      <c r="H17" s="44" t="s">
+        <v>195</v>
       </c>
       <c r="I17" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C22" s="23">
         <v>26.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E22" s="23">
         <v>10.0</v>
       </c>
       <c r="F22" s="15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G22" s="23">
         <v>14.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I22" s="23">
         <v>22.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C23" s="23">
         <v>16.0</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E23" s="23">
         <v>20.0</v>
       </c>
       <c r="F23" s="15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="G23" s="23">
         <v>16.0</v>
       </c>
       <c r="H23" s="15" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I23" s="23">
         <v>20.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="17" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="C24" s="23">
         <v>12.0</v>
       </c>
-      <c r="D24" s="46" t="s">
-        <v>190</v>
+      <c r="D24" s="44" t="s">
+        <v>195</v>
       </c>
       <c r="E24" s="23">
         <v>24.0</v>
       </c>
       <c r="F24" s="17" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="G24" s="59"/>
       <c r="H24" s="15" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I24" s="59"/>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
-      <c r="B25" s="46" t="s">
+      <c r="B25" s="44" t="s">
         <v>102</v>
       </c>
       <c r="C25" s="16"/>
       <c r="D25" s="16" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E25" s="16"/>
-      <c r="F25" s="46" t="s">
+      <c r="F25" s="44" t="s">
         <v>102</v>
       </c>
       <c r="G25" s="23">
         <v>34.0</v>
       </c>
-      <c r="H25" s="46" t="s">
-        <v>190</v>
+      <c r="H25" s="44" t="s">
+        <v>195</v>
       </c>
       <c r="I25" s="23">
         <v>2.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
         <v>198</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C30" s="23">
         <v>28.0</v>
       </c>
-      <c r="D30" s="46" t="s">
-        <v>190</v>
+      <c r="D30" s="44" t="s">
+        <v>195</v>
       </c>
       <c r="E30" s="23">
         <v>8.0</v>
       </c>
       <c r="F30" s="15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G30" s="59"/>
       <c r="H30" s="15" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="I30" s="59"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C31" s="59"/>
       <c r="D31" s="15" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="E31" s="59"/>
       <c r="F31" s="15" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="G31" s="23">
         <v>32.0</v>
       </c>
-      <c r="H31" s="46" t="s">
-        <v>190</v>
+      <c r="H31" s="44" t="s">
+        <v>195</v>
       </c>
       <c r="I31" s="23">
         <v>4.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="17" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="C32" s="23">
         <v>12.0</v>
       </c>
       <c r="D32" s="15" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E32" s="23">
         <v>24.0</v>
       </c>
       <c r="F32" s="17" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="G32" s="23">
         <v>6.0</v>
       </c>
       <c r="H32" s="15" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="I32" s="23">
         <v>30.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
-      <c r="B33" s="46" t="s">
+      <c r="B33" s="44" t="s">
         <v>102</v>
       </c>
       <c r="C33" s="23">
         <v>6.0</v>
       </c>
       <c r="D33" s="16" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="E33" s="23">
         <v>30.0</v>
       </c>
-      <c r="F33" s="46" t="s">
+      <c r="F33" s="44" t="s">
         <v>102</v>
       </c>
       <c r="G33" s="23">
         <v>12.0</v>
       </c>
       <c r="H33" s="16" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="I33" s="23">
         <v>24.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C37" s="35">
         <v>17.0</v>
       </c>
       <c r="D37" s="35">
         <v>76.0</v>
       </c>
       <c r="E37" s="35">
         <v>146.0</v>
       </c>
       <c r="F37" s="35">
         <v>44.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="C38" s="35">
         <v>14.0</v>
       </c>
       <c r="D38" s="35">
         <v>12.0</v>
       </c>
       <c r="E38" s="35">
         <v>114.0</v>
       </c>
       <c r="F38" s="35">
         <v>36.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C39" s="35">
         <v>13.0</v>
       </c>
       <c r="D39" s="35">
         <v>40.0</v>
       </c>
       <c r="E39" s="35">
         <v>128.0</v>
       </c>
       <c r="F39" s="35">
         <v>38.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
         <v>102</v>
       </c>
       <c r="C40" s="35">
         <v>12.0</v>
       </c>
       <c r="D40" s="35">
         <v>0.0</v>
       </c>
       <c r="E40" s="35">
         <v>108.0</v>
       </c>
       <c r="F40" s="35">
         <v>33.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="C41" s="35">
         <v>11.0</v>
       </c>
       <c r="D41" s="35">
         <v>16.0</v>
       </c>
       <c r="E41" s="35">
         <v>116.0</v>
       </c>
       <c r="F41" s="35">
         <v>35.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
       <c r="C42" s="35">
         <v>9.0</v>
       </c>
       <c r="D42" s="35">
         <v>-84.0</v>
       </c>
       <c r="E42" s="35">
         <v>66.0</v>
       </c>
       <c r="F42" s="35">
         <v>20.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="C43" s="35">
         <v>8.0</v>
       </c>
       <c r="D43" s="35">
         <v>-60.0</v>
       </c>
       <c r="E43" s="35">
         <v>78.0</v>
       </c>
       <c r="F43" s="35">
         <v>25.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="C44" s="35">
         <v>0.0</v>
       </c>
       <c r="D44" s="35">
         <v>0.0</v>
       </c>
       <c r="E44" s="35">
         <v>0.0</v>
       </c>
       <c r="F44" s="35">
         <v>0.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -13490,712 +13490,712 @@
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="55"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="56"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="57"/>
       <c r="F5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="15"/>
       <c r="C6" s="15"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="15" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="G6" s="15">
         <v>14.0</v>
       </c>
       <c r="H6" s="15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="I6" s="16">
         <v>22.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="15"/>
       <c r="C7" s="15"/>
       <c r="D7" s="15"/>
       <c r="E7" s="16"/>
       <c r="F7" s="15" t="s">
         <v>64</v>
       </c>
       <c r="G7" s="15">
         <v>26.0</v>
       </c>
       <c r="H7" s="15" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="I7" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="17"/>
       <c r="C8" s="15"/>
       <c r="D8" s="15"/>
       <c r="E8" s="16"/>
       <c r="F8" s="17" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G8" s="15">
         <v>26.0</v>
       </c>
       <c r="H8" s="15" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="I8" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
-      <c r="B9" s="46"/>
+      <c r="B9" s="44"/>
       <c r="C9" s="16"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
-      <c r="F9" s="46"/>
+      <c r="F9" s="44"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="15" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C14" s="15">
         <v>0.0</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>64</v>
       </c>
       <c r="E14" s="16">
         <v>36.0</v>
       </c>
       <c r="F14" s="15" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="G14" s="15">
         <v>14.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="I14" s="16">
         <v>22.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C15" s="15">
         <v>10.0</v>
       </c>
       <c r="D15" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E15" s="16">
         <v>26.0</v>
       </c>
       <c r="F15" s="15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G15" s="15">
         <v>26.0</v>
       </c>
       <c r="H15" s="15" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="I15" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="17" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C16" s="15">
         <v>24.0</v>
       </c>
       <c r="D16" s="15" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E16" s="16">
         <v>12.0</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>64</v>
       </c>
       <c r="G16" s="15">
         <v>34.0</v>
       </c>
       <c r="H16" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I16" s="16">
         <v>2.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
-      <c r="B17" s="46"/>
+      <c r="B17" s="44"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
-      <c r="F17" s="46"/>
+      <c r="F17" s="44"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="15" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C22" s="23">
         <v>6.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E22" s="23">
         <v>30.0</v>
       </c>
       <c r="F22" s="15" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="G22" s="23">
         <v>16.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="I22" s="23">
         <v>20.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C23" s="23">
         <v>10.0</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="E23" s="23">
         <v>26.0</v>
       </c>
       <c r="F23" s="15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="G23" s="23">
         <v>4.0</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>64</v>
       </c>
       <c r="I23" s="23">
         <v>32.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="17" t="s">
         <v>64</v>
       </c>
       <c r="C24" s="23">
         <v>34.0</v>
       </c>
       <c r="D24" s="15" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="E24" s="23">
         <v>2.0</v>
       </c>
       <c r="F24" s="17" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="G24" s="23">
         <v>16.0</v>
       </c>
       <c r="H24" s="15" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="I24" s="23">
         <v>20.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
-      <c r="B25" s="46"/>
+      <c r="B25" s="44"/>
       <c r="C25" s="16"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
-      <c r="F25" s="46"/>
+      <c r="F25" s="44"/>
       <c r="G25" s="16"/>
       <c r="H25" s="16"/>
       <c r="I25" s="16"/>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="1"/>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="21"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="21"/>
       <c r="I27" s="20"/>
     </row>
     <row r="28">
       <c r="A28" s="24"/>
       <c r="B28" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="7"/>
       <c r="G28" s="24"/>
       <c r="H28" s="24"/>
       <c r="I28" s="24"/>
     </row>
     <row r="29">
       <c r="A29" s="29"/>
       <c r="B29" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C29" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E29" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F29" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G29" s="29"/>
       <c r="H29" s="29"/>
       <c r="I29" s="29"/>
       <c r="J29" s="34"/>
       <c r="K29" s="34"/>
       <c r="L29" s="34"/>
       <c r="M29" s="34"/>
       <c r="N29" s="34"/>
       <c r="O29" s="34"/>
       <c r="P29" s="34"/>
       <c r="Q29" s="34"/>
       <c r="R29" s="34"/>
       <c r="S29" s="34"/>
       <c r="T29" s="34"/>
       <c r="U29" s="34"/>
       <c r="V29" s="34"/>
       <c r="W29" s="34"/>
       <c r="X29" s="34"/>
       <c r="Y29" s="34"/>
       <c r="Z29" s="34"/>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="35" t="s">
         <v>64</v>
       </c>
       <c r="C30" s="35">
         <v>15.0</v>
       </c>
       <c r="D30" s="35">
         <v>144.0</v>
       </c>
       <c r="E30" s="35">
         <v>162.0</v>
       </c>
       <c r="F30" s="35">
         <v>47.0</v>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="36"/>
       <c r="I30" s="1"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="35" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C31" s="35">
         <v>13.0</v>
       </c>
       <c r="D31" s="35">
         <v>28.0</v>
       </c>
       <c r="E31" s="35">
         <v>104.0</v>
       </c>
       <c r="F31" s="35">
         <v>31.0</v>
       </c>
       <c r="G31" s="37"/>
       <c r="H31" s="36"/>
       <c r="I31" s="37"/>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="35" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="C32" s="35">
         <v>11.0</v>
       </c>
       <c r="D32" s="35">
         <v>16.0</v>
       </c>
       <c r="E32" s="35">
         <v>98.0</v>
       </c>
       <c r="F32" s="35">
         <v>28.0</v>
       </c>
       <c r="G32" s="37"/>
       <c r="H32" s="36"/>
       <c r="I32" s="37"/>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="35" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C33" s="35">
         <v>9.0</v>
       </c>
       <c r="D33" s="35">
         <v>-36.0</v>
       </c>
       <c r="E33" s="35">
         <v>72.0</v>
       </c>
       <c r="F33" s="35">
         <v>25.0</v>
       </c>
       <c r="G33" s="37"/>
       <c r="H33" s="38"/>
       <c r="I33" s="37"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="35" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
       <c r="C34" s="35">
         <v>7.0</v>
       </c>
       <c r="D34" s="35">
         <v>-72.0</v>
       </c>
       <c r="E34" s="35">
         <v>54.0</v>
       </c>
       <c r="F34" s="35">
         <v>16.0</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" s="36"/>
       <c r="I34" s="37"/>
     </row>
     <row r="35">
       <c r="A35" s="1"/>
       <c r="B35" s="35" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
       <c r="C35" s="35">
         <v>5.0</v>
       </c>
       <c r="D35" s="35">
         <v>-80.0</v>
       </c>
       <c r="E35" s="35">
         <v>50.0</v>
       </c>
       <c r="F35" s="35">
         <v>18.0</v>
       </c>
       <c r="G35" s="1"/>
       <c r="H35" s="39"/>
       <c r="I35" s="37"/>
     </row>
     <row r="36">
       <c r="A36" s="1"/>
       <c r="B36" s="40"/>
       <c r="C36" s="21"/>
       <c r="D36" s="21"/>
       <c r="E36" s="21"/>
       <c r="F36" s="21"/>
       <c r="G36" s="1"/>
       <c r="H36" s="40"/>
       <c r="I36" s="1"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F37" s="45">
+      <c r="F37" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B28:F28"/>
     <mergeCell ref="B37:E37"/>
     <mergeCell ref="F37:I37"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
@@ -14234,237 +14234,237 @@
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>165</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="58"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="F5" s="57"/>
       <c r="G5" s="57"/>
       <c r="H5" s="57"/>
       <c r="I5" s="57"/>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="15" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C6" s="15">
         <v>26.0</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>200</v>
       </c>
       <c r="E6" s="16">
         <v>10.0</v>
       </c>
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="15" t="s">
         <v>201</v>
       </c>
       <c r="C7" s="15">
         <v>4.0</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>202</v>
       </c>
       <c r="E7" s="16">
         <v>32.0</v>
       </c>
       <c r="F7" s="15"/>
       <c r="G7" s="15"/>
       <c r="H7" s="15"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="17" t="s">
         <v>203</v>
       </c>
       <c r="C8" s="15">
         <v>14.0</v>
       </c>
       <c r="D8" s="15" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="E8" s="16">
         <v>22.0</v>
       </c>
       <c r="F8" s="17"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
-      <c r="B9" s="46" t="s">
+      <c r="B9" s="44" t="s">
         <v>204</v>
       </c>
       <c r="C9" s="16">
         <v>12.0</v>
       </c>
       <c r="D9" s="16" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E9" s="16">
         <v>24.0</v>
       </c>
-      <c r="F9" s="46"/>
+      <c r="F9" s="44"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="15" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C14" s="15">
         <v>18.0</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>201</v>
       </c>
       <c r="E14" s="16">
         <v>18.0</v>
       </c>
       <c r="F14" s="15" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="G14" s="15">
         <v>12.0</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>202</v>
       </c>
       <c r="I14" s="16">
         <v>24.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="15" t="s">
         <v>200</v>
       </c>
       <c r="C15" s="15">
         <v>16.0</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>202</v>
       </c>
       <c r="E15" s="16">
         <v>20.0</v>
       </c>
@@ -14480,539 +14480,539 @@
       <c r="I15" s="16">
         <v>6.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="17" t="s">
         <v>203</v>
       </c>
       <c r="C16" s="15">
         <v>8.0</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>204</v>
       </c>
       <c r="E16" s="16">
         <v>28.0</v>
       </c>
       <c r="F16" s="17" t="s">
         <v>203</v>
       </c>
       <c r="G16" s="15">
         <v>6.0</v>
       </c>
       <c r="H16" s="15" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I16" s="16">
         <v>30.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
-      <c r="B17" s="46" t="s">
-        <v>150</v>
+      <c r="B17" s="44" t="s">
+        <v>142</v>
       </c>
       <c r="C17" s="16">
         <v>4.0</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E17" s="16">
         <v>32.0</v>
       </c>
-      <c r="F17" s="46" t="s">
-        <v>150</v>
+      <c r="F17" s="44" t="s">
+        <v>142</v>
       </c>
       <c r="G17" s="16">
         <v>22.0</v>
       </c>
       <c r="H17" s="16" t="s">
         <v>204</v>
       </c>
       <c r="I17" s="16">
         <v>14.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
         <v>186</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="15" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C22" s="23">
         <v>32.0</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>203</v>
       </c>
       <c r="E22" s="23">
         <v>4.0</v>
       </c>
       <c r="F22" s="15" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="G22" s="23">
         <v>20.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="I22" s="23">
         <v>16.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="15" t="s">
         <v>200</v>
       </c>
       <c r="C23" s="23">
         <v>18.0</v>
       </c>
       <c r="D23" s="15" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="E23" s="23">
         <v>18.0</v>
       </c>
       <c r="F23" s="15" t="s">
         <v>200</v>
       </c>
       <c r="G23" s="23">
         <v>22.0</v>
       </c>
       <c r="H23" s="15" t="s">
         <v>203</v>
       </c>
       <c r="I23" s="23">
         <v>14.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="17" t="s">
         <v>201</v>
       </c>
       <c r="C24" s="23">
         <v>20.0</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>204</v>
       </c>
       <c r="E24" s="23">
         <v>16.0</v>
       </c>
       <c r="F24" s="17" t="s">
         <v>201</v>
       </c>
       <c r="G24" s="23">
         <v>4.0</v>
       </c>
       <c r="H24" s="15" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I24" s="23">
         <v>32.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
-      <c r="B25" s="46" t="s">
+      <c r="B25" s="44" t="s">
         <v>202</v>
       </c>
       <c r="C25" s="23">
         <v>12.0</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E25" s="23">
         <v>24.0</v>
       </c>
-      <c r="F25" s="46" t="s">
+      <c r="F25" s="44" t="s">
         <v>202</v>
       </c>
       <c r="G25" s="23">
         <v>20.0</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>204</v>
       </c>
       <c r="I25" s="23">
         <v>16.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
         <v>198</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="15" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C30" s="23">
         <v>26.0</v>
       </c>
       <c r="D30" s="15" t="s">
         <v>204</v>
       </c>
       <c r="E30" s="23">
         <v>10.0</v>
       </c>
       <c r="F30" s="15" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="G30" s="23">
         <v>6.0</v>
       </c>
       <c r="H30" s="15" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I30" s="23">
         <v>30.0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="15" t="s">
         <v>200</v>
       </c>
       <c r="C31" s="23">
         <v>14.0</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E31" s="23">
         <v>22.0</v>
       </c>
       <c r="F31" s="15" t="s">
         <v>200</v>
       </c>
       <c r="G31" s="23">
         <v>30.0</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>204</v>
       </c>
       <c r="I31" s="23">
         <v>6.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="17" t="s">
         <v>201</v>
       </c>
       <c r="C32" s="23">
         <v>22.0</v>
       </c>
       <c r="D32" s="15" t="s">
         <v>203</v>
       </c>
       <c r="E32" s="23">
         <v>14.0</v>
       </c>
       <c r="F32" s="17" t="s">
         <v>201</v>
       </c>
       <c r="G32" s="23">
         <v>22.0</v>
       </c>
       <c r="H32" s="15" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="I32" s="23">
         <v>14.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
-      <c r="B33" s="46" t="s">
+      <c r="B33" s="44" t="s">
         <v>202</v>
       </c>
       <c r="C33" s="23">
         <v>20.0</v>
       </c>
       <c r="D33" s="16" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="E33" s="23">
         <v>16.0</v>
       </c>
-      <c r="F33" s="46" t="s">
+      <c r="F33" s="44" t="s">
         <v>202</v>
       </c>
       <c r="G33" s="23">
         <v>20.0</v>
       </c>
       <c r="H33" s="16" t="s">
         <v>203</v>
       </c>
       <c r="I33" s="23">
         <v>16.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C37" s="35">
         <v>21.0</v>
       </c>
       <c r="D37" s="35">
         <v>136.0</v>
       </c>
       <c r="E37" s="35">
         <v>194.0</v>
       </c>
       <c r="F37" s="35">
         <v>57.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
         <v>202</v>
       </c>
       <c r="C38" s="35">
         <v>19.0</v>
       </c>
       <c r="D38" s="35">
         <v>44.0</v>
       </c>
       <c r="E38" s="35">
         <v>148.0</v>
       </c>
       <c r="F38" s="35">
         <v>45.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C39" s="35">
         <v>16.0</v>
       </c>
       <c r="D39" s="35">
         <v>28.0</v>
       </c>
       <c r="E39" s="35">
         <v>140.0</v>
       </c>
       <c r="F39" s="35">
         <v>41.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
         <v>200</v>
       </c>
       <c r="C40" s="35">
         <v>14.0</v>
       </c>
@@ -15031,51 +15031,51 @@
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
         <v>201</v>
       </c>
       <c r="C41" s="35">
         <v>14.0</v>
       </c>
       <c r="D41" s="35">
         <v>-60.0</v>
       </c>
       <c r="E41" s="35">
         <v>96.0</v>
       </c>
       <c r="F41" s="35">
         <v>31.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="C42" s="35">
         <v>12.0</v>
       </c>
       <c r="D42" s="35">
         <v>-28.0</v>
       </c>
       <c r="E42" s="35">
         <v>112.0</v>
       </c>
       <c r="F42" s="35">
         <v>36.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
         <v>204</v>
       </c>
       <c r="C43" s="35">
         <v>9.0</v>
       </c>
@@ -15107,54 +15107,54 @@
         <v>76.0</v>
       </c>
       <c r="F44" s="35">
         <v>25.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -15166,249 +15166,249 @@
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>207</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="54"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="25" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="60"/>
       <c r="C5" s="53"/>
       <c r="D5" s="53"/>
       <c r="E5" s="53"/>
       <c r="F5" s="11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="14"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="13" t="s">
         <v>208</v>
       </c>
       <c r="G6" s="15">
         <v>34.0</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>209</v>
       </c>
       <c r="I6" s="16">
         <v>2.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13"/>
       <c r="C7" s="14"/>
       <c r="D7" s="17"/>
       <c r="E7" s="16"/>
       <c r="F7" s="13" t="s">
         <v>210</v>
       </c>
       <c r="G7" s="15">
         <v>24.0</v>
       </c>
       <c r="H7" s="17" t="s">
         <v>211</v>
       </c>
       <c r="I7" s="16">
         <v>12.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13"/>
       <c r="C8" s="14"/>
       <c r="D8" s="18"/>
       <c r="E8" s="16"/>
       <c r="F8" s="13" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G8" s="15">
         <v>6.0</v>
       </c>
       <c r="H8" s="18" t="s">
         <v>212</v>
       </c>
       <c r="I8" s="16">
         <v>30.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="19"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="13" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="G9" s="16">
         <v>14.0</v>
       </c>
       <c r="H9" s="16" t="s">
         <v>213</v>
       </c>
       <c r="I9" s="16">
         <v>22.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
         <v>214</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="25" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
         <v>208</v>
       </c>
       <c r="C14" s="15">
         <v>16.0</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>210</v>
       </c>
       <c r="E14" s="16">
         <v>20.0</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>208</v>
       </c>
       <c r="G14" s="15">
         <v>10.0</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>211</v>
       </c>
@@ -15424,504 +15424,504 @@
       <c r="C15" s="15">
         <v>10.0</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>211</v>
       </c>
       <c r="E15" s="16">
         <v>26.0</v>
       </c>
       <c r="F15" s="13" t="s">
         <v>209</v>
       </c>
       <c r="G15" s="15">
         <v>14.0</v>
       </c>
       <c r="H15" s="17" t="s">
         <v>210</v>
       </c>
       <c r="I15" s="16">
         <v>22.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C16" s="15">
         <v>6.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E16" s="16">
         <v>30.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="G16" s="15">
         <v>16.0</v>
       </c>
       <c r="H16" s="18" t="s">
         <v>213</v>
       </c>
       <c r="I16" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
         <v>212</v>
       </c>
       <c r="C17" s="16">
         <v>24.0</v>
       </c>
       <c r="D17" s="16" t="s">
         <v>213</v>
       </c>
       <c r="E17" s="16">
         <v>12.0</v>
       </c>
       <c r="F17" s="13" t="s">
         <v>212</v>
       </c>
       <c r="G17" s="16">
         <v>20.0</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I17" s="16">
         <v>16.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
         <v>208</v>
       </c>
       <c r="C22" s="23">
         <v>28.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E22" s="23">
         <v>8.0</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>208</v>
       </c>
       <c r="G22" s="23">
         <v>10.0</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>212</v>
       </c>
       <c r="I22" s="23">
         <v>26.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
         <v>209</v>
       </c>
       <c r="C23" s="61">
         <v>0.0</v>
       </c>
       <c r="D23" s="17" t="s">
         <v>212</v>
       </c>
       <c r="E23" s="23">
         <v>19.0</v>
       </c>
       <c r="F23" s="13" t="s">
         <v>209</v>
       </c>
       <c r="G23" s="61">
         <v>0.0</v>
       </c>
       <c r="H23" s="17" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="I23" s="23">
         <v>19.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
         <v>210</v>
       </c>
       <c r="C24" s="23">
         <v>16.0</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E24" s="23">
         <v>20.0</v>
       </c>
       <c r="F24" s="13" t="s">
         <v>210</v>
       </c>
       <c r="G24" s="23">
         <v>12.0</v>
       </c>
       <c r="H24" s="18" t="s">
         <v>213</v>
       </c>
       <c r="I24" s="23">
         <v>24.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="62" t="s">
         <v>211</v>
       </c>
       <c r="C25" s="23">
         <v>10.0</v>
       </c>
       <c r="D25" s="63" t="s">
         <v>213</v>
       </c>
       <c r="E25" s="23">
         <v>26.0</v>
       </c>
       <c r="F25" s="13" t="s">
         <v>211</v>
       </c>
       <c r="G25" s="23">
         <v>10.0</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I25" s="23">
         <v>26.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="64" t="s">
         <v>215</v>
       </c>
       <c r="C26" s="65"/>
       <c r="D26" s="66"/>
       <c r="E26" s="20"/>
       <c r="F26" s="64" t="s">
         <v>215</v>
       </c>
       <c r="G26" s="65"/>
       <c r="H26" s="66"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="1"/>
       <c r="B27" s="67"/>
       <c r="C27" s="68"/>
       <c r="D27" s="69"/>
       <c r="E27" s="20"/>
       <c r="F27" s="67"/>
       <c r="G27" s="68"/>
       <c r="H27" s="69"/>
       <c r="I27" s="20"/>
     </row>
     <row r="28">
       <c r="A28" s="24"/>
       <c r="B28" s="70" t="s">
         <v>198</v>
       </c>
       <c r="C28" s="71"/>
       <c r="D28" s="71"/>
       <c r="E28" s="71"/>
       <c r="F28" s="71"/>
       <c r="G28" s="71"/>
       <c r="H28" s="71"/>
       <c r="I28" s="72"/>
     </row>
     <row r="29">
       <c r="A29" s="8"/>
       <c r="B29" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="7"/>
       <c r="F29" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="7"/>
     </row>
     <row r="30">
-      <c r="A30" s="26"/>
+      <c r="A30" s="27"/>
       <c r="B30" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C30" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D30" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E30" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G30" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H30" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I30" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
         <v>208</v>
       </c>
       <c r="C31" s="23">
         <v>16.0</v>
       </c>
       <c r="D31" s="15" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E31" s="23">
         <v>20.0</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>208</v>
       </c>
       <c r="G31" s="23">
         <v>20.0</v>
       </c>
       <c r="H31" s="15" t="s">
         <v>213</v>
       </c>
       <c r="I31" s="23">
         <v>16.0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
         <v>209</v>
       </c>
       <c r="C32" s="23">
         <v>2.0</v>
       </c>
       <c r="D32" s="17" t="s">
         <v>213</v>
       </c>
       <c r="E32" s="23">
         <v>34.0</v>
       </c>
       <c r="F32" s="13" t="s">
         <v>209</v>
       </c>
       <c r="G32" s="23">
         <v>2.0</v>
       </c>
       <c r="H32" s="17" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I32" s="23">
         <v>34.0</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
         <v>210</v>
       </c>
       <c r="C33" s="23">
         <v>12.0</v>
       </c>
       <c r="D33" s="18" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="E33" s="23">
         <v>24.0</v>
       </c>
       <c r="F33" s="13" t="s">
         <v>210</v>
       </c>
       <c r="G33" s="23">
         <v>22.0</v>
       </c>
       <c r="H33" s="18" t="s">
         <v>212</v>
       </c>
       <c r="I33" s="23">
         <v>14.0</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="13" t="s">
         <v>211</v>
       </c>
       <c r="C34" s="23">
         <v>10.0</v>
       </c>
       <c r="D34" s="16" t="s">
         <v>212</v>
       </c>
       <c r="E34" s="23">
         <v>26.0</v>
       </c>
       <c r="F34" s="13" t="s">
         <v>211</v>
       </c>
       <c r="G34" s="23">
         <v>4.0</v>
       </c>
       <c r="H34" s="16" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="I34" s="23">
         <v>32.0</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="1"/>
       <c r="B35" s="20"/>
       <c r="C35" s="20"/>
       <c r="D35" s="21"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="21"/>
       <c r="I35" s="20"/>
     </row>
     <row r="36">
       <c r="A36" s="24"/>
       <c r="B36" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="7"/>
       <c r="G36" s="24"/>
       <c r="H36" s="24"/>
       <c r="I36" s="24"/>
     </row>
     <row r="37">
       <c r="A37" s="29"/>
       <c r="B37" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C37" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D37" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E37" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F37" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G37" s="29"/>
       <c r="H37" s="29"/>
       <c r="I37" s="29"/>
       <c r="J37" s="34"/>
       <c r="K37" s="34"/>
       <c r="L37" s="34"/>
       <c r="M37" s="34"/>
       <c r="N37" s="34"/>
       <c r="O37" s="34"/>
       <c r="P37" s="34"/>
       <c r="Q37" s="34"/>
       <c r="R37" s="34"/>
       <c r="S37" s="34"/>
       <c r="T37" s="34"/>
       <c r="U37" s="34"/>
       <c r="V37" s="34"/>
       <c r="W37" s="34"/>
       <c r="X37" s="34"/>
       <c r="Y37" s="34"/>
       <c r="Z37" s="34"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
@@ -15945,51 +15945,51 @@
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
         <v>213</v>
       </c>
       <c r="C39" s="35">
         <v>17.0</v>
       </c>
       <c r="D39" s="35">
         <v>56.0</v>
       </c>
       <c r="E39" s="35">
         <v>154.0</v>
       </c>
       <c r="F39" s="35">
         <v>47.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="C40" s="35">
         <v>17.0</v>
       </c>
       <c r="D40" s="35">
         <v>68.0</v>
       </c>
       <c r="E40" s="35">
         <v>160.0</v>
       </c>
       <c r="F40" s="35">
         <v>42.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="36"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
         <v>210</v>
       </c>
       <c r="C41" s="35">
         <v>15.0</v>
       </c>
@@ -16008,51 +16008,51 @@
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
         <v>208</v>
       </c>
       <c r="C42" s="35">
         <v>13.0</v>
       </c>
       <c r="D42" s="35">
         <v>16.0</v>
       </c>
       <c r="E42" s="35">
         <v>134.0</v>
       </c>
       <c r="F42" s="35">
         <v>43.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="36"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>119</v>
+        <v>124</v>
       </c>
       <c r="C43" s="35">
         <v>13.0</v>
       </c>
       <c r="D43" s="35">
         <v>-13.0</v>
       </c>
       <c r="E43" s="35">
         <v>111.0</v>
       </c>
       <c r="F43" s="35">
         <v>42.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="39"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
         <v>211</v>
       </c>
       <c r="C44" s="35">
         <v>11.0</v>
       </c>
@@ -16084,54 +16084,54 @@
         <v>30.0</v>
       </c>
       <c r="F45" s="35">
         <v>10.0</v>
       </c>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="40"/>
       <c r="C46" s="21"/>
       <c r="D46" s="21"/>
       <c r="E46" s="21"/>
       <c r="F46" s="21"/>
       <c r="G46" s="1"/>
       <c r="H46" s="40"/>
       <c r="I46" s="1"/>
     </row>
     <row r="47">
       <c r="A47" s="1"/>
       <c r="B47" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F47" s="45">
+      <c r="F47" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B29:E29"/>
     <mergeCell ref="B36:F36"/>
     <mergeCell ref="B47:E47"/>
     <mergeCell ref="F47:I47"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B26:D27"/>
     <mergeCell ref="F26:H27"/>
     <mergeCell ref="B28:I28"/>
     <mergeCell ref="F29:I29"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
@@ -16145,450 +16145,450 @@
   <sheetPr>
     <tabColor rgb="FF7F6000"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>217</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>218</v>
+        <v>224</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="73" t="s">
         <v>182</v>
       </c>
       <c r="C6" s="16">
         <v>6.0</v>
       </c>
       <c r="D6" s="73" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="E6" s="16">
         <v>18.0</v>
       </c>
       <c r="F6" s="73" t="s">
         <v>182</v>
       </c>
       <c r="G6" s="15">
         <v>4.0</v>
       </c>
       <c r="H6" s="73" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I6" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="73" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C7" s="15">
         <v>14.0</v>
       </c>
       <c r="D7" s="73" t="s">
         <v>166</v>
       </c>
       <c r="E7" s="16">
         <v>10.0</v>
       </c>
       <c r="F7" s="73" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="G7" s="16">
         <v>8.0</v>
       </c>
       <c r="H7" s="73" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I7" s="16">
         <v>16.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="73" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C8" s="16"/>
       <c r="D8" s="73" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E8" s="16"/>
       <c r="F8" s="73" t="s">
         <v>166</v>
       </c>
       <c r="G8" s="15"/>
       <c r="H8" s="73" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="19"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
-      <c r="F9" s="46"/>
+      <c r="F9" s="44"/>
       <c r="G9" s="16"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="73" t="s">
         <v>182</v>
       </c>
       <c r="C14" s="16">
         <v>10.0</v>
       </c>
       <c r="D14" s="73" t="s">
         <v>166</v>
       </c>
       <c r="E14" s="16">
         <v>14.0</v>
       </c>
       <c r="F14" s="73" t="s">
         <v>182</v>
       </c>
       <c r="G14" s="15">
         <v>14.0</v>
       </c>
       <c r="H14" s="73" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I14" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="73" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="C15" s="15"/>
       <c r="D15" s="73" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E15" s="16"/>
       <c r="F15" s="73" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="G15" s="16">
         <v>14.0</v>
       </c>
       <c r="H15" s="73" t="s">
         <v>166</v>
       </c>
       <c r="I15" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="73" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C16" s="16">
         <v>10.0</v>
       </c>
       <c r="D16" s="73" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E16" s="16">
         <v>14.0</v>
       </c>
       <c r="F16" s="73" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G16" s="16"/>
       <c r="H16" s="73" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="I16" s="16"/>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
-      <c r="B17" s="46"/>
+      <c r="B17" s="44"/>
       <c r="C17" s="16"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
-      <c r="F17" s="74"/>
+      <c r="F17" s="77"/>
       <c r="G17" s="16"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
     </row>
     <row r="18">
       <c r="A18" s="4"/>
       <c r="B18" s="5" t="s">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="6"/>
       <c r="I18" s="7"/>
     </row>
     <row r="19">
       <c r="A19" s="1"/>
       <c r="B19" s="54"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="7"/>
       <c r="F19" s="9" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="1"/>
       <c r="B20" s="60"/>
       <c r="C20" s="53"/>
       <c r="D20" s="53"/>
       <c r="E20" s="53"/>
       <c r="F20" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G20" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H20" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I20" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1"/>
       <c r="B21" s="73"/>
       <c r="C21" s="16"/>
       <c r="D21" s="73"/>
       <c r="E21" s="16"/>
       <c r="F21" s="73" t="s">
         <v>182</v>
       </c>
       <c r="G21" s="16"/>
       <c r="H21" s="73" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="I21" s="16"/>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="73"/>
       <c r="C22" s="16"/>
       <c r="D22" s="73"/>
       <c r="E22" s="16"/>
       <c r="F22" s="73" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="G22" s="15"/>
       <c r="H22" s="73" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I22" s="16"/>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="73"/>
       <c r="C23" s="16"/>
       <c r="D23" s="73"/>
       <c r="E23" s="16"/>
       <c r="F23" s="73" t="s">
         <v>166</v>
       </c>
       <c r="G23" s="16"/>
       <c r="H23" s="73" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I23" s="16"/>
     </row>
     <row r="24" hidden="1">
       <c r="A24" s="1"/>
       <c r="B24" s="13"/>
       <c r="C24" s="19"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
-      <c r="F24" s="46"/>
+      <c r="F24" s="44"/>
       <c r="G24" s="16"/>
       <c r="H24" s="16"/>
       <c r="I24" s="16"/>
     </row>
     <row r="25" hidden="1">
       <c r="A25" s="1"/>
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
       <c r="D25" s="21"/>
       <c r="E25" s="20"/>
       <c r="F25" s="20"/>
       <c r="G25" s="20"/>
       <c r="H25" s="21"/>
       <c r="I25" s="20"/>
     </row>
     <row r="26" hidden="1">
       <c r="A26" s="8"/>
       <c r="B26" s="55"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="7"/>
       <c r="F26" s="58"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="7"/>
@@ -16660,51 +16660,51 @@
       <c r="I32" s="20"/>
     </row>
     <row r="33" hidden="1">
       <c r="A33" s="24"/>
       <c r="B33" s="5"/>
       <c r="C33" s="6"/>
       <c r="D33" s="6"/>
       <c r="E33" s="6"/>
       <c r="F33" s="6"/>
       <c r="G33" s="6"/>
       <c r="H33" s="6"/>
       <c r="I33" s="7"/>
     </row>
     <row r="34" hidden="1">
       <c r="A34" s="8"/>
       <c r="B34" s="9"/>
       <c r="C34" s="6"/>
       <c r="D34" s="6"/>
       <c r="E34" s="7"/>
       <c r="F34" s="25"/>
       <c r="G34" s="6"/>
       <c r="H34" s="6"/>
       <c r="I34" s="7"/>
     </row>
     <row r="35" hidden="1">
-      <c r="A35" s="26"/>
+      <c r="A35" s="27"/>
       <c r="B35" s="10"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="11"/>
       <c r="I35" s="11"/>
     </row>
     <row r="36" hidden="1">
       <c r="A36" s="1"/>
       <c r="B36" s="13"/>
       <c r="C36" s="14"/>
       <c r="D36" s="15"/>
       <c r="E36" s="19"/>
       <c r="F36" s="16"/>
       <c r="G36" s="14"/>
       <c r="H36" s="18"/>
       <c r="I36" s="19"/>
     </row>
     <row r="37" hidden="1">
       <c r="A37" s="1"/>
       <c r="B37" s="13"/>
       <c r="C37" s="14"/>
       <c r="D37" s="18"/>
@@ -16716,156 +16716,156 @@
     </row>
     <row r="38" hidden="1">
       <c r="A38" s="1"/>
       <c r="B38" s="13"/>
       <c r="C38" s="14"/>
       <c r="D38" s="15"/>
       <c r="E38" s="19"/>
       <c r="F38" s="16"/>
       <c r="G38" s="14"/>
       <c r="H38" s="15"/>
       <c r="I38" s="19"/>
     </row>
     <row r="39" hidden="1">
       <c r="A39" s="1"/>
       <c r="B39" s="13"/>
       <c r="C39" s="19"/>
       <c r="D39" s="51"/>
       <c r="E39" s="19"/>
       <c r="F39" s="16"/>
       <c r="G39" s="19"/>
       <c r="H39" s="51"/>
       <c r="I39" s="19"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
-      <c r="B40" s="46"/>
+      <c r="B40" s="44"/>
       <c r="C40" s="16"/>
       <c r="D40" s="16"/>
       <c r="E40" s="16"/>
-      <c r="F40" s="74"/>
+      <c r="F40" s="77"/>
       <c r="G40" s="16"/>
       <c r="H40" s="16"/>
       <c r="I40" s="16"/>
     </row>
     <row r="41">
       <c r="A41" s="24"/>
       <c r="B41" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="6"/>
       <c r="E41" s="6"/>
       <c r="F41" s="7"/>
       <c r="G41" s="24"/>
       <c r="H41" s="24"/>
       <c r="I41" s="24"/>
     </row>
     <row r="42">
       <c r="A42" s="29"/>
       <c r="B42" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C42" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D42" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E42" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F42" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
       <c r="I42" s="29"/>
       <c r="J42" s="34"/>
       <c r="K42" s="34"/>
       <c r="L42" s="34"/>
       <c r="M42" s="34"/>
       <c r="N42" s="34"/>
       <c r="O42" s="34"/>
       <c r="P42" s="34"/>
       <c r="Q42" s="34"/>
       <c r="R42" s="34"/>
       <c r="S42" s="34"/>
       <c r="T42" s="34"/>
       <c r="U42" s="34"/>
       <c r="V42" s="34"/>
       <c r="W42" s="34"/>
       <c r="X42" s="34"/>
       <c r="Y42" s="34"/>
       <c r="Z42" s="34"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C43" s="35">
         <v>7.0</v>
       </c>
       <c r="D43" s="35">
         <v>16.0</v>
       </c>
       <c r="E43" s="35">
         <v>44.0</v>
       </c>
       <c r="F43" s="35">
         <v>9.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="1"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
       <c r="C44" s="35">
         <v>7.0</v>
       </c>
       <c r="D44" s="35">
         <v>8.0</v>
       </c>
       <c r="E44" s="35">
         <v>40.0</v>
       </c>
       <c r="F44" s="35">
         <v>9.0</v>
       </c>
       <c r="G44" s="37"/>
       <c r="H44" s="36"/>
       <c r="I44" s="37"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="35" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C45" s="35">
         <v>7.0</v>
       </c>
       <c r="D45" s="35">
         <v>8.0</v>
       </c>
       <c r="E45" s="35">
         <v>40.0</v>
       </c>
       <c r="F45" s="35">
         <v>8.0</v>
       </c>
       <c r="G45" s="37"/>
       <c r="H45" s="36"/>
       <c r="I45" s="37"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="35" t="s">
         <v>182</v>
       </c>
       <c r="C46" s="35">
         <v>6.0</v>
       </c>
@@ -16884,88 +16884,88 @@
     </row>
     <row r="47">
       <c r="A47" s="1"/>
       <c r="B47" s="35" t="s">
         <v>166</v>
       </c>
       <c r="C47" s="35">
         <v>5.0</v>
       </c>
       <c r="D47" s="35">
         <v>-4.0</v>
       </c>
       <c r="E47" s="35">
         <v>34.0</v>
       </c>
       <c r="F47" s="35">
         <v>7.0</v>
       </c>
       <c r="G47" s="1"/>
       <c r="H47" s="36"/>
       <c r="I47" s="37"/>
     </row>
     <row r="48">
       <c r="A48" s="1"/>
       <c r="B48" s="35" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C48" s="35">
         <v>0.0</v>
       </c>
       <c r="D48" s="35">
         <v>0.0</v>
       </c>
       <c r="E48" s="35">
         <v>0.0</v>
       </c>
       <c r="F48" s="35">
         <v>0.0</v>
       </c>
       <c r="G48" s="1"/>
       <c r="H48" s="39"/>
       <c r="I48" s="37"/>
     </row>
     <row r="49">
       <c r="A49" s="1"/>
       <c r="B49" s="40"/>
       <c r="C49" s="21"/>
       <c r="D49" s="21"/>
       <c r="E49" s="21"/>
       <c r="F49" s="21"/>
       <c r="G49" s="1"/>
       <c r="H49" s="40"/>
       <c r="I49" s="1"/>
     </row>
     <row r="50">
       <c r="A50" s="1"/>
       <c r="B50" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F50" s="45">
+      <c r="F50" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B34:E34"/>
     <mergeCell ref="B41:F41"/>
     <mergeCell ref="B50:E50"/>
     <mergeCell ref="F50:I50"/>
     <mergeCell ref="B18:I18"/>
     <mergeCell ref="B19:E19"/>
     <mergeCell ref="F19:I19"/>
     <mergeCell ref="B26:E26"/>
     <mergeCell ref="F26:I26"/>
     <mergeCell ref="B33:I33"/>
     <mergeCell ref="F34:I34"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
@@ -16979,629 +16979,629 @@
   <sheetPr>
     <tabColor rgb="FF7F6000"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>225</v>
+        <v>216</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
         <v>217</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>226</v>
+        <v>218</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9" t="s">
-        <v>227</v>
+        <v>220</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="73" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="C6" s="16">
         <v>14.0</v>
       </c>
       <c r="D6" s="73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E6" s="16">
         <v>10.0</v>
       </c>
       <c r="F6" s="73" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="G6" s="15">
         <v>0.0</v>
       </c>
       <c r="H6" s="73" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="I6" s="16">
         <v>24.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="73" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C7" s="15"/>
-      <c r="D7" s="75" t="s">
-        <v>20</v>
+      <c r="D7" s="74" t="s">
+        <v>31</v>
       </c>
       <c r="E7" s="16" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="F7" s="73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G7" s="16">
         <v>16.0</v>
       </c>
       <c r="H7" s="73" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="I7" s="16">
         <v>8.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="73" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C8" s="16"/>
       <c r="D8" s="73" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E8" s="16"/>
-      <c r="F8" s="75" t="s">
-        <v>20</v>
+      <c r="F8" s="74" t="s">
+        <v>31</v>
       </c>
       <c r="G8" s="15" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="H8" s="73" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="4"/>
       <c r="B9" s="5" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="7"/>
     </row>
     <row r="10">
       <c r="A10" s="8"/>
       <c r="B10" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="7"/>
       <c r="F10" s="9" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="7"/>
     </row>
     <row r="11">
       <c r="A11" s="8"/>
       <c r="B11" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C11" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D11" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E11" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E11" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G11" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H11" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I11" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="1"/>
       <c r="B12" s="73" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="C12" s="16"/>
-      <c r="D12" s="75" t="s">
-        <v>20</v>
+      <c r="D12" s="74" t="s">
+        <v>31</v>
       </c>
       <c r="E12" s="16" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
       <c r="F12" s="73" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="G12" s="15">
         <v>4.0</v>
       </c>
       <c r="H12" s="73" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="I12" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="1"/>
       <c r="B13" s="73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C13" s="15"/>
       <c r="D13" s="73" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E13" s="16"/>
       <c r="F13" s="73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G13" s="16"/>
-      <c r="H13" s="75" t="s">
-        <v>20</v>
+      <c r="H13" s="74" t="s">
+        <v>31</v>
       </c>
       <c r="I13" s="16" t="s">
-        <v>229</v>
+        <v>222</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="73" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C14" s="16">
         <v>16.0</v>
       </c>
       <c r="D14" s="73" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="E14" s="16">
         <v>8.0</v>
       </c>
       <c r="F14" s="73" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G14" s="15"/>
       <c r="H14" s="73" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="I14" s="16"/>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="21"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="21"/>
       <c r="I15" s="20"/>
     </row>
     <row r="16">
       <c r="A16" s="4"/>
       <c r="B16" s="5" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="7"/>
     </row>
     <row r="17">
       <c r="A17" s="8"/>
       <c r="B17" s="54"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="7"/>
       <c r="F17" s="9" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="7"/>
     </row>
     <row r="18">
       <c r="A18" s="8"/>
       <c r="B18" s="60"/>
       <c r="C18" s="53"/>
       <c r="D18" s="53"/>
       <c r="E18" s="53"/>
       <c r="F18" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G18" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H18" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I18" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="1"/>
       <c r="B19" s="73"/>
       <c r="C19" s="16"/>
       <c r="D19" s="73"/>
       <c r="E19" s="16"/>
       <c r="F19" s="73" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="G19" s="15"/>
       <c r="H19" s="73" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="I19" s="16"/>
     </row>
     <row r="20">
       <c r="A20" s="1"/>
       <c r="B20" s="73"/>
       <c r="C20" s="15"/>
       <c r="D20" s="73"/>
       <c r="E20" s="16"/>
       <c r="F20" s="73" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G20" s="16">
         <v>11.0</v>
       </c>
       <c r="H20" s="73" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="I20" s="16">
         <v>13.0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="1"/>
       <c r="B21" s="73"/>
       <c r="C21" s="16"/>
       <c r="D21" s="73"/>
       <c r="E21" s="16"/>
-      <c r="F21" s="75" t="s">
-        <v>20</v>
+      <c r="F21" s="74" t="s">
+        <v>31</v>
       </c>
       <c r="G21" s="15"/>
       <c r="H21" s="73" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="I21" s="16"/>
     </row>
     <row r="22">
       <c r="A22" s="24"/>
-      <c r="B22" s="76"/>
-[...3 lines deleted...]
-      <c r="F22" s="76"/>
+      <c r="B22" s="75"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="75"/>
+      <c r="E22" s="75"/>
+      <c r="F22" s="75"/>
       <c r="G22" s="24"/>
       <c r="H22" s="24"/>
       <c r="I22" s="24"/>
     </row>
     <row r="23">
       <c r="A23" s="24"/>
       <c r="B23" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="7"/>
       <c r="G23" s="24"/>
       <c r="H23" s="24"/>
       <c r="I23" s="24"/>
     </row>
     <row r="24">
       <c r="A24" s="29"/>
       <c r="B24" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C24" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D24" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E24" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F24" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G24" s="29"/>
       <c r="H24" s="29"/>
       <c r="I24" s="29"/>
       <c r="J24" s="34"/>
       <c r="K24" s="34"/>
       <c r="L24" s="34"/>
       <c r="M24" s="34"/>
       <c r="N24" s="34"/>
       <c r="O24" s="34"/>
       <c r="P24" s="34"/>
       <c r="Q24" s="34"/>
       <c r="R24" s="34"/>
       <c r="S24" s="34"/>
       <c r="T24" s="34"/>
       <c r="U24" s="34"/>
       <c r="V24" s="34"/>
       <c r="W24" s="34"/>
       <c r="X24" s="34"/>
       <c r="Y24" s="34"/>
       <c r="Z24" s="34"/>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="35" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C25" s="35">
         <v>9.0</v>
       </c>
       <c r="D25" s="35">
         <v>34.0</v>
       </c>
       <c r="E25" s="35">
         <v>53.0</v>
       </c>
-      <c r="F25" s="77">
+      <c r="F25" s="76">
         <v>46152.0</v>
       </c>
       <c r="G25" s="1"/>
       <c r="H25" s="36"/>
       <c r="I25" s="1"/>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="35" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C26" s="35">
         <v>5.0</v>
       </c>
       <c r="D26" s="35">
         <v>0.0</v>
       </c>
       <c r="E26" s="35">
         <v>36.0</v>
       </c>
       <c r="F26" s="35">
         <v>8.0</v>
       </c>
       <c r="G26" s="37"/>
       <c r="H26" s="36"/>
       <c r="I26" s="37"/>
     </row>
     <row r="27">
       <c r="A27" s="1"/>
       <c r="B27" s="35" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C27" s="35">
         <v>5.0</v>
       </c>
       <c r="D27" s="35">
         <v>2.0</v>
       </c>
       <c r="E27" s="35">
         <v>37.0</v>
       </c>
-      <c r="F27" s="77">
+      <c r="F27" s="76">
         <v>46149.0</v>
       </c>
       <c r="G27" s="37"/>
       <c r="H27" s="36"/>
       <c r="I27" s="37"/>
     </row>
     <row r="28">
       <c r="A28" s="1"/>
       <c r="B28" s="35" t="s">
-        <v>228</v>
+        <v>221</v>
       </c>
       <c r="C28" s="35">
         <v>5.0</v>
       </c>
       <c r="D28" s="35">
         <v>-36.0</v>
       </c>
       <c r="E28" s="35">
         <v>18.0</v>
       </c>
       <c r="F28" s="35">
         <v>4.0</v>
       </c>
       <c r="G28" s="37"/>
       <c r="H28" s="38"/>
       <c r="I28" s="37"/>
     </row>
     <row r="29">
       <c r="A29" s="1"/>
       <c r="B29" s="35" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="C29" s="35">
         <v>0.0</v>
       </c>
       <c r="D29" s="35">
         <v>0.0</v>
       </c>
       <c r="E29" s="35">
         <v>0.0</v>
       </c>
       <c r="F29" s="35">
         <v>0.0</v>
       </c>
       <c r="G29" s="1"/>
       <c r="H29" s="36"/>
       <c r="I29" s="37"/>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="35" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C30" s="35">
         <v>0.0</v>
       </c>
       <c r="D30" s="35">
         <v>0.0</v>
       </c>
       <c r="E30" s="35">
         <v>0.0</v>
       </c>
       <c r="F30" s="35">
         <v>0.0</v>
       </c>
       <c r="G30" s="1"/>
       <c r="H30" s="39"/>
       <c r="I30" s="37"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="40"/>
       <c r="C31" s="21"/>
       <c r="D31" s="21"/>
       <c r="E31" s="21"/>
       <c r="F31" s="21"/>
       <c r="G31" s="1"/>
       <c r="H31" s="40"/>
       <c r="I31" s="1"/>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F32" s="45">
+      <c r="F32" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B16:I16"/>
     <mergeCell ref="B17:E17"/>
     <mergeCell ref="F17:I17"/>
     <mergeCell ref="B23:F23"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="F32:I32"/>
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B9:I9"/>
     <mergeCell ref="B10:E10"/>
     <mergeCell ref="F10:I10"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
@@ -17610,459 +17610,459 @@
   <sheetPr>
     <tabColor rgb="FFFF00FF"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="14"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="13" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="G6" s="15">
         <v>6.0</v>
       </c>
       <c r="H6" s="15" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="I6" s="16">
         <v>30.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13"/>
       <c r="C7" s="14"/>
       <c r="D7" s="17"/>
       <c r="E7" s="16"/>
       <c r="F7" s="13" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="G7" s="15">
         <v>30.0</v>
       </c>
       <c r="H7" s="17" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I7" s="16">
         <v>6.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13"/>
       <c r="C8" s="14"/>
       <c r="D8" s="18"/>
       <c r="E8" s="16"/>
       <c r="F8" s="13" t="s">
         <v>28</v>
       </c>
       <c r="G8" s="15">
         <v>18.0</v>
       </c>
       <c r="H8" s="18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I8" s="16">
         <v>18.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="19"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="13"/>
       <c r="G9" s="19"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
         <v>41</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C14" s="23">
         <v>8.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E14" s="16">
         <v>28.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="G14" s="15">
         <v>26.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="I14" s="16">
         <v>10.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C15" s="23">
         <v>30.0</v>
       </c>
       <c r="D15" s="17" t="s">
         <v>28</v>
       </c>
       <c r="E15" s="16">
         <v>6.0</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G15" s="15">
         <v>24.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I15" s="16">
         <v>12.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C16" s="23">
         <v>8.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" s="16">
         <v>28.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="G16" s="15">
         <v>28.0</v>
       </c>
       <c r="H16" s="18" t="s">
         <v>28</v>
       </c>
       <c r="I16" s="16">
         <v>8.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13"/>
       <c r="C17" s="19"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="13"/>
       <c r="G17" s="19"/>
       <c r="H17" s="16"/>
       <c r="I17" s="19"/>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C22" s="14"/>
       <c r="D22" s="15" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="16"/>
       <c r="F22" s="13" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="G22" s="14"/>
       <c r="H22" s="15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I22" s="19"/>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C23" s="14"/>
       <c r="D23" s="17" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E23" s="16"/>
       <c r="F23" s="13" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="G23" s="14"/>
       <c r="H23" s="17" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="I23" s="19"/>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C24" s="14"/>
       <c r="D24" s="18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E24" s="16"/>
       <c r="F24" s="13" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G24" s="14"/>
       <c r="H24" s="18" t="s">
         <v>28</v>
       </c>
       <c r="I24" s="19"/>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13"/>
       <c r="C25" s="19"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="13"/>
       <c r="G25" s="19"/>
       <c r="H25" s="16"/>
       <c r="I25" s="19"/>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
@@ -18071,74 +18071,74 @@
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13"/>
       <c r="C30" s="14"/>
       <c r="D30" s="15"/>
       <c r="E30" s="16"/>
       <c r="F30" s="13"/>
       <c r="G30" s="14"/>
       <c r="H30" s="15"/>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13"/>
       <c r="C31" s="14"/>
       <c r="D31" s="17"/>
       <c r="E31" s="16"/>
       <c r="F31" s="13"/>
       <c r="G31" s="14"/>
       <c r="H31" s="17"/>
       <c r="I31" s="19"/>
     </row>
     <row r="32">
@@ -18155,244 +18155,244 @@
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13"/>
       <c r="C33" s="19"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="13"/>
       <c r="G33" s="19"/>
       <c r="H33" s="16"/>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="C37" s="35">
         <v>9.0</v>
       </c>
       <c r="D37" s="35">
         <v>64.0</v>
       </c>
       <c r="E37" s="35">
         <v>86.0</v>
       </c>
       <c r="F37" s="35">
         <v>26.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="C38" s="35">
         <v>9.0</v>
       </c>
       <c r="D38" s="35">
         <v>60.0</v>
       </c>
       <c r="E38" s="35">
         <v>84.0</v>
       </c>
       <c r="F38" s="35">
         <v>25.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C39" s="35">
         <v>6.0</v>
       </c>
       <c r="D39" s="35">
         <v>8.0</v>
       </c>
       <c r="E39" s="35">
         <v>58.0</v>
       </c>
       <c r="F39" s="35">
         <v>18.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C40" s="35">
         <v>5.0</v>
       </c>
       <c r="D40" s="35">
         <v>-28.0</v>
       </c>
       <c r="E40" s="35">
         <v>40.0</v>
       </c>
       <c r="F40" s="35">
         <v>11.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
         <v>28</v>
       </c>
       <c r="C41" s="35">
         <v>4.0</v>
       </c>
       <c r="D41" s="35">
         <v>-44.0</v>
       </c>
       <c r="E41" s="35">
         <v>32.0</v>
       </c>
       <c r="F41" s="35">
         <v>10.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="C42" s="35">
         <v>3.0</v>
       </c>
       <c r="D42" s="35">
         <v>-60.0</v>
       </c>
       <c r="E42" s="35">
         <v>24.0</v>
       </c>
       <c r="F42" s="35">
         <v>9.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="40"/>
       <c r="C43" s="21"/>
       <c r="D43" s="21"/>
       <c r="E43" s="21"/>
       <c r="F43" s="21"/>
       <c r="G43" s="1"/>
       <c r="H43" s="40"/>
       <c r="I43" s="1"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F44" s="45">
+      <c r="F44" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B44:E44"/>
     <mergeCell ref="F44:I44"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -18404,278 +18404,278 @@
   <sheetPr>
     <tabColor rgb="FFFF00FF"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>1</v>
+        <v>3</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C6" s="15">
         <v>14.0</v>
       </c>
       <c r="D6" s="15" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="E6" s="16">
         <v>22.0</v>
       </c>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C7" s="15">
         <v>24.0</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E7" s="16">
         <v>12.0</v>
       </c>
       <c r="F7" s="13"/>
       <c r="G7" s="14"/>
       <c r="H7" s="17"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13"/>
       <c r="C8" s="14"/>
       <c r="D8" s="18"/>
       <c r="E8" s="16"/>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="18"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="19"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="13"/>
       <c r="G9" s="19"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C14" s="14"/>
       <c r="D14" s="15" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="E14" s="16"/>
       <c r="F14" s="13" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="G14" s="14"/>
       <c r="H14" s="15" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="I14" s="19"/>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C15" s="14"/>
       <c r="D15" s="17" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E15" s="16"/>
       <c r="F15" s="13" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="G15" s="14"/>
       <c r="H15" s="17" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="I15" s="19"/>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13"/>
       <c r="C16" s="14"/>
       <c r="D16" s="18"/>
       <c r="E16" s="16"/>
       <c r="F16" s="13"/>
       <c r="G16" s="14"/>
       <c r="H16" s="18"/>
       <c r="I16" s="19"/>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13"/>
       <c r="C17" s="19"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="13"/>
       <c r="G17" s="19"/>
       <c r="H17" s="16"/>
       <c r="I17" s="19"/>
     </row>
@@ -18693,72 +18693,72 @@
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5"/>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13"/>
       <c r="C22" s="14"/>
       <c r="D22" s="15"/>
       <c r="E22" s="16"/>
       <c r="F22" s="13"/>
       <c r="G22" s="14"/>
       <c r="H22" s="15"/>
       <c r="I22" s="19"/>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13"/>
       <c r="C23" s="14"/>
       <c r="D23" s="17"/>
       <c r="E23" s="16"/>
       <c r="F23" s="13"/>
       <c r="G23" s="14"/>
       <c r="H23" s="17"/>
       <c r="I23" s="19"/>
     </row>
     <row r="24">
@@ -18795,74 +18795,74 @@
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13"/>
       <c r="C30" s="14"/>
       <c r="D30" s="15"/>
       <c r="E30" s="16"/>
       <c r="F30" s="13"/>
       <c r="G30" s="14"/>
       <c r="H30" s="15"/>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13"/>
       <c r="C31" s="14"/>
       <c r="D31" s="17"/>
       <c r="E31" s="16"/>
       <c r="F31" s="13"/>
       <c r="G31" s="14"/>
       <c r="H31" s="17"/>
       <c r="I31" s="19"/>
     </row>
     <row r="32">
@@ -18879,246 +18879,246 @@
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13"/>
       <c r="C33" s="19"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="13"/>
       <c r="G33" s="19"/>
       <c r="H33" s="16"/>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>18</v>
+        <v>26</v>
       </c>
       <c r="C37" s="35">
         <v>3.0</v>
       </c>
       <c r="D37" s="35">
         <v>12.0</v>
       </c>
       <c r="E37" s="35">
         <v>24.0</v>
       </c>
       <c r="F37" s="35">
         <v>8.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C38" s="35">
         <v>3.0</v>
       </c>
       <c r="D38" s="35">
         <v>8.0</v>
       </c>
       <c r="E38" s="35">
         <v>22.0</v>
       </c>
       <c r="F38" s="35">
         <v>7.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C39" s="35">
         <v>1.0</v>
       </c>
       <c r="D39" s="35">
         <v>-8.0</v>
       </c>
       <c r="E39" s="35">
         <v>14.0</v>
       </c>
       <c r="F39" s="35">
         <v>4.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="C40" s="35">
         <v>1.0</v>
       </c>
       <c r="D40" s="35">
         <v>-12.0</v>
       </c>
       <c r="E40" s="35">
         <v>12.0</v>
       </c>
       <c r="F40" s="35">
         <v>3.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="43"/>
-      <c r="C41" s="46"/>
-[...2 lines deleted...]
-      <c r="F41" s="48"/>
+      <c r="C41" s="44"/>
+      <c r="D41" s="45"/>
+      <c r="E41" s="45"/>
+      <c r="F41" s="46"/>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="43"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="16"/>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
-      <c r="B43" s="42"/>
-      <c r="C43" s="50"/>
+      <c r="B43" s="47"/>
+      <c r="C43" s="48"/>
       <c r="D43" s="18"/>
       <c r="E43" s="18"/>
-      <c r="F43" s="47"/>
+      <c r="F43" s="49"/>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
-      <c r="B44" s="49"/>
-[...3 lines deleted...]
-      <c r="F44" s="47"/>
+      <c r="B44" s="50"/>
+      <c r="C44" s="44"/>
+      <c r="D44" s="49"/>
+      <c r="E44" s="49"/>
+      <c r="F44" s="49"/>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -19147,90 +19147,90 @@
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="14"/>
       <c r="D6" s="18"/>
       <c r="E6" s="19"/>
       <c r="F6" s="16" t="s">
         <v>62</v>
       </c>
       <c r="G6" s="15">
         <v>14.0</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>63</v>
       </c>
       <c r="I6" s="16">
         <v>22.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13"/>
       <c r="C7" s="14"/>
@@ -19276,84 +19276,84 @@
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
         <v>66</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22"/>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
         <v>62</v>
       </c>
       <c r="C14" s="14"/>
       <c r="D14" s="18" t="s">
         <v>64</v>
       </c>
       <c r="E14" s="19"/>
       <c r="F14" s="16" t="s">
         <v>62</v>
       </c>
       <c r="G14" s="14"/>
       <c r="H14" s="15" t="s">
         <v>65</v>
       </c>
       <c r="I14" s="19"/>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
@@ -19495,51 +19495,51 @@
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5"/>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="11"/>
       <c r="I29" s="11"/>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13"/>
       <c r="C30" s="14"/>
       <c r="D30" s="15"/>
       <c r="E30" s="19"/>
       <c r="F30" s="16"/>
       <c r="G30" s="14"/>
       <c r="H30" s="18"/>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13"/>
       <c r="C31" s="14"/>
       <c r="D31" s="18"/>
@@ -19563,76 +19563,76 @@
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13"/>
       <c r="C33" s="19"/>
       <c r="D33" s="51"/>
       <c r="E33" s="19"/>
       <c r="F33" s="16"/>
       <c r="G33" s="19"/>
       <c r="H33" s="51"/>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
@@ -19698,111 +19698,111 @@
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="35">
         <v>1.0</v>
       </c>
       <c r="D40" s="35">
         <v>-16.0</v>
       </c>
       <c r="E40" s="35">
         <v>10.0</v>
       </c>
       <c r="F40" s="35">
         <v>3.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="43"/>
-      <c r="C41" s="46"/>
-[...2 lines deleted...]
-      <c r="F41" s="48"/>
+      <c r="C41" s="44"/>
+      <c r="D41" s="45"/>
+      <c r="E41" s="45"/>
+      <c r="F41" s="46"/>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="43"/>
       <c r="C42" s="15"/>
       <c r="D42" s="15"/>
       <c r="E42" s="15"/>
       <c r="F42" s="16"/>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
-      <c r="B43" s="42"/>
-      <c r="C43" s="50"/>
+      <c r="B43" s="47"/>
+      <c r="C43" s="48"/>
       <c r="D43" s="18"/>
       <c r="E43" s="18"/>
-      <c r="F43" s="47"/>
+      <c r="F43" s="49"/>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
-      <c r="B44" s="49"/>
-[...3 lines deleted...]
-      <c r="F44" s="47"/>
+      <c r="B44" s="50"/>
+      <c r="C44" s="44"/>
+      <c r="D44" s="49"/>
+      <c r="E44" s="49"/>
+      <c r="F44" s="49"/>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -19831,918 +19831,918 @@
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C6" s="15">
         <v>24.0</v>
       </c>
       <c r="D6" s="15" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="E6" s="16">
         <v>12.0</v>
       </c>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C7" s="15">
         <v>4.0</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E7" s="16">
         <v>32.0</v>
       </c>
       <c r="F7" s="13"/>
       <c r="G7" s="14"/>
       <c r="H7" s="17"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C8" s="15">
         <v>10.0</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E8" s="16">
         <v>26.0</v>
       </c>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="18"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="C9" s="16">
         <v>10.0</v>
       </c>
       <c r="D9" s="16" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="E9" s="16">
         <v>26.0</v>
       </c>
       <c r="F9" s="13"/>
       <c r="G9" s="19"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C14" s="15">
         <v>26.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="E14" s="16">
         <v>10.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G14" s="15">
         <v>20.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="I14" s="16">
         <v>16.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C15" s="15">
         <v>4.0</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="E15" s="16">
         <v>32.0</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G15" s="15">
         <v>14.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="I15" s="16">
         <v>22.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C16" s="15">
         <v>12.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E16" s="16">
         <v>24.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="G16" s="15">
         <v>16.0</v>
       </c>
       <c r="H16" s="18" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="I16" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C17" s="16">
         <v>8.0</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="E17" s="16">
         <v>28.0</v>
       </c>
       <c r="F17" s="13" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="G17" s="16">
         <v>12.0</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I17" s="16">
         <v>24.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C22" s="23">
         <v>19.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E22" s="23">
         <v>0.0</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G22" s="23">
         <v>36.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I22" s="23">
         <v>0.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C23" s="23">
         <v>18.0</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E23" s="23">
         <v>18.0</v>
       </c>
       <c r="F23" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G23" s="23">
         <v>19.0</v>
       </c>
       <c r="H23" s="17" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="I23" s="23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C24" s="23">
         <v>8.0</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E24" s="23">
         <v>28.0</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G24" s="23">
         <v>12.0</v>
       </c>
       <c r="H24" s="18" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="I24" s="23">
         <v>24.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C25" s="23">
         <v>18.0</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="E25" s="23">
         <v>18.0</v>
       </c>
       <c r="F25" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G25" s="23">
         <v>28.0</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I25" s="23">
         <v>8.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="52" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="52" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
-        <v>98</v>
+        <v>79</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="15" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E30" s="16"/>
       <c r="F30" s="13" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="15" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="17" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="E31" s="16"/>
       <c r="F31" s="13" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="G31" s="14"/>
       <c r="H31" s="17" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="I31" s="19"/>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C32" s="14"/>
       <c r="D32" s="18" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="E32" s="16"/>
       <c r="F32" s="13" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G32" s="14"/>
       <c r="H32" s="18" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I32" s="19"/>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C33" s="19"/>
       <c r="D33" s="16" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="13" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="G33" s="19"/>
       <c r="H33" s="16" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="C37" s="35">
         <v>15.0</v>
       </c>
       <c r="D37" s="35">
         <v>87.0</v>
       </c>
       <c r="E37" s="35">
         <v>125.0</v>
       </c>
       <c r="F37" s="35">
         <v>42.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>81</v>
+        <v>75</v>
       </c>
       <c r="C38" s="35">
         <v>14.0</v>
       </c>
       <c r="D38" s="35">
         <v>52.0</v>
       </c>
       <c r="E38" s="35">
         <v>116.0</v>
       </c>
       <c r="F38" s="35">
         <v>34.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C39" s="35">
         <v>12.0</v>
       </c>
       <c r="D39" s="35">
         <v>72.0</v>
       </c>
       <c r="E39" s="35">
         <v>126.0</v>
       </c>
       <c r="F39" s="35">
         <v>40.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="C40" s="35">
         <v>11.0</v>
       </c>
       <c r="D40" s="35">
         <v>8.0</v>
       </c>
       <c r="E40" s="35">
         <v>94.0</v>
       </c>
       <c r="F40" s="35">
         <v>27.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C41" s="35">
         <v>8.0</v>
       </c>
       <c r="D41" s="35">
         <v>-29.0</v>
       </c>
       <c r="E41" s="35">
         <v>67.0</v>
       </c>
       <c r="F41" s="35">
         <v>25.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="C42" s="35">
         <v>8.0</v>
       </c>
       <c r="D42" s="35">
         <v>-52.0</v>
       </c>
       <c r="E42" s="35">
         <v>64.0</v>
       </c>
       <c r="F42" s="35">
         <v>21.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C43" s="35">
         <v>7.0</v>
       </c>
       <c r="D43" s="35">
         <v>-68.0</v>
       </c>
       <c r="E43" s="35">
         <v>56.0</v>
       </c>
       <c r="F43" s="35">
         <v>19.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="C44" s="35">
         <v>5.0</v>
       </c>
       <c r="D44" s="35">
         <v>-70.0</v>
       </c>
       <c r="E44" s="35">
         <v>38.0</v>
       </c>
       <c r="F44" s="35">
         <v>12.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="B35:F35"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B26:C26"/>
     <mergeCell ref="F26:G26"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="F28:I28"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
@@ -20756,933 +20756,933 @@
   <sheetPr>
     <tabColor rgb="FF4A86E8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="14"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="13" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="G6" s="15">
         <v>20.0</v>
       </c>
       <c r="H6" s="15" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="I6" s="16">
         <v>16.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13"/>
       <c r="C7" s="14"/>
       <c r="D7" s="17"/>
       <c r="E7" s="16"/>
       <c r="F7" s="13" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="G7" s="15">
         <v>22.0</v>
       </c>
       <c r="H7" s="17" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I7" s="16">
         <v>14.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13"/>
       <c r="C8" s="14"/>
       <c r="D8" s="18"/>
       <c r="E8" s="16"/>
       <c r="F8" s="13" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="G8" s="15">
         <v>18.0</v>
       </c>
       <c r="H8" s="18" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I8" s="16">
         <v>18.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13"/>
       <c r="C9" s="19"/>
       <c r="D9" s="16"/>
       <c r="E9" s="16"/>
       <c r="F9" s="13" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="G9" s="16">
         <v>14.0</v>
       </c>
       <c r="H9" s="16" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I9" s="16">
         <v>22.0</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C14" s="15">
         <v>6.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="E14" s="16">
         <v>30.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="G14" s="15">
         <v>14.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="I14" s="16">
         <v>22.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C15" s="15">
         <v>12.0</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="E15" s="16">
         <v>24.0</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="G15" s="15">
         <v>2.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="I15" s="16">
         <v>34.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="C16" s="15">
         <v>24.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E16" s="16">
         <v>12.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="G16" s="15">
         <v>22.0</v>
       </c>
       <c r="H16" s="18" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I16" s="16">
         <v>14.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C17" s="16">
         <v>22.0</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E17" s="16">
         <v>14.0</v>
       </c>
       <c r="F17" s="13" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="G17" s="16">
         <v>22.0</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="I17" s="16">
         <v>14.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C22" s="23">
         <v>0.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E22" s="23">
         <v>36.0</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="G22" s="23">
         <v>8.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I22" s="23">
         <v>28.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C23" s="23">
         <v>18.0</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E23" s="23">
         <v>18.0</v>
       </c>
       <c r="F23" s="13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="G23" s="23">
         <v>12.0</v>
       </c>
       <c r="H23" s="17" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="I23" s="23">
         <v>24.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C24" s="23">
         <v>22.0</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E24" s="23">
         <v>14.0</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="G24" s="23">
         <v>28.0</v>
       </c>
       <c r="H24" s="18" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I24" s="23">
         <v>8.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="C25" s="23">
         <v>12.0</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E25" s="23">
         <v>24.0</v>
       </c>
       <c r="F25" s="13" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="G25" s="23">
         <v>16.0</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="I25" s="23">
         <v>20.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="15" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="E30" s="16"/>
       <c r="F30" s="13" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="15" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="17" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="E31" s="16"/>
       <c r="F31" s="13" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="G31" s="14"/>
       <c r="H31" s="17" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="I31" s="19"/>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C32" s="14"/>
       <c r="D32" s="18" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E32" s="16"/>
       <c r="F32" s="13" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="G32" s="14"/>
       <c r="H32" s="18" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="I32" s="19"/>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="C33" s="19"/>
       <c r="D33" s="16" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="13" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="G33" s="19"/>
       <c r="H33" s="16" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="C37" s="35">
         <v>15.0</v>
       </c>
       <c r="D37" s="35">
         <v>92.0</v>
       </c>
       <c r="E37" s="35">
         <v>136.0</v>
       </c>
       <c r="F37" s="35">
         <v>41.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="C38" s="35">
         <v>14.0</v>
       </c>
       <c r="D38" s="35">
         <v>68.0</v>
       </c>
       <c r="E38" s="35">
         <v>124.0</v>
       </c>
       <c r="F38" s="35">
         <v>39.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="C39" s="35">
         <v>13.0</v>
       </c>
       <c r="D39" s="35">
         <v>36.0</v>
       </c>
       <c r="E39" s="35">
         <v>108.0</v>
       </c>
       <c r="F39" s="35">
         <v>33.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="C40" s="35">
         <v>9.0</v>
       </c>
       <c r="D40" s="35">
         <v>-4.0</v>
       </c>
       <c r="E40" s="35">
         <v>88.0</v>
       </c>
       <c r="F40" s="35">
         <v>30.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>86</v>
+        <v>89</v>
       </c>
       <c r="C41" s="35">
         <v>9.0</v>
       </c>
       <c r="D41" s="35">
         <v>-16.0</v>
       </c>
       <c r="E41" s="35">
         <v>82.0</v>
       </c>
       <c r="F41" s="35">
         <v>24.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="C42" s="35">
         <v>7.0</v>
       </c>
       <c r="D42" s="35">
         <v>-32.0</v>
       </c>
       <c r="E42" s="35">
         <v>74.0</v>
       </c>
       <c r="F42" s="35">
         <v>21.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="C43" s="35">
         <v>7.0</v>
       </c>
       <c r="D43" s="35">
         <v>-84.0</v>
       </c>
       <c r="E43" s="35">
         <v>48.0</v>
       </c>
       <c r="F43" s="35">
         <v>14.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="C44" s="35">
         <v>6.0</v>
       </c>
       <c r="D44" s="35">
         <v>-60.0</v>
       </c>
       <c r="E44" s="35">
         <v>60.0</v>
       </c>
       <c r="F44" s="35">
         <v>18.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -21694,933 +21694,933 @@
   <sheetPr>
     <tabColor rgb="FF4A86E8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9"/>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C6" s="15">
         <v>34.0</v>
       </c>
       <c r="D6" s="15" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="E6" s="16">
         <v>2.0</v>
       </c>
       <c r="F6" s="13"/>
       <c r="G6" s="14"/>
       <c r="H6" s="15"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C7" s="15">
         <v>30.0</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E7" s="16">
         <v>6.0</v>
       </c>
       <c r="F7" s="13"/>
       <c r="G7" s="14"/>
       <c r="H7" s="17"/>
       <c r="I7" s="16"/>
     </row>
     <row r="8">
       <c r="A8" s="12"/>
       <c r="B8" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C8" s="15">
         <v>4.0</v>
       </c>
       <c r="D8" s="18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E8" s="16">
         <v>32.0</v>
       </c>
       <c r="F8" s="13"/>
       <c r="G8" s="14"/>
       <c r="H8" s="18"/>
       <c r="I8" s="16"/>
     </row>
     <row r="9">
       <c r="A9" s="12"/>
       <c r="B9" s="13" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="C9" s="16">
         <v>8.0</v>
       </c>
       <c r="D9" s="16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E9" s="16">
         <v>28.0</v>
       </c>
       <c r="F9" s="13"/>
       <c r="G9" s="19"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
     </row>
     <row r="10">
       <c r="A10" s="12"/>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C14" s="15">
         <v>14.0</v>
       </c>
       <c r="D14" s="15" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="E14" s="16">
         <v>22.0</v>
       </c>
       <c r="F14" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G14" s="15">
         <v>20.0</v>
       </c>
       <c r="H14" s="15" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="I14" s="16">
         <v>16.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="1"/>
       <c r="B15" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C15" s="15">
         <v>14.0</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E15" s="16">
         <v>22.0</v>
       </c>
       <c r="F15" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G15" s="15">
         <v>10.0</v>
       </c>
       <c r="H15" s="17" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="I15" s="16">
         <v>26.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="1"/>
       <c r="B16" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C16" s="15">
         <v>24.0</v>
       </c>
       <c r="D16" s="18" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="E16" s="16">
         <v>12.0</v>
       </c>
       <c r="F16" s="13" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="G16" s="15">
         <v>2.0</v>
       </c>
       <c r="H16" s="18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I16" s="16">
         <v>34.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="1"/>
       <c r="B17" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C17" s="16">
         <v>14.0</v>
       </c>
       <c r="D17" s="16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E17" s="16">
         <v>22.0</v>
       </c>
       <c r="F17" s="13" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="G17" s="16">
         <v>18.0</v>
       </c>
       <c r="H17" s="16" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I17" s="16">
         <v>18.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="1"/>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C22" s="23">
         <v>24.0</v>
       </c>
       <c r="D22" s="15" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E22" s="23">
         <v>12.0</v>
       </c>
       <c r="F22" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G22" s="23">
         <v>22.0</v>
       </c>
       <c r="H22" s="15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I22" s="23">
         <v>14.0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="1"/>
       <c r="B23" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C23" s="23">
         <v>2.0</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E23" s="23">
         <v>34.0</v>
       </c>
       <c r="F23" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G23" s="23">
         <v>30.0</v>
       </c>
       <c r="H23" s="17" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I23" s="23">
         <v>6.0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="1"/>
       <c r="B24" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C24" s="23">
         <v>30.0</v>
       </c>
       <c r="D24" s="18" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="E24" s="23">
         <v>6.0</v>
       </c>
       <c r="F24" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G24" s="23">
         <v>18.0</v>
       </c>
       <c r="H24" s="18" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I24" s="23">
         <v>18.0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="1"/>
       <c r="B25" s="13" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C25" s="23">
         <v>26.0</v>
       </c>
       <c r="D25" s="16" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E25" s="23">
         <v>10.0</v>
       </c>
       <c r="F25" s="13" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G25" s="23">
         <v>20.0</v>
       </c>
       <c r="H25" s="16" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I25" s="23">
         <v>16.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="15" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="E30" s="16"/>
       <c r="F30" s="13" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="15" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C31" s="14"/>
       <c r="D31" s="17" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="E31" s="16"/>
       <c r="F31" s="13" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="G31" s="14"/>
       <c r="H31" s="17" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="I31" s="19"/>
     </row>
     <row r="32">
       <c r="A32" s="1"/>
       <c r="B32" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C32" s="14"/>
       <c r="D32" s="18" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E32" s="16"/>
       <c r="F32" s="13" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="G32" s="14"/>
       <c r="H32" s="18" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="I32" s="19"/>
     </row>
     <row r="33">
       <c r="A33" s="1"/>
       <c r="B33" s="13" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C33" s="19"/>
       <c r="D33" s="16" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="13" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="G33" s="19"/>
       <c r="H33" s="16" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
-        <v>89</v>
+        <v>92</v>
       </c>
       <c r="C37" s="35">
         <v>14.0</v>
       </c>
       <c r="D37" s="35">
         <v>72.0</v>
       </c>
       <c r="E37" s="35">
         <v>126.0</v>
       </c>
       <c r="F37" s="35">
         <v>40.0</v>
       </c>
       <c r="G37" s="1"/>
       <c r="H37" s="36"/>
       <c r="I37" s="1"/>
     </row>
     <row r="38">
       <c r="A38" s="1"/>
       <c r="B38" s="35" t="s">
-        <v>87</v>
+        <v>90</v>
       </c>
       <c r="C38" s="35">
         <v>13.0</v>
       </c>
       <c r="D38" s="35">
         <v>48.0</v>
       </c>
       <c r="E38" s="35">
         <v>114.0</v>
       </c>
       <c r="F38" s="35">
         <v>32.0</v>
       </c>
       <c r="G38" s="37"/>
       <c r="H38" s="36"/>
       <c r="I38" s="37"/>
     </row>
     <row r="39">
       <c r="A39" s="1"/>
       <c r="B39" s="35" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C39" s="35">
         <v>12.0</v>
       </c>
       <c r="D39" s="35">
         <v>44.0</v>
       </c>
       <c r="E39" s="35">
         <v>112.0</v>
       </c>
       <c r="F39" s="35">
         <v>30.0</v>
       </c>
       <c r="G39" s="37"/>
       <c r="H39" s="36"/>
       <c r="I39" s="37"/>
     </row>
     <row r="40">
       <c r="A40" s="1"/>
       <c r="B40" s="35" t="s">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="C40" s="35">
         <v>11.0</v>
       </c>
       <c r="D40" s="35">
         <v>0.0</v>
       </c>
       <c r="E40" s="35">
         <v>90.0</v>
       </c>
       <c r="F40" s="35">
         <v>30.0</v>
       </c>
       <c r="G40" s="37"/>
       <c r="H40" s="38"/>
       <c r="I40" s="37"/>
     </row>
     <row r="41">
       <c r="A41" s="1"/>
       <c r="B41" s="35" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C41" s="35">
         <v>10.0</v>
       </c>
       <c r="D41" s="35">
         <v>44.0</v>
       </c>
       <c r="E41" s="35">
         <v>112.0</v>
       </c>
       <c r="F41" s="35">
         <v>33.0</v>
       </c>
       <c r="G41" s="1"/>
       <c r="H41" s="36"/>
       <c r="I41" s="37"/>
     </row>
     <row r="42">
       <c r="A42" s="1"/>
       <c r="B42" s="35" t="s">
-        <v>88</v>
+        <v>91</v>
       </c>
       <c r="C42" s="35">
         <v>7.0</v>
       </c>
       <c r="D42" s="35">
         <v>-64.0</v>
       </c>
       <c r="E42" s="35">
         <v>58.0</v>
       </c>
       <c r="F42" s="35">
         <v>18.0</v>
       </c>
       <c r="G42" s="1"/>
       <c r="H42" s="39"/>
       <c r="I42" s="37"/>
     </row>
     <row r="43">
       <c r="A43" s="1"/>
       <c r="B43" s="35" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C43" s="35">
         <v>7.0</v>
       </c>
       <c r="D43" s="35">
         <v>-84.0</v>
       </c>
       <c r="E43" s="35">
         <v>48.0</v>
       </c>
       <c r="F43" s="35">
         <v>16.0</v>
       </c>
       <c r="G43" s="1"/>
       <c r="H43" s="36"/>
       <c r="I43" s="37"/>
     </row>
     <row r="44">
       <c r="A44" s="1"/>
       <c r="B44" s="35" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="C44" s="35">
         <v>6.0</v>
       </c>
       <c r="D44" s="35">
         <v>-60.0</v>
       </c>
       <c r="E44" s="35">
         <v>60.0</v>
       </c>
       <c r="F44" s="35">
         <v>19.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -22632,115 +22632,115 @@
   <sheetPr>
     <tabColor rgb="FF4A86E8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.5"/>
     <col customWidth="1" min="2" max="2" width="25.13"/>
     <col customWidth="1" min="3" max="3" width="7.63"/>
     <col customWidth="1" min="4" max="4" width="25.13"/>
     <col customWidth="1" min="5" max="5" width="7.63"/>
     <col customWidth="1" min="6" max="6" width="25.13"/>
     <col customWidth="1" min="7" max="7" width="7.63"/>
     <col customWidth="1" min="8" max="8" width="25.13"/>
     <col customWidth="1" min="9" max="9" width="7.63"/>
     <col customWidth="1" min="10" max="10" width="3.13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="1"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3">
       <c r="A3" s="4"/>
       <c r="B3" s="5" t="s">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="8"/>
       <c r="B4" s="9"/>
       <c r="C4" s="6"/>
       <c r="D4" s="6"/>
       <c r="E4" s="7"/>
       <c r="F4" s="9" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="G4" s="6"/>
       <c r="H4" s="6"/>
       <c r="I4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="8"/>
       <c r="B5" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D5" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E5" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E5" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H5" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I5" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="12"/>
       <c r="B6" s="13"/>
       <c r="C6" s="14"/>
       <c r="D6" s="15"/>
       <c r="E6" s="16"/>
       <c r="F6" s="13" t="s">
         <v>102</v>
       </c>
       <c r="G6" s="15">
         <v>16.0</v>
       </c>
       <c r="H6" s="15" t="s">
         <v>103</v>
       </c>
       <c r="I6" s="16">
         <v>20.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="12"/>
       <c r="B7" s="13"/>
       <c r="C7" s="14"/>
@@ -22802,87 +22802,87 @@
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="21"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
     </row>
     <row r="11">
       <c r="A11" s="4"/>
       <c r="B11" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="7"/>
     </row>
     <row r="12">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="9" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G12" s="6"/>
       <c r="H12" s="6"/>
       <c r="I12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="8"/>
       <c r="B13" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C13" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D13" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E13" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="E13" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="1"/>
       <c r="B14" s="13" t="s">
         <v>102</v>
       </c>
       <c r="C14" s="15">
         <v>10.0</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>104</v>
       </c>
       <c r="E14" s="16">
         <v>26.0</v>
       </c>
       <c r="F14" s="13" t="s">
         <v>102</v>
       </c>
       <c r="G14" s="15">
         <v>20.0</v>
       </c>
       <c r="H14" s="15" t="s">
         <v>105</v>
       </c>
@@ -22976,87 +22976,87 @@
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="21"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
     </row>
     <row r="19">
       <c r="A19" s="24"/>
       <c r="B19" s="5" t="s">
         <v>111</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="6"/>
       <c r="E19" s="6"/>
       <c r="F19" s="6"/>
       <c r="G19" s="6"/>
       <c r="H19" s="6"/>
       <c r="I19" s="7"/>
     </row>
     <row r="20">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="7"/>
       <c r="F20" s="25" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="7"/>
     </row>
     <row r="21">
       <c r="A21" s="8"/>
       <c r="B21" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D21" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E21" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E21" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H21" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I21" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="1"/>
       <c r="B22" s="13" t="s">
         <v>102</v>
       </c>
       <c r="C22" s="23">
         <v>14.0</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>106</v>
       </c>
       <c r="E22" s="23">
         <v>22.0</v>
       </c>
       <c r="F22" s="13" t="s">
         <v>102</v>
       </c>
       <c r="G22" s="23">
         <v>10.0</v>
       </c>
       <c r="H22" s="15" t="s">
         <v>107</v>
       </c>
@@ -23137,100 +23137,100 @@
       </c>
       <c r="G25" s="23">
         <v>16.0</v>
       </c>
       <c r="H25" s="16" t="s">
         <v>108</v>
       </c>
       <c r="I25" s="23">
         <v>20.0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="1"/>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="21"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="21"/>
       <c r="I26" s="20"/>
     </row>
     <row r="27">
       <c r="A27" s="24"/>
       <c r="B27" s="5" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="6"/>
       <c r="E27" s="6"/>
       <c r="F27" s="6"/>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="7"/>
     </row>
     <row r="28">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="7"/>
       <c r="F28" s="25" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="7"/>
     </row>
     <row r="29">
-      <c r="A29" s="26"/>
+      <c r="A29" s="27"/>
       <c r="B29" s="10" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D29" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="E29" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" s="11" t="s">
         <v>11</v>
       </c>
-      <c r="E29" s="11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H29" s="11" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="I29" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="1"/>
       <c r="B30" s="13" t="s">
         <v>102</v>
       </c>
       <c r="C30" s="14"/>
       <c r="D30" s="15" t="s">
         <v>108</v>
       </c>
       <c r="E30" s="16"/>
       <c r="F30" s="13" t="s">
         <v>102</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="15" t="s">
         <v>109</v>
       </c>
       <c r="I30" s="19"/>
     </row>
     <row r="31">
       <c r="A31" s="1"/>
       <c r="B31" s="13" t="s">
         <v>103</v>
@@ -23279,76 +23279,76 @@
       </c>
       <c r="E33" s="16"/>
       <c r="F33" s="13" t="s">
         <v>105</v>
       </c>
       <c r="G33" s="19"/>
       <c r="H33" s="16" t="s">
         <v>106</v>
       </c>
       <c r="I33" s="19"/>
     </row>
     <row r="34">
       <c r="A34" s="1"/>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="21"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
     </row>
     <row r="35">
       <c r="A35" s="24"/>
       <c r="B35" s="28" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="7"/>
       <c r="G35" s="24"/>
       <c r="H35" s="24"/>
       <c r="I35" s="24"/>
     </row>
     <row r="36">
       <c r="A36" s="29"/>
       <c r="B36" s="30" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="C36" s="31" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D36" s="32" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E36" s="33" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="F36" s="32" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="G36" s="29"/>
       <c r="H36" s="29"/>
       <c r="I36" s="29"/>
       <c r="J36" s="34"/>
       <c r="K36" s="34"/>
       <c r="L36" s="34"/>
       <c r="M36" s="34"/>
       <c r="N36" s="34"/>
       <c r="O36" s="34"/>
       <c r="P36" s="34"/>
       <c r="Q36" s="34"/>
       <c r="R36" s="34"/>
       <c r="S36" s="34"/>
       <c r="T36" s="34"/>
       <c r="U36" s="34"/>
       <c r="V36" s="34"/>
       <c r="W36" s="34"/>
       <c r="X36" s="34"/>
       <c r="Y36" s="34"/>
       <c r="Z36" s="34"/>
     </row>
     <row r="37">
       <c r="A37" s="1"/>
       <c r="B37" s="35" t="s">
@@ -23511,54 +23511,54 @@
         <v>64.0</v>
       </c>
       <c r="F44" s="35">
         <v>24.0</v>
       </c>
       <c r="G44" s="1"/>
       <c r="H44" s="40"/>
       <c r="I44" s="1"/>
     </row>
     <row r="45">
       <c r="A45" s="1"/>
       <c r="B45" s="40"/>
       <c r="C45" s="21"/>
       <c r="D45" s="21"/>
       <c r="E45" s="21"/>
       <c r="F45" s="21"/>
       <c r="G45" s="1"/>
       <c r="H45" s="40"/>
       <c r="I45" s="1"/>
     </row>
     <row r="46">
       <c r="A46" s="1"/>
       <c r="B46" s="41" t="s">
         <v>60</v>
       </c>
-      <c r="F46" s="45">
+      <c r="F46" s="42">
         <f>NOW()
 </f>
-        <v>46259.68325</v>
+        <v>46264.93663</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B1:I1"/>
     <mergeCell ref="B3:I3"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
     <mergeCell ref="B11:I11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="F12:I12"/>
     <mergeCell ref="B46:E46"/>
     <mergeCell ref="F46:I46"/>
     <mergeCell ref="B19:I19"/>
     <mergeCell ref="B20:E20"/>
     <mergeCell ref="F20:I20"/>
     <mergeCell ref="B27:I27"/>
     <mergeCell ref="B28:E28"/>
     <mergeCell ref="F28:I28"/>
     <mergeCell ref="B35:F35"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>