--- v0 (2026-06-15)
+++ v1 (2026-09-10)
@@ -20,101 +20,101 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="CEPMIZ EXPENCE (WITH GAS)" sheetId="1" r:id="rId4"/>
     <sheet state="visible" name="Sheet1" sheetId="2" r:id="rId5"/>
     <sheet state="visible" name="CEPMIZ UC (WITH GAS)" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="UP7t1BJ4VZmlkrBuYAf6uby4nBIQIadC9xVNqZHItAI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="109">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="119">
   <si>
     <t>CEPMIZ ದಿನವಹಿ ವೆಚ್ಚದ ವಿವರ [ಇಂಧನ ಸಹಿತ]</t>
   </si>
   <si>
     <t xml:space="preserve">ಶಾಲೆಯ ಹೆಸರು </t>
+  </si>
+  <si>
+    <t>ಸಹಿ ಪ್ರಾಶಾ . ಕಂಚೀಪುರ</t>
   </si>
   <si>
     <t>DIES NO.</t>
   </si>
   <si>
     <t xml:space="preserve">ಕ್ಲಸ್ಟರ್ </t>
   </si>
   <si>
+    <t>ಕಂಚಿಪುರ</t>
+  </si>
+  <si>
     <t xml:space="preserve">ತಾಲ್ಲೂಕು </t>
+  </si>
+  <si>
+    <t>ಹೊಸದುರ್ಗ</t>
   </si>
   <si>
     <t xml:space="preserve">ಜಿಲ್ಲೆ </t>
   </si>
   <si>
-    <t xml:space="preserve">ತಿಂಗಳು/ವರ್ಷ </t>
+    <t>ಚಿತ್ರದುರ್ಗ</t>
   </si>
   <si>
-    <t xml:space="preserve">ಕಡಲೆ ಕಾಳು ನೀಡಿದ ದಿನಗಳು </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">ಶೇಂಗಾ ಕಾಳು ನೀಡಿದ ದಿನಗಳು </t>
+    <t xml:space="preserve">ತಿಂಗಳು/ವರ್ಷ </t>
   </si>
   <si>
     <t xml:space="preserve">ಕಿತ್ತಳೆ ನೀಡಿದ ದಿನಗಳು </t>
   </si>
   <si>
     <t xml:space="preserve">ಮೂಸಂಬಿ ನೀಡಿದ ದಿನಗಳು </t>
   </si>
   <si>
     <t xml:space="preserve">ಸಪೋಟ ನೀಡಿದ ದಿನಗಳು </t>
   </si>
   <si>
     <t xml:space="preserve">ಒಟ್ಟು ಶಾಲೆ ನಡೆದ ದಿನಗಳು </t>
   </si>
   <si>
     <t xml:space="preserve">ದಿನಾಂಕ </t>
   </si>
   <si>
     <t xml:space="preserve">ವಾರ </t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">ವಿತರಿಸಿದ ಕಾಳು(ಕಡಲೆ/ಹೆಸರು/ಶೇಂಗಾ) ವೆಚ್ಚ </t>
   </si>
   <si>
     <t xml:space="preserve">ವಿತರಿಸಿದ ಹಣ್ಣು (ಕಿತ್ತಳೆ/ಮೂಸಂಬಿ/ಸಪೋಟ) ವೆಚ್ಚ </t>
   </si>
   <si>
     <t>ದಿನದ ಒಟ್ಟು ವೆಚ್ಚ ರೂ. 6.57</t>
   </si>
   <si>
     <t xml:space="preserve">ಫಲಾನುಭವಿಗಳ ಸಂಖ್ಯೆ </t>
   </si>
   <si>
     <t>ವಿತರಿಸಿದ ಕಾಳು(ಕಡಲೆ/ಹೆಸರು/ಶೇಂಗಾ)</t>
   </si>
   <si>
     <t>ಕಾಳು ಖರೀದಿ ರೂ.2.53</t>
   </si>
   <si>
     <t>ತರಕಾರಿ ರೂ. 0.90</t>
   </si>
   <si>
     <t>ಎಣ್ಣೆ ರೂ. 0.38</t>
   </si>
   <si>
     <t>ಇತರೆ ಪದಾರ್ಥ ರೂ. 0.73</t>
   </si>
@@ -124,54 +124,84 @@
   <si>
     <t>ಸಾಗಣಿಕೆ ವೆಚ್ಚ ರೂ. 0.63</t>
   </si>
   <si>
     <t>ಒಟ್ಟು ವೆಚ್ಚ ರೂ. 6.57</t>
   </si>
   <si>
     <t>ವಿತರಿಸಿದ ಹಣ್ಣು (ಕಿತ್ತಳೆ/ಮೂಸಂಬಿ/ಸಪೋಟ)</t>
   </si>
   <si>
     <t>ಹಣ್ಣು ಖರೀದಿ ರೂ. 5.94</t>
   </si>
   <si>
     <t>ಸಾಗಣಿಕೆ ವೆಚ್ಚ ರೂ.0.63</t>
   </si>
   <si>
     <t xml:space="preserve">ತರಗತಿ </t>
   </si>
   <si>
     <t xml:space="preserve">ಒಟ್ಟು ಫಲಾನುಭವಿಗಳ ಸಂಖ್ಯೆ </t>
   </si>
   <si>
     <t>ಸೋಮವಾರ</t>
   </si>
   <si>
+    <t>ಕಡಲೆ ಕಾಳು</t>
+  </si>
+  <si>
     <t>ಮಂಗಳವಾರ</t>
   </si>
   <si>
+    <t>ಹೆಸರು ಕಾಳು</t>
+  </si>
+  <si>
+    <t>ಬುಧವಾರ</t>
+  </si>
+  <si>
     <t>ಶೇಂಗಾ</t>
+  </si>
+  <si>
+    <t>ಗುರುವಾರ</t>
+  </si>
+  <si>
+    <t>ಶುಕ್ರವಾರ</t>
+  </si>
+  <si>
+    <t>ಶನಿವಾರ</t>
+  </si>
+  <si>
+    <t>ಕಿತ್ತಳೆ</t>
+  </si>
+  <si>
+    <t>13/6/26</t>
+  </si>
+  <si>
+    <t>ಮೂಸಂಬಿ</t>
+  </si>
+  <si>
+    <t>15/6/26</t>
   </si>
   <si>
     <t xml:space="preserve">ಒಟ್ಟು </t>
   </si>
   <si>
     <t>WWW.NAMMASARAKARISHALE.COM</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Nudi 01 e"/>
         <b/>
         <color theme="1"/>
         <sz val="18.0"/>
       </rPr>
       <t xml:space="preserve">£ÀªÀÄÆ£É - 4 G¥ÀAiÉÆÃVvÀ ¥ÀæªÀiÁt ¥ÀvÀæ </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b/>
         <color theme="1"/>
         <sz val="18.0"/>
       </rPr>
       <t>(CEPMIZ</t>
@@ -832,56 +862,57 @@
         <rFont val="Calibri"/>
         <b/>
         <color theme="1"/>
         <sz val="14.0"/>
       </rPr>
       <t>SDMC</t>
     </r>
     <r>
       <rPr>
         <rFont val="Nudi 01 k"/>
         <b/>
         <color theme="1"/>
         <sz val="14.0"/>
       </rPr>
       <t xml:space="preserve"> . CzsÀåPÀëgÀÀ ¸À» ªÀÄvÀÄÛ ªÉÆºÀgÀÄ</t>
     </r>
   </si>
   <si>
     <t>ªÀÄÄRå²PÀëPÀgÀ ¸À» ªÀÄvÀÄÛ ªÉÆºÀgÀÄ</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <numFmts count="5">
+  <numFmts count="6">
     <numFmt numFmtId="164" formatCode="mmm\-yy"/>
     <numFmt numFmtId="165" formatCode="m/d/yyyy"/>
     <numFmt numFmtId="166" formatCode="&quot;₹ &quot;#,##0.00"/>
-    <numFmt numFmtId="167" formatCode="General&quot; KG&quot;"/>
-    <numFmt numFmtId="168" formatCode="General&quot; Grms&quot;"/>
+    <numFmt numFmtId="167" formatCode="m/d/yy"/>
+    <numFmt numFmtId="168" formatCode="General&quot; KG&quot;"/>
+    <numFmt numFmtId="169" formatCode="General&quot; Grms&quot;"/>
   </numFmts>
   <fonts count="44">
     <font>
       <sz val="12.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="26.0"/>
       <color rgb="FFFF0000"/>
       <name val="EB Garamond"/>
     </font>
     <font/>
     <font>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="22.0"/>
       <color rgb="FF002060"/>
       <name val="NudiUni01e"/>
@@ -1730,86 +1761,92 @@
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="163">
+  <cellXfs count="172">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="4" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="4" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf borderId="1" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf borderId="4" fillId="3" fontId="6" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="3" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="4" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="1" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="4" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="4" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="5" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="5" fillId="6" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="6" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="5" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
@@ -1841,121 +1878,142 @@
     <xf borderId="11" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="12" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="13" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="15" fillId="7" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="4" fillId="7" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="16" fillId="7" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="17" fillId="7" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="18" fillId="7" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="20" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="21" fillId="5" fontId="15" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="22" fillId="6" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="23" fillId="7" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="24" fillId="7" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="25" fillId="7" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="26" fillId="5" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="27" fillId="5" fontId="18" numFmtId="166" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="28" fillId="5" fontId="18" numFmtId="166" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="29" fillId="7" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="27" fillId="7" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="25" fillId="7" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="30" fillId="6" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="31" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="27" fillId="6" fontId="18" numFmtId="166" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="28" fillId="6" fontId="18" numFmtId="166" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="32" fillId="2" fontId="19" numFmtId="166" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="0" fillId="0" fontId="18" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="33" fillId="6" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="34" fillId="7" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="21" fillId="7" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="21" fillId="7" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="35" fillId="7" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="36" fillId="5" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="34" fillId="7" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="21" fillId="7" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="37" fillId="6" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="33" fillId="6" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="center" vertical="center"/>
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="34" fillId="7" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf borderId="21" fillId="5" fontId="15" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="35" fillId="7" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf borderId="36" fillId="5" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="25" fillId="7" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="37" fillId="6" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="21" fillId="5" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="21" fillId="5" fontId="15" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="33" fillId="6" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="39" fillId="6" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="40" fillId="7" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="41" fillId="7" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="42" fillId="5" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="40" fillId="7" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="41" fillId="7" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="43" fillId="6" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="44" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="45" fillId="2" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
@@ -2058,78 +2116,78 @@
     <xf borderId="21" fillId="7" fontId="38" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="21" fillId="7" fontId="38" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="36" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="38" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="21" fillId="7" fontId="36" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="48" fillId="9" fontId="32" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="21" fillId="9" fontId="36" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="21" fillId="9" fontId="32" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="48" fillId="0" fontId="39" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="48" fillId="0" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="48" fillId="0" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="21" fillId="0" fontId="40" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...10 lines deleted...]
-    </xf>
     <xf borderId="21" fillId="0" fontId="40" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="41" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="48" fillId="0" fontId="41" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="48" fillId="0" fontId="41" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="21" fillId="0" fontId="40" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="21" fillId="0" fontId="40" numFmtId="169" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="21" fillId="0" fontId="41" numFmtId="169" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="48" fillId="0" fontId="41" numFmtId="169" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="21" fillId="0" fontId="41" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="48" fillId="0" fontId="41" numFmtId="169" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="21" fillId="0" fontId="40" numFmtId="169" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="21" fillId="0" fontId="41" numFmtId="169" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="21" fillId="9" fontId="38" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="48" fillId="9" fontId="38" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="48" fillId="9" fontId="38" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="52" fillId="0" fontId="32" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="48" fillId="0" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="48" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="32" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="48" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
@@ -2457,2914 +2515,2936 @@
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="3"/>
       <c r="AI1" s="4"/>
     </row>
     <row r="2" ht="42.0" customHeight="1">
       <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="6"/>
+      <c r="B2" s="6" t="s">
+        <v>2</v>
+      </c>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="7" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I2" s="3"/>
-      <c r="J2" s="8"/>
+      <c r="J2" s="8">
+        <v>2.91300506701E11</v>
+      </c>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="3"/>
       <c r="N2" s="9" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="O2" s="6"/>
+        <v>4</v>
+      </c>
+      <c r="O2" s="6" t="s">
+        <v>5</v>
+      </c>
       <c r="P2" s="2"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="9" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="S2" s="6"/>
+        <v>6</v>
+      </c>
+      <c r="S2" s="6" t="s">
+        <v>7</v>
+      </c>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="3"/>
-      <c r="W2" s="6"/>
+      <c r="W2" s="10"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="9" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="AF2" s="6"/>
+        <v>8</v>
+      </c>
+      <c r="AF2" s="6" t="s">
+        <v>9</v>
+      </c>
       <c r="AG2" s="2"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="4"/>
     </row>
     <row r="3" ht="90.75" customHeight="1">
       <c r="A3" s="5" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-      <c r="C3" s="11"/>
+        <v>10</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="12"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="3"/>
-      <c r="K3" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="K3" s="13"/>
       <c r="L3" s="3"/>
-      <c r="M3" s="13">
-[...4 lines deleted...]
-        <v>8</v>
+      <c r="M3" s="14"/>
+      <c r="N3" s="15" t="s">
+        <v>5</v>
       </c>
       <c r="O3" s="3"/>
-      <c r="P3" s="13">
-[...5 lines deleted...]
-      </c>
+      <c r="P3" s="14"/>
+      <c r="Q3" s="13"/>
       <c r="R3" s="3"/>
-      <c r="S3" s="14">
-        <f>COUNTIF(L8:L38,"ಶೇಂಗಾ")</f>
+      <c r="S3" s="16"/>
+      <c r="T3" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="U3" s="3"/>
+      <c r="V3" s="18">
+        <f>COUNTIFS(AC8:AD38,"ಕಿತ್ತಳೆ")</f>
         <v>1</v>
       </c>
-      <c r="T3" s="15" t="s">
-[...8 lines deleted...]
-        <v>11</v>
+      <c r="W3" s="17" t="s">
+        <v>12</v>
       </c>
       <c r="X3" s="3"/>
-      <c r="Y3" s="16">
+      <c r="Y3" s="18">
         <f>COUNTIFS(AC8:AD38,"ಮೂಸಂಬಿ")</f>
-        <v>0</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>1</v>
+      </c>
+      <c r="Z3" s="17" t="s">
+        <v>13</v>
       </c>
       <c r="AA3" s="3"/>
-      <c r="AB3" s="16">
+      <c r="AB3" s="18">
         <f>COUNTIFS(AC8:AD38,"ಸಪೋಟ")</f>
         <v>0</v>
       </c>
-      <c r="AC3" s="17" t="s">
-        <v>13</v>
+      <c r="AC3" s="19" t="s">
+        <v>14</v>
       </c>
       <c r="AD3" s="2"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="9">
         <f>M3+P3+S3+V3+Y3+AB3</f>
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AG3" s="6"/>
+        <v>2</v>
+      </c>
+      <c r="AG3" s="10"/>
       <c r="AH3" s="3"/>
-      <c r="AI3" s="18"/>
+      <c r="AI3" s="20"/>
     </row>
     <row r="4" ht="50.25" customHeight="1">
-      <c r="A4" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="20" t="s">
+      <c r="A4" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="C4" s="21" t="s">
+      <c r="B4" s="22" t="s">
         <v>16</v>
       </c>
+      <c r="C4" s="23"/>
       <c r="D4" s="2"/>
       <c r="E4" s="2"/>
       <c r="F4" s="2"/>
       <c r="G4" s="2"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
       <c r="J4" s="2"/>
       <c r="K4" s="2"/>
       <c r="L4" s="2"/>
       <c r="M4" s="2"/>
       <c r="N4" s="2"/>
       <c r="O4" s="2"/>
       <c r="P4" s="2"/>
       <c r="Q4" s="2"/>
       <c r="R4" s="2"/>
       <c r="S4" s="3"/>
-      <c r="T4" s="22" t="s">
+      <c r="T4" s="24" t="s">
         <v>17</v>
       </c>
       <c r="U4" s="2"/>
       <c r="V4" s="2"/>
       <c r="W4" s="2"/>
       <c r="X4" s="2"/>
       <c r="Y4" s="2"/>
       <c r="Z4" s="2"/>
       <c r="AA4" s="2"/>
       <c r="AB4" s="2"/>
       <c r="AC4" s="2"/>
       <c r="AD4" s="2"/>
       <c r="AE4" s="2"/>
       <c r="AF4" s="2"/>
       <c r="AG4" s="3"/>
-      <c r="AH4" s="23" t="s">
+      <c r="AH4" s="25" t="s">
         <v>18</v>
       </c>
       <c r="AI4" s="4"/>
     </row>
     <row r="5" ht="42.75" customHeight="1">
-      <c r="A5" s="24"/>
-[...1 lines deleted...]
-      <c r="C5" s="25" t="s">
+      <c r="A5" s="26"/>
+      <c r="B5" s="26"/>
+      <c r="C5" s="27" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
       <c r="J5" s="2"/>
       <c r="K5" s="3"/>
-      <c r="L5" s="26" t="s">
+      <c r="L5" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="M5" s="27" t="s">
+      <c r="M5" s="29" t="s">
         <v>21</v>
       </c>
-      <c r="N5" s="27" t="s">
+      <c r="N5" s="29" t="s">
         <v>22</v>
       </c>
-      <c r="O5" s="27" t="s">
+      <c r="O5" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="P5" s="27" t="s">
+      <c r="P5" s="29" t="s">
         <v>24</v>
       </c>
-      <c r="Q5" s="27" t="s">
+      <c r="Q5" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="R5" s="27" t="s">
+      <c r="R5" s="29" t="s">
         <v>26</v>
       </c>
-      <c r="S5" s="27" t="s">
+      <c r="S5" s="29" t="s">
         <v>27</v>
       </c>
-      <c r="T5" s="25" t="s">
+      <c r="T5" s="27" t="s">
         <v>19</v>
       </c>
       <c r="U5" s="2"/>
       <c r="V5" s="2"/>
       <c r="W5" s="2"/>
       <c r="X5" s="2"/>
       <c r="Y5" s="2"/>
       <c r="Z5" s="2"/>
       <c r="AA5" s="2"/>
       <c r="AB5" s="3"/>
-      <c r="AC5" s="28" t="s">
+      <c r="AC5" s="30" t="s">
         <v>28</v>
       </c>
-      <c r="AD5" s="29"/>
-      <c r="AE5" s="30" t="s">
+      <c r="AD5" s="31"/>
+      <c r="AE5" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="AF5" s="30" t="s">
+      <c r="AF5" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="AG5" s="30" t="s">
+      <c r="AG5" s="32" t="s">
         <v>27</v>
       </c>
-      <c r="AH5" s="24"/>
+      <c r="AH5" s="26"/>
       <c r="AI5" s="4"/>
     </row>
     <row r="6" ht="45.75" customHeight="1">
-      <c r="A6" s="24"/>
-[...1 lines deleted...]
-      <c r="C6" s="25" t="s">
+      <c r="A6" s="26"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="27" t="s">
         <v>31</v>
       </c>
       <c r="D6" s="2"/>
       <c r="E6" s="2"/>
       <c r="F6" s="2"/>
       <c r="G6" s="2"/>
       <c r="H6" s="2"/>
       <c r="I6" s="2"/>
       <c r="J6" s="2"/>
       <c r="K6" s="3"/>
-      <c r="L6" s="24"/>
-[...7 lines deleted...]
-      <c r="T6" s="31" t="s">
+      <c r="L6" s="26"/>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="33" t="s">
         <v>31</v>
       </c>
-      <c r="U6" s="32"/>
-[...13 lines deleted...]
-      <c r="AI6" s="36"/>
+      <c r="U6" s="34"/>
+      <c r="V6" s="34"/>
+      <c r="W6" s="34"/>
+      <c r="X6" s="34"/>
+      <c r="Y6" s="34"/>
+      <c r="Z6" s="34"/>
+      <c r="AA6" s="34"/>
+      <c r="AB6" s="35"/>
+      <c r="AC6" s="36"/>
+      <c r="AD6" s="37"/>
+      <c r="AE6" s="26"/>
+      <c r="AF6" s="26"/>
+      <c r="AG6" s="26"/>
+      <c r="AH6" s="26"/>
+      <c r="AI6" s="38"/>
     </row>
     <row r="7" ht="90.75" customHeight="1">
-      <c r="A7" s="37"/>
-[...1 lines deleted...]
-      <c r="C7" s="38">
+      <c r="A7" s="39"/>
+      <c r="B7" s="39"/>
+      <c r="C7" s="40">
         <v>1.0</v>
       </c>
-      <c r="D7" s="38">
+      <c r="D7" s="40">
         <v>2.0</v>
       </c>
-      <c r="E7" s="38">
+      <c r="E7" s="40">
         <v>3.0</v>
       </c>
-      <c r="F7" s="38">
+      <c r="F7" s="40">
         <v>4.0</v>
       </c>
-      <c r="G7" s="38">
+      <c r="G7" s="40">
         <v>5.0</v>
       </c>
-      <c r="H7" s="38">
+      <c r="H7" s="40">
         <v>6.0</v>
       </c>
-      <c r="I7" s="38">
+      <c r="I7" s="40">
         <v>7.0</v>
       </c>
-      <c r="J7" s="38">
+      <c r="J7" s="40">
         <v>8.0</v>
       </c>
-      <c r="K7" s="39" t="s">
+      <c r="K7" s="41" t="s">
         <v>32</v>
       </c>
-      <c r="L7" s="37"/>
-[...7 lines deleted...]
-      <c r="T7" s="40">
+      <c r="L7" s="39"/>
+      <c r="M7" s="39"/>
+      <c r="N7" s="39"/>
+      <c r="O7" s="39"/>
+      <c r="P7" s="39"/>
+      <c r="Q7" s="39"/>
+      <c r="R7" s="39"/>
+      <c r="S7" s="39"/>
+      <c r="T7" s="42">
         <v>1.0</v>
       </c>
-      <c r="U7" s="41">
+      <c r="U7" s="43">
         <v>2.0</v>
       </c>
-      <c r="V7" s="41">
+      <c r="V7" s="43">
         <v>3.0</v>
       </c>
-      <c r="W7" s="41">
+      <c r="W7" s="43">
         <v>4.0</v>
       </c>
-      <c r="X7" s="41">
+      <c r="X7" s="43">
         <v>5.0</v>
       </c>
-      <c r="Y7" s="41">
+      <c r="Y7" s="43">
         <v>6.0</v>
       </c>
-      <c r="Z7" s="41">
+      <c r="Z7" s="43">
         <v>7.0</v>
       </c>
-      <c r="AA7" s="41">
+      <c r="AA7" s="43">
         <v>8.0</v>
       </c>
-      <c r="AB7" s="42" t="s">
+      <c r="AB7" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="AC7" s="43"/>
-[...5 lines deleted...]
-      <c r="AI7" s="36"/>
+      <c r="AC7" s="45"/>
+      <c r="AD7" s="46"/>
+      <c r="AE7" s="39"/>
+      <c r="AF7" s="39"/>
+      <c r="AG7" s="39"/>
+      <c r="AH7" s="39"/>
+      <c r="AI7" s="38"/>
     </row>
     <row r="8" ht="39.75" customHeight="1">
-      <c r="A8" s="45"/>
-      <c r="B8" s="46" t="s">
+      <c r="A8" s="47">
+        <v>46028.0</v>
+      </c>
+      <c r="B8" s="48" t="s">
         <v>33</v>
       </c>
-      <c r="C8" s="47">
-[...86 lines deleted...]
-      <c r="AI8" s="61"/>
+      <c r="C8" s="49"/>
+      <c r="D8" s="50"/>
+      <c r="E8" s="50"/>
+      <c r="F8" s="50"/>
+      <c r="G8" s="50"/>
+      <c r="H8" s="50"/>
+      <c r="I8" s="50"/>
+      <c r="J8" s="50"/>
+      <c r="K8" s="51">
+        <v>60.0</v>
+      </c>
+      <c r="L8" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="M8" s="53">
+        <f t="shared" ref="M8:M38" si="1">K8*2.53</f>
+        <v>151.8</v>
+      </c>
+      <c r="N8" s="53">
+        <f t="shared" ref="N8:N38" si="2">K8*0.9</f>
+        <v>54</v>
+      </c>
+      <c r="O8" s="53">
+        <f t="shared" ref="O8:O38" si="3">K8*0.38</f>
+        <v>22.8</v>
+      </c>
+      <c r="P8" s="53">
+        <f t="shared" ref="P8:P38" si="4">K8*0.73</f>
+        <v>43.8</v>
+      </c>
+      <c r="Q8" s="53">
+        <f t="shared" ref="Q8:Q38" si="5">K8*1.4</f>
+        <v>84</v>
+      </c>
+      <c r="R8" s="53">
+        <f t="shared" ref="R8:R38" si="6">K8*0.63</f>
+        <v>37.8</v>
+      </c>
+      <c r="S8" s="54">
+        <f t="shared" ref="S8:S38" si="7">M8+N8+O8+P8+Q8+R8</f>
+        <v>394.2</v>
+      </c>
+      <c r="T8" s="55"/>
+      <c r="U8" s="56"/>
+      <c r="V8" s="56"/>
+      <c r="W8" s="56"/>
+      <c r="X8" s="56"/>
+      <c r="Y8" s="56"/>
+      <c r="Z8" s="56"/>
+      <c r="AA8" s="56"/>
+      <c r="AB8" s="57">
+        <f t="shared" ref="AB8:AB12" si="8">T8+U8+V8+W8+X8+Y8+Z8+AA8</f>
+        <v>0</v>
+      </c>
+      <c r="AC8" s="58"/>
+      <c r="AD8" s="59"/>
+      <c r="AE8" s="60">
+        <f t="shared" ref="AE8:AE38" si="9">AB8*5.94</f>
+        <v>0</v>
+      </c>
+      <c r="AF8" s="60">
+        <f t="shared" ref="AF8:AF38" si="10">AB8*0.63</f>
+        <v>0</v>
+      </c>
+      <c r="AG8" s="61">
+        <f t="shared" ref="AG8:AG38" si="11">AE8+AF8</f>
+        <v>0</v>
+      </c>
+      <c r="AH8" s="62">
+        <f t="shared" ref="AH8:AH38" si="12">S8+AG8</f>
+        <v>394.2</v>
+      </c>
+      <c r="AI8" s="63"/>
     </row>
     <row r="9" ht="39.75" customHeight="1">
-      <c r="A9" s="45"/>
-      <c r="B9" s="62" t="s">
+      <c r="A9" s="47">
+        <v>46059.0</v>
+      </c>
+      <c r="B9" s="64" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="65"/>
+      <c r="D9" s="66"/>
+      <c r="E9" s="66"/>
+      <c r="F9" s="66"/>
+      <c r="G9" s="66"/>
+      <c r="H9" s="66"/>
+      <c r="I9" s="66"/>
+      <c r="J9" s="67"/>
+      <c r="K9" s="68">
+        <v>75.0</v>
+      </c>
+      <c r="L9" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="M9" s="53">
+        <f t="shared" si="1"/>
+        <v>189.75</v>
+      </c>
+      <c r="N9" s="53">
+        <f t="shared" si="2"/>
+        <v>67.5</v>
+      </c>
+      <c r="O9" s="53">
+        <f t="shared" si="3"/>
+        <v>28.5</v>
+      </c>
+      <c r="P9" s="53">
+        <f t="shared" si="4"/>
+        <v>54.75</v>
+      </c>
+      <c r="Q9" s="53">
+        <f t="shared" si="5"/>
+        <v>105</v>
+      </c>
+      <c r="R9" s="53">
+        <f t="shared" si="6"/>
+        <v>47.25</v>
+      </c>
+      <c r="S9" s="54">
+        <f t="shared" si="7"/>
+        <v>492.75</v>
+      </c>
+      <c r="T9" s="70"/>
+      <c r="U9" s="71"/>
+      <c r="V9" s="71"/>
+      <c r="W9" s="71"/>
+      <c r="X9" s="71"/>
+      <c r="Y9" s="71"/>
+      <c r="Z9" s="71"/>
+      <c r="AA9" s="71"/>
+      <c r="AB9" s="57">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="AC9" s="72"/>
+      <c r="AD9" s="73"/>
+      <c r="AE9" s="60">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="AF9" s="60">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="AG9" s="61">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="AH9" s="62">
+        <f t="shared" si="12"/>
+        <v>492.75</v>
+      </c>
+      <c r="AI9" s="63"/>
+    </row>
+    <row r="10" ht="39.75" customHeight="1">
+      <c r="A10" s="47">
+        <v>46087.0</v>
+      </c>
+      <c r="B10" s="74" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="75"/>
+      <c r="D10" s="67"/>
+      <c r="E10" s="67"/>
+      <c r="F10" s="67"/>
+      <c r="G10" s="67"/>
+      <c r="H10" s="67"/>
+      <c r="I10" s="67"/>
+      <c r="J10" s="67"/>
+      <c r="K10" s="68">
+        <v>64.0</v>
+      </c>
+      <c r="L10" s="69" t="s">
+        <v>38</v>
+      </c>
+      <c r="M10" s="53">
+        <f t="shared" si="1"/>
+        <v>161.92</v>
+      </c>
+      <c r="N10" s="53">
+        <f t="shared" si="2"/>
+        <v>57.6</v>
+      </c>
+      <c r="O10" s="53">
+        <f t="shared" si="3"/>
+        <v>24.32</v>
+      </c>
+      <c r="P10" s="53">
+        <f t="shared" si="4"/>
+        <v>46.72</v>
+      </c>
+      <c r="Q10" s="53">
+        <f t="shared" si="5"/>
+        <v>89.6</v>
+      </c>
+      <c r="R10" s="53">
+        <f t="shared" si="6"/>
+        <v>40.32</v>
+      </c>
+      <c r="S10" s="54">
+        <f t="shared" si="7"/>
+        <v>420.48</v>
+      </c>
+      <c r="T10" s="70"/>
+      <c r="U10" s="71"/>
+      <c r="V10" s="71"/>
+      <c r="W10" s="71"/>
+      <c r="X10" s="71"/>
+      <c r="Y10" s="71"/>
+      <c r="Z10" s="71"/>
+      <c r="AA10" s="71"/>
+      <c r="AB10" s="57">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="AC10" s="72"/>
+      <c r="AD10" s="73"/>
+      <c r="AE10" s="60">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="AF10" s="60">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="AG10" s="61">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="AH10" s="62">
+        <f t="shared" si="12"/>
+        <v>420.48</v>
+      </c>
+      <c r="AI10" s="63"/>
+    </row>
+    <row r="11" ht="39.75" customHeight="1">
+      <c r="A11" s="76">
+        <v>46118.0</v>
+      </c>
+      <c r="B11" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="75"/>
+      <c r="D11" s="67"/>
+      <c r="E11" s="67"/>
+      <c r="F11" s="67"/>
+      <c r="G11" s="67"/>
+      <c r="H11" s="67"/>
+      <c r="I11" s="67"/>
+      <c r="J11" s="67"/>
+      <c r="K11" s="68">
+        <v>81.0</v>
+      </c>
+      <c r="L11" s="69" t="s">
         <v>34</v>
       </c>
-      <c r="C9" s="63">
-[...21 lines deleted...]
-      <c r="K9" s="66">
+      <c r="M11" s="53">
         <f t="shared" si="1"/>
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="L9" s="67" t="s">
+        <v>204.93</v>
+      </c>
+      <c r="N11" s="53">
+        <f t="shared" si="2"/>
+        <v>72.9</v>
+      </c>
+      <c r="O11" s="53">
+        <f t="shared" si="3"/>
+        <v>30.78</v>
+      </c>
+      <c r="P11" s="53">
+        <f t="shared" si="4"/>
+        <v>59.13</v>
+      </c>
+      <c r="Q11" s="53">
+        <f t="shared" si="5"/>
+        <v>113.4</v>
+      </c>
+      <c r="R11" s="53">
+        <f t="shared" si="6"/>
+        <v>51.03</v>
+      </c>
+      <c r="S11" s="54">
+        <f t="shared" si="7"/>
+        <v>532.17</v>
+      </c>
+      <c r="T11" s="70"/>
+      <c r="U11" s="71"/>
+      <c r="V11" s="71"/>
+      <c r="W11" s="71"/>
+      <c r="X11" s="71"/>
+      <c r="Y11" s="71"/>
+      <c r="Z11" s="71"/>
+      <c r="AA11" s="71"/>
+      <c r="AB11" s="57">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="AC11" s="72"/>
+      <c r="AD11" s="73"/>
+      <c r="AE11" s="60">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="AF11" s="60">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="AG11" s="61">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="AH11" s="62">
+        <f t="shared" si="12"/>
+        <v>532.17</v>
+      </c>
+      <c r="AI11" s="63"/>
+    </row>
+    <row r="12" ht="39.75" customHeight="1">
+      <c r="A12" s="47">
+        <v>46148.0</v>
+      </c>
+      <c r="B12" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="75"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="67"/>
+      <c r="I12" s="67"/>
+      <c r="J12" s="67"/>
+      <c r="K12" s="68">
+        <v>90.0</v>
+      </c>
+      <c r="L12" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="M12" s="53">
+        <f t="shared" si="1"/>
+        <v>227.7</v>
+      </c>
+      <c r="N12" s="53">
+        <f t="shared" si="2"/>
+        <v>81</v>
+      </c>
+      <c r="O12" s="53">
+        <f t="shared" si="3"/>
+        <v>34.2</v>
+      </c>
+      <c r="P12" s="53">
+        <f t="shared" si="4"/>
+        <v>65.7</v>
+      </c>
+      <c r="Q12" s="53">
+        <f t="shared" si="5"/>
+        <v>126</v>
+      </c>
+      <c r="R12" s="53">
+        <f t="shared" si="6"/>
+        <v>56.7</v>
+      </c>
+      <c r="S12" s="54">
+        <f t="shared" si="7"/>
+        <v>591.3</v>
+      </c>
+      <c r="T12" s="70"/>
+      <c r="U12" s="71"/>
+      <c r="V12" s="71"/>
+      <c r="W12" s="71"/>
+      <c r="X12" s="71"/>
+      <c r="Y12" s="71"/>
+      <c r="Z12" s="71"/>
+      <c r="AA12" s="71"/>
+      <c r="AB12" s="57">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="AC12" s="72"/>
+      <c r="AD12" s="73"/>
+      <c r="AE12" s="60">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="AF12" s="60">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="AG12" s="61">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="AH12" s="62">
+        <f t="shared" si="12"/>
+        <v>591.3</v>
+      </c>
+      <c r="AI12" s="63"/>
+    </row>
+    <row r="13" ht="39.75" customHeight="1">
+      <c r="A13" s="47">
+        <v>46179.0</v>
+      </c>
+      <c r="B13" s="74" t="s">
+        <v>41</v>
+      </c>
+      <c r="C13" s="75"/>
+      <c r="D13" s="67"/>
+      <c r="E13" s="67"/>
+      <c r="F13" s="67"/>
+      <c r="G13" s="67"/>
+      <c r="H13" s="67"/>
+      <c r="I13" s="67"/>
+      <c r="J13" s="67"/>
+      <c r="K13" s="77">
+        <f>SUM(C13:J13)</f>
+        <v>0</v>
+      </c>
+      <c r="L13" s="78"/>
+      <c r="M13" s="53">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N13" s="53">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="O13" s="53">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P13" s="53">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="Q13" s="53">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="R13" s="53">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="S13" s="54">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="T13" s="70"/>
+      <c r="U13" s="71"/>
+      <c r="V13" s="71"/>
+      <c r="W13" s="71"/>
+      <c r="X13" s="71"/>
+      <c r="Y13" s="71"/>
+      <c r="Z13" s="71"/>
+      <c r="AA13" s="71"/>
+      <c r="AB13" s="79">
+        <v>90.0</v>
+      </c>
+      <c r="AC13" s="80" t="s">
+        <v>42</v>
+      </c>
+      <c r="AD13" s="73"/>
+      <c r="AE13" s="60">
+        <f t="shared" si="9"/>
+        <v>534.6</v>
+      </c>
+      <c r="AF13" s="60">
+        <f t="shared" si="10"/>
+        <v>56.7</v>
+      </c>
+      <c r="AG13" s="61">
+        <f t="shared" si="11"/>
+        <v>591.3</v>
+      </c>
+      <c r="AH13" s="62">
+        <f t="shared" si="12"/>
+        <v>591.3</v>
+      </c>
+      <c r="AI13" s="63"/>
+    </row>
+    <row r="14" ht="39.75" customHeight="1">
+      <c r="A14" s="47">
+        <v>46240.0</v>
+      </c>
+      <c r="B14" s="74" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="75"/>
+      <c r="D14" s="67"/>
+      <c r="E14" s="67"/>
+      <c r="F14" s="67"/>
+      <c r="G14" s="67"/>
+      <c r="H14" s="67"/>
+      <c r="I14" s="67"/>
+      <c r="J14" s="67"/>
+      <c r="K14" s="68">
+        <v>90.0</v>
+      </c>
+      <c r="L14" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="M14" s="53">
+        <f t="shared" si="1"/>
+        <v>227.7</v>
+      </c>
+      <c r="N14" s="53">
+        <f t="shared" si="2"/>
+        <v>81</v>
+      </c>
+      <c r="O14" s="53">
+        <f t="shared" si="3"/>
+        <v>34.2</v>
+      </c>
+      <c r="P14" s="53">
+        <f t="shared" si="4"/>
+        <v>65.7</v>
+      </c>
+      <c r="Q14" s="53">
+        <f t="shared" si="5"/>
+        <v>126</v>
+      </c>
+      <c r="R14" s="53">
+        <f t="shared" si="6"/>
+        <v>56.7</v>
+      </c>
+      <c r="S14" s="54">
+        <f t="shared" si="7"/>
+        <v>591.3</v>
+      </c>
+      <c r="T14" s="70"/>
+      <c r="U14" s="71"/>
+      <c r="V14" s="71"/>
+      <c r="W14" s="71"/>
+      <c r="X14" s="71"/>
+      <c r="Y14" s="71"/>
+      <c r="Z14" s="71"/>
+      <c r="AA14" s="71"/>
+      <c r="AB14" s="57">
+        <f t="shared" ref="AB14:AB18" si="13">T14+U14+V14+W14+X14+Y14+Z14+AA14</f>
+        <v>0</v>
+      </c>
+      <c r="AC14" s="72"/>
+      <c r="AD14" s="73"/>
+      <c r="AE14" s="60">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="AF14" s="60">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="AG14" s="61">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="AH14" s="62">
+        <f t="shared" si="12"/>
+        <v>591.3</v>
+      </c>
+      <c r="AI14" s="63"/>
+    </row>
+    <row r="15" ht="39.75" customHeight="1">
+      <c r="A15" s="47">
+        <v>46271.0</v>
+      </c>
+      <c r="B15" s="74" t="s">
         <v>35</v>
       </c>
-      <c r="M9" s="51">
+      <c r="C15" s="75"/>
+      <c r="D15" s="67"/>
+      <c r="E15" s="67"/>
+      <c r="F15" s="67"/>
+      <c r="G15" s="67"/>
+      <c r="H15" s="67"/>
+      <c r="I15" s="67"/>
+      <c r="J15" s="67"/>
+      <c r="K15" s="68">
+        <v>90.0</v>
+      </c>
+      <c r="L15" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="M15" s="53">
+        <f t="shared" si="1"/>
+        <v>227.7</v>
+      </c>
+      <c r="N15" s="53">
         <f t="shared" si="2"/>
-        <v>531.3</v>
-[...1 lines deleted...]
-      <c r="N9" s="51">
+        <v>81</v>
+      </c>
+      <c r="O15" s="53">
         <f t="shared" si="3"/>
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="O9" s="51">
+        <v>34.2</v>
+      </c>
+      <c r="P15" s="53">
         <f t="shared" si="4"/>
-        <v>79.8</v>
-[...1 lines deleted...]
-      <c r="P9" s="51">
+        <v>65.7</v>
+      </c>
+      <c r="Q15" s="53">
         <f t="shared" si="5"/>
-        <v>153.3</v>
-[...1 lines deleted...]
-      <c r="Q9" s="51">
+        <v>126</v>
+      </c>
+      <c r="R15" s="53">
         <f t="shared" si="6"/>
-        <v>294</v>
-[...1 lines deleted...]
-      <c r="R9" s="51">
+        <v>56.7</v>
+      </c>
+      <c r="S15" s="54">
         <f t="shared" si="7"/>
-        <v>132.3</v>
-[...13 lines deleted...]
-      <c r="AB9" s="55">
+        <v>591.3</v>
+      </c>
+      <c r="T15" s="70"/>
+      <c r="U15" s="71"/>
+      <c r="V15" s="71"/>
+      <c r="W15" s="71"/>
+      <c r="X15" s="71"/>
+      <c r="Y15" s="71"/>
+      <c r="Z15" s="71"/>
+      <c r="AA15" s="71"/>
+      <c r="AB15" s="57">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="AC15" s="72"/>
+      <c r="AD15" s="73"/>
+      <c r="AE15" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC9" s="70"/>
-[...1 lines deleted...]
-      <c r="AE9" s="58">
+      <c r="AF15" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF9" s="58">
+      <c r="AG15" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG9" s="59">
+      <c r="AH15" s="62">
         <f t="shared" si="12"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH9" s="60">
+        <v>591.3</v>
+      </c>
+      <c r="AI15" s="63"/>
+    </row>
+    <row r="16" ht="39.75" customHeight="1">
+      <c r="A16" s="47">
+        <v>46301.0</v>
+      </c>
+      <c r="B16" s="74" t="s">
+        <v>37</v>
+      </c>
+      <c r="C16" s="75"/>
+      <c r="D16" s="67"/>
+      <c r="E16" s="67"/>
+      <c r="F16" s="67"/>
+      <c r="G16" s="67"/>
+      <c r="H16" s="67"/>
+      <c r="I16" s="67"/>
+      <c r="J16" s="67"/>
+      <c r="K16" s="68">
+        <v>94.0</v>
+      </c>
+      <c r="L16" s="69" t="s">
+        <v>38</v>
+      </c>
+      <c r="M16" s="53">
+        <f t="shared" si="1"/>
+        <v>237.82</v>
+      </c>
+      <c r="N16" s="53">
+        <f t="shared" si="2"/>
+        <v>84.6</v>
+      </c>
+      <c r="O16" s="53">
+        <f t="shared" si="3"/>
+        <v>35.72</v>
+      </c>
+      <c r="P16" s="53">
+        <f t="shared" si="4"/>
+        <v>68.62</v>
+      </c>
+      <c r="Q16" s="53">
+        <f t="shared" si="5"/>
+        <v>131.6</v>
+      </c>
+      <c r="R16" s="53">
+        <f t="shared" si="6"/>
+        <v>59.22</v>
+      </c>
+      <c r="S16" s="54">
+        <f t="shared" si="7"/>
+        <v>617.58</v>
+      </c>
+      <c r="T16" s="70"/>
+      <c r="U16" s="71"/>
+      <c r="V16" s="71"/>
+      <c r="W16" s="71"/>
+      <c r="X16" s="71"/>
+      <c r="Y16" s="71"/>
+      <c r="Z16" s="71"/>
+      <c r="AA16" s="71"/>
+      <c r="AB16" s="57">
         <f t="shared" si="13"/>
-        <v>1379.7</v>
-[...14 lines deleted...]
-      <c r="K10" s="66">
+        <v>0</v>
+      </c>
+      <c r="AC16" s="72"/>
+      <c r="AD16" s="73"/>
+      <c r="AE16" s="60">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="AF16" s="60">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="AG16" s="61">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="AH16" s="62">
+        <f t="shared" si="12"/>
+        <v>617.58</v>
+      </c>
+      <c r="AI16" s="63"/>
+    </row>
+    <row r="17" ht="39.75" customHeight="1">
+      <c r="A17" s="47">
+        <v>46332.0</v>
+      </c>
+      <c r="B17" s="74" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" s="75"/>
+      <c r="D17" s="67"/>
+      <c r="E17" s="67"/>
+      <c r="F17" s="67"/>
+      <c r="G17" s="67"/>
+      <c r="H17" s="67"/>
+      <c r="I17" s="67"/>
+      <c r="J17" s="67"/>
+      <c r="K17" s="68">
+        <v>94.0</v>
+      </c>
+      <c r="L17" s="69" t="s">
+        <v>34</v>
+      </c>
+      <c r="M17" s="53">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="M10" s="51">
+        <v>237.82</v>
+      </c>
+      <c r="N17" s="53">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N10" s="51">
+        <v>84.6</v>
+      </c>
+      <c r="O17" s="53">
         <f t="shared" si="3"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O10" s="51">
+        <v>35.72</v>
+      </c>
+      <c r="P17" s="53">
         <f t="shared" si="4"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="P10" s="51">
+        <v>68.62</v>
+      </c>
+      <c r="Q17" s="53">
         <f t="shared" si="5"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="Q10" s="51">
+        <v>131.6</v>
+      </c>
+      <c r="R17" s="53">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="R10" s="51">
+        <v>59.22</v>
+      </c>
+      <c r="S17" s="54">
         <f t="shared" si="7"/>
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AB10" s="55">
+        <v>617.58</v>
+      </c>
+      <c r="T17" s="70"/>
+      <c r="U17" s="71"/>
+      <c r="V17" s="71"/>
+      <c r="W17" s="71"/>
+      <c r="X17" s="71"/>
+      <c r="Y17" s="71"/>
+      <c r="Z17" s="71"/>
+      <c r="AA17" s="71"/>
+      <c r="AB17" s="57">
+        <f t="shared" si="13"/>
+        <v>0</v>
+      </c>
+      <c r="AC17" s="72"/>
+      <c r="AD17" s="73"/>
+      <c r="AE17" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC10" s="70"/>
-[...1 lines deleted...]
-      <c r="AE10" s="58">
+      <c r="AF17" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF10" s="58">
+      <c r="AG17" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG10" s="59">
+      <c r="AH17" s="62">
         <f t="shared" si="12"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AH10" s="60">
+        <v>617.58</v>
+      </c>
+      <c r="AI17" s="63"/>
+    </row>
+    <row r="18" ht="39.75" customHeight="1">
+      <c r="A18" s="47">
+        <v>46362.0</v>
+      </c>
+      <c r="B18" s="74" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="75"/>
+      <c r="D18" s="67"/>
+      <c r="E18" s="67"/>
+      <c r="F18" s="67"/>
+      <c r="G18" s="67"/>
+      <c r="H18" s="67"/>
+      <c r="I18" s="67"/>
+      <c r="J18" s="67"/>
+      <c r="K18" s="68">
+        <v>94.0</v>
+      </c>
+      <c r="L18" s="69" t="s">
+        <v>36</v>
+      </c>
+      <c r="M18" s="53">
+        <f t="shared" si="1"/>
+        <v>237.82</v>
+      </c>
+      <c r="N18" s="53">
+        <f t="shared" si="2"/>
+        <v>84.6</v>
+      </c>
+      <c r="O18" s="53">
+        <f t="shared" si="3"/>
+        <v>35.72</v>
+      </c>
+      <c r="P18" s="53">
+        <f t="shared" si="4"/>
+        <v>68.62</v>
+      </c>
+      <c r="Q18" s="53">
+        <f t="shared" si="5"/>
+        <v>131.6</v>
+      </c>
+      <c r="R18" s="53">
+        <f t="shared" si="6"/>
+        <v>59.22</v>
+      </c>
+      <c r="S18" s="54">
+        <f t="shared" si="7"/>
+        <v>617.58</v>
+      </c>
+      <c r="T18" s="70"/>
+      <c r="U18" s="71"/>
+      <c r="V18" s="71"/>
+      <c r="W18" s="71"/>
+      <c r="X18" s="71"/>
+      <c r="Y18" s="71"/>
+      <c r="Z18" s="71"/>
+      <c r="AA18" s="71"/>
+      <c r="AB18" s="57">
         <f t="shared" si="13"/>
         <v>0</v>
       </c>
-      <c r="AI10" s="61"/>
-[...12 lines deleted...]
-      <c r="K11" s="66">
+      <c r="AC18" s="72"/>
+      <c r="AD18" s="73"/>
+      <c r="AE18" s="60">
+        <f t="shared" si="9"/>
+        <v>0</v>
+      </c>
+      <c r="AF18" s="60">
+        <f t="shared" si="10"/>
+        <v>0</v>
+      </c>
+      <c r="AG18" s="61">
+        <f t="shared" si="11"/>
+        <v>0</v>
+      </c>
+      <c r="AH18" s="62">
+        <f t="shared" si="12"/>
+        <v>617.58</v>
+      </c>
+      <c r="AI18" s="63"/>
+    </row>
+    <row r="19" ht="39.75" customHeight="1">
+      <c r="A19" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="B19" s="74" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="75"/>
+      <c r="D19" s="67"/>
+      <c r="E19" s="67"/>
+      <c r="F19" s="67"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="67"/>
+      <c r="J19" s="67"/>
+      <c r="K19" s="68">
+        <v>99.0</v>
+      </c>
+      <c r="L19" s="69"/>
+      <c r="M19" s="53">
         <f t="shared" si="1"/>
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="M11" s="51">
+        <v>250.47</v>
+      </c>
+      <c r="N19" s="53">
         <f t="shared" si="2"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="N11" s="51">
+        <v>89.1</v>
+      </c>
+      <c r="O19" s="53">
         <f t="shared" si="3"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="O11" s="51">
+        <v>37.62</v>
+      </c>
+      <c r="P19" s="53">
         <f t="shared" si="4"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="P11" s="51">
+        <v>72.27</v>
+      </c>
+      <c r="Q19" s="53">
         <f t="shared" si="5"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="Q11" s="51">
+        <v>138.6</v>
+      </c>
+      <c r="R19" s="53">
         <f t="shared" si="6"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="R11" s="51">
+        <v>62.37</v>
+      </c>
+      <c r="S19" s="54">
         <f t="shared" si="7"/>
-        <v>0</v>
-[...13 lines deleted...]
-      <c r="AB11" s="55">
+        <v>650.43</v>
+      </c>
+      <c r="T19" s="70"/>
+      <c r="U19" s="71"/>
+      <c r="V19" s="71"/>
+      <c r="W19" s="71"/>
+      <c r="X19" s="71"/>
+      <c r="Y19" s="71"/>
+      <c r="Z19" s="71"/>
+      <c r="AA19" s="71"/>
+      <c r="AB19" s="79">
+        <v>94.0</v>
+      </c>
+      <c r="AC19" s="80" t="s">
+        <v>44</v>
+      </c>
+      <c r="AD19" s="73"/>
+      <c r="AE19" s="60">
         <f t="shared" si="9"/>
-        <v>0</v>
-[...3 lines deleted...]
-      <c r="AE11" s="58">
+        <v>558.36</v>
+      </c>
+      <c r="AF19" s="60">
         <f t="shared" si="10"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AF11" s="58">
+        <v>59.22</v>
+      </c>
+      <c r="AG19" s="61">
         <f t="shared" si="11"/>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="AG11" s="59">
+        <v>617.58</v>
+      </c>
+      <c r="AH19" s="62">
         <f t="shared" si="12"/>
-        <v>0</v>
-[...18 lines deleted...]
-      <c r="K12" s="66">
+        <v>1268.01</v>
+      </c>
+      <c r="AI19" s="63"/>
+    </row>
+    <row r="20" ht="39.75" customHeight="1">
+      <c r="A20" s="81" t="s">
+        <v>45</v>
+      </c>
+      <c r="B20" s="74" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="75"/>
+      <c r="D20" s="67"/>
+      <c r="E20" s="67"/>
+      <c r="F20" s="67"/>
+      <c r="G20" s="67"/>
+      <c r="H20" s="67"/>
+      <c r="I20" s="67"/>
+      <c r="J20" s="67"/>
+      <c r="K20" s="77">
+        <f t="shared" ref="K20:K38" si="14">SUM(C20:J20)</f>
+        <v>0</v>
+      </c>
+      <c r="L20" s="78"/>
+      <c r="M20" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L12" s="74"/>
-      <c r="M12" s="51">
+      <c r="N20" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N12" s="51">
+      <c r="O20" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O12" s="51">
+      <c r="P20" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P12" s="51">
+      <c r="Q20" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q12" s="51">
+      <c r="R20" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R12" s="51">
+      <c r="S20" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S12" s="52">
-[...11 lines deleted...]
-      <c r="AB12" s="55">
+      <c r="T20" s="70"/>
+      <c r="U20" s="71"/>
+      <c r="V20" s="71"/>
+      <c r="W20" s="71"/>
+      <c r="X20" s="71"/>
+      <c r="Y20" s="71"/>
+      <c r="Z20" s="71"/>
+      <c r="AA20" s="71"/>
+      <c r="AB20" s="57">
+        <f t="shared" ref="AB20:AB38" si="15">T20+U20+V20+W20+X20+Y20+Z20+AA20</f>
+        <v>0</v>
+      </c>
+      <c r="AC20" s="72"/>
+      <c r="AD20" s="73"/>
+      <c r="AE20" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC12" s="70"/>
-[...1 lines deleted...]
-      <c r="AE12" s="58">
+      <c r="AF20" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF12" s="58">
+      <c r="AG20" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG12" s="59">
+      <c r="AH20" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH12" s="60">
-[...16 lines deleted...]
-      <c r="K13" s="66">
+      <c r="AI20" s="63"/>
+    </row>
+    <row r="21" ht="39.75" customHeight="1">
+      <c r="A21" s="82"/>
+      <c r="B21" s="83"/>
+      <c r="C21" s="75"/>
+      <c r="D21" s="67"/>
+      <c r="E21" s="67"/>
+      <c r="F21" s="67"/>
+      <c r="G21" s="67"/>
+      <c r="H21" s="67"/>
+      <c r="I21" s="67"/>
+      <c r="J21" s="67"/>
+      <c r="K21" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L21" s="78"/>
+      <c r="M21" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L13" s="74"/>
-      <c r="M13" s="51">
+      <c r="N21" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N13" s="51">
+      <c r="O21" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O13" s="51">
+      <c r="P21" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P13" s="51">
+      <c r="Q21" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q13" s="51">
+      <c r="R21" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R13" s="51">
+      <c r="S21" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S13" s="52">
-[...11 lines deleted...]
-      <c r="AB13" s="55">
+      <c r="T21" s="70"/>
+      <c r="U21" s="71"/>
+      <c r="V21" s="71"/>
+      <c r="W21" s="71"/>
+      <c r="X21" s="71"/>
+      <c r="Y21" s="71"/>
+      <c r="Z21" s="71"/>
+      <c r="AA21" s="71"/>
+      <c r="AB21" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC21" s="72"/>
+      <c r="AD21" s="73"/>
+      <c r="AE21" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC13" s="70"/>
-[...1 lines deleted...]
-      <c r="AE13" s="58">
+      <c r="AF21" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF13" s="58">
+      <c r="AG21" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG13" s="59">
+      <c r="AH21" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH13" s="60">
-[...16 lines deleted...]
-      <c r="K14" s="66">
+      <c r="AI21" s="63"/>
+    </row>
+    <row r="22" ht="39.75" customHeight="1">
+      <c r="A22" s="82"/>
+      <c r="B22" s="83"/>
+      <c r="C22" s="75"/>
+      <c r="D22" s="67"/>
+      <c r="E22" s="67"/>
+      <c r="F22" s="67"/>
+      <c r="G22" s="67"/>
+      <c r="H22" s="67"/>
+      <c r="I22" s="67"/>
+      <c r="J22" s="67"/>
+      <c r="K22" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L22" s="78"/>
+      <c r="M22" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L14" s="74"/>
-      <c r="M14" s="51">
+      <c r="N22" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N14" s="51">
+      <c r="O22" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O14" s="51">
+      <c r="P22" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P14" s="51">
+      <c r="Q22" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q14" s="51">
+      <c r="R22" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R14" s="51">
+      <c r="S22" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S14" s="52">
-[...11 lines deleted...]
-      <c r="AB14" s="55">
+      <c r="T22" s="70"/>
+      <c r="U22" s="71"/>
+      <c r="V22" s="71"/>
+      <c r="W22" s="71"/>
+      <c r="X22" s="71"/>
+      <c r="Y22" s="71"/>
+      <c r="Z22" s="71"/>
+      <c r="AA22" s="71"/>
+      <c r="AB22" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC22" s="72"/>
+      <c r="AD22" s="73"/>
+      <c r="AE22" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC14" s="70"/>
-[...1 lines deleted...]
-      <c r="AE14" s="58">
+      <c r="AF22" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF14" s="58">
+      <c r="AG22" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG14" s="59">
+      <c r="AH22" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH14" s="60">
-[...16 lines deleted...]
-      <c r="K15" s="66">
+      <c r="AI22" s="63"/>
+    </row>
+    <row r="23" ht="39.75" customHeight="1">
+      <c r="A23" s="82"/>
+      <c r="B23" s="83"/>
+      <c r="C23" s="75"/>
+      <c r="D23" s="67"/>
+      <c r="E23" s="67"/>
+      <c r="F23" s="67"/>
+      <c r="G23" s="67"/>
+      <c r="H23" s="67"/>
+      <c r="I23" s="67"/>
+      <c r="J23" s="67"/>
+      <c r="K23" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L23" s="78"/>
+      <c r="M23" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L15" s="74"/>
-      <c r="M15" s="51">
+      <c r="N23" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N15" s="51">
+      <c r="O23" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O15" s="51">
+      <c r="P23" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P15" s="51">
+      <c r="Q23" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q15" s="51">
+      <c r="R23" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R15" s="51">
+      <c r="S23" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S15" s="52">
-[...11 lines deleted...]
-      <c r="AB15" s="55">
+      <c r="T23" s="70"/>
+      <c r="U23" s="71"/>
+      <c r="V23" s="71"/>
+      <c r="W23" s="71"/>
+      <c r="X23" s="71"/>
+      <c r="Y23" s="71"/>
+      <c r="Z23" s="71"/>
+      <c r="AA23" s="71"/>
+      <c r="AB23" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC23" s="72"/>
+      <c r="AD23" s="73"/>
+      <c r="AE23" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC15" s="70"/>
-[...1 lines deleted...]
-      <c r="AE15" s="58">
+      <c r="AF23" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF15" s="58">
+      <c r="AG23" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG15" s="59">
+      <c r="AH23" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH15" s="60">
-[...16 lines deleted...]
-      <c r="K16" s="66">
+      <c r="AI23" s="63"/>
+    </row>
+    <row r="24" ht="39.75" customHeight="1">
+      <c r="A24" s="82"/>
+      <c r="B24" s="83"/>
+      <c r="C24" s="75"/>
+      <c r="D24" s="67"/>
+      <c r="E24" s="67"/>
+      <c r="F24" s="67"/>
+      <c r="G24" s="67"/>
+      <c r="H24" s="67"/>
+      <c r="I24" s="67"/>
+      <c r="J24" s="67"/>
+      <c r="K24" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L24" s="78"/>
+      <c r="M24" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L16" s="74"/>
-      <c r="M16" s="51">
+      <c r="N24" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N16" s="51">
+      <c r="O24" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O16" s="51">
+      <c r="P24" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P16" s="51">
+      <c r="Q24" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q16" s="51">
+      <c r="R24" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R16" s="51">
+      <c r="S24" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S16" s="52">
-[...11 lines deleted...]
-      <c r="AB16" s="55">
+      <c r="T24" s="70"/>
+      <c r="U24" s="71"/>
+      <c r="V24" s="71"/>
+      <c r="W24" s="71"/>
+      <c r="X24" s="71"/>
+      <c r="Y24" s="71"/>
+      <c r="Z24" s="71"/>
+      <c r="AA24" s="71"/>
+      <c r="AB24" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC24" s="72"/>
+      <c r="AD24" s="73"/>
+      <c r="AE24" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC16" s="70"/>
-[...1 lines deleted...]
-      <c r="AE16" s="58">
+      <c r="AF24" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF16" s="58">
+      <c r="AG24" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG16" s="59">
+      <c r="AH24" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH16" s="60">
-[...16 lines deleted...]
-      <c r="K17" s="66">
+      <c r="AI24" s="63"/>
+    </row>
+    <row r="25" ht="39.75" customHeight="1">
+      <c r="A25" s="82"/>
+      <c r="B25" s="83"/>
+      <c r="C25" s="75"/>
+      <c r="D25" s="67"/>
+      <c r="E25" s="67"/>
+      <c r="F25" s="67"/>
+      <c r="G25" s="67"/>
+      <c r="H25" s="67"/>
+      <c r="I25" s="67"/>
+      <c r="J25" s="67"/>
+      <c r="K25" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L25" s="78"/>
+      <c r="M25" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L17" s="74"/>
-      <c r="M17" s="51">
+      <c r="N25" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N17" s="51">
+      <c r="O25" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O17" s="51">
+      <c r="P25" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P17" s="51">
+      <c r="Q25" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q17" s="51">
+      <c r="R25" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R17" s="51">
+      <c r="S25" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S17" s="52">
-[...11 lines deleted...]
-      <c r="AB17" s="55">
+      <c r="T25" s="70"/>
+      <c r="U25" s="71"/>
+      <c r="V25" s="71"/>
+      <c r="W25" s="71"/>
+      <c r="X25" s="71"/>
+      <c r="Y25" s="71"/>
+      <c r="Z25" s="71"/>
+      <c r="AA25" s="71"/>
+      <c r="AB25" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC25" s="72"/>
+      <c r="AD25" s="73"/>
+      <c r="AE25" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC17" s="70"/>
-[...1 lines deleted...]
-      <c r="AE17" s="58">
+      <c r="AF25" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF17" s="58">
+      <c r="AG25" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG17" s="59">
+      <c r="AH25" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH17" s="60">
-[...16 lines deleted...]
-      <c r="K18" s="66">
+      <c r="AI25" s="63"/>
+    </row>
+    <row r="26" ht="39.75" customHeight="1">
+      <c r="A26" s="82"/>
+      <c r="B26" s="83"/>
+      <c r="C26" s="75"/>
+      <c r="D26" s="67"/>
+      <c r="E26" s="67"/>
+      <c r="F26" s="67"/>
+      <c r="G26" s="67"/>
+      <c r="H26" s="67"/>
+      <c r="I26" s="67"/>
+      <c r="J26" s="67"/>
+      <c r="K26" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L26" s="78"/>
+      <c r="M26" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L18" s="74"/>
-      <c r="M18" s="51">
+      <c r="N26" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N18" s="51">
+      <c r="O26" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O18" s="51">
+      <c r="P26" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P18" s="51">
+      <c r="Q26" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q18" s="51">
+      <c r="R26" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R18" s="51">
+      <c r="S26" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S18" s="52">
-[...11 lines deleted...]
-      <c r="AB18" s="55">
+      <c r="T26" s="70"/>
+      <c r="U26" s="71"/>
+      <c r="V26" s="71"/>
+      <c r="W26" s="71"/>
+      <c r="X26" s="71"/>
+      <c r="Y26" s="71"/>
+      <c r="Z26" s="71"/>
+      <c r="AA26" s="71"/>
+      <c r="AB26" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC26" s="72"/>
+      <c r="AD26" s="73"/>
+      <c r="AE26" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC18" s="70"/>
-[...1 lines deleted...]
-      <c r="AE18" s="58">
+      <c r="AF26" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF18" s="58">
+      <c r="AG26" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG18" s="59">
+      <c r="AH26" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH18" s="60">
-[...16 lines deleted...]
-      <c r="K19" s="66">
+      <c r="AI26" s="63"/>
+    </row>
+    <row r="27" ht="39.75" customHeight="1">
+      <c r="A27" s="82"/>
+      <c r="B27" s="83"/>
+      <c r="C27" s="75"/>
+      <c r="D27" s="67"/>
+      <c r="E27" s="67"/>
+      <c r="F27" s="67"/>
+      <c r="G27" s="67"/>
+      <c r="H27" s="67"/>
+      <c r="I27" s="67"/>
+      <c r="J27" s="67"/>
+      <c r="K27" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L27" s="78"/>
+      <c r="M27" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L19" s="74"/>
-      <c r="M19" s="51">
+      <c r="N27" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N19" s="51">
+      <c r="O27" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O19" s="51">
+      <c r="P27" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P19" s="51">
+      <c r="Q27" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q19" s="51">
+      <c r="R27" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R19" s="51">
+      <c r="S27" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S19" s="52">
-[...11 lines deleted...]
-      <c r="AB19" s="55">
+      <c r="T27" s="70"/>
+      <c r="U27" s="71"/>
+      <c r="V27" s="71"/>
+      <c r="W27" s="71"/>
+      <c r="X27" s="71"/>
+      <c r="Y27" s="71"/>
+      <c r="Z27" s="71"/>
+      <c r="AA27" s="71"/>
+      <c r="AB27" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC27" s="72"/>
+      <c r="AD27" s="73"/>
+      <c r="AE27" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC19" s="70"/>
-[...1 lines deleted...]
-      <c r="AE19" s="58">
+      <c r="AF27" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF19" s="58">
+      <c r="AG27" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG19" s="59">
+      <c r="AH27" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH19" s="60">
-[...16 lines deleted...]
-      <c r="K20" s="66">
+      <c r="AI27" s="63"/>
+    </row>
+    <row r="28" ht="39.75" customHeight="1">
+      <c r="A28" s="82"/>
+      <c r="B28" s="83"/>
+      <c r="C28" s="75"/>
+      <c r="D28" s="67"/>
+      <c r="E28" s="67"/>
+      <c r="F28" s="67"/>
+      <c r="G28" s="67"/>
+      <c r="H28" s="67"/>
+      <c r="I28" s="67"/>
+      <c r="J28" s="67"/>
+      <c r="K28" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L28" s="78"/>
+      <c r="M28" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L20" s="74"/>
-      <c r="M20" s="51">
+      <c r="N28" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N20" s="51">
+      <c r="O28" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O20" s="51">
+      <c r="P28" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P20" s="51">
+      <c r="Q28" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q20" s="51">
+      <c r="R28" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R20" s="51">
+      <c r="S28" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S20" s="52">
-[...11 lines deleted...]
-      <c r="AB20" s="55">
+      <c r="T28" s="70"/>
+      <c r="U28" s="71"/>
+      <c r="V28" s="71"/>
+      <c r="W28" s="71"/>
+      <c r="X28" s="71"/>
+      <c r="Y28" s="71"/>
+      <c r="Z28" s="71"/>
+      <c r="AA28" s="71"/>
+      <c r="AB28" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC28" s="72"/>
+      <c r="AD28" s="73"/>
+      <c r="AE28" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC20" s="70"/>
-[...1 lines deleted...]
-      <c r="AE20" s="58">
+      <c r="AF28" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF20" s="58">
+      <c r="AG28" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG20" s="59">
+      <c r="AH28" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH20" s="60">
-[...16 lines deleted...]
-      <c r="K21" s="66">
+      <c r="AI28" s="63"/>
+    </row>
+    <row r="29" ht="39.75" customHeight="1">
+      <c r="A29" s="82"/>
+      <c r="B29" s="83"/>
+      <c r="C29" s="75"/>
+      <c r="D29" s="67"/>
+      <c r="E29" s="67"/>
+      <c r="F29" s="67"/>
+      <c r="G29" s="67"/>
+      <c r="H29" s="67"/>
+      <c r="I29" s="67"/>
+      <c r="J29" s="67"/>
+      <c r="K29" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L29" s="78"/>
+      <c r="M29" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L21" s="74"/>
-      <c r="M21" s="51">
+      <c r="N29" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N21" s="51">
+      <c r="O29" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O21" s="51">
+      <c r="P29" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P21" s="51">
+      <c r="Q29" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q21" s="51">
+      <c r="R29" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R21" s="51">
+      <c r="S29" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S21" s="52">
-[...11 lines deleted...]
-      <c r="AB21" s="55">
+      <c r="T29" s="70"/>
+      <c r="U29" s="71"/>
+      <c r="V29" s="71"/>
+      <c r="W29" s="71"/>
+      <c r="X29" s="71"/>
+      <c r="Y29" s="71"/>
+      <c r="Z29" s="71"/>
+      <c r="AA29" s="71"/>
+      <c r="AB29" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC29" s="72"/>
+      <c r="AD29" s="73"/>
+      <c r="AE29" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC21" s="70"/>
-[...1 lines deleted...]
-      <c r="AE21" s="58">
+      <c r="AF29" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF21" s="58">
+      <c r="AG29" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG21" s="59">
+      <c r="AH29" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH21" s="60">
-[...16 lines deleted...]
-      <c r="K22" s="66">
+      <c r="AI29" s="63"/>
+    </row>
+    <row r="30" ht="39.75" customHeight="1">
+      <c r="A30" s="82"/>
+      <c r="B30" s="83"/>
+      <c r="C30" s="75"/>
+      <c r="D30" s="67"/>
+      <c r="E30" s="67"/>
+      <c r="F30" s="67"/>
+      <c r="G30" s="67"/>
+      <c r="H30" s="67"/>
+      <c r="I30" s="67"/>
+      <c r="J30" s="67"/>
+      <c r="K30" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L30" s="78"/>
+      <c r="M30" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L22" s="74"/>
-      <c r="M22" s="51">
+      <c r="N30" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N22" s="51">
+      <c r="O30" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O22" s="51">
+      <c r="P30" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P22" s="51">
+      <c r="Q30" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q22" s="51">
+      <c r="R30" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R22" s="51">
+      <c r="S30" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S22" s="52">
-[...11 lines deleted...]
-      <c r="AB22" s="55">
+      <c r="T30" s="70"/>
+      <c r="U30" s="71"/>
+      <c r="V30" s="71"/>
+      <c r="W30" s="71"/>
+      <c r="X30" s="71"/>
+      <c r="Y30" s="71"/>
+      <c r="Z30" s="71"/>
+      <c r="AA30" s="71"/>
+      <c r="AB30" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC30" s="72"/>
+      <c r="AD30" s="73"/>
+      <c r="AE30" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC22" s="70"/>
-[...1 lines deleted...]
-      <c r="AE22" s="58">
+      <c r="AF30" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF22" s="58">
+      <c r="AG30" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG22" s="59">
+      <c r="AH30" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH22" s="60">
-[...16 lines deleted...]
-      <c r="K23" s="66">
+      <c r="AI30" s="63"/>
+    </row>
+    <row r="31" ht="39.75" customHeight="1">
+      <c r="A31" s="82"/>
+      <c r="B31" s="83"/>
+      <c r="C31" s="75"/>
+      <c r="D31" s="67"/>
+      <c r="E31" s="67"/>
+      <c r="F31" s="67"/>
+      <c r="G31" s="67"/>
+      <c r="H31" s="67"/>
+      <c r="I31" s="67"/>
+      <c r="J31" s="67"/>
+      <c r="K31" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L31" s="78"/>
+      <c r="M31" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L23" s="74"/>
-      <c r="M23" s="51">
+      <c r="N31" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N23" s="51">
+      <c r="O31" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O23" s="51">
+      <c r="P31" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P23" s="51">
+      <c r="Q31" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q23" s="51">
+      <c r="R31" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R23" s="51">
+      <c r="S31" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S23" s="52">
-[...11 lines deleted...]
-      <c r="AB23" s="55">
+      <c r="T31" s="70"/>
+      <c r="U31" s="71"/>
+      <c r="V31" s="71"/>
+      <c r="W31" s="71"/>
+      <c r="X31" s="71"/>
+      <c r="Y31" s="71"/>
+      <c r="Z31" s="71"/>
+      <c r="AA31" s="71"/>
+      <c r="AB31" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC31" s="72"/>
+      <c r="AD31" s="73"/>
+      <c r="AE31" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC23" s="70"/>
-[...1 lines deleted...]
-      <c r="AE23" s="58">
+      <c r="AF31" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF23" s="58">
+      <c r="AG31" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG23" s="59">
+      <c r="AH31" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH23" s="60">
-[...16 lines deleted...]
-      <c r="K24" s="66">
+      <c r="AI31" s="63"/>
+    </row>
+    <row r="32" ht="39.75" customHeight="1">
+      <c r="A32" s="82"/>
+      <c r="B32" s="83"/>
+      <c r="C32" s="75"/>
+      <c r="D32" s="67"/>
+      <c r="E32" s="67"/>
+      <c r="F32" s="67"/>
+      <c r="G32" s="67"/>
+      <c r="H32" s="67"/>
+      <c r="I32" s="67"/>
+      <c r="J32" s="67"/>
+      <c r="K32" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L32" s="78"/>
+      <c r="M32" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L24" s="74"/>
-      <c r="M24" s="51">
+      <c r="N32" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N24" s="51">
+      <c r="O32" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O24" s="51">
+      <c r="P32" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P24" s="51">
+      <c r="Q32" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q24" s="51">
+      <c r="R32" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R24" s="51">
+      <c r="S32" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S24" s="52">
-[...11 lines deleted...]
-      <c r="AB24" s="55">
+      <c r="T32" s="70"/>
+      <c r="U32" s="71"/>
+      <c r="V32" s="71"/>
+      <c r="W32" s="71"/>
+      <c r="X32" s="71"/>
+      <c r="Y32" s="71"/>
+      <c r="Z32" s="71"/>
+      <c r="AA32" s="71"/>
+      <c r="AB32" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC32" s="72"/>
+      <c r="AD32" s="73"/>
+      <c r="AE32" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC24" s="70"/>
-[...1 lines deleted...]
-      <c r="AE24" s="58">
+      <c r="AF32" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF24" s="58">
+      <c r="AG32" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG24" s="59">
+      <c r="AH32" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH24" s="60">
-[...16 lines deleted...]
-      <c r="K25" s="66">
+      <c r="AI32" s="63"/>
+    </row>
+    <row r="33" ht="39.75" customHeight="1">
+      <c r="A33" s="82"/>
+      <c r="B33" s="83"/>
+      <c r="C33" s="75"/>
+      <c r="D33" s="67"/>
+      <c r="E33" s="67"/>
+      <c r="F33" s="67"/>
+      <c r="G33" s="67"/>
+      <c r="H33" s="67"/>
+      <c r="I33" s="67"/>
+      <c r="J33" s="67"/>
+      <c r="K33" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L33" s="78"/>
+      <c r="M33" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L25" s="74"/>
-      <c r="M25" s="51">
+      <c r="N33" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N25" s="51">
+      <c r="O33" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O25" s="51">
+      <c r="P33" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P25" s="51">
+      <c r="Q33" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q25" s="51">
+      <c r="R33" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R25" s="51">
+      <c r="S33" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S25" s="52">
-[...11 lines deleted...]
-      <c r="AB25" s="55">
+      <c r="T33" s="70"/>
+      <c r="U33" s="71"/>
+      <c r="V33" s="71"/>
+      <c r="W33" s="71"/>
+      <c r="X33" s="71"/>
+      <c r="Y33" s="71"/>
+      <c r="Z33" s="71"/>
+      <c r="AA33" s="71"/>
+      <c r="AB33" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC33" s="72"/>
+      <c r="AD33" s="73"/>
+      <c r="AE33" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC25" s="70"/>
-[...1 lines deleted...]
-      <c r="AE25" s="58">
+      <c r="AF33" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF25" s="58">
+      <c r="AG33" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG25" s="59">
+      <c r="AH33" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH25" s="60">
-[...16 lines deleted...]
-      <c r="K26" s="66">
+      <c r="AI33" s="63"/>
+    </row>
+    <row r="34" ht="39.75" customHeight="1">
+      <c r="A34" s="82"/>
+      <c r="B34" s="83"/>
+      <c r="C34" s="75"/>
+      <c r="D34" s="67"/>
+      <c r="E34" s="67"/>
+      <c r="F34" s="67"/>
+      <c r="G34" s="67"/>
+      <c r="H34" s="67"/>
+      <c r="I34" s="67"/>
+      <c r="J34" s="67"/>
+      <c r="K34" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L34" s="78"/>
+      <c r="M34" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L26" s="74"/>
-      <c r="M26" s="51">
+      <c r="N34" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N26" s="51">
+      <c r="O34" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O26" s="51">
+      <c r="P34" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P26" s="51">
+      <c r="Q34" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q26" s="51">
+      <c r="R34" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R26" s="51">
+      <c r="S34" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S26" s="52">
-[...11 lines deleted...]
-      <c r="AB26" s="55">
+      <c r="T34" s="70"/>
+      <c r="U34" s="71"/>
+      <c r="V34" s="71"/>
+      <c r="W34" s="71"/>
+      <c r="X34" s="71"/>
+      <c r="Y34" s="71"/>
+      <c r="Z34" s="71"/>
+      <c r="AA34" s="71"/>
+      <c r="AB34" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC34" s="72"/>
+      <c r="AD34" s="73"/>
+      <c r="AE34" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC26" s="70"/>
-[...1 lines deleted...]
-      <c r="AE26" s="58">
+      <c r="AF34" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF26" s="58">
+      <c r="AG34" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG26" s="59">
+      <c r="AH34" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH26" s="60">
-[...16 lines deleted...]
-      <c r="K27" s="66">
+      <c r="AI34" s="63"/>
+    </row>
+    <row r="35" ht="39.75" customHeight="1">
+      <c r="A35" s="82"/>
+      <c r="B35" s="83"/>
+      <c r="C35" s="75"/>
+      <c r="D35" s="67"/>
+      <c r="E35" s="67"/>
+      <c r="F35" s="67"/>
+      <c r="G35" s="67"/>
+      <c r="H35" s="67"/>
+      <c r="I35" s="67"/>
+      <c r="J35" s="67"/>
+      <c r="K35" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L35" s="78"/>
+      <c r="M35" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L27" s="74"/>
-      <c r="M27" s="51">
+      <c r="N35" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N27" s="51">
+      <c r="O35" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O27" s="51">
+      <c r="P35" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P27" s="51">
+      <c r="Q35" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q27" s="51">
+      <c r="R35" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R27" s="51">
+      <c r="S35" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S27" s="52">
-[...11 lines deleted...]
-      <c r="AB27" s="55">
+      <c r="T35" s="70"/>
+      <c r="U35" s="71"/>
+      <c r="V35" s="71"/>
+      <c r="W35" s="71"/>
+      <c r="X35" s="71"/>
+      <c r="Y35" s="71"/>
+      <c r="Z35" s="71"/>
+      <c r="AA35" s="71"/>
+      <c r="AB35" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC35" s="72"/>
+      <c r="AD35" s="73"/>
+      <c r="AE35" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC27" s="70"/>
-[...1 lines deleted...]
-      <c r="AE27" s="58">
+      <c r="AF35" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF27" s="58">
+      <c r="AG35" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG27" s="59">
+      <c r="AH35" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH27" s="60">
-[...16 lines deleted...]
-      <c r="K28" s="66">
+      <c r="AI35" s="63"/>
+    </row>
+    <row r="36" ht="39.75" customHeight="1">
+      <c r="A36" s="82"/>
+      <c r="B36" s="83"/>
+      <c r="C36" s="75"/>
+      <c r="D36" s="67"/>
+      <c r="E36" s="67"/>
+      <c r="F36" s="67"/>
+      <c r="G36" s="67"/>
+      <c r="H36" s="67"/>
+      <c r="I36" s="67"/>
+      <c r="J36" s="67"/>
+      <c r="K36" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L36" s="78"/>
+      <c r="M36" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L28" s="74"/>
-      <c r="M28" s="51">
+      <c r="N36" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N28" s="51">
+      <c r="O36" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O28" s="51">
+      <c r="P36" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P28" s="51">
+      <c r="Q36" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q28" s="51">
+      <c r="R36" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R28" s="51">
+      <c r="S36" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S28" s="52">
-[...11 lines deleted...]
-      <c r="AB28" s="55">
+      <c r="T36" s="70"/>
+      <c r="U36" s="71"/>
+      <c r="V36" s="71"/>
+      <c r="W36" s="71"/>
+      <c r="X36" s="71"/>
+      <c r="Y36" s="71"/>
+      <c r="Z36" s="71"/>
+      <c r="AA36" s="71"/>
+      <c r="AB36" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC36" s="72"/>
+      <c r="AD36" s="73"/>
+      <c r="AE36" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC28" s="70"/>
-[...1 lines deleted...]
-      <c r="AE28" s="58">
+      <c r="AF36" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF28" s="58">
+      <c r="AG36" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG28" s="59">
+      <c r="AH36" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH28" s="60">
-[...16 lines deleted...]
-      <c r="K29" s="66">
+      <c r="AI36" s="63"/>
+    </row>
+    <row r="37" ht="39.75" customHeight="1">
+      <c r="A37" s="82"/>
+      <c r="B37" s="83"/>
+      <c r="C37" s="75"/>
+      <c r="D37" s="67"/>
+      <c r="E37" s="67"/>
+      <c r="F37" s="67"/>
+      <c r="G37" s="67"/>
+      <c r="H37" s="67"/>
+      <c r="I37" s="67"/>
+      <c r="J37" s="67"/>
+      <c r="K37" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L37" s="78"/>
+      <c r="M37" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L29" s="74"/>
-      <c r="M29" s="51">
+      <c r="N37" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N29" s="51">
+      <c r="O37" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O29" s="51">
+      <c r="P37" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P29" s="51">
+      <c r="Q37" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q29" s="51">
+      <c r="R37" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R29" s="51">
+      <c r="S37" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S29" s="52">
-[...11 lines deleted...]
-      <c r="AB29" s="55">
+      <c r="T37" s="70"/>
+      <c r="U37" s="71"/>
+      <c r="V37" s="71"/>
+      <c r="W37" s="71"/>
+      <c r="X37" s="71"/>
+      <c r="Y37" s="71"/>
+      <c r="Z37" s="71"/>
+      <c r="AA37" s="71"/>
+      <c r="AB37" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC37" s="72"/>
+      <c r="AD37" s="73"/>
+      <c r="AE37" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC29" s="70"/>
-[...1 lines deleted...]
-      <c r="AE29" s="58">
+      <c r="AF37" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF29" s="58">
+      <c r="AG37" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG29" s="59">
+      <c r="AH37" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH29" s="60">
-[...16 lines deleted...]
-      <c r="K30" s="66">
+      <c r="AI37" s="63"/>
+    </row>
+    <row r="38" ht="39.75" customHeight="1">
+      <c r="A38" s="82"/>
+      <c r="B38" s="84"/>
+      <c r="C38" s="85"/>
+      <c r="D38" s="86"/>
+      <c r="E38" s="86"/>
+      <c r="F38" s="86"/>
+      <c r="G38" s="86"/>
+      <c r="H38" s="86"/>
+      <c r="I38" s="86"/>
+      <c r="J38" s="86"/>
+      <c r="K38" s="77">
+        <f t="shared" si="14"/>
+        <v>0</v>
+      </c>
+      <c r="L38" s="87"/>
+      <c r="M38" s="53">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="L30" s="74"/>
-      <c r="M30" s="51">
+      <c r="N38" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="N30" s="51">
+      <c r="O38" s="53">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O30" s="51">
+      <c r="P38" s="53">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="P30" s="51">
+      <c r="Q38" s="53">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="Q30" s="51">
+      <c r="R38" s="53">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="R30" s="51">
+      <c r="S38" s="54">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="S30" s="52">
-[...11 lines deleted...]
-      <c r="AB30" s="55">
+      <c r="T38" s="88"/>
+      <c r="U38" s="89"/>
+      <c r="V38" s="89"/>
+      <c r="W38" s="89"/>
+      <c r="X38" s="89"/>
+      <c r="Y38" s="89"/>
+      <c r="Z38" s="89"/>
+      <c r="AA38" s="89"/>
+      <c r="AB38" s="57">
+        <f t="shared" si="15"/>
+        <v>0</v>
+      </c>
+      <c r="AC38" s="90"/>
+      <c r="AD38" s="91"/>
+      <c r="AE38" s="60">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="AC30" s="70"/>
-[...1 lines deleted...]
-      <c r="AE30" s="58">
+      <c r="AF38" s="60">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
-      <c r="AF30" s="58">
+      <c r="AG38" s="61">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
-      <c r="AG30" s="59">
+      <c r="AH38" s="62">
         <f t="shared" si="12"/>
         <v>0</v>
       </c>
-      <c r="AH30" s="60">
-[...611 lines deleted...]
-      <c r="AI38" s="61"/>
+      <c r="AI38" s="63"/>
     </row>
     <row r="39" ht="56.25" customHeight="1">
-      <c r="A39" s="83" t="s">
-[...104 lines deleted...]
-      <c r="AC39" s="88"/>
+      <c r="A39" s="92" t="s">
+        <v>46</v>
+      </c>
+      <c r="B39" s="93"/>
+      <c r="C39" s="94">
+        <f t="shared" ref="C39:K39" si="16">SUM(C8:C38)</f>
+        <v>0</v>
+      </c>
+      <c r="D39" s="94">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="E39" s="94">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="F39" s="94">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="G39" s="94">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="H39" s="94">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="I39" s="94">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="J39" s="94">
+        <f t="shared" si="16"/>
+        <v>0</v>
+      </c>
+      <c r="K39" s="94">
+        <f t="shared" si="16"/>
+        <v>931</v>
+      </c>
+      <c r="L39" s="95"/>
+      <c r="M39" s="96">
+        <f t="shared" ref="M39:AB39" si="17">SUM(M8:M38)</f>
+        <v>2355.43</v>
+      </c>
+      <c r="N39" s="96">
+        <f t="shared" si="17"/>
+        <v>837.9</v>
+      </c>
+      <c r="O39" s="96">
+        <f t="shared" si="17"/>
+        <v>353.78</v>
+      </c>
+      <c r="P39" s="96">
+        <f t="shared" si="17"/>
+        <v>679.63</v>
+      </c>
+      <c r="Q39" s="96">
+        <f t="shared" si="17"/>
+        <v>1303.4</v>
+      </c>
+      <c r="R39" s="96">
+        <f t="shared" si="17"/>
+        <v>586.53</v>
+      </c>
+      <c r="S39" s="96">
+        <f t="shared" si="17"/>
+        <v>6116.67</v>
+      </c>
+      <c r="T39" s="94">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="U39" s="94">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="V39" s="94">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="W39" s="94">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="X39" s="94">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="Y39" s="94">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="Z39" s="94">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="AA39" s="94">
+        <f t="shared" si="17"/>
+        <v>0</v>
+      </c>
+      <c r="AB39" s="94">
+        <f t="shared" si="17"/>
+        <v>184</v>
+      </c>
+      <c r="AC39" s="97"/>
       <c r="AD39" s="3"/>
-      <c r="AE39" s="87">
-[...13 lines deleted...]
-        <v>3797.46</v>
+      <c r="AE39" s="96">
+        <f t="shared" ref="AE39:AH39" si="18">SUM(AE8:AE38)</f>
+        <v>1092.96</v>
+      </c>
+      <c r="AF39" s="96">
+        <f t="shared" si="18"/>
+        <v>115.92</v>
+      </c>
+      <c r="AG39" s="96">
+        <f t="shared" si="18"/>
+        <v>1208.88</v>
+      </c>
+      <c r="AH39" s="96">
+        <f t="shared" si="18"/>
+        <v>7325.55</v>
       </c>
       <c r="AI39" s="4"/>
     </row>
     <row r="40" ht="46.5" customHeight="1">
-      <c r="A40" s="89" t="s">
-        <v>37</v>
+      <c r="A40" s="98" t="s">
+        <v>47</v>
       </c>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="2"/>
@@ -5476,51 +5556,51 @@
       <c r="T43" s="4"/>
       <c r="U43" s="4"/>
       <c r="V43" s="4"/>
       <c r="W43" s="4"/>
       <c r="X43" s="4"/>
       <c r="Y43" s="4"/>
       <c r="Z43" s="4"/>
       <c r="AA43" s="4"/>
       <c r="AB43" s="4"/>
       <c r="AC43" s="4"/>
       <c r="AD43" s="4"/>
       <c r="AE43" s="4"/>
       <c r="AF43" s="4"/>
       <c r="AG43" s="4"/>
       <c r="AH43" s="4"/>
       <c r="AI43" s="4"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
       <c r="A44" s="4"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
       <c r="G44" s="4"/>
-      <c r="H44" s="90"/>
+      <c r="H44" s="99"/>
       <c r="I44" s="4"/>
       <c r="J44" s="4"/>
       <c r="K44" s="4"/>
       <c r="L44" s="4"/>
       <c r="M44" s="4"/>
       <c r="N44" s="4"/>
       <c r="O44" s="4"/>
       <c r="P44" s="4"/>
       <c r="Q44" s="4"/>
       <c r="R44" s="4"/>
       <c r="S44" s="4"/>
       <c r="T44" s="4"/>
       <c r="U44" s="4"/>
       <c r="V44" s="4"/>
       <c r="W44" s="4"/>
       <c r="X44" s="4"/>
       <c r="Y44" s="4"/>
       <c r="Z44" s="4"/>
       <c r="AA44" s="4"/>
       <c r="AB44" s="4"/>
       <c r="AC44" s="4"/>
       <c r="AD44" s="4"/>
       <c r="AE44" s="4"/>
       <c r="AF44" s="4"/>
       <c r="AG44" s="4"/>
@@ -8618,1343 +8698,1343 @@
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="10.1" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="6.9"/>
     <col customWidth="1" min="2" max="2" width="32.9"/>
     <col customWidth="1" min="3" max="3" width="19.6"/>
     <col customWidth="1" min="4" max="4" width="35.4"/>
     <col customWidth="1" min="5" max="5" width="5.7"/>
     <col customWidth="1" min="6" max="6" width="8.1"/>
     <col customWidth="1" min="7" max="7" width="5.9"/>
     <col customWidth="1" min="8" max="8" width="13.6"/>
     <col customWidth="1" min="9" max="9" width="11.0"/>
     <col customWidth="1" min="10" max="10" width="7.7"/>
     <col customWidth="1" min="11" max="11" width="7.4"/>
     <col customWidth="1" min="12" max="12" width="10.2"/>
     <col customWidth="1" min="13" max="13" width="6.1"/>
     <col customWidth="1" min="14" max="14" width="7.6"/>
     <col customWidth="1" min="15" max="15" width="6.0"/>
     <col customWidth="1" min="16" max="16" width="7.1"/>
     <col customWidth="1" min="17" max="17" width="17.4"/>
     <col customWidth="1" min="18" max="26" width="12.6"/>
   </cols>
   <sheetData>
     <row r="1" ht="28.5" customHeight="1">
-      <c r="A1" s="91" t="s">
-[...17 lines deleted...]
-      <c r="Q1" s="71"/>
+      <c r="A1" s="100" t="s">
+        <v>48</v>
+      </c>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
+      <c r="N1" s="101"/>
+      <c r="O1" s="101"/>
+      <c r="P1" s="101"/>
+      <c r="Q1" s="73"/>
     </row>
     <row r="2" ht="27.0" customHeight="1">
-      <c r="A2" s="93" t="s">
-[...17 lines deleted...]
-      <c r="Q2" s="71"/>
+      <c r="A2" s="102" t="s">
+        <v>49</v>
+      </c>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
+      <c r="N2" s="101"/>
+      <c r="O2" s="101"/>
+      <c r="P2" s="101"/>
+      <c r="Q2" s="73"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="94" t="s">
-[...3 lines deleted...]
-      <c r="C3" s="95" t="str">
+      <c r="A3" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="B3" s="73"/>
+      <c r="C3" s="104" t="str">
         <f>'CEPMIZ EXPENCE (WITH GAS)'!B2</f>
-        <v/>
-[...6 lines deleted...]
-      <c r="G3" s="95" t="str">
+        <v>ಸಹಿ ಪ್ರಾಶಾ . ಕಂಚೀಪುರ</v>
+      </c>
+      <c r="D3" s="73"/>
+      <c r="E3" s="105" t="s">
+        <v>51</v>
+      </c>
+      <c r="F3" s="73"/>
+      <c r="G3" s="104" t="str">
         <f>'CEPMIZ EXPENCE (WITH GAS)'!O2</f>
-        <v/>
-[...9 lines deleted...]
-      <c r="N3" s="95" t="str">
+        <v>ಕಂಚಿಪುರ</v>
+      </c>
+      <c r="H3" s="101"/>
+      <c r="I3" s="101"/>
+      <c r="J3" s="101"/>
+      <c r="K3" s="73"/>
+      <c r="L3" s="105" t="s">
+        <v>52</v>
+      </c>
+      <c r="M3" s="73"/>
+      <c r="N3" s="104">
         <f>'CEPMIZ EXPENCE (WITH GAS)'!J2</f>
-        <v/>
-[...3 lines deleted...]
-      <c r="Q3" s="71"/>
+        <v>291300506701</v>
+      </c>
+      <c r="O3" s="101"/>
+      <c r="P3" s="101"/>
+      <c r="Q3" s="73"/>
     </row>
     <row r="4" ht="40.5" customHeight="1">
-      <c r="A4" s="97" t="s">
-[...2 lines deleted...]
-      <c r="B4" s="98" t="str">
+      <c r="A4" s="106" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="107" t="str">
         <f>'CEPMIZ EXPENCE (WITH GAS)'!B3</f>
         <v/>
       </c>
-      <c r="C4" s="99" t="s">
-[...8 lines deleted...]
-      <c r="F4" s="101" t="s">
+      <c r="C4" s="108" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" s="109" t="s">
+        <v>55</v>
+      </c>
+      <c r="E4" s="110" t="s">
+        <v>56</v>
+      </c>
+      <c r="F4" s="110" t="s">
+        <v>57</v>
+      </c>
+      <c r="G4" s="111">
+        <v>1.0</v>
+      </c>
+      <c r="H4" s="111">
+        <v>2.0</v>
+      </c>
+      <c r="I4" s="111">
+        <v>3.0</v>
+      </c>
+      <c r="J4" s="111">
+        <v>4.0</v>
+      </c>
+      <c r="K4" s="111">
+        <v>5.0</v>
+      </c>
+      <c r="L4" s="111">
+        <v>6.0</v>
+      </c>
+      <c r="M4" s="111">
+        <v>7.0</v>
+      </c>
+      <c r="N4" s="111">
+        <v>8.0</v>
+      </c>
+      <c r="O4" s="111">
+        <v>9.0</v>
+      </c>
+      <c r="P4" s="111">
+        <v>10.0</v>
+      </c>
+      <c r="Q4" s="109" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" ht="18.75" customHeight="1">
+      <c r="A5" s="112" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" s="113"/>
+      <c r="C5" s="114"/>
+      <c r="D5" s="115" t="s">
+        <v>60</v>
+      </c>
+      <c r="E5" s="116"/>
+      <c r="F5" s="116"/>
+      <c r="G5" s="117"/>
+      <c r="H5" s="117"/>
+      <c r="I5" s="117"/>
+      <c r="J5" s="117"/>
+      <c r="K5" s="117"/>
+      <c r="L5" s="117"/>
+      <c r="M5" s="117"/>
+      <c r="N5" s="117"/>
+      <c r="O5" s="117"/>
+      <c r="P5" s="117"/>
+      <c r="Q5" s="118">
+        <f t="shared" ref="Q5:Q9" si="2">SUM(G5:P5)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" ht="18.75" customHeight="1">
+      <c r="A6" s="119"/>
+      <c r="B6" s="120"/>
+      <c r="C6" s="121"/>
+      <c r="D6" s="115" t="s">
+        <v>61</v>
+      </c>
+      <c r="E6" s="122"/>
+      <c r="F6" s="122"/>
+      <c r="G6" s="123">
+        <f t="shared" ref="G6:P6" si="1">G12</f>
+        <v>0</v>
+      </c>
+      <c r="H6" s="123">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="I6" s="123">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="J6" s="123">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="K6" s="123">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="L6" s="123">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="M6" s="123">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="N6" s="123">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="O6" s="123">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="P6" s="123">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="Q6" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" ht="18.75" customHeight="1">
+      <c r="A7" s="125" t="s">
+        <v>62</v>
+      </c>
+      <c r="B7" s="73"/>
+      <c r="C7" s="126" t="str">
+        <f>'CEPMIZ EXPENCE (WITH GAS)'!M3</f>
+        <v/>
+      </c>
+      <c r="D7" s="127" t="s">
+        <v>63</v>
+      </c>
+      <c r="E7" s="122"/>
+      <c r="F7" s="122"/>
+      <c r="G7" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಕಡಲೆ ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$C$8:$C$38)</f>
+        <v>0</v>
+      </c>
+      <c r="H7" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಕಡಲೆ ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$D$8:$D$38)</f>
+        <v>0</v>
+      </c>
+      <c r="I7" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಕಡಲೆ ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$E$8:$E$38)</f>
+        <v>0</v>
+      </c>
+      <c r="J7" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಕಡಲೆ ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$F$8:$F$38)</f>
+        <v>0</v>
+      </c>
+      <c r="K7" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಕಡಲೆ ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$G$8:$G$38)</f>
+        <v>0</v>
+      </c>
+      <c r="L7" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಕಡಲೆ ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$H$8:$H$38)</f>
+        <v>0</v>
+      </c>
+      <c r="M7" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಕಡಲೆ ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$I$8:$I$38)</f>
+        <v>0</v>
+      </c>
+      <c r="N7" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಕಡಲೆ ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$J$8:$J$38)</f>
+        <v>0</v>
+      </c>
+      <c r="O7" s="123">
+        <v>0.0</v>
+      </c>
+      <c r="P7" s="123">
+        <v>0.0</v>
+      </c>
+      <c r="Q7" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" ht="18.75" customHeight="1">
+      <c r="A8" s="125" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="73"/>
+      <c r="C8" s="126" t="str">
+        <f>'CEPMIZ EXPENCE (WITH GAS)'!P3</f>
+        <v/>
+      </c>
+      <c r="D8" s="127" t="s">
+        <v>65</v>
+      </c>
+      <c r="E8" s="122"/>
+      <c r="F8" s="122"/>
+      <c r="G8" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಹೆಸರು ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$C$8:$C$38)</f>
+        <v>0</v>
+      </c>
+      <c r="H8" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಹೆಸರು ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$D$8:$D$38)</f>
+        <v>0</v>
+      </c>
+      <c r="I8" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಹೆಸರು ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$E$8:$E$38)</f>
+        <v>0</v>
+      </c>
+      <c r="J8" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಹೆಸರು ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$F$8:$F$38)</f>
+        <v>0</v>
+      </c>
+      <c r="K8" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಹೆಸರು ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$G$8:$G$38)</f>
+        <v>0</v>
+      </c>
+      <c r="L8" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಹೆಸರು ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$H$8:$H$38)</f>
+        <v>0</v>
+      </c>
+      <c r="M8" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಹೆಸರು ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$I$8:$I$38)</f>
+        <v>0</v>
+      </c>
+      <c r="N8" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಹೆಸರು ಕಾಳು",'CEPMIZ EXPENCE (WITH GAS)'!$J$8:$J$38)</f>
+        <v>0</v>
+      </c>
+      <c r="O8" s="123">
+        <v>0.0</v>
+      </c>
+      <c r="P8" s="123">
+        <v>0.0</v>
+      </c>
+      <c r="Q8" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" ht="18.75" customHeight="1">
+      <c r="A9" s="125" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="73"/>
+      <c r="C9" s="126" t="str">
+        <f>'CEPMIZ EXPENCE (WITH GAS)'!S3</f>
+        <v/>
+      </c>
+      <c r="D9" s="127" t="s">
+        <v>67</v>
+      </c>
+      <c r="E9" s="122"/>
+      <c r="F9" s="122"/>
+      <c r="G9" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಶೇಂಗಾ",'CEPMIZ EXPENCE (WITH GAS)'!$C$8:$C$38)</f>
+        <v>0</v>
+      </c>
+      <c r="H9" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಶೇಂಗಾ",'CEPMIZ EXPENCE (WITH GAS)'!$D$8:$D$38)</f>
+        <v>0</v>
+      </c>
+      <c r="I9" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಶೇಂಗಾ",'CEPMIZ EXPENCE (WITH GAS)'!$E$8:$E$38)</f>
+        <v>0</v>
+      </c>
+      <c r="J9" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಶೇಂಗಾ",'CEPMIZ EXPENCE (WITH GAS)'!$F$8:$F$38)</f>
+        <v>0</v>
+      </c>
+      <c r="K9" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಶೇಂಗಾ",'CEPMIZ EXPENCE (WITH GAS)'!$G$8:$G$38)</f>
+        <v>0</v>
+      </c>
+      <c r="L9" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಶೇಂಗಾ",'CEPMIZ EXPENCE (WITH GAS)'!$H$8:$H$38)</f>
+        <v>0</v>
+      </c>
+      <c r="M9" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಶೇಂಗಾ",'CEPMIZ EXPENCE (WITH GAS)'!$I$8:$I$38)</f>
+        <v>0</v>
+      </c>
+      <c r="N9" s="123">
+        <f>SUMIF('CEPMIZ EXPENCE (WITH GAS)'!$L$8:$L$38,"ಶೇಂಗಾ",'CEPMIZ EXPENCE (WITH GAS)'!$J$8:$J$38)</f>
+        <v>0</v>
+      </c>
+      <c r="O9" s="123">
+        <v>0.0</v>
+      </c>
+      <c r="P9" s="123">
+        <v>0.0</v>
+      </c>
+      <c r="Q9" s="124">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" ht="18.75" customHeight="1">
+      <c r="A10" s="125" t="s">
+        <v>68</v>
+      </c>
+      <c r="B10" s="73"/>
+      <c r="C10" s="126">
+        <f>'CEPMIZ EXPENCE (WITH GAS)'!V3+'CEPMIZ EXPENCE (WITH GAS)'!Y3+'CEPMIZ EXPENCE (WITH GAS)'!AB3</f>
+        <v>2</v>
+      </c>
+      <c r="D10" s="128" t="s">
+        <v>69</v>
+      </c>
+      <c r="E10" s="129"/>
+      <c r="F10" s="129"/>
+      <c r="G10" s="130">
+        <f t="shared" ref="G10:Q10" si="3">SUM(G7:G9)</f>
+        <v>0</v>
+      </c>
+      <c r="H10" s="130">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="I10" s="130">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="J10" s="130">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="K10" s="130">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="L10" s="130">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="M10" s="130">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="N10" s="130">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="O10" s="130">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="P10" s="130">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="Q10" s="130">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" ht="18.75" customHeight="1">
+      <c r="A11" s="125" t="s">
+        <v>70</v>
+      </c>
+      <c r="B11" s="73"/>
+      <c r="C11" s="126">
+        <f>SUM(C7:C10)</f>
+        <v>2</v>
+      </c>
+      <c r="D11" s="127" t="s">
+        <v>71</v>
+      </c>
+      <c r="E11" s="122"/>
+      <c r="F11" s="122"/>
+      <c r="G11" s="131">
+        <f>SUM('CEPMIZ EXPENCE (WITH GAS)'!$T$8:$T$38)</f>
+        <v>0</v>
+      </c>
+      <c r="H11" s="131">
+        <f>SUM('CEPMIZ EXPENCE (WITH GAS)'!$U$8:$U$38)</f>
+        <v>0</v>
+      </c>
+      <c r="I11" s="131">
+        <f>SUM('CEPMIZ EXPENCE (WITH GAS)'!$V$8:$V$38)</f>
+        <v>0</v>
+      </c>
+      <c r="J11" s="131">
+        <f>SUM('CEPMIZ EXPENCE (WITH GAS)'!$W$8:$W$38)</f>
+        <v>0</v>
+      </c>
+      <c r="K11" s="131">
+        <f>SUM('CEPMIZ EXPENCE (WITH GAS)'!$X$8:$X$38)</f>
+        <v>0</v>
+      </c>
+      <c r="L11" s="131">
+        <f>SUM('CEPMIZ EXPENCE (WITH GAS)'!$Y$8:$Y$38)</f>
+        <v>0</v>
+      </c>
+      <c r="M11" s="131">
+        <f>SUM('CEPMIZ EXPENCE (WITH GAS)'!$Z$8:$Z$38)</f>
+        <v>0</v>
+      </c>
+      <c r="N11" s="131">
+        <f>SUM('CEPMIZ EXPENCE (WITH GAS)'!$AA$8:$AA$38)</f>
+        <v>0</v>
+      </c>
+      <c r="O11" s="131">
+        <v>0.0</v>
+      </c>
+      <c r="P11" s="131">
+        <v>0.0</v>
+      </c>
+      <c r="Q11" s="124">
+        <f>SUM(G11:P11)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" ht="18.75" customHeight="1">
+      <c r="A12" s="125" t="s">
+        <v>72</v>
+      </c>
+      <c r="B12" s="73"/>
+      <c r="C12" s="132"/>
+      <c r="D12" s="128" t="s">
+        <v>73</v>
+      </c>
+      <c r="E12" s="133"/>
+      <c r="F12" s="133"/>
+      <c r="G12" s="124">
+        <f t="shared" ref="G12:Q12" si="4">SUM(G10:G11)</f>
+        <v>0</v>
+      </c>
+      <c r="H12" s="124">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="I12" s="124">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="J12" s="124">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="K12" s="124">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="L12" s="124">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="M12" s="124">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="N12" s="124">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="O12" s="124">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="P12" s="124">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+      <c r="Q12" s="124">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" ht="18.75" customHeight="1">
+      <c r="A13" s="134"/>
+      <c r="B13" s="73"/>
+      <c r="C13" s="135"/>
+      <c r="D13" s="136"/>
+      <c r="E13" s="122"/>
+      <c r="F13" s="122"/>
+      <c r="G13" s="135"/>
+      <c r="H13" s="135"/>
+      <c r="I13" s="135"/>
+      <c r="J13" s="135"/>
+      <c r="K13" s="135"/>
+      <c r="L13" s="135"/>
+      <c r="M13" s="135"/>
+      <c r="N13" s="135"/>
+      <c r="O13" s="135"/>
+      <c r="P13" s="135"/>
+      <c r="Q13" s="135"/>
+    </row>
+    <row r="14" ht="22.5" customHeight="1">
+      <c r="A14" s="137" t="s">
+        <v>74</v>
+      </c>
+      <c r="B14" s="101"/>
+      <c r="C14" s="101"/>
+      <c r="D14" s="101"/>
+      <c r="E14" s="101"/>
+      <c r="F14" s="101"/>
+      <c r="G14" s="101"/>
+      <c r="H14" s="101"/>
+      <c r="I14" s="101"/>
+      <c r="J14" s="101"/>
+      <c r="K14" s="101"/>
+      <c r="L14" s="101"/>
+      <c r="M14" s="101"/>
+      <c r="N14" s="101"/>
+      <c r="O14" s="101"/>
+      <c r="P14" s="101"/>
+      <c r="Q14" s="73"/>
+    </row>
+    <row r="15" ht="20.25" customHeight="1">
+      <c r="A15" s="109" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" s="109" t="s">
+        <v>76</v>
+      </c>
+      <c r="C15" s="109" t="s">
+        <v>77</v>
+      </c>
+      <c r="D15" s="109" t="s">
+        <v>78</v>
+      </c>
+      <c r="E15" s="138" t="s">
+        <v>58</v>
+      </c>
+      <c r="F15" s="101"/>
+      <c r="G15" s="101"/>
+      <c r="H15" s="73"/>
+      <c r="I15" s="138" t="s">
+        <v>79</v>
+      </c>
+      <c r="J15" s="101"/>
+      <c r="K15" s="101"/>
+      <c r="L15" s="73"/>
+      <c r="M15" s="139" t="s">
+        <v>80</v>
+      </c>
+      <c r="N15" s="101"/>
+      <c r="O15" s="101"/>
+      <c r="P15" s="101"/>
+      <c r="Q15" s="73"/>
+    </row>
+    <row r="16" ht="18.75" customHeight="1">
+      <c r="A16" s="117">
+        <v>1.0</v>
+      </c>
+      <c r="B16" s="115" t="s">
+        <v>81</v>
+      </c>
+      <c r="C16" s="140">
+        <v>0.0</v>
+      </c>
+      <c r="D16" s="141">
+        <f t="shared" ref="D16:D18" si="5">Q7*0.035</f>
+        <v>0</v>
+      </c>
+      <c r="E16" s="142">
+        <f t="shared" ref="E16:E23" si="6">SUM(C16,D16)</f>
+        <v>0</v>
+      </c>
+      <c r="F16" s="101"/>
+      <c r="G16" s="101"/>
+      <c r="H16" s="73"/>
+      <c r="I16" s="142">
+        <f t="shared" ref="I16:I18" si="7">Q7*0.035</f>
+        <v>0</v>
+      </c>
+      <c r="J16" s="101"/>
+      <c r="K16" s="101"/>
+      <c r="L16" s="73"/>
+      <c r="M16" s="143">
+        <f t="shared" ref="M16:M23" si="8">E16-I16</f>
+        <v>0</v>
+      </c>
+      <c r="N16" s="101"/>
+      <c r="O16" s="101"/>
+      <c r="P16" s="101"/>
+      <c r="Q16" s="73"/>
+    </row>
+    <row r="17" ht="18.75" customHeight="1">
+      <c r="A17" s="117">
+        <v>2.0</v>
+      </c>
+      <c r="B17" s="115" t="s">
+        <v>82</v>
+      </c>
+      <c r="C17" s="140">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="141">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="E17" s="142">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F17" s="101"/>
+      <c r="G17" s="101"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="142">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J17" s="101"/>
+      <c r="K17" s="101"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="143">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N17" s="101"/>
+      <c r="O17" s="101"/>
+      <c r="P17" s="101"/>
+      <c r="Q17" s="73"/>
+    </row>
+    <row r="18" ht="18.75" customHeight="1">
+      <c r="A18" s="117">
+        <v>3.0</v>
+      </c>
+      <c r="B18" s="115" t="s">
+        <v>83</v>
+      </c>
+      <c r="C18" s="140">
+        <v>0.0</v>
+      </c>
+      <c r="D18" s="141">
+        <f t="shared" si="5"/>
+        <v>0</v>
+      </c>
+      <c r="E18" s="142">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F18" s="101"/>
+      <c r="G18" s="101"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="142">
+        <f t="shared" si="7"/>
+        <v>0</v>
+      </c>
+      <c r="J18" s="101"/>
+      <c r="K18" s="101"/>
+      <c r="L18" s="73"/>
+      <c r="M18" s="143">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N18" s="101"/>
+      <c r="O18" s="101"/>
+      <c r="P18" s="101"/>
+      <c r="Q18" s="73"/>
+    </row>
+    <row r="19" ht="18.75" customHeight="1">
+      <c r="A19" s="117">
+        <v>4.0</v>
+      </c>
+      <c r="B19" s="115" t="s">
+        <v>84</v>
+      </c>
+      <c r="C19" s="140">
+        <v>0.0</v>
+      </c>
+      <c r="D19" s="141">
+        <f>Q11*0.15</f>
+        <v>0</v>
+      </c>
+      <c r="E19" s="142">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F19" s="101"/>
+      <c r="G19" s="101"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="142">
+        <f>Q11*0.15</f>
+        <v>0</v>
+      </c>
+      <c r="J19" s="101"/>
+      <c r="K19" s="101"/>
+      <c r="L19" s="73"/>
+      <c r="M19" s="143">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N19" s="101"/>
+      <c r="O19" s="101"/>
+      <c r="P19" s="101"/>
+      <c r="Q19" s="73"/>
+    </row>
+    <row r="20" ht="18.75" customHeight="1">
+      <c r="A20" s="117">
+        <v>5.0</v>
+      </c>
+      <c r="B20" s="115" t="s">
+        <v>85</v>
+      </c>
+      <c r="C20" s="144">
+        <v>0.0</v>
+      </c>
+      <c r="D20" s="145">
+        <f>Q10*2.5</f>
+        <v>0</v>
+      </c>
+      <c r="E20" s="146">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F20" s="101"/>
+      <c r="G20" s="101"/>
+      <c r="H20" s="73"/>
+      <c r="I20" s="146">
+        <f>Q10*2.5</f>
+        <v>0</v>
+      </c>
+      <c r="J20" s="101"/>
+      <c r="K20" s="101"/>
+      <c r="L20" s="73"/>
+      <c r="M20" s="147">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N20" s="101"/>
+      <c r="O20" s="101"/>
+      <c r="P20" s="101"/>
+      <c r="Q20" s="73"/>
+    </row>
+    <row r="21" ht="37.5" customHeight="1">
+      <c r="A21" s="117">
+        <v>6.0</v>
+      </c>
+      <c r="B21" s="127" t="s">
+        <v>86</v>
+      </c>
+      <c r="C21" s="148">
+        <v>0.0</v>
+      </c>
+      <c r="D21" s="149">
+        <f>Q10*12.5</f>
+        <v>0</v>
+      </c>
+      <c r="E21" s="146">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F21" s="101"/>
+      <c r="G21" s="101"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="146">
+        <f>Q10*12.5</f>
+        <v>0</v>
+      </c>
+      <c r="J21" s="101"/>
+      <c r="K21" s="101"/>
+      <c r="L21" s="73"/>
+      <c r="M21" s="146">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N21" s="101"/>
+      <c r="O21" s="101"/>
+      <c r="P21" s="101"/>
+      <c r="Q21" s="73"/>
+    </row>
+    <row r="22" ht="18.75" customHeight="1">
+      <c r="A22" s="117">
+        <v>7.0</v>
+      </c>
+      <c r="B22" s="115" t="s">
+        <v>87</v>
+      </c>
+      <c r="C22" s="150"/>
+      <c r="D22" s="150"/>
+      <c r="E22" s="151">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F22" s="101"/>
+      <c r="G22" s="101"/>
+      <c r="H22" s="73"/>
+      <c r="I22" s="151">
+        <f>Q10*1.4</f>
+        <v>0</v>
+      </c>
+      <c r="J22" s="101"/>
+      <c r="K22" s="101"/>
+      <c r="L22" s="73"/>
+      <c r="M22" s="152">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N22" s="101"/>
+      <c r="O22" s="101"/>
+      <c r="P22" s="101"/>
+      <c r="Q22" s="73"/>
+    </row>
+    <row r="23" ht="18.75" customHeight="1">
+      <c r="A23" s="117">
+        <v>8.0</v>
+      </c>
+      <c r="B23" s="115" t="s">
+        <v>88</v>
+      </c>
+      <c r="C23" s="150"/>
+      <c r="D23" s="150"/>
+      <c r="E23" s="151">
+        <f t="shared" si="6"/>
+        <v>0</v>
+      </c>
+      <c r="F23" s="101"/>
+      <c r="G23" s="101"/>
+      <c r="H23" s="73"/>
+      <c r="I23" s="151">
+        <f>(Q10+Q11)*0.63</f>
+        <v>0</v>
+      </c>
+      <c r="J23" s="101"/>
+      <c r="K23" s="101"/>
+      <c r="L23" s="73"/>
+      <c r="M23" s="152">
+        <f t="shared" si="8"/>
+        <v>0</v>
+      </c>
+      <c r="N23" s="101"/>
+      <c r="O23" s="101"/>
+      <c r="P23" s="101"/>
+      <c r="Q23" s="73"/>
+    </row>
+    <row r="24" ht="22.5" customHeight="1">
+      <c r="A24" s="137" t="s">
+        <v>89</v>
+      </c>
+      <c r="B24" s="101"/>
+      <c r="C24" s="101"/>
+      <c r="D24" s="101"/>
+      <c r="E24" s="101"/>
+      <c r="F24" s="101"/>
+      <c r="G24" s="101"/>
+      <c r="H24" s="101"/>
+      <c r="I24" s="101"/>
+      <c r="J24" s="101"/>
+      <c r="K24" s="101"/>
+      <c r="L24" s="101"/>
+      <c r="M24" s="101"/>
+      <c r="N24" s="101"/>
+      <c r="O24" s="101"/>
+      <c r="P24" s="101"/>
+      <c r="Q24" s="73"/>
+    </row>
+    <row r="25" ht="40.5" customHeight="1">
+      <c r="A25" s="153" t="s">
+        <v>75</v>
+      </c>
+      <c r="B25" s="109" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" s="108" t="s">
+        <v>91</v>
+      </c>
+      <c r="D25" s="108" t="s">
+        <v>92</v>
+      </c>
+      <c r="E25" s="154" t="s">
+        <v>93</v>
+      </c>
+      <c r="F25" s="73"/>
+      <c r="G25" s="154" t="s">
+        <v>94</v>
+      </c>
+      <c r="H25" s="73"/>
+      <c r="I25" s="109" t="s">
+        <v>87</v>
+      </c>
+      <c r="J25" s="154" t="s">
+        <v>95</v>
+      </c>
+      <c r="K25" s="73"/>
+      <c r="L25" s="109" t="s">
+        <v>58</v>
+      </c>
+      <c r="M25" s="155" t="s">
+        <v>96</v>
+      </c>
+      <c r="N25" s="73"/>
+      <c r="O25" s="154" t="s">
+        <v>97</v>
+      </c>
+      <c r="P25" s="73"/>
+      <c r="Q25" s="109" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="26" ht="20.25" customHeight="1">
+      <c r="A26" s="121"/>
+      <c r="B26" s="156" t="s">
+        <v>98</v>
+      </c>
+      <c r="C26" s="109" t="s">
+        <v>99</v>
+      </c>
+      <c r="D26" s="109" t="s">
+        <v>100</v>
+      </c>
+      <c r="E26" s="138" t="s">
+        <v>101</v>
+      </c>
+      <c r="F26" s="73"/>
+      <c r="G26" s="157" t="s">
+        <v>102</v>
+      </c>
+      <c r="H26" s="73"/>
+      <c r="I26" s="108" t="s">
+        <v>103</v>
+      </c>
+      <c r="J26" s="138" t="s">
+        <v>104</v>
+      </c>
+      <c r="K26" s="73"/>
+      <c r="L26" s="109" t="s">
+        <v>105</v>
+      </c>
+      <c r="M26" s="138" t="s">
+        <v>106</v>
+      </c>
+      <c r="N26" s="73"/>
+      <c r="O26" s="157" t="s">
+        <v>107</v>
+      </c>
+      <c r="P26" s="73"/>
+      <c r="Q26" s="111" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="27" ht="20.25" customHeight="1">
+      <c r="A27" s="126">
+        <v>1.0</v>
+      </c>
+      <c r="B27" s="158" t="s">
+        <v>109</v>
+      </c>
+      <c r="C27" s="150"/>
+      <c r="D27" s="150"/>
+      <c r="E27" s="152"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="152"/>
+      <c r="H27" s="73"/>
+      <c r="I27" s="159"/>
+      <c r="J27" s="152"/>
+      <c r="K27" s="73"/>
+      <c r="L27" s="159"/>
+      <c r="M27" s="160"/>
+      <c r="N27" s="73"/>
+      <c r="O27" s="160"/>
+      <c r="P27" s="73"/>
+      <c r="Q27" s="161"/>
+    </row>
+    <row r="28" ht="20.25" customHeight="1">
+      <c r="A28" s="126">
+        <v>2.0</v>
+      </c>
+      <c r="B28" s="158" t="s">
+        <v>110</v>
+      </c>
+      <c r="C28" s="150"/>
+      <c r="D28" s="150"/>
+      <c r="E28" s="152"/>
+      <c r="F28" s="73"/>
+      <c r="G28" s="152"/>
+      <c r="H28" s="73"/>
+      <c r="I28" s="159"/>
+      <c r="J28" s="152"/>
+      <c r="K28" s="73"/>
+      <c r="L28" s="159"/>
+      <c r="M28" s="152"/>
+      <c r="N28" s="73"/>
+      <c r="O28" s="152"/>
+      <c r="P28" s="73"/>
+      <c r="Q28" s="161"/>
+    </row>
+    <row r="29" ht="20.25" customHeight="1">
+      <c r="A29" s="126">
+        <v>3.0</v>
+      </c>
+      <c r="B29" s="158" t="s">
+        <v>58</v>
+      </c>
+      <c r="C29" s="162"/>
+      <c r="D29" s="162"/>
+      <c r="E29" s="160"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="160"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="163"/>
+      <c r="J29" s="160"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="163"/>
+      <c r="M29" s="152"/>
+      <c r="N29" s="73"/>
+      <c r="O29" s="152"/>
+      <c r="P29" s="73"/>
+      <c r="Q29" s="161"/>
+    </row>
+    <row r="30" ht="20.25" customHeight="1">
+      <c r="A30" s="126">
+        <v>4.0</v>
+      </c>
+      <c r="B30" s="158" t="s">
+        <v>111</v>
+      </c>
+      <c r="C30" s="164">
+        <f>Q10*2.53</f>
+        <v>0</v>
+      </c>
+      <c r="D30" s="164">
+        <f>Q10*0.9</f>
+        <v>0</v>
+      </c>
+      <c r="E30" s="165">
+        <f>Q10*0.38</f>
+        <v>0</v>
+      </c>
+      <c r="F30" s="73"/>
+      <c r="G30" s="165">
+        <f>Q10*0.73</f>
+        <v>0</v>
+      </c>
+      <c r="H30" s="73"/>
+      <c r="I30" s="166">
+        <f>Q10*1.4</f>
+        <v>0</v>
+      </c>
+      <c r="J30" s="165">
+        <f>Q10*0.63</f>
+        <v>0</v>
+      </c>
+      <c r="K30" s="73"/>
+      <c r="L30" s="166">
+        <f>SUM(C30,D30,E30,G30,J30)</f>
+        <v>0</v>
+      </c>
+      <c r="M30" s="165">
+        <f>Q11*5.94</f>
+        <v>0</v>
+      </c>
+      <c r="N30" s="73"/>
+      <c r="O30" s="165">
+        <f>Q11*0.63</f>
+        <v>0</v>
+      </c>
+      <c r="P30" s="73"/>
+      <c r="Q30" s="164">
+        <f>SUM(M30:P30)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" ht="18.75" customHeight="1">
+      <c r="A31" s="126">
+        <v>5.0</v>
+      </c>
+      <c r="B31" s="115" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="162"/>
+      <c r="D31" s="162"/>
+      <c r="E31" s="160"/>
+      <c r="F31" s="73"/>
+      <c r="G31" s="160"/>
+      <c r="H31" s="73"/>
+      <c r="I31" s="163"/>
+      <c r="J31" s="160"/>
+      <c r="K31" s="73"/>
+      <c r="L31" s="163"/>
+      <c r="M31" s="160"/>
+      <c r="N31" s="73"/>
+      <c r="O31" s="160"/>
+      <c r="P31" s="73"/>
+      <c r="Q31" s="161"/>
+    </row>
+    <row r="32" ht="22.5" customHeight="1">
+      <c r="A32" s="126">
+        <v>6.0</v>
+      </c>
+      <c r="B32" s="167" t="s">
+        <v>113</v>
+      </c>
+      <c r="C32" s="101"/>
+      <c r="D32" s="101"/>
+      <c r="E32" s="101"/>
+      <c r="F32" s="73"/>
+      <c r="G32" s="160"/>
+      <c r="H32" s="101"/>
+      <c r="I32" s="101"/>
+      <c r="J32" s="101"/>
+      <c r="K32" s="101"/>
+      <c r="L32" s="101"/>
+      <c r="M32" s="101"/>
+      <c r="N32" s="101"/>
+      <c r="O32" s="101"/>
+      <c r="P32" s="73"/>
+      <c r="Q32" s="164">
+        <f>SUM(L30,Q30)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" ht="20.25" customHeight="1">
+      <c r="A33" s="168" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" s="101"/>
+      <c r="C33" s="101"/>
+      <c r="D33" s="101"/>
+      <c r="E33" s="101"/>
+      <c r="F33" s="101"/>
+      <c r="G33" s="101"/>
+      <c r="H33" s="101"/>
+      <c r="I33" s="101"/>
+      <c r="J33" s="101"/>
+      <c r="K33" s="101"/>
+      <c r="L33" s="101"/>
+      <c r="M33" s="101"/>
+      <c r="N33" s="101"/>
+      <c r="O33" s="101"/>
+      <c r="P33" s="101"/>
+      <c r="Q33" s="73"/>
+    </row>
+    <row r="34" ht="20.25" customHeight="1">
+      <c r="A34" s="168" t="s">
+        <v>115</v>
+      </c>
+      <c r="B34" s="101"/>
+      <c r="C34" s="101"/>
+      <c r="D34" s="101"/>
+      <c r="E34" s="101"/>
+      <c r="F34" s="101"/>
+      <c r="G34" s="101"/>
+      <c r="H34" s="101"/>
+      <c r="I34" s="101"/>
+      <c r="J34" s="101"/>
+      <c r="K34" s="101"/>
+      <c r="L34" s="101"/>
+      <c r="M34" s="101"/>
+      <c r="N34" s="101"/>
+      <c r="O34" s="101"/>
+      <c r="P34" s="101"/>
+      <c r="Q34" s="73"/>
+    </row>
+    <row r="35" ht="18.75" customHeight="1">
+      <c r="A35" s="169" t="s">
+        <v>116</v>
+      </c>
+      <c r="B35" s="101"/>
+      <c r="C35" s="101"/>
+      <c r="D35" s="101"/>
+      <c r="E35" s="101"/>
+      <c r="F35" s="101"/>
+      <c r="G35" s="101"/>
+      <c r="H35" s="101"/>
+      <c r="I35" s="101"/>
+      <c r="J35" s="101"/>
+      <c r="K35" s="101"/>
+      <c r="L35" s="101"/>
+      <c r="M35" s="101"/>
+      <c r="N35" s="101"/>
+      <c r="O35" s="101"/>
+      <c r="P35" s="101"/>
+      <c r="Q35" s="73"/>
+    </row>
+    <row r="36" ht="73.5" customHeight="1">
+      <c r="A36" s="170" t="s">
+        <v>117</v>
+      </c>
+      <c r="B36" s="101"/>
+      <c r="C36" s="101"/>
+      <c r="D36" s="73"/>
+      <c r="E36" s="170" t="s">
+        <v>118</v>
+      </c>
+      <c r="F36" s="101"/>
+      <c r="G36" s="101"/>
+      <c r="H36" s="101"/>
+      <c r="I36" s="101"/>
+      <c r="J36" s="101"/>
+      <c r="K36" s="101"/>
+      <c r="L36" s="101"/>
+      <c r="M36" s="101"/>
+      <c r="N36" s="101"/>
+      <c r="O36" s="101"/>
+      <c r="P36" s="101"/>
+      <c r="Q36" s="73"/>
+    </row>
+    <row r="37" ht="27.75" customHeight="1">
+      <c r="A37" s="171" t="s">
         <v>47</v>
       </c>
-      <c r="G4" s="102">
-[...1196 lines deleted...]
-      <c r="Q37" s="71"/>
+      <c r="B37" s="101"/>
+      <c r="C37" s="101"/>
+      <c r="D37" s="101"/>
+      <c r="E37" s="101"/>
+      <c r="F37" s="101"/>
+      <c r="G37" s="101"/>
+      <c r="H37" s="101"/>
+      <c r="I37" s="101"/>
+      <c r="J37" s="101"/>
+      <c r="K37" s="101"/>
+      <c r="L37" s="101"/>
+      <c r="M37" s="101"/>
+      <c r="N37" s="101"/>
+      <c r="O37" s="101"/>
+      <c r="P37" s="101"/>
+      <c r="Q37" s="73"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>