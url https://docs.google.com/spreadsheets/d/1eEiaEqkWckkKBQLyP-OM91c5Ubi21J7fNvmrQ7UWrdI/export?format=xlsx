--- v0 (2026-05-13)
+++ v1 (2026-08-12)
@@ -55,171 +55,561 @@
   <definedNames>
     <definedName name="SAVINGS">#REF!</definedName>
     <definedName name="FIXEDEXPENSES">#REF!</definedName>
     <definedName localSheetId="0" name="NETINCOME">Budget!$C$9</definedName>
     <definedName name="HowTo">#REF!</definedName>
     <definedName name="ACTUALNETINCOME">#REF!</definedName>
     <definedName name="ACTLLNPMT">#REF!</definedName>
     <definedName name="actlfxdexpns">#REF!</definedName>
     <definedName name="ACTUALFIXEDEXPENSES">#REF!</definedName>
     <definedName name="ADDTLLNPMT">#REF!</definedName>
     <definedName name="NETINCOME">#REF!</definedName>
     <definedName localSheetId="0" name="DISCRETEXPENS">Budget!$C$55</definedName>
     <definedName name="bdgtfxdexpns">#REF!</definedName>
     <definedName name="ACUTALSVINGS">#REF!</definedName>
     <definedName name="ACTDISCRETEXPENS">#REF!</definedName>
     <definedName name="ACTUALSVINGS">#REF!</definedName>
     <definedName name="DISCRETEXPENS">#REF!</definedName>
   </definedNames>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="263" uniqueCount="180">
   <si>
+    <t>H-Housing</t>
+  </si>
+  <si>
+    <t>D-Debt</t>
+  </si>
+  <si>
+    <t>DE-Discretionary Expenses</t>
+  </si>
+  <si>
+    <t>FH-Family &amp; Household</t>
+  </si>
+  <si>
+    <t>T-Transportation</t>
+  </si>
+  <si>
+    <t>TOTALS</t>
+  </si>
+  <si>
+    <t>H
+Housing</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b/>
+        <color rgb="FF0070C0"/>
+        <sz val="48.0"/>
+      </rPr>
+      <t xml:space="preserve">Weekly Expense Tracker
+</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b/>
+        <color rgb="FF0070C0"/>
+        <sz val="26.0"/>
+      </rPr>
+      <t xml:space="preserve">
+</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b val="0"/>
+        <color rgb="FF0070C0"/>
+        <sz val="24.0"/>
+      </rPr>
+      <t>Each day, log every expense. Include in-store purchases, online purchases, subscriptions, and bills.
+Be sure to include all expenses, including those paid with cash, credit or debit card, ACH/EFT/autopay, and peer-to-peer transactions like Venmo and CashApp.
+Categorize each transaction with the appropriate category code. If an expense qualifies for multiple categories, choose the category you feel is the best fit.</t>
+    </r>
+  </si>
+  <si>
+    <t>D
+Debt</t>
+  </si>
+  <si>
+    <t>DE
+Discretionary Expenses</t>
+  </si>
+  <si>
+    <t>FH
+Family &amp; Household</t>
+  </si>
+  <si>
+    <t>T
+Transportation</t>
+  </si>
+  <si>
+    <t>Week 1</t>
+  </si>
+  <si>
+    <t>RETURN TO BUDGET &gt;</t>
+  </si>
+  <si>
+    <t>At the end of each week, total your spending for each category. At the end of the month, total all the weeks.</t>
+  </si>
+  <si>
+    <t>Most Popular</t>
+  </si>
+  <si>
+    <t>WEEK 1</t>
+  </si>
+  <si>
+    <t>Actual</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <color theme="1"/>
+        <sz val="11.0"/>
+      </rPr>
+      <t xml:space="preserve">Use this tool to identify common streaming services.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b/>
+        <color theme="1"/>
+        <sz val="11.0"/>
+      </rPr>
+      <t>TIP 1</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <color theme="1"/>
+        <sz val="11.0"/>
+      </rPr>
+      <t xml:space="preserve">: Check your credit card and bank statements to identify all subscriptions. Cancel any subscriptions you no longer use.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b/>
+        <color theme="1"/>
+        <sz val="11.0"/>
+      </rPr>
+      <t>TIP 2</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <color theme="1"/>
+        <sz val="11.0"/>
+      </rPr>
+      <t xml:space="preserve">: Look for duplicate charges. This may be an indicator that you have multiple accounts and/or forgot to cancel a trial.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <b/>
+        <color theme="1"/>
+        <sz val="11.0"/>
+      </rPr>
+      <t>TIP 3</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Arial"/>
+        <color theme="1"/>
+        <sz val="11.0"/>
+      </rPr>
+      <t>: Look for savings opportunities. New subscription packages may help you save money on existing subscriptions.</t>
+    </r>
+  </si>
+  <si>
+    <t>Amazon Prime Video</t>
+  </si>
+  <si>
+    <t>Apple TV+</t>
+  </si>
+  <si>
+    <t>Disney+</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ESPN+ </t>
+  </si>
+  <si>
+    <t>Hulu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HBO/Max </t>
+  </si>
+  <si>
+    <t>Netflix</t>
+  </si>
+  <si>
+    <t>Paramount+</t>
+  </si>
+  <si>
+    <t>Peacock</t>
+  </si>
+  <si>
+    <t>Week 2</t>
+  </si>
+  <si>
+    <t>YouTube TV</t>
+  </si>
+  <si>
+    <t>Transaction / Store</t>
+  </si>
+  <si>
+    <t>Others</t>
+  </si>
+  <si>
+    <t>Amount</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Acorn TV </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BritBox </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Crunchyroll </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Curiosity Stream </t>
+  </si>
+  <si>
+    <t>DirecTV Stream</t>
+  </si>
+  <si>
+    <t>SUNDAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Discovery+ </t>
+  </si>
+  <si>
+    <t>[Example] Grocery Store</t>
+  </si>
+  <si>
+    <t>FuboTV</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Funimation </t>
+  </si>
+  <si>
+    <t>Hallmark Movies Now</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Kanopy </t>
+  </si>
+  <si>
+    <t>Week 3</t>
+  </si>
+  <si>
+    <t>Philo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pluto TV </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Shudder </t>
+  </si>
+  <si>
+    <t>Sling TV</t>
+  </si>
+  <si>
+    <t>The Roku Channel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tubi </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Xumo Play </t>
+  </si>
+  <si>
+    <t>Other #1</t>
+  </si>
+  <si>
+    <t>Other #2</t>
+  </si>
+  <si>
+    <t>Other #3</t>
+  </si>
+  <si>
+    <t>Other #4</t>
+  </si>
+  <si>
+    <t>Other #5</t>
+  </si>
+  <si>
+    <t>Week 4</t>
+  </si>
+  <si>
+    <t>GRAND TOTAL</t>
+  </si>
+  <si>
+    <t>Expense Categories</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>Housing</t>
+  </si>
+  <si>
+    <t>FH</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b/>
+        <color theme="1"/>
+        <sz val="16.0"/>
+      </rPr>
+      <t xml:space="preserve">Family &amp; Household
+</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="0"/>
+        <color theme="1"/>
+        <sz val="12.0"/>
+      </rPr>
+      <t>Groceries, Clothing, Childcare, Pet Care</t>
+    </r>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Debt</t>
+  </si>
+  <si>
+    <t>T</t>
+  </si>
+  <si>
+    <t>Transportation</t>
+  </si>
+  <si>
+    <t>DE</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b/>
+        <color theme="1"/>
+        <sz val="16.0"/>
+      </rPr>
+      <t xml:space="preserve">Discretionary Expenses
+</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Calibri"/>
+        <b val="0"/>
+        <color theme="1"/>
+        <sz val="12.0"/>
+      </rPr>
+      <t>Entertainment, Gym &amp; Fitness, Music Subscriptions, Restaurants, Social Drinks, Travel</t>
+    </r>
+  </si>
+  <si>
+    <t>MONDAY</t>
+  </si>
+  <si>
     <t>MONTHLY INCOME</t>
   </si>
   <si>
     <t>Take Home Pay</t>
   </si>
   <si>
     <t>Budgeted</t>
   </si>
   <si>
     <t>Job #1</t>
   </si>
   <si>
     <t>Social Security</t>
   </si>
   <si>
     <t>Job #2</t>
   </si>
   <si>
     <t>Unemployment</t>
   </si>
   <si>
+    <t>TUESDAY</t>
+  </si>
+  <si>
     <t>Job #3</t>
   </si>
   <si>
     <t>Disability</t>
   </si>
   <si>
     <t>Retirement Income</t>
   </si>
   <si>
     <t>Food Assistance</t>
   </si>
   <si>
     <t>Royalties</t>
   </si>
   <si>
-    <t>Other #1</t>
+    <t>Money IN</t>
   </si>
   <si>
     <t>Interest &amp; Dividends Earned</t>
   </si>
   <si>
-    <t>Other #2</t>
+    <t>Money OUT</t>
+  </si>
+  <si>
+    <t>Money Saved</t>
+  </si>
+  <si>
+    <t>Income</t>
   </si>
   <si>
     <t>TOTAL INCOME</t>
   </si>
   <si>
+    <t>Expenses</t>
+  </si>
+  <si>
+    <t>Expenses &amp; Savings</t>
+  </si>
+  <si>
+    <t>Spending</t>
+  </si>
+  <si>
     <t>MONTHLY EXPENSES</t>
   </si>
   <si>
-    <t>Housing</t>
+    <t>Family &amp; Houshold</t>
+  </si>
+  <si>
+    <t>WEDNESDAY</t>
+  </si>
+  <si>
+    <t>Discretionary Expenses</t>
   </si>
   <si>
     <t>Credit Cards</t>
   </si>
   <si>
     <t>Rent/Mortgage Payment</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="11.0"/>
       </rPr>
       <t>Credit Card #1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="8.0"/>
       </rPr>
       <t xml:space="preserve"> (Minimum Payment)</t>
     </r>
   </si>
   <si>
+    <t>Student Loans</t>
+  </si>
+  <si>
     <t>Gas &amp; Electric</t>
+  </si>
+  <si>
+    <t>Savings</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="11.0"/>
       </rPr>
       <t>Credit Card #2</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="8.0"/>
       </rPr>
       <t xml:space="preserve"> (Minimum Payment)</t>
     </r>
+  </si>
+  <si>
+    <t>Personal / Payday / Title Loans</t>
   </si>
   <si>
     <t>Water &amp; Sewer</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="11.0"/>
       </rPr>
       <t>Credit Card #3</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="8.0"/>
       </rPr>
       <t xml:space="preserve"> (Minimum Payment)</t>
     </r>
   </si>
   <si>
+    <t>Buy Now, Pay Later</t>
+  </si>
+  <si>
     <t>Internet / Wifi</t>
+  </si>
+  <si>
+    <t>Medical</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="11.0"/>
       </rPr>
       <t>Credit Card #4</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="8.0"/>
       </rPr>
       <t xml:space="preserve"> (Minimum Payment)</t>
     </r>
   </si>
   <si>
     <t>Phone</t>
   </si>
   <si>
     <r>
       <rPr>
@@ -241,200 +631,197 @@
   <si>
     <t>Renter's/Home Insurance</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="11.0"/>
       </rPr>
       <t>Credit Card #6</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="8.0"/>
       </rPr>
       <t xml:space="preserve"> (Minimum Payment)</t>
     </r>
   </si>
   <si>
     <t>Maintenance &amp; Repairs</t>
   </si>
   <si>
+    <t>Money OUT &amp; SAVED</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="11.0"/>
       </rPr>
       <t>Credit Card #7</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="8.0"/>
       </rPr>
       <t xml:space="preserve"> (Minimum Payment)</t>
     </r>
   </si>
   <si>
     <t>Television &amp; Streaming Services (CLICK HERE)</t>
+  </si>
+  <si>
+    <t>THURSDAY</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="11.0"/>
       </rPr>
       <t>Credit Card #8</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="8.0"/>
       </rPr>
       <t xml:space="preserve"> (Minimum Payment)</t>
     </r>
   </si>
   <si>
     <t>Housing Subtotal</t>
   </si>
   <si>
     <t>Credit Card Subtotal</t>
   </si>
   <si>
-    <t>Transportation</t>
-[...4 lines deleted...]
-  <si>
     <t>Public Transit</t>
   </si>
   <si>
     <t>Public Loans</t>
   </si>
   <si>
     <t>Auto Loan #1</t>
   </si>
   <si>
     <t>Private Loans</t>
   </si>
   <si>
     <t>Auto Loan #2</t>
   </si>
   <si>
     <t>Student Loans Subtotal</t>
   </si>
   <si>
+    <t>FRIDAY</t>
+  </si>
+  <si>
     <t>Auto Loan #3</t>
   </si>
   <si>
     <t>Auto Loan #4</t>
-  </si>
-[...1 lines deleted...]
-    <t>Personal / Payday / Title Loans</t>
   </si>
   <si>
     <t>Gas</t>
   </si>
   <si>
     <t>Payment #1</t>
   </si>
   <si>
     <t>Vehicle Insurance</t>
   </si>
   <si>
     <t>Payment #2</t>
   </si>
   <si>
     <t>Payment #3</t>
   </si>
   <si>
     <t>Transportation Subtotal</t>
   </si>
   <si>
+    <t>SATURDAY</t>
+  </si>
+  <si>
     <t>Payment #4</t>
   </si>
   <si>
     <t>Personal Loans Subtotal</t>
-  </si>
-[...1 lines deleted...]
-    <t>Family &amp; Houshold</t>
   </si>
   <si>
     <t>Groceries</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b/>
         <color theme="0"/>
         <sz val="11.0"/>
       </rPr>
       <t xml:space="preserve">Buy Now, Pay Later </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="0"/>
         <color theme="0"/>
         <sz val="8.0"/>
       </rPr>
       <t>(Klarna, Affirm, Afterpay)</t>
     </r>
   </si>
   <si>
     <t>Clothing</t>
   </si>
   <si>
     <t>Childcare</t>
   </si>
   <si>
     <t>Pet Care</t>
   </si>
   <si>
+    <t>WEEK 2</t>
+  </si>
+  <si>
     <t>Family &amp; Household Subtotal</t>
   </si>
   <si>
     <t>Buy Now, Pay Later Subtotal</t>
   </si>
   <si>
-    <t>Discretionary Expenses</t>
-[...1 lines deleted...]
-  <si>
     <t>Beauty &amp; Hair</t>
-  </si>
-[...1 lines deleted...]
-    <t>Medical</t>
   </si>
   <si>
     <t>Entertainment</t>
   </si>
   <si>
     <t>Gym &amp; Fitness</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="11.0"/>
       </rPr>
       <t>Music Subscriptions</t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="8.0"/>
       </rPr>
       <t xml:space="preserve"> (Spotify, Apple, Pandora, Amazon, YouTube)</t>
     </r>
   </si>
@@ -543,53 +930,50 @@
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="11.0"/>
       </rPr>
       <t xml:space="preserve">Other #5 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <color theme="1"/>
         <sz val="10.0"/>
       </rPr>
       <t>(hobbies, gifts, personal care, etc.)</t>
     </r>
   </si>
   <si>
     <t>Discretionary Subtotal</t>
   </si>
   <si>
     <t>TOTAL EXPENSES</t>
   </si>
   <si>
     <t>MONTHLY SAVINGS</t>
   </si>
   <si>
-    <t>Savings</t>
-[...1 lines deleted...]
-  <si>
     <t>Emergency Savings</t>
   </si>
   <si>
     <t>Long Term Savings</t>
   </si>
   <si>
     <t>Travel Savings</t>
   </si>
   <si>
     <t>College Savings</t>
   </si>
   <si>
     <t>OTHER</t>
   </si>
   <si>
     <t>Savings Subtotal</t>
   </si>
   <si>
     <t>TOTAL SAVINGS</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b/>
@@ -599,738 +983,313 @@
       <t xml:space="preserve">CASHFLOW ANALYSIS
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Arial"/>
         <b val="0"/>
         <color theme="1"/>
         <sz val="16.0"/>
       </rPr>
       <t>Income - Expenses - Savings = Cashflow</t>
     </r>
   </si>
   <si>
     <t>Your Money IN (income) should always be greater than your Money OUT &amp; SAVED (expenses and savings).
 If your Money IN is less than your Money OUT &amp; SAVED, you should consider reducing your expenses and/or identifyng ways to earn additional income.</t>
   </si>
   <si>
     <t>SPENDING SUMMARY</t>
   </si>
   <si>
     <t>Your Spending Summary shows where you currently spend your income. 
 Debt includes all expenses in the right-hand column of your budget. NOTE: Home and auto loans are not included in Debt; they are included in Housing and Transportation respectively as they are considered typical and necessary debts.</t>
   </si>
   <si>
-    <t>RETURN TO BUDGET &gt;</t>
-[...242 lines deleted...]
-  <si>
     <t>WEEK 3</t>
   </si>
   <si>
     <t>WEEK 4</t>
-  </si>
-[...138 lines deleted...]
-    <t>Money OUT &amp; SAVED</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="32">
     <font>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color theme="1"/>
-      <name val="Rubik"/>
+      <name val="Calibri"/>
     </font>
     <font>
-      <u/>
+      <b/>
+      <sz val="16.0"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="24.0"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14.0"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="48.0"/>
+      <color rgb="FF0070C0"/>
+      <name val="Arial"/>
+    </font>
+    <font>
       <sz val="11.0"/>
-      <color rgb="FF0000FF"/>
-      <name val="Arial"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <sz val="16.0"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="11.0"/>
-[...41 lines deleted...]
-      <sz val="16.0"/>
+      <sz val="24.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="11.0"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <sz val="11.0"/>
-[...3 lines deleted...]
-    <font>
+      <b/>
       <sz val="24.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b/>
-[...1 lines deleted...]
-      <color rgb="FF0070C0"/>
+      <sz val="11.0"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
-    </font>
-[...9 lines deleted...]
-      <name val="Calibri"/>
     </font>
     <font>
       <sz val="26.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="26.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
+      <sz val="11.0"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
       <sz val="26.0"/>
       <color theme="0"/>
       <name val="Calibri"/>
     </font>
+    <font/>
     <font>
       <b/>
       <sz val="16.0"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <color theme="0"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11.0"/>
-      <color rgb="FFFFFFFF"/>
-      <name val="Calibri"/>
+      <color theme="1"/>
+      <name val="Rubik"/>
     </font>
     <font>
-      <sz val="16.0"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <u/>
+      <sz val="11.0"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="16.0"/>
       <color rgb="FFFFFFFF"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11.0"/>
+      <color theme="0"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color rgb="FF006600"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color theme="0"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color theme="0"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b/>
+      <sz val="11.0"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11.0"/>
+      <color theme="0"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11.0"/>
+      <color rgb="FF0000FF"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16.0"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
   <fills count="10">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FF0070C0"/>
+        <bgColor rgb="FF0070C0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFF00"/>
+        <bgColor rgb="FFFFFF00"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDEEAF6"/>
+        <bgColor rgb="FFDEEAF6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FF006600"/>
         <bgColor rgb="FF006600"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF0070C0"/>
-        <bgColor rgb="FF0070C0"/>
+        <fgColor rgb="FF1F3864"/>
+        <bgColor rgb="FF1F3864"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF002060"/>
         <bgColor rgb="FF002060"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFDEEAF6"/>
-        <bgColor rgb="FFDEEAF6"/>
+        <fgColor rgb="FF7030A0"/>
+        <bgColor rgb="FF7030A0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
-    <fill>
-[...16 lines deleted...]
-    </fill>
   </fills>
   <borders count="32">
     <border/>
     <border>
-      <left/>
-[...12 lines deleted...]
-    <border>
       <left style="thin">
-        <color rgb="FF999999"/>
+        <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
-        <color rgb="FF999999"/>
+        <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
-        <color rgb="FF999999"/>
+        <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FF999999"/>
+        <color rgb="FF7F7F7F"/>
       </bottom>
-    </border>
-[...25 lines deleted...]
-      <bottom/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFE78B24"/>
       </left>
       <right/>
       <top/>
       <bottom/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FFE78B24"/>
       </right>
       <top/>
       <bottom style="thin">
         <color rgb="FFE78B24"/>
       </bottom>
     </border>
@@ -1381,495 +1340,546 @@
       </left>
       <right/>
       <top style="thin">
         <color theme="6"/>
       </top>
       <bottom style="thin">
         <color theme="6"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color theme="6"/>
       </top>
       <bottom style="thin">
         <color theme="6"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...49 lines deleted...]
-      <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="double">
         <color rgb="FF7F7F7F"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <top style="thin">
+        <color theme="6"/>
+      </top>
+      <bottom style="thin">
+        <color theme="6"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <bottom style="thin">
         <color rgb="FF7F7F7F"/>
       </bottom>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="medium">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="medium">
         <color rgb="FF7F7F7F"/>
       </bottom>
     </border>
     <border>
       <right style="medium">
         <color rgb="FF7F7F7F"/>
       </right>
       <top style="medium">
         <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="medium">
         <color rgb="FF7F7F7F"/>
       </bottom>
     </border>
     <border>
+      <left/>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
+      <right/>
+      <top/>
+      <bottom/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="6"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color theme="6"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF999999"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF999999"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF999999"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF999999"/>
+      </bottom>
+    </border>
+    <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <bottom style="double">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <bottom style="double">
         <color rgb="FF000000"/>
       </bottom>
     </border>
+    <border>
+      <right style="thin">
+        <color theme="8"/>
+      </right>
+      <bottom style="thin">
+        <color theme="8"/>
+      </bottom>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <bottom/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="135">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="1"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center"/>
-[...49 lines deleted...]
-    <xf borderId="4" fillId="6" fontId="9" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="1"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
+    </xf>
+    <xf borderId="2" fillId="3" fontId="10" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="4" fillId="6" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="11" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="9" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
-    <xf borderId="7" fillId="6" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="12" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="1" fillId="0" fontId="7" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="12" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf borderId="3" fillId="2" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="14" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="4" fillId="2" fontId="15" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="165" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="2" fillId="2" fontId="16" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="2" fontId="16" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" textRotation="90" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="13" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="9" fillId="4" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="10" fillId="4" fontId="13" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="10" fillId="4" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="7" fillId="6" fontId="9" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
-    <xf borderId="5" fillId="7" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="11" fillId="0" fontId="7" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="12" fillId="0" fontId="13" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="10" fillId="0" fontId="13" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="10" fillId="0" fontId="13" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="13" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="8" fillId="8" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="5" fillId="8" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="9" fillId="4" fontId="13" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="14" fillId="0" fontId="2" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="10" fillId="4" fontId="13" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="10" fillId="4" fontId="13" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="15" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="1"/>
+    <xf borderId="16" fillId="0" fontId="7" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="17" fillId="2" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center"/>
+    <xf borderId="18" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="19" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
+    <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf borderId="8" fillId="9" fontId="13" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
+    <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="20" fillId="4" fontId="13" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="21" fillId="4" fontId="13" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
+    <xf borderId="21" fillId="4" fontId="13" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" textRotation="90" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...16 lines deleted...]
-    </xf>
+    <xf borderId="6" fillId="0" fontId="13" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="7" fillId="0" fontId="13" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="8" fillId="0" fontId="13" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-      <alignment horizontal="center" textRotation="90" vertical="center"/>
+    <xf borderId="17" fillId="5" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="12" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="22" fillId="2" fontId="22" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="2" fontId="22" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="22" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="0" fontId="8" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="13" fillId="0" fontId="19" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="22" fillId="0" fontId="8" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="14" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="23" fillId="0" fontId="23" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="23" fillId="0" fontId="24" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="23" fillId="0" fontId="25" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="25" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="2" fillId="5" fontId="26" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="24" fillId="5" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="5" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf borderId="23" fillId="0" fontId="1" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="25" fillId="5" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="2" fillId="6" fontId="26" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="24" fillId="6" fontId="27" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="2" fillId="6" fontId="27" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="26" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf borderId="25" fillId="0" fontId="28" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="27" fillId="0" fontId="1" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="9" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="17" fillId="7" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="28" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="22" fillId="4" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="4" fontId="8" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="22" fillId="4" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="4" fontId="8" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="28" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf borderId="22" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="0" fontId="28" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="22" fillId="4" fontId="28" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="22" fillId="0" fontId="8" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="2" fillId="8" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf borderId="24" fillId="8" fontId="1" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="29" fillId="0" fontId="1" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="22" fillId="0" fontId="29" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf borderId="23" fillId="0" fontId="25" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="25" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="22" fillId="4" fontId="8" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="11" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...28 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="22" fillId="0" fontId="30" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="9" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="20" fillId="3" fontId="23" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="20" fillId="0" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="22" fillId="9" fontId="28" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="22" fillId="9" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="20" fillId="0" fontId="25" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
-    <xf borderId="21" fillId="0" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="30" fillId="9" fontId="28" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="22" fillId="9" fontId="8" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="22" fillId="9" fontId="28" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="21" fillId="0" fontId="25" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf borderId="22" fillId="0" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="22" fillId="9" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="22" fillId="0" fontId="28" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="31" fillId="9" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="23" fillId="0" fontId="22" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf borderId="24" fillId="0" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="31" fillId="9" fontId="28" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="25" fillId="6" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="25" fillId="0" fontId="25" numFmtId="165" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" readingOrder="0"/>
+    <xf borderId="2" fillId="8" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="20" fillId="0" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...21 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="25" fillId="8" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="26" fillId="0" fontId="4" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
-[...5 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf borderId="0" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="29" fillId="0" fontId="4" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf borderId="0" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf borderId="8" fillId="8" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-      <alignment horizontal="left"/>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="27" fillId="8" fontId="4" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
-[...5 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="29" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="165" xfId="0" applyFont="1" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="4">
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="none"/>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="0"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFDEEAF6"/>
           <bgColor rgb="FFDEEAF6"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFEF2CB"/>
           <bgColor rgb="FFFEF2CB"/>
         </patternFill>
       </fill>
       <border/>
     </dxf>
   </dxfs>
   <tableStyles count="13">
+    <tableStyle count="3" pivot="0" name="Streaming Services-style">
+      <tableStyleElement dxfId="1" type="headerRow"/>
+      <tableStyleElement dxfId="2" type="firstRowStripe"/>
+      <tableStyleElement dxfId="1" type="secondRowStripe"/>
+    </tableStyle>
+    <tableStyle count="3" pivot="0" name="Streaming Services-style 2">
+      <tableStyleElement dxfId="1" type="headerRow"/>
+      <tableStyleElement dxfId="2" type="firstRowStripe"/>
+      <tableStyleElement dxfId="1" type="secondRowStripe"/>
+    </tableStyle>
     <tableStyle count="3" pivot="0" name="Budget-style">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="1" type="secondRowStripe"/>
     </tableStyle>
     <tableStyle count="3" pivot="0" name="Budget-style 2">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="1" type="secondRowStripe"/>
     </tableStyle>
     <tableStyle count="3" pivot="0" name="Budget-style 3">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="1" type="secondRowStripe"/>
     </tableStyle>
     <tableStyle count="3" pivot="0" name="Budget-style 4">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="1" type="secondRowStripe"/>
     </tableStyle>
     <tableStyle count="3" pivot="0" name="Budget-style 5">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="1" type="secondRowStripe"/>
     </tableStyle>
@@ -1881,186 +1891,174 @@
     <tableStyle count="3" pivot="0" name="Budget-style 7">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="1" type="secondRowStripe"/>
     </tableStyle>
     <tableStyle count="3" pivot="0" name="Budget-style 8">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="1" type="secondRowStripe"/>
     </tableStyle>
     <tableStyle count="3" pivot="0" name="Budget-style 9">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="1" type="secondRowStripe"/>
     </tableStyle>
     <tableStyle count="3" pivot="0" name="Budget-style 10">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="1" type="secondRowStripe"/>
     </tableStyle>
     <tableStyle count="3" pivot="0" name="Budget-style 11">
       <tableStyleElement dxfId="1" type="headerRow"/>
       <tableStyleElement dxfId="2" type="firstRowStripe"/>
       <tableStyleElement dxfId="1" type="secondRowStripe"/>
     </tableStyle>
-    <tableStyle count="3" pivot="0" name="Streaming Services-style">
-[...8 lines deleted...]
-    </tableStyle>
   </tableStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart">
   <c:chart>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln cmpd="sng">
-              <a:solidFill>
-[...1 lines deleted...]
-              </a:solidFill>
+              <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:dPt>
             <c:idx val="0"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
               <a:ln cmpd="sng">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
+                <a:noFill/>
               </a:ln>
             </c:spPr>
           </c:dPt>
           <c:dPt>
             <c:idx val="1"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="00B050"/>
               </a:solidFill>
               <a:ln cmpd="sng">
-                <a:solidFill>
-[...1 lines deleted...]
-                </a:solidFill>
+                <a:noFill/>
               </a:ln>
             </c:spPr>
           </c:dPt>
           <c:cat>
             <c:strRef>
               <c:f>Summary!$D$19:$D$20</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Summary!$E$19:$E$20</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="704373685"/>
-        <c:axId val="1119395081"/>
+        <c:axId val="147518799"/>
+        <c:axId val="171230652"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="704373685"/>
+        <c:axId val="147518799"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:rPr>
                   <a:t/>
                 </a:r>
               </a:p>
             </c:rich>
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
-        <c:spPr/>
+        <c:spPr>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" i="0" sz="1100">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1119395081"/>
+        <c:crossAx val="171230652"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1119395081"/>
+        <c:axId val="171230652"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="0.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -2076,67 +2074,69 @@
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:rPr>
                   <a:t/>
                 </a:r>
               </a:p>
             </c:rich>
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
-          <a:ln/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" i="0" sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="704373685"/>
+        <c:crossAx val="147518799"/>
         <c:crosses val="max"/>
         <c:majorUnit val="1000.0"/>
         <c:minorUnit val="250.0"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
 <file path=xl/charts/chart2.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart">
   <c:chart>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.10792279675556275"/>
           <c:y val="0.164389792892837"/>
           <c:w val="0.42602149750497176"/>
           <c:h val="0.7238592877200444"/>
         </c:manualLayout>
       </c:layout>
       <c:pieChart>
@@ -2379,171 +2379,171 @@
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B4:C10" displayName="Table_1" name="Table_1" id="1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B4:C10" displayName="Table_3" name="Table_3" id="3">
   <tableColumns count="2">
     <tableColumn name="Take Home Pay" id="1"/>
     <tableColumn name="Budgeted" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Budget-style" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="E46:F51" displayName="Table_10" name="Table_10" id="10">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="E46:F51" displayName="Table_12" name="Table_12" id="12">
   <tableColumns count="2">
     <tableColumn name="Medical" id="1"/>
     <tableColumn name="Budgeted" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Budget-style 10" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B64:C70" displayName="Table_11" name="Table_11" id="11">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B64:C70" displayName="Table_13" name="Table_13" id="13">
   <tableColumns count="2">
     <tableColumn name="Savings" id="1"/>
     <tableColumn name="Budgeted" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Budget-style 11" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B4:C14" displayName="Table_12" name="Table_12" id="12">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B4:C14" displayName="Table_1" name="Table_1" id="1">
   <tableColumns count="2">
     <tableColumn name="Most Popular" id="1"/>
     <tableColumn name="Actual" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Streaming Services-style" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B16:C38" displayName="Table_13" name="Table_13" id="13">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B16:C38" displayName="Table_2" name="Table_2" id="2">
   <tableColumns count="2">
     <tableColumn name="Others" id="1"/>
     <tableColumn name="Actual" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Streaming Services-style 2" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="E4:F10" displayName="Table_2" name="Table_2" id="2">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="E4:F10" displayName="Table_4" name="Table_4" id="4">
   <tableColumns count="2">
     <tableColumn name="Take Home Pay" id="1"/>
     <tableColumn name="Budgeted" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Budget-style 2" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B16:C25" displayName="Table_3" name="Table_3" id="3">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B16:C25" displayName="Table_5" name="Table_5" id="5">
   <tableColumns count="2">
     <tableColumn name="Housing" id="1"/>
     <tableColumn name="Budgeted" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Budget-style 3" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B27:C36" displayName="Table_4" name="Table_4" id="4">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B27:C36" displayName="Table_6" name="Table_6" id="6">
   <tableColumns count="2">
     <tableColumn name="Transportation" id="1"/>
     <tableColumn name="Budgeted" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Budget-style 4" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="E27:F30" displayName="Table_5" name="Table_5" id="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="E27:F30" displayName="Table_7" name="Table_7" id="7">
   <tableColumns count="2">
     <tableColumn name="Student Loans" id="1"/>
     <tableColumn name="Budgeted" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Budget-style 5" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="E32:F37" displayName="Table_6" name="Table_6" id="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="E32:F37" displayName="Table_8" name="Table_8" id="8">
   <tableColumns count="2">
     <tableColumn name="Personal / Payday / Title Loans" id="1"/>
     <tableColumn name="Budgeted" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Budget-style 6" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B38:C43" displayName="Table_7" name="Table_7" id="7">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B38:C43" displayName="Table_9" name="Table_9" id="9">
   <tableColumns count="2">
     <tableColumn name="Family &amp; Houshold" id="1"/>
     <tableColumn name="Budgeted" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Budget-style 7" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="E39:F44" displayName="Table_8" name="Table_8" id="8">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="E39:F44" displayName="Table_10" name="Table_10" id="10">
   <tableColumns count="2">
     <tableColumn name="Buy Now, Pay Later (Klarna, Affirm, Afterpay)" id="1"/>
     <tableColumn name="Budgeted" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Budget-style 8" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B45:C58" displayName="Table_9" name="Table_9" id="9">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" ref="B45:C58" displayName="Table_11" name="Table_11" id="11">
   <tableColumns count="2">
     <tableColumn name="Discretionary Expenses" id="1"/>
     <tableColumn name="Budgeted" id="2"/>
   </tableColumns>
   <tableStyleInfo name="Budget-style 9" showColumnStripes="0" showFirstColumn="1" showLastColumn="1" showRowStripes="1"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
@@ -2745,11782 +2745,11782 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF38761D"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="2.71"/>
     <col customWidth="1" min="2" max="2" width="51.14"/>
     <col customWidth="1" min="3" max="3" width="13.29"/>
     <col customWidth="1" min="4" max="4" width="1.0"/>
     <col customWidth="1" min="5" max="5" width="50.29"/>
     <col customWidth="1" min="6" max="6" width="14.57"/>
     <col customWidth="1" min="7" max="7" width="1.0"/>
     <col customWidth="1" min="8" max="11" width="9.14"/>
     <col customWidth="1" min="12" max="20" width="8.71"/>
   </cols>
   <sheetData>
     <row r="1" ht="15.75" customHeight="1">
-      <c r="A1" s="1"/>
-[...18 lines deleted...]
-      <c r="T1" s="1"/>
+      <c r="A1" s="69"/>
+      <c r="B1" s="70"/>
+      <c r="C1" s="10"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="10"/>
+      <c r="G1" s="2"/>
+      <c r="H1" s="69"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="69"/>
+      <c r="K1" s="69"/>
+      <c r="L1" s="69"/>
+      <c r="M1" s="69"/>
+      <c r="N1" s="69"/>
+      <c r="O1" s="69"/>
+      <c r="P1" s="69"/>
+      <c r="Q1" s="69"/>
+      <c r="R1" s="69"/>
+      <c r="S1" s="69"/>
+      <c r="T1" s="69"/>
     </row>
     <row r="2" ht="25.5" customHeight="1">
-      <c r="A2" s="1"/>
-[...20 lines deleted...]
-      <c r="T2" s="1"/>
+      <c r="A2" s="69"/>
+      <c r="B2" s="71" t="s">
+        <v>73</v>
+      </c>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="69"/>
+      <c r="I2" s="69"/>
+      <c r="J2" s="69"/>
+      <c r="K2" s="69"/>
+      <c r="L2" s="69"/>
+      <c r="M2" s="69"/>
+      <c r="N2" s="69"/>
+      <c r="O2" s="69"/>
+      <c r="P2" s="69"/>
+      <c r="Q2" s="69"/>
+      <c r="R2" s="69"/>
+      <c r="S2" s="69"/>
+      <c r="T2" s="69"/>
     </row>
     <row r="3" ht="15.75" customHeight="1">
-      <c r="A3" s="1"/>
-[...18 lines deleted...]
-      <c r="T3" s="1"/>
+      <c r="A3" s="69"/>
+      <c r="B3" s="9"/>
+      <c r="C3" s="10"/>
+      <c r="D3" s="9"/>
+      <c r="E3" s="9"/>
+      <c r="F3" s="10"/>
+      <c r="G3" s="2"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
+      <c r="M3" s="69"/>
+      <c r="N3" s="69"/>
+      <c r="O3" s="69"/>
+      <c r="P3" s="69"/>
+      <c r="Q3" s="69"/>
+      <c r="R3" s="69"/>
+      <c r="S3" s="69"/>
+      <c r="T3" s="69"/>
     </row>
     <row r="4" ht="15.75" customHeight="1">
-      <c r="A4" s="1"/>
-[...26 lines deleted...]
-      <c r="T4" s="1"/>
+      <c r="A4" s="69"/>
+      <c r="B4" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="C4" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="D4" s="9"/>
+      <c r="E4" s="72" t="s">
+        <v>74</v>
+      </c>
+      <c r="F4" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="G4" s="2"/>
+      <c r="H4" s="69"/>
+      <c r="I4" s="69"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="69"/>
+      <c r="L4" s="69"/>
+      <c r="M4" s="69"/>
+      <c r="N4" s="69"/>
+      <c r="O4" s="69"/>
+      <c r="P4" s="69"/>
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69"/>
+      <c r="S4" s="69"/>
+      <c r="T4" s="69"/>
     </row>
     <row r="5" ht="15.75" customHeight="1">
-      <c r="A5" s="1"/>
-[...22 lines deleted...]
-      <c r="T5" s="1"/>
+      <c r="A5" s="69"/>
+      <c r="B5" s="74" t="s">
+        <v>76</v>
+      </c>
+      <c r="C5" s="75"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="74" t="s">
+        <v>77</v>
+      </c>
+      <c r="F5" s="76"/>
+      <c r="G5" s="2"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="69"/>
+      <c r="L5" s="69"/>
+      <c r="M5" s="69"/>
+      <c r="N5" s="69"/>
+      <c r="O5" s="69"/>
+      <c r="P5" s="69"/>
+      <c r="Q5" s="69"/>
+      <c r="R5" s="69"/>
+      <c r="S5" s="69"/>
+      <c r="T5" s="69"/>
     </row>
     <row r="6" ht="15.75" customHeight="1">
-      <c r="A6" s="1"/>
-[...22 lines deleted...]
-      <c r="T6" s="1"/>
+      <c r="A6" s="69"/>
+      <c r="B6" s="74" t="s">
+        <v>78</v>
+      </c>
+      <c r="C6" s="76"/>
+      <c r="D6" s="9"/>
+      <c r="E6" s="74" t="s">
+        <v>79</v>
+      </c>
+      <c r="F6" s="76"/>
+      <c r="G6" s="2"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
     </row>
     <row r="7" ht="15.75" customHeight="1">
-      <c r="A7" s="1"/>
-[...22 lines deleted...]
-      <c r="T7" s="1"/>
+      <c r="A7" s="69"/>
+      <c r="B7" s="74" t="s">
+        <v>81</v>
+      </c>
+      <c r="C7" s="76"/>
+      <c r="D7" s="9"/>
+      <c r="E7" s="74" t="s">
+        <v>82</v>
+      </c>
+      <c r="F7" s="76"/>
+      <c r="G7" s="2"/>
+      <c r="H7" s="69"/>
+      <c r="I7" s="69"/>
+      <c r="J7" s="69"/>
+      <c r="K7" s="69"/>
+      <c r="L7" s="69"/>
+      <c r="M7" s="69"/>
+      <c r="N7" s="69"/>
+      <c r="O7" s="69"/>
+      <c r="P7" s="69"/>
+      <c r="Q7" s="69"/>
+      <c r="R7" s="69"/>
+      <c r="S7" s="69"/>
+      <c r="T7" s="69"/>
     </row>
     <row r="8" ht="15.75" customHeight="1">
-      <c r="A8" s="1"/>
-[...22 lines deleted...]
-      <c r="T8" s="1"/>
+      <c r="A8" s="69"/>
+      <c r="B8" s="74" t="s">
+        <v>83</v>
+      </c>
+      <c r="C8" s="76"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="74" t="s">
+        <v>84</v>
+      </c>
+      <c r="F8" s="76"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="69"/>
+      <c r="I8" s="69"/>
+      <c r="J8" s="69"/>
+      <c r="K8" s="69"/>
+      <c r="L8" s="69"/>
+      <c r="M8" s="69"/>
+      <c r="N8" s="69"/>
+      <c r="O8" s="69"/>
+      <c r="P8" s="69"/>
+      <c r="Q8" s="69"/>
+      <c r="R8" s="69"/>
+      <c r="S8" s="69"/>
+      <c r="T8" s="69"/>
     </row>
     <row r="9" ht="15.75" customHeight="1">
-      <c r="A9" s="1"/>
-[...22 lines deleted...]
-      <c r="T9" s="14"/>
+      <c r="A9" s="69"/>
+      <c r="B9" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="C9" s="76"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="74" t="s">
+        <v>54</v>
+      </c>
+      <c r="F9" s="76"/>
+      <c r="G9" s="2"/>
+      <c r="H9" s="69"/>
+      <c r="I9" s="69"/>
+      <c r="J9" s="77"/>
+      <c r="K9" s="69"/>
+      <c r="L9" s="69"/>
+      <c r="M9" s="69"/>
+      <c r="N9" s="69"/>
+      <c r="O9" s="69"/>
+      <c r="P9" s="69"/>
+      <c r="Q9" s="69"/>
+      <c r="R9" s="69"/>
+      <c r="S9" s="69"/>
+      <c r="T9" s="77"/>
     </row>
     <row r="10" ht="15.75" customHeight="1">
-      <c r="A10" s="1"/>
-[...22 lines deleted...]
-      <c r="T10" s="1"/>
+      <c r="A10" s="69"/>
+      <c r="B10" s="74" t="s">
+        <v>87</v>
+      </c>
+      <c r="C10" s="76"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="74" t="s">
+        <v>55</v>
+      </c>
+      <c r="F10" s="76"/>
+      <c r="G10" s="2"/>
+      <c r="H10" s="69"/>
+      <c r="I10" s="69"/>
+      <c r="J10" s="69"/>
+      <c r="K10" s="69"/>
+      <c r="L10" s="69"/>
+      <c r="M10" s="69"/>
+      <c r="N10" s="69"/>
+      <c r="O10" s="69"/>
+      <c r="P10" s="69"/>
+      <c r="Q10" s="69"/>
+      <c r="R10" s="69"/>
+      <c r="S10" s="69"/>
+      <c r="T10" s="69"/>
     </row>
     <row r="11" ht="15.75" customHeight="1">
-      <c r="A11" s="1"/>
-[...18 lines deleted...]
-      <c r="T11" s="1"/>
+      <c r="A11" s="69"/>
+      <c r="B11" s="9"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="9"/>
+      <c r="E11" s="9"/>
+      <c r="F11" s="10"/>
+      <c r="G11" s="2"/>
+      <c r="H11" s="69"/>
+      <c r="I11" s="69"/>
+      <c r="J11" s="69"/>
+      <c r="K11" s="69"/>
+      <c r="L11" s="69"/>
+      <c r="M11" s="69"/>
+      <c r="N11" s="69"/>
+      <c r="O11" s="69"/>
+      <c r="P11" s="69"/>
+      <c r="Q11" s="77"/>
+      <c r="R11" s="69"/>
+      <c r="S11" s="69"/>
+      <c r="T11" s="69"/>
     </row>
     <row r="12" ht="15.75" customHeight="1">
-      <c r="A12" s="1"/>
-[...6 lines deleted...]
-      <c r="F12" s="16">
+      <c r="A12" s="69"/>
+      <c r="B12" s="9"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="9"/>
+      <c r="E12" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="F12" s="93">
         <f>SUM(Budget!$F$5:$F$10,Budget!$C$5:$C$10)</f>
         <v>0</v>
       </c>
-      <c r="G12" s="5"/>
-[...12 lines deleted...]
-      <c r="T12" s="1"/>
+      <c r="G12" s="2"/>
+      <c r="H12" s="69"/>
+      <c r="I12" s="69"/>
+      <c r="J12" s="69"/>
+      <c r="K12" s="69"/>
+      <c r="L12" s="69"/>
+      <c r="M12" s="69"/>
+      <c r="N12" s="69"/>
+      <c r="O12" s="69"/>
+      <c r="P12" s="69"/>
+      <c r="Q12" s="69"/>
+      <c r="R12" s="69"/>
+      <c r="S12" s="69"/>
+      <c r="T12" s="69"/>
     </row>
     <row r="13" ht="15.75" customHeight="1">
-      <c r="A13" s="1"/>
-[...18 lines deleted...]
-      <c r="T13" s="1"/>
+      <c r="A13" s="69"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="2"/>
+      <c r="H13" s="69"/>
+      <c r="I13" s="69"/>
+      <c r="J13" s="69"/>
+      <c r="K13" s="69"/>
+      <c r="L13" s="69"/>
+      <c r="M13" s="69"/>
+      <c r="N13" s="69"/>
+      <c r="O13" s="69"/>
+      <c r="P13" s="69"/>
+      <c r="Q13" s="69"/>
+      <c r="R13" s="69"/>
+      <c r="S13" s="69"/>
+      <c r="T13" s="69"/>
     </row>
     <row r="14" ht="25.5" customHeight="1">
-      <c r="A14" s="1"/>
-[...20 lines deleted...]
-      <c r="T14" s="1"/>
+      <c r="A14" s="69"/>
+      <c r="B14" s="96" t="s">
+        <v>95</v>
+      </c>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="56"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="69"/>
+      <c r="I14" s="69"/>
+      <c r="J14" s="69"/>
+      <c r="K14" s="69"/>
+      <c r="L14" s="69"/>
+      <c r="M14" s="69"/>
+      <c r="N14" s="69"/>
+      <c r="O14" s="69"/>
+      <c r="P14" s="69"/>
+      <c r="Q14" s="69"/>
+      <c r="R14" s="69"/>
+      <c r="S14" s="69"/>
+      <c r="T14" s="69"/>
     </row>
     <row r="15" ht="15.75" customHeight="1">
-      <c r="A15" s="1"/>
-[...18 lines deleted...]
-      <c r="T15" s="1"/>
+      <c r="A15" s="69"/>
+      <c r="B15" s="97"/>
+      <c r="C15" s="10"/>
+      <c r="D15" s="9"/>
+      <c r="E15" s="9"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="69"/>
+      <c r="I15" s="69"/>
+      <c r="J15" s="69"/>
+      <c r="K15" s="69"/>
+      <c r="L15" s="69"/>
+      <c r="M15" s="69"/>
+      <c r="N15" s="69"/>
+      <c r="O15" s="69"/>
+      <c r="P15" s="69"/>
+      <c r="Q15" s="69"/>
+      <c r="R15" s="69"/>
+      <c r="S15" s="69"/>
+      <c r="T15" s="69"/>
     </row>
     <row r="16" ht="15.75" customHeight="1">
-      <c r="A16" s="1"/>
-[...26 lines deleted...]
-      <c r="T16" s="1"/>
+      <c r="A16" s="69"/>
+      <c r="B16" s="72" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" s="9"/>
+      <c r="E16" s="72" t="s">
+        <v>99</v>
+      </c>
+      <c r="F16" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="G16" s="2"/>
+      <c r="H16" s="69"/>
+      <c r="I16" s="69"/>
+      <c r="J16" s="69"/>
+      <c r="K16" s="69"/>
+      <c r="L16" s="69"/>
+      <c r="M16" s="69"/>
+      <c r="N16" s="69"/>
+      <c r="O16" s="69"/>
+      <c r="P16" s="69"/>
+      <c r="Q16" s="69"/>
+      <c r="R16" s="69"/>
+      <c r="S16" s="69"/>
+      <c r="T16" s="69"/>
     </row>
     <row r="17" ht="15.75" customHeight="1">
-      <c r="A17" s="1"/>
-[...22 lines deleted...]
-      <c r="T17" s="1"/>
+      <c r="A17" s="69"/>
+      <c r="B17" s="98" t="s">
+        <v>100</v>
+      </c>
+      <c r="C17" s="99"/>
+      <c r="D17" s="9"/>
+      <c r="E17" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F17" s="101"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="69"/>
+      <c r="I17" s="69"/>
+      <c r="J17" s="69"/>
+      <c r="K17" s="69"/>
+      <c r="L17" s="69"/>
+      <c r="M17" s="69"/>
+      <c r="N17" s="69"/>
+      <c r="O17" s="69"/>
+      <c r="P17" s="69"/>
+      <c r="Q17" s="69"/>
+      <c r="R17" s="69"/>
+      <c r="S17" s="69"/>
+      <c r="T17" s="69"/>
     </row>
     <row r="18" ht="15.75" customHeight="1">
-      <c r="A18" s="1"/>
-[...22 lines deleted...]
-      <c r="T18" s="1"/>
+      <c r="A18" s="69"/>
+      <c r="B18" s="74" t="s">
+        <v>103</v>
+      </c>
+      <c r="C18" s="76"/>
+      <c r="D18" s="9"/>
+      <c r="E18" s="103" t="s">
+        <v>105</v>
+      </c>
+      <c r="F18" s="104"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="69"/>
+      <c r="I18" s="69"/>
+      <c r="J18" s="69"/>
+      <c r="K18" s="69"/>
+      <c r="L18" s="69"/>
+      <c r="M18" s="69"/>
+      <c r="N18" s="69"/>
+      <c r="O18" s="69"/>
+      <c r="P18" s="69"/>
+      <c r="Q18" s="69"/>
+      <c r="R18" s="69"/>
+      <c r="S18" s="69"/>
+      <c r="T18" s="69"/>
     </row>
     <row r="19" ht="15.75" customHeight="1">
-      <c r="A19" s="1"/>
-[...22 lines deleted...]
-      <c r="T19" s="1"/>
+      <c r="A19" s="69"/>
+      <c r="B19" s="98" t="s">
+        <v>107</v>
+      </c>
+      <c r="C19" s="99"/>
+      <c r="D19" s="9"/>
+      <c r="E19" s="100" t="s">
+        <v>108</v>
+      </c>
+      <c r="F19" s="105"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="69"/>
+      <c r="I19" s="69"/>
+      <c r="J19" s="69"/>
+      <c r="K19" s="69"/>
+      <c r="L19" s="69"/>
+      <c r="M19" s="69"/>
+      <c r="N19" s="69"/>
+      <c r="O19" s="69"/>
+      <c r="P19" s="69"/>
+      <c r="Q19" s="69"/>
+      <c r="R19" s="69"/>
+      <c r="S19" s="69"/>
+      <c r="T19" s="69"/>
     </row>
     <row r="20" ht="15.75" customHeight="1">
-      <c r="A20" s="1"/>
-[...22 lines deleted...]
-      <c r="T20" s="1"/>
+      <c r="A20" s="69"/>
+      <c r="B20" s="74" t="s">
+        <v>110</v>
+      </c>
+      <c r="C20" s="76"/>
+      <c r="D20" s="9"/>
+      <c r="E20" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="F20" s="106"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="69"/>
+      <c r="I20" s="69"/>
+      <c r="J20" s="69"/>
+      <c r="K20" s="69"/>
+      <c r="L20" s="69"/>
+      <c r="M20" s="69"/>
+      <c r="N20" s="69"/>
+      <c r="O20" s="69"/>
+      <c r="P20" s="69"/>
+      <c r="Q20" s="69"/>
+      <c r="R20" s="69"/>
+      <c r="S20" s="69"/>
+      <c r="T20" s="69"/>
     </row>
     <row r="21" ht="15.75" customHeight="1">
-      <c r="A21" s="1"/>
-[...22 lines deleted...]
-      <c r="T21" s="1"/>
+      <c r="A21" s="69"/>
+      <c r="B21" s="98" t="s">
+        <v>113</v>
+      </c>
+      <c r="C21" s="99"/>
+      <c r="D21" s="9"/>
+      <c r="E21" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="F21" s="101"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="69"/>
+      <c r="K21" s="69"/>
+      <c r="L21" s="69"/>
+      <c r="M21" s="69"/>
+      <c r="N21" s="69"/>
+      <c r="O21" s="69"/>
+      <c r="P21" s="69"/>
+      <c r="Q21" s="69"/>
+      <c r="R21" s="69"/>
+      <c r="S21" s="69"/>
+      <c r="T21" s="69"/>
     </row>
     <row r="22" ht="15.75" customHeight="1">
-      <c r="A22" s="1"/>
-[...19 lines deleted...]
-      <c r="T22" s="1"/>
+      <c r="A22" s="69"/>
+      <c r="B22" s="74" t="s">
+        <v>115</v>
+      </c>
+      <c r="C22" s="76"/>
+      <c r="D22" s="9"/>
+      <c r="E22" s="103" t="s">
+        <v>116</v>
+      </c>
+      <c r="F22" s="110"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="69"/>
+      <c r="L22" s="69"/>
+      <c r="M22" s="69"/>
+      <c r="N22" s="69"/>
+      <c r="O22" s="69"/>
+      <c r="P22" s="69"/>
+      <c r="Q22" s="69"/>
+      <c r="R22" s="69"/>
+      <c r="S22" s="69"/>
+      <c r="T22" s="69"/>
     </row>
     <row r="23" ht="15.75" customHeight="1">
-      <c r="A23" s="1"/>
-[...3 lines deleted...]
-      <c r="C23" s="28">
+      <c r="A23" s="69"/>
+      <c r="B23" s="98" t="s">
+        <v>117</v>
+      </c>
+      <c r="C23" s="114">
         <v>5.0</v>
       </c>
-      <c r="D23" s="4"/>
-[...14 lines deleted...]
-      <c r="T23" s="1"/>
+      <c r="D23" s="9"/>
+      <c r="E23" s="100" t="s">
+        <v>119</v>
+      </c>
+      <c r="F23" s="101"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="69"/>
+      <c r="L23" s="69"/>
+      <c r="M23" s="69"/>
+      <c r="N23" s="69"/>
+      <c r="O23" s="69"/>
+      <c r="P23" s="69"/>
+      <c r="Q23" s="69"/>
+      <c r="R23" s="69"/>
+      <c r="S23" s="69"/>
+      <c r="T23" s="69"/>
     </row>
     <row r="24" ht="15.75" customHeight="1">
-      <c r="A24" s="1"/>
-[...3 lines deleted...]
-      <c r="C24" s="13">
+      <c r="A24" s="69"/>
+      <c r="B24" s="115" t="s">
+        <v>120</v>
+      </c>
+      <c r="C24" s="76">
         <f>SUM('Streaming Services'!C:C)</f>
         <v>0</v>
       </c>
-      <c r="D24" s="4"/>
-[...14 lines deleted...]
-      <c r="T24" s="1"/>
+      <c r="D24" s="9"/>
+      <c r="E24" s="103" t="s">
+        <v>122</v>
+      </c>
+      <c r="F24" s="106"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="69"/>
+      <c r="L24" s="69"/>
+      <c r="M24" s="69"/>
+      <c r="N24" s="69"/>
+      <c r="O24" s="69"/>
+      <c r="P24" s="69"/>
+      <c r="Q24" s="69"/>
+      <c r="R24" s="69"/>
+      <c r="S24" s="69"/>
+      <c r="T24" s="69"/>
     </row>
     <row r="25" ht="15.75" customHeight="1">
-      <c r="A25" s="1"/>
-[...3 lines deleted...]
-      <c r="C25" s="31">
+      <c r="A25" s="69"/>
+      <c r="B25" s="116" t="s">
+        <v>123</v>
+      </c>
+      <c r="C25" s="117">
         <f>SUM(C17:C24)</f>
         <v>5</v>
       </c>
-      <c r="D25" s="4"/>
-[...3 lines deleted...]
-      <c r="F25" s="33">
+      <c r="D25" s="9"/>
+      <c r="E25" s="118" t="s">
+        <v>124</v>
+      </c>
+      <c r="F25" s="119">
         <f>SUM(F17:F24)</f>
         <v>0</v>
       </c>
-      <c r="G25" s="5"/>
-[...9 lines deleted...]
-      <c r="T25" s="1"/>
+      <c r="G25" s="2"/>
+      <c r="H25" s="69"/>
+      <c r="L25" s="69"/>
+      <c r="M25" s="69"/>
+      <c r="N25" s="69"/>
+      <c r="O25" s="69"/>
+      <c r="P25" s="69"/>
+      <c r="Q25" s="69"/>
+      <c r="R25" s="69"/>
+      <c r="S25" s="69"/>
+      <c r="T25" s="69"/>
     </row>
     <row r="26" ht="15.75" customHeight="1">
-      <c r="A26" s="1"/>
-[...15 lines deleted...]
-      <c r="T26" s="1"/>
+      <c r="A26" s="69"/>
+      <c r="B26" s="9"/>
+      <c r="C26" s="10"/>
+      <c r="D26" s="9"/>
+      <c r="E26" s="9"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="69"/>
+      <c r="L26" s="69"/>
+      <c r="M26" s="69"/>
+      <c r="N26" s="69"/>
+      <c r="O26" s="69"/>
+      <c r="P26" s="69"/>
+      <c r="Q26" s="69"/>
+      <c r="R26" s="69"/>
+      <c r="S26" s="69"/>
+      <c r="T26" s="69"/>
     </row>
     <row r="27" ht="15.75" customHeight="1">
-      <c r="A27" s="1"/>
-[...23 lines deleted...]
-      <c r="T27" s="1"/>
+      <c r="A27" s="69"/>
+      <c r="B27" s="72" t="s">
+        <v>69</v>
+      </c>
+      <c r="C27" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="D27" s="9"/>
+      <c r="E27" s="72" t="s">
+        <v>102</v>
+      </c>
+      <c r="F27" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="G27" s="2"/>
+      <c r="H27" s="69"/>
+      <c r="L27" s="69"/>
+      <c r="M27" s="69"/>
+      <c r="N27" s="69"/>
+      <c r="O27" s="69"/>
+      <c r="P27" s="69"/>
+      <c r="Q27" s="69"/>
+      <c r="R27" s="69"/>
+      <c r="S27" s="69"/>
+      <c r="T27" s="69"/>
     </row>
     <row r="28" ht="15.75" customHeight="1">
-      <c r="A28" s="1"/>
-[...19 lines deleted...]
-      <c r="T28" s="1"/>
+      <c r="A28" s="69"/>
+      <c r="B28" s="74" t="s">
+        <v>125</v>
+      </c>
+      <c r="C28" s="76"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="74" t="s">
+        <v>126</v>
+      </c>
+      <c r="F28" s="76"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="69"/>
+      <c r="L28" s="69"/>
+      <c r="M28" s="69"/>
+      <c r="N28" s="69"/>
+      <c r="O28" s="69"/>
+      <c r="P28" s="69"/>
+      <c r="Q28" s="69"/>
+      <c r="R28" s="69"/>
+      <c r="S28" s="69"/>
+      <c r="T28" s="69"/>
     </row>
     <row r="29" ht="15.75" customHeight="1">
-      <c r="A29" s="1"/>
-[...19 lines deleted...]
-      <c r="T29" s="1"/>
+      <c r="A29" s="69"/>
+      <c r="B29" s="74" t="s">
+        <v>127</v>
+      </c>
+      <c r="C29" s="76"/>
+      <c r="D29" s="9"/>
+      <c r="E29" s="74" t="s">
+        <v>128</v>
+      </c>
+      <c r="F29" s="120"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="69"/>
+      <c r="L29" s="69"/>
+      <c r="M29" s="69"/>
+      <c r="N29" s="69"/>
+      <c r="O29" s="69"/>
+      <c r="P29" s="69"/>
+      <c r="Q29" s="69"/>
+      <c r="R29" s="69"/>
+      <c r="S29" s="69"/>
+      <c r="T29" s="69"/>
     </row>
     <row r="30" ht="15.75" customHeight="1">
-      <c r="A30" s="1"/>
-[...8 lines deleted...]
-      <c r="F30" s="35">
+      <c r="A30" s="69"/>
+      <c r="B30" s="74" t="s">
+        <v>129</v>
+      </c>
+      <c r="C30" s="75"/>
+      <c r="D30" s="9"/>
+      <c r="E30" s="116" t="s">
+        <v>130</v>
+      </c>
+      <c r="F30" s="121">
         <f>SUM(F28:F29)</f>
         <v>0</v>
       </c>
-      <c r="G30" s="5"/>
-[...9 lines deleted...]
-      <c r="T30" s="1"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="69"/>
+      <c r="L30" s="69"/>
+      <c r="M30" s="69"/>
+      <c r="N30" s="69"/>
+      <c r="O30" s="69"/>
+      <c r="P30" s="69"/>
+      <c r="Q30" s="69"/>
+      <c r="R30" s="69"/>
+      <c r="S30" s="69"/>
+      <c r="T30" s="69"/>
     </row>
     <row r="31" ht="15.75" customHeight="1">
-      <c r="A31" s="1"/>
-[...17 lines deleted...]
-      <c r="T31" s="1"/>
+      <c r="A31" s="69"/>
+      <c r="B31" s="74" t="s">
+        <v>132</v>
+      </c>
+      <c r="C31" s="76"/>
+      <c r="D31" s="9"/>
+      <c r="E31" s="9"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="69"/>
+      <c r="L31" s="69"/>
+      <c r="M31" s="69"/>
+      <c r="N31" s="69"/>
+      <c r="O31" s="69"/>
+      <c r="P31" s="69"/>
+      <c r="Q31" s="69"/>
+      <c r="R31" s="69"/>
+      <c r="S31" s="69"/>
+      <c r="T31" s="69"/>
     </row>
     <row r="32" ht="15.75" customHeight="1">
-      <c r="A32" s="1"/>
-[...21 lines deleted...]
-      <c r="T32" s="1"/>
+      <c r="A32" s="69"/>
+      <c r="B32" s="74" t="s">
+        <v>133</v>
+      </c>
+      <c r="C32" s="76"/>
+      <c r="D32" s="122"/>
+      <c r="E32" s="72" t="s">
+        <v>106</v>
+      </c>
+      <c r="F32" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="G32" s="2"/>
+      <c r="H32" s="69"/>
+      <c r="L32" s="69"/>
+      <c r="M32" s="69"/>
+      <c r="N32" s="69"/>
+      <c r="O32" s="69"/>
+      <c r="P32" s="69"/>
+      <c r="Q32" s="69"/>
+      <c r="R32" s="69"/>
+      <c r="S32" s="69"/>
+      <c r="T32" s="69"/>
     </row>
     <row r="33" ht="15.75" customHeight="1">
-      <c r="A33" s="1"/>
-[...19 lines deleted...]
-      <c r="T33" s="1"/>
+      <c r="A33" s="69"/>
+      <c r="B33" s="74" t="s">
+        <v>134</v>
+      </c>
+      <c r="C33" s="76"/>
+      <c r="D33" s="122"/>
+      <c r="E33" s="74" t="s">
+        <v>135</v>
+      </c>
+      <c r="F33" s="76"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="69"/>
+      <c r="L33" s="69"/>
+      <c r="M33" s="69"/>
+      <c r="N33" s="69"/>
+      <c r="O33" s="69"/>
+      <c r="P33" s="69"/>
+      <c r="Q33" s="69"/>
+      <c r="R33" s="69"/>
+      <c r="S33" s="69"/>
+      <c r="T33" s="69"/>
     </row>
     <row r="34" ht="15.75" customHeight="1">
-      <c r="A34" s="1"/>
-[...19 lines deleted...]
-      <c r="T34" s="1"/>
+      <c r="A34" s="69"/>
+      <c r="B34" s="74" t="s">
+        <v>136</v>
+      </c>
+      <c r="C34" s="76"/>
+      <c r="D34" s="122"/>
+      <c r="E34" s="74" t="s">
+        <v>137</v>
+      </c>
+      <c r="F34" s="75"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="69"/>
+      <c r="L34" s="69"/>
+      <c r="M34" s="69"/>
+      <c r="N34" s="69"/>
+      <c r="O34" s="69"/>
+      <c r="P34" s="69"/>
+      <c r="Q34" s="69"/>
+      <c r="R34" s="69"/>
+      <c r="S34" s="69"/>
+      <c r="T34" s="69"/>
     </row>
     <row r="35" ht="15.75" customHeight="1">
-      <c r="A35" s="1"/>
-[...19 lines deleted...]
-      <c r="T35" s="1"/>
+      <c r="A35" s="69"/>
+      <c r="B35" s="74" t="s">
+        <v>117</v>
+      </c>
+      <c r="C35" s="76"/>
+      <c r="D35" s="122"/>
+      <c r="E35" s="74" t="s">
+        <v>138</v>
+      </c>
+      <c r="F35" s="76"/>
+      <c r="G35" s="2"/>
+      <c r="H35" s="69"/>
+      <c r="L35" s="69"/>
+      <c r="M35" s="69"/>
+      <c r="N35" s="69"/>
+      <c r="O35" s="69"/>
+      <c r="P35" s="69"/>
+      <c r="Q35" s="69"/>
+      <c r="R35" s="69"/>
+      <c r="S35" s="69"/>
+      <c r="T35" s="69"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
-      <c r="A36" s="1"/>
-[...3 lines deleted...]
-      <c r="C36" s="31">
+      <c r="A36" s="69"/>
+      <c r="B36" s="116" t="s">
+        <v>139</v>
+      </c>
+      <c r="C36" s="117">
         <f>SUM(C28:C35)</f>
         <v>0</v>
       </c>
-      <c r="D36" s="36"/>
-[...14 lines deleted...]
-      <c r="T36" s="1"/>
+      <c r="D36" s="122"/>
+      <c r="E36" s="74" t="s">
+        <v>141</v>
+      </c>
+      <c r="F36" s="76"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="69"/>
+      <c r="L36" s="69"/>
+      <c r="M36" s="69"/>
+      <c r="N36" s="69"/>
+      <c r="O36" s="69"/>
+      <c r="P36" s="69"/>
+      <c r="Q36" s="69"/>
+      <c r="R36" s="69"/>
+      <c r="S36" s="69"/>
+      <c r="T36" s="69"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
-      <c r="A37" s="1"/>
-[...6 lines deleted...]
-      <c r="F37" s="35">
+      <c r="A37" s="69"/>
+      <c r="B37" s="9"/>
+      <c r="C37" s="10"/>
+      <c r="D37" s="122"/>
+      <c r="E37" s="123" t="s">
+        <v>142</v>
+      </c>
+      <c r="F37" s="121">
         <f>SUM(F33:F36)</f>
         <v>0</v>
       </c>
-      <c r="G37" s="5"/>
-[...9 lines deleted...]
-      <c r="T37" s="1"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="69"/>
+      <c r="L37" s="69"/>
+      <c r="M37" s="69"/>
+      <c r="N37" s="69"/>
+      <c r="O37" s="69"/>
+      <c r="P37" s="69"/>
+      <c r="Q37" s="69"/>
+      <c r="R37" s="69"/>
+      <c r="S37" s="69"/>
+      <c r="T37" s="69"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
-      <c r="A38" s="1"/>
-[...19 lines deleted...]
-      <c r="T38" s="1"/>
+      <c r="A38" s="69"/>
+      <c r="B38" s="72" t="s">
+        <v>96</v>
+      </c>
+      <c r="C38" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="D38" s="122"/>
+      <c r="E38" s="9"/>
+      <c r="F38" s="10"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="69"/>
+      <c r="L38" s="69"/>
+      <c r="M38" s="69"/>
+      <c r="N38" s="69"/>
+      <c r="O38" s="69"/>
+      <c r="P38" s="69"/>
+      <c r="Q38" s="69"/>
+      <c r="R38" s="69"/>
+      <c r="S38" s="69"/>
+      <c r="T38" s="69"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
-      <c r="A39" s="1"/>
-[...21 lines deleted...]
-      <c r="T39" s="1"/>
+      <c r="A39" s="69"/>
+      <c r="B39" s="74" t="s">
+        <v>143</v>
+      </c>
+      <c r="C39" s="76"/>
+      <c r="D39" s="122"/>
+      <c r="E39" s="72" t="s">
+        <v>144</v>
+      </c>
+      <c r="F39" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="G39" s="2"/>
+      <c r="H39" s="69"/>
+      <c r="L39" s="69"/>
+      <c r="M39" s="69"/>
+      <c r="N39" s="69"/>
+      <c r="O39" s="69"/>
+      <c r="P39" s="69"/>
+      <c r="Q39" s="69"/>
+      <c r="R39" s="69"/>
+      <c r="S39" s="69"/>
+      <c r="T39" s="69"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
-      <c r="A40" s="1"/>
-[...22 lines deleted...]
-      <c r="T40" s="1"/>
+      <c r="A40" s="69"/>
+      <c r="B40" s="74" t="s">
+        <v>145</v>
+      </c>
+      <c r="C40" s="76"/>
+      <c r="D40" s="122"/>
+      <c r="E40" s="74" t="s">
+        <v>135</v>
+      </c>
+      <c r="F40" s="99"/>
+      <c r="G40" s="124"/>
+      <c r="H40" s="69"/>
+      <c r="I40" s="69"/>
+      <c r="J40" s="69"/>
+      <c r="K40" s="69"/>
+      <c r="L40" s="69"/>
+      <c r="M40" s="69"/>
+      <c r="N40" s="69"/>
+      <c r="O40" s="69"/>
+      <c r="P40" s="69"/>
+      <c r="Q40" s="69"/>
+      <c r="R40" s="69"/>
+      <c r="S40" s="69"/>
+      <c r="T40" s="69"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
-      <c r="A41" s="1"/>
-[...22 lines deleted...]
-      <c r="T41" s="1"/>
+      <c r="A41" s="69"/>
+      <c r="B41" s="74" t="s">
+        <v>146</v>
+      </c>
+      <c r="C41" s="76"/>
+      <c r="D41" s="122"/>
+      <c r="E41" s="74" t="s">
+        <v>137</v>
+      </c>
+      <c r="F41" s="76"/>
+      <c r="G41" s="124"/>
+      <c r="H41" s="69"/>
+      <c r="I41" s="69"/>
+      <c r="J41" s="69"/>
+      <c r="K41" s="69"/>
+      <c r="L41" s="69"/>
+      <c r="M41" s="69"/>
+      <c r="N41" s="69"/>
+      <c r="O41" s="69"/>
+      <c r="P41" s="69"/>
+      <c r="Q41" s="69"/>
+      <c r="R41" s="69"/>
+      <c r="S41" s="69"/>
+      <c r="T41" s="69"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
-      <c r="A42" s="1"/>
-[...22 lines deleted...]
-      <c r="T42" s="1"/>
+      <c r="A42" s="69"/>
+      <c r="B42" s="74" t="s">
+        <v>147</v>
+      </c>
+      <c r="C42" s="76"/>
+      <c r="D42" s="122"/>
+      <c r="E42" s="74" t="s">
+        <v>138</v>
+      </c>
+      <c r="F42" s="99"/>
+      <c r="G42" s="124"/>
+      <c r="H42" s="69"/>
+      <c r="I42" s="69"/>
+      <c r="J42" s="69"/>
+      <c r="K42" s="69"/>
+      <c r="L42" s="69"/>
+      <c r="M42" s="69"/>
+      <c r="N42" s="69"/>
+      <c r="O42" s="69"/>
+      <c r="P42" s="69"/>
+      <c r="Q42" s="69"/>
+      <c r="R42" s="69"/>
+      <c r="S42" s="69"/>
+      <c r="T42" s="69"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
-      <c r="A43" s="1"/>
-[...3 lines deleted...]
-      <c r="C43" s="31">
+      <c r="A43" s="69"/>
+      <c r="B43" s="116" t="s">
+        <v>149</v>
+      </c>
+      <c r="C43" s="117">
         <f>SUM(C39:C42)</f>
         <v>0</v>
       </c>
-      <c r="D43" s="36"/>
-[...17 lines deleted...]
-      <c r="T43" s="1"/>
+      <c r="D43" s="122"/>
+      <c r="E43" s="74" t="s">
+        <v>141</v>
+      </c>
+      <c r="F43" s="76"/>
+      <c r="G43" s="124"/>
+      <c r="H43" s="69"/>
+      <c r="I43" s="69"/>
+      <c r="J43" s="69"/>
+      <c r="K43" s="69"/>
+      <c r="L43" s="69"/>
+      <c r="M43" s="69"/>
+      <c r="N43" s="69"/>
+      <c r="O43" s="69"/>
+      <c r="P43" s="69"/>
+      <c r="Q43" s="69"/>
+      <c r="R43" s="69"/>
+      <c r="S43" s="69"/>
+      <c r="T43" s="69"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
-      <c r="A44" s="1"/>
-[...6 lines deleted...]
-      <c r="F44" s="35">
+      <c r="A44" s="69"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="10"/>
+      <c r="D44" s="122"/>
+      <c r="E44" s="116" t="s">
+        <v>150</v>
+      </c>
+      <c r="F44" s="121">
         <f>SUM(F40:F43)</f>
         <v>0</v>
       </c>
-      <c r="G44" s="38"/>
-[...12 lines deleted...]
-      <c r="T44" s="1"/>
+      <c r="G44" s="124"/>
+      <c r="H44" s="69"/>
+      <c r="I44" s="69"/>
+      <c r="J44" s="69"/>
+      <c r="K44" s="69"/>
+      <c r="L44" s="69"/>
+      <c r="M44" s="69"/>
+      <c r="N44" s="69"/>
+      <c r="O44" s="69"/>
+      <c r="P44" s="69"/>
+      <c r="Q44" s="69"/>
+      <c r="R44" s="69"/>
+      <c r="S44" s="69"/>
+      <c r="T44" s="69"/>
     </row>
     <row r="45" ht="15.75" customHeight="1">
-      <c r="A45" s="1"/>
-[...22 lines deleted...]
-      <c r="T45" s="1"/>
+      <c r="A45" s="69"/>
+      <c r="B45" s="72" t="s">
+        <v>98</v>
+      </c>
+      <c r="C45" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="D45" s="122"/>
+      <c r="E45" s="9"/>
+      <c r="F45" s="10"/>
+      <c r="G45" s="124"/>
+      <c r="H45" s="69"/>
+      <c r="I45" s="69"/>
+      <c r="J45" s="69"/>
+      <c r="K45" s="69"/>
+      <c r="L45" s="69"/>
+      <c r="M45" s="69"/>
+      <c r="N45" s="69"/>
+      <c r="O45" s="69"/>
+      <c r="P45" s="69"/>
+      <c r="Q45" s="69"/>
+      <c r="R45" s="69"/>
+      <c r="S45" s="69"/>
+      <c r="T45" s="69"/>
     </row>
     <row r="46" ht="15.75" customHeight="1">
-      <c r="A46" s="1"/>
-[...24 lines deleted...]
-      <c r="T46" s="1"/>
+      <c r="A46" s="69"/>
+      <c r="B46" s="74" t="s">
+        <v>151</v>
+      </c>
+      <c r="C46" s="76"/>
+      <c r="D46" s="122"/>
+      <c r="E46" s="72" t="s">
+        <v>111</v>
+      </c>
+      <c r="F46" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="G46" s="124"/>
+      <c r="H46" s="69"/>
+      <c r="I46" s="69"/>
+      <c r="J46" s="69"/>
+      <c r="K46" s="69"/>
+      <c r="L46" s="69"/>
+      <c r="M46" s="69"/>
+      <c r="N46" s="69"/>
+      <c r="O46" s="69"/>
+      <c r="P46" s="69"/>
+      <c r="Q46" s="69"/>
+      <c r="R46" s="69"/>
+      <c r="S46" s="69"/>
+      <c r="T46" s="69"/>
     </row>
     <row r="47" ht="15.75" customHeight="1">
-      <c r="A47" s="1"/>
-[...22 lines deleted...]
-      <c r="T47" s="1"/>
+      <c r="A47" s="69"/>
+      <c r="B47" s="74" t="s">
+        <v>152</v>
+      </c>
+      <c r="C47" s="76"/>
+      <c r="D47" s="122"/>
+      <c r="E47" s="98" t="s">
+        <v>135</v>
+      </c>
+      <c r="F47" s="99"/>
+      <c r="G47" s="124"/>
+      <c r="H47" s="69"/>
+      <c r="I47" s="69"/>
+      <c r="J47" s="69"/>
+      <c r="K47" s="69"/>
+      <c r="L47" s="69"/>
+      <c r="M47" s="69"/>
+      <c r="N47" s="69"/>
+      <c r="O47" s="69"/>
+      <c r="P47" s="69"/>
+      <c r="Q47" s="69"/>
+      <c r="R47" s="69"/>
+      <c r="S47" s="69"/>
+      <c r="T47" s="69"/>
     </row>
     <row r="48" ht="15.75" customHeight="1">
-      <c r="A48" s="1"/>
-[...22 lines deleted...]
-      <c r="T48" s="1"/>
+      <c r="A48" s="69"/>
+      <c r="B48" s="74" t="s">
+        <v>153</v>
+      </c>
+      <c r="C48" s="76"/>
+      <c r="D48" s="122"/>
+      <c r="E48" s="74" t="s">
+        <v>137</v>
+      </c>
+      <c r="F48" s="76"/>
+      <c r="G48" s="124"/>
+      <c r="H48" s="69"/>
+      <c r="I48" s="69"/>
+      <c r="J48" s="69"/>
+      <c r="K48" s="69"/>
+      <c r="L48" s="69"/>
+      <c r="M48" s="69"/>
+      <c r="N48" s="69"/>
+      <c r="O48" s="69"/>
+      <c r="P48" s="69"/>
+      <c r="Q48" s="69"/>
+      <c r="R48" s="69"/>
+      <c r="S48" s="69"/>
+      <c r="T48" s="69"/>
     </row>
     <row r="49" ht="15.75" customHeight="1">
-      <c r="A49" s="1"/>
-[...22 lines deleted...]
-      <c r="T49" s="1"/>
+      <c r="A49" s="69"/>
+      <c r="B49" s="74" t="s">
+        <v>154</v>
+      </c>
+      <c r="C49" s="76"/>
+      <c r="D49" s="122"/>
+      <c r="E49" s="98" t="s">
+        <v>138</v>
+      </c>
+      <c r="F49" s="99"/>
+      <c r="G49" s="124"/>
+      <c r="H49" s="69"/>
+      <c r="I49" s="69"/>
+      <c r="J49" s="69"/>
+      <c r="K49" s="69"/>
+      <c r="L49" s="69"/>
+      <c r="M49" s="69"/>
+      <c r="N49" s="69"/>
+      <c r="O49" s="69"/>
+      <c r="P49" s="69"/>
+      <c r="Q49" s="69"/>
+      <c r="R49" s="69"/>
+      <c r="S49" s="69"/>
+      <c r="T49" s="69"/>
     </row>
     <row r="50" ht="15.75" customHeight="1">
-      <c r="A50" s="1"/>
-[...22 lines deleted...]
-      <c r="T50" s="1"/>
+      <c r="A50" s="69"/>
+      <c r="B50" s="74" t="s">
+        <v>155</v>
+      </c>
+      <c r="C50" s="75"/>
+      <c r="D50" s="122"/>
+      <c r="E50" s="74" t="s">
+        <v>141</v>
+      </c>
+      <c r="F50" s="76"/>
+      <c r="G50" s="124"/>
+      <c r="H50" s="69"/>
+      <c r="I50" s="69"/>
+      <c r="J50" s="69"/>
+      <c r="K50" s="69"/>
+      <c r="L50" s="69"/>
+      <c r="M50" s="69"/>
+      <c r="N50" s="69"/>
+      <c r="O50" s="69"/>
+      <c r="P50" s="69"/>
+      <c r="Q50" s="69"/>
+      <c r="R50" s="69"/>
+      <c r="S50" s="69"/>
+      <c r="T50" s="69"/>
     </row>
     <row r="51" ht="15.75" customHeight="1">
-      <c r="A51" s="1"/>
-[...8 lines deleted...]
-      <c r="F51" s="35">
+      <c r="A51" s="69"/>
+      <c r="B51" s="74" t="s">
+        <v>156</v>
+      </c>
+      <c r="C51" s="76"/>
+      <c r="D51" s="122"/>
+      <c r="E51" s="116" t="s">
+        <v>157</v>
+      </c>
+      <c r="F51" s="121">
         <f>SUM(F47:F50)</f>
         <v>0</v>
       </c>
-      <c r="G51" s="38"/>
-[...12 lines deleted...]
-      <c r="T51" s="1"/>
+      <c r="G51" s="124"/>
+      <c r="H51" s="69"/>
+      <c r="I51" s="69"/>
+      <c r="J51" s="69"/>
+      <c r="K51" s="69"/>
+      <c r="L51" s="69"/>
+      <c r="M51" s="69"/>
+      <c r="N51" s="69"/>
+      <c r="O51" s="69"/>
+      <c r="P51" s="69"/>
+      <c r="Q51" s="69"/>
+      <c r="R51" s="69"/>
+      <c r="S51" s="69"/>
+      <c r="T51" s="69"/>
     </row>
     <row r="52" ht="15.75" customHeight="1">
-      <c r="A52" s="1"/>
-[...20 lines deleted...]
-      <c r="T52" s="1"/>
+      <c r="A52" s="69"/>
+      <c r="B52" s="74" t="s">
+        <v>158</v>
+      </c>
+      <c r="C52" s="76"/>
+      <c r="D52" s="122"/>
+      <c r="E52" s="9"/>
+      <c r="F52" s="10"/>
+      <c r="G52" s="124"/>
+      <c r="H52" s="69"/>
+      <c r="I52" s="69"/>
+      <c r="J52" s="69"/>
+      <c r="K52" s="69"/>
+      <c r="L52" s="69"/>
+      <c r="M52" s="69"/>
+      <c r="N52" s="69"/>
+      <c r="O52" s="69"/>
+      <c r="P52" s="69"/>
+      <c r="Q52" s="69"/>
+      <c r="R52" s="69"/>
+      <c r="S52" s="69"/>
+      <c r="T52" s="69"/>
     </row>
     <row r="53" ht="15.75" customHeight="1">
-      <c r="A53" s="1"/>
-[...20 lines deleted...]
-      <c r="T53" s="1"/>
+      <c r="A53" s="69"/>
+      <c r="B53" s="74" t="s">
+        <v>159</v>
+      </c>
+      <c r="C53" s="76"/>
+      <c r="D53" s="122"/>
+      <c r="E53" s="9"/>
+      <c r="F53" s="10"/>
+      <c r="G53" s="124"/>
+      <c r="H53" s="69"/>
+      <c r="I53" s="69"/>
+      <c r="J53" s="69"/>
+      <c r="K53" s="69"/>
+      <c r="L53" s="69"/>
+      <c r="M53" s="69"/>
+      <c r="N53" s="69"/>
+      <c r="O53" s="69"/>
+      <c r="P53" s="69"/>
+      <c r="Q53" s="69"/>
+      <c r="R53" s="69"/>
+      <c r="S53" s="69"/>
+      <c r="T53" s="69"/>
     </row>
     <row r="54" ht="15.75" customHeight="1">
-      <c r="A54" s="1"/>
-[...20 lines deleted...]
-      <c r="T54" s="1"/>
+      <c r="A54" s="69"/>
+      <c r="B54" s="74" t="s">
+        <v>160</v>
+      </c>
+      <c r="C54" s="76"/>
+      <c r="D54" s="122"/>
+      <c r="E54" s="9"/>
+      <c r="F54" s="10"/>
+      <c r="G54" s="124"/>
+      <c r="H54" s="69"/>
+      <c r="I54" s="69"/>
+      <c r="J54" s="69"/>
+      <c r="K54" s="69"/>
+      <c r="L54" s="69"/>
+      <c r="M54" s="69"/>
+      <c r="N54" s="69"/>
+      <c r="O54" s="69"/>
+      <c r="P54" s="69"/>
+      <c r="Q54" s="69"/>
+      <c r="R54" s="69"/>
+      <c r="S54" s="69"/>
+      <c r="T54" s="69"/>
     </row>
     <row r="55" ht="15.75" customHeight="1">
-      <c r="A55" s="1"/>
-[...20 lines deleted...]
-      <c r="T55" s="1"/>
+      <c r="A55" s="69"/>
+      <c r="B55" s="74" t="s">
+        <v>161</v>
+      </c>
+      <c r="C55" s="125"/>
+      <c r="D55" s="122"/>
+      <c r="E55" s="9"/>
+      <c r="F55" s="10"/>
+      <c r="G55" s="124"/>
+      <c r="H55" s="69"/>
+      <c r="I55" s="69"/>
+      <c r="J55" s="69"/>
+      <c r="K55" s="69"/>
+      <c r="L55" s="69"/>
+      <c r="M55" s="69"/>
+      <c r="N55" s="69"/>
+      <c r="O55" s="69"/>
+      <c r="P55" s="69"/>
+      <c r="Q55" s="69"/>
+      <c r="R55" s="69"/>
+      <c r="S55" s="69"/>
+      <c r="T55" s="69"/>
     </row>
     <row r="56" ht="15.75" customHeight="1">
-      <c r="A56" s="1"/>
-[...20 lines deleted...]
-      <c r="T56" s="1"/>
+      <c r="A56" s="69"/>
+      <c r="B56" s="74" t="s">
+        <v>162</v>
+      </c>
+      <c r="C56" s="125"/>
+      <c r="D56" s="122"/>
+      <c r="E56" s="9"/>
+      <c r="F56" s="10"/>
+      <c r="G56" s="124"/>
+      <c r="H56" s="69"/>
+      <c r="I56" s="69"/>
+      <c r="J56" s="69"/>
+      <c r="K56" s="69"/>
+      <c r="L56" s="69"/>
+      <c r="M56" s="69"/>
+      <c r="N56" s="69"/>
+      <c r="O56" s="69"/>
+      <c r="P56" s="69"/>
+      <c r="Q56" s="69"/>
+      <c r="R56" s="69"/>
+      <c r="S56" s="69"/>
+      <c r="T56" s="69"/>
     </row>
     <row r="57" ht="15.75" customHeight="1">
-      <c r="A57" s="1"/>
-[...20 lines deleted...]
-      <c r="T57" s="1"/>
+      <c r="A57" s="69"/>
+      <c r="B57" s="74" t="s">
+        <v>163</v>
+      </c>
+      <c r="C57" s="76"/>
+      <c r="D57" s="122"/>
+      <c r="E57" s="9"/>
+      <c r="F57" s="10"/>
+      <c r="G57" s="124"/>
+      <c r="H57" s="69"/>
+      <c r="I57" s="69"/>
+      <c r="J57" s="69"/>
+      <c r="K57" s="69"/>
+      <c r="L57" s="69"/>
+      <c r="M57" s="69"/>
+      <c r="N57" s="69"/>
+      <c r="O57" s="69"/>
+      <c r="P57" s="69"/>
+      <c r="Q57" s="69"/>
+      <c r="R57" s="69"/>
+      <c r="S57" s="69"/>
+      <c r="T57" s="69"/>
     </row>
     <row r="58" ht="15.75" customHeight="1">
-      <c r="A58" s="1"/>
-[...3 lines deleted...]
-      <c r="C58" s="31">
+      <c r="A58" s="69"/>
+      <c r="B58" s="116" t="s">
+        <v>164</v>
+      </c>
+      <c r="C58" s="117">
         <f>SUM(C46:C57)</f>
         <v>0</v>
       </c>
-      <c r="D58" s="36"/>
-[...15 lines deleted...]
-      <c r="T58" s="1"/>
+      <c r="D58" s="122"/>
+      <c r="E58" s="9"/>
+      <c r="F58" s="10"/>
+      <c r="G58" s="124"/>
+      <c r="H58" s="69"/>
+      <c r="I58" s="69"/>
+      <c r="J58" s="69"/>
+      <c r="K58" s="69"/>
+      <c r="L58" s="69"/>
+      <c r="M58" s="69"/>
+      <c r="N58" s="69"/>
+      <c r="O58" s="69"/>
+      <c r="P58" s="69"/>
+      <c r="Q58" s="69"/>
+      <c r="R58" s="69"/>
+      <c r="S58" s="69"/>
+      <c r="T58" s="69"/>
     </row>
     <row r="59" ht="15.75" customHeight="1">
-      <c r="A59" s="1"/>
-[...18 lines deleted...]
-      <c r="T59" s="1"/>
+      <c r="A59" s="69"/>
+      <c r="B59" s="126"/>
+      <c r="C59" s="127"/>
+      <c r="D59" s="122"/>
+      <c r="E59" s="9"/>
+      <c r="F59" s="10"/>
+      <c r="G59" s="124"/>
+      <c r="H59" s="69"/>
+      <c r="I59" s="69"/>
+      <c r="J59" s="69"/>
+      <c r="K59" s="69"/>
+      <c r="L59" s="69"/>
+      <c r="M59" s="69"/>
+      <c r="N59" s="69"/>
+      <c r="O59" s="69"/>
+      <c r="P59" s="69"/>
+      <c r="Q59" s="69"/>
+      <c r="R59" s="69"/>
+      <c r="S59" s="69"/>
+      <c r="T59" s="69"/>
     </row>
     <row r="60" ht="15.75" customHeight="1">
-      <c r="A60" s="1"/>
-[...6 lines deleted...]
-      <c r="F60" s="16">
+      <c r="A60" s="69"/>
+      <c r="B60" s="9"/>
+      <c r="C60" s="10"/>
+      <c r="D60" s="122"/>
+      <c r="E60" s="128" t="s">
+        <v>165</v>
+      </c>
+      <c r="F60" s="93">
         <f>SUM(C25,C36,C43,C58,F25,F30,F37,F44,F51)</f>
         <v>5</v>
       </c>
-      <c r="G60" s="38"/>
-[...12 lines deleted...]
-      <c r="T60" s="1"/>
+      <c r="G60" s="124"/>
+      <c r="H60" s="69"/>
+      <c r="I60" s="69"/>
+      <c r="J60" s="69"/>
+      <c r="K60" s="69"/>
+      <c r="L60" s="69"/>
+      <c r="M60" s="69"/>
+      <c r="N60" s="69"/>
+      <c r="O60" s="69"/>
+      <c r="P60" s="69"/>
+      <c r="Q60" s="69"/>
+      <c r="R60" s="69"/>
+      <c r="S60" s="69"/>
+      <c r="T60" s="69"/>
     </row>
     <row r="61" ht="15.75" customHeight="1">
-      <c r="A61" s="1"/>
-[...18 lines deleted...]
-      <c r="T61" s="1"/>
+      <c r="A61" s="69"/>
+      <c r="B61" s="9"/>
+      <c r="C61" s="10"/>
+      <c r="D61" s="122"/>
+      <c r="E61" s="9"/>
+      <c r="F61" s="10"/>
+      <c r="G61" s="124"/>
+      <c r="H61" s="69"/>
+      <c r="I61" s="69"/>
+      <c r="J61" s="69"/>
+      <c r="K61" s="69"/>
+      <c r="L61" s="69"/>
+      <c r="M61" s="69"/>
+      <c r="N61" s="69"/>
+      <c r="O61" s="69"/>
+      <c r="P61" s="69"/>
+      <c r="Q61" s="69"/>
+      <c r="R61" s="69"/>
+      <c r="S61" s="69"/>
+      <c r="T61" s="69"/>
     </row>
     <row r="62" ht="25.5" customHeight="1">
-      <c r="A62" s="1"/>
-[...20 lines deleted...]
-      <c r="T62" s="1"/>
+      <c r="A62" s="69"/>
+      <c r="B62" s="129" t="s">
+        <v>166</v>
+      </c>
+      <c r="C62" s="129"/>
+      <c r="D62" s="129"/>
+      <c r="E62" s="129"/>
+      <c r="F62" s="129"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="69"/>
+      <c r="I62" s="69"/>
+      <c r="J62" s="69"/>
+      <c r="K62" s="69"/>
+      <c r="L62" s="69"/>
+      <c r="M62" s="69"/>
+      <c r="N62" s="69"/>
+      <c r="O62" s="69"/>
+      <c r="P62" s="69"/>
+      <c r="Q62" s="69"/>
+      <c r="R62" s="69"/>
+      <c r="S62" s="69"/>
+      <c r="T62" s="69"/>
     </row>
     <row r="63" ht="15.75" customHeight="1">
-      <c r="A63" s="1"/>
-[...18 lines deleted...]
-      <c r="T63" s="1"/>
+      <c r="A63" s="69"/>
+      <c r="B63" s="9"/>
+      <c r="C63" s="10"/>
+      <c r="D63" s="122"/>
+      <c r="E63" s="9"/>
+      <c r="F63" s="10"/>
+      <c r="G63" s="124"/>
+      <c r="H63" s="69"/>
+      <c r="I63" s="69"/>
+      <c r="J63" s="69"/>
+      <c r="K63" s="69"/>
+      <c r="L63" s="69"/>
+      <c r="M63" s="69"/>
+      <c r="N63" s="69"/>
+      <c r="O63" s="69"/>
+      <c r="P63" s="69"/>
+      <c r="Q63" s="69"/>
+      <c r="R63" s="69"/>
+      <c r="S63" s="69"/>
+      <c r="T63" s="69"/>
     </row>
     <row r="64" ht="15.75" customHeight="1">
-      <c r="A64" s="1"/>
-[...22 lines deleted...]
-      <c r="T64" s="1"/>
+      <c r="A64" s="69"/>
+      <c r="B64" s="72" t="s">
+        <v>104</v>
+      </c>
+      <c r="C64" s="73" t="s">
+        <v>75</v>
+      </c>
+      <c r="D64" s="122"/>
+      <c r="E64" s="9"/>
+      <c r="F64" s="10"/>
+      <c r="G64" s="124"/>
+      <c r="H64" s="69"/>
+      <c r="I64" s="69"/>
+      <c r="J64" s="69"/>
+      <c r="K64" s="69"/>
+      <c r="L64" s="69"/>
+      <c r="M64" s="69"/>
+      <c r="N64" s="69"/>
+      <c r="O64" s="69"/>
+      <c r="P64" s="69"/>
+      <c r="Q64" s="69"/>
+      <c r="R64" s="69"/>
+      <c r="S64" s="69"/>
+      <c r="T64" s="69"/>
     </row>
     <row r="65" ht="15.75" customHeight="1">
-      <c r="A65" s="1"/>
-[...20 lines deleted...]
-      <c r="T65" s="1"/>
+      <c r="A65" s="69"/>
+      <c r="B65" s="74" t="s">
+        <v>167</v>
+      </c>
+      <c r="C65" s="76"/>
+      <c r="D65" s="122"/>
+      <c r="E65" s="9"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="124"/>
+      <c r="H65" s="69"/>
+      <c r="I65" s="69"/>
+      <c r="J65" s="69"/>
+      <c r="K65" s="69"/>
+      <c r="L65" s="69"/>
+      <c r="M65" s="69"/>
+      <c r="N65" s="69"/>
+      <c r="O65" s="69"/>
+      <c r="P65" s="69"/>
+      <c r="Q65" s="69"/>
+      <c r="R65" s="69"/>
+      <c r="S65" s="69"/>
+      <c r="T65" s="69"/>
     </row>
     <row r="66" ht="15.75" customHeight="1">
-      <c r="A66" s="1"/>
-[...20 lines deleted...]
-      <c r="T66" s="1"/>
+      <c r="A66" s="69"/>
+      <c r="B66" s="74" t="s">
+        <v>168</v>
+      </c>
+      <c r="C66" s="76"/>
+      <c r="D66" s="122"/>
+      <c r="E66" s="9"/>
+      <c r="F66" s="10"/>
+      <c r="G66" s="124"/>
+      <c r="H66" s="69"/>
+      <c r="I66" s="69"/>
+      <c r="J66" s="69"/>
+      <c r="K66" s="69"/>
+      <c r="L66" s="69"/>
+      <c r="M66" s="69"/>
+      <c r="N66" s="69"/>
+      <c r="O66" s="69"/>
+      <c r="P66" s="69"/>
+      <c r="Q66" s="69"/>
+      <c r="R66" s="69"/>
+      <c r="S66" s="69"/>
+      <c r="T66" s="69"/>
     </row>
     <row r="67" ht="15.75" customHeight="1">
-      <c r="A67" s="1"/>
-[...20 lines deleted...]
-      <c r="T67" s="1"/>
+      <c r="A67" s="69"/>
+      <c r="B67" s="74" t="s">
+        <v>169</v>
+      </c>
+      <c r="C67" s="76"/>
+      <c r="D67" s="122"/>
+      <c r="E67" s="9"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="124"/>
+      <c r="H67" s="69"/>
+      <c r="I67" s="69"/>
+      <c r="J67" s="69"/>
+      <c r="K67" s="69"/>
+      <c r="L67" s="69"/>
+      <c r="M67" s="69"/>
+      <c r="N67" s="69"/>
+      <c r="O67" s="69"/>
+      <c r="P67" s="69"/>
+      <c r="Q67" s="69"/>
+      <c r="R67" s="69"/>
+      <c r="S67" s="69"/>
+      <c r="T67" s="69"/>
     </row>
     <row r="68" ht="15.75" customHeight="1">
-      <c r="A68" s="1"/>
-[...20 lines deleted...]
-      <c r="T68" s="1"/>
+      <c r="A68" s="69"/>
+      <c r="B68" s="74" t="s">
+        <v>170</v>
+      </c>
+      <c r="C68" s="76"/>
+      <c r="D68" s="122"/>
+      <c r="E68" s="9"/>
+      <c r="F68" s="10"/>
+      <c r="G68" s="124"/>
+      <c r="H68" s="69"/>
+      <c r="I68" s="69"/>
+      <c r="J68" s="69"/>
+      <c r="K68" s="69"/>
+      <c r="L68" s="69"/>
+      <c r="M68" s="69"/>
+      <c r="N68" s="69"/>
+      <c r="O68" s="69"/>
+      <c r="P68" s="69"/>
+      <c r="Q68" s="69"/>
+      <c r="R68" s="69"/>
+      <c r="S68" s="69"/>
+      <c r="T68" s="69"/>
     </row>
     <row r="69" ht="15.75" customHeight="1">
-      <c r="A69" s="1"/>
-[...20 lines deleted...]
-      <c r="T69" s="1"/>
+      <c r="A69" s="69"/>
+      <c r="B69" s="74" t="s">
+        <v>171</v>
+      </c>
+      <c r="C69" s="76"/>
+      <c r="D69" s="122"/>
+      <c r="E69" s="9"/>
+      <c r="F69" s="10"/>
+      <c r="G69" s="124"/>
+      <c r="H69" s="69"/>
+      <c r="I69" s="69"/>
+      <c r="J69" s="69"/>
+      <c r="K69" s="69"/>
+      <c r="L69" s="69"/>
+      <c r="M69" s="69"/>
+      <c r="N69" s="69"/>
+      <c r="O69" s="69"/>
+      <c r="P69" s="69"/>
+      <c r="Q69" s="69"/>
+      <c r="R69" s="69"/>
+      <c r="S69" s="69"/>
+      <c r="T69" s="69"/>
     </row>
     <row r="70" ht="15.75" customHeight="1">
-      <c r="A70" s="1"/>
-[...3 lines deleted...]
-      <c r="C70" s="31">
+      <c r="A70" s="69"/>
+      <c r="B70" s="116" t="s">
+        <v>172</v>
+      </c>
+      <c r="C70" s="117">
         <f>SUM(C65:C69)</f>
         <v>0</v>
       </c>
-      <c r="D70" s="36"/>
-[...15 lines deleted...]
-      <c r="T70" s="1"/>
+      <c r="D70" s="122"/>
+      <c r="E70" s="9"/>
+      <c r="F70" s="10"/>
+      <c r="G70" s="124"/>
+      <c r="H70" s="69"/>
+      <c r="I70" s="69"/>
+      <c r="J70" s="69"/>
+      <c r="K70" s="69"/>
+      <c r="L70" s="69"/>
+      <c r="M70" s="69"/>
+      <c r="N70" s="69"/>
+      <c r="O70" s="69"/>
+      <c r="P70" s="69"/>
+      <c r="Q70" s="69"/>
+      <c r="R70" s="69"/>
+      <c r="S70" s="69"/>
+      <c r="T70" s="69"/>
     </row>
     <row r="71" ht="15.75" customHeight="1">
-      <c r="A71" s="1"/>
-[...18 lines deleted...]
-      <c r="T71" s="1"/>
+      <c r="A71" s="69"/>
+      <c r="B71" s="9"/>
+      <c r="C71" s="10"/>
+      <c r="D71" s="122"/>
+      <c r="E71" s="9"/>
+      <c r="F71" s="10"/>
+      <c r="G71" s="124"/>
+      <c r="H71" s="69"/>
+      <c r="I71" s="69"/>
+      <c r="J71" s="69"/>
+      <c r="K71" s="69"/>
+      <c r="L71" s="69"/>
+      <c r="M71" s="69"/>
+      <c r="N71" s="69"/>
+      <c r="O71" s="69"/>
+      <c r="P71" s="69"/>
+      <c r="Q71" s="69"/>
+      <c r="R71" s="69"/>
+      <c r="S71" s="69"/>
+      <c r="T71" s="69"/>
     </row>
     <row r="72" ht="15.75" customHeight="1">
-      <c r="A72" s="1"/>
-[...6 lines deleted...]
-      <c r="F72" s="16">
+      <c r="A72" s="69"/>
+      <c r="B72" s="9"/>
+      <c r="C72" s="10"/>
+      <c r="D72" s="122"/>
+      <c r="E72" s="130" t="s">
+        <v>173</v>
+      </c>
+      <c r="F72" s="93">
         <f>C70</f>
         <v>0</v>
       </c>
-      <c r="G72" s="38"/>
-[...12 lines deleted...]
-      <c r="T72" s="1"/>
+      <c r="G72" s="124"/>
+      <c r="H72" s="69"/>
+      <c r="I72" s="69"/>
+      <c r="J72" s="69"/>
+      <c r="K72" s="69"/>
+      <c r="L72" s="69"/>
+      <c r="M72" s="69"/>
+      <c r="N72" s="69"/>
+      <c r="O72" s="69"/>
+      <c r="P72" s="69"/>
+      <c r="Q72" s="69"/>
+      <c r="R72" s="69"/>
+      <c r="S72" s="69"/>
+      <c r="T72" s="69"/>
     </row>
     <row r="73" ht="15.75" customHeight="1">
-      <c r="A73" s="1"/>
-[...18 lines deleted...]
-      <c r="T73" s="1"/>
+      <c r="A73" s="69"/>
+      <c r="B73" s="9"/>
+      <c r="C73" s="10"/>
+      <c r="D73" s="122"/>
+      <c r="E73" s="9"/>
+      <c r="F73" s="10"/>
+      <c r="G73" s="124"/>
+      <c r="H73" s="69"/>
+      <c r="I73" s="69"/>
+      <c r="J73" s="69"/>
+      <c r="K73" s="69"/>
+      <c r="L73" s="69"/>
+      <c r="M73" s="69"/>
+      <c r="N73" s="69"/>
+      <c r="O73" s="69"/>
+      <c r="P73" s="69"/>
+      <c r="Q73" s="69"/>
+      <c r="R73" s="69"/>
+      <c r="S73" s="69"/>
+      <c r="T73" s="69"/>
     </row>
     <row r="74" ht="15.75" customHeight="1">
-      <c r="A74" s="1"/>
-[...18 lines deleted...]
-      <c r="T74" s="1"/>
+      <c r="A74" s="69"/>
+      <c r="B74" s="9"/>
+      <c r="C74" s="10"/>
+      <c r="D74" s="122"/>
+      <c r="E74" s="9"/>
+      <c r="F74" s="10"/>
+      <c r="G74" s="124"/>
+      <c r="H74" s="69"/>
+      <c r="I74" s="69"/>
+      <c r="J74" s="69"/>
+      <c r="K74" s="69"/>
+      <c r="L74" s="69"/>
+      <c r="M74" s="69"/>
+      <c r="N74" s="69"/>
+      <c r="O74" s="69"/>
+      <c r="P74" s="69"/>
+      <c r="Q74" s="69"/>
+      <c r="R74" s="69"/>
+      <c r="S74" s="69"/>
+      <c r="T74" s="69"/>
     </row>
     <row r="75" ht="41.25" customHeight="1">
-      <c r="A75" s="1"/>
-[...16 lines deleted...]
-      <c r="T75" s="1"/>
+      <c r="A75" s="69"/>
+      <c r="B75" s="131" t="s">
+        <v>174</v>
+      </c>
+      <c r="G75" s="124"/>
+      <c r="H75" s="69"/>
+      <c r="I75" s="69"/>
+      <c r="J75" s="69"/>
+      <c r="K75" s="69"/>
+      <c r="L75" s="69"/>
+      <c r="M75" s="69"/>
+      <c r="N75" s="69"/>
+      <c r="O75" s="69"/>
+      <c r="P75" s="69"/>
+      <c r="Q75" s="69"/>
+      <c r="R75" s="69"/>
+      <c r="S75" s="69"/>
+      <c r="T75" s="69"/>
     </row>
     <row r="76" ht="15.75" customHeight="1">
-      <c r="A76" s="1"/>
-[...18 lines deleted...]
-      <c r="T76" s="1"/>
+      <c r="A76" s="69"/>
+      <c r="B76" s="132"/>
+      <c r="C76" s="132"/>
+      <c r="D76" s="132"/>
+      <c r="E76" s="132"/>
+      <c r="F76" s="132"/>
+      <c r="G76" s="124"/>
+      <c r="H76" s="69"/>
+      <c r="I76" s="69"/>
+      <c r="J76" s="69"/>
+      <c r="K76" s="69"/>
+      <c r="L76" s="69"/>
+      <c r="M76" s="69"/>
+      <c r="N76" s="69"/>
+      <c r="O76" s="69"/>
+      <c r="P76" s="69"/>
+      <c r="Q76" s="69"/>
+      <c r="R76" s="69"/>
+      <c r="S76" s="69"/>
+      <c r="T76" s="69"/>
     </row>
     <row r="77" ht="15.75" customHeight="1">
-      <c r="A77" s="1"/>
-[...16 lines deleted...]
-      <c r="T77" s="1"/>
+      <c r="A77" s="69"/>
+      <c r="B77" s="133" t="s">
+        <v>175</v>
+      </c>
+      <c r="G77" s="124"/>
+      <c r="H77" s="69"/>
+      <c r="I77" s="69"/>
+      <c r="J77" s="69"/>
+      <c r="K77" s="69"/>
+      <c r="L77" s="69"/>
+      <c r="M77" s="69"/>
+      <c r="N77" s="69"/>
+      <c r="O77" s="69"/>
+      <c r="P77" s="69"/>
+      <c r="Q77" s="69"/>
+      <c r="R77" s="69"/>
+      <c r="S77" s="69"/>
+      <c r="T77" s="69"/>
     </row>
     <row r="78" ht="15.75" customHeight="1">
-      <c r="A78" s="1"/>
-[...18 lines deleted...]
-      <c r="T78" s="1"/>
+      <c r="A78" s="69"/>
+      <c r="B78" s="133"/>
+      <c r="C78" s="133"/>
+      <c r="D78" s="133"/>
+      <c r="E78" s="133"/>
+      <c r="F78" s="133"/>
+      <c r="G78" s="124"/>
+      <c r="H78" s="69"/>
+      <c r="I78" s="69"/>
+      <c r="J78" s="69"/>
+      <c r="K78" s="69"/>
+      <c r="L78" s="69"/>
+      <c r="M78" s="69"/>
+      <c r="N78" s="69"/>
+      <c r="O78" s="69"/>
+      <c r="P78" s="69"/>
+      <c r="Q78" s="69"/>
+      <c r="R78" s="69"/>
+      <c r="S78" s="69"/>
+      <c r="T78" s="69"/>
     </row>
     <row r="79" ht="15.75" customHeight="1">
-      <c r="A79" s="1"/>
-[...18 lines deleted...]
-      <c r="T79" s="1"/>
+      <c r="A79" s="69"/>
+      <c r="B79" s="133"/>
+      <c r="C79" s="133"/>
+      <c r="D79" s="133"/>
+      <c r="E79" s="133"/>
+      <c r="F79" s="133"/>
+      <c r="G79" s="124"/>
+      <c r="H79" s="69"/>
+      <c r="I79" s="69"/>
+      <c r="J79" s="69"/>
+      <c r="K79" s="69"/>
+      <c r="L79" s="69"/>
+      <c r="M79" s="69"/>
+      <c r="N79" s="69"/>
+      <c r="O79" s="69"/>
+      <c r="P79" s="69"/>
+      <c r="Q79" s="69"/>
+      <c r="R79" s="69"/>
+      <c r="S79" s="69"/>
+      <c r="T79" s="69"/>
     </row>
     <row r="80" ht="15.75" customHeight="1">
-      <c r="A80" s="1"/>
-[...18 lines deleted...]
-      <c r="T80" s="1"/>
+      <c r="A80" s="69"/>
+      <c r="B80" s="133"/>
+      <c r="C80" s="133"/>
+      <c r="D80" s="133"/>
+      <c r="E80" s="133"/>
+      <c r="F80" s="133"/>
+      <c r="G80" s="124"/>
+      <c r="H80" s="69"/>
+      <c r="I80" s="69"/>
+      <c r="J80" s="69"/>
+      <c r="K80" s="69"/>
+      <c r="L80" s="69"/>
+      <c r="M80" s="69"/>
+      <c r="N80" s="69"/>
+      <c r="O80" s="69"/>
+      <c r="P80" s="69"/>
+      <c r="Q80" s="69"/>
+      <c r="R80" s="69"/>
+      <c r="S80" s="69"/>
+      <c r="T80" s="69"/>
     </row>
     <row r="81" ht="15.75" customHeight="1">
-      <c r="A81" s="1"/>
-[...18 lines deleted...]
-      <c r="T81" s="1"/>
+      <c r="A81" s="69"/>
+      <c r="B81" s="9"/>
+      <c r="C81" s="10"/>
+      <c r="D81" s="122"/>
+      <c r="E81" s="9"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="124"/>
+      <c r="H81" s="69"/>
+      <c r="I81" s="69"/>
+      <c r="J81" s="69"/>
+      <c r="K81" s="69"/>
+      <c r="L81" s="69"/>
+      <c r="M81" s="69"/>
+      <c r="N81" s="69"/>
+      <c r="O81" s="69"/>
+      <c r="P81" s="69"/>
+      <c r="Q81" s="69"/>
+      <c r="R81" s="69"/>
+      <c r="S81" s="69"/>
+      <c r="T81" s="69"/>
     </row>
     <row r="82" ht="15.75" customHeight="1">
-      <c r="A82" s="1"/>
-[...18 lines deleted...]
-      <c r="T82" s="1"/>
+      <c r="A82" s="69"/>
+      <c r="B82" s="9"/>
+      <c r="C82" s="10"/>
+      <c r="D82" s="122"/>
+      <c r="E82" s="9"/>
+      <c r="F82" s="10"/>
+      <c r="G82" s="124"/>
+      <c r="H82" s="69"/>
+      <c r="I82" s="69"/>
+      <c r="J82" s="69"/>
+      <c r="K82" s="69"/>
+      <c r="L82" s="69"/>
+      <c r="M82" s="69"/>
+      <c r="N82" s="69"/>
+      <c r="O82" s="69"/>
+      <c r="P82" s="69"/>
+      <c r="Q82" s="69"/>
+      <c r="R82" s="69"/>
+      <c r="S82" s="69"/>
+      <c r="T82" s="69"/>
     </row>
     <row r="83" ht="15.75" customHeight="1">
-      <c r="A83" s="1"/>
-[...18 lines deleted...]
-      <c r="T83" s="1"/>
+      <c r="A83" s="69"/>
+      <c r="B83" s="9"/>
+      <c r="C83" s="10"/>
+      <c r="D83" s="122"/>
+      <c r="E83" s="9"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="124"/>
+      <c r="H83" s="69"/>
+      <c r="I83" s="69"/>
+      <c r="J83" s="69"/>
+      <c r="K83" s="69"/>
+      <c r="L83" s="69"/>
+      <c r="M83" s="69"/>
+      <c r="N83" s="69"/>
+      <c r="O83" s="69"/>
+      <c r="P83" s="69"/>
+      <c r="Q83" s="69"/>
+      <c r="R83" s="69"/>
+      <c r="S83" s="69"/>
+      <c r="T83" s="69"/>
     </row>
     <row r="84" ht="15.75" customHeight="1">
-      <c r="A84" s="1"/>
-[...18 lines deleted...]
-      <c r="T84" s="1"/>
+      <c r="A84" s="69"/>
+      <c r="B84" s="9"/>
+      <c r="C84" s="10"/>
+      <c r="D84" s="122"/>
+      <c r="E84" s="9"/>
+      <c r="F84" s="10"/>
+      <c r="G84" s="124"/>
+      <c r="H84" s="69"/>
+      <c r="I84" s="69"/>
+      <c r="J84" s="69"/>
+      <c r="K84" s="69"/>
+      <c r="L84" s="69"/>
+      <c r="M84" s="69"/>
+      <c r="N84" s="69"/>
+      <c r="O84" s="69"/>
+      <c r="P84" s="69"/>
+      <c r="Q84" s="69"/>
+      <c r="R84" s="69"/>
+      <c r="S84" s="69"/>
+      <c r="T84" s="69"/>
     </row>
     <row r="85" ht="15.75" customHeight="1">
-      <c r="A85" s="1"/>
-[...18 lines deleted...]
-      <c r="T85" s="1"/>
+      <c r="A85" s="69"/>
+      <c r="B85" s="9"/>
+      <c r="C85" s="10"/>
+      <c r="D85" s="122"/>
+      <c r="E85" s="9"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="124"/>
+      <c r="H85" s="69"/>
+      <c r="I85" s="69"/>
+      <c r="J85" s="69"/>
+      <c r="K85" s="69"/>
+      <c r="L85" s="69"/>
+      <c r="M85" s="69"/>
+      <c r="N85" s="69"/>
+      <c r="O85" s="69"/>
+      <c r="P85" s="69"/>
+      <c r="Q85" s="69"/>
+      <c r="R85" s="69"/>
+      <c r="S85" s="69"/>
+      <c r="T85" s="69"/>
     </row>
     <row r="86" ht="15.75" customHeight="1">
-      <c r="A86" s="1"/>
-[...18 lines deleted...]
-      <c r="T86" s="1"/>
+      <c r="A86" s="69"/>
+      <c r="B86" s="9"/>
+      <c r="C86" s="10"/>
+      <c r="D86" s="122"/>
+      <c r="E86" s="9"/>
+      <c r="F86" s="10"/>
+      <c r="G86" s="124"/>
+      <c r="H86" s="69"/>
+      <c r="I86" s="69"/>
+      <c r="J86" s="69"/>
+      <c r="K86" s="69"/>
+      <c r="L86" s="69"/>
+      <c r="M86" s="69"/>
+      <c r="N86" s="69"/>
+      <c r="O86" s="69"/>
+      <c r="P86" s="69"/>
+      <c r="Q86" s="69"/>
+      <c r="R86" s="69"/>
+      <c r="S86" s="69"/>
+      <c r="T86" s="69"/>
     </row>
     <row r="87" ht="15.75" customHeight="1">
-      <c r="A87" s="1"/>
-[...18 lines deleted...]
-      <c r="T87" s="1"/>
+      <c r="A87" s="69"/>
+      <c r="B87" s="9"/>
+      <c r="C87" s="10"/>
+      <c r="D87" s="122"/>
+      <c r="E87" s="9"/>
+      <c r="F87" s="10"/>
+      <c r="G87" s="124"/>
+      <c r="H87" s="69"/>
+      <c r="I87" s="69"/>
+      <c r="J87" s="69"/>
+      <c r="K87" s="69"/>
+      <c r="L87" s="69"/>
+      <c r="M87" s="69"/>
+      <c r="N87" s="69"/>
+      <c r="O87" s="69"/>
+      <c r="P87" s="69"/>
+      <c r="Q87" s="69"/>
+      <c r="R87" s="69"/>
+      <c r="S87" s="69"/>
+      <c r="T87" s="69"/>
     </row>
     <row r="88" ht="15.75" customHeight="1">
-      <c r="A88" s="1"/>
-[...18 lines deleted...]
-      <c r="T88" s="1"/>
+      <c r="A88" s="69"/>
+      <c r="B88" s="9"/>
+      <c r="C88" s="10"/>
+      <c r="D88" s="122"/>
+      <c r="E88" s="9"/>
+      <c r="F88" s="10"/>
+      <c r="G88" s="124"/>
+      <c r="H88" s="69"/>
+      <c r="I88" s="69"/>
+      <c r="J88" s="69"/>
+      <c r="K88" s="69"/>
+      <c r="L88" s="69"/>
+      <c r="M88" s="69"/>
+      <c r="N88" s="69"/>
+      <c r="O88" s="69"/>
+      <c r="P88" s="69"/>
+      <c r="Q88" s="69"/>
+      <c r="R88" s="69"/>
+      <c r="S88" s="69"/>
+      <c r="T88" s="69"/>
     </row>
     <row r="89" ht="15.75" customHeight="1">
-      <c r="A89" s="1"/>
-[...18 lines deleted...]
-      <c r="T89" s="1"/>
+      <c r="A89" s="69"/>
+      <c r="B89" s="9"/>
+      <c r="C89" s="10"/>
+      <c r="D89" s="122"/>
+      <c r="E89" s="9"/>
+      <c r="F89" s="10"/>
+      <c r="G89" s="124"/>
+      <c r="H89" s="69"/>
+      <c r="I89" s="69"/>
+      <c r="J89" s="69"/>
+      <c r="K89" s="69"/>
+      <c r="L89" s="69"/>
+      <c r="M89" s="69"/>
+      <c r="N89" s="69"/>
+      <c r="O89" s="69"/>
+      <c r="P89" s="69"/>
+      <c r="Q89" s="69"/>
+      <c r="R89" s="69"/>
+      <c r="S89" s="69"/>
+      <c r="T89" s="69"/>
     </row>
     <row r="90" ht="15.75" customHeight="1">
-      <c r="A90" s="1"/>
-[...18 lines deleted...]
-      <c r="T90" s="1"/>
+      <c r="A90" s="69"/>
+      <c r="B90" s="9"/>
+      <c r="C90" s="10"/>
+      <c r="D90" s="122"/>
+      <c r="E90" s="9"/>
+      <c r="F90" s="10"/>
+      <c r="G90" s="124"/>
+      <c r="H90" s="69"/>
+      <c r="I90" s="69"/>
+      <c r="J90" s="69"/>
+      <c r="K90" s="69"/>
+      <c r="L90" s="69"/>
+      <c r="M90" s="69"/>
+      <c r="N90" s="69"/>
+      <c r="O90" s="69"/>
+      <c r="P90" s="69"/>
+      <c r="Q90" s="69"/>
+      <c r="R90" s="69"/>
+      <c r="S90" s="69"/>
+      <c r="T90" s="69"/>
     </row>
     <row r="91" ht="15.75" customHeight="1">
-      <c r="A91" s="1"/>
-[...18 lines deleted...]
-      <c r="T91" s="1"/>
+      <c r="A91" s="69"/>
+      <c r="B91" s="122"/>
+      <c r="C91" s="122"/>
+      <c r="D91" s="122"/>
+      <c r="E91" s="122"/>
+      <c r="F91" s="122"/>
+      <c r="G91" s="124"/>
+      <c r="H91" s="69"/>
+      <c r="I91" s="69"/>
+      <c r="J91" s="69"/>
+      <c r="K91" s="69"/>
+      <c r="L91" s="69"/>
+      <c r="M91" s="69"/>
+      <c r="N91" s="69"/>
+      <c r="O91" s="69"/>
+      <c r="P91" s="69"/>
+      <c r="Q91" s="69"/>
+      <c r="R91" s="69"/>
+      <c r="S91" s="69"/>
+      <c r="T91" s="69"/>
     </row>
     <row r="92" ht="15.75" customHeight="1">
-      <c r="A92" s="1"/>
-[...18 lines deleted...]
-      <c r="T92" s="1"/>
+      <c r="A92" s="69"/>
+      <c r="B92" s="122"/>
+      <c r="C92" s="122"/>
+      <c r="D92" s="122"/>
+      <c r="E92" s="122"/>
+      <c r="F92" s="122"/>
+      <c r="G92" s="124"/>
+      <c r="H92" s="69"/>
+      <c r="I92" s="69"/>
+      <c r="J92" s="69"/>
+      <c r="K92" s="69"/>
+      <c r="L92" s="69"/>
+      <c r="M92" s="69"/>
+      <c r="N92" s="69"/>
+      <c r="O92" s="69"/>
+      <c r="P92" s="69"/>
+      <c r="Q92" s="69"/>
+      <c r="R92" s="69"/>
+      <c r="S92" s="69"/>
+      <c r="T92" s="69"/>
     </row>
     <row r="93" ht="15.75" customHeight="1">
-      <c r="A93" s="1"/>
-[...18 lines deleted...]
-      <c r="T93" s="1"/>
+      <c r="A93" s="69"/>
+      <c r="B93" s="9"/>
+      <c r="C93" s="10"/>
+      <c r="D93" s="122"/>
+      <c r="E93" s="9"/>
+      <c r="F93" s="10"/>
+      <c r="G93" s="124"/>
+      <c r="H93" s="69"/>
+      <c r="I93" s="69"/>
+      <c r="J93" s="69"/>
+      <c r="K93" s="69"/>
+      <c r="L93" s="69"/>
+      <c r="M93" s="69"/>
+      <c r="N93" s="69"/>
+      <c r="O93" s="69"/>
+      <c r="P93" s="69"/>
+      <c r="Q93" s="69"/>
+      <c r="R93" s="69"/>
+      <c r="S93" s="69"/>
+      <c r="T93" s="69"/>
     </row>
     <row r="94" ht="15.75" customHeight="1">
-      <c r="A94" s="1"/>
-[...18 lines deleted...]
-      <c r="T94" s="1"/>
+      <c r="A94" s="69"/>
+      <c r="B94" s="9"/>
+      <c r="C94" s="10"/>
+      <c r="D94" s="122"/>
+      <c r="E94" s="9"/>
+      <c r="F94" s="10"/>
+      <c r="G94" s="124"/>
+      <c r="H94" s="69"/>
+      <c r="I94" s="69"/>
+      <c r="J94" s="69"/>
+      <c r="K94" s="69"/>
+      <c r="L94" s="69"/>
+      <c r="M94" s="69"/>
+      <c r="N94" s="69"/>
+      <c r="O94" s="69"/>
+      <c r="P94" s="69"/>
+      <c r="Q94" s="69"/>
+      <c r="R94" s="69"/>
+      <c r="S94" s="69"/>
+      <c r="T94" s="69"/>
     </row>
     <row r="95" ht="15.75" customHeight="1">
-      <c r="A95" s="1"/>
-[...18 lines deleted...]
-      <c r="T95" s="1"/>
+      <c r="A95" s="69"/>
+      <c r="B95" s="9"/>
+      <c r="C95" s="10"/>
+      <c r="D95" s="122"/>
+      <c r="E95" s="9"/>
+      <c r="F95" s="10"/>
+      <c r="G95" s="124"/>
+      <c r="H95" s="69"/>
+      <c r="I95" s="69"/>
+      <c r="J95" s="69"/>
+      <c r="K95" s="69"/>
+      <c r="L95" s="69"/>
+      <c r="M95" s="69"/>
+      <c r="N95" s="69"/>
+      <c r="O95" s="69"/>
+      <c r="P95" s="69"/>
+      <c r="Q95" s="69"/>
+      <c r="R95" s="69"/>
+      <c r="S95" s="69"/>
+      <c r="T95" s="69"/>
     </row>
     <row r="96" ht="15.75" customHeight="1">
-      <c r="A96" s="1"/>
-[...18 lines deleted...]
-      <c r="T96" s="1"/>
+      <c r="A96" s="69"/>
+      <c r="B96" s="9"/>
+      <c r="C96" s="10"/>
+      <c r="D96" s="122"/>
+      <c r="E96" s="9"/>
+      <c r="F96" s="10"/>
+      <c r="G96" s="124"/>
+      <c r="H96" s="69"/>
+      <c r="I96" s="69"/>
+      <c r="J96" s="69"/>
+      <c r="K96" s="69"/>
+      <c r="L96" s="69"/>
+      <c r="M96" s="69"/>
+      <c r="N96" s="69"/>
+      <c r="O96" s="69"/>
+      <c r="P96" s="69"/>
+      <c r="Q96" s="69"/>
+      <c r="R96" s="69"/>
+      <c r="S96" s="69"/>
+      <c r="T96" s="69"/>
     </row>
     <row r="97" ht="15.75" customHeight="1">
-      <c r="A97" s="1"/>
-[...18 lines deleted...]
-      <c r="T97" s="1"/>
+      <c r="A97" s="69"/>
+      <c r="B97" s="9"/>
+      <c r="C97" s="10"/>
+      <c r="D97" s="122"/>
+      <c r="E97" s="9"/>
+      <c r="F97" s="10"/>
+      <c r="G97" s="124"/>
+      <c r="H97" s="69"/>
+      <c r="I97" s="69"/>
+      <c r="J97" s="69"/>
+      <c r="K97" s="69"/>
+      <c r="L97" s="69"/>
+      <c r="M97" s="69"/>
+      <c r="N97" s="69"/>
+      <c r="O97" s="69"/>
+      <c r="P97" s="69"/>
+      <c r="Q97" s="69"/>
+      <c r="R97" s="69"/>
+      <c r="S97" s="69"/>
+      <c r="T97" s="69"/>
     </row>
     <row r="98" ht="15.75" customHeight="1">
-      <c r="A98" s="1"/>
-[...18 lines deleted...]
-      <c r="T98" s="1"/>
+      <c r="A98" s="69"/>
+      <c r="B98" s="9"/>
+      <c r="C98" s="10"/>
+      <c r="D98" s="122"/>
+      <c r="E98" s="9"/>
+      <c r="F98" s="10"/>
+      <c r="G98" s="124"/>
+      <c r="H98" s="69"/>
+      <c r="I98" s="69"/>
+      <c r="J98" s="69"/>
+      <c r="K98" s="69"/>
+      <c r="L98" s="69"/>
+      <c r="M98" s="69"/>
+      <c r="N98" s="69"/>
+      <c r="O98" s="69"/>
+      <c r="P98" s="69"/>
+      <c r="Q98" s="69"/>
+      <c r="R98" s="69"/>
+      <c r="S98" s="69"/>
+      <c r="T98" s="69"/>
     </row>
     <row r="99" ht="15.75" customHeight="1">
-      <c r="A99" s="1"/>
-[...18 lines deleted...]
-      <c r="T99" s="1"/>
+      <c r="A99" s="69"/>
+      <c r="B99" s="9"/>
+      <c r="C99" s="10"/>
+      <c r="D99" s="122"/>
+      <c r="E99" s="9"/>
+      <c r="F99" s="10"/>
+      <c r="G99" s="124"/>
+      <c r="H99" s="69"/>
+      <c r="I99" s="69"/>
+      <c r="J99" s="69"/>
+      <c r="K99" s="69"/>
+      <c r="L99" s="69"/>
+      <c r="M99" s="69"/>
+      <c r="N99" s="69"/>
+      <c r="O99" s="69"/>
+      <c r="P99" s="69"/>
+      <c r="Q99" s="69"/>
+      <c r="R99" s="69"/>
+      <c r="S99" s="69"/>
+      <c r="T99" s="69"/>
     </row>
     <row r="100" ht="24.75" customHeight="1">
-      <c r="A100" s="1"/>
-[...16 lines deleted...]
-      <c r="T100" s="1"/>
+      <c r="A100" s="69"/>
+      <c r="B100" s="132" t="s">
+        <v>176</v>
+      </c>
+      <c r="G100" s="124"/>
+      <c r="H100" s="69"/>
+      <c r="I100" s="69"/>
+      <c r="J100" s="69"/>
+      <c r="K100" s="69"/>
+      <c r="L100" s="69"/>
+      <c r="M100" s="69"/>
+      <c r="N100" s="69"/>
+      <c r="O100" s="69"/>
+      <c r="P100" s="69"/>
+      <c r="Q100" s="69"/>
+      <c r="R100" s="69"/>
+      <c r="S100" s="69"/>
+      <c r="T100" s="69"/>
     </row>
     <row r="101" ht="15.75" customHeight="1">
-      <c r="A101" s="1"/>
-[...18 lines deleted...]
-      <c r="T101" s="1"/>
+      <c r="A101" s="69"/>
+      <c r="B101" s="132"/>
+      <c r="C101" s="132"/>
+      <c r="D101" s="132"/>
+      <c r="E101" s="132"/>
+      <c r="F101" s="132"/>
+      <c r="G101" s="124"/>
+      <c r="H101" s="69"/>
+      <c r="I101" s="69"/>
+      <c r="J101" s="69"/>
+      <c r="K101" s="69"/>
+      <c r="L101" s="69"/>
+      <c r="M101" s="69"/>
+      <c r="N101" s="69"/>
+      <c r="O101" s="69"/>
+      <c r="P101" s="69"/>
+      <c r="Q101" s="69"/>
+      <c r="R101" s="69"/>
+      <c r="S101" s="69"/>
+      <c r="T101" s="69"/>
     </row>
     <row r="102">
-      <c r="A102" s="1"/>
-[...16 lines deleted...]
-      <c r="T102" s="1"/>
+      <c r="A102" s="69"/>
+      <c r="B102" s="133" t="s">
+        <v>177</v>
+      </c>
+      <c r="G102" s="124"/>
+      <c r="H102" s="69"/>
+      <c r="I102" s="69"/>
+      <c r="J102" s="69"/>
+      <c r="K102" s="69"/>
+      <c r="L102" s="69"/>
+      <c r="M102" s="69"/>
+      <c r="N102" s="69"/>
+      <c r="O102" s="69"/>
+      <c r="P102" s="69"/>
+      <c r="Q102" s="69"/>
+      <c r="R102" s="69"/>
+      <c r="S102" s="69"/>
+      <c r="T102" s="69"/>
     </row>
     <row r="103" ht="15.75" customHeight="1">
-      <c r="A103" s="1"/>
-[...18 lines deleted...]
-      <c r="T103" s="1"/>
+      <c r="A103" s="69"/>
+      <c r="B103" s="133"/>
+      <c r="C103" s="133"/>
+      <c r="D103" s="133"/>
+      <c r="E103" s="133"/>
+      <c r="F103" s="133"/>
+      <c r="G103" s="124"/>
+      <c r="H103" s="69"/>
+      <c r="I103" s="69"/>
+      <c r="J103" s="69"/>
+      <c r="K103" s="69"/>
+      <c r="L103" s="69"/>
+      <c r="M103" s="69"/>
+      <c r="N103" s="69"/>
+      <c r="O103" s="69"/>
+      <c r="P103" s="69"/>
+      <c r="Q103" s="69"/>
+      <c r="R103" s="69"/>
+      <c r="S103" s="69"/>
+      <c r="T103" s="69"/>
     </row>
     <row r="104" ht="15.75" customHeight="1">
-      <c r="A104" s="1"/>
-[...18 lines deleted...]
-      <c r="T104" s="1"/>
+      <c r="A104" s="69"/>
+      <c r="B104" s="133"/>
+      <c r="C104" s="133"/>
+      <c r="D104" s="133"/>
+      <c r="E104" s="133"/>
+      <c r="F104" s="133"/>
+      <c r="G104" s="124"/>
+      <c r="H104" s="69"/>
+      <c r="I104" s="69"/>
+      <c r="J104" s="69"/>
+      <c r="K104" s="69"/>
+      <c r="L104" s="69"/>
+      <c r="M104" s="69"/>
+      <c r="N104" s="69"/>
+      <c r="O104" s="69"/>
+      <c r="P104" s="69"/>
+      <c r="Q104" s="69"/>
+      <c r="R104" s="69"/>
+      <c r="S104" s="69"/>
+      <c r="T104" s="69"/>
     </row>
     <row r="105" ht="15.75" customHeight="1">
-      <c r="A105" s="1"/>
-[...18 lines deleted...]
-      <c r="T105" s="1"/>
+      <c r="A105" s="69"/>
+      <c r="B105" s="133"/>
+      <c r="C105" s="133"/>
+      <c r="D105" s="133"/>
+      <c r="E105" s="133"/>
+      <c r="F105" s="133"/>
+      <c r="G105" s="124"/>
+      <c r="H105" s="69"/>
+      <c r="I105" s="69"/>
+      <c r="J105" s="69"/>
+      <c r="K105" s="69"/>
+      <c r="L105" s="69"/>
+      <c r="M105" s="69"/>
+      <c r="N105" s="69"/>
+      <c r="O105" s="69"/>
+      <c r="P105" s="69"/>
+      <c r="Q105" s="69"/>
+      <c r="R105" s="69"/>
+      <c r="S105" s="69"/>
+      <c r="T105" s="69"/>
     </row>
     <row r="106" ht="15.75" customHeight="1">
-      <c r="A106" s="1"/>
-[...18 lines deleted...]
-      <c r="T106" s="1"/>
+      <c r="A106" s="69"/>
+      <c r="B106" s="9"/>
+      <c r="C106" s="10"/>
+      <c r="D106" s="9"/>
+      <c r="E106" s="9"/>
+      <c r="F106" s="10"/>
+      <c r="G106" s="124"/>
+      <c r="H106" s="69"/>
+      <c r="I106" s="69"/>
+      <c r="J106" s="69"/>
+      <c r="K106" s="69"/>
+      <c r="L106" s="69"/>
+      <c r="M106" s="69"/>
+      <c r="N106" s="69"/>
+      <c r="O106" s="69"/>
+      <c r="P106" s="69"/>
+      <c r="Q106" s="69"/>
+      <c r="R106" s="69"/>
+      <c r="S106" s="69"/>
+      <c r="T106" s="69"/>
     </row>
     <row r="107" ht="15.75" customHeight="1">
-      <c r="A107" s="1"/>
-[...18 lines deleted...]
-      <c r="T107" s="1"/>
+      <c r="A107" s="69"/>
+      <c r="B107" s="9"/>
+      <c r="C107" s="10"/>
+      <c r="D107" s="9"/>
+      <c r="E107" s="9"/>
+      <c r="F107" s="10"/>
+      <c r="G107" s="124"/>
+      <c r="H107" s="69"/>
+      <c r="I107" s="69"/>
+      <c r="J107" s="69"/>
+      <c r="K107" s="69"/>
+      <c r="L107" s="69"/>
+      <c r="M107" s="69"/>
+      <c r="N107" s="69"/>
+      <c r="O107" s="69"/>
+      <c r="P107" s="69"/>
+      <c r="Q107" s="69"/>
+      <c r="R107" s="69"/>
+      <c r="S107" s="69"/>
+      <c r="T107" s="69"/>
     </row>
     <row r="108" ht="15.75" customHeight="1">
-      <c r="A108" s="1"/>
-[...18 lines deleted...]
-      <c r="T108" s="1"/>
+      <c r="A108" s="69"/>
+      <c r="B108" s="9"/>
+      <c r="C108" s="10"/>
+      <c r="D108" s="9"/>
+      <c r="E108" s="9"/>
+      <c r="F108" s="10"/>
+      <c r="G108" s="124"/>
+      <c r="H108" s="69"/>
+      <c r="I108" s="69"/>
+      <c r="J108" s="69"/>
+      <c r="K108" s="69"/>
+      <c r="L108" s="69"/>
+      <c r="M108" s="69"/>
+      <c r="N108" s="69"/>
+      <c r="O108" s="69"/>
+      <c r="P108" s="69"/>
+      <c r="Q108" s="69"/>
+      <c r="R108" s="69"/>
+      <c r="S108" s="69"/>
+      <c r="T108" s="69"/>
     </row>
     <row r="109" ht="15.75" customHeight="1">
-      <c r="A109" s="1"/>
-[...18 lines deleted...]
-      <c r="T109" s="1"/>
+      <c r="A109" s="69"/>
+      <c r="B109" s="9"/>
+      <c r="C109" s="10"/>
+      <c r="D109" s="9"/>
+      <c r="E109" s="9"/>
+      <c r="F109" s="10"/>
+      <c r="G109" s="124"/>
+      <c r="H109" s="69"/>
+      <c r="I109" s="69"/>
+      <c r="J109" s="69"/>
+      <c r="K109" s="69"/>
+      <c r="L109" s="69"/>
+      <c r="M109" s="69"/>
+      <c r="N109" s="69"/>
+      <c r="O109" s="69"/>
+      <c r="P109" s="69"/>
+      <c r="Q109" s="69"/>
+      <c r="R109" s="69"/>
+      <c r="S109" s="69"/>
+      <c r="T109" s="69"/>
     </row>
     <row r="110" ht="15.75" customHeight="1">
-      <c r="A110" s="1"/>
-[...18 lines deleted...]
-      <c r="T110" s="1"/>
+      <c r="A110" s="69"/>
+      <c r="B110" s="9"/>
+      <c r="C110" s="10"/>
+      <c r="D110" s="9"/>
+      <c r="E110" s="9"/>
+      <c r="F110" s="10"/>
+      <c r="G110" s="124"/>
+      <c r="H110" s="69"/>
+      <c r="I110" s="69"/>
+      <c r="J110" s="69"/>
+      <c r="K110" s="69"/>
+      <c r="L110" s="69"/>
+      <c r="M110" s="69"/>
+      <c r="N110" s="69"/>
+      <c r="O110" s="69"/>
+      <c r="P110" s="69"/>
+      <c r="Q110" s="69"/>
+      <c r="R110" s="69"/>
+      <c r="S110" s="69"/>
+      <c r="T110" s="69"/>
     </row>
     <row r="111" ht="15.75" customHeight="1">
-      <c r="A111" s="1"/>
-[...18 lines deleted...]
-      <c r="T111" s="1"/>
+      <c r="A111" s="69"/>
+      <c r="B111" s="9"/>
+      <c r="C111" s="10"/>
+      <c r="D111" s="9"/>
+      <c r="E111" s="9"/>
+      <c r="F111" s="10"/>
+      <c r="G111" s="124"/>
+      <c r="H111" s="69"/>
+      <c r="I111" s="69"/>
+      <c r="J111" s="69"/>
+      <c r="K111" s="69"/>
+      <c r="L111" s="69"/>
+      <c r="M111" s="69"/>
+      <c r="N111" s="69"/>
+      <c r="O111" s="69"/>
+      <c r="P111" s="69"/>
+      <c r="Q111" s="69"/>
+      <c r="R111" s="69"/>
+      <c r="S111" s="69"/>
+      <c r="T111" s="69"/>
     </row>
     <row r="112" ht="15.75" customHeight="1">
-      <c r="A112" s="1"/>
-[...18 lines deleted...]
-      <c r="T112" s="1"/>
+      <c r="A112" s="69"/>
+      <c r="B112" s="9"/>
+      <c r="C112" s="10"/>
+      <c r="D112" s="9"/>
+      <c r="E112" s="9"/>
+      <c r="F112" s="10"/>
+      <c r="G112" s="124"/>
+      <c r="H112" s="69"/>
+      <c r="I112" s="69"/>
+      <c r="J112" s="69"/>
+      <c r="K112" s="69"/>
+      <c r="L112" s="69"/>
+      <c r="M112" s="69"/>
+      <c r="N112" s="69"/>
+      <c r="O112" s="69"/>
+      <c r="P112" s="69"/>
+      <c r="Q112" s="69"/>
+      <c r="R112" s="69"/>
+      <c r="S112" s="69"/>
+      <c r="T112" s="69"/>
     </row>
     <row r="113" ht="15.75" customHeight="1">
-      <c r="A113" s="1"/>
-[...18 lines deleted...]
-      <c r="T113" s="1"/>
+      <c r="A113" s="69"/>
+      <c r="B113" s="9"/>
+      <c r="C113" s="10"/>
+      <c r="D113" s="9"/>
+      <c r="E113" s="9"/>
+      <c r="F113" s="10"/>
+      <c r="G113" s="124"/>
+      <c r="H113" s="69"/>
+      <c r="I113" s="69"/>
+      <c r="J113" s="69"/>
+      <c r="K113" s="69"/>
+      <c r="L113" s="69"/>
+      <c r="M113" s="69"/>
+      <c r="N113" s="69"/>
+      <c r="O113" s="69"/>
+      <c r="P113" s="69"/>
+      <c r="Q113" s="69"/>
+      <c r="R113" s="69"/>
+      <c r="S113" s="69"/>
+      <c r="T113" s="69"/>
     </row>
     <row r="114" ht="15.75" customHeight="1">
-      <c r="A114" s="1"/>
-[...18 lines deleted...]
-      <c r="T114" s="1"/>
+      <c r="A114" s="69"/>
+      <c r="B114" s="9"/>
+      <c r="C114" s="10"/>
+      <c r="D114" s="122"/>
+      <c r="E114" s="9"/>
+      <c r="F114" s="10"/>
+      <c r="G114" s="124"/>
+      <c r="H114" s="69"/>
+      <c r="I114" s="69"/>
+      <c r="J114" s="69"/>
+      <c r="K114" s="69"/>
+      <c r="L114" s="69"/>
+      <c r="M114" s="69"/>
+      <c r="N114" s="69"/>
+      <c r="O114" s="69"/>
+      <c r="P114" s="69"/>
+      <c r="Q114" s="69"/>
+      <c r="R114" s="69"/>
+      <c r="S114" s="69"/>
+      <c r="T114" s="69"/>
     </row>
     <row r="115" ht="15.75" customHeight="1">
-      <c r="A115" s="1"/>
-[...18 lines deleted...]
-      <c r="T115" s="1"/>
+      <c r="A115" s="69"/>
+      <c r="B115" s="9"/>
+      <c r="C115" s="10"/>
+      <c r="D115" s="122"/>
+      <c r="E115" s="9"/>
+      <c r="F115" s="10"/>
+      <c r="G115" s="124"/>
+      <c r="H115" s="69"/>
+      <c r="I115" s="69"/>
+      <c r="J115" s="69"/>
+      <c r="K115" s="69"/>
+      <c r="L115" s="69"/>
+      <c r="M115" s="69"/>
+      <c r="N115" s="69"/>
+      <c r="O115" s="69"/>
+      <c r="P115" s="69"/>
+      <c r="Q115" s="69"/>
+      <c r="R115" s="69"/>
+      <c r="S115" s="69"/>
+      <c r="T115" s="69"/>
     </row>
     <row r="116" ht="15.75" customHeight="1">
-      <c r="A116" s="1"/>
-[...18 lines deleted...]
-      <c r="T116" s="1"/>
+      <c r="A116" s="69"/>
+      <c r="B116" s="9"/>
+      <c r="C116" s="10"/>
+      <c r="D116" s="122"/>
+      <c r="E116" s="9"/>
+      <c r="F116" s="10"/>
+      <c r="G116" s="124"/>
+      <c r="H116" s="69"/>
+      <c r="I116" s="69"/>
+      <c r="J116" s="69"/>
+      <c r="K116" s="69"/>
+      <c r="L116" s="69"/>
+      <c r="M116" s="69"/>
+      <c r="N116" s="69"/>
+      <c r="O116" s="69"/>
+      <c r="P116" s="69"/>
+      <c r="Q116" s="69"/>
+      <c r="R116" s="69"/>
+      <c r="S116" s="69"/>
+      <c r="T116" s="69"/>
     </row>
     <row r="117" ht="15.75" customHeight="1">
-      <c r="A117" s="1"/>
-[...18 lines deleted...]
-      <c r="T117" s="1"/>
+      <c r="A117" s="69"/>
+      <c r="B117" s="9"/>
+      <c r="C117" s="10"/>
+      <c r="D117" s="122"/>
+      <c r="E117" s="9"/>
+      <c r="F117" s="10"/>
+      <c r="G117" s="124"/>
+      <c r="H117" s="69"/>
+      <c r="I117" s="69"/>
+      <c r="J117" s="69"/>
+      <c r="K117" s="69"/>
+      <c r="L117" s="69"/>
+      <c r="M117" s="69"/>
+      <c r="N117" s="69"/>
+      <c r="O117" s="69"/>
+      <c r="P117" s="69"/>
+      <c r="Q117" s="69"/>
+      <c r="R117" s="69"/>
+      <c r="S117" s="69"/>
+      <c r="T117" s="69"/>
     </row>
     <row r="118" ht="15.75" customHeight="1">
-      <c r="A118" s="1"/>
-[...18 lines deleted...]
-      <c r="T118" s="1"/>
+      <c r="A118" s="69"/>
+      <c r="B118" s="9"/>
+      <c r="C118" s="10"/>
+      <c r="D118" s="122"/>
+      <c r="E118" s="9"/>
+      <c r="F118" s="10"/>
+      <c r="G118" s="124"/>
+      <c r="H118" s="69"/>
+      <c r="I118" s="69"/>
+      <c r="J118" s="69"/>
+      <c r="K118" s="69"/>
+      <c r="L118" s="69"/>
+      <c r="M118" s="69"/>
+      <c r="N118" s="69"/>
+      <c r="O118" s="69"/>
+      <c r="P118" s="69"/>
+      <c r="Q118" s="69"/>
+      <c r="R118" s="69"/>
+      <c r="S118" s="69"/>
+      <c r="T118" s="69"/>
     </row>
     <row r="119" ht="15.75" customHeight="1">
-      <c r="A119" s="1"/>
-[...18 lines deleted...]
-      <c r="T119" s="1"/>
+      <c r="A119" s="69"/>
+      <c r="B119" s="9"/>
+      <c r="C119" s="10"/>
+      <c r="D119" s="122"/>
+      <c r="E119" s="9"/>
+      <c r="F119" s="10"/>
+      <c r="G119" s="124"/>
+      <c r="H119" s="69"/>
+      <c r="I119" s="69"/>
+      <c r="J119" s="69"/>
+      <c r="K119" s="69"/>
+      <c r="L119" s="69"/>
+      <c r="M119" s="69"/>
+      <c r="N119" s="69"/>
+      <c r="O119" s="69"/>
+      <c r="P119" s="69"/>
+      <c r="Q119" s="69"/>
+      <c r="R119" s="69"/>
+      <c r="S119" s="69"/>
+      <c r="T119" s="69"/>
     </row>
     <row r="120" ht="15.75" customHeight="1">
-      <c r="A120" s="1"/>
-[...18 lines deleted...]
-      <c r="T120" s="1"/>
+      <c r="A120" s="69"/>
+      <c r="B120" s="9"/>
+      <c r="C120" s="10"/>
+      <c r="D120" s="122"/>
+      <c r="E120" s="9"/>
+      <c r="F120" s="10"/>
+      <c r="G120" s="124"/>
+      <c r="H120" s="69"/>
+      <c r="I120" s="69"/>
+      <c r="J120" s="69"/>
+      <c r="K120" s="69"/>
+      <c r="L120" s="69"/>
+      <c r="M120" s="69"/>
+      <c r="N120" s="69"/>
+      <c r="O120" s="69"/>
+      <c r="P120" s="69"/>
+      <c r="Q120" s="69"/>
+      <c r="R120" s="69"/>
+      <c r="S120" s="69"/>
+      <c r="T120" s="69"/>
     </row>
     <row r="121" ht="15.75" customHeight="1">
-      <c r="A121" s="1"/>
-[...18 lines deleted...]
-      <c r="T121" s="1"/>
+      <c r="A121" s="69"/>
+      <c r="B121" s="9"/>
+      <c r="C121" s="10"/>
+      <c r="D121" s="122"/>
+      <c r="E121" s="9"/>
+      <c r="F121" s="10"/>
+      <c r="G121" s="124"/>
+      <c r="H121" s="69"/>
+      <c r="I121" s="69"/>
+      <c r="J121" s="69"/>
+      <c r="K121" s="69"/>
+      <c r="L121" s="69"/>
+      <c r="M121" s="69"/>
+      <c r="N121" s="69"/>
+      <c r="O121" s="69"/>
+      <c r="P121" s="69"/>
+      <c r="Q121" s="69"/>
+      <c r="R121" s="69"/>
+      <c r="S121" s="69"/>
+      <c r="T121" s="69"/>
     </row>
     <row r="122" ht="15.75" customHeight="1">
-      <c r="A122" s="1"/>
-[...18 lines deleted...]
-      <c r="T122" s="1"/>
+      <c r="A122" s="69"/>
+      <c r="B122" s="9"/>
+      <c r="C122" s="10"/>
+      <c r="D122" s="122"/>
+      <c r="E122" s="9"/>
+      <c r="F122" s="10"/>
+      <c r="G122" s="124"/>
+      <c r="H122" s="69"/>
+      <c r="I122" s="69"/>
+      <c r="J122" s="69"/>
+      <c r="K122" s="69"/>
+      <c r="L122" s="69"/>
+      <c r="M122" s="69"/>
+      <c r="N122" s="69"/>
+      <c r="O122" s="69"/>
+      <c r="P122" s="69"/>
+      <c r="Q122" s="69"/>
+      <c r="R122" s="69"/>
+      <c r="S122" s="69"/>
+      <c r="T122" s="69"/>
     </row>
     <row r="123" ht="15.75" customHeight="1">
-      <c r="A123" s="1"/>
-[...18 lines deleted...]
-      <c r="T123" s="1"/>
+      <c r="A123" s="69"/>
+      <c r="B123" s="9"/>
+      <c r="C123" s="10"/>
+      <c r="D123" s="122"/>
+      <c r="E123" s="9"/>
+      <c r="F123" s="10"/>
+      <c r="G123" s="124"/>
+      <c r="H123" s="69"/>
+      <c r="I123" s="69"/>
+      <c r="J123" s="69"/>
+      <c r="K123" s="69"/>
+      <c r="L123" s="69"/>
+      <c r="M123" s="69"/>
+      <c r="N123" s="69"/>
+      <c r="O123" s="69"/>
+      <c r="P123" s="69"/>
+      <c r="Q123" s="69"/>
+      <c r="R123" s="69"/>
+      <c r="S123" s="69"/>
+      <c r="T123" s="69"/>
     </row>
     <row r="124" ht="15.75" customHeight="1">
-      <c r="A124" s="1"/>
-[...18 lines deleted...]
-      <c r="T124" s="1"/>
+      <c r="A124" s="69"/>
+      <c r="B124" s="9"/>
+      <c r="C124" s="10"/>
+      <c r="D124" s="122"/>
+      <c r="E124" s="9"/>
+      <c r="F124" s="10"/>
+      <c r="G124" s="124"/>
+      <c r="H124" s="69"/>
+      <c r="I124" s="69"/>
+      <c r="J124" s="69"/>
+      <c r="K124" s="69"/>
+      <c r="L124" s="69"/>
+      <c r="M124" s="69"/>
+      <c r="N124" s="69"/>
+      <c r="O124" s="69"/>
+      <c r="P124" s="69"/>
+      <c r="Q124" s="69"/>
+      <c r="R124" s="69"/>
+      <c r="S124" s="69"/>
+      <c r="T124" s="69"/>
     </row>
     <row r="125" ht="15.75" customHeight="1">
-      <c r="A125" s="1"/>
-[...18 lines deleted...]
-      <c r="T125" s="1"/>
+      <c r="A125" s="69"/>
+      <c r="B125" s="9"/>
+      <c r="C125" s="10"/>
+      <c r="D125" s="122"/>
+      <c r="E125" s="9"/>
+      <c r="F125" s="10"/>
+      <c r="G125" s="124"/>
+      <c r="H125" s="69"/>
+      <c r="I125" s="69"/>
+      <c r="J125" s="69"/>
+      <c r="K125" s="69"/>
+      <c r="L125" s="69"/>
+      <c r="M125" s="69"/>
+      <c r="N125" s="69"/>
+      <c r="O125" s="69"/>
+      <c r="P125" s="69"/>
+      <c r="Q125" s="69"/>
+      <c r="R125" s="69"/>
+      <c r="S125" s="69"/>
+      <c r="T125" s="69"/>
     </row>
     <row r="126" ht="15.75" customHeight="1">
-      <c r="A126" s="1"/>
-[...18 lines deleted...]
-      <c r="T126" s="1"/>
+      <c r="A126" s="69"/>
+      <c r="B126" s="9"/>
+      <c r="C126" s="10"/>
+      <c r="D126" s="122"/>
+      <c r="E126" s="9"/>
+      <c r="F126" s="10"/>
+      <c r="G126" s="124"/>
+      <c r="H126" s="69"/>
+      <c r="I126" s="69"/>
+      <c r="J126" s="69"/>
+      <c r="K126" s="69"/>
+      <c r="L126" s="69"/>
+      <c r="M126" s="69"/>
+      <c r="N126" s="69"/>
+      <c r="O126" s="69"/>
+      <c r="P126" s="69"/>
+      <c r="Q126" s="69"/>
+      <c r="R126" s="69"/>
+      <c r="S126" s="69"/>
+      <c r="T126" s="69"/>
     </row>
     <row r="127" ht="15.75" customHeight="1">
-      <c r="A127" s="1"/>
-[...18 lines deleted...]
-      <c r="T127" s="1"/>
+      <c r="A127" s="69"/>
+      <c r="B127" s="9"/>
+      <c r="C127" s="10"/>
+      <c r="D127" s="122"/>
+      <c r="E127" s="9"/>
+      <c r="F127" s="10"/>
+      <c r="G127" s="124"/>
+      <c r="H127" s="69"/>
+      <c r="I127" s="69"/>
+      <c r="J127" s="69"/>
+      <c r="K127" s="69"/>
+      <c r="L127" s="69"/>
+      <c r="M127" s="69"/>
+      <c r="N127" s="69"/>
+      <c r="O127" s="69"/>
+      <c r="P127" s="69"/>
+      <c r="Q127" s="69"/>
+      <c r="R127" s="69"/>
+      <c r="S127" s="69"/>
+      <c r="T127" s="69"/>
     </row>
     <row r="128" ht="15.75" customHeight="1">
-      <c r="A128" s="1"/>
-[...18 lines deleted...]
-      <c r="T128" s="1"/>
+      <c r="A128" s="69"/>
+      <c r="B128" s="9"/>
+      <c r="C128" s="10"/>
+      <c r="D128" s="122"/>
+      <c r="E128" s="9"/>
+      <c r="F128" s="10"/>
+      <c r="G128" s="124"/>
+      <c r="H128" s="69"/>
+      <c r="I128" s="69"/>
+      <c r="J128" s="69"/>
+      <c r="K128" s="69"/>
+      <c r="L128" s="69"/>
+      <c r="M128" s="69"/>
+      <c r="N128" s="69"/>
+      <c r="O128" s="69"/>
+      <c r="P128" s="69"/>
+      <c r="Q128" s="69"/>
+      <c r="R128" s="69"/>
+      <c r="S128" s="69"/>
+      <c r="T128" s="69"/>
     </row>
     <row r="129" ht="15.75" customHeight="1">
-      <c r="A129" s="1"/>
-[...18 lines deleted...]
-      <c r="T129" s="1"/>
+      <c r="A129" s="69"/>
+      <c r="B129" s="9"/>
+      <c r="C129" s="10"/>
+      <c r="D129" s="122"/>
+      <c r="E129" s="9"/>
+      <c r="F129" s="10"/>
+      <c r="G129" s="124"/>
+      <c r="H129" s="69"/>
+      <c r="I129" s="69"/>
+      <c r="J129" s="69"/>
+      <c r="K129" s="69"/>
+      <c r="L129" s="69"/>
+      <c r="M129" s="69"/>
+      <c r="N129" s="69"/>
+      <c r="O129" s="69"/>
+      <c r="P129" s="69"/>
+      <c r="Q129" s="69"/>
+      <c r="R129" s="69"/>
+      <c r="S129" s="69"/>
+      <c r="T129" s="69"/>
     </row>
     <row r="130" ht="15.75" customHeight="1">
-      <c r="A130" s="1"/>
-[...18 lines deleted...]
-      <c r="T130" s="1"/>
+      <c r="A130" s="69"/>
+      <c r="B130" s="9"/>
+      <c r="C130" s="10"/>
+      <c r="D130" s="122"/>
+      <c r="E130" s="9"/>
+      <c r="F130" s="10"/>
+      <c r="G130" s="124"/>
+      <c r="H130" s="69"/>
+      <c r="I130" s="69"/>
+      <c r="J130" s="69"/>
+      <c r="K130" s="69"/>
+      <c r="L130" s="69"/>
+      <c r="M130" s="69"/>
+      <c r="N130" s="69"/>
+      <c r="O130" s="69"/>
+      <c r="P130" s="69"/>
+      <c r="Q130" s="69"/>
+      <c r="R130" s="69"/>
+      <c r="S130" s="69"/>
+      <c r="T130" s="69"/>
     </row>
     <row r="131" ht="15.75" customHeight="1">
-      <c r="A131" s="1"/>
-[...18 lines deleted...]
-      <c r="T131" s="1"/>
+      <c r="A131" s="69"/>
+      <c r="B131" s="9"/>
+      <c r="C131" s="10"/>
+      <c r="D131" s="122"/>
+      <c r="E131" s="9"/>
+      <c r="F131" s="10"/>
+      <c r="G131" s="124"/>
+      <c r="H131" s="69"/>
+      <c r="I131" s="69"/>
+      <c r="J131" s="69"/>
+      <c r="K131" s="69"/>
+      <c r="L131" s="69"/>
+      <c r="M131" s="69"/>
+      <c r="N131" s="69"/>
+      <c r="O131" s="69"/>
+      <c r="P131" s="69"/>
+      <c r="Q131" s="69"/>
+      <c r="R131" s="69"/>
+      <c r="S131" s="69"/>
+      <c r="T131" s="69"/>
     </row>
     <row r="132" ht="15.75" customHeight="1">
-      <c r="A132" s="1"/>
-[...18 lines deleted...]
-      <c r="T132" s="1"/>
+      <c r="A132" s="69"/>
+      <c r="B132" s="9"/>
+      <c r="C132" s="10"/>
+      <c r="D132" s="122"/>
+      <c r="E132" s="9"/>
+      <c r="F132" s="10"/>
+      <c r="G132" s="124"/>
+      <c r="H132" s="69"/>
+      <c r="I132" s="69"/>
+      <c r="J132" s="69"/>
+      <c r="K132" s="69"/>
+      <c r="L132" s="69"/>
+      <c r="M132" s="69"/>
+      <c r="N132" s="69"/>
+      <c r="O132" s="69"/>
+      <c r="P132" s="69"/>
+      <c r="Q132" s="69"/>
+      <c r="R132" s="69"/>
+      <c r="S132" s="69"/>
+      <c r="T132" s="69"/>
     </row>
     <row r="133" ht="15.75" customHeight="1">
-      <c r="A133" s="1"/>
-[...18 lines deleted...]
-      <c r="T133" s="1"/>
+      <c r="A133" s="69"/>
+      <c r="B133" s="9"/>
+      <c r="C133" s="10"/>
+      <c r="D133" s="122"/>
+      <c r="E133" s="9"/>
+      <c r="F133" s="10"/>
+      <c r="G133" s="124"/>
+      <c r="H133" s="69"/>
+      <c r="I133" s="69"/>
+      <c r="J133" s="69"/>
+      <c r="K133" s="69"/>
+      <c r="L133" s="69"/>
+      <c r="M133" s="69"/>
+      <c r="N133" s="69"/>
+      <c r="O133" s="69"/>
+      <c r="P133" s="69"/>
+      <c r="Q133" s="69"/>
+      <c r="R133" s="69"/>
+      <c r="S133" s="69"/>
+      <c r="T133" s="69"/>
     </row>
     <row r="134" ht="15.75" customHeight="1">
-      <c r="A134" s="1"/>
-[...18 lines deleted...]
-      <c r="T134" s="1"/>
+      <c r="A134" s="69"/>
+      <c r="B134" s="9"/>
+      <c r="C134" s="10"/>
+      <c r="D134" s="122"/>
+      <c r="E134" s="9"/>
+      <c r="F134" s="10"/>
+      <c r="G134" s="124"/>
+      <c r="H134" s="69"/>
+      <c r="I134" s="69"/>
+      <c r="J134" s="69"/>
+      <c r="K134" s="69"/>
+      <c r="L134" s="69"/>
+      <c r="M134" s="69"/>
+      <c r="N134" s="69"/>
+      <c r="O134" s="69"/>
+      <c r="P134" s="69"/>
+      <c r="Q134" s="69"/>
+      <c r="R134" s="69"/>
+      <c r="S134" s="69"/>
+      <c r="T134" s="69"/>
     </row>
     <row r="135" ht="15.75" customHeight="1">
-      <c r="A135" s="1"/>
-[...18 lines deleted...]
-      <c r="T135" s="1"/>
+      <c r="A135" s="69"/>
+      <c r="B135" s="9"/>
+      <c r="C135" s="10"/>
+      <c r="D135" s="122"/>
+      <c r="E135" s="9"/>
+      <c r="F135" s="10"/>
+      <c r="G135" s="124"/>
+      <c r="H135" s="69"/>
+      <c r="I135" s="69"/>
+      <c r="J135" s="69"/>
+      <c r="K135" s="69"/>
+      <c r="L135" s="69"/>
+      <c r="M135" s="69"/>
+      <c r="N135" s="69"/>
+      <c r="O135" s="69"/>
+      <c r="P135" s="69"/>
+      <c r="Q135" s="69"/>
+      <c r="R135" s="69"/>
+      <c r="S135" s="69"/>
+      <c r="T135" s="69"/>
     </row>
     <row r="136" ht="15.75" customHeight="1">
-      <c r="A136" s="1"/>
-[...18 lines deleted...]
-      <c r="T136" s="1"/>
+      <c r="A136" s="69"/>
+      <c r="B136" s="9"/>
+      <c r="C136" s="10"/>
+      <c r="D136" s="122"/>
+      <c r="E136" s="9"/>
+      <c r="F136" s="10"/>
+      <c r="G136" s="124"/>
+      <c r="H136" s="69"/>
+      <c r="I136" s="69"/>
+      <c r="J136" s="69"/>
+      <c r="K136" s="69"/>
+      <c r="L136" s="69"/>
+      <c r="M136" s="69"/>
+      <c r="N136" s="69"/>
+      <c r="O136" s="69"/>
+      <c r="P136" s="69"/>
+      <c r="Q136" s="69"/>
+      <c r="R136" s="69"/>
+      <c r="S136" s="69"/>
+      <c r="T136" s="69"/>
     </row>
     <row r="137" ht="15.75" customHeight="1">
-      <c r="A137" s="1"/>
-[...18 lines deleted...]
-      <c r="T137" s="1"/>
+      <c r="A137" s="69"/>
+      <c r="B137" s="9"/>
+      <c r="C137" s="10"/>
+      <c r="D137" s="122"/>
+      <c r="E137" s="9"/>
+      <c r="F137" s="10"/>
+      <c r="G137" s="124"/>
+      <c r="H137" s="69"/>
+      <c r="I137" s="69"/>
+      <c r="J137" s="69"/>
+      <c r="K137" s="69"/>
+      <c r="L137" s="69"/>
+      <c r="M137" s="69"/>
+      <c r="N137" s="69"/>
+      <c r="O137" s="69"/>
+      <c r="P137" s="69"/>
+      <c r="Q137" s="69"/>
+      <c r="R137" s="69"/>
+      <c r="S137" s="69"/>
+      <c r="T137" s="69"/>
     </row>
     <row r="138" ht="15.75" customHeight="1">
-      <c r="A138" s="1"/>
-[...18 lines deleted...]
-      <c r="T138" s="1"/>
+      <c r="A138" s="69"/>
+      <c r="B138" s="9"/>
+      <c r="C138" s="10"/>
+      <c r="D138" s="122"/>
+      <c r="E138" s="9"/>
+      <c r="F138" s="10"/>
+      <c r="G138" s="124"/>
+      <c r="H138" s="69"/>
+      <c r="I138" s="69"/>
+      <c r="J138" s="69"/>
+      <c r="K138" s="69"/>
+      <c r="L138" s="69"/>
+      <c r="M138" s="69"/>
+      <c r="N138" s="69"/>
+      <c r="O138" s="69"/>
+      <c r="P138" s="69"/>
+      <c r="Q138" s="69"/>
+      <c r="R138" s="69"/>
+      <c r="S138" s="69"/>
+      <c r="T138" s="69"/>
     </row>
     <row r="139" ht="15.75" customHeight="1">
-      <c r="A139" s="1"/>
-[...18 lines deleted...]
-      <c r="T139" s="1"/>
+      <c r="A139" s="69"/>
+      <c r="B139" s="9"/>
+      <c r="C139" s="10"/>
+      <c r="D139" s="122"/>
+      <c r="E139" s="9"/>
+      <c r="F139" s="10"/>
+      <c r="G139" s="124"/>
+      <c r="H139" s="69"/>
+      <c r="I139" s="69"/>
+      <c r="J139" s="69"/>
+      <c r="K139" s="69"/>
+      <c r="L139" s="69"/>
+      <c r="M139" s="69"/>
+      <c r="N139" s="69"/>
+      <c r="O139" s="69"/>
+      <c r="P139" s="69"/>
+      <c r="Q139" s="69"/>
+      <c r="R139" s="69"/>
+      <c r="S139" s="69"/>
+      <c r="T139" s="69"/>
     </row>
     <row r="140" ht="15.75" customHeight="1">
-      <c r="A140" s="1"/>
-[...18 lines deleted...]
-      <c r="T140" s="1"/>
+      <c r="A140" s="69"/>
+      <c r="B140" s="9"/>
+      <c r="C140" s="10"/>
+      <c r="D140" s="122"/>
+      <c r="E140" s="9"/>
+      <c r="F140" s="10"/>
+      <c r="G140" s="124"/>
+      <c r="H140" s="69"/>
+      <c r="I140" s="69"/>
+      <c r="J140" s="69"/>
+      <c r="K140" s="69"/>
+      <c r="L140" s="69"/>
+      <c r="M140" s="69"/>
+      <c r="N140" s="69"/>
+      <c r="O140" s="69"/>
+      <c r="P140" s="69"/>
+      <c r="Q140" s="69"/>
+      <c r="R140" s="69"/>
+      <c r="S140" s="69"/>
+      <c r="T140" s="69"/>
     </row>
     <row r="141" ht="15.75" customHeight="1">
-      <c r="A141" s="1"/>
-[...18 lines deleted...]
-      <c r="T141" s="1"/>
+      <c r="A141" s="69"/>
+      <c r="B141" s="9"/>
+      <c r="C141" s="10"/>
+      <c r="D141" s="122"/>
+      <c r="E141" s="9"/>
+      <c r="F141" s="10"/>
+      <c r="G141" s="124"/>
+      <c r="H141" s="69"/>
+      <c r="I141" s="69"/>
+      <c r="J141" s="69"/>
+      <c r="K141" s="69"/>
+      <c r="L141" s="69"/>
+      <c r="M141" s="69"/>
+      <c r="N141" s="69"/>
+      <c r="O141" s="69"/>
+      <c r="P141" s="69"/>
+      <c r="Q141" s="69"/>
+      <c r="R141" s="69"/>
+      <c r="S141" s="69"/>
+      <c r="T141" s="69"/>
     </row>
     <row r="142" ht="15.75" customHeight="1">
-      <c r="A142" s="1"/>
-[...18 lines deleted...]
-      <c r="T142" s="1"/>
+      <c r="A142" s="69"/>
+      <c r="B142" s="9"/>
+      <c r="C142" s="10"/>
+      <c r="D142" s="122"/>
+      <c r="E142" s="9"/>
+      <c r="F142" s="10"/>
+      <c r="G142" s="124"/>
+      <c r="H142" s="69"/>
+      <c r="I142" s="69"/>
+      <c r="J142" s="69"/>
+      <c r="K142" s="69"/>
+      <c r="L142" s="69"/>
+      <c r="M142" s="69"/>
+      <c r="N142" s="69"/>
+      <c r="O142" s="69"/>
+      <c r="P142" s="69"/>
+      <c r="Q142" s="69"/>
+      <c r="R142" s="69"/>
+      <c r="S142" s="69"/>
+      <c r="T142" s="69"/>
     </row>
     <row r="143" ht="15.75" customHeight="1">
-      <c r="A143" s="1"/>
-[...18 lines deleted...]
-      <c r="T143" s="1"/>
+      <c r="A143" s="69"/>
+      <c r="B143" s="9"/>
+      <c r="C143" s="10"/>
+      <c r="D143" s="122"/>
+      <c r="E143" s="9"/>
+      <c r="F143" s="10"/>
+      <c r="G143" s="124"/>
+      <c r="H143" s="69"/>
+      <c r="I143" s="69"/>
+      <c r="J143" s="69"/>
+      <c r="K143" s="69"/>
+      <c r="L143" s="69"/>
+      <c r="M143" s="69"/>
+      <c r="N143" s="69"/>
+      <c r="O143" s="69"/>
+      <c r="P143" s="69"/>
+      <c r="Q143" s="69"/>
+      <c r="R143" s="69"/>
+      <c r="S143" s="69"/>
+      <c r="T143" s="69"/>
     </row>
     <row r="144" ht="15.75" customHeight="1">
-      <c r="A144" s="1"/>
-[...18 lines deleted...]
-      <c r="T144" s="1"/>
+      <c r="A144" s="69"/>
+      <c r="B144" s="9"/>
+      <c r="C144" s="10"/>
+      <c r="D144" s="122"/>
+      <c r="E144" s="9"/>
+      <c r="F144" s="10"/>
+      <c r="G144" s="124"/>
+      <c r="H144" s="69"/>
+      <c r="I144" s="69"/>
+      <c r="J144" s="69"/>
+      <c r="K144" s="69"/>
+      <c r="L144" s="69"/>
+      <c r="M144" s="69"/>
+      <c r="N144" s="69"/>
+      <c r="O144" s="69"/>
+      <c r="P144" s="69"/>
+      <c r="Q144" s="69"/>
+      <c r="R144" s="69"/>
+      <c r="S144" s="69"/>
+      <c r="T144" s="69"/>
     </row>
     <row r="145" ht="15.75" customHeight="1">
-      <c r="A145" s="1"/>
-[...18 lines deleted...]
-      <c r="T145" s="1"/>
+      <c r="A145" s="69"/>
+      <c r="B145" s="9"/>
+      <c r="C145" s="10"/>
+      <c r="D145" s="122"/>
+      <c r="E145" s="9"/>
+      <c r="F145" s="10"/>
+      <c r="G145" s="124"/>
+      <c r="H145" s="69"/>
+      <c r="I145" s="69"/>
+      <c r="J145" s="69"/>
+      <c r="K145" s="69"/>
+      <c r="L145" s="69"/>
+      <c r="M145" s="69"/>
+      <c r="N145" s="69"/>
+      <c r="O145" s="69"/>
+      <c r="P145" s="69"/>
+      <c r="Q145" s="69"/>
+      <c r="R145" s="69"/>
+      <c r="S145" s="69"/>
+      <c r="T145" s="69"/>
     </row>
     <row r="146" ht="15.75" customHeight="1">
-      <c r="A146" s="1"/>
-[...18 lines deleted...]
-      <c r="T146" s="1"/>
+      <c r="A146" s="69"/>
+      <c r="B146" s="9"/>
+      <c r="C146" s="10"/>
+      <c r="D146" s="122"/>
+      <c r="E146" s="9"/>
+      <c r="F146" s="10"/>
+      <c r="G146" s="124"/>
+      <c r="H146" s="69"/>
+      <c r="I146" s="69"/>
+      <c r="J146" s="69"/>
+      <c r="K146" s="69"/>
+      <c r="L146" s="69"/>
+      <c r="M146" s="69"/>
+      <c r="N146" s="69"/>
+      <c r="O146" s="69"/>
+      <c r="P146" s="69"/>
+      <c r="Q146" s="69"/>
+      <c r="R146" s="69"/>
+      <c r="S146" s="69"/>
+      <c r="T146" s="69"/>
     </row>
     <row r="147" ht="15.75" customHeight="1">
-      <c r="A147" s="1"/>
-[...18 lines deleted...]
-      <c r="T147" s="1"/>
+      <c r="A147" s="69"/>
+      <c r="B147" s="9"/>
+      <c r="C147" s="10"/>
+      <c r="D147" s="122"/>
+      <c r="E147" s="9"/>
+      <c r="F147" s="10"/>
+      <c r="G147" s="124"/>
+      <c r="H147" s="69"/>
+      <c r="I147" s="69"/>
+      <c r="J147" s="69"/>
+      <c r="K147" s="69"/>
+      <c r="L147" s="69"/>
+      <c r="M147" s="69"/>
+      <c r="N147" s="69"/>
+      <c r="O147" s="69"/>
+      <c r="P147" s="69"/>
+      <c r="Q147" s="69"/>
+      <c r="R147" s="69"/>
+      <c r="S147" s="69"/>
+      <c r="T147" s="69"/>
     </row>
     <row r="148" ht="15.75" customHeight="1">
-      <c r="A148" s="1"/>
-[...18 lines deleted...]
-      <c r="T148" s="1"/>
+      <c r="A148" s="69"/>
+      <c r="B148" s="9"/>
+      <c r="C148" s="10"/>
+      <c r="D148" s="122"/>
+      <c r="E148" s="9"/>
+      <c r="F148" s="10"/>
+      <c r="G148" s="124"/>
+      <c r="H148" s="69"/>
+      <c r="I148" s="69"/>
+      <c r="J148" s="69"/>
+      <c r="K148" s="69"/>
+      <c r="L148" s="69"/>
+      <c r="M148" s="69"/>
+      <c r="N148" s="69"/>
+      <c r="O148" s="69"/>
+      <c r="P148" s="69"/>
+      <c r="Q148" s="69"/>
+      <c r="R148" s="69"/>
+      <c r="S148" s="69"/>
+      <c r="T148" s="69"/>
     </row>
     <row r="149" ht="15.75" customHeight="1">
-      <c r="A149" s="1"/>
-[...18 lines deleted...]
-      <c r="T149" s="1"/>
+      <c r="A149" s="69"/>
+      <c r="B149" s="9"/>
+      <c r="C149" s="10"/>
+      <c r="D149" s="122"/>
+      <c r="E149" s="9"/>
+      <c r="F149" s="10"/>
+      <c r="G149" s="124"/>
+      <c r="H149" s="69"/>
+      <c r="I149" s="69"/>
+      <c r="J149" s="69"/>
+      <c r="K149" s="69"/>
+      <c r="L149" s="69"/>
+      <c r="M149" s="69"/>
+      <c r="N149" s="69"/>
+      <c r="O149" s="69"/>
+      <c r="P149" s="69"/>
+      <c r="Q149" s="69"/>
+      <c r="R149" s="69"/>
+      <c r="S149" s="69"/>
+      <c r="T149" s="69"/>
     </row>
     <row r="150" ht="15.75" customHeight="1">
-      <c r="A150" s="1"/>
-[...18 lines deleted...]
-      <c r="T150" s="1"/>
+      <c r="A150" s="69"/>
+      <c r="B150" s="9"/>
+      <c r="C150" s="10"/>
+      <c r="D150" s="122"/>
+      <c r="E150" s="9"/>
+      <c r="F150" s="10"/>
+      <c r="G150" s="124"/>
+      <c r="H150" s="69"/>
+      <c r="I150" s="69"/>
+      <c r="J150" s="69"/>
+      <c r="K150" s="69"/>
+      <c r="L150" s="69"/>
+      <c r="M150" s="69"/>
+      <c r="N150" s="69"/>
+      <c r="O150" s="69"/>
+      <c r="P150" s="69"/>
+      <c r="Q150" s="69"/>
+      <c r="R150" s="69"/>
+      <c r="S150" s="69"/>
+      <c r="T150" s="69"/>
     </row>
     <row r="151" ht="15.75" customHeight="1">
-      <c r="A151" s="1"/>
-[...18 lines deleted...]
-      <c r="T151" s="1"/>
+      <c r="A151" s="69"/>
+      <c r="B151" s="9"/>
+      <c r="C151" s="10"/>
+      <c r="D151" s="122"/>
+      <c r="E151" s="9"/>
+      <c r="F151" s="10"/>
+      <c r="G151" s="124"/>
+      <c r="H151" s="69"/>
+      <c r="I151" s="69"/>
+      <c r="J151" s="69"/>
+      <c r="K151" s="69"/>
+      <c r="L151" s="69"/>
+      <c r="M151" s="69"/>
+      <c r="N151" s="69"/>
+      <c r="O151" s="69"/>
+      <c r="P151" s="69"/>
+      <c r="Q151" s="69"/>
+      <c r="R151" s="69"/>
+      <c r="S151" s="69"/>
+      <c r="T151" s="69"/>
     </row>
     <row r="152" ht="15.75" customHeight="1">
-      <c r="A152" s="1"/>
-[...18 lines deleted...]
-      <c r="T152" s="1"/>
+      <c r="A152" s="69"/>
+      <c r="B152" s="9"/>
+      <c r="C152" s="10"/>
+      <c r="D152" s="122"/>
+      <c r="E152" s="9"/>
+      <c r="F152" s="10"/>
+      <c r="G152" s="124"/>
+      <c r="H152" s="69"/>
+      <c r="I152" s="69"/>
+      <c r="J152" s="69"/>
+      <c r="K152" s="69"/>
+      <c r="L152" s="69"/>
+      <c r="M152" s="69"/>
+      <c r="N152" s="69"/>
+      <c r="O152" s="69"/>
+      <c r="P152" s="69"/>
+      <c r="Q152" s="69"/>
+      <c r="R152" s="69"/>
+      <c r="S152" s="69"/>
+      <c r="T152" s="69"/>
     </row>
     <row r="153" ht="15.75" customHeight="1">
-      <c r="A153" s="1"/>
-[...18 lines deleted...]
-      <c r="T153" s="1"/>
+      <c r="A153" s="69"/>
+      <c r="B153" s="9"/>
+      <c r="C153" s="10"/>
+      <c r="D153" s="122"/>
+      <c r="E153" s="9"/>
+      <c r="F153" s="10"/>
+      <c r="G153" s="124"/>
+      <c r="H153" s="69"/>
+      <c r="I153" s="69"/>
+      <c r="J153" s="69"/>
+      <c r="K153" s="69"/>
+      <c r="L153" s="69"/>
+      <c r="M153" s="69"/>
+      <c r="N153" s="69"/>
+      <c r="O153" s="69"/>
+      <c r="P153" s="69"/>
+      <c r="Q153" s="69"/>
+      <c r="R153" s="69"/>
+      <c r="S153" s="69"/>
+      <c r="T153" s="69"/>
     </row>
     <row r="154" ht="15.75" customHeight="1">
-      <c r="A154" s="1"/>
-[...18 lines deleted...]
-      <c r="T154" s="1"/>
+      <c r="A154" s="69"/>
+      <c r="B154" s="9"/>
+      <c r="C154" s="10"/>
+      <c r="D154" s="122"/>
+      <c r="E154" s="9"/>
+      <c r="F154" s="10"/>
+      <c r="G154" s="124"/>
+      <c r="H154" s="69"/>
+      <c r="I154" s="69"/>
+      <c r="J154" s="69"/>
+      <c r="K154" s="69"/>
+      <c r="L154" s="69"/>
+      <c r="M154" s="69"/>
+      <c r="N154" s="69"/>
+      <c r="O154" s="69"/>
+      <c r="P154" s="69"/>
+      <c r="Q154" s="69"/>
+      <c r="R154" s="69"/>
+      <c r="S154" s="69"/>
+      <c r="T154" s="69"/>
     </row>
     <row r="155" ht="15.75" customHeight="1">
-      <c r="A155" s="1"/>
-[...18 lines deleted...]
-      <c r="T155" s="1"/>
+      <c r="A155" s="69"/>
+      <c r="B155" s="9"/>
+      <c r="C155" s="10"/>
+      <c r="D155" s="122"/>
+      <c r="E155" s="9"/>
+      <c r="F155" s="10"/>
+      <c r="G155" s="124"/>
+      <c r="H155" s="69"/>
+      <c r="I155" s="69"/>
+      <c r="J155" s="69"/>
+      <c r="K155" s="69"/>
+      <c r="L155" s="69"/>
+      <c r="M155" s="69"/>
+      <c r="N155" s="69"/>
+      <c r="O155" s="69"/>
+      <c r="P155" s="69"/>
+      <c r="Q155" s="69"/>
+      <c r="R155" s="69"/>
+      <c r="S155" s="69"/>
+      <c r="T155" s="69"/>
     </row>
     <row r="156" ht="15.75" customHeight="1">
-      <c r="A156" s="1"/>
-[...18 lines deleted...]
-      <c r="T156" s="1"/>
+      <c r="A156" s="69"/>
+      <c r="B156" s="9"/>
+      <c r="C156" s="10"/>
+      <c r="D156" s="122"/>
+      <c r="E156" s="9"/>
+      <c r="F156" s="10"/>
+      <c r="G156" s="124"/>
+      <c r="H156" s="69"/>
+      <c r="I156" s="69"/>
+      <c r="J156" s="69"/>
+      <c r="K156" s="69"/>
+      <c r="L156" s="69"/>
+      <c r="M156" s="69"/>
+      <c r="N156" s="69"/>
+      <c r="O156" s="69"/>
+      <c r="P156" s="69"/>
+      <c r="Q156" s="69"/>
+      <c r="R156" s="69"/>
+      <c r="S156" s="69"/>
+      <c r="T156" s="69"/>
     </row>
     <row r="157" ht="15.75" customHeight="1">
-      <c r="A157" s="1"/>
-[...18 lines deleted...]
-      <c r="T157" s="1"/>
+      <c r="A157" s="69"/>
+      <c r="B157" s="9"/>
+      <c r="C157" s="10"/>
+      <c r="D157" s="122"/>
+      <c r="E157" s="9"/>
+      <c r="F157" s="10"/>
+      <c r="G157" s="124"/>
+      <c r="H157" s="69"/>
+      <c r="I157" s="69"/>
+      <c r="J157" s="69"/>
+      <c r="K157" s="69"/>
+      <c r="L157" s="69"/>
+      <c r="M157" s="69"/>
+      <c r="N157" s="69"/>
+      <c r="O157" s="69"/>
+      <c r="P157" s="69"/>
+      <c r="Q157" s="69"/>
+      <c r="R157" s="69"/>
+      <c r="S157" s="69"/>
+      <c r="T157" s="69"/>
     </row>
     <row r="158" ht="15.75" customHeight="1">
-      <c r="A158" s="1"/>
-[...18 lines deleted...]
-      <c r="T158" s="1"/>
+      <c r="A158" s="69"/>
+      <c r="B158" s="9"/>
+      <c r="C158" s="10"/>
+      <c r="D158" s="122"/>
+      <c r="E158" s="9"/>
+      <c r="F158" s="10"/>
+      <c r="G158" s="124"/>
+      <c r="H158" s="69"/>
+      <c r="I158" s="69"/>
+      <c r="J158" s="69"/>
+      <c r="K158" s="69"/>
+      <c r="L158" s="69"/>
+      <c r="M158" s="69"/>
+      <c r="N158" s="69"/>
+      <c r="O158" s="69"/>
+      <c r="P158" s="69"/>
+      <c r="Q158" s="69"/>
+      <c r="R158" s="69"/>
+      <c r="S158" s="69"/>
+      <c r="T158" s="69"/>
     </row>
     <row r="159" ht="15.75" customHeight="1">
-      <c r="A159" s="1"/>
-[...18 lines deleted...]
-      <c r="T159" s="1"/>
+      <c r="A159" s="69"/>
+      <c r="B159" s="9"/>
+      <c r="C159" s="10"/>
+      <c r="D159" s="122"/>
+      <c r="E159" s="9"/>
+      <c r="F159" s="10"/>
+      <c r="G159" s="124"/>
+      <c r="H159" s="69"/>
+      <c r="I159" s="69"/>
+      <c r="J159" s="69"/>
+      <c r="K159" s="69"/>
+      <c r="L159" s="69"/>
+      <c r="M159" s="69"/>
+      <c r="N159" s="69"/>
+      <c r="O159" s="69"/>
+      <c r="P159" s="69"/>
+      <c r="Q159" s="69"/>
+      <c r="R159" s="69"/>
+      <c r="S159" s="69"/>
+      <c r="T159" s="69"/>
     </row>
     <row r="160" ht="15.75" customHeight="1">
-      <c r="A160" s="1"/>
-[...18 lines deleted...]
-      <c r="T160" s="1"/>
+      <c r="A160" s="69"/>
+      <c r="B160" s="9"/>
+      <c r="C160" s="10"/>
+      <c r="D160" s="122"/>
+      <c r="E160" s="9"/>
+      <c r="F160" s="10"/>
+      <c r="G160" s="124"/>
+      <c r="H160" s="69"/>
+      <c r="I160" s="69"/>
+      <c r="J160" s="69"/>
+      <c r="K160" s="69"/>
+      <c r="L160" s="69"/>
+      <c r="M160" s="69"/>
+      <c r="N160" s="69"/>
+      <c r="O160" s="69"/>
+      <c r="P160" s="69"/>
+      <c r="Q160" s="69"/>
+      <c r="R160" s="69"/>
+      <c r="S160" s="69"/>
+      <c r="T160" s="69"/>
     </row>
     <row r="161" ht="15.75" customHeight="1">
-      <c r="A161" s="1"/>
-[...18 lines deleted...]
-      <c r="T161" s="1"/>
+      <c r="A161" s="69"/>
+      <c r="B161" s="9"/>
+      <c r="C161" s="10"/>
+      <c r="D161" s="122"/>
+      <c r="E161" s="9"/>
+      <c r="F161" s="10"/>
+      <c r="G161" s="124"/>
+      <c r="H161" s="69"/>
+      <c r="I161" s="69"/>
+      <c r="J161" s="69"/>
+      <c r="K161" s="69"/>
+      <c r="L161" s="69"/>
+      <c r="M161" s="69"/>
+      <c r="N161" s="69"/>
+      <c r="O161" s="69"/>
+      <c r="P161" s="69"/>
+      <c r="Q161" s="69"/>
+      <c r="R161" s="69"/>
+      <c r="S161" s="69"/>
+      <c r="T161" s="69"/>
     </row>
     <row r="162" ht="15.75" customHeight="1">
-      <c r="A162" s="1"/>
-[...18 lines deleted...]
-      <c r="T162" s="1"/>
+      <c r="A162" s="69"/>
+      <c r="B162" s="9"/>
+      <c r="C162" s="10"/>
+      <c r="D162" s="122"/>
+      <c r="E162" s="9"/>
+      <c r="F162" s="10"/>
+      <c r="G162" s="124"/>
+      <c r="H162" s="69"/>
+      <c r="I162" s="69"/>
+      <c r="J162" s="69"/>
+      <c r="K162" s="69"/>
+      <c r="L162" s="69"/>
+      <c r="M162" s="69"/>
+      <c r="N162" s="69"/>
+      <c r="O162" s="69"/>
+      <c r="P162" s="69"/>
+      <c r="Q162" s="69"/>
+      <c r="R162" s="69"/>
+      <c r="S162" s="69"/>
+      <c r="T162" s="69"/>
     </row>
     <row r="163" ht="15.75" customHeight="1">
-      <c r="A163" s="1"/>
-[...18 lines deleted...]
-      <c r="T163" s="1"/>
+      <c r="A163" s="69"/>
+      <c r="B163" s="9"/>
+      <c r="C163" s="10"/>
+      <c r="D163" s="122"/>
+      <c r="E163" s="9"/>
+      <c r="F163" s="10"/>
+      <c r="G163" s="124"/>
+      <c r="H163" s="69"/>
+      <c r="I163" s="69"/>
+      <c r="J163" s="69"/>
+      <c r="K163" s="69"/>
+      <c r="L163" s="69"/>
+      <c r="M163" s="69"/>
+      <c r="N163" s="69"/>
+      <c r="O163" s="69"/>
+      <c r="P163" s="69"/>
+      <c r="Q163" s="69"/>
+      <c r="R163" s="69"/>
+      <c r="S163" s="69"/>
+      <c r="T163" s="69"/>
     </row>
     <row r="164" ht="15.75" customHeight="1">
-      <c r="A164" s="1"/>
-[...18 lines deleted...]
-      <c r="T164" s="1"/>
+      <c r="A164" s="69"/>
+      <c r="B164" s="9"/>
+      <c r="C164" s="10"/>
+      <c r="D164" s="122"/>
+      <c r="E164" s="9"/>
+      <c r="F164" s="10"/>
+      <c r="G164" s="124"/>
+      <c r="H164" s="69"/>
+      <c r="I164" s="69"/>
+      <c r="J164" s="69"/>
+      <c r="K164" s="69"/>
+      <c r="L164" s="69"/>
+      <c r="M164" s="69"/>
+      <c r="N164" s="69"/>
+      <c r="O164" s="69"/>
+      <c r="P164" s="69"/>
+      <c r="Q164" s="69"/>
+      <c r="R164" s="69"/>
+      <c r="S164" s="69"/>
+      <c r="T164" s="69"/>
     </row>
     <row r="165" ht="15.75" customHeight="1">
-      <c r="A165" s="1"/>
-[...18 lines deleted...]
-      <c r="T165" s="1"/>
+      <c r="A165" s="69"/>
+      <c r="B165" s="9"/>
+      <c r="C165" s="10"/>
+      <c r="D165" s="122"/>
+      <c r="E165" s="9"/>
+      <c r="F165" s="10"/>
+      <c r="G165" s="124"/>
+      <c r="H165" s="69"/>
+      <c r="I165" s="69"/>
+      <c r="J165" s="69"/>
+      <c r="K165" s="69"/>
+      <c r="L165" s="69"/>
+      <c r="M165" s="69"/>
+      <c r="N165" s="69"/>
+      <c r="O165" s="69"/>
+      <c r="P165" s="69"/>
+      <c r="Q165" s="69"/>
+      <c r="R165" s="69"/>
+      <c r="S165" s="69"/>
+      <c r="T165" s="69"/>
     </row>
     <row r="166" ht="15.75" customHeight="1">
-      <c r="A166" s="1"/>
-[...18 lines deleted...]
-      <c r="T166" s="1"/>
+      <c r="A166" s="69"/>
+      <c r="B166" s="9"/>
+      <c r="C166" s="10"/>
+      <c r="D166" s="122"/>
+      <c r="E166" s="9"/>
+      <c r="F166" s="10"/>
+      <c r="G166" s="124"/>
+      <c r="H166" s="69"/>
+      <c r="I166" s="69"/>
+      <c r="J166" s="69"/>
+      <c r="K166" s="69"/>
+      <c r="L166" s="69"/>
+      <c r="M166" s="69"/>
+      <c r="N166" s="69"/>
+      <c r="O166" s="69"/>
+      <c r="P166" s="69"/>
+      <c r="Q166" s="69"/>
+      <c r="R166" s="69"/>
+      <c r="S166" s="69"/>
+      <c r="T166" s="69"/>
     </row>
     <row r="167" ht="15.75" customHeight="1">
-      <c r="A167" s="1"/>
-[...18 lines deleted...]
-      <c r="T167" s="1"/>
+      <c r="A167" s="69"/>
+      <c r="B167" s="9"/>
+      <c r="C167" s="10"/>
+      <c r="D167" s="122"/>
+      <c r="E167" s="9"/>
+      <c r="F167" s="10"/>
+      <c r="G167" s="124"/>
+      <c r="H167" s="69"/>
+      <c r="I167" s="69"/>
+      <c r="J167" s="69"/>
+      <c r="K167" s="69"/>
+      <c r="L167" s="69"/>
+      <c r="M167" s="69"/>
+      <c r="N167" s="69"/>
+      <c r="O167" s="69"/>
+      <c r="P167" s="69"/>
+      <c r="Q167" s="69"/>
+      <c r="R167" s="69"/>
+      <c r="S167" s="69"/>
+      <c r="T167" s="69"/>
     </row>
     <row r="168" ht="15.75" customHeight="1">
-      <c r="A168" s="1"/>
-[...18 lines deleted...]
-      <c r="T168" s="1"/>
+      <c r="A168" s="69"/>
+      <c r="B168" s="9"/>
+      <c r="C168" s="10"/>
+      <c r="D168" s="122"/>
+      <c r="E168" s="9"/>
+      <c r="F168" s="10"/>
+      <c r="G168" s="124"/>
+      <c r="H168" s="69"/>
+      <c r="I168" s="69"/>
+      <c r="J168" s="69"/>
+      <c r="K168" s="69"/>
+      <c r="L168" s="69"/>
+      <c r="M168" s="69"/>
+      <c r="N168" s="69"/>
+      <c r="O168" s="69"/>
+      <c r="P168" s="69"/>
+      <c r="Q168" s="69"/>
+      <c r="R168" s="69"/>
+      <c r="S168" s="69"/>
+      <c r="T168" s="69"/>
     </row>
     <row r="169" ht="15.75" customHeight="1">
-      <c r="A169" s="1"/>
-[...18 lines deleted...]
-      <c r="T169" s="1"/>
+      <c r="A169" s="69"/>
+      <c r="B169" s="9"/>
+      <c r="C169" s="10"/>
+      <c r="D169" s="122"/>
+      <c r="E169" s="9"/>
+      <c r="F169" s="10"/>
+      <c r="G169" s="124"/>
+      <c r="H169" s="69"/>
+      <c r="I169" s="69"/>
+      <c r="J169" s="69"/>
+      <c r="K169" s="69"/>
+      <c r="L169" s="69"/>
+      <c r="M169" s="69"/>
+      <c r="N169" s="69"/>
+      <c r="O169" s="69"/>
+      <c r="P169" s="69"/>
+      <c r="Q169" s="69"/>
+      <c r="R169" s="69"/>
+      <c r="S169" s="69"/>
+      <c r="T169" s="69"/>
     </row>
     <row r="170" ht="15.75" customHeight="1">
-      <c r="A170" s="1"/>
-[...18 lines deleted...]
-      <c r="T170" s="1"/>
+      <c r="A170" s="69"/>
+      <c r="B170" s="9"/>
+      <c r="C170" s="10"/>
+      <c r="D170" s="122"/>
+      <c r="E170" s="9"/>
+      <c r="F170" s="10"/>
+      <c r="G170" s="124"/>
+      <c r="H170" s="69"/>
+      <c r="I170" s="69"/>
+      <c r="J170" s="69"/>
+      <c r="K170" s="69"/>
+      <c r="L170" s="69"/>
+      <c r="M170" s="69"/>
+      <c r="N170" s="69"/>
+      <c r="O170" s="69"/>
+      <c r="P170" s="69"/>
+      <c r="Q170" s="69"/>
+      <c r="R170" s="69"/>
+      <c r="S170" s="69"/>
+      <c r="T170" s="69"/>
     </row>
     <row r="171" ht="15.75" customHeight="1">
-      <c r="A171" s="1"/>
-[...18 lines deleted...]
-      <c r="T171" s="1"/>
+      <c r="A171" s="69"/>
+      <c r="B171" s="9"/>
+      <c r="C171" s="10"/>
+      <c r="D171" s="122"/>
+      <c r="E171" s="9"/>
+      <c r="F171" s="10"/>
+      <c r="G171" s="124"/>
+      <c r="H171" s="69"/>
+      <c r="I171" s="69"/>
+      <c r="J171" s="69"/>
+      <c r="K171" s="69"/>
+      <c r="L171" s="69"/>
+      <c r="M171" s="69"/>
+      <c r="N171" s="69"/>
+      <c r="O171" s="69"/>
+      <c r="P171" s="69"/>
+      <c r="Q171" s="69"/>
+      <c r="R171" s="69"/>
+      <c r="S171" s="69"/>
+      <c r="T171" s="69"/>
     </row>
     <row r="172" ht="15.75" customHeight="1">
-      <c r="A172" s="1"/>
-[...18 lines deleted...]
-      <c r="T172" s="1"/>
+      <c r="A172" s="69"/>
+      <c r="B172" s="9"/>
+      <c r="C172" s="10"/>
+      <c r="D172" s="122"/>
+      <c r="E172" s="9"/>
+      <c r="F172" s="10"/>
+      <c r="G172" s="124"/>
+      <c r="H172" s="69"/>
+      <c r="I172" s="69"/>
+      <c r="J172" s="69"/>
+      <c r="K172" s="69"/>
+      <c r="L172" s="69"/>
+      <c r="M172" s="69"/>
+      <c r="N172" s="69"/>
+      <c r="O172" s="69"/>
+      <c r="P172" s="69"/>
+      <c r="Q172" s="69"/>
+      <c r="R172" s="69"/>
+      <c r="S172" s="69"/>
+      <c r="T172" s="69"/>
     </row>
     <row r="173" ht="15.75" customHeight="1">
-      <c r="A173" s="1"/>
-[...18 lines deleted...]
-      <c r="T173" s="1"/>
+      <c r="A173" s="69"/>
+      <c r="B173" s="9"/>
+      <c r="C173" s="10"/>
+      <c r="D173" s="122"/>
+      <c r="E173" s="9"/>
+      <c r="F173" s="10"/>
+      <c r="G173" s="124"/>
+      <c r="H173" s="69"/>
+      <c r="I173" s="69"/>
+      <c r="J173" s="69"/>
+      <c r="K173" s="69"/>
+      <c r="L173" s="69"/>
+      <c r="M173" s="69"/>
+      <c r="N173" s="69"/>
+      <c r="O173" s="69"/>
+      <c r="P173" s="69"/>
+      <c r="Q173" s="69"/>
+      <c r="R173" s="69"/>
+      <c r="S173" s="69"/>
+      <c r="T173" s="69"/>
     </row>
     <row r="174" ht="15.75" customHeight="1">
-      <c r="A174" s="1"/>
-[...18 lines deleted...]
-      <c r="T174" s="1"/>
+      <c r="A174" s="69"/>
+      <c r="B174" s="9"/>
+      <c r="C174" s="10"/>
+      <c r="D174" s="122"/>
+      <c r="E174" s="9"/>
+      <c r="F174" s="10"/>
+      <c r="G174" s="124"/>
+      <c r="H174" s="69"/>
+      <c r="I174" s="69"/>
+      <c r="J174" s="69"/>
+      <c r="K174" s="69"/>
+      <c r="L174" s="69"/>
+      <c r="M174" s="69"/>
+      <c r="N174" s="69"/>
+      <c r="O174" s="69"/>
+      <c r="P174" s="69"/>
+      <c r="Q174" s="69"/>
+      <c r="R174" s="69"/>
+      <c r="S174" s="69"/>
+      <c r="T174" s="69"/>
     </row>
     <row r="175" ht="15.75" customHeight="1">
-      <c r="A175" s="1"/>
-[...18 lines deleted...]
-      <c r="T175" s="1"/>
+      <c r="A175" s="69"/>
+      <c r="B175" s="9"/>
+      <c r="C175" s="10"/>
+      <c r="D175" s="122"/>
+      <c r="E175" s="9"/>
+      <c r="F175" s="10"/>
+      <c r="G175" s="124"/>
+      <c r="H175" s="69"/>
+      <c r="I175" s="69"/>
+      <c r="J175" s="69"/>
+      <c r="K175" s="69"/>
+      <c r="L175" s="69"/>
+      <c r="M175" s="69"/>
+      <c r="N175" s="69"/>
+      <c r="O175" s="69"/>
+      <c r="P175" s="69"/>
+      <c r="Q175" s="69"/>
+      <c r="R175" s="69"/>
+      <c r="S175" s="69"/>
+      <c r="T175" s="69"/>
     </row>
     <row r="176" ht="15.75" customHeight="1">
-      <c r="A176" s="1"/>
-[...18 lines deleted...]
-      <c r="T176" s="1"/>
+      <c r="A176" s="69"/>
+      <c r="B176" s="9"/>
+      <c r="C176" s="10"/>
+      <c r="D176" s="122"/>
+      <c r="E176" s="9"/>
+      <c r="F176" s="10"/>
+      <c r="G176" s="124"/>
+      <c r="H176" s="69"/>
+      <c r="I176" s="69"/>
+      <c r="J176" s="69"/>
+      <c r="K176" s="69"/>
+      <c r="L176" s="69"/>
+      <c r="M176" s="69"/>
+      <c r="N176" s="69"/>
+      <c r="O176" s="69"/>
+      <c r="P176" s="69"/>
+      <c r="Q176" s="69"/>
+      <c r="R176" s="69"/>
+      <c r="S176" s="69"/>
+      <c r="T176" s="69"/>
     </row>
     <row r="177" ht="15.75" customHeight="1">
-      <c r="A177" s="1"/>
-[...18 lines deleted...]
-      <c r="T177" s="1"/>
+      <c r="A177" s="69"/>
+      <c r="B177" s="9"/>
+      <c r="C177" s="10"/>
+      <c r="D177" s="122"/>
+      <c r="E177" s="9"/>
+      <c r="F177" s="10"/>
+      <c r="G177" s="124"/>
+      <c r="H177" s="69"/>
+      <c r="I177" s="69"/>
+      <c r="J177" s="69"/>
+      <c r="K177" s="69"/>
+      <c r="L177" s="69"/>
+      <c r="M177" s="69"/>
+      <c r="N177" s="69"/>
+      <c r="O177" s="69"/>
+      <c r="P177" s="69"/>
+      <c r="Q177" s="69"/>
+      <c r="R177" s="69"/>
+      <c r="S177" s="69"/>
+      <c r="T177" s="69"/>
     </row>
     <row r="178" ht="15.75" customHeight="1">
-      <c r="A178" s="1"/>
-[...18 lines deleted...]
-      <c r="T178" s="1"/>
+      <c r="A178" s="69"/>
+      <c r="B178" s="9"/>
+      <c r="C178" s="10"/>
+      <c r="D178" s="122"/>
+      <c r="E178" s="9"/>
+      <c r="F178" s="10"/>
+      <c r="G178" s="124"/>
+      <c r="H178" s="69"/>
+      <c r="I178" s="69"/>
+      <c r="J178" s="69"/>
+      <c r="K178" s="69"/>
+      <c r="L178" s="69"/>
+      <c r="M178" s="69"/>
+      <c r="N178" s="69"/>
+      <c r="O178" s="69"/>
+      <c r="P178" s="69"/>
+      <c r="Q178" s="69"/>
+      <c r="R178" s="69"/>
+      <c r="S178" s="69"/>
+      <c r="T178" s="69"/>
     </row>
     <row r="179" ht="15.75" customHeight="1">
-      <c r="A179" s="1"/>
-[...18 lines deleted...]
-      <c r="T179" s="1"/>
+      <c r="A179" s="69"/>
+      <c r="B179" s="9"/>
+      <c r="C179" s="10"/>
+      <c r="D179" s="122"/>
+      <c r="E179" s="9"/>
+      <c r="F179" s="10"/>
+      <c r="G179" s="124"/>
+      <c r="H179" s="69"/>
+      <c r="I179" s="69"/>
+      <c r="J179" s="69"/>
+      <c r="K179" s="69"/>
+      <c r="L179" s="69"/>
+      <c r="M179" s="69"/>
+      <c r="N179" s="69"/>
+      <c r="O179" s="69"/>
+      <c r="P179" s="69"/>
+      <c r="Q179" s="69"/>
+      <c r="R179" s="69"/>
+      <c r="S179" s="69"/>
+      <c r="T179" s="69"/>
     </row>
     <row r="180" ht="15.75" customHeight="1">
-      <c r="A180" s="1"/>
-[...18 lines deleted...]
-      <c r="T180" s="1"/>
+      <c r="A180" s="69"/>
+      <c r="B180" s="9"/>
+      <c r="C180" s="10"/>
+      <c r="D180" s="122"/>
+      <c r="E180" s="9"/>
+      <c r="F180" s="10"/>
+      <c r="G180" s="124"/>
+      <c r="H180" s="69"/>
+      <c r="I180" s="69"/>
+      <c r="J180" s="69"/>
+      <c r="K180" s="69"/>
+      <c r="L180" s="69"/>
+      <c r="M180" s="69"/>
+      <c r="N180" s="69"/>
+      <c r="O180" s="69"/>
+      <c r="P180" s="69"/>
+      <c r="Q180" s="69"/>
+      <c r="R180" s="69"/>
+      <c r="S180" s="69"/>
+      <c r="T180" s="69"/>
     </row>
     <row r="181" ht="15.75" customHeight="1">
-      <c r="A181" s="1"/>
-[...18 lines deleted...]
-      <c r="T181" s="1"/>
+      <c r="A181" s="69"/>
+      <c r="B181" s="9"/>
+      <c r="C181" s="10"/>
+      <c r="D181" s="122"/>
+      <c r="E181" s="9"/>
+      <c r="F181" s="10"/>
+      <c r="G181" s="124"/>
+      <c r="H181" s="69"/>
+      <c r="I181" s="69"/>
+      <c r="J181" s="69"/>
+      <c r="K181" s="69"/>
+      <c r="L181" s="69"/>
+      <c r="M181" s="69"/>
+      <c r="N181" s="69"/>
+      <c r="O181" s="69"/>
+      <c r="P181" s="69"/>
+      <c r="Q181" s="69"/>
+      <c r="R181" s="69"/>
+      <c r="S181" s="69"/>
+      <c r="T181" s="69"/>
     </row>
     <row r="182" ht="15.75" customHeight="1">
-      <c r="A182" s="1"/>
-[...18 lines deleted...]
-      <c r="T182" s="1"/>
+      <c r="A182" s="69"/>
+      <c r="B182" s="9"/>
+      <c r="C182" s="10"/>
+      <c r="D182" s="122"/>
+      <c r="E182" s="9"/>
+      <c r="F182" s="10"/>
+      <c r="G182" s="124"/>
+      <c r="H182" s="69"/>
+      <c r="I182" s="69"/>
+      <c r="J182" s="69"/>
+      <c r="K182" s="69"/>
+      <c r="L182" s="69"/>
+      <c r="M182" s="69"/>
+      <c r="N182" s="69"/>
+      <c r="O182" s="69"/>
+      <c r="P182" s="69"/>
+      <c r="Q182" s="69"/>
+      <c r="R182" s="69"/>
+      <c r="S182" s="69"/>
+      <c r="T182" s="69"/>
     </row>
     <row r="183" ht="15.75" customHeight="1">
-      <c r="A183" s="1"/>
-[...18 lines deleted...]
-      <c r="T183" s="1"/>
+      <c r="A183" s="69"/>
+      <c r="B183" s="9"/>
+      <c r="C183" s="10"/>
+      <c r="D183" s="122"/>
+      <c r="E183" s="9"/>
+      <c r="F183" s="10"/>
+      <c r="G183" s="124"/>
+      <c r="H183" s="69"/>
+      <c r="I183" s="69"/>
+      <c r="J183" s="69"/>
+      <c r="K183" s="69"/>
+      <c r="L183" s="69"/>
+      <c r="M183" s="69"/>
+      <c r="N183" s="69"/>
+      <c r="O183" s="69"/>
+      <c r="P183" s="69"/>
+      <c r="Q183" s="69"/>
+      <c r="R183" s="69"/>
+      <c r="S183" s="69"/>
+      <c r="T183" s="69"/>
     </row>
     <row r="184" ht="15.75" customHeight="1">
-      <c r="A184" s="1"/>
-[...18 lines deleted...]
-      <c r="T184" s="1"/>
+      <c r="A184" s="69"/>
+      <c r="B184" s="9"/>
+      <c r="C184" s="10"/>
+      <c r="D184" s="122"/>
+      <c r="E184" s="9"/>
+      <c r="F184" s="10"/>
+      <c r="G184" s="124"/>
+      <c r="H184" s="69"/>
+      <c r="I184" s="69"/>
+      <c r="J184" s="69"/>
+      <c r="K184" s="69"/>
+      <c r="L184" s="69"/>
+      <c r="M184" s="69"/>
+      <c r="N184" s="69"/>
+      <c r="O184" s="69"/>
+      <c r="P184" s="69"/>
+      <c r="Q184" s="69"/>
+      <c r="R184" s="69"/>
+      <c r="S184" s="69"/>
+      <c r="T184" s="69"/>
     </row>
     <row r="185" ht="15.75" customHeight="1">
-      <c r="A185" s="1"/>
-[...18 lines deleted...]
-      <c r="T185" s="1"/>
+      <c r="A185" s="69"/>
+      <c r="B185" s="9"/>
+      <c r="C185" s="10"/>
+      <c r="D185" s="122"/>
+      <c r="E185" s="9"/>
+      <c r="F185" s="10"/>
+      <c r="G185" s="124"/>
+      <c r="H185" s="69"/>
+      <c r="I185" s="69"/>
+      <c r="J185" s="69"/>
+      <c r="K185" s="69"/>
+      <c r="L185" s="69"/>
+      <c r="M185" s="69"/>
+      <c r="N185" s="69"/>
+      <c r="O185" s="69"/>
+      <c r="P185" s="69"/>
+      <c r="Q185" s="69"/>
+      <c r="R185" s="69"/>
+      <c r="S185" s="69"/>
+      <c r="T185" s="69"/>
     </row>
     <row r="186" ht="15.75" customHeight="1">
-      <c r="A186" s="1"/>
-[...18 lines deleted...]
-      <c r="T186" s="1"/>
+      <c r="A186" s="69"/>
+      <c r="B186" s="9"/>
+      <c r="C186" s="10"/>
+      <c r="D186" s="122"/>
+      <c r="E186" s="9"/>
+      <c r="F186" s="10"/>
+      <c r="G186" s="124"/>
+      <c r="H186" s="69"/>
+      <c r="I186" s="69"/>
+      <c r="J186" s="69"/>
+      <c r="K186" s="69"/>
+      <c r="L186" s="69"/>
+      <c r="M186" s="69"/>
+      <c r="N186" s="69"/>
+      <c r="O186" s="69"/>
+      <c r="P186" s="69"/>
+      <c r="Q186" s="69"/>
+      <c r="R186" s="69"/>
+      <c r="S186" s="69"/>
+      <c r="T186" s="69"/>
     </row>
     <row r="187" ht="15.75" customHeight="1">
-      <c r="A187" s="1"/>
-[...18 lines deleted...]
-      <c r="T187" s="1"/>
+      <c r="A187" s="69"/>
+      <c r="B187" s="9"/>
+      <c r="C187" s="10"/>
+      <c r="D187" s="122"/>
+      <c r="E187" s="9"/>
+      <c r="F187" s="10"/>
+      <c r="G187" s="124"/>
+      <c r="H187" s="69"/>
+      <c r="I187" s="69"/>
+      <c r="J187" s="69"/>
+      <c r="K187" s="69"/>
+      <c r="L187" s="69"/>
+      <c r="M187" s="69"/>
+      <c r="N187" s="69"/>
+      <c r="O187" s="69"/>
+      <c r="P187" s="69"/>
+      <c r="Q187" s="69"/>
+      <c r="R187" s="69"/>
+      <c r="S187" s="69"/>
+      <c r="T187" s="69"/>
     </row>
     <row r="188" ht="15.75" customHeight="1">
-      <c r="A188" s="1"/>
-[...18 lines deleted...]
-      <c r="T188" s="1"/>
+      <c r="A188" s="69"/>
+      <c r="B188" s="9"/>
+      <c r="C188" s="10"/>
+      <c r="D188" s="122"/>
+      <c r="E188" s="9"/>
+      <c r="F188" s="10"/>
+      <c r="G188" s="124"/>
+      <c r="H188" s="69"/>
+      <c r="I188" s="69"/>
+      <c r="J188" s="69"/>
+      <c r="K188" s="69"/>
+      <c r="L188" s="69"/>
+      <c r="M188" s="69"/>
+      <c r="N188" s="69"/>
+      <c r="O188" s="69"/>
+      <c r="P188" s="69"/>
+      <c r="Q188" s="69"/>
+      <c r="R188" s="69"/>
+      <c r="S188" s="69"/>
+      <c r="T188" s="69"/>
     </row>
     <row r="189" ht="15.75" customHeight="1">
-      <c r="A189" s="1"/>
-[...18 lines deleted...]
-      <c r="T189" s="1"/>
+      <c r="A189" s="69"/>
+      <c r="B189" s="9"/>
+      <c r="C189" s="10"/>
+      <c r="D189" s="122"/>
+      <c r="E189" s="9"/>
+      <c r="F189" s="10"/>
+      <c r="G189" s="124"/>
+      <c r="H189" s="69"/>
+      <c r="I189" s="69"/>
+      <c r="J189" s="69"/>
+      <c r="K189" s="69"/>
+      <c r="L189" s="69"/>
+      <c r="M189" s="69"/>
+      <c r="N189" s="69"/>
+      <c r="O189" s="69"/>
+      <c r="P189" s="69"/>
+      <c r="Q189" s="69"/>
+      <c r="R189" s="69"/>
+      <c r="S189" s="69"/>
+      <c r="T189" s="69"/>
     </row>
     <row r="190" ht="15.75" customHeight="1">
-      <c r="A190" s="1"/>
-[...18 lines deleted...]
-      <c r="T190" s="1"/>
+      <c r="A190" s="69"/>
+      <c r="B190" s="9"/>
+      <c r="C190" s="10"/>
+      <c r="D190" s="122"/>
+      <c r="E190" s="9"/>
+      <c r="F190" s="10"/>
+      <c r="G190" s="124"/>
+      <c r="H190" s="69"/>
+      <c r="I190" s="69"/>
+      <c r="J190" s="69"/>
+      <c r="K190" s="69"/>
+      <c r="L190" s="69"/>
+      <c r="M190" s="69"/>
+      <c r="N190" s="69"/>
+      <c r="O190" s="69"/>
+      <c r="P190" s="69"/>
+      <c r="Q190" s="69"/>
+      <c r="R190" s="69"/>
+      <c r="S190" s="69"/>
+      <c r="T190" s="69"/>
     </row>
     <row r="191" ht="15.75" customHeight="1">
-      <c r="A191" s="1"/>
-[...18 lines deleted...]
-      <c r="T191" s="1"/>
+      <c r="A191" s="69"/>
+      <c r="B191" s="9"/>
+      <c r="C191" s="10"/>
+      <c r="D191" s="122"/>
+      <c r="E191" s="9"/>
+      <c r="F191" s="10"/>
+      <c r="G191" s="124"/>
+      <c r="H191" s="69"/>
+      <c r="I191" s="69"/>
+      <c r="J191" s="69"/>
+      <c r="K191" s="69"/>
+      <c r="L191" s="69"/>
+      <c r="M191" s="69"/>
+      <c r="N191" s="69"/>
+      <c r="O191" s="69"/>
+      <c r="P191" s="69"/>
+      <c r="Q191" s="69"/>
+      <c r="R191" s="69"/>
+      <c r="S191" s="69"/>
+      <c r="T191" s="69"/>
     </row>
     <row r="192" ht="15.75" customHeight="1">
-      <c r="A192" s="1"/>
-[...18 lines deleted...]
-      <c r="T192" s="1"/>
+      <c r="A192" s="69"/>
+      <c r="B192" s="9"/>
+      <c r="C192" s="10"/>
+      <c r="D192" s="122"/>
+      <c r="E192" s="9"/>
+      <c r="F192" s="10"/>
+      <c r="G192" s="124"/>
+      <c r="H192" s="69"/>
+      <c r="I192" s="69"/>
+      <c r="J192" s="69"/>
+      <c r="K192" s="69"/>
+      <c r="L192" s="69"/>
+      <c r="M192" s="69"/>
+      <c r="N192" s="69"/>
+      <c r="O192" s="69"/>
+      <c r="P192" s="69"/>
+      <c r="Q192" s="69"/>
+      <c r="R192" s="69"/>
+      <c r="S192" s="69"/>
+      <c r="T192" s="69"/>
     </row>
     <row r="193" ht="15.75" customHeight="1">
-      <c r="A193" s="1"/>
-[...18 lines deleted...]
-      <c r="T193" s="1"/>
+      <c r="A193" s="69"/>
+      <c r="B193" s="9"/>
+      <c r="C193" s="10"/>
+      <c r="D193" s="122"/>
+      <c r="E193" s="9"/>
+      <c r="F193" s="10"/>
+      <c r="G193" s="124"/>
+      <c r="H193" s="69"/>
+      <c r="I193" s="69"/>
+      <c r="J193" s="69"/>
+      <c r="K193" s="69"/>
+      <c r="L193" s="69"/>
+      <c r="M193" s="69"/>
+      <c r="N193" s="69"/>
+      <c r="O193" s="69"/>
+      <c r="P193" s="69"/>
+      <c r="Q193" s="69"/>
+      <c r="R193" s="69"/>
+      <c r="S193" s="69"/>
+      <c r="T193" s="69"/>
     </row>
     <row r="194" ht="15.75" customHeight="1">
-      <c r="A194" s="1"/>
-[...18 lines deleted...]
-      <c r="T194" s="1"/>
+      <c r="A194" s="69"/>
+      <c r="B194" s="9"/>
+      <c r="C194" s="10"/>
+      <c r="D194" s="122"/>
+      <c r="E194" s="9"/>
+      <c r="F194" s="10"/>
+      <c r="G194" s="124"/>
+      <c r="H194" s="69"/>
+      <c r="I194" s="69"/>
+      <c r="J194" s="69"/>
+      <c r="K194" s="69"/>
+      <c r="L194" s="69"/>
+      <c r="M194" s="69"/>
+      <c r="N194" s="69"/>
+      <c r="O194" s="69"/>
+      <c r="P194" s="69"/>
+      <c r="Q194" s="69"/>
+      <c r="R194" s="69"/>
+      <c r="S194" s="69"/>
+      <c r="T194" s="69"/>
     </row>
     <row r="195" ht="15.75" customHeight="1">
-      <c r="A195" s="1"/>
-[...18 lines deleted...]
-      <c r="T195" s="1"/>
+      <c r="A195" s="69"/>
+      <c r="B195" s="9"/>
+      <c r="C195" s="10"/>
+      <c r="D195" s="122"/>
+      <c r="E195" s="9"/>
+      <c r="F195" s="10"/>
+      <c r="G195" s="124"/>
+      <c r="H195" s="69"/>
+      <c r="I195" s="69"/>
+      <c r="J195" s="69"/>
+      <c r="K195" s="69"/>
+      <c r="L195" s="69"/>
+      <c r="M195" s="69"/>
+      <c r="N195" s="69"/>
+      <c r="O195" s="69"/>
+      <c r="P195" s="69"/>
+      <c r="Q195" s="69"/>
+      <c r="R195" s="69"/>
+      <c r="S195" s="69"/>
+      <c r="T195" s="69"/>
     </row>
     <row r="196" ht="15.75" customHeight="1">
-      <c r="A196" s="1"/>
-[...18 lines deleted...]
-      <c r="T196" s="1"/>
+      <c r="A196" s="69"/>
+      <c r="B196" s="9"/>
+      <c r="C196" s="10"/>
+      <c r="D196" s="122"/>
+      <c r="E196" s="9"/>
+      <c r="F196" s="10"/>
+      <c r="G196" s="124"/>
+      <c r="H196" s="69"/>
+      <c r="I196" s="69"/>
+      <c r="J196" s="69"/>
+      <c r="K196" s="69"/>
+      <c r="L196" s="69"/>
+      <c r="M196" s="69"/>
+      <c r="N196" s="69"/>
+      <c r="O196" s="69"/>
+      <c r="P196" s="69"/>
+      <c r="Q196" s="69"/>
+      <c r="R196" s="69"/>
+      <c r="S196" s="69"/>
+      <c r="T196" s="69"/>
     </row>
     <row r="197" ht="15.75" customHeight="1">
-      <c r="A197" s="1"/>
-[...18 lines deleted...]
-      <c r="T197" s="1"/>
+      <c r="A197" s="69"/>
+      <c r="B197" s="9"/>
+      <c r="C197" s="10"/>
+      <c r="D197" s="122"/>
+      <c r="E197" s="9"/>
+      <c r="F197" s="10"/>
+      <c r="G197" s="124"/>
+      <c r="H197" s="69"/>
+      <c r="I197" s="69"/>
+      <c r="J197" s="69"/>
+      <c r="K197" s="69"/>
+      <c r="L197" s="69"/>
+      <c r="M197" s="69"/>
+      <c r="N197" s="69"/>
+      <c r="O197" s="69"/>
+      <c r="P197" s="69"/>
+      <c r="Q197" s="69"/>
+      <c r="R197" s="69"/>
+      <c r="S197" s="69"/>
+      <c r="T197" s="69"/>
     </row>
     <row r="198" ht="15.75" customHeight="1">
-      <c r="A198" s="1"/>
-[...18 lines deleted...]
-      <c r="T198" s="1"/>
+      <c r="A198" s="69"/>
+      <c r="B198" s="9"/>
+      <c r="C198" s="10"/>
+      <c r="D198" s="122"/>
+      <c r="E198" s="9"/>
+      <c r="F198" s="10"/>
+      <c r="G198" s="124"/>
+      <c r="H198" s="69"/>
+      <c r="I198" s="69"/>
+      <c r="J198" s="69"/>
+      <c r="K198" s="69"/>
+      <c r="L198" s="69"/>
+      <c r="M198" s="69"/>
+      <c r="N198" s="69"/>
+      <c r="O198" s="69"/>
+      <c r="P198" s="69"/>
+      <c r="Q198" s="69"/>
+      <c r="R198" s="69"/>
+      <c r="S198" s="69"/>
+      <c r="T198" s="69"/>
     </row>
     <row r="199" ht="15.75" customHeight="1">
-      <c r="A199" s="1"/>
-[...18 lines deleted...]
-      <c r="T199" s="1"/>
+      <c r="A199" s="69"/>
+      <c r="B199" s="9"/>
+      <c r="C199" s="10"/>
+      <c r="D199" s="122"/>
+      <c r="E199" s="9"/>
+      <c r="F199" s="10"/>
+      <c r="G199" s="124"/>
+      <c r="H199" s="69"/>
+      <c r="I199" s="69"/>
+      <c r="J199" s="69"/>
+      <c r="K199" s="69"/>
+      <c r="L199" s="69"/>
+      <c r="M199" s="69"/>
+      <c r="N199" s="69"/>
+      <c r="O199" s="69"/>
+      <c r="P199" s="69"/>
+      <c r="Q199" s="69"/>
+      <c r="R199" s="69"/>
+      <c r="S199" s="69"/>
+      <c r="T199" s="69"/>
     </row>
     <row r="200" ht="15.75" customHeight="1">
-      <c r="A200" s="1"/>
-[...18 lines deleted...]
-      <c r="T200" s="1"/>
+      <c r="A200" s="69"/>
+      <c r="B200" s="9"/>
+      <c r="C200" s="10"/>
+      <c r="D200" s="122"/>
+      <c r="E200" s="9"/>
+      <c r="F200" s="10"/>
+      <c r="G200" s="124"/>
+      <c r="H200" s="69"/>
+      <c r="I200" s="69"/>
+      <c r="J200" s="69"/>
+      <c r="K200" s="69"/>
+      <c r="L200" s="69"/>
+      <c r="M200" s="69"/>
+      <c r="N200" s="69"/>
+      <c r="O200" s="69"/>
+      <c r="P200" s="69"/>
+      <c r="Q200" s="69"/>
+      <c r="R200" s="69"/>
+      <c r="S200" s="69"/>
+      <c r="T200" s="69"/>
     </row>
     <row r="201" ht="15.75" customHeight="1">
-      <c r="A201" s="1"/>
-[...18 lines deleted...]
-      <c r="T201" s="1"/>
+      <c r="A201" s="69"/>
+      <c r="B201" s="9"/>
+      <c r="C201" s="10"/>
+      <c r="D201" s="122"/>
+      <c r="E201" s="9"/>
+      <c r="F201" s="10"/>
+      <c r="G201" s="124"/>
+      <c r="H201" s="69"/>
+      <c r="I201" s="69"/>
+      <c r="J201" s="69"/>
+      <c r="K201" s="69"/>
+      <c r="L201" s="69"/>
+      <c r="M201" s="69"/>
+      <c r="N201" s="69"/>
+      <c r="O201" s="69"/>
+      <c r="P201" s="69"/>
+      <c r="Q201" s="69"/>
+      <c r="R201" s="69"/>
+      <c r="S201" s="69"/>
+      <c r="T201" s="69"/>
     </row>
     <row r="202" ht="15.75" customHeight="1">
-      <c r="A202" s="1"/>
-[...18 lines deleted...]
-      <c r="T202" s="1"/>
+      <c r="A202" s="69"/>
+      <c r="B202" s="9"/>
+      <c r="C202" s="10"/>
+      <c r="D202" s="122"/>
+      <c r="E202" s="9"/>
+      <c r="F202" s="10"/>
+      <c r="G202" s="124"/>
+      <c r="H202" s="69"/>
+      <c r="I202" s="69"/>
+      <c r="J202" s="69"/>
+      <c r="K202" s="69"/>
+      <c r="L202" s="69"/>
+      <c r="M202" s="69"/>
+      <c r="N202" s="69"/>
+      <c r="O202" s="69"/>
+      <c r="P202" s="69"/>
+      <c r="Q202" s="69"/>
+      <c r="R202" s="69"/>
+      <c r="S202" s="69"/>
+      <c r="T202" s="69"/>
     </row>
     <row r="203" ht="15.75" customHeight="1">
-      <c r="A203" s="1"/>
-[...18 lines deleted...]
-      <c r="T203" s="1"/>
+      <c r="A203" s="69"/>
+      <c r="B203" s="9"/>
+      <c r="C203" s="10"/>
+      <c r="D203" s="122"/>
+      <c r="E203" s="9"/>
+      <c r="F203" s="10"/>
+      <c r="G203" s="124"/>
+      <c r="H203" s="69"/>
+      <c r="I203" s="69"/>
+      <c r="J203" s="69"/>
+      <c r="K203" s="69"/>
+      <c r="L203" s="69"/>
+      <c r="M203" s="69"/>
+      <c r="N203" s="69"/>
+      <c r="O203" s="69"/>
+      <c r="P203" s="69"/>
+      <c r="Q203" s="69"/>
+      <c r="R203" s="69"/>
+      <c r="S203" s="69"/>
+      <c r="T203" s="69"/>
     </row>
     <row r="204" ht="15.75" customHeight="1">
-      <c r="A204" s="1"/>
-[...18 lines deleted...]
-      <c r="T204" s="1"/>
+      <c r="A204" s="69"/>
+      <c r="B204" s="9"/>
+      <c r="C204" s="10"/>
+      <c r="D204" s="122"/>
+      <c r="E204" s="9"/>
+      <c r="F204" s="10"/>
+      <c r="G204" s="124"/>
+      <c r="H204" s="69"/>
+      <c r="I204" s="69"/>
+      <c r="J204" s="69"/>
+      <c r="K204" s="69"/>
+      <c r="L204" s="69"/>
+      <c r="M204" s="69"/>
+      <c r="N204" s="69"/>
+      <c r="O204" s="69"/>
+      <c r="P204" s="69"/>
+      <c r="Q204" s="69"/>
+      <c r="R204" s="69"/>
+      <c r="S204" s="69"/>
+      <c r="T204" s="69"/>
     </row>
     <row r="205" ht="15.75" customHeight="1">
-      <c r="A205" s="1"/>
-[...18 lines deleted...]
-      <c r="T205" s="1"/>
+      <c r="A205" s="69"/>
+      <c r="B205" s="9"/>
+      <c r="C205" s="10"/>
+      <c r="D205" s="122"/>
+      <c r="E205" s="9"/>
+      <c r="F205" s="10"/>
+      <c r="G205" s="124"/>
+      <c r="H205" s="69"/>
+      <c r="I205" s="69"/>
+      <c r="J205" s="69"/>
+      <c r="K205" s="69"/>
+      <c r="L205" s="69"/>
+      <c r="M205" s="69"/>
+      <c r="N205" s="69"/>
+      <c r="O205" s="69"/>
+      <c r="P205" s="69"/>
+      <c r="Q205" s="69"/>
+      <c r="R205" s="69"/>
+      <c r="S205" s="69"/>
+      <c r="T205" s="69"/>
     </row>
     <row r="206" ht="15.75" customHeight="1">
-      <c r="A206" s="1"/>
-[...18 lines deleted...]
-      <c r="T206" s="1"/>
+      <c r="A206" s="69"/>
+      <c r="B206" s="9"/>
+      <c r="C206" s="10"/>
+      <c r="D206" s="122"/>
+      <c r="E206" s="9"/>
+      <c r="F206" s="10"/>
+      <c r="G206" s="124"/>
+      <c r="H206" s="69"/>
+      <c r="I206" s="69"/>
+      <c r="J206" s="69"/>
+      <c r="K206" s="69"/>
+      <c r="L206" s="69"/>
+      <c r="M206" s="69"/>
+      <c r="N206" s="69"/>
+      <c r="O206" s="69"/>
+      <c r="P206" s="69"/>
+      <c r="Q206" s="69"/>
+      <c r="R206" s="69"/>
+      <c r="S206" s="69"/>
+      <c r="T206" s="69"/>
     </row>
     <row r="207" ht="15.75" customHeight="1">
-      <c r="A207" s="1"/>
-[...18 lines deleted...]
-      <c r="T207" s="1"/>
+      <c r="A207" s="69"/>
+      <c r="B207" s="9"/>
+      <c r="C207" s="10"/>
+      <c r="D207" s="122"/>
+      <c r="E207" s="9"/>
+      <c r="F207" s="10"/>
+      <c r="G207" s="124"/>
+      <c r="H207" s="69"/>
+      <c r="I207" s="69"/>
+      <c r="J207" s="69"/>
+      <c r="K207" s="69"/>
+      <c r="L207" s="69"/>
+      <c r="M207" s="69"/>
+      <c r="N207" s="69"/>
+      <c r="O207" s="69"/>
+      <c r="P207" s="69"/>
+      <c r="Q207" s="69"/>
+      <c r="R207" s="69"/>
+      <c r="S207" s="69"/>
+      <c r="T207" s="69"/>
     </row>
     <row r="208" ht="15.75" customHeight="1">
-      <c r="A208" s="1"/>
-[...18 lines deleted...]
-      <c r="T208" s="1"/>
+      <c r="A208" s="69"/>
+      <c r="B208" s="9"/>
+      <c r="C208" s="10"/>
+      <c r="D208" s="122"/>
+      <c r="E208" s="9"/>
+      <c r="F208" s="10"/>
+      <c r="G208" s="124"/>
+      <c r="H208" s="69"/>
+      <c r="I208" s="69"/>
+      <c r="J208" s="69"/>
+      <c r="K208" s="69"/>
+      <c r="L208" s="69"/>
+      <c r="M208" s="69"/>
+      <c r="N208" s="69"/>
+      <c r="O208" s="69"/>
+      <c r="P208" s="69"/>
+      <c r="Q208" s="69"/>
+      <c r="R208" s="69"/>
+      <c r="S208" s="69"/>
+      <c r="T208" s="69"/>
     </row>
     <row r="209" ht="15.75" customHeight="1">
-      <c r="A209" s="1"/>
-[...18 lines deleted...]
-      <c r="T209" s="1"/>
+      <c r="A209" s="69"/>
+      <c r="B209" s="9"/>
+      <c r="C209" s="10"/>
+      <c r="D209" s="122"/>
+      <c r="E209" s="9"/>
+      <c r="F209" s="10"/>
+      <c r="G209" s="124"/>
+      <c r="H209" s="69"/>
+      <c r="I209" s="69"/>
+      <c r="J209" s="69"/>
+      <c r="K209" s="69"/>
+      <c r="L209" s="69"/>
+      <c r="M209" s="69"/>
+      <c r="N209" s="69"/>
+      <c r="O209" s="69"/>
+      <c r="P209" s="69"/>
+      <c r="Q209" s="69"/>
+      <c r="R209" s="69"/>
+      <c r="S209" s="69"/>
+      <c r="T209" s="69"/>
     </row>
     <row r="210" ht="15.75" customHeight="1">
-      <c r="A210" s="1"/>
-[...18 lines deleted...]
-      <c r="T210" s="1"/>
+      <c r="A210" s="69"/>
+      <c r="B210" s="9"/>
+      <c r="C210" s="10"/>
+      <c r="D210" s="122"/>
+      <c r="E210" s="9"/>
+      <c r="F210" s="10"/>
+      <c r="G210" s="124"/>
+      <c r="H210" s="69"/>
+      <c r="I210" s="69"/>
+      <c r="J210" s="69"/>
+      <c r="K210" s="69"/>
+      <c r="L210" s="69"/>
+      <c r="M210" s="69"/>
+      <c r="N210" s="69"/>
+      <c r="O210" s="69"/>
+      <c r="P210" s="69"/>
+      <c r="Q210" s="69"/>
+      <c r="R210" s="69"/>
+      <c r="S210" s="69"/>
+      <c r="T210" s="69"/>
     </row>
     <row r="211" ht="15.75" customHeight="1">
-      <c r="A211" s="1"/>
-[...18 lines deleted...]
-      <c r="T211" s="1"/>
+      <c r="A211" s="69"/>
+      <c r="B211" s="9"/>
+      <c r="C211" s="10"/>
+      <c r="D211" s="122"/>
+      <c r="E211" s="9"/>
+      <c r="F211" s="10"/>
+      <c r="G211" s="124"/>
+      <c r="H211" s="69"/>
+      <c r="I211" s="69"/>
+      <c r="J211" s="69"/>
+      <c r="K211" s="69"/>
+      <c r="L211" s="69"/>
+      <c r="M211" s="69"/>
+      <c r="N211" s="69"/>
+      <c r="O211" s="69"/>
+      <c r="P211" s="69"/>
+      <c r="Q211" s="69"/>
+      <c r="R211" s="69"/>
+      <c r="S211" s="69"/>
+      <c r="T211" s="69"/>
     </row>
     <row r="212" ht="15.75" customHeight="1">
-      <c r="A212" s="1"/>
-[...18 lines deleted...]
-      <c r="T212" s="1"/>
+      <c r="A212" s="69"/>
+      <c r="B212" s="9"/>
+      <c r="C212" s="10"/>
+      <c r="D212" s="122"/>
+      <c r="E212" s="9"/>
+      <c r="F212" s="10"/>
+      <c r="G212" s="124"/>
+      <c r="H212" s="69"/>
+      <c r="I212" s="69"/>
+      <c r="J212" s="69"/>
+      <c r="K212" s="69"/>
+      <c r="L212" s="69"/>
+      <c r="M212" s="69"/>
+      <c r="N212" s="69"/>
+      <c r="O212" s="69"/>
+      <c r="P212" s="69"/>
+      <c r="Q212" s="69"/>
+      <c r="R212" s="69"/>
+      <c r="S212" s="69"/>
+      <c r="T212" s="69"/>
     </row>
     <row r="213" ht="15.75" customHeight="1">
-      <c r="A213" s="1"/>
-[...18 lines deleted...]
-      <c r="T213" s="1"/>
+      <c r="A213" s="69"/>
+      <c r="B213" s="9"/>
+      <c r="C213" s="10"/>
+      <c r="D213" s="122"/>
+      <c r="E213" s="9"/>
+      <c r="F213" s="10"/>
+      <c r="G213" s="124"/>
+      <c r="H213" s="69"/>
+      <c r="I213" s="69"/>
+      <c r="J213" s="69"/>
+      <c r="K213" s="69"/>
+      <c r="L213" s="69"/>
+      <c r="M213" s="69"/>
+      <c r="N213" s="69"/>
+      <c r="O213" s="69"/>
+      <c r="P213" s="69"/>
+      <c r="Q213" s="69"/>
+      <c r="R213" s="69"/>
+      <c r="S213" s="69"/>
+      <c r="T213" s="69"/>
     </row>
     <row r="214" ht="15.75" customHeight="1">
-      <c r="A214" s="1"/>
-[...18 lines deleted...]
-      <c r="T214" s="1"/>
+      <c r="A214" s="69"/>
+      <c r="B214" s="9"/>
+      <c r="C214" s="10"/>
+      <c r="D214" s="122"/>
+      <c r="E214" s="9"/>
+      <c r="F214" s="10"/>
+      <c r="G214" s="124"/>
+      <c r="H214" s="69"/>
+      <c r="I214" s="69"/>
+      <c r="J214" s="69"/>
+      <c r="K214" s="69"/>
+      <c r="L214" s="69"/>
+      <c r="M214" s="69"/>
+      <c r="N214" s="69"/>
+      <c r="O214" s="69"/>
+      <c r="P214" s="69"/>
+      <c r="Q214" s="69"/>
+      <c r="R214" s="69"/>
+      <c r="S214" s="69"/>
+      <c r="T214" s="69"/>
     </row>
     <row r="215" ht="15.75" customHeight="1">
-      <c r="A215" s="1"/>
-[...18 lines deleted...]
-      <c r="T215" s="1"/>
+      <c r="A215" s="69"/>
+      <c r="B215" s="9"/>
+      <c r="C215" s="10"/>
+      <c r="D215" s="122"/>
+      <c r="E215" s="9"/>
+      <c r="F215" s="10"/>
+      <c r="G215" s="124"/>
+      <c r="H215" s="69"/>
+      <c r="I215" s="69"/>
+      <c r="J215" s="69"/>
+      <c r="K215" s="69"/>
+      <c r="L215" s="69"/>
+      <c r="M215" s="69"/>
+      <c r="N215" s="69"/>
+      <c r="O215" s="69"/>
+      <c r="P215" s="69"/>
+      <c r="Q215" s="69"/>
+      <c r="R215" s="69"/>
+      <c r="S215" s="69"/>
+      <c r="T215" s="69"/>
     </row>
     <row r="216" ht="15.75" customHeight="1">
-      <c r="A216" s="1"/>
-[...18 lines deleted...]
-      <c r="T216" s="1"/>
+      <c r="A216" s="69"/>
+      <c r="B216" s="9"/>
+      <c r="C216" s="10"/>
+      <c r="D216" s="122"/>
+      <c r="E216" s="9"/>
+      <c r="F216" s="10"/>
+      <c r="G216" s="124"/>
+      <c r="H216" s="69"/>
+      <c r="I216" s="69"/>
+      <c r="J216" s="69"/>
+      <c r="K216" s="69"/>
+      <c r="L216" s="69"/>
+      <c r="M216" s="69"/>
+      <c r="N216" s="69"/>
+      <c r="O216" s="69"/>
+      <c r="P216" s="69"/>
+      <c r="Q216" s="69"/>
+      <c r="R216" s="69"/>
+      <c r="S216" s="69"/>
+      <c r="T216" s="69"/>
     </row>
     <row r="217" ht="15.75" customHeight="1">
-      <c r="A217" s="1"/>
-[...18 lines deleted...]
-      <c r="T217" s="1"/>
+      <c r="A217" s="69"/>
+      <c r="B217" s="9"/>
+      <c r="C217" s="10"/>
+      <c r="D217" s="122"/>
+      <c r="E217" s="9"/>
+      <c r="F217" s="10"/>
+      <c r="G217" s="124"/>
+      <c r="H217" s="69"/>
+      <c r="I217" s="69"/>
+      <c r="J217" s="69"/>
+      <c r="K217" s="69"/>
+      <c r="L217" s="69"/>
+      <c r="M217" s="69"/>
+      <c r="N217" s="69"/>
+      <c r="O217" s="69"/>
+      <c r="P217" s="69"/>
+      <c r="Q217" s="69"/>
+      <c r="R217" s="69"/>
+      <c r="S217" s="69"/>
+      <c r="T217" s="69"/>
     </row>
     <row r="218" ht="15.75" customHeight="1">
-      <c r="A218" s="1"/>
-[...18 lines deleted...]
-      <c r="T218" s="1"/>
+      <c r="A218" s="69"/>
+      <c r="B218" s="9"/>
+      <c r="C218" s="10"/>
+      <c r="D218" s="122"/>
+      <c r="E218" s="9"/>
+      <c r="F218" s="10"/>
+      <c r="G218" s="124"/>
+      <c r="H218" s="69"/>
+      <c r="I218" s="69"/>
+      <c r="J218" s="69"/>
+      <c r="K218" s="69"/>
+      <c r="L218" s="69"/>
+      <c r="M218" s="69"/>
+      <c r="N218" s="69"/>
+      <c r="O218" s="69"/>
+      <c r="P218" s="69"/>
+      <c r="Q218" s="69"/>
+      <c r="R218" s="69"/>
+      <c r="S218" s="69"/>
+      <c r="T218" s="69"/>
     </row>
     <row r="219" ht="15.75" customHeight="1">
-      <c r="A219" s="1"/>
-[...18 lines deleted...]
-      <c r="T219" s="1"/>
+      <c r="A219" s="69"/>
+      <c r="B219" s="9"/>
+      <c r="C219" s="10"/>
+      <c r="D219" s="122"/>
+      <c r="E219" s="9"/>
+      <c r="F219" s="10"/>
+      <c r="G219" s="124"/>
+      <c r="H219" s="69"/>
+      <c r="I219" s="69"/>
+      <c r="J219" s="69"/>
+      <c r="K219" s="69"/>
+      <c r="L219" s="69"/>
+      <c r="M219" s="69"/>
+      <c r="N219" s="69"/>
+      <c r="O219" s="69"/>
+      <c r="P219" s="69"/>
+      <c r="Q219" s="69"/>
+      <c r="R219" s="69"/>
+      <c r="S219" s="69"/>
+      <c r="T219" s="69"/>
     </row>
     <row r="220" ht="15.75" customHeight="1">
-      <c r="A220" s="1"/>
-[...18 lines deleted...]
-      <c r="T220" s="1"/>
+      <c r="A220" s="69"/>
+      <c r="B220" s="9"/>
+      <c r="C220" s="10"/>
+      <c r="D220" s="122"/>
+      <c r="E220" s="9"/>
+      <c r="F220" s="10"/>
+      <c r="G220" s="124"/>
+      <c r="H220" s="69"/>
+      <c r="I220" s="69"/>
+      <c r="J220" s="69"/>
+      <c r="K220" s="69"/>
+      <c r="L220" s="69"/>
+      <c r="M220" s="69"/>
+      <c r="N220" s="69"/>
+      <c r="O220" s="69"/>
+      <c r="P220" s="69"/>
+      <c r="Q220" s="69"/>
+      <c r="R220" s="69"/>
+      <c r="S220" s="69"/>
+      <c r="T220" s="69"/>
     </row>
     <row r="221" ht="15.75" customHeight="1">
-      <c r="A221" s="1"/>
-[...18 lines deleted...]
-      <c r="T221" s="1"/>
+      <c r="A221" s="69"/>
+      <c r="B221" s="9"/>
+      <c r="C221" s="10"/>
+      <c r="D221" s="122"/>
+      <c r="E221" s="9"/>
+      <c r="F221" s="10"/>
+      <c r="G221" s="124"/>
+      <c r="H221" s="69"/>
+      <c r="I221" s="69"/>
+      <c r="J221" s="69"/>
+      <c r="K221" s="69"/>
+      <c r="L221" s="69"/>
+      <c r="M221" s="69"/>
+      <c r="N221" s="69"/>
+      <c r="O221" s="69"/>
+      <c r="P221" s="69"/>
+      <c r="Q221" s="69"/>
+      <c r="R221" s="69"/>
+      <c r="S221" s="69"/>
+      <c r="T221" s="69"/>
     </row>
     <row r="222" ht="15.75" customHeight="1">
-      <c r="A222" s="1"/>
-[...18 lines deleted...]
-      <c r="T222" s="1"/>
+      <c r="A222" s="69"/>
+      <c r="B222" s="9"/>
+      <c r="C222" s="10"/>
+      <c r="D222" s="122"/>
+      <c r="E222" s="9"/>
+      <c r="F222" s="10"/>
+      <c r="G222" s="124"/>
+      <c r="H222" s="69"/>
+      <c r="I222" s="69"/>
+      <c r="J222" s="69"/>
+      <c r="K222" s="69"/>
+      <c r="L222" s="69"/>
+      <c r="M222" s="69"/>
+      <c r="N222" s="69"/>
+      <c r="O222" s="69"/>
+      <c r="P222" s="69"/>
+      <c r="Q222" s="69"/>
+      <c r="R222" s="69"/>
+      <c r="S222" s="69"/>
+      <c r="T222" s="69"/>
     </row>
     <row r="223" ht="15.75" customHeight="1">
-      <c r="A223" s="1"/>
-[...18 lines deleted...]
-      <c r="T223" s="1"/>
+      <c r="A223" s="69"/>
+      <c r="B223" s="9"/>
+      <c r="C223" s="10"/>
+      <c r="D223" s="122"/>
+      <c r="E223" s="9"/>
+      <c r="F223" s="10"/>
+      <c r="G223" s="124"/>
+      <c r="H223" s="69"/>
+      <c r="I223" s="69"/>
+      <c r="J223" s="69"/>
+      <c r="K223" s="69"/>
+      <c r="L223" s="69"/>
+      <c r="M223" s="69"/>
+      <c r="N223" s="69"/>
+      <c r="O223" s="69"/>
+      <c r="P223" s="69"/>
+      <c r="Q223" s="69"/>
+      <c r="R223" s="69"/>
+      <c r="S223" s="69"/>
+      <c r="T223" s="69"/>
     </row>
     <row r="224" ht="15.75" customHeight="1">
-      <c r="A224" s="1"/>
-[...18 lines deleted...]
-      <c r="T224" s="1"/>
+      <c r="A224" s="69"/>
+      <c r="B224" s="9"/>
+      <c r="C224" s="10"/>
+      <c r="D224" s="122"/>
+      <c r="E224" s="9"/>
+      <c r="F224" s="10"/>
+      <c r="G224" s="124"/>
+      <c r="H224" s="69"/>
+      <c r="I224" s="69"/>
+      <c r="J224" s="69"/>
+      <c r="K224" s="69"/>
+      <c r="L224" s="69"/>
+      <c r="M224" s="69"/>
+      <c r="N224" s="69"/>
+      <c r="O224" s="69"/>
+      <c r="P224" s="69"/>
+      <c r="Q224" s="69"/>
+      <c r="R224" s="69"/>
+      <c r="S224" s="69"/>
+      <c r="T224" s="69"/>
     </row>
     <row r="225" ht="15.75" customHeight="1">
-      <c r="A225" s="1"/>
-[...18 lines deleted...]
-      <c r="T225" s="1"/>
+      <c r="A225" s="69"/>
+      <c r="B225" s="9"/>
+      <c r="C225" s="10"/>
+      <c r="D225" s="122"/>
+      <c r="E225" s="9"/>
+      <c r="F225" s="10"/>
+      <c r="G225" s="124"/>
+      <c r="H225" s="69"/>
+      <c r="I225" s="69"/>
+      <c r="J225" s="69"/>
+      <c r="K225" s="69"/>
+      <c r="L225" s="69"/>
+      <c r="M225" s="69"/>
+      <c r="N225" s="69"/>
+      <c r="O225" s="69"/>
+      <c r="P225" s="69"/>
+      <c r="Q225" s="69"/>
+      <c r="R225" s="69"/>
+      <c r="S225" s="69"/>
+      <c r="T225" s="69"/>
     </row>
     <row r="226" ht="15.75" customHeight="1">
-      <c r="A226" s="1"/>
-[...18 lines deleted...]
-      <c r="T226" s="1"/>
+      <c r="A226" s="69"/>
+      <c r="B226" s="9"/>
+      <c r="C226" s="10"/>
+      <c r="D226" s="122"/>
+      <c r="E226" s="9"/>
+      <c r="F226" s="10"/>
+      <c r="G226" s="124"/>
+      <c r="H226" s="69"/>
+      <c r="I226" s="69"/>
+      <c r="J226" s="69"/>
+      <c r="K226" s="69"/>
+      <c r="L226" s="69"/>
+      <c r="M226" s="69"/>
+      <c r="N226" s="69"/>
+      <c r="O226" s="69"/>
+      <c r="P226" s="69"/>
+      <c r="Q226" s="69"/>
+      <c r="R226" s="69"/>
+      <c r="S226" s="69"/>
+      <c r="T226" s="69"/>
     </row>
     <row r="227" ht="15.75" customHeight="1">
-      <c r="A227" s="1"/>
-[...18 lines deleted...]
-      <c r="T227" s="1"/>
+      <c r="A227" s="69"/>
+      <c r="B227" s="9"/>
+      <c r="C227" s="10"/>
+      <c r="D227" s="122"/>
+      <c r="E227" s="9"/>
+      <c r="F227" s="10"/>
+      <c r="G227" s="124"/>
+      <c r="H227" s="69"/>
+      <c r="I227" s="69"/>
+      <c r="J227" s="69"/>
+      <c r="K227" s="69"/>
+      <c r="L227" s="69"/>
+      <c r="M227" s="69"/>
+      <c r="N227" s="69"/>
+      <c r="O227" s="69"/>
+      <c r="P227" s="69"/>
+      <c r="Q227" s="69"/>
+      <c r="R227" s="69"/>
+      <c r="S227" s="69"/>
+      <c r="T227" s="69"/>
     </row>
     <row r="228" ht="15.75" customHeight="1">
-      <c r="A228" s="1"/>
-[...18 lines deleted...]
-      <c r="T228" s="1"/>
+      <c r="A228" s="69"/>
+      <c r="B228" s="9"/>
+      <c r="C228" s="10"/>
+      <c r="D228" s="122"/>
+      <c r="E228" s="9"/>
+      <c r="F228" s="10"/>
+      <c r="G228" s="124"/>
+      <c r="H228" s="69"/>
+      <c r="I228" s="69"/>
+      <c r="J228" s="69"/>
+      <c r="K228" s="69"/>
+      <c r="L228" s="69"/>
+      <c r="M228" s="69"/>
+      <c r="N228" s="69"/>
+      <c r="O228" s="69"/>
+      <c r="P228" s="69"/>
+      <c r="Q228" s="69"/>
+      <c r="R228" s="69"/>
+      <c r="S228" s="69"/>
+      <c r="T228" s="69"/>
     </row>
     <row r="229" ht="15.75" customHeight="1">
-      <c r="A229" s="1"/>
-[...18 lines deleted...]
-      <c r="T229" s="1"/>
+      <c r="A229" s="69"/>
+      <c r="B229" s="9"/>
+      <c r="C229" s="10"/>
+      <c r="D229" s="122"/>
+      <c r="E229" s="9"/>
+      <c r="F229" s="10"/>
+      <c r="G229" s="124"/>
+      <c r="H229" s="69"/>
+      <c r="I229" s="69"/>
+      <c r="J229" s="69"/>
+      <c r="K229" s="69"/>
+      <c r="L229" s="69"/>
+      <c r="M229" s="69"/>
+      <c r="N229" s="69"/>
+      <c r="O229" s="69"/>
+      <c r="P229" s="69"/>
+      <c r="Q229" s="69"/>
+      <c r="R229" s="69"/>
+      <c r="S229" s="69"/>
+      <c r="T229" s="69"/>
     </row>
     <row r="230" ht="15.75" customHeight="1">
-      <c r="A230" s="1"/>
-[...18 lines deleted...]
-      <c r="T230" s="1"/>
+      <c r="A230" s="69"/>
+      <c r="B230" s="9"/>
+      <c r="C230" s="10"/>
+      <c r="D230" s="122"/>
+      <c r="E230" s="9"/>
+      <c r="F230" s="10"/>
+      <c r="G230" s="124"/>
+      <c r="H230" s="69"/>
+      <c r="I230" s="69"/>
+      <c r="J230" s="69"/>
+      <c r="K230" s="69"/>
+      <c r="L230" s="69"/>
+      <c r="M230" s="69"/>
+      <c r="N230" s="69"/>
+      <c r="O230" s="69"/>
+      <c r="P230" s="69"/>
+      <c r="Q230" s="69"/>
+      <c r="R230" s="69"/>
+      <c r="S230" s="69"/>
+      <c r="T230" s="69"/>
     </row>
     <row r="231" ht="15.75" customHeight="1">
-      <c r="A231" s="1"/>
-[...18 lines deleted...]
-      <c r="T231" s="1"/>
+      <c r="A231" s="69"/>
+      <c r="B231" s="9"/>
+      <c r="C231" s="10"/>
+      <c r="D231" s="122"/>
+      <c r="E231" s="9"/>
+      <c r="F231" s="10"/>
+      <c r="G231" s="124"/>
+      <c r="H231" s="69"/>
+      <c r="I231" s="69"/>
+      <c r="J231" s="69"/>
+      <c r="K231" s="69"/>
+      <c r="L231" s="69"/>
+      <c r="M231" s="69"/>
+      <c r="N231" s="69"/>
+      <c r="O231" s="69"/>
+      <c r="P231" s="69"/>
+      <c r="Q231" s="69"/>
+      <c r="R231" s="69"/>
+      <c r="S231" s="69"/>
+      <c r="T231" s="69"/>
     </row>
     <row r="232" ht="15.75" customHeight="1">
-      <c r="A232" s="1"/>
-[...18 lines deleted...]
-      <c r="T232" s="1"/>
+      <c r="A232" s="69"/>
+      <c r="B232" s="9"/>
+      <c r="C232" s="10"/>
+      <c r="D232" s="122"/>
+      <c r="E232" s="9"/>
+      <c r="F232" s="10"/>
+      <c r="G232" s="124"/>
+      <c r="H232" s="69"/>
+      <c r="I232" s="69"/>
+      <c r="J232" s="69"/>
+      <c r="K232" s="69"/>
+      <c r="L232" s="69"/>
+      <c r="M232" s="69"/>
+      <c r="N232" s="69"/>
+      <c r="O232" s="69"/>
+      <c r="P232" s="69"/>
+      <c r="Q232" s="69"/>
+      <c r="R232" s="69"/>
+      <c r="S232" s="69"/>
+      <c r="T232" s="69"/>
     </row>
     <row r="233" ht="15.75" customHeight="1">
-      <c r="A233" s="1"/>
-[...18 lines deleted...]
-      <c r="T233" s="1"/>
+      <c r="A233" s="69"/>
+      <c r="B233" s="9"/>
+      <c r="C233" s="10"/>
+      <c r="D233" s="122"/>
+      <c r="E233" s="9"/>
+      <c r="F233" s="10"/>
+      <c r="G233" s="124"/>
+      <c r="H233" s="69"/>
+      <c r="I233" s="69"/>
+      <c r="J233" s="69"/>
+      <c r="K233" s="69"/>
+      <c r="L233" s="69"/>
+      <c r="M233" s="69"/>
+      <c r="N233" s="69"/>
+      <c r="O233" s="69"/>
+      <c r="P233" s="69"/>
+      <c r="Q233" s="69"/>
+      <c r="R233" s="69"/>
+      <c r="S233" s="69"/>
+      <c r="T233" s="69"/>
     </row>
     <row r="234" ht="15.75" customHeight="1">
-      <c r="A234" s="1"/>
-[...18 lines deleted...]
-      <c r="T234" s="1"/>
+      <c r="A234" s="69"/>
+      <c r="B234" s="9"/>
+      <c r="C234" s="10"/>
+      <c r="D234" s="122"/>
+      <c r="E234" s="9"/>
+      <c r="F234" s="10"/>
+      <c r="G234" s="124"/>
+      <c r="H234" s="69"/>
+      <c r="I234" s="69"/>
+      <c r="J234" s="69"/>
+      <c r="K234" s="69"/>
+      <c r="L234" s="69"/>
+      <c r="M234" s="69"/>
+      <c r="N234" s="69"/>
+      <c r="O234" s="69"/>
+      <c r="P234" s="69"/>
+      <c r="Q234" s="69"/>
+      <c r="R234" s="69"/>
+      <c r="S234" s="69"/>
+      <c r="T234" s="69"/>
     </row>
     <row r="235" ht="15.75" customHeight="1">
-      <c r="A235" s="1"/>
-[...18 lines deleted...]
-      <c r="T235" s="1"/>
+      <c r="A235" s="69"/>
+      <c r="B235" s="9"/>
+      <c r="C235" s="10"/>
+      <c r="D235" s="122"/>
+      <c r="E235" s="9"/>
+      <c r="F235" s="10"/>
+      <c r="G235" s="124"/>
+      <c r="H235" s="69"/>
+      <c r="I235" s="69"/>
+      <c r="J235" s="69"/>
+      <c r="K235" s="69"/>
+      <c r="L235" s="69"/>
+      <c r="M235" s="69"/>
+      <c r="N235" s="69"/>
+      <c r="O235" s="69"/>
+      <c r="P235" s="69"/>
+      <c r="Q235" s="69"/>
+      <c r="R235" s="69"/>
+      <c r="S235" s="69"/>
+      <c r="T235" s="69"/>
     </row>
     <row r="236" ht="15.75" customHeight="1">
-      <c r="A236" s="1"/>
-[...18 lines deleted...]
-      <c r="T236" s="1"/>
+      <c r="A236" s="69"/>
+      <c r="B236" s="9"/>
+      <c r="C236" s="10"/>
+      <c r="D236" s="122"/>
+      <c r="E236" s="9"/>
+      <c r="F236" s="10"/>
+      <c r="G236" s="124"/>
+      <c r="H236" s="69"/>
+      <c r="I236" s="69"/>
+      <c r="J236" s="69"/>
+      <c r="K236" s="69"/>
+      <c r="L236" s="69"/>
+      <c r="M236" s="69"/>
+      <c r="N236" s="69"/>
+      <c r="O236" s="69"/>
+      <c r="P236" s="69"/>
+      <c r="Q236" s="69"/>
+      <c r="R236" s="69"/>
+      <c r="S236" s="69"/>
+      <c r="T236" s="69"/>
     </row>
     <row r="237" ht="15.75" customHeight="1">
-      <c r="A237" s="1"/>
-[...18 lines deleted...]
-      <c r="T237" s="1"/>
+      <c r="A237" s="69"/>
+      <c r="B237" s="9"/>
+      <c r="C237" s="10"/>
+      <c r="D237" s="122"/>
+      <c r="E237" s="9"/>
+      <c r="F237" s="10"/>
+      <c r="G237" s="124"/>
+      <c r="H237" s="69"/>
+      <c r="I237" s="69"/>
+      <c r="J237" s="69"/>
+      <c r="K237" s="69"/>
+      <c r="L237" s="69"/>
+      <c r="M237" s="69"/>
+      <c r="N237" s="69"/>
+      <c r="O237" s="69"/>
+      <c r="P237" s="69"/>
+      <c r="Q237" s="69"/>
+      <c r="R237" s="69"/>
+      <c r="S237" s="69"/>
+      <c r="T237" s="69"/>
     </row>
     <row r="238" ht="15.75" customHeight="1">
-      <c r="A238" s="1"/>
-[...18 lines deleted...]
-      <c r="T238" s="1"/>
+      <c r="A238" s="69"/>
+      <c r="B238" s="9"/>
+      <c r="C238" s="10"/>
+      <c r="D238" s="122"/>
+      <c r="E238" s="9"/>
+      <c r="F238" s="10"/>
+      <c r="G238" s="124"/>
+      <c r="H238" s="69"/>
+      <c r="I238" s="69"/>
+      <c r="J238" s="69"/>
+      <c r="K238" s="69"/>
+      <c r="L238" s="69"/>
+      <c r="M238" s="69"/>
+      <c r="N238" s="69"/>
+      <c r="O238" s="69"/>
+      <c r="P238" s="69"/>
+      <c r="Q238" s="69"/>
+      <c r="R238" s="69"/>
+      <c r="S238" s="69"/>
+      <c r="T238" s="69"/>
     </row>
     <row r="239" ht="15.75" customHeight="1">
-      <c r="A239" s="1"/>
-[...18 lines deleted...]
-      <c r="T239" s="1"/>
+      <c r="A239" s="69"/>
+      <c r="B239" s="9"/>
+      <c r="C239" s="10"/>
+      <c r="D239" s="122"/>
+      <c r="E239" s="9"/>
+      <c r="F239" s="10"/>
+      <c r="G239" s="124"/>
+      <c r="H239" s="69"/>
+      <c r="I239" s="69"/>
+      <c r="J239" s="69"/>
+      <c r="K239" s="69"/>
+      <c r="L239" s="69"/>
+      <c r="M239" s="69"/>
+      <c r="N239" s="69"/>
+      <c r="O239" s="69"/>
+      <c r="P239" s="69"/>
+      <c r="Q239" s="69"/>
+      <c r="R239" s="69"/>
+      <c r="S239" s="69"/>
+      <c r="T239" s="69"/>
     </row>
     <row r="240" ht="15.75" customHeight="1">
-      <c r="A240" s="1"/>
-[...18 lines deleted...]
-      <c r="T240" s="1"/>
+      <c r="A240" s="69"/>
+      <c r="B240" s="9"/>
+      <c r="C240" s="10"/>
+      <c r="D240" s="122"/>
+      <c r="E240" s="9"/>
+      <c r="F240" s="10"/>
+      <c r="G240" s="124"/>
+      <c r="H240" s="69"/>
+      <c r="I240" s="69"/>
+      <c r="J240" s="69"/>
+      <c r="K240" s="69"/>
+      <c r="L240" s="69"/>
+      <c r="M240" s="69"/>
+      <c r="N240" s="69"/>
+      <c r="O240" s="69"/>
+      <c r="P240" s="69"/>
+      <c r="Q240" s="69"/>
+      <c r="R240" s="69"/>
+      <c r="S240" s="69"/>
+      <c r="T240" s="69"/>
     </row>
     <row r="241" ht="15.75" customHeight="1">
-      <c r="A241" s="1"/>
-[...18 lines deleted...]
-      <c r="T241" s="1"/>
+      <c r="A241" s="69"/>
+      <c r="B241" s="9"/>
+      <c r="C241" s="10"/>
+      <c r="D241" s="122"/>
+      <c r="E241" s="9"/>
+      <c r="F241" s="10"/>
+      <c r="G241" s="124"/>
+      <c r="H241" s="69"/>
+      <c r="I241" s="69"/>
+      <c r="J241" s="69"/>
+      <c r="K241" s="69"/>
+      <c r="L241" s="69"/>
+      <c r="M241" s="69"/>
+      <c r="N241" s="69"/>
+      <c r="O241" s="69"/>
+      <c r="P241" s="69"/>
+      <c r="Q241" s="69"/>
+      <c r="R241" s="69"/>
+      <c r="S241" s="69"/>
+      <c r="T241" s="69"/>
     </row>
     <row r="242" ht="15.75" customHeight="1">
-      <c r="A242" s="1"/>
-[...18 lines deleted...]
-      <c r="T242" s="1"/>
+      <c r="A242" s="69"/>
+      <c r="B242" s="9"/>
+      <c r="C242" s="10"/>
+      <c r="D242" s="122"/>
+      <c r="E242" s="9"/>
+      <c r="F242" s="10"/>
+      <c r="G242" s="124"/>
+      <c r="H242" s="69"/>
+      <c r="I242" s="69"/>
+      <c r="J242" s="69"/>
+      <c r="K242" s="69"/>
+      <c r="L242" s="69"/>
+      <c r="M242" s="69"/>
+      <c r="N242" s="69"/>
+      <c r="O242" s="69"/>
+      <c r="P242" s="69"/>
+      <c r="Q242" s="69"/>
+      <c r="R242" s="69"/>
+      <c r="S242" s="69"/>
+      <c r="T242" s="69"/>
     </row>
     <row r="243" ht="15.75" customHeight="1">
-      <c r="A243" s="1"/>
-[...18 lines deleted...]
-      <c r="T243" s="1"/>
+      <c r="A243" s="69"/>
+      <c r="B243" s="9"/>
+      <c r="C243" s="10"/>
+      <c r="D243" s="122"/>
+      <c r="E243" s="9"/>
+      <c r="F243" s="10"/>
+      <c r="G243" s="124"/>
+      <c r="H243" s="69"/>
+      <c r="I243" s="69"/>
+      <c r="J243" s="69"/>
+      <c r="K243" s="69"/>
+      <c r="L243" s="69"/>
+      <c r="M243" s="69"/>
+      <c r="N243" s="69"/>
+      <c r="O243" s="69"/>
+      <c r="P243" s="69"/>
+      <c r="Q243" s="69"/>
+      <c r="R243" s="69"/>
+      <c r="S243" s="69"/>
+      <c r="T243" s="69"/>
     </row>
     <row r="244" ht="15.75" customHeight="1">
-      <c r="A244" s="1"/>
-[...18 lines deleted...]
-      <c r="T244" s="1"/>
+      <c r="A244" s="69"/>
+      <c r="B244" s="9"/>
+      <c r="C244" s="10"/>
+      <c r="D244" s="122"/>
+      <c r="E244" s="9"/>
+      <c r="F244" s="10"/>
+      <c r="G244" s="124"/>
+      <c r="H244" s="69"/>
+      <c r="I244" s="69"/>
+      <c r="J244" s="69"/>
+      <c r="K244" s="69"/>
+      <c r="L244" s="69"/>
+      <c r="M244" s="69"/>
+      <c r="N244" s="69"/>
+      <c r="O244" s="69"/>
+      <c r="P244" s="69"/>
+      <c r="Q244" s="69"/>
+      <c r="R244" s="69"/>
+      <c r="S244" s="69"/>
+      <c r="T244" s="69"/>
     </row>
     <row r="245" ht="15.75" customHeight="1">
-      <c r="A245" s="1"/>
-[...18 lines deleted...]
-      <c r="T245" s="1"/>
+      <c r="A245" s="69"/>
+      <c r="B245" s="9"/>
+      <c r="C245" s="10"/>
+      <c r="D245" s="122"/>
+      <c r="E245" s="9"/>
+      <c r="F245" s="10"/>
+      <c r="G245" s="124"/>
+      <c r="H245" s="69"/>
+      <c r="I245" s="69"/>
+      <c r="J245" s="69"/>
+      <c r="K245" s="69"/>
+      <c r="L245" s="69"/>
+      <c r="M245" s="69"/>
+      <c r="N245" s="69"/>
+      <c r="O245" s="69"/>
+      <c r="P245" s="69"/>
+      <c r="Q245" s="69"/>
+      <c r="R245" s="69"/>
+      <c r="S245" s="69"/>
+      <c r="T245" s="69"/>
     </row>
     <row r="246" ht="15.75" customHeight="1">
-      <c r="A246" s="1"/>
-[...18 lines deleted...]
-      <c r="T246" s="1"/>
+      <c r="A246" s="69"/>
+      <c r="B246" s="9"/>
+      <c r="C246" s="10"/>
+      <c r="D246" s="122"/>
+      <c r="E246" s="9"/>
+      <c r="F246" s="10"/>
+      <c r="G246" s="124"/>
+      <c r="H246" s="69"/>
+      <c r="I246" s="69"/>
+      <c r="J246" s="69"/>
+      <c r="K246" s="69"/>
+      <c r="L246" s="69"/>
+      <c r="M246" s="69"/>
+      <c r="N246" s="69"/>
+      <c r="O246" s="69"/>
+      <c r="P246" s="69"/>
+      <c r="Q246" s="69"/>
+      <c r="R246" s="69"/>
+      <c r="S246" s="69"/>
+      <c r="T246" s="69"/>
     </row>
     <row r="247" ht="15.75" customHeight="1">
-      <c r="A247" s="1"/>
-[...18 lines deleted...]
-      <c r="T247" s="1"/>
+      <c r="A247" s="69"/>
+      <c r="B247" s="9"/>
+      <c r="C247" s="10"/>
+      <c r="D247" s="122"/>
+      <c r="E247" s="9"/>
+      <c r="F247" s="10"/>
+      <c r="G247" s="124"/>
+      <c r="H247" s="69"/>
+      <c r="I247" s="69"/>
+      <c r="J247" s="69"/>
+      <c r="K247" s="69"/>
+      <c r="L247" s="69"/>
+      <c r="M247" s="69"/>
+      <c r="N247" s="69"/>
+      <c r="O247" s="69"/>
+      <c r="P247" s="69"/>
+      <c r="Q247" s="69"/>
+      <c r="R247" s="69"/>
+      <c r="S247" s="69"/>
+      <c r="T247" s="69"/>
     </row>
     <row r="248" ht="15.75" customHeight="1">
-      <c r="A248" s="1"/>
-[...18 lines deleted...]
-      <c r="T248" s="1"/>
+      <c r="A248" s="69"/>
+      <c r="B248" s="9"/>
+      <c r="C248" s="10"/>
+      <c r="D248" s="122"/>
+      <c r="E248" s="9"/>
+      <c r="F248" s="10"/>
+      <c r="G248" s="124"/>
+      <c r="H248" s="69"/>
+      <c r="I248" s="69"/>
+      <c r="J248" s="69"/>
+      <c r="K248" s="69"/>
+      <c r="L248" s="69"/>
+      <c r="M248" s="69"/>
+      <c r="N248" s="69"/>
+      <c r="O248" s="69"/>
+      <c r="P248" s="69"/>
+      <c r="Q248" s="69"/>
+      <c r="R248" s="69"/>
+      <c r="S248" s="69"/>
+      <c r="T248" s="69"/>
     </row>
     <row r="249" ht="15.75" customHeight="1">
-      <c r="A249" s="1"/>
-[...18 lines deleted...]
-      <c r="T249" s="1"/>
+      <c r="A249" s="69"/>
+      <c r="B249" s="9"/>
+      <c r="C249" s="10"/>
+      <c r="D249" s="122"/>
+      <c r="E249" s="9"/>
+      <c r="F249" s="10"/>
+      <c r="G249" s="124"/>
+      <c r="H249" s="69"/>
+      <c r="I249" s="69"/>
+      <c r="J249" s="69"/>
+      <c r="K249" s="69"/>
+      <c r="L249" s="69"/>
+      <c r="M249" s="69"/>
+      <c r="N249" s="69"/>
+      <c r="O249" s="69"/>
+      <c r="P249" s="69"/>
+      <c r="Q249" s="69"/>
+      <c r="R249" s="69"/>
+      <c r="S249" s="69"/>
+      <c r="T249" s="69"/>
     </row>
     <row r="250" ht="15.75" customHeight="1">
-      <c r="A250" s="1"/>
-[...18 lines deleted...]
-      <c r="T250" s="1"/>
+      <c r="A250" s="69"/>
+      <c r="B250" s="9"/>
+      <c r="C250" s="10"/>
+      <c r="D250" s="122"/>
+      <c r="E250" s="9"/>
+      <c r="F250" s="10"/>
+      <c r="G250" s="124"/>
+      <c r="H250" s="69"/>
+      <c r="I250" s="69"/>
+      <c r="J250" s="69"/>
+      <c r="K250" s="69"/>
+      <c r="L250" s="69"/>
+      <c r="M250" s="69"/>
+      <c r="N250" s="69"/>
+      <c r="O250" s="69"/>
+      <c r="P250" s="69"/>
+      <c r="Q250" s="69"/>
+      <c r="R250" s="69"/>
+      <c r="S250" s="69"/>
+      <c r="T250" s="69"/>
     </row>
     <row r="251" ht="15.75" customHeight="1">
-      <c r="A251" s="1"/>
-[...18 lines deleted...]
-      <c r="T251" s="1"/>
+      <c r="A251" s="69"/>
+      <c r="B251" s="9"/>
+      <c r="C251" s="10"/>
+      <c r="D251" s="122"/>
+      <c r="E251" s="9"/>
+      <c r="F251" s="10"/>
+      <c r="G251" s="124"/>
+      <c r="H251" s="69"/>
+      <c r="I251" s="69"/>
+      <c r="J251" s="69"/>
+      <c r="K251" s="69"/>
+      <c r="L251" s="69"/>
+      <c r="M251" s="69"/>
+      <c r="N251" s="69"/>
+      <c r="O251" s="69"/>
+      <c r="P251" s="69"/>
+      <c r="Q251" s="69"/>
+      <c r="R251" s="69"/>
+      <c r="S251" s="69"/>
+      <c r="T251" s="69"/>
     </row>
     <row r="252" ht="15.75" customHeight="1">
-      <c r="A252" s="1"/>
-[...18 lines deleted...]
-      <c r="T252" s="1"/>
+      <c r="A252" s="69"/>
+      <c r="B252" s="9"/>
+      <c r="C252" s="10"/>
+      <c r="D252" s="122"/>
+      <c r="E252" s="9"/>
+      <c r="F252" s="10"/>
+      <c r="G252" s="124"/>
+      <c r="H252" s="69"/>
+      <c r="I252" s="69"/>
+      <c r="J252" s="69"/>
+      <c r="K252" s="69"/>
+      <c r="L252" s="69"/>
+      <c r="M252" s="69"/>
+      <c r="N252" s="69"/>
+      <c r="O252" s="69"/>
+      <c r="P252" s="69"/>
+      <c r="Q252" s="69"/>
+      <c r="R252" s="69"/>
+      <c r="S252" s="69"/>
+      <c r="T252" s="69"/>
     </row>
     <row r="253" ht="15.75" customHeight="1">
-      <c r="A253" s="1"/>
-[...18 lines deleted...]
-      <c r="T253" s="1"/>
+      <c r="A253" s="69"/>
+      <c r="B253" s="9"/>
+      <c r="C253" s="10"/>
+      <c r="D253" s="122"/>
+      <c r="E253" s="9"/>
+      <c r="F253" s="10"/>
+      <c r="G253" s="124"/>
+      <c r="H253" s="69"/>
+      <c r="I253" s="69"/>
+      <c r="J253" s="69"/>
+      <c r="K253" s="69"/>
+      <c r="L253" s="69"/>
+      <c r="M253" s="69"/>
+      <c r="N253" s="69"/>
+      <c r="O253" s="69"/>
+      <c r="P253" s="69"/>
+      <c r="Q253" s="69"/>
+      <c r="R253" s="69"/>
+      <c r="S253" s="69"/>
+      <c r="T253" s="69"/>
     </row>
     <row r="254" ht="15.75" customHeight="1">
-      <c r="A254" s="1"/>
-[...18 lines deleted...]
-      <c r="T254" s="1"/>
+      <c r="A254" s="69"/>
+      <c r="B254" s="9"/>
+      <c r="C254" s="10"/>
+      <c r="D254" s="122"/>
+      <c r="E254" s="9"/>
+      <c r="F254" s="10"/>
+      <c r="G254" s="124"/>
+      <c r="H254" s="69"/>
+      <c r="I254" s="69"/>
+      <c r="J254" s="69"/>
+      <c r="K254" s="69"/>
+      <c r="L254" s="69"/>
+      <c r="M254" s="69"/>
+      <c r="N254" s="69"/>
+      <c r="O254" s="69"/>
+      <c r="P254" s="69"/>
+      <c r="Q254" s="69"/>
+      <c r="R254" s="69"/>
+      <c r="S254" s="69"/>
+      <c r="T254" s="69"/>
     </row>
     <row r="255" ht="15.75" customHeight="1">
-      <c r="A255" s="1"/>
-[...18 lines deleted...]
-      <c r="T255" s="1"/>
+      <c r="A255" s="69"/>
+      <c r="B255" s="9"/>
+      <c r="C255" s="10"/>
+      <c r="D255" s="122"/>
+      <c r="E255" s="9"/>
+      <c r="F255" s="10"/>
+      <c r="G255" s="124"/>
+      <c r="H255" s="69"/>
+      <c r="I255" s="69"/>
+      <c r="J255" s="69"/>
+      <c r="K255" s="69"/>
+      <c r="L255" s="69"/>
+      <c r="M255" s="69"/>
+      <c r="N255" s="69"/>
+      <c r="O255" s="69"/>
+      <c r="P255" s="69"/>
+      <c r="Q255" s="69"/>
+      <c r="R255" s="69"/>
+      <c r="S255" s="69"/>
+      <c r="T255" s="69"/>
     </row>
     <row r="256" ht="15.75" customHeight="1">
-      <c r="A256" s="1"/>
-[...18 lines deleted...]
-      <c r="T256" s="1"/>
+      <c r="A256" s="69"/>
+      <c r="B256" s="9"/>
+      <c r="C256" s="10"/>
+      <c r="D256" s="122"/>
+      <c r="E256" s="9"/>
+      <c r="F256" s="10"/>
+      <c r="G256" s="124"/>
+      <c r="H256" s="69"/>
+      <c r="I256" s="69"/>
+      <c r="J256" s="69"/>
+      <c r="K256" s="69"/>
+      <c r="L256" s="69"/>
+      <c r="M256" s="69"/>
+      <c r="N256" s="69"/>
+      <c r="O256" s="69"/>
+      <c r="P256" s="69"/>
+      <c r="Q256" s="69"/>
+      <c r="R256" s="69"/>
+      <c r="S256" s="69"/>
+      <c r="T256" s="69"/>
     </row>
     <row r="257" ht="15.75" customHeight="1">
-      <c r="A257" s="1"/>
-[...18 lines deleted...]
-      <c r="T257" s="1"/>
+      <c r="A257" s="69"/>
+      <c r="B257" s="9"/>
+      <c r="C257" s="10"/>
+      <c r="D257" s="122"/>
+      <c r="E257" s="9"/>
+      <c r="F257" s="10"/>
+      <c r="G257" s="124"/>
+      <c r="H257" s="69"/>
+      <c r="I257" s="69"/>
+      <c r="J257" s="69"/>
+      <c r="K257" s="69"/>
+      <c r="L257" s="69"/>
+      <c r="M257" s="69"/>
+      <c r="N257" s="69"/>
+      <c r="O257" s="69"/>
+      <c r="P257" s="69"/>
+      <c r="Q257" s="69"/>
+      <c r="R257" s="69"/>
+      <c r="S257" s="69"/>
+      <c r="T257" s="69"/>
     </row>
     <row r="258" ht="15.75" customHeight="1">
-      <c r="A258" s="1"/>
-[...18 lines deleted...]
-      <c r="T258" s="1"/>
+      <c r="A258" s="69"/>
+      <c r="B258" s="9"/>
+      <c r="C258" s="10"/>
+      <c r="D258" s="122"/>
+      <c r="E258" s="9"/>
+      <c r="F258" s="10"/>
+      <c r="G258" s="124"/>
+      <c r="H258" s="69"/>
+      <c r="I258" s="69"/>
+      <c r="J258" s="69"/>
+      <c r="K258" s="69"/>
+      <c r="L258" s="69"/>
+      <c r="M258" s="69"/>
+      <c r="N258" s="69"/>
+      <c r="O258" s="69"/>
+      <c r="P258" s="69"/>
+      <c r="Q258" s="69"/>
+      <c r="R258" s="69"/>
+      <c r="S258" s="69"/>
+      <c r="T258" s="69"/>
     </row>
     <row r="259" ht="15.75" customHeight="1">
-      <c r="A259" s="1"/>
-[...18 lines deleted...]
-      <c r="T259" s="1"/>
+      <c r="A259" s="69"/>
+      <c r="B259" s="9"/>
+      <c r="C259" s="10"/>
+      <c r="D259" s="122"/>
+      <c r="E259" s="9"/>
+      <c r="F259" s="10"/>
+      <c r="G259" s="124"/>
+      <c r="H259" s="69"/>
+      <c r="I259" s="69"/>
+      <c r="J259" s="69"/>
+      <c r="K259" s="69"/>
+      <c r="L259" s="69"/>
+      <c r="M259" s="69"/>
+      <c r="N259" s="69"/>
+      <c r="O259" s="69"/>
+      <c r="P259" s="69"/>
+      <c r="Q259" s="69"/>
+      <c r="R259" s="69"/>
+      <c r="S259" s="69"/>
+      <c r="T259" s="69"/>
     </row>
     <row r="260" ht="15.75" customHeight="1">
-      <c r="A260" s="1"/>
-[...18 lines deleted...]
-      <c r="T260" s="1"/>
+      <c r="A260" s="69"/>
+      <c r="B260" s="9"/>
+      <c r="C260" s="10"/>
+      <c r="D260" s="122"/>
+      <c r="E260" s="9"/>
+      <c r="F260" s="10"/>
+      <c r="G260" s="124"/>
+      <c r="H260" s="69"/>
+      <c r="I260" s="69"/>
+      <c r="J260" s="69"/>
+      <c r="K260" s="69"/>
+      <c r="L260" s="69"/>
+      <c r="M260" s="69"/>
+      <c r="N260" s="69"/>
+      <c r="O260" s="69"/>
+      <c r="P260" s="69"/>
+      <c r="Q260" s="69"/>
+      <c r="R260" s="69"/>
+      <c r="S260" s="69"/>
+      <c r="T260" s="69"/>
     </row>
     <row r="261" ht="15.75" customHeight="1">
-      <c r="A261" s="1"/>
-[...18 lines deleted...]
-      <c r="T261" s="1"/>
+      <c r="A261" s="69"/>
+      <c r="B261" s="9"/>
+      <c r="C261" s="10"/>
+      <c r="D261" s="122"/>
+      <c r="E261" s="9"/>
+      <c r="F261" s="10"/>
+      <c r="G261" s="124"/>
+      <c r="H261" s="69"/>
+      <c r="I261" s="69"/>
+      <c r="J261" s="69"/>
+      <c r="K261" s="69"/>
+      <c r="L261" s="69"/>
+      <c r="M261" s="69"/>
+      <c r="N261" s="69"/>
+      <c r="O261" s="69"/>
+      <c r="P261" s="69"/>
+      <c r="Q261" s="69"/>
+      <c r="R261" s="69"/>
+      <c r="S261" s="69"/>
+      <c r="T261" s="69"/>
     </row>
     <row r="262" ht="15.75" customHeight="1">
-      <c r="A262" s="1"/>
-[...18 lines deleted...]
-      <c r="T262" s="1"/>
+      <c r="A262" s="69"/>
+      <c r="B262" s="9"/>
+      <c r="C262" s="10"/>
+      <c r="D262" s="122"/>
+      <c r="E262" s="9"/>
+      <c r="F262" s="10"/>
+      <c r="G262" s="124"/>
+      <c r="H262" s="69"/>
+      <c r="I262" s="69"/>
+      <c r="J262" s="69"/>
+      <c r="K262" s="69"/>
+      <c r="L262" s="69"/>
+      <c r="M262" s="69"/>
+      <c r="N262" s="69"/>
+      <c r="O262" s="69"/>
+      <c r="P262" s="69"/>
+      <c r="Q262" s="69"/>
+      <c r="R262" s="69"/>
+      <c r="S262" s="69"/>
+      <c r="T262" s="69"/>
     </row>
     <row r="263" ht="15.75" customHeight="1">
-      <c r="A263" s="1"/>
-[...18 lines deleted...]
-      <c r="T263" s="1"/>
+      <c r="A263" s="69"/>
+      <c r="B263" s="9"/>
+      <c r="C263" s="10"/>
+      <c r="D263" s="122"/>
+      <c r="E263" s="9"/>
+      <c r="F263" s="10"/>
+      <c r="G263" s="124"/>
+      <c r="H263" s="69"/>
+      <c r="I263" s="69"/>
+      <c r="J263" s="69"/>
+      <c r="K263" s="69"/>
+      <c r="L263" s="69"/>
+      <c r="M263" s="69"/>
+      <c r="N263" s="69"/>
+      <c r="O263" s="69"/>
+      <c r="P263" s="69"/>
+      <c r="Q263" s="69"/>
+      <c r="R263" s="69"/>
+      <c r="S263" s="69"/>
+      <c r="T263" s="69"/>
     </row>
     <row r="264" ht="15.75" customHeight="1">
-      <c r="A264" s="1"/>
-[...18 lines deleted...]
-      <c r="T264" s="1"/>
+      <c r="A264" s="69"/>
+      <c r="B264" s="9"/>
+      <c r="C264" s="10"/>
+      <c r="D264" s="122"/>
+      <c r="E264" s="9"/>
+      <c r="F264" s="10"/>
+      <c r="G264" s="124"/>
+      <c r="H264" s="69"/>
+      <c r="I264" s="69"/>
+      <c r="J264" s="69"/>
+      <c r="K264" s="69"/>
+      <c r="L264" s="69"/>
+      <c r="M264" s="69"/>
+      <c r="N264" s="69"/>
+      <c r="O264" s="69"/>
+      <c r="P264" s="69"/>
+      <c r="Q264" s="69"/>
+      <c r="R264" s="69"/>
+      <c r="S264" s="69"/>
+      <c r="T264" s="69"/>
     </row>
     <row r="265" ht="15.75" customHeight="1">
-      <c r="A265" s="1"/>
-[...18 lines deleted...]
-      <c r="T265" s="1"/>
+      <c r="A265" s="69"/>
+      <c r="B265" s="9"/>
+      <c r="C265" s="10"/>
+      <c r="D265" s="122"/>
+      <c r="E265" s="9"/>
+      <c r="F265" s="10"/>
+      <c r="G265" s="124"/>
+      <c r="H265" s="69"/>
+      <c r="I265" s="69"/>
+      <c r="J265" s="69"/>
+      <c r="K265" s="69"/>
+      <c r="L265" s="69"/>
+      <c r="M265" s="69"/>
+      <c r="N265" s="69"/>
+      <c r="O265" s="69"/>
+      <c r="P265" s="69"/>
+      <c r="Q265" s="69"/>
+      <c r="R265" s="69"/>
+      <c r="S265" s="69"/>
+      <c r="T265" s="69"/>
     </row>
     <row r="266" ht="15.75" customHeight="1">
-      <c r="A266" s="1"/>
-[...18 lines deleted...]
-      <c r="T266" s="1"/>
+      <c r="A266" s="69"/>
+      <c r="B266" s="9"/>
+      <c r="C266" s="10"/>
+      <c r="D266" s="122"/>
+      <c r="E266" s="9"/>
+      <c r="F266" s="10"/>
+      <c r="G266" s="124"/>
+      <c r="H266" s="69"/>
+      <c r="I266" s="69"/>
+      <c r="J266" s="69"/>
+      <c r="K266" s="69"/>
+      <c r="L266" s="69"/>
+      <c r="M266" s="69"/>
+      <c r="N266" s="69"/>
+      <c r="O266" s="69"/>
+      <c r="P266" s="69"/>
+      <c r="Q266" s="69"/>
+      <c r="R266" s="69"/>
+      <c r="S266" s="69"/>
+      <c r="T266" s="69"/>
     </row>
     <row r="267" ht="15.75" customHeight="1">
-      <c r="A267" s="1"/>
-[...18 lines deleted...]
-      <c r="T267" s="1"/>
+      <c r="A267" s="69"/>
+      <c r="B267" s="9"/>
+      <c r="C267" s="10"/>
+      <c r="D267" s="122"/>
+      <c r="E267" s="9"/>
+      <c r="F267" s="10"/>
+      <c r="G267" s="124"/>
+      <c r="H267" s="69"/>
+      <c r="I267" s="69"/>
+      <c r="J267" s="69"/>
+      <c r="K267" s="69"/>
+      <c r="L267" s="69"/>
+      <c r="M267" s="69"/>
+      <c r="N267" s="69"/>
+      <c r="O267" s="69"/>
+      <c r="P267" s="69"/>
+      <c r="Q267" s="69"/>
+      <c r="R267" s="69"/>
+      <c r="S267" s="69"/>
+      <c r="T267" s="69"/>
     </row>
     <row r="268" ht="15.75" customHeight="1">
-      <c r="A268" s="1"/>
-[...18 lines deleted...]
-      <c r="T268" s="1"/>
+      <c r="A268" s="69"/>
+      <c r="B268" s="9"/>
+      <c r="C268" s="10"/>
+      <c r="D268" s="122"/>
+      <c r="E268" s="9"/>
+      <c r="F268" s="10"/>
+      <c r="G268" s="124"/>
+      <c r="H268" s="69"/>
+      <c r="I268" s="69"/>
+      <c r="J268" s="69"/>
+      <c r="K268" s="69"/>
+      <c r="L268" s="69"/>
+      <c r="M268" s="69"/>
+      <c r="N268" s="69"/>
+      <c r="O268" s="69"/>
+      <c r="P268" s="69"/>
+      <c r="Q268" s="69"/>
+      <c r="R268" s="69"/>
+      <c r="S268" s="69"/>
+      <c r="T268" s="69"/>
     </row>
     <row r="269" ht="15.75" customHeight="1">
-      <c r="A269" s="1"/>
-[...18 lines deleted...]
-      <c r="T269" s="1"/>
+      <c r="A269" s="69"/>
+      <c r="B269" s="9"/>
+      <c r="C269" s="10"/>
+      <c r="D269" s="122"/>
+      <c r="E269" s="9"/>
+      <c r="F269" s="10"/>
+      <c r="G269" s="124"/>
+      <c r="H269" s="69"/>
+      <c r="I269" s="69"/>
+      <c r="J269" s="69"/>
+      <c r="K269" s="69"/>
+      <c r="L269" s="69"/>
+      <c r="M269" s="69"/>
+      <c r="N269" s="69"/>
+      <c r="O269" s="69"/>
+      <c r="P269" s="69"/>
+      <c r="Q269" s="69"/>
+      <c r="R269" s="69"/>
+      <c r="S269" s="69"/>
+      <c r="T269" s="69"/>
     </row>
     <row r="270" ht="15.75" customHeight="1">
-      <c r="A270" s="1"/>
-[...18 lines deleted...]
-      <c r="T270" s="1"/>
+      <c r="A270" s="69"/>
+      <c r="B270" s="9"/>
+      <c r="C270" s="10"/>
+      <c r="D270" s="122"/>
+      <c r="E270" s="9"/>
+      <c r="F270" s="10"/>
+      <c r="G270" s="124"/>
+      <c r="H270" s="69"/>
+      <c r="I270" s="69"/>
+      <c r="J270" s="69"/>
+      <c r="K270" s="69"/>
+      <c r="L270" s="69"/>
+      <c r="M270" s="69"/>
+      <c r="N270" s="69"/>
+      <c r="O270" s="69"/>
+      <c r="P270" s="69"/>
+      <c r="Q270" s="69"/>
+      <c r="R270" s="69"/>
+      <c r="S270" s="69"/>
+      <c r="T270" s="69"/>
     </row>
     <row r="271" ht="15.75" customHeight="1">
-      <c r="A271" s="1"/>
-[...18 lines deleted...]
-      <c r="T271" s="1"/>
+      <c r="A271" s="69"/>
+      <c r="B271" s="9"/>
+      <c r="C271" s="10"/>
+      <c r="D271" s="122"/>
+      <c r="E271" s="9"/>
+      <c r="F271" s="10"/>
+      <c r="G271" s="124"/>
+      <c r="H271" s="69"/>
+      <c r="I271" s="69"/>
+      <c r="J271" s="69"/>
+      <c r="K271" s="69"/>
+      <c r="L271" s="69"/>
+      <c r="M271" s="69"/>
+      <c r="N271" s="69"/>
+      <c r="O271" s="69"/>
+      <c r="P271" s="69"/>
+      <c r="Q271" s="69"/>
+      <c r="R271" s="69"/>
+      <c r="S271" s="69"/>
+      <c r="T271" s="69"/>
     </row>
     <row r="272" ht="15.75" customHeight="1">
-      <c r="A272" s="1"/>
-[...18 lines deleted...]
-      <c r="T272" s="1"/>
+      <c r="A272" s="69"/>
+      <c r="B272" s="9"/>
+      <c r="C272" s="10"/>
+      <c r="D272" s="122"/>
+      <c r="E272" s="9"/>
+      <c r="F272" s="10"/>
+      <c r="G272" s="124"/>
+      <c r="H272" s="69"/>
+      <c r="I272" s="69"/>
+      <c r="J272" s="69"/>
+      <c r="K272" s="69"/>
+      <c r="L272" s="69"/>
+      <c r="M272" s="69"/>
+      <c r="N272" s="69"/>
+      <c r="O272" s="69"/>
+      <c r="P272" s="69"/>
+      <c r="Q272" s="69"/>
+      <c r="R272" s="69"/>
+      <c r="S272" s="69"/>
+      <c r="T272" s="69"/>
     </row>
     <row r="273" ht="15.75" customHeight="1">
-      <c r="A273" s="1"/>
-[...18 lines deleted...]
-      <c r="T273" s="1"/>
+      <c r="A273" s="69"/>
+      <c r="B273" s="9"/>
+      <c r="C273" s="10"/>
+      <c r="D273" s="122"/>
+      <c r="E273" s="9"/>
+      <c r="F273" s="10"/>
+      <c r="G273" s="124"/>
+      <c r="H273" s="69"/>
+      <c r="I273" s="69"/>
+      <c r="J273" s="69"/>
+      <c r="K273" s="69"/>
+      <c r="L273" s="69"/>
+      <c r="M273" s="69"/>
+      <c r="N273" s="69"/>
+      <c r="O273" s="69"/>
+      <c r="P273" s="69"/>
+      <c r="Q273" s="69"/>
+      <c r="R273" s="69"/>
+      <c r="S273" s="69"/>
+      <c r="T273" s="69"/>
     </row>
     <row r="274" ht="15.75" customHeight="1">
-      <c r="A274" s="1"/>
-[...18 lines deleted...]
-      <c r="T274" s="1"/>
+      <c r="A274" s="69"/>
+      <c r="B274" s="9"/>
+      <c r="C274" s="10"/>
+      <c r="D274" s="122"/>
+      <c r="E274" s="9"/>
+      <c r="F274" s="10"/>
+      <c r="G274" s="124"/>
+      <c r="H274" s="69"/>
+      <c r="I274" s="69"/>
+      <c r="J274" s="69"/>
+      <c r="K274" s="69"/>
+      <c r="L274" s="69"/>
+      <c r="M274" s="69"/>
+      <c r="N274" s="69"/>
+      <c r="O274" s="69"/>
+      <c r="P274" s="69"/>
+      <c r="Q274" s="69"/>
+      <c r="R274" s="69"/>
+      <c r="S274" s="69"/>
+      <c r="T274" s="69"/>
     </row>
     <row r="275" ht="15.75" customHeight="1">
-      <c r="A275" s="1"/>
-[...18 lines deleted...]
-      <c r="T275" s="1"/>
+      <c r="A275" s="69"/>
+      <c r="B275" s="9"/>
+      <c r="C275" s="10"/>
+      <c r="D275" s="122"/>
+      <c r="E275" s="9"/>
+      <c r="F275" s="10"/>
+      <c r="G275" s="124"/>
+      <c r="H275" s="69"/>
+      <c r="I275" s="69"/>
+      <c r="J275" s="69"/>
+      <c r="K275" s="69"/>
+      <c r="L275" s="69"/>
+      <c r="M275" s="69"/>
+      <c r="N275" s="69"/>
+      <c r="O275" s="69"/>
+      <c r="P275" s="69"/>
+      <c r="Q275" s="69"/>
+      <c r="R275" s="69"/>
+      <c r="S275" s="69"/>
+      <c r="T275" s="69"/>
     </row>
     <row r="276" ht="15.75" customHeight="1">
-      <c r="A276" s="1"/>
-[...18 lines deleted...]
-      <c r="T276" s="1"/>
+      <c r="A276" s="69"/>
+      <c r="B276" s="9"/>
+      <c r="C276" s="10"/>
+      <c r="D276" s="122"/>
+      <c r="E276" s="9"/>
+      <c r="F276" s="10"/>
+      <c r="G276" s="124"/>
+      <c r="H276" s="69"/>
+      <c r="I276" s="69"/>
+      <c r="J276" s="69"/>
+      <c r="K276" s="69"/>
+      <c r="L276" s="69"/>
+      <c r="M276" s="69"/>
+      <c r="N276" s="69"/>
+      <c r="O276" s="69"/>
+      <c r="P276" s="69"/>
+      <c r="Q276" s="69"/>
+      <c r="R276" s="69"/>
+      <c r="S276" s="69"/>
+      <c r="T276" s="69"/>
     </row>
     <row r="277" ht="15.75" customHeight="1">
-      <c r="A277" s="1"/>
-[...18 lines deleted...]
-      <c r="T277" s="1"/>
+      <c r="A277" s="69"/>
+      <c r="B277" s="9"/>
+      <c r="C277" s="10"/>
+      <c r="D277" s="122"/>
+      <c r="E277" s="9"/>
+      <c r="F277" s="10"/>
+      <c r="G277" s="124"/>
+      <c r="H277" s="69"/>
+      <c r="I277" s="69"/>
+      <c r="J277" s="69"/>
+      <c r="K277" s="69"/>
+      <c r="L277" s="69"/>
+      <c r="M277" s="69"/>
+      <c r="N277" s="69"/>
+      <c r="O277" s="69"/>
+      <c r="P277" s="69"/>
+      <c r="Q277" s="69"/>
+      <c r="R277" s="69"/>
+      <c r="S277" s="69"/>
+      <c r="T277" s="69"/>
     </row>
     <row r="278" ht="15.75" customHeight="1">
-      <c r="A278" s="1"/>
-[...18 lines deleted...]
-      <c r="T278" s="1"/>
+      <c r="A278" s="69"/>
+      <c r="B278" s="9"/>
+      <c r="C278" s="10"/>
+      <c r="D278" s="122"/>
+      <c r="E278" s="9"/>
+      <c r="F278" s="10"/>
+      <c r="G278" s="124"/>
+      <c r="H278" s="69"/>
+      <c r="I278" s="69"/>
+      <c r="J278" s="69"/>
+      <c r="K278" s="69"/>
+      <c r="L278" s="69"/>
+      <c r="M278" s="69"/>
+      <c r="N278" s="69"/>
+      <c r="O278" s="69"/>
+      <c r="P278" s="69"/>
+      <c r="Q278" s="69"/>
+      <c r="R278" s="69"/>
+      <c r="S278" s="69"/>
+      <c r="T278" s="69"/>
     </row>
     <row r="279" ht="15.75" customHeight="1">
-      <c r="A279" s="1"/>
-[...18 lines deleted...]
-      <c r="T279" s="1"/>
+      <c r="A279" s="69"/>
+      <c r="B279" s="9"/>
+      <c r="C279" s="10"/>
+      <c r="D279" s="122"/>
+      <c r="E279" s="9"/>
+      <c r="F279" s="10"/>
+      <c r="G279" s="124"/>
+      <c r="H279" s="69"/>
+      <c r="I279" s="69"/>
+      <c r="J279" s="69"/>
+      <c r="K279" s="69"/>
+      <c r="L279" s="69"/>
+      <c r="M279" s="69"/>
+      <c r="N279" s="69"/>
+      <c r="O279" s="69"/>
+      <c r="P279" s="69"/>
+      <c r="Q279" s="69"/>
+      <c r="R279" s="69"/>
+      <c r="S279" s="69"/>
+      <c r="T279" s="69"/>
     </row>
     <row r="280" ht="15.75" customHeight="1">
-      <c r="A280" s="1"/>
-[...18 lines deleted...]
-      <c r="T280" s="1"/>
+      <c r="A280" s="69"/>
+      <c r="B280" s="9"/>
+      <c r="C280" s="10"/>
+      <c r="D280" s="122"/>
+      <c r="E280" s="9"/>
+      <c r="F280" s="10"/>
+      <c r="G280" s="124"/>
+      <c r="H280" s="69"/>
+      <c r="I280" s="69"/>
+      <c r="J280" s="69"/>
+      <c r="K280" s="69"/>
+      <c r="L280" s="69"/>
+      <c r="M280" s="69"/>
+      <c r="N280" s="69"/>
+      <c r="O280" s="69"/>
+      <c r="P280" s="69"/>
+      <c r="Q280" s="69"/>
+      <c r="R280" s="69"/>
+      <c r="S280" s="69"/>
+      <c r="T280" s="69"/>
     </row>
     <row r="281" ht="15.75" customHeight="1">
-      <c r="A281" s="1"/>
-[...18 lines deleted...]
-      <c r="T281" s="1"/>
+      <c r="A281" s="69"/>
+      <c r="B281" s="9"/>
+      <c r="C281" s="10"/>
+      <c r="D281" s="122"/>
+      <c r="E281" s="9"/>
+      <c r="F281" s="10"/>
+      <c r="G281" s="124"/>
+      <c r="H281" s="69"/>
+      <c r="I281" s="69"/>
+      <c r="J281" s="69"/>
+      <c r="K281" s="69"/>
+      <c r="L281" s="69"/>
+      <c r="M281" s="69"/>
+      <c r="N281" s="69"/>
+      <c r="O281" s="69"/>
+      <c r="P281" s="69"/>
+      <c r="Q281" s="69"/>
+      <c r="R281" s="69"/>
+      <c r="S281" s="69"/>
+      <c r="T281" s="69"/>
     </row>
     <row r="282" ht="15.75" customHeight="1">
-      <c r="A282" s="1"/>
-[...18 lines deleted...]
-      <c r="T282" s="1"/>
+      <c r="A282" s="69"/>
+      <c r="B282" s="9"/>
+      <c r="C282" s="10"/>
+      <c r="D282" s="122"/>
+      <c r="E282" s="9"/>
+      <c r="F282" s="10"/>
+      <c r="G282" s="124"/>
+      <c r="H282" s="69"/>
+      <c r="I282" s="69"/>
+      <c r="J282" s="69"/>
+      <c r="K282" s="69"/>
+      <c r="L282" s="69"/>
+      <c r="M282" s="69"/>
+      <c r="N282" s="69"/>
+      <c r="O282" s="69"/>
+      <c r="P282" s="69"/>
+      <c r="Q282" s="69"/>
+      <c r="R282" s="69"/>
+      <c r="S282" s="69"/>
+      <c r="T282" s="69"/>
     </row>
     <row r="283" ht="15.75" customHeight="1">
-      <c r="A283" s="1"/>
-[...18 lines deleted...]
-      <c r="T283" s="1"/>
+      <c r="A283" s="69"/>
+      <c r="B283" s="9"/>
+      <c r="C283" s="10"/>
+      <c r="D283" s="122"/>
+      <c r="E283" s="9"/>
+      <c r="F283" s="10"/>
+      <c r="G283" s="124"/>
+      <c r="H283" s="69"/>
+      <c r="I283" s="69"/>
+      <c r="J283" s="69"/>
+      <c r="K283" s="69"/>
+      <c r="L283" s="69"/>
+      <c r="M283" s="69"/>
+      <c r="N283" s="69"/>
+      <c r="O283" s="69"/>
+      <c r="P283" s="69"/>
+      <c r="Q283" s="69"/>
+      <c r="R283" s="69"/>
+      <c r="S283" s="69"/>
+      <c r="T283" s="69"/>
     </row>
     <row r="284" ht="15.75" customHeight="1">
-      <c r="A284" s="1"/>
-[...18 lines deleted...]
-      <c r="T284" s="1"/>
+      <c r="A284" s="69"/>
+      <c r="B284" s="9"/>
+      <c r="C284" s="10"/>
+      <c r="D284" s="122"/>
+      <c r="E284" s="9"/>
+      <c r="F284" s="10"/>
+      <c r="G284" s="124"/>
+      <c r="H284" s="69"/>
+      <c r="I284" s="69"/>
+      <c r="J284" s="69"/>
+      <c r="K284" s="69"/>
+      <c r="L284" s="69"/>
+      <c r="M284" s="69"/>
+      <c r="N284" s="69"/>
+      <c r="O284" s="69"/>
+      <c r="P284" s="69"/>
+      <c r="Q284" s="69"/>
+      <c r="R284" s="69"/>
+      <c r="S284" s="69"/>
+      <c r="T284" s="69"/>
     </row>
     <row r="285" ht="15.75" customHeight="1">
-      <c r="A285" s="1"/>
-[...18 lines deleted...]
-      <c r="T285" s="1"/>
+      <c r="A285" s="69"/>
+      <c r="B285" s="9"/>
+      <c r="C285" s="10"/>
+      <c r="D285" s="122"/>
+      <c r="E285" s="9"/>
+      <c r="F285" s="10"/>
+      <c r="G285" s="124"/>
+      <c r="H285" s="69"/>
+      <c r="I285" s="69"/>
+      <c r="J285" s="69"/>
+      <c r="K285" s="69"/>
+      <c r="L285" s="69"/>
+      <c r="M285" s="69"/>
+      <c r="N285" s="69"/>
+      <c r="O285" s="69"/>
+      <c r="P285" s="69"/>
+      <c r="Q285" s="69"/>
+      <c r="R285" s="69"/>
+      <c r="S285" s="69"/>
+      <c r="T285" s="69"/>
     </row>
     <row r="286" ht="15.75" customHeight="1">
-      <c r="A286" s="1"/>
-[...18 lines deleted...]
-      <c r="T286" s="1"/>
+      <c r="A286" s="69"/>
+      <c r="B286" s="9"/>
+      <c r="C286" s="10"/>
+      <c r="D286" s="122"/>
+      <c r="E286" s="9"/>
+      <c r="F286" s="10"/>
+      <c r="G286" s="124"/>
+      <c r="H286" s="69"/>
+      <c r="I286" s="69"/>
+      <c r="J286" s="69"/>
+      <c r="K286" s="69"/>
+      <c r="L286" s="69"/>
+      <c r="M286" s="69"/>
+      <c r="N286" s="69"/>
+      <c r="O286" s="69"/>
+      <c r="P286" s="69"/>
+      <c r="Q286" s="69"/>
+      <c r="R286" s="69"/>
+      <c r="S286" s="69"/>
+      <c r="T286" s="69"/>
     </row>
     <row r="287" ht="15.75" customHeight="1">
-      <c r="A287" s="1"/>
-[...18 lines deleted...]
-      <c r="T287" s="1"/>
+      <c r="A287" s="69"/>
+      <c r="B287" s="9"/>
+      <c r="C287" s="10"/>
+      <c r="D287" s="122"/>
+      <c r="E287" s="9"/>
+      <c r="F287" s="10"/>
+      <c r="G287" s="124"/>
+      <c r="H287" s="69"/>
+      <c r="I287" s="69"/>
+      <c r="J287" s="69"/>
+      <c r="K287" s="69"/>
+      <c r="L287" s="69"/>
+      <c r="M287" s="69"/>
+      <c r="N287" s="69"/>
+      <c r="O287" s="69"/>
+      <c r="P287" s="69"/>
+      <c r="Q287" s="69"/>
+      <c r="R287" s="69"/>
+      <c r="S287" s="69"/>
+      <c r="T287" s="69"/>
     </row>
     <row r="288" ht="15.75" customHeight="1">
-      <c r="A288" s="1"/>
-[...18 lines deleted...]
-      <c r="T288" s="1"/>
+      <c r="A288" s="69"/>
+      <c r="B288" s="9"/>
+      <c r="C288" s="10"/>
+      <c r="D288" s="122"/>
+      <c r="E288" s="9"/>
+      <c r="F288" s="10"/>
+      <c r="G288" s="124"/>
+      <c r="H288" s="69"/>
+      <c r="I288" s="69"/>
+      <c r="J288" s="69"/>
+      <c r="K288" s="69"/>
+      <c r="L288" s="69"/>
+      <c r="M288" s="69"/>
+      <c r="N288" s="69"/>
+      <c r="O288" s="69"/>
+      <c r="P288" s="69"/>
+      <c r="Q288" s="69"/>
+      <c r="R288" s="69"/>
+      <c r="S288" s="69"/>
+      <c r="T288" s="69"/>
     </row>
     <row r="289" ht="15.75" customHeight="1">
-      <c r="A289" s="1"/>
-[...18 lines deleted...]
-      <c r="T289" s="1"/>
+      <c r="A289" s="69"/>
+      <c r="B289" s="9"/>
+      <c r="C289" s="10"/>
+      <c r="D289" s="122"/>
+      <c r="E289" s="9"/>
+      <c r="F289" s="10"/>
+      <c r="G289" s="124"/>
+      <c r="H289" s="69"/>
+      <c r="I289" s="69"/>
+      <c r="J289" s="69"/>
+      <c r="K289" s="69"/>
+      <c r="L289" s="69"/>
+      <c r="M289" s="69"/>
+      <c r="N289" s="69"/>
+      <c r="O289" s="69"/>
+      <c r="P289" s="69"/>
+      <c r="Q289" s="69"/>
+      <c r="R289" s="69"/>
+      <c r="S289" s="69"/>
+      <c r="T289" s="69"/>
     </row>
     <row r="290" ht="15.75" customHeight="1">
-      <c r="A290" s="1"/>
-[...18 lines deleted...]
-      <c r="T290" s="1"/>
+      <c r="A290" s="69"/>
+      <c r="B290" s="9"/>
+      <c r="C290" s="10"/>
+      <c r="D290" s="122"/>
+      <c r="E290" s="9"/>
+      <c r="F290" s="10"/>
+      <c r="G290" s="124"/>
+      <c r="H290" s="69"/>
+      <c r="I290" s="69"/>
+      <c r="J290" s="69"/>
+      <c r="K290" s="69"/>
+      <c r="L290" s="69"/>
+      <c r="M290" s="69"/>
+      <c r="N290" s="69"/>
+      <c r="O290" s="69"/>
+      <c r="P290" s="69"/>
+      <c r="Q290" s="69"/>
+      <c r="R290" s="69"/>
+      <c r="S290" s="69"/>
+      <c r="T290" s="69"/>
     </row>
     <row r="291" ht="15.75" customHeight="1">
-      <c r="A291" s="1"/>
-[...18 lines deleted...]
-      <c r="T291" s="1"/>
+      <c r="A291" s="69"/>
+      <c r="B291" s="9"/>
+      <c r="C291" s="10"/>
+      <c r="D291" s="122"/>
+      <c r="E291" s="9"/>
+      <c r="F291" s="10"/>
+      <c r="G291" s="124"/>
+      <c r="H291" s="69"/>
+      <c r="I291" s="69"/>
+      <c r="J291" s="69"/>
+      <c r="K291" s="69"/>
+      <c r="L291" s="69"/>
+      <c r="M291" s="69"/>
+      <c r="N291" s="69"/>
+      <c r="O291" s="69"/>
+      <c r="P291" s="69"/>
+      <c r="Q291" s="69"/>
+      <c r="R291" s="69"/>
+      <c r="S291" s="69"/>
+      <c r="T291" s="69"/>
     </row>
     <row r="292" ht="15.75" customHeight="1">
-      <c r="A292" s="1"/>
-[...18 lines deleted...]
-      <c r="T292" s="1"/>
+      <c r="A292" s="69"/>
+      <c r="B292" s="9"/>
+      <c r="C292" s="10"/>
+      <c r="D292" s="122"/>
+      <c r="E292" s="9"/>
+      <c r="F292" s="10"/>
+      <c r="G292" s="124"/>
+      <c r="H292" s="69"/>
+      <c r="I292" s="69"/>
+      <c r="J292" s="69"/>
+      <c r="K292" s="69"/>
+      <c r="L292" s="69"/>
+      <c r="M292" s="69"/>
+      <c r="N292" s="69"/>
+      <c r="O292" s="69"/>
+      <c r="P292" s="69"/>
+      <c r="Q292" s="69"/>
+      <c r="R292" s="69"/>
+      <c r="S292" s="69"/>
+      <c r="T292" s="69"/>
     </row>
     <row r="293" ht="15.75" customHeight="1">
-      <c r="A293" s="1"/>
-[...18 lines deleted...]
-      <c r="T293" s="1"/>
+      <c r="A293" s="69"/>
+      <c r="B293" s="9"/>
+      <c r="C293" s="10"/>
+      <c r="D293" s="122"/>
+      <c r="E293" s="9"/>
+      <c r="F293" s="10"/>
+      <c r="G293" s="124"/>
+      <c r="H293" s="69"/>
+      <c r="I293" s="69"/>
+      <c r="J293" s="69"/>
+      <c r="K293" s="69"/>
+      <c r="L293" s="69"/>
+      <c r="M293" s="69"/>
+      <c r="N293" s="69"/>
+      <c r="O293" s="69"/>
+      <c r="P293" s="69"/>
+      <c r="Q293" s="69"/>
+      <c r="R293" s="69"/>
+      <c r="S293" s="69"/>
+      <c r="T293" s="69"/>
     </row>
     <row r="294" ht="15.75" customHeight="1">
-      <c r="A294" s="1"/>
-[...18 lines deleted...]
-      <c r="T294" s="1"/>
+      <c r="A294" s="69"/>
+      <c r="B294" s="9"/>
+      <c r="C294" s="10"/>
+      <c r="D294" s="122"/>
+      <c r="E294" s="9"/>
+      <c r="F294" s="10"/>
+      <c r="G294" s="124"/>
+      <c r="H294" s="69"/>
+      <c r="I294" s="69"/>
+      <c r="J294" s="69"/>
+      <c r="K294" s="69"/>
+      <c r="L294" s="69"/>
+      <c r="M294" s="69"/>
+      <c r="N294" s="69"/>
+      <c r="O294" s="69"/>
+      <c r="P294" s="69"/>
+      <c r="Q294" s="69"/>
+      <c r="R294" s="69"/>
+      <c r="S294" s="69"/>
+      <c r="T294" s="69"/>
     </row>
     <row r="295" ht="15.75" customHeight="1">
-      <c r="A295" s="1"/>
-[...18 lines deleted...]
-      <c r="T295" s="1"/>
+      <c r="A295" s="69"/>
+      <c r="B295" s="9"/>
+      <c r="C295" s="10"/>
+      <c r="D295" s="122"/>
+      <c r="E295" s="9"/>
+      <c r="F295" s="10"/>
+      <c r="G295" s="124"/>
+      <c r="H295" s="69"/>
+      <c r="I295" s="69"/>
+      <c r="J295" s="69"/>
+      <c r="K295" s="69"/>
+      <c r="L295" s="69"/>
+      <c r="M295" s="69"/>
+      <c r="N295" s="69"/>
+      <c r="O295" s="69"/>
+      <c r="P295" s="69"/>
+      <c r="Q295" s="69"/>
+      <c r="R295" s="69"/>
+      <c r="S295" s="69"/>
+      <c r="T295" s="69"/>
     </row>
     <row r="296" ht="15.75" customHeight="1">
-      <c r="A296" s="1"/>
-[...18 lines deleted...]
-      <c r="T296" s="1"/>
+      <c r="A296" s="69"/>
+      <c r="B296" s="9"/>
+      <c r="C296" s="10"/>
+      <c r="D296" s="122"/>
+      <c r="E296" s="9"/>
+      <c r="F296" s="10"/>
+      <c r="G296" s="124"/>
+      <c r="H296" s="69"/>
+      <c r="I296" s="69"/>
+      <c r="J296" s="69"/>
+      <c r="K296" s="69"/>
+      <c r="L296" s="69"/>
+      <c r="M296" s="69"/>
+      <c r="N296" s="69"/>
+      <c r="O296" s="69"/>
+      <c r="P296" s="69"/>
+      <c r="Q296" s="69"/>
+      <c r="R296" s="69"/>
+      <c r="S296" s="69"/>
+      <c r="T296" s="69"/>
     </row>
     <row r="297" ht="15.75" customHeight="1">
-      <c r="A297" s="1"/>
-[...18 lines deleted...]
-      <c r="T297" s="1"/>
+      <c r="A297" s="69"/>
+      <c r="B297" s="9"/>
+      <c r="C297" s="10"/>
+      <c r="D297" s="122"/>
+      <c r="E297" s="9"/>
+      <c r="F297" s="10"/>
+      <c r="G297" s="124"/>
+      <c r="H297" s="69"/>
+      <c r="I297" s="69"/>
+      <c r="J297" s="69"/>
+      <c r="K297" s="69"/>
+      <c r="L297" s="69"/>
+      <c r="M297" s="69"/>
+      <c r="N297" s="69"/>
+      <c r="O297" s="69"/>
+      <c r="P297" s="69"/>
+      <c r="Q297" s="69"/>
+      <c r="R297" s="69"/>
+      <c r="S297" s="69"/>
+      <c r="T297" s="69"/>
     </row>
     <row r="298" ht="15.75" customHeight="1">
-      <c r="A298" s="1"/>
-[...18 lines deleted...]
-      <c r="T298" s="1"/>
+      <c r="A298" s="69"/>
+      <c r="B298" s="9"/>
+      <c r="C298" s="10"/>
+      <c r="D298" s="122"/>
+      <c r="E298" s="9"/>
+      <c r="F298" s="10"/>
+      <c r="G298" s="124"/>
+      <c r="H298" s="69"/>
+      <c r="I298" s="69"/>
+      <c r="J298" s="69"/>
+      <c r="K298" s="69"/>
+      <c r="L298" s="69"/>
+      <c r="M298" s="69"/>
+      <c r="N298" s="69"/>
+      <c r="O298" s="69"/>
+      <c r="P298" s="69"/>
+      <c r="Q298" s="69"/>
+      <c r="R298" s="69"/>
+      <c r="S298" s="69"/>
+      <c r="T298" s="69"/>
     </row>
     <row r="299" ht="15.75" customHeight="1">
-      <c r="A299" s="1"/>
-[...18 lines deleted...]
-      <c r="T299" s="1"/>
+      <c r="A299" s="69"/>
+      <c r="B299" s="9"/>
+      <c r="C299" s="10"/>
+      <c r="D299" s="122"/>
+      <c r="E299" s="9"/>
+      <c r="F299" s="10"/>
+      <c r="G299" s="124"/>
+      <c r="H299" s="69"/>
+      <c r="I299" s="69"/>
+      <c r="J299" s="69"/>
+      <c r="K299" s="69"/>
+      <c r="L299" s="69"/>
+      <c r="M299" s="69"/>
+      <c r="N299" s="69"/>
+      <c r="O299" s="69"/>
+      <c r="P299" s="69"/>
+      <c r="Q299" s="69"/>
+      <c r="R299" s="69"/>
+      <c r="S299" s="69"/>
+      <c r="T299" s="69"/>
     </row>
     <row r="300" ht="15.75" customHeight="1">
-      <c r="A300" s="1"/>
-[...18 lines deleted...]
-      <c r="T300" s="1"/>
+      <c r="A300" s="69"/>
+      <c r="B300" s="9"/>
+      <c r="C300" s="10"/>
+      <c r="D300" s="122"/>
+      <c r="E300" s="9"/>
+      <c r="F300" s="10"/>
+      <c r="G300" s="124"/>
+      <c r="H300" s="69"/>
+      <c r="I300" s="69"/>
+      <c r="J300" s="69"/>
+      <c r="K300" s="69"/>
+      <c r="L300" s="69"/>
+      <c r="M300" s="69"/>
+      <c r="N300" s="69"/>
+      <c r="O300" s="69"/>
+      <c r="P300" s="69"/>
+      <c r="Q300" s="69"/>
+      <c r="R300" s="69"/>
+      <c r="S300" s="69"/>
+      <c r="T300" s="69"/>
     </row>
     <row r="301" ht="15.75" customHeight="1">
-      <c r="A301" s="1"/>
-[...18 lines deleted...]
-      <c r="T301" s="1"/>
+      <c r="A301" s="69"/>
+      <c r="B301" s="9"/>
+      <c r="C301" s="10"/>
+      <c r="D301" s="122"/>
+      <c r="E301" s="9"/>
+      <c r="F301" s="10"/>
+      <c r="G301" s="124"/>
+      <c r="H301" s="69"/>
+      <c r="I301" s="69"/>
+      <c r="J301" s="69"/>
+      <c r="K301" s="69"/>
+      <c r="L301" s="69"/>
+      <c r="M301" s="69"/>
+      <c r="N301" s="69"/>
+      <c r="O301" s="69"/>
+      <c r="P301" s="69"/>
+      <c r="Q301" s="69"/>
+      <c r="R301" s="69"/>
+      <c r="S301" s="69"/>
+      <c r="T301" s="69"/>
     </row>
     <row r="302" ht="15.75" customHeight="1">
-      <c r="A302" s="1"/>
-[...18 lines deleted...]
-      <c r="T302" s="1"/>
+      <c r="A302" s="69"/>
+      <c r="B302" s="9"/>
+      <c r="C302" s="10"/>
+      <c r="D302" s="122"/>
+      <c r="E302" s="9"/>
+      <c r="F302" s="10"/>
+      <c r="G302" s="124"/>
+      <c r="H302" s="69"/>
+      <c r="I302" s="69"/>
+      <c r="J302" s="69"/>
+      <c r="K302" s="69"/>
+      <c r="L302" s="69"/>
+      <c r="M302" s="69"/>
+      <c r="N302" s="69"/>
+      <c r="O302" s="69"/>
+      <c r="P302" s="69"/>
+      <c r="Q302" s="69"/>
+      <c r="R302" s="69"/>
+      <c r="S302" s="69"/>
+      <c r="T302" s="69"/>
     </row>
     <row r="303" ht="15.75" customHeight="1">
-      <c r="B303" s="4"/>
-[...3 lines deleted...]
-      <c r="F303" s="3"/>
+      <c r="B303" s="9"/>
+      <c r="C303" s="10"/>
+      <c r="D303" s="9"/>
+      <c r="E303" s="9"/>
+      <c r="F303" s="10"/>
     </row>
     <row r="304" ht="15.75" customHeight="1">
-      <c r="B304" s="4"/>
-[...3 lines deleted...]
-      <c r="F304" s="3"/>
+      <c r="B304" s="9"/>
+      <c r="C304" s="10"/>
+      <c r="D304" s="9"/>
+      <c r="E304" s="9"/>
+      <c r="F304" s="10"/>
     </row>
     <row r="305" ht="15.75" customHeight="1">
-      <c r="B305" s="4"/>
-[...3 lines deleted...]
-      <c r="F305" s="3"/>
+      <c r="B305" s="9"/>
+      <c r="C305" s="10"/>
+      <c r="D305" s="9"/>
+      <c r="E305" s="9"/>
+      <c r="F305" s="10"/>
     </row>
     <row r="306" ht="15.75" customHeight="1">
-      <c r="B306" s="4"/>
-[...3 lines deleted...]
-      <c r="F306" s="3"/>
+      <c r="B306" s="9"/>
+      <c r="C306" s="10"/>
+      <c r="D306" s="9"/>
+      <c r="E306" s="9"/>
+      <c r="F306" s="10"/>
     </row>
     <row r="307" ht="15.75" customHeight="1">
-      <c r="B307" s="4"/>
-[...3 lines deleted...]
-      <c r="F307" s="3"/>
+      <c r="B307" s="9"/>
+      <c r="C307" s="10"/>
+      <c r="D307" s="9"/>
+      <c r="E307" s="9"/>
+      <c r="F307" s="10"/>
     </row>
     <row r="308" ht="15.75" customHeight="1">
-      <c r="B308" s="4"/>
-[...3 lines deleted...]
-      <c r="F308" s="3"/>
+      <c r="B308" s="9"/>
+      <c r="C308" s="10"/>
+      <c r="D308" s="9"/>
+      <c r="E308" s="9"/>
+      <c r="F308" s="10"/>
     </row>
     <row r="309" ht="15.75" customHeight="1">
-      <c r="B309" s="4"/>
-[...3 lines deleted...]
-      <c r="F309" s="3"/>
+      <c r="B309" s="9"/>
+      <c r="C309" s="10"/>
+      <c r="D309" s="9"/>
+      <c r="E309" s="9"/>
+      <c r="F309" s="10"/>
     </row>
     <row r="310" ht="15.75" customHeight="1">
-      <c r="B310" s="4"/>
-[...3 lines deleted...]
-      <c r="F310" s="3"/>
+      <c r="B310" s="9"/>
+      <c r="C310" s="10"/>
+      <c r="D310" s="9"/>
+      <c r="E310" s="9"/>
+      <c r="F310" s="10"/>
     </row>
     <row r="311" ht="15.75" customHeight="1">
-      <c r="B311" s="4"/>
-[...3 lines deleted...]
-      <c r="F311" s="3"/>
+      <c r="B311" s="9"/>
+      <c r="C311" s="10"/>
+      <c r="D311" s="9"/>
+      <c r="E311" s="9"/>
+      <c r="F311" s="10"/>
     </row>
     <row r="312" ht="15.75" customHeight="1">
-      <c r="B312" s="4"/>
-[...3 lines deleted...]
-      <c r="F312" s="3"/>
+      <c r="B312" s="9"/>
+      <c r="C312" s="10"/>
+      <c r="D312" s="9"/>
+      <c r="E312" s="9"/>
+      <c r="F312" s="10"/>
     </row>
     <row r="313" ht="15.75" customHeight="1">
-      <c r="B313" s="4"/>
-[...3 lines deleted...]
-      <c r="F313" s="3"/>
+      <c r="B313" s="9"/>
+      <c r="C313" s="10"/>
+      <c r="D313" s="9"/>
+      <c r="E313" s="9"/>
+      <c r="F313" s="10"/>
     </row>
     <row r="314" ht="15.75" customHeight="1">
-      <c r="B314" s="4"/>
-[...3 lines deleted...]
-      <c r="F314" s="3"/>
+      <c r="B314" s="9"/>
+      <c r="C314" s="10"/>
+      <c r="D314" s="9"/>
+      <c r="E314" s="9"/>
+      <c r="F314" s="10"/>
     </row>
     <row r="315" ht="15.75" customHeight="1">
-      <c r="B315" s="4"/>
-[...3 lines deleted...]
-      <c r="F315" s="3"/>
+      <c r="B315" s="9"/>
+      <c r="C315" s="10"/>
+      <c r="D315" s="9"/>
+      <c r="E315" s="9"/>
+      <c r="F315" s="10"/>
     </row>
     <row r="316" ht="15.75" customHeight="1">
-      <c r="B316" s="4"/>
-[...3 lines deleted...]
-      <c r="F316" s="3"/>
+      <c r="B316" s="9"/>
+      <c r="C316" s="10"/>
+      <c r="D316" s="9"/>
+      <c r="E316" s="9"/>
+      <c r="F316" s="10"/>
     </row>
     <row r="317" ht="15.75" customHeight="1">
-      <c r="B317" s="4"/>
-[...3 lines deleted...]
-      <c r="F317" s="3"/>
+      <c r="B317" s="9"/>
+      <c r="C317" s="10"/>
+      <c r="D317" s="9"/>
+      <c r="E317" s="9"/>
+      <c r="F317" s="10"/>
     </row>
     <row r="318" ht="15.75" customHeight="1">
-      <c r="B318" s="4"/>
-[...3 lines deleted...]
-      <c r="F318" s="3"/>
+      <c r="B318" s="9"/>
+      <c r="C318" s="10"/>
+      <c r="D318" s="9"/>
+      <c r="E318" s="9"/>
+      <c r="F318" s="10"/>
     </row>
     <row r="319" ht="15.75" customHeight="1">
-      <c r="B319" s="4"/>
-[...3 lines deleted...]
-      <c r="F319" s="3"/>
+      <c r="B319" s="9"/>
+      <c r="C319" s="10"/>
+      <c r="D319" s="9"/>
+      <c r="E319" s="9"/>
+      <c r="F319" s="10"/>
     </row>
     <row r="320" ht="15.75" customHeight="1">
-      <c r="B320" s="4"/>
-[...3 lines deleted...]
-      <c r="F320" s="3"/>
+      <c r="B320" s="9"/>
+      <c r="C320" s="10"/>
+      <c r="D320" s="9"/>
+      <c r="E320" s="9"/>
+      <c r="F320" s="10"/>
     </row>
     <row r="321" ht="15.75" customHeight="1">
-      <c r="B321" s="4"/>
-[...3 lines deleted...]
-      <c r="F321" s="3"/>
+      <c r="B321" s="9"/>
+      <c r="C321" s="10"/>
+      <c r="D321" s="9"/>
+      <c r="E321" s="9"/>
+      <c r="F321" s="10"/>
     </row>
     <row r="322" ht="15.75" customHeight="1">
-      <c r="B322" s="4"/>
-[...3 lines deleted...]
-      <c r="F322" s="3"/>
+      <c r="B322" s="9"/>
+      <c r="C322" s="10"/>
+      <c r="D322" s="9"/>
+      <c r="E322" s="9"/>
+      <c r="F322" s="10"/>
     </row>
     <row r="323" ht="15.75" customHeight="1">
-      <c r="B323" s="4"/>
-[...3 lines deleted...]
-      <c r="F323" s="3"/>
+      <c r="B323" s="9"/>
+      <c r="C323" s="10"/>
+      <c r="D323" s="9"/>
+      <c r="E323" s="9"/>
+      <c r="F323" s="10"/>
     </row>
     <row r="324" ht="15.75" customHeight="1">
-      <c r="B324" s="4"/>
-[...3 lines deleted...]
-      <c r="F324" s="3"/>
+      <c r="B324" s="9"/>
+      <c r="C324" s="10"/>
+      <c r="D324" s="9"/>
+      <c r="E324" s="9"/>
+      <c r="F324" s="10"/>
     </row>
     <row r="325" ht="15.75" customHeight="1">
-      <c r="B325" s="4"/>
-[...3 lines deleted...]
-      <c r="F325" s="3"/>
+      <c r="B325" s="9"/>
+      <c r="C325" s="10"/>
+      <c r="D325" s="9"/>
+      <c r="E325" s="9"/>
+      <c r="F325" s="10"/>
     </row>
     <row r="326" ht="15.75" customHeight="1">
-      <c r="B326" s="4"/>
-[...3 lines deleted...]
-      <c r="F326" s="3"/>
+      <c r="B326" s="9"/>
+      <c r="C326" s="10"/>
+      <c r="D326" s="9"/>
+      <c r="E326" s="9"/>
+      <c r="F326" s="10"/>
     </row>
     <row r="327" ht="15.75" customHeight="1">
-      <c r="B327" s="4"/>
-[...3 lines deleted...]
-      <c r="F327" s="3"/>
+      <c r="B327" s="9"/>
+      <c r="C327" s="10"/>
+      <c r="D327" s="9"/>
+      <c r="E327" s="9"/>
+      <c r="F327" s="10"/>
     </row>
     <row r="328" ht="15.75" customHeight="1">
-      <c r="B328" s="4"/>
-[...3 lines deleted...]
-      <c r="F328" s="3"/>
+      <c r="B328" s="9"/>
+      <c r="C328" s="10"/>
+      <c r="D328" s="9"/>
+      <c r="E328" s="9"/>
+      <c r="F328" s="10"/>
     </row>
     <row r="329" ht="15.75" customHeight="1">
-      <c r="B329" s="4"/>
-[...3 lines deleted...]
-      <c r="F329" s="3"/>
+      <c r="B329" s="9"/>
+      <c r="C329" s="10"/>
+      <c r="D329" s="9"/>
+      <c r="E329" s="9"/>
+      <c r="F329" s="10"/>
     </row>
     <row r="330" ht="15.75" customHeight="1">
-      <c r="B330" s="4"/>
-[...3 lines deleted...]
-      <c r="F330" s="3"/>
+      <c r="B330" s="9"/>
+      <c r="C330" s="10"/>
+      <c r="D330" s="9"/>
+      <c r="E330" s="9"/>
+      <c r="F330" s="10"/>
     </row>
     <row r="331" ht="15.75" customHeight="1">
-      <c r="B331" s="4"/>
-[...3 lines deleted...]
-      <c r="F331" s="3"/>
+      <c r="B331" s="9"/>
+      <c r="C331" s="10"/>
+      <c r="D331" s="9"/>
+      <c r="E331" s="9"/>
+      <c r="F331" s="10"/>
     </row>
     <row r="332" ht="15.75" customHeight="1">
-      <c r="B332" s="4"/>
-[...3 lines deleted...]
-      <c r="F332" s="3"/>
+      <c r="B332" s="9"/>
+      <c r="C332" s="10"/>
+      <c r="D332" s="9"/>
+      <c r="E332" s="9"/>
+      <c r="F332" s="10"/>
     </row>
     <row r="333" ht="15.75" customHeight="1">
-      <c r="B333" s="4"/>
-[...3 lines deleted...]
-      <c r="F333" s="3"/>
+      <c r="B333" s="9"/>
+      <c r="C333" s="10"/>
+      <c r="D333" s="9"/>
+      <c r="E333" s="9"/>
+      <c r="F333" s="10"/>
     </row>
     <row r="334" ht="15.75" customHeight="1">
-      <c r="B334" s="4"/>
-[...3 lines deleted...]
-      <c r="F334" s="3"/>
+      <c r="B334" s="9"/>
+      <c r="C334" s="10"/>
+      <c r="D334" s="9"/>
+      <c r="E334" s="9"/>
+      <c r="F334" s="10"/>
     </row>
     <row r="335" ht="15.75" customHeight="1">
-      <c r="B335" s="4"/>
-[...3 lines deleted...]
-      <c r="F335" s="3"/>
+      <c r="B335" s="9"/>
+      <c r="C335" s="10"/>
+      <c r="D335" s="9"/>
+      <c r="E335" s="9"/>
+      <c r="F335" s="10"/>
     </row>
     <row r="336" ht="15.75" customHeight="1">
-      <c r="B336" s="4"/>
-[...3 lines deleted...]
-      <c r="F336" s="3"/>
+      <c r="B336" s="9"/>
+      <c r="C336" s="10"/>
+      <c r="D336" s="9"/>
+      <c r="E336" s="9"/>
+      <c r="F336" s="10"/>
     </row>
     <row r="337" ht="15.75" customHeight="1">
-      <c r="B337" s="4"/>
-[...3 lines deleted...]
-      <c r="F337" s="3"/>
+      <c r="B337" s="9"/>
+      <c r="C337" s="10"/>
+      <c r="D337" s="9"/>
+      <c r="E337" s="9"/>
+      <c r="F337" s="10"/>
     </row>
     <row r="338" ht="15.75" customHeight="1">
-      <c r="B338" s="4"/>
-[...3 lines deleted...]
-      <c r="F338" s="3"/>
+      <c r="B338" s="9"/>
+      <c r="C338" s="10"/>
+      <c r="D338" s="9"/>
+      <c r="E338" s="9"/>
+      <c r="F338" s="10"/>
     </row>
     <row r="339" ht="15.75" customHeight="1">
-      <c r="B339" s="4"/>
-[...3 lines deleted...]
-      <c r="F339" s="3"/>
+      <c r="B339" s="9"/>
+      <c r="C339" s="10"/>
+      <c r="D339" s="9"/>
+      <c r="E339" s="9"/>
+      <c r="F339" s="10"/>
     </row>
     <row r="340" ht="15.75" customHeight="1">
-      <c r="B340" s="4"/>
-[...3 lines deleted...]
-      <c r="F340" s="3"/>
+      <c r="B340" s="9"/>
+      <c r="C340" s="10"/>
+      <c r="D340" s="9"/>
+      <c r="E340" s="9"/>
+      <c r="F340" s="10"/>
     </row>
     <row r="341" ht="15.75" customHeight="1">
-      <c r="B341" s="4"/>
-[...3 lines deleted...]
-      <c r="F341" s="3"/>
+      <c r="B341" s="9"/>
+      <c r="C341" s="10"/>
+      <c r="D341" s="9"/>
+      <c r="E341" s="9"/>
+      <c r="F341" s="10"/>
     </row>
     <row r="342" ht="15.75" customHeight="1">
-      <c r="B342" s="4"/>
-[...3 lines deleted...]
-      <c r="F342" s="3"/>
+      <c r="B342" s="9"/>
+      <c r="C342" s="10"/>
+      <c r="D342" s="9"/>
+      <c r="E342" s="9"/>
+      <c r="F342" s="10"/>
     </row>
     <row r="343" ht="15.75" customHeight="1">
-      <c r="B343" s="4"/>
-[...3 lines deleted...]
-      <c r="F343" s="3"/>
+      <c r="B343" s="9"/>
+      <c r="C343" s="10"/>
+      <c r="D343" s="9"/>
+      <c r="E343" s="9"/>
+      <c r="F343" s="10"/>
     </row>
     <row r="344" ht="15.75" customHeight="1">
-      <c r="B344" s="4"/>
-[...3 lines deleted...]
-      <c r="F344" s="3"/>
+      <c r="B344" s="9"/>
+      <c r="C344" s="10"/>
+      <c r="D344" s="9"/>
+      <c r="E344" s="9"/>
+      <c r="F344" s="10"/>
     </row>
     <row r="345" ht="15.75" customHeight="1">
-      <c r="B345" s="4"/>
-[...3 lines deleted...]
-      <c r="F345" s="3"/>
+      <c r="B345" s="9"/>
+      <c r="C345" s="10"/>
+      <c r="D345" s="9"/>
+      <c r="E345" s="9"/>
+      <c r="F345" s="10"/>
     </row>
     <row r="346" ht="15.75" customHeight="1">
-      <c r="B346" s="4"/>
-[...3 lines deleted...]
-      <c r="F346" s="3"/>
+      <c r="B346" s="9"/>
+      <c r="C346" s="10"/>
+      <c r="D346" s="9"/>
+      <c r="E346" s="9"/>
+      <c r="F346" s="10"/>
     </row>
     <row r="347" ht="15.75" customHeight="1">
-      <c r="B347" s="4"/>
-[...3 lines deleted...]
-      <c r="F347" s="3"/>
+      <c r="B347" s="9"/>
+      <c r="C347" s="10"/>
+      <c r="D347" s="9"/>
+      <c r="E347" s="9"/>
+      <c r="F347" s="10"/>
     </row>
     <row r="348" ht="15.75" customHeight="1">
-      <c r="B348" s="4"/>
-[...3 lines deleted...]
-      <c r="F348" s="3"/>
+      <c r="B348" s="9"/>
+      <c r="C348" s="10"/>
+      <c r="D348" s="9"/>
+      <c r="E348" s="9"/>
+      <c r="F348" s="10"/>
     </row>
     <row r="349" ht="15.75" customHeight="1">
-      <c r="B349" s="4"/>
-[...3 lines deleted...]
-      <c r="F349" s="3"/>
+      <c r="B349" s="9"/>
+      <c r="C349" s="10"/>
+      <c r="D349" s="9"/>
+      <c r="E349" s="9"/>
+      <c r="F349" s="10"/>
     </row>
     <row r="350" ht="15.75" customHeight="1">
-      <c r="B350" s="4"/>
-[...3 lines deleted...]
-      <c r="F350" s="3"/>
+      <c r="B350" s="9"/>
+      <c r="C350" s="10"/>
+      <c r="D350" s="9"/>
+      <c r="E350" s="9"/>
+      <c r="F350" s="10"/>
     </row>
     <row r="351" ht="15.75" customHeight="1">
-      <c r="B351" s="4"/>
-[...3 lines deleted...]
-      <c r="F351" s="3"/>
+      <c r="B351" s="9"/>
+      <c r="C351" s="10"/>
+      <c r="D351" s="9"/>
+      <c r="E351" s="9"/>
+      <c r="F351" s="10"/>
     </row>
     <row r="352" ht="15.75" customHeight="1">
-      <c r="B352" s="4"/>
-[...3 lines deleted...]
-      <c r="F352" s="3"/>
+      <c r="B352" s="9"/>
+      <c r="C352" s="10"/>
+      <c r="D352" s="9"/>
+      <c r="E352" s="9"/>
+      <c r="F352" s="10"/>
     </row>
     <row r="353" ht="15.75" customHeight="1">
-      <c r="B353" s="4"/>
-[...3 lines deleted...]
-      <c r="F353" s="3"/>
+      <c r="B353" s="9"/>
+      <c r="C353" s="10"/>
+      <c r="D353" s="9"/>
+      <c r="E353" s="9"/>
+      <c r="F353" s="10"/>
     </row>
     <row r="354" ht="15.75" customHeight="1">
-      <c r="B354" s="4"/>
-[...3 lines deleted...]
-      <c r="F354" s="3"/>
+      <c r="B354" s="9"/>
+      <c r="C354" s="10"/>
+      <c r="D354" s="9"/>
+      <c r="E354" s="9"/>
+      <c r="F354" s="10"/>
     </row>
     <row r="355" ht="15.75" customHeight="1">
-      <c r="B355" s="4"/>
-[...3 lines deleted...]
-      <c r="F355" s="3"/>
+      <c r="B355" s="9"/>
+      <c r="C355" s="10"/>
+      <c r="D355" s="9"/>
+      <c r="E355" s="9"/>
+      <c r="F355" s="10"/>
     </row>
     <row r="356" ht="15.75" customHeight="1">
-      <c r="B356" s="4"/>
-[...3 lines deleted...]
-      <c r="F356" s="3"/>
+      <c r="B356" s="9"/>
+      <c r="C356" s="10"/>
+      <c r="D356" s="9"/>
+      <c r="E356" s="9"/>
+      <c r="F356" s="10"/>
     </row>
     <row r="357" ht="15.75" customHeight="1">
-      <c r="B357" s="4"/>
-[...3 lines deleted...]
-      <c r="F357" s="3"/>
+      <c r="B357" s="9"/>
+      <c r="C357" s="10"/>
+      <c r="D357" s="9"/>
+      <c r="E357" s="9"/>
+      <c r="F357" s="10"/>
     </row>
     <row r="358" ht="15.75" customHeight="1">
-      <c r="B358" s="4"/>
-[...3 lines deleted...]
-      <c r="F358" s="3"/>
+      <c r="B358" s="9"/>
+      <c r="C358" s="10"/>
+      <c r="D358" s="9"/>
+      <c r="E358" s="9"/>
+      <c r="F358" s="10"/>
     </row>
     <row r="359" ht="15.75" customHeight="1">
-      <c r="B359" s="4"/>
-[...3 lines deleted...]
-      <c r="F359" s="3"/>
+      <c r="B359" s="9"/>
+      <c r="C359" s="10"/>
+      <c r="D359" s="9"/>
+      <c r="E359" s="9"/>
+      <c r="F359" s="10"/>
     </row>
     <row r="360" ht="15.75" customHeight="1">
-      <c r="B360" s="4"/>
-[...3 lines deleted...]
-      <c r="F360" s="3"/>
+      <c r="B360" s="9"/>
+      <c r="C360" s="10"/>
+      <c r="D360" s="9"/>
+      <c r="E360" s="9"/>
+      <c r="F360" s="10"/>
     </row>
     <row r="361" ht="15.75" customHeight="1">
-      <c r="B361" s="4"/>
-[...3 lines deleted...]
-      <c r="F361" s="3"/>
+      <c r="B361" s="9"/>
+      <c r="C361" s="10"/>
+      <c r="D361" s="9"/>
+      <c r="E361" s="9"/>
+      <c r="F361" s="10"/>
     </row>
     <row r="362" ht="15.75" customHeight="1">
-      <c r="B362" s="4"/>
-[...3 lines deleted...]
-      <c r="F362" s="3"/>
+      <c r="B362" s="9"/>
+      <c r="C362" s="10"/>
+      <c r="D362" s="9"/>
+      <c r="E362" s="9"/>
+      <c r="F362" s="10"/>
     </row>
     <row r="363" ht="15.75" customHeight="1">
-      <c r="B363" s="4"/>
-[...3 lines deleted...]
-      <c r="F363" s="3"/>
+      <c r="B363" s="9"/>
+      <c r="C363" s="10"/>
+      <c r="D363" s="9"/>
+      <c r="E363" s="9"/>
+      <c r="F363" s="10"/>
     </row>
     <row r="364" ht="15.75" customHeight="1">
-      <c r="B364" s="4"/>
-[...3 lines deleted...]
-      <c r="F364" s="3"/>
+      <c r="B364" s="9"/>
+      <c r="C364" s="10"/>
+      <c r="D364" s="9"/>
+      <c r="E364" s="9"/>
+      <c r="F364" s="10"/>
     </row>
     <row r="365" ht="15.75" customHeight="1">
-      <c r="B365" s="4"/>
-[...3 lines deleted...]
-      <c r="F365" s="3"/>
+      <c r="B365" s="9"/>
+      <c r="C365" s="10"/>
+      <c r="D365" s="9"/>
+      <c r="E365" s="9"/>
+      <c r="F365" s="10"/>
     </row>
     <row r="366" ht="15.75" customHeight="1">
-      <c r="B366" s="4"/>
-[...3 lines deleted...]
-      <c r="F366" s="3"/>
+      <c r="B366" s="9"/>
+      <c r="C366" s="10"/>
+      <c r="D366" s="9"/>
+      <c r="E366" s="9"/>
+      <c r="F366" s="10"/>
     </row>
     <row r="367" ht="15.75" customHeight="1">
-      <c r="B367" s="4"/>
-[...3 lines deleted...]
-      <c r="F367" s="3"/>
+      <c r="B367" s="9"/>
+      <c r="C367" s="10"/>
+      <c r="D367" s="9"/>
+      <c r="E367" s="9"/>
+      <c r="F367" s="10"/>
     </row>
     <row r="368" ht="15.75" customHeight="1">
-      <c r="B368" s="4"/>
-[...3 lines deleted...]
-      <c r="F368" s="3"/>
+      <c r="B368" s="9"/>
+      <c r="C368" s="10"/>
+      <c r="D368" s="9"/>
+      <c r="E368" s="9"/>
+      <c r="F368" s="10"/>
     </row>
     <row r="369" ht="15.75" customHeight="1">
-      <c r="B369" s="4"/>
-[...3 lines deleted...]
-      <c r="F369" s="3"/>
+      <c r="B369" s="9"/>
+      <c r="C369" s="10"/>
+      <c r="D369" s="9"/>
+      <c r="E369" s="9"/>
+      <c r="F369" s="10"/>
     </row>
     <row r="370" ht="15.75" customHeight="1">
-      <c r="B370" s="4"/>
-[...3 lines deleted...]
-      <c r="F370" s="3"/>
+      <c r="B370" s="9"/>
+      <c r="C370" s="10"/>
+      <c r="D370" s="9"/>
+      <c r="E370" s="9"/>
+      <c r="F370" s="10"/>
     </row>
     <row r="371" ht="15.75" customHeight="1">
-      <c r="B371" s="4"/>
-[...3 lines deleted...]
-      <c r="F371" s="3"/>
+      <c r="B371" s="9"/>
+      <c r="C371" s="10"/>
+      <c r="D371" s="9"/>
+      <c r="E371" s="9"/>
+      <c r="F371" s="10"/>
     </row>
     <row r="372" ht="15.75" customHeight="1">
-      <c r="B372" s="4"/>
-[...3 lines deleted...]
-      <c r="F372" s="3"/>
+      <c r="B372" s="9"/>
+      <c r="C372" s="10"/>
+      <c r="D372" s="9"/>
+      <c r="E372" s="9"/>
+      <c r="F372" s="10"/>
     </row>
     <row r="373" ht="15.75" customHeight="1">
-      <c r="B373" s="4"/>
-[...3 lines deleted...]
-      <c r="F373" s="3"/>
+      <c r="B373" s="9"/>
+      <c r="C373" s="10"/>
+      <c r="D373" s="9"/>
+      <c r="E373" s="9"/>
+      <c r="F373" s="10"/>
     </row>
     <row r="374" ht="15.75" customHeight="1">
-      <c r="B374" s="4"/>
-[...3 lines deleted...]
-      <c r="F374" s="3"/>
+      <c r="B374" s="9"/>
+      <c r="C374" s="10"/>
+      <c r="D374" s="9"/>
+      <c r="E374" s="9"/>
+      <c r="F374" s="10"/>
     </row>
     <row r="375" ht="15.75" customHeight="1">
-      <c r="B375" s="4"/>
-[...3 lines deleted...]
-      <c r="F375" s="3"/>
+      <c r="B375" s="9"/>
+      <c r="C375" s="10"/>
+      <c r="D375" s="9"/>
+      <c r="E375" s="9"/>
+      <c r="F375" s="10"/>
     </row>
     <row r="376" ht="15.75" customHeight="1">
-      <c r="B376" s="4"/>
-[...3 lines deleted...]
-      <c r="F376" s="3"/>
+      <c r="B376" s="9"/>
+      <c r="C376" s="10"/>
+      <c r="D376" s="9"/>
+      <c r="E376" s="9"/>
+      <c r="F376" s="10"/>
     </row>
     <row r="377" ht="15.75" customHeight="1">
-      <c r="B377" s="4"/>
-[...3 lines deleted...]
-      <c r="F377" s="3"/>
+      <c r="B377" s="9"/>
+      <c r="C377" s="10"/>
+      <c r="D377" s="9"/>
+      <c r="E377" s="9"/>
+      <c r="F377" s="10"/>
     </row>
     <row r="378" ht="15.75" customHeight="1">
-      <c r="B378" s="4"/>
-[...3 lines deleted...]
-      <c r="F378" s="3"/>
+      <c r="B378" s="9"/>
+      <c r="C378" s="10"/>
+      <c r="D378" s="9"/>
+      <c r="E378" s="9"/>
+      <c r="F378" s="10"/>
     </row>
     <row r="379" ht="15.75" customHeight="1">
-      <c r="B379" s="4"/>
-[...3 lines deleted...]
-      <c r="F379" s="3"/>
+      <c r="B379" s="9"/>
+      <c r="C379" s="10"/>
+      <c r="D379" s="9"/>
+      <c r="E379" s="9"/>
+      <c r="F379" s="10"/>
     </row>
     <row r="380" ht="15.75" customHeight="1">
-      <c r="B380" s="4"/>
-[...3 lines deleted...]
-      <c r="F380" s="3"/>
+      <c r="B380" s="9"/>
+      <c r="C380" s="10"/>
+      <c r="D380" s="9"/>
+      <c r="E380" s="9"/>
+      <c r="F380" s="10"/>
     </row>
     <row r="381" ht="15.75" customHeight="1">
-      <c r="B381" s="4"/>
-[...3 lines deleted...]
-      <c r="F381" s="3"/>
+      <c r="B381" s="9"/>
+      <c r="C381" s="10"/>
+      <c r="D381" s="9"/>
+      <c r="E381" s="9"/>
+      <c r="F381" s="10"/>
     </row>
     <row r="382" ht="15.75" customHeight="1">
-      <c r="B382" s="4"/>
-[...3 lines deleted...]
-      <c r="F382" s="3"/>
+      <c r="B382" s="9"/>
+      <c r="C382" s="10"/>
+      <c r="D382" s="9"/>
+      <c r="E382" s="9"/>
+      <c r="F382" s="10"/>
     </row>
     <row r="383" ht="15.75" customHeight="1">
-      <c r="B383" s="4"/>
-[...3 lines deleted...]
-      <c r="F383" s="3"/>
+      <c r="B383" s="9"/>
+      <c r="C383" s="10"/>
+      <c r="D383" s="9"/>
+      <c r="E383" s="9"/>
+      <c r="F383" s="10"/>
     </row>
     <row r="384" ht="15.75" customHeight="1">
-      <c r="B384" s="4"/>
-[...3 lines deleted...]
-      <c r="F384" s="3"/>
+      <c r="B384" s="9"/>
+      <c r="C384" s="10"/>
+      <c r="D384" s="9"/>
+      <c r="E384" s="9"/>
+      <c r="F384" s="10"/>
     </row>
     <row r="385" ht="15.75" customHeight="1">
-      <c r="B385" s="4"/>
-[...3 lines deleted...]
-      <c r="F385" s="3"/>
+      <c r="B385" s="9"/>
+      <c r="C385" s="10"/>
+      <c r="D385" s="9"/>
+      <c r="E385" s="9"/>
+      <c r="F385" s="10"/>
     </row>
     <row r="386" ht="15.75" customHeight="1">
-      <c r="B386" s="4"/>
-[...3 lines deleted...]
-      <c r="F386" s="3"/>
+      <c r="B386" s="9"/>
+      <c r="C386" s="10"/>
+      <c r="D386" s="9"/>
+      <c r="E386" s="9"/>
+      <c r="F386" s="10"/>
     </row>
     <row r="387" ht="15.75" customHeight="1">
-      <c r="B387" s="4"/>
-[...3 lines deleted...]
-      <c r="F387" s="3"/>
+      <c r="B387" s="9"/>
+      <c r="C387" s="10"/>
+      <c r="D387" s="9"/>
+      <c r="E387" s="9"/>
+      <c r="F387" s="10"/>
     </row>
     <row r="388" ht="15.75" customHeight="1">
-      <c r="B388" s="4"/>
-[...3 lines deleted...]
-      <c r="F388" s="3"/>
+      <c r="B388" s="9"/>
+      <c r="C388" s="10"/>
+      <c r="D388" s="9"/>
+      <c r="E388" s="9"/>
+      <c r="F388" s="10"/>
     </row>
     <row r="389" ht="15.75" customHeight="1">
-      <c r="B389" s="4"/>
-[...3 lines deleted...]
-      <c r="F389" s="3"/>
+      <c r="B389" s="9"/>
+      <c r="C389" s="10"/>
+      <c r="D389" s="9"/>
+      <c r="E389" s="9"/>
+      <c r="F389" s="10"/>
     </row>
     <row r="390" ht="15.75" customHeight="1">
-      <c r="B390" s="4"/>
-[...3 lines deleted...]
-      <c r="F390" s="3"/>
+      <c r="B390" s="9"/>
+      <c r="C390" s="10"/>
+      <c r="D390" s="9"/>
+      <c r="E390" s="9"/>
+      <c r="F390" s="10"/>
     </row>
     <row r="391" ht="15.75" customHeight="1">
-      <c r="B391" s="4"/>
-[...3 lines deleted...]
-      <c r="F391" s="3"/>
+      <c r="B391" s="9"/>
+      <c r="C391" s="10"/>
+      <c r="D391" s="9"/>
+      <c r="E391" s="9"/>
+      <c r="F391" s="10"/>
     </row>
     <row r="392" ht="15.75" customHeight="1">
-      <c r="B392" s="4"/>
-[...3 lines deleted...]
-      <c r="F392" s="3"/>
+      <c r="B392" s="9"/>
+      <c r="C392" s="10"/>
+      <c r="D392" s="9"/>
+      <c r="E392" s="9"/>
+      <c r="F392" s="10"/>
     </row>
     <row r="393" ht="15.75" customHeight="1">
-      <c r="B393" s="4"/>
-[...3 lines deleted...]
-      <c r="F393" s="3"/>
+      <c r="B393" s="9"/>
+      <c r="C393" s="10"/>
+      <c r="D393" s="9"/>
+      <c r="E393" s="9"/>
+      <c r="F393" s="10"/>
     </row>
     <row r="394" ht="15.75" customHeight="1">
-      <c r="B394" s="4"/>
-[...3 lines deleted...]
-      <c r="F394" s="3"/>
+      <c r="B394" s="9"/>
+      <c r="C394" s="10"/>
+      <c r="D394" s="9"/>
+      <c r="E394" s="9"/>
+      <c r="F394" s="10"/>
     </row>
     <row r="395" ht="15.75" customHeight="1">
-      <c r="B395" s="4"/>
-[...3 lines deleted...]
-      <c r="F395" s="3"/>
+      <c r="B395" s="9"/>
+      <c r="C395" s="10"/>
+      <c r="D395" s="9"/>
+      <c r="E395" s="9"/>
+      <c r="F395" s="10"/>
     </row>
     <row r="396" ht="15.75" customHeight="1">
-      <c r="B396" s="4"/>
-[...3 lines deleted...]
-      <c r="F396" s="3"/>
+      <c r="B396" s="9"/>
+      <c r="C396" s="10"/>
+      <c r="D396" s="9"/>
+      <c r="E396" s="9"/>
+      <c r="F396" s="10"/>
     </row>
     <row r="397" ht="15.75" customHeight="1">
-      <c r="B397" s="4"/>
-[...3 lines deleted...]
-      <c r="F397" s="3"/>
+      <c r="B397" s="9"/>
+      <c r="C397" s="10"/>
+      <c r="D397" s="9"/>
+      <c r="E397" s="9"/>
+      <c r="F397" s="10"/>
     </row>
     <row r="398" ht="15.75" customHeight="1">
-      <c r="B398" s="4"/>
-[...3 lines deleted...]
-      <c r="F398" s="3"/>
+      <c r="B398" s="9"/>
+      <c r="C398" s="10"/>
+      <c r="D398" s="9"/>
+      <c r="E398" s="9"/>
+      <c r="F398" s="10"/>
     </row>
     <row r="399" ht="15.75" customHeight="1">
-      <c r="B399" s="4"/>
-[...3 lines deleted...]
-      <c r="F399" s="3"/>
+      <c r="B399" s="9"/>
+      <c r="C399" s="10"/>
+      <c r="D399" s="9"/>
+      <c r="E399" s="9"/>
+      <c r="F399" s="10"/>
     </row>
     <row r="400" ht="15.75" customHeight="1">
-      <c r="B400" s="4"/>
-[...3 lines deleted...]
-      <c r="F400" s="3"/>
+      <c r="B400" s="9"/>
+      <c r="C400" s="10"/>
+      <c r="D400" s="9"/>
+      <c r="E400" s="9"/>
+      <c r="F400" s="10"/>
     </row>
     <row r="401" ht="15.75" customHeight="1">
-      <c r="B401" s="4"/>
-[...3 lines deleted...]
-      <c r="F401" s="3"/>
+      <c r="B401" s="9"/>
+      <c r="C401" s="10"/>
+      <c r="D401" s="9"/>
+      <c r="E401" s="9"/>
+      <c r="F401" s="10"/>
     </row>
     <row r="402" ht="15.75" customHeight="1">
-      <c r="B402" s="4"/>
-[...3 lines deleted...]
-      <c r="F402" s="3"/>
+      <c r="B402" s="9"/>
+      <c r="C402" s="10"/>
+      <c r="D402" s="9"/>
+      <c r="E402" s="9"/>
+      <c r="F402" s="10"/>
     </row>
     <row r="403" ht="15.75" customHeight="1">
-      <c r="B403" s="4"/>
-[...3 lines deleted...]
-      <c r="F403" s="3"/>
+      <c r="B403" s="9"/>
+      <c r="C403" s="10"/>
+      <c r="D403" s="9"/>
+      <c r="E403" s="9"/>
+      <c r="F403" s="10"/>
     </row>
     <row r="404" ht="15.75" customHeight="1">
-      <c r="B404" s="4"/>
-[...3 lines deleted...]
-      <c r="F404" s="3"/>
+      <c r="B404" s="9"/>
+      <c r="C404" s="10"/>
+      <c r="D404" s="9"/>
+      <c r="E404" s="9"/>
+      <c r="F404" s="10"/>
     </row>
     <row r="405" ht="15.75" customHeight="1">
-      <c r="B405" s="4"/>
-[...3 lines deleted...]
-      <c r="F405" s="3"/>
+      <c r="B405" s="9"/>
+      <c r="C405" s="10"/>
+      <c r="D405" s="9"/>
+      <c r="E405" s="9"/>
+      <c r="F405" s="10"/>
     </row>
     <row r="406" ht="15.75" customHeight="1">
-      <c r="B406" s="4"/>
-[...3 lines deleted...]
-      <c r="F406" s="3"/>
+      <c r="B406" s="9"/>
+      <c r="C406" s="10"/>
+      <c r="D406" s="9"/>
+      <c r="E406" s="9"/>
+      <c r="F406" s="10"/>
     </row>
     <row r="407" ht="15.75" customHeight="1">
-      <c r="B407" s="4"/>
-[...3 lines deleted...]
-      <c r="F407" s="3"/>
+      <c r="B407" s="9"/>
+      <c r="C407" s="10"/>
+      <c r="D407" s="9"/>
+      <c r="E407" s="9"/>
+      <c r="F407" s="10"/>
     </row>
     <row r="408" ht="15.75" customHeight="1">
-      <c r="B408" s="4"/>
-[...3 lines deleted...]
-      <c r="F408" s="3"/>
+      <c r="B408" s="9"/>
+      <c r="C408" s="10"/>
+      <c r="D408" s="9"/>
+      <c r="E408" s="9"/>
+      <c r="F408" s="10"/>
     </row>
     <row r="409" ht="15.75" customHeight="1">
-      <c r="B409" s="4"/>
-[...3 lines deleted...]
-      <c r="F409" s="3"/>
+      <c r="B409" s="9"/>
+      <c r="C409" s="10"/>
+      <c r="D409" s="9"/>
+      <c r="E409" s="9"/>
+      <c r="F409" s="10"/>
     </row>
     <row r="410" ht="15.75" customHeight="1">
-      <c r="B410" s="4"/>
-[...3 lines deleted...]
-      <c r="F410" s="3"/>
+      <c r="B410" s="9"/>
+      <c r="C410" s="10"/>
+      <c r="D410" s="9"/>
+      <c r="E410" s="9"/>
+      <c r="F410" s="10"/>
     </row>
     <row r="411" ht="15.75" customHeight="1">
-      <c r="B411" s="4"/>
-[...3 lines deleted...]
-      <c r="F411" s="3"/>
+      <c r="B411" s="9"/>
+      <c r="C411" s="10"/>
+      <c r="D411" s="9"/>
+      <c r="E411" s="9"/>
+      <c r="F411" s="10"/>
     </row>
     <row r="412" ht="15.75" customHeight="1">
-      <c r="B412" s="4"/>
-[...3 lines deleted...]
-      <c r="F412" s="3"/>
+      <c r="B412" s="9"/>
+      <c r="C412" s="10"/>
+      <c r="D412" s="9"/>
+      <c r="E412" s="9"/>
+      <c r="F412" s="10"/>
     </row>
     <row r="413" ht="15.75" customHeight="1">
-      <c r="B413" s="4"/>
-[...3 lines deleted...]
-      <c r="F413" s="3"/>
+      <c r="B413" s="9"/>
+      <c r="C413" s="10"/>
+      <c r="D413" s="9"/>
+      <c r="E413" s="9"/>
+      <c r="F413" s="10"/>
     </row>
     <row r="414" ht="15.75" customHeight="1">
-      <c r="B414" s="4"/>
-[...3 lines deleted...]
-      <c r="F414" s="3"/>
+      <c r="B414" s="9"/>
+      <c r="C414" s="10"/>
+      <c r="D414" s="9"/>
+      <c r="E414" s="9"/>
+      <c r="F414" s="10"/>
     </row>
     <row r="415" ht="15.75" customHeight="1">
-      <c r="B415" s="4"/>
-[...3 lines deleted...]
-      <c r="F415" s="3"/>
+      <c r="B415" s="9"/>
+      <c r="C415" s="10"/>
+      <c r="D415" s="9"/>
+      <c r="E415" s="9"/>
+      <c r="F415" s="10"/>
     </row>
     <row r="416" ht="15.75" customHeight="1">
-      <c r="B416" s="4"/>
-[...3 lines deleted...]
-      <c r="F416" s="3"/>
+      <c r="B416" s="9"/>
+      <c r="C416" s="10"/>
+      <c r="D416" s="9"/>
+      <c r="E416" s="9"/>
+      <c r="F416" s="10"/>
     </row>
     <row r="417" ht="15.75" customHeight="1">
-      <c r="B417" s="4"/>
-[...3 lines deleted...]
-      <c r="F417" s="3"/>
+      <c r="B417" s="9"/>
+      <c r="C417" s="10"/>
+      <c r="D417" s="9"/>
+      <c r="E417" s="9"/>
+      <c r="F417" s="10"/>
     </row>
     <row r="418" ht="15.75" customHeight="1">
-      <c r="B418" s="4"/>
-[...3 lines deleted...]
-      <c r="F418" s="3"/>
+      <c r="B418" s="9"/>
+      <c r="C418" s="10"/>
+      <c r="D418" s="9"/>
+      <c r="E418" s="9"/>
+      <c r="F418" s="10"/>
     </row>
     <row r="419" ht="15.75" customHeight="1">
-      <c r="B419" s="4"/>
-[...3 lines deleted...]
-      <c r="F419" s="3"/>
+      <c r="B419" s="9"/>
+      <c r="C419" s="10"/>
+      <c r="D419" s="9"/>
+      <c r="E419" s="9"/>
+      <c r="F419" s="10"/>
     </row>
     <row r="420" ht="15.75" customHeight="1">
-      <c r="B420" s="4"/>
-[...3 lines deleted...]
-      <c r="F420" s="3"/>
+      <c r="B420" s="9"/>
+      <c r="C420" s="10"/>
+      <c r="D420" s="9"/>
+      <c r="E420" s="9"/>
+      <c r="F420" s="10"/>
     </row>
     <row r="421" ht="15.75" customHeight="1">
-      <c r="B421" s="4"/>
-[...3 lines deleted...]
-      <c r="F421" s="3"/>
+      <c r="B421" s="9"/>
+      <c r="C421" s="10"/>
+      <c r="D421" s="9"/>
+      <c r="E421" s="9"/>
+      <c r="F421" s="10"/>
     </row>
     <row r="422" ht="15.75" customHeight="1">
-      <c r="B422" s="4"/>
-[...3 lines deleted...]
-      <c r="F422" s="3"/>
+      <c r="B422" s="9"/>
+      <c r="C422" s="10"/>
+      <c r="D422" s="9"/>
+      <c r="E422" s="9"/>
+      <c r="F422" s="10"/>
     </row>
     <row r="423" ht="15.75" customHeight="1">
-      <c r="B423" s="4"/>
-[...3 lines deleted...]
-      <c r="F423" s="3"/>
+      <c r="B423" s="9"/>
+      <c r="C423" s="10"/>
+      <c r="D423" s="9"/>
+      <c r="E423" s="9"/>
+      <c r="F423" s="10"/>
     </row>
     <row r="424" ht="15.75" customHeight="1">
-      <c r="B424" s="4"/>
-[...3 lines deleted...]
-      <c r="F424" s="3"/>
+      <c r="B424" s="9"/>
+      <c r="C424" s="10"/>
+      <c r="D424" s="9"/>
+      <c r="E424" s="9"/>
+      <c r="F424" s="10"/>
     </row>
     <row r="425" ht="15.75" customHeight="1">
-      <c r="B425" s="4"/>
-[...3 lines deleted...]
-      <c r="F425" s="3"/>
+      <c r="B425" s="9"/>
+      <c r="C425" s="10"/>
+      <c r="D425" s="9"/>
+      <c r="E425" s="9"/>
+      <c r="F425" s="10"/>
     </row>
     <row r="426" ht="15.75" customHeight="1">
-      <c r="B426" s="4"/>
-[...3 lines deleted...]
-      <c r="F426" s="3"/>
+      <c r="B426" s="9"/>
+      <c r="C426" s="10"/>
+      <c r="D426" s="9"/>
+      <c r="E426" s="9"/>
+      <c r="F426" s="10"/>
     </row>
     <row r="427" ht="15.75" customHeight="1">
-      <c r="B427" s="4"/>
-[...3 lines deleted...]
-      <c r="F427" s="3"/>
+      <c r="B427" s="9"/>
+      <c r="C427" s="10"/>
+      <c r="D427" s="9"/>
+      <c r="E427" s="9"/>
+      <c r="F427" s="10"/>
     </row>
     <row r="428" ht="15.75" customHeight="1">
-      <c r="B428" s="4"/>
-[...3 lines deleted...]
-      <c r="F428" s="3"/>
+      <c r="B428" s="9"/>
+      <c r="C428" s="10"/>
+      <c r="D428" s="9"/>
+      <c r="E428" s="9"/>
+      <c r="F428" s="10"/>
     </row>
     <row r="429" ht="15.75" customHeight="1">
-      <c r="B429" s="4"/>
-[...3 lines deleted...]
-      <c r="F429" s="3"/>
+      <c r="B429" s="9"/>
+      <c r="C429" s="10"/>
+      <c r="D429" s="9"/>
+      <c r="E429" s="9"/>
+      <c r="F429" s="10"/>
     </row>
     <row r="430" ht="15.75" customHeight="1">
-      <c r="B430" s="4"/>
-[...3 lines deleted...]
-      <c r="F430" s="3"/>
+      <c r="B430" s="9"/>
+      <c r="C430" s="10"/>
+      <c r="D430" s="9"/>
+      <c r="E430" s="9"/>
+      <c r="F430" s="10"/>
     </row>
     <row r="431" ht="15.75" customHeight="1">
-      <c r="B431" s="4"/>
-[...3 lines deleted...]
-      <c r="F431" s="3"/>
+      <c r="B431" s="9"/>
+      <c r="C431" s="10"/>
+      <c r="D431" s="9"/>
+      <c r="E431" s="9"/>
+      <c r="F431" s="10"/>
     </row>
     <row r="432" ht="15.75" customHeight="1">
-      <c r="B432" s="4"/>
-[...3 lines deleted...]
-      <c r="F432" s="3"/>
+      <c r="B432" s="9"/>
+      <c r="C432" s="10"/>
+      <c r="D432" s="9"/>
+      <c r="E432" s="9"/>
+      <c r="F432" s="10"/>
     </row>
     <row r="433" ht="15.75" customHeight="1">
-      <c r="B433" s="4"/>
-[...3 lines deleted...]
-      <c r="F433" s="3"/>
+      <c r="B433" s="9"/>
+      <c r="C433" s="10"/>
+      <c r="D433" s="9"/>
+      <c r="E433" s="9"/>
+      <c r="F433" s="10"/>
     </row>
     <row r="434" ht="15.75" customHeight="1">
-      <c r="B434" s="4"/>
-[...3 lines deleted...]
-      <c r="F434" s="3"/>
+      <c r="B434" s="9"/>
+      <c r="C434" s="10"/>
+      <c r="D434" s="9"/>
+      <c r="E434" s="9"/>
+      <c r="F434" s="10"/>
     </row>
     <row r="435" ht="15.75" customHeight="1">
-      <c r="B435" s="4"/>
-[...3 lines deleted...]
-      <c r="F435" s="3"/>
+      <c r="B435" s="9"/>
+      <c r="C435" s="10"/>
+      <c r="D435" s="9"/>
+      <c r="E435" s="9"/>
+      <c r="F435" s="10"/>
     </row>
     <row r="436" ht="15.75" customHeight="1">
-      <c r="B436" s="4"/>
-[...3 lines deleted...]
-      <c r="F436" s="3"/>
+      <c r="B436" s="9"/>
+      <c r="C436" s="10"/>
+      <c r="D436" s="9"/>
+      <c r="E436" s="9"/>
+      <c r="F436" s="10"/>
     </row>
     <row r="437" ht="15.75" customHeight="1">
-      <c r="B437" s="4"/>
-[...3 lines deleted...]
-      <c r="F437" s="3"/>
+      <c r="B437" s="9"/>
+      <c r="C437" s="10"/>
+      <c r="D437" s="9"/>
+      <c r="E437" s="9"/>
+      <c r="F437" s="10"/>
     </row>
     <row r="438" ht="15.75" customHeight="1">
-      <c r="B438" s="4"/>
-[...3 lines deleted...]
-      <c r="F438" s="3"/>
+      <c r="B438" s="9"/>
+      <c r="C438" s="10"/>
+      <c r="D438" s="9"/>
+      <c r="E438" s="9"/>
+      <c r="F438" s="10"/>
     </row>
     <row r="439" ht="15.75" customHeight="1">
-      <c r="B439" s="4"/>
-[...3 lines deleted...]
-      <c r="F439" s="3"/>
+      <c r="B439" s="9"/>
+      <c r="C439" s="10"/>
+      <c r="D439" s="9"/>
+      <c r="E439" s="9"/>
+      <c r="F439" s="10"/>
     </row>
     <row r="440" ht="15.75" customHeight="1">
-      <c r="B440" s="4"/>
-[...3 lines deleted...]
-      <c r="F440" s="3"/>
+      <c r="B440" s="9"/>
+      <c r="C440" s="10"/>
+      <c r="D440" s="9"/>
+      <c r="E440" s="9"/>
+      <c r="F440" s="10"/>
     </row>
     <row r="441" ht="15.75" customHeight="1">
-      <c r="B441" s="4"/>
-[...3 lines deleted...]
-      <c r="F441" s="3"/>
+      <c r="B441" s="9"/>
+      <c r="C441" s="10"/>
+      <c r="D441" s="9"/>
+      <c r="E441" s="9"/>
+      <c r="F441" s="10"/>
     </row>
     <row r="442" ht="15.75" customHeight="1">
-      <c r="B442" s="4"/>
-[...3 lines deleted...]
-      <c r="F442" s="3"/>
+      <c r="B442" s="9"/>
+      <c r="C442" s="10"/>
+      <c r="D442" s="9"/>
+      <c r="E442" s="9"/>
+      <c r="F442" s="10"/>
     </row>
     <row r="443" ht="15.75" customHeight="1">
-      <c r="B443" s="4"/>
-[...3 lines deleted...]
-      <c r="F443" s="3"/>
+      <c r="B443" s="9"/>
+      <c r="C443" s="10"/>
+      <c r="D443" s="9"/>
+      <c r="E443" s="9"/>
+      <c r="F443" s="10"/>
     </row>
     <row r="444" ht="15.75" customHeight="1">
-      <c r="B444" s="4"/>
-[...3 lines deleted...]
-      <c r="F444" s="3"/>
+      <c r="B444" s="9"/>
+      <c r="C444" s="10"/>
+      <c r="D444" s="9"/>
+      <c r="E444" s="9"/>
+      <c r="F444" s="10"/>
     </row>
     <row r="445" ht="15.75" customHeight="1">
-      <c r="B445" s="4"/>
-[...3 lines deleted...]
-      <c r="F445" s="3"/>
+      <c r="B445" s="9"/>
+      <c r="C445" s="10"/>
+      <c r="D445" s="9"/>
+      <c r="E445" s="9"/>
+      <c r="F445" s="10"/>
     </row>
     <row r="446" ht="15.75" customHeight="1">
-      <c r="B446" s="4"/>
-[...3 lines deleted...]
-      <c r="F446" s="3"/>
+      <c r="B446" s="9"/>
+      <c r="C446" s="10"/>
+      <c r="D446" s="9"/>
+      <c r="E446" s="9"/>
+      <c r="F446" s="10"/>
     </row>
     <row r="447" ht="15.75" customHeight="1">
-      <c r="B447" s="4"/>
-[...3 lines deleted...]
-      <c r="F447" s="3"/>
+      <c r="B447" s="9"/>
+      <c r="C447" s="10"/>
+      <c r="D447" s="9"/>
+      <c r="E447" s="9"/>
+      <c r="F447" s="10"/>
     </row>
     <row r="448" ht="15.75" customHeight="1">
-      <c r="B448" s="4"/>
-[...3 lines deleted...]
-      <c r="F448" s="3"/>
+      <c r="B448" s="9"/>
+      <c r="C448" s="10"/>
+      <c r="D448" s="9"/>
+      <c r="E448" s="9"/>
+      <c r="F448" s="10"/>
     </row>
     <row r="449" ht="15.75" customHeight="1">
-      <c r="B449" s="4"/>
-[...3 lines deleted...]
-      <c r="F449" s="3"/>
+      <c r="B449" s="9"/>
+      <c r="C449" s="10"/>
+      <c r="D449" s="9"/>
+      <c r="E449" s="9"/>
+      <c r="F449" s="10"/>
     </row>
     <row r="450" ht="15.75" customHeight="1">
-      <c r="B450" s="4"/>
-[...3 lines deleted...]
-      <c r="F450" s="3"/>
+      <c r="B450" s="9"/>
+      <c r="C450" s="10"/>
+      <c r="D450" s="9"/>
+      <c r="E450" s="9"/>
+      <c r="F450" s="10"/>
     </row>
     <row r="451" ht="15.75" customHeight="1">
-      <c r="B451" s="4"/>
-[...3 lines deleted...]
-      <c r="F451" s="3"/>
+      <c r="B451" s="9"/>
+      <c r="C451" s="10"/>
+      <c r="D451" s="9"/>
+      <c r="E451" s="9"/>
+      <c r="F451" s="10"/>
     </row>
     <row r="452" ht="15.75" customHeight="1">
-      <c r="B452" s="4"/>
-[...3 lines deleted...]
-      <c r="F452" s="3"/>
+      <c r="B452" s="9"/>
+      <c r="C452" s="10"/>
+      <c r="D452" s="9"/>
+      <c r="E452" s="9"/>
+      <c r="F452" s="10"/>
     </row>
     <row r="453" ht="15.75" customHeight="1">
-      <c r="B453" s="4"/>
-[...3 lines deleted...]
-      <c r="F453" s="3"/>
+      <c r="B453" s="9"/>
+      <c r="C453" s="10"/>
+      <c r="D453" s="9"/>
+      <c r="E453" s="9"/>
+      <c r="F453" s="10"/>
     </row>
     <row r="454" ht="15.75" customHeight="1">
-      <c r="B454" s="4"/>
-[...3 lines deleted...]
-      <c r="F454" s="3"/>
+      <c r="B454" s="9"/>
+      <c r="C454" s="10"/>
+      <c r="D454" s="9"/>
+      <c r="E454" s="9"/>
+      <c r="F454" s="10"/>
     </row>
     <row r="455" ht="15.75" customHeight="1">
-      <c r="B455" s="4"/>
-[...3 lines deleted...]
-      <c r="F455" s="3"/>
+      <c r="B455" s="9"/>
+      <c r="C455" s="10"/>
+      <c r="D455" s="9"/>
+      <c r="E455" s="9"/>
+      <c r="F455" s="10"/>
     </row>
     <row r="456" ht="15.75" customHeight="1">
-      <c r="B456" s="4"/>
-[...3 lines deleted...]
-      <c r="F456" s="3"/>
+      <c r="B456" s="9"/>
+      <c r="C456" s="10"/>
+      <c r="D456" s="9"/>
+      <c r="E456" s="9"/>
+      <c r="F456" s="10"/>
     </row>
     <row r="457" ht="15.75" customHeight="1">
-      <c r="B457" s="4"/>
-[...3 lines deleted...]
-      <c r="F457" s="3"/>
+      <c r="B457" s="9"/>
+      <c r="C457" s="10"/>
+      <c r="D457" s="9"/>
+      <c r="E457" s="9"/>
+      <c r="F457" s="10"/>
     </row>
     <row r="458" ht="15.75" customHeight="1">
-      <c r="B458" s="4"/>
-[...3 lines deleted...]
-      <c r="F458" s="3"/>
+      <c r="B458" s="9"/>
+      <c r="C458" s="10"/>
+      <c r="D458" s="9"/>
+      <c r="E458" s="9"/>
+      <c r="F458" s="10"/>
     </row>
     <row r="459" ht="15.75" customHeight="1">
-      <c r="B459" s="4"/>
-[...3 lines deleted...]
-      <c r="F459" s="3"/>
+      <c r="B459" s="9"/>
+      <c r="C459" s="10"/>
+      <c r="D459" s="9"/>
+      <c r="E459" s="9"/>
+      <c r="F459" s="10"/>
     </row>
     <row r="460" ht="15.75" customHeight="1">
-      <c r="B460" s="4"/>
-[...3 lines deleted...]
-      <c r="F460" s="3"/>
+      <c r="B460" s="9"/>
+      <c r="C460" s="10"/>
+      <c r="D460" s="9"/>
+      <c r="E460" s="9"/>
+      <c r="F460" s="10"/>
     </row>
     <row r="461" ht="15.75" customHeight="1">
-      <c r="B461" s="4"/>
-[...3 lines deleted...]
-      <c r="F461" s="3"/>
+      <c r="B461" s="9"/>
+      <c r="C461" s="10"/>
+      <c r="D461" s="9"/>
+      <c r="E461" s="9"/>
+      <c r="F461" s="10"/>
     </row>
     <row r="462" ht="15.75" customHeight="1">
-      <c r="B462" s="4"/>
-[...3 lines deleted...]
-      <c r="F462" s="3"/>
+      <c r="B462" s="9"/>
+      <c r="C462" s="10"/>
+      <c r="D462" s="9"/>
+      <c r="E462" s="9"/>
+      <c r="F462" s="10"/>
     </row>
     <row r="463" ht="15.75" customHeight="1">
-      <c r="B463" s="4"/>
-[...3 lines deleted...]
-      <c r="F463" s="3"/>
+      <c r="B463" s="9"/>
+      <c r="C463" s="10"/>
+      <c r="D463" s="9"/>
+      <c r="E463" s="9"/>
+      <c r="F463" s="10"/>
     </row>
     <row r="464" ht="15.75" customHeight="1">
-      <c r="B464" s="4"/>
-[...3 lines deleted...]
-      <c r="F464" s="3"/>
+      <c r="B464" s="9"/>
+      <c r="C464" s="10"/>
+      <c r="D464" s="9"/>
+      <c r="E464" s="9"/>
+      <c r="F464" s="10"/>
     </row>
     <row r="465" ht="15.75" customHeight="1">
-      <c r="B465" s="4"/>
-[...3 lines deleted...]
-      <c r="F465" s="3"/>
+      <c r="B465" s="9"/>
+      <c r="C465" s="10"/>
+      <c r="D465" s="9"/>
+      <c r="E465" s="9"/>
+      <c r="F465" s="10"/>
     </row>
     <row r="466" ht="15.75" customHeight="1">
-      <c r="B466" s="4"/>
-[...3 lines deleted...]
-      <c r="F466" s="3"/>
+      <c r="B466" s="9"/>
+      <c r="C466" s="10"/>
+      <c r="D466" s="9"/>
+      <c r="E466" s="9"/>
+      <c r="F466" s="10"/>
     </row>
     <row r="467" ht="15.75" customHeight="1">
-      <c r="B467" s="4"/>
-[...3 lines deleted...]
-      <c r="F467" s="3"/>
+      <c r="B467" s="9"/>
+      <c r="C467" s="10"/>
+      <c r="D467" s="9"/>
+      <c r="E467" s="9"/>
+      <c r="F467" s="10"/>
     </row>
     <row r="468" ht="15.75" customHeight="1">
-      <c r="B468" s="4"/>
-[...3 lines deleted...]
-      <c r="F468" s="3"/>
+      <c r="B468" s="9"/>
+      <c r="C468" s="10"/>
+      <c r="D468" s="9"/>
+      <c r="E468" s="9"/>
+      <c r="F468" s="10"/>
     </row>
     <row r="469" ht="15.75" customHeight="1">
-      <c r="B469" s="4"/>
-[...3 lines deleted...]
-      <c r="F469" s="3"/>
+      <c r="B469" s="9"/>
+      <c r="C469" s="10"/>
+      <c r="D469" s="9"/>
+      <c r="E469" s="9"/>
+      <c r="F469" s="10"/>
     </row>
     <row r="470" ht="15.75" customHeight="1">
-      <c r="B470" s="4"/>
-[...3 lines deleted...]
-      <c r="F470" s="3"/>
+      <c r="B470" s="9"/>
+      <c r="C470" s="10"/>
+      <c r="D470" s="9"/>
+      <c r="E470" s="9"/>
+      <c r="F470" s="10"/>
     </row>
     <row r="471" ht="15.75" customHeight="1">
-      <c r="B471" s="4"/>
-[...3 lines deleted...]
-      <c r="F471" s="3"/>
+      <c r="B471" s="9"/>
+      <c r="C471" s="10"/>
+      <c r="D471" s="9"/>
+      <c r="E471" s="9"/>
+      <c r="F471" s="10"/>
     </row>
     <row r="472" ht="15.75" customHeight="1">
-      <c r="B472" s="4"/>
-[...3 lines deleted...]
-      <c r="F472" s="3"/>
+      <c r="B472" s="9"/>
+      <c r="C472" s="10"/>
+      <c r="D472" s="9"/>
+      <c r="E472" s="9"/>
+      <c r="F472" s="10"/>
     </row>
     <row r="473" ht="15.75" customHeight="1">
-      <c r="B473" s="4"/>
-[...3 lines deleted...]
-      <c r="F473" s="3"/>
+      <c r="B473" s="9"/>
+      <c r="C473" s="10"/>
+      <c r="D473" s="9"/>
+      <c r="E473" s="9"/>
+      <c r="F473" s="10"/>
     </row>
     <row r="474" ht="15.75" customHeight="1">
-      <c r="B474" s="4"/>
-[...3 lines deleted...]
-      <c r="F474" s="3"/>
+      <c r="B474" s="9"/>
+      <c r="C474" s="10"/>
+      <c r="D474" s="9"/>
+      <c r="E474" s="9"/>
+      <c r="F474" s="10"/>
     </row>
     <row r="475" ht="15.75" customHeight="1">
-      <c r="B475" s="4"/>
-[...3 lines deleted...]
-      <c r="F475" s="3"/>
+      <c r="B475" s="9"/>
+      <c r="C475" s="10"/>
+      <c r="D475" s="9"/>
+      <c r="E475" s="9"/>
+      <c r="F475" s="10"/>
     </row>
     <row r="476" ht="15.75" customHeight="1">
-      <c r="B476" s="4"/>
-[...3 lines deleted...]
-      <c r="F476" s="3"/>
+      <c r="B476" s="9"/>
+      <c r="C476" s="10"/>
+      <c r="D476" s="9"/>
+      <c r="E476" s="9"/>
+      <c r="F476" s="10"/>
     </row>
     <row r="477" ht="15.75" customHeight="1">
-      <c r="B477" s="4"/>
-[...3 lines deleted...]
-      <c r="F477" s="3"/>
+      <c r="B477" s="9"/>
+      <c r="C477" s="10"/>
+      <c r="D477" s="9"/>
+      <c r="E477" s="9"/>
+      <c r="F477" s="10"/>
     </row>
     <row r="478" ht="15.75" customHeight="1">
-      <c r="B478" s="4"/>
-[...3 lines deleted...]
-      <c r="F478" s="3"/>
+      <c r="B478" s="9"/>
+      <c r="C478" s="10"/>
+      <c r="D478" s="9"/>
+      <c r="E478" s="9"/>
+      <c r="F478" s="10"/>
     </row>
     <row r="479" ht="15.75" customHeight="1">
-      <c r="B479" s="4"/>
-[...3 lines deleted...]
-      <c r="F479" s="3"/>
+      <c r="B479" s="9"/>
+      <c r="C479" s="10"/>
+      <c r="D479" s="9"/>
+      <c r="E479" s="9"/>
+      <c r="F479" s="10"/>
     </row>
     <row r="480" ht="15.75" customHeight="1">
-      <c r="B480" s="4"/>
-[...3 lines deleted...]
-      <c r="F480" s="3"/>
+      <c r="B480" s="9"/>
+      <c r="C480" s="10"/>
+      <c r="D480" s="9"/>
+      <c r="E480" s="9"/>
+      <c r="F480" s="10"/>
     </row>
     <row r="481" ht="15.75" customHeight="1">
-      <c r="B481" s="4"/>
-[...3 lines deleted...]
-      <c r="F481" s="3"/>
+      <c r="B481" s="9"/>
+      <c r="C481" s="10"/>
+      <c r="D481" s="9"/>
+      <c r="E481" s="9"/>
+      <c r="F481" s="10"/>
     </row>
     <row r="482" ht="15.75" customHeight="1">
-      <c r="B482" s="4"/>
-[...3 lines deleted...]
-      <c r="F482" s="3"/>
+      <c r="B482" s="9"/>
+      <c r="C482" s="10"/>
+      <c r="D482" s="9"/>
+      <c r="E482" s="9"/>
+      <c r="F482" s="10"/>
     </row>
     <row r="483" ht="15.75" customHeight="1">
-      <c r="B483" s="4"/>
-[...3 lines deleted...]
-      <c r="F483" s="3"/>
+      <c r="B483" s="9"/>
+      <c r="C483" s="10"/>
+      <c r="D483" s="9"/>
+      <c r="E483" s="9"/>
+      <c r="F483" s="10"/>
     </row>
     <row r="484" ht="15.75" customHeight="1">
-      <c r="B484" s="4"/>
-[...3 lines deleted...]
-      <c r="F484" s="3"/>
+      <c r="B484" s="9"/>
+      <c r="C484" s="10"/>
+      <c r="D484" s="9"/>
+      <c r="E484" s="9"/>
+      <c r="F484" s="10"/>
     </row>
     <row r="485" ht="15.75" customHeight="1">
-      <c r="B485" s="4"/>
-[...3 lines deleted...]
-      <c r="F485" s="3"/>
+      <c r="B485" s="9"/>
+      <c r="C485" s="10"/>
+      <c r="D485" s="9"/>
+      <c r="E485" s="9"/>
+      <c r="F485" s="10"/>
     </row>
     <row r="486" ht="15.75" customHeight="1">
-      <c r="B486" s="4"/>
-[...3 lines deleted...]
-      <c r="F486" s="3"/>
+      <c r="B486" s="9"/>
+      <c r="C486" s="10"/>
+      <c r="D486" s="9"/>
+      <c r="E486" s="9"/>
+      <c r="F486" s="10"/>
     </row>
     <row r="487" ht="15.75" customHeight="1">
-      <c r="B487" s="4"/>
-[...3 lines deleted...]
-      <c r="F487" s="3"/>
+      <c r="B487" s="9"/>
+      <c r="C487" s="10"/>
+      <c r="D487" s="9"/>
+      <c r="E487" s="9"/>
+      <c r="F487" s="10"/>
     </row>
     <row r="488" ht="15.75" customHeight="1">
-      <c r="B488" s="4"/>
-[...3 lines deleted...]
-      <c r="F488" s="3"/>
+      <c r="B488" s="9"/>
+      <c r="C488" s="10"/>
+      <c r="D488" s="9"/>
+      <c r="E488" s="9"/>
+      <c r="F488" s="10"/>
     </row>
     <row r="489" ht="15.75" customHeight="1">
-      <c r="B489" s="4"/>
-[...3 lines deleted...]
-      <c r="F489" s="3"/>
+      <c r="B489" s="9"/>
+      <c r="C489" s="10"/>
+      <c r="D489" s="9"/>
+      <c r="E489" s="9"/>
+      <c r="F489" s="10"/>
     </row>
     <row r="490" ht="15.75" customHeight="1">
-      <c r="B490" s="4"/>
-[...3 lines deleted...]
-      <c r="F490" s="3"/>
+      <c r="B490" s="9"/>
+      <c r="C490" s="10"/>
+      <c r="D490" s="9"/>
+      <c r="E490" s="9"/>
+      <c r="F490" s="10"/>
     </row>
     <row r="491" ht="15.75" customHeight="1">
-      <c r="B491" s="4"/>
-[...3 lines deleted...]
-      <c r="F491" s="3"/>
+      <c r="B491" s="9"/>
+      <c r="C491" s="10"/>
+      <c r="D491" s="9"/>
+      <c r="E491" s="9"/>
+      <c r="F491" s="10"/>
     </row>
     <row r="492" ht="15.75" customHeight="1">
-      <c r="B492" s="4"/>
-[...3 lines deleted...]
-      <c r="F492" s="3"/>
+      <c r="B492" s="9"/>
+      <c r="C492" s="10"/>
+      <c r="D492" s="9"/>
+      <c r="E492" s="9"/>
+      <c r="F492" s="10"/>
     </row>
     <row r="493" ht="15.75" customHeight="1">
-      <c r="B493" s="4"/>
-[...3 lines deleted...]
-      <c r="F493" s="3"/>
+      <c r="B493" s="9"/>
+      <c r="C493" s="10"/>
+      <c r="D493" s="9"/>
+      <c r="E493" s="9"/>
+      <c r="F493" s="10"/>
     </row>
     <row r="494" ht="15.75" customHeight="1">
-      <c r="B494" s="4"/>
-[...3 lines deleted...]
-      <c r="F494" s="3"/>
+      <c r="B494" s="9"/>
+      <c r="C494" s="10"/>
+      <c r="D494" s="9"/>
+      <c r="E494" s="9"/>
+      <c r="F494" s="10"/>
     </row>
     <row r="495" ht="15.75" customHeight="1">
-      <c r="B495" s="4"/>
-[...3 lines deleted...]
-      <c r="F495" s="3"/>
+      <c r="B495" s="9"/>
+      <c r="C495" s="10"/>
+      <c r="D495" s="9"/>
+      <c r="E495" s="9"/>
+      <c r="F495" s="10"/>
     </row>
     <row r="496" ht="15.75" customHeight="1">
-      <c r="B496" s="4"/>
-[...3 lines deleted...]
-      <c r="F496" s="3"/>
+      <c r="B496" s="9"/>
+      <c r="C496" s="10"/>
+      <c r="D496" s="9"/>
+      <c r="E496" s="9"/>
+      <c r="F496" s="10"/>
     </row>
     <row r="497" ht="15.75" customHeight="1">
-      <c r="B497" s="4"/>
-[...3 lines deleted...]
-      <c r="F497" s="3"/>
+      <c r="B497" s="9"/>
+      <c r="C497" s="10"/>
+      <c r="D497" s="9"/>
+      <c r="E497" s="9"/>
+      <c r="F497" s="10"/>
     </row>
     <row r="498" ht="15.75" customHeight="1">
-      <c r="B498" s="4"/>
-[...3 lines deleted...]
-      <c r="F498" s="3"/>
+      <c r="B498" s="9"/>
+      <c r="C498" s="10"/>
+      <c r="D498" s="9"/>
+      <c r="E498" s="9"/>
+      <c r="F498" s="10"/>
     </row>
     <row r="499" ht="15.75" customHeight="1">
-      <c r="B499" s="4"/>
-[...3 lines deleted...]
-      <c r="F499" s="3"/>
+      <c r="B499" s="9"/>
+      <c r="C499" s="10"/>
+      <c r="D499" s="9"/>
+      <c r="E499" s="9"/>
+      <c r="F499" s="10"/>
     </row>
     <row r="500" ht="15.75" customHeight="1">
-      <c r="B500" s="4"/>
-[...3 lines deleted...]
-      <c r="F500" s="3"/>
+      <c r="B500" s="9"/>
+      <c r="C500" s="10"/>
+      <c r="D500" s="9"/>
+      <c r="E500" s="9"/>
+      <c r="F500" s="10"/>
     </row>
     <row r="501" ht="15.75" customHeight="1">
-      <c r="B501" s="4"/>
-[...3 lines deleted...]
-      <c r="F501" s="3"/>
+      <c r="B501" s="9"/>
+      <c r="C501" s="10"/>
+      <c r="D501" s="9"/>
+      <c r="E501" s="9"/>
+      <c r="F501" s="10"/>
     </row>
     <row r="502" ht="15.75" customHeight="1">
-      <c r="B502" s="4"/>
-[...3 lines deleted...]
-      <c r="F502" s="3"/>
+      <c r="B502" s="9"/>
+      <c r="C502" s="10"/>
+      <c r="D502" s="9"/>
+      <c r="E502" s="9"/>
+      <c r="F502" s="10"/>
     </row>
     <row r="503" ht="15.75" customHeight="1">
-      <c r="B503" s="4"/>
-[...3 lines deleted...]
-      <c r="F503" s="3"/>
+      <c r="B503" s="9"/>
+      <c r="C503" s="10"/>
+      <c r="D503" s="9"/>
+      <c r="E503" s="9"/>
+      <c r="F503" s="10"/>
     </row>
     <row r="504" ht="15.75" customHeight="1">
-      <c r="B504" s="4"/>
-[...3 lines deleted...]
-      <c r="F504" s="3"/>
+      <c r="B504" s="9"/>
+      <c r="C504" s="10"/>
+      <c r="D504" s="9"/>
+      <c r="E504" s="9"/>
+      <c r="F504" s="10"/>
     </row>
     <row r="505" ht="15.75" customHeight="1">
-      <c r="B505" s="4"/>
-[...3 lines deleted...]
-      <c r="F505" s="3"/>
+      <c r="B505" s="9"/>
+      <c r="C505" s="10"/>
+      <c r="D505" s="9"/>
+      <c r="E505" s="9"/>
+      <c r="F505" s="10"/>
     </row>
     <row r="506" ht="15.75" customHeight="1">
-      <c r="B506" s="4"/>
-[...3 lines deleted...]
-      <c r="F506" s="3"/>
+      <c r="B506" s="9"/>
+      <c r="C506" s="10"/>
+      <c r="D506" s="9"/>
+      <c r="E506" s="9"/>
+      <c r="F506" s="10"/>
     </row>
     <row r="507" ht="15.75" customHeight="1">
-      <c r="B507" s="4"/>
-[...3 lines deleted...]
-      <c r="F507" s="3"/>
+      <c r="B507" s="9"/>
+      <c r="C507" s="10"/>
+      <c r="D507" s="9"/>
+      <c r="E507" s="9"/>
+      <c r="F507" s="10"/>
     </row>
     <row r="508" ht="15.75" customHeight="1">
-      <c r="B508" s="4"/>
-[...3 lines deleted...]
-      <c r="F508" s="3"/>
+      <c r="B508" s="9"/>
+      <c r="C508" s="10"/>
+      <c r="D508" s="9"/>
+      <c r="E508" s="9"/>
+      <c r="F508" s="10"/>
     </row>
     <row r="509" ht="15.75" customHeight="1">
-      <c r="B509" s="4"/>
-[...3 lines deleted...]
-      <c r="F509" s="3"/>
+      <c r="B509" s="9"/>
+      <c r="C509" s="10"/>
+      <c r="D509" s="9"/>
+      <c r="E509" s="9"/>
+      <c r="F509" s="10"/>
     </row>
     <row r="510" ht="15.75" customHeight="1">
-      <c r="B510" s="4"/>
-[...3 lines deleted...]
-      <c r="F510" s="3"/>
+      <c r="B510" s="9"/>
+      <c r="C510" s="10"/>
+      <c r="D510" s="9"/>
+      <c r="E510" s="9"/>
+      <c r="F510" s="10"/>
     </row>
     <row r="511" ht="15.75" customHeight="1">
-      <c r="B511" s="4"/>
-[...3 lines deleted...]
-      <c r="F511" s="3"/>
+      <c r="B511" s="9"/>
+      <c r="C511" s="10"/>
+      <c r="D511" s="9"/>
+      <c r="E511" s="9"/>
+      <c r="F511" s="10"/>
     </row>
     <row r="512" ht="15.75" customHeight="1">
-      <c r="B512" s="4"/>
-[...3 lines deleted...]
-      <c r="F512" s="3"/>
+      <c r="B512" s="9"/>
+      <c r="C512" s="10"/>
+      <c r="D512" s="9"/>
+      <c r="E512" s="9"/>
+      <c r="F512" s="10"/>
     </row>
     <row r="513" ht="15.75" customHeight="1">
-      <c r="B513" s="4"/>
-[...3 lines deleted...]
-      <c r="F513" s="3"/>
+      <c r="B513" s="9"/>
+      <c r="C513" s="10"/>
+      <c r="D513" s="9"/>
+      <c r="E513" s="9"/>
+      <c r="F513" s="10"/>
     </row>
     <row r="514" ht="15.75" customHeight="1">
-      <c r="B514" s="4"/>
-[...3 lines deleted...]
-      <c r="F514" s="3"/>
+      <c r="B514" s="9"/>
+      <c r="C514" s="10"/>
+      <c r="D514" s="9"/>
+      <c r="E514" s="9"/>
+      <c r="F514" s="10"/>
     </row>
     <row r="515" ht="15.75" customHeight="1">
-      <c r="B515" s="4"/>
-[...3 lines deleted...]
-      <c r="F515" s="3"/>
+      <c r="B515" s="9"/>
+      <c r="C515" s="10"/>
+      <c r="D515" s="9"/>
+      <c r="E515" s="9"/>
+      <c r="F515" s="10"/>
     </row>
     <row r="516" ht="15.75" customHeight="1">
-      <c r="B516" s="4"/>
-[...3 lines deleted...]
-      <c r="F516" s="3"/>
+      <c r="B516" s="9"/>
+      <c r="C516" s="10"/>
+      <c r="D516" s="9"/>
+      <c r="E516" s="9"/>
+      <c r="F516" s="10"/>
     </row>
     <row r="517" ht="15.75" customHeight="1">
-      <c r="B517" s="4"/>
-[...3 lines deleted...]
-      <c r="F517" s="3"/>
+      <c r="B517" s="9"/>
+      <c r="C517" s="10"/>
+      <c r="D517" s="9"/>
+      <c r="E517" s="9"/>
+      <c r="F517" s="10"/>
     </row>
     <row r="518" ht="15.75" customHeight="1">
-      <c r="B518" s="4"/>
-[...3 lines deleted...]
-      <c r="F518" s="3"/>
+      <c r="B518" s="9"/>
+      <c r="C518" s="10"/>
+      <c r="D518" s="9"/>
+      <c r="E518" s="9"/>
+      <c r="F518" s="10"/>
     </row>
     <row r="519" ht="15.75" customHeight="1">
-      <c r="B519" s="4"/>
-[...3 lines deleted...]
-      <c r="F519" s="3"/>
+      <c r="B519" s="9"/>
+      <c r="C519" s="10"/>
+      <c r="D519" s="9"/>
+      <c r="E519" s="9"/>
+      <c r="F519" s="10"/>
     </row>
     <row r="520" ht="15.75" customHeight="1">
-      <c r="B520" s="4"/>
-[...3 lines deleted...]
-      <c r="F520" s="3"/>
+      <c r="B520" s="9"/>
+      <c r="C520" s="10"/>
+      <c r="D520" s="9"/>
+      <c r="E520" s="9"/>
+      <c r="F520" s="10"/>
     </row>
     <row r="521" ht="15.75" customHeight="1">
-      <c r="B521" s="4"/>
-[...3 lines deleted...]
-      <c r="F521" s="3"/>
+      <c r="B521" s="9"/>
+      <c r="C521" s="10"/>
+      <c r="D521" s="9"/>
+      <c r="E521" s="9"/>
+      <c r="F521" s="10"/>
     </row>
     <row r="522" ht="15.75" customHeight="1">
-      <c r="B522" s="4"/>
-[...3 lines deleted...]
-      <c r="F522" s="3"/>
+      <c r="B522" s="9"/>
+      <c r="C522" s="10"/>
+      <c r="D522" s="9"/>
+      <c r="E522" s="9"/>
+      <c r="F522" s="10"/>
     </row>
     <row r="523" ht="15.75" customHeight="1">
-      <c r="B523" s="4"/>
-[...3 lines deleted...]
-      <c r="F523" s="3"/>
+      <c r="B523" s="9"/>
+      <c r="C523" s="10"/>
+      <c r="D523" s="9"/>
+      <c r="E523" s="9"/>
+      <c r="F523" s="10"/>
     </row>
     <row r="524" ht="15.75" customHeight="1">
-      <c r="B524" s="4"/>
-[...3 lines deleted...]
-      <c r="F524" s="3"/>
+      <c r="B524" s="9"/>
+      <c r="C524" s="10"/>
+      <c r="D524" s="9"/>
+      <c r="E524" s="9"/>
+      <c r="F524" s="10"/>
     </row>
     <row r="525" ht="15.75" customHeight="1">
-      <c r="B525" s="4"/>
-[...3 lines deleted...]
-      <c r="F525" s="3"/>
+      <c r="B525" s="9"/>
+      <c r="C525" s="10"/>
+      <c r="D525" s="9"/>
+      <c r="E525" s="9"/>
+      <c r="F525" s="10"/>
     </row>
     <row r="526" ht="15.75" customHeight="1">
-      <c r="B526" s="4"/>
-[...3 lines deleted...]
-      <c r="F526" s="3"/>
+      <c r="B526" s="9"/>
+      <c r="C526" s="10"/>
+      <c r="D526" s="9"/>
+      <c r="E526" s="9"/>
+      <c r="F526" s="10"/>
     </row>
     <row r="527" ht="15.75" customHeight="1">
-      <c r="B527" s="4"/>
-[...3 lines deleted...]
-      <c r="F527" s="3"/>
+      <c r="B527" s="9"/>
+      <c r="C527" s="10"/>
+      <c r="D527" s="9"/>
+      <c r="E527" s="9"/>
+      <c r="F527" s="10"/>
     </row>
     <row r="528" ht="15.75" customHeight="1">
-      <c r="B528" s="4"/>
-[...3 lines deleted...]
-      <c r="F528" s="3"/>
+      <c r="B528" s="9"/>
+      <c r="C528" s="10"/>
+      <c r="D528" s="9"/>
+      <c r="E528" s="9"/>
+      <c r="F528" s="10"/>
     </row>
     <row r="529" ht="15.75" customHeight="1">
-      <c r="B529" s="4"/>
-[...3 lines deleted...]
-      <c r="F529" s="3"/>
+      <c r="B529" s="9"/>
+      <c r="C529" s="10"/>
+      <c r="D529" s="9"/>
+      <c r="E529" s="9"/>
+      <c r="F529" s="10"/>
     </row>
     <row r="530" ht="15.75" customHeight="1">
-      <c r="B530" s="4"/>
-[...3 lines deleted...]
-      <c r="F530" s="3"/>
+      <c r="B530" s="9"/>
+      <c r="C530" s="10"/>
+      <c r="D530" s="9"/>
+      <c r="E530" s="9"/>
+      <c r="F530" s="10"/>
     </row>
     <row r="531" ht="15.75" customHeight="1">
-      <c r="B531" s="4"/>
-[...3 lines deleted...]
-      <c r="F531" s="3"/>
+      <c r="B531" s="9"/>
+      <c r="C531" s="10"/>
+      <c r="D531" s="9"/>
+      <c r="E531" s="9"/>
+      <c r="F531" s="10"/>
     </row>
     <row r="532" ht="15.75" customHeight="1">
-      <c r="B532" s="4"/>
-[...3 lines deleted...]
-      <c r="F532" s="3"/>
+      <c r="B532" s="9"/>
+      <c r="C532" s="10"/>
+      <c r="D532" s="9"/>
+      <c r="E532" s="9"/>
+      <c r="F532" s="10"/>
     </row>
     <row r="533" ht="15.75" customHeight="1">
-      <c r="B533" s="4"/>
-[...3 lines deleted...]
-      <c r="F533" s="3"/>
+      <c r="B533" s="9"/>
+      <c r="C533" s="10"/>
+      <c r="D533" s="9"/>
+      <c r="E533" s="9"/>
+      <c r="F533" s="10"/>
     </row>
     <row r="534" ht="15.75" customHeight="1">
-      <c r="B534" s="4"/>
-[...3 lines deleted...]
-      <c r="F534" s="3"/>
+      <c r="B534" s="9"/>
+      <c r="C534" s="10"/>
+      <c r="D534" s="9"/>
+      <c r="E534" s="9"/>
+      <c r="F534" s="10"/>
     </row>
     <row r="535" ht="15.75" customHeight="1">
-      <c r="B535" s="4"/>
-[...3 lines deleted...]
-      <c r="F535" s="3"/>
+      <c r="B535" s="9"/>
+      <c r="C535" s="10"/>
+      <c r="D535" s="9"/>
+      <c r="E535" s="9"/>
+      <c r="F535" s="10"/>
     </row>
     <row r="536" ht="15.75" customHeight="1">
-      <c r="B536" s="4"/>
-[...3 lines deleted...]
-      <c r="F536" s="3"/>
+      <c r="B536" s="9"/>
+      <c r="C536" s="10"/>
+      <c r="D536" s="9"/>
+      <c r="E536" s="9"/>
+      <c r="F536" s="10"/>
     </row>
     <row r="537" ht="15.75" customHeight="1">
-      <c r="B537" s="4"/>
-[...3 lines deleted...]
-      <c r="F537" s="3"/>
+      <c r="B537" s="9"/>
+      <c r="C537" s="10"/>
+      <c r="D537" s="9"/>
+      <c r="E537" s="9"/>
+      <c r="F537" s="10"/>
     </row>
     <row r="538" ht="15.75" customHeight="1">
-      <c r="B538" s="4"/>
-[...3 lines deleted...]
-      <c r="F538" s="3"/>
+      <c r="B538" s="9"/>
+      <c r="C538" s="10"/>
+      <c r="D538" s="9"/>
+      <c r="E538" s="9"/>
+      <c r="F538" s="10"/>
     </row>
     <row r="539" ht="15.75" customHeight="1">
-      <c r="B539" s="4"/>
-[...3 lines deleted...]
-      <c r="F539" s="3"/>
+      <c r="B539" s="9"/>
+      <c r="C539" s="10"/>
+      <c r="D539" s="9"/>
+      <c r="E539" s="9"/>
+      <c r="F539" s="10"/>
     </row>
     <row r="540" ht="15.75" customHeight="1">
-      <c r="B540" s="4"/>
-[...3 lines deleted...]
-      <c r="F540" s="3"/>
+      <c r="B540" s="9"/>
+      <c r="C540" s="10"/>
+      <c r="D540" s="9"/>
+      <c r="E540" s="9"/>
+      <c r="F540" s="10"/>
     </row>
     <row r="541" ht="15.75" customHeight="1">
-      <c r="B541" s="4"/>
-[...3 lines deleted...]
-      <c r="F541" s="3"/>
+      <c r="B541" s="9"/>
+      <c r="C541" s="10"/>
+      <c r="D541" s="9"/>
+      <c r="E541" s="9"/>
+      <c r="F541" s="10"/>
     </row>
     <row r="542" ht="15.75" customHeight="1">
-      <c r="B542" s="4"/>
-[...3 lines deleted...]
-      <c r="F542" s="3"/>
+      <c r="B542" s="9"/>
+      <c r="C542" s="10"/>
+      <c r="D542" s="9"/>
+      <c r="E542" s="9"/>
+      <c r="F542" s="10"/>
     </row>
     <row r="543" ht="15.75" customHeight="1">
-      <c r="B543" s="4"/>
-[...3 lines deleted...]
-      <c r="F543" s="3"/>
+      <c r="B543" s="9"/>
+      <c r="C543" s="10"/>
+      <c r="D543" s="9"/>
+      <c r="E543" s="9"/>
+      <c r="F543" s="10"/>
     </row>
     <row r="544" ht="15.75" customHeight="1">
-      <c r="B544" s="4"/>
-[...3 lines deleted...]
-      <c r="F544" s="3"/>
+      <c r="B544" s="9"/>
+      <c r="C544" s="10"/>
+      <c r="D544" s="9"/>
+      <c r="E544" s="9"/>
+      <c r="F544" s="10"/>
     </row>
     <row r="545" ht="15.75" customHeight="1">
-      <c r="B545" s="4"/>
-[...3 lines deleted...]
-      <c r="F545" s="3"/>
+      <c r="B545" s="9"/>
+      <c r="C545" s="10"/>
+      <c r="D545" s="9"/>
+      <c r="E545" s="9"/>
+      <c r="F545" s="10"/>
     </row>
     <row r="546" ht="15.75" customHeight="1">
-      <c r="B546" s="4"/>
-[...3 lines deleted...]
-      <c r="F546" s="3"/>
+      <c r="B546" s="9"/>
+      <c r="C546" s="10"/>
+      <c r="D546" s="9"/>
+      <c r="E546" s="9"/>
+      <c r="F546" s="10"/>
     </row>
     <row r="547" ht="15.75" customHeight="1">
-      <c r="B547" s="4"/>
-[...3 lines deleted...]
-      <c r="F547" s="3"/>
+      <c r="B547" s="9"/>
+      <c r="C547" s="10"/>
+      <c r="D547" s="9"/>
+      <c r="E547" s="9"/>
+      <c r="F547" s="10"/>
     </row>
     <row r="548" ht="15.75" customHeight="1">
-      <c r="B548" s="4"/>
-[...3 lines deleted...]
-      <c r="F548" s="3"/>
+      <c r="B548" s="9"/>
+      <c r="C548" s="10"/>
+      <c r="D548" s="9"/>
+      <c r="E548" s="9"/>
+      <c r="F548" s="10"/>
     </row>
     <row r="549" ht="15.75" customHeight="1">
-      <c r="B549" s="4"/>
-[...3 lines deleted...]
-      <c r="F549" s="3"/>
+      <c r="B549" s="9"/>
+      <c r="C549" s="10"/>
+      <c r="D549" s="9"/>
+      <c r="E549" s="9"/>
+      <c r="F549" s="10"/>
     </row>
     <row r="550" ht="15.75" customHeight="1">
-      <c r="B550" s="4"/>
-[...3 lines deleted...]
-      <c r="F550" s="3"/>
+      <c r="B550" s="9"/>
+      <c r="C550" s="10"/>
+      <c r="D550" s="9"/>
+      <c r="E550" s="9"/>
+      <c r="F550" s="10"/>
     </row>
     <row r="551" ht="15.75" customHeight="1">
-      <c r="B551" s="4"/>
-[...3 lines deleted...]
-      <c r="F551" s="3"/>
+      <c r="B551" s="9"/>
+      <c r="C551" s="10"/>
+      <c r="D551" s="9"/>
+      <c r="E551" s="9"/>
+      <c r="F551" s="10"/>
     </row>
     <row r="552" ht="15.75" customHeight="1">
-      <c r="B552" s="4"/>
-[...3 lines deleted...]
-      <c r="F552" s="3"/>
+      <c r="B552" s="9"/>
+      <c r="C552" s="10"/>
+      <c r="D552" s="9"/>
+      <c r="E552" s="9"/>
+      <c r="F552" s="10"/>
     </row>
     <row r="553" ht="15.75" customHeight="1">
-      <c r="B553" s="4"/>
-[...3 lines deleted...]
-      <c r="F553" s="3"/>
+      <c r="B553" s="9"/>
+      <c r="C553" s="10"/>
+      <c r="D553" s="9"/>
+      <c r="E553" s="9"/>
+      <c r="F553" s="10"/>
     </row>
     <row r="554" ht="15.75" customHeight="1">
-      <c r="B554" s="4"/>
-[...3 lines deleted...]
-      <c r="F554" s="3"/>
+      <c r="B554" s="9"/>
+      <c r="C554" s="10"/>
+      <c r="D554" s="9"/>
+      <c r="E554" s="9"/>
+      <c r="F554" s="10"/>
     </row>
     <row r="555" ht="15.75" customHeight="1">
-      <c r="B555" s="4"/>
-[...3 lines deleted...]
-      <c r="F555" s="3"/>
+      <c r="B555" s="9"/>
+      <c r="C555" s="10"/>
+      <c r="D555" s="9"/>
+      <c r="E555" s="9"/>
+      <c r="F555" s="10"/>
     </row>
     <row r="556" ht="15.75" customHeight="1">
-      <c r="B556" s="4"/>
-[...3 lines deleted...]
-      <c r="F556" s="3"/>
+      <c r="B556" s="9"/>
+      <c r="C556" s="10"/>
+      <c r="D556" s="9"/>
+      <c r="E556" s="9"/>
+      <c r="F556" s="10"/>
     </row>
     <row r="557" ht="15.75" customHeight="1">
-      <c r="B557" s="4"/>
-[...3 lines deleted...]
-      <c r="F557" s="3"/>
+      <c r="B557" s="9"/>
+      <c r="C557" s="10"/>
+      <c r="D557" s="9"/>
+      <c r="E557" s="9"/>
+      <c r="F557" s="10"/>
     </row>
     <row r="558" ht="15.75" customHeight="1">
-      <c r="B558" s="4"/>
-[...3 lines deleted...]
-      <c r="F558" s="3"/>
+      <c r="B558" s="9"/>
+      <c r="C558" s="10"/>
+      <c r="D558" s="9"/>
+      <c r="E558" s="9"/>
+      <c r="F558" s="10"/>
     </row>
     <row r="559" ht="15.75" customHeight="1">
-      <c r="B559" s="4"/>
-[...3 lines deleted...]
-      <c r="F559" s="3"/>
+      <c r="B559" s="9"/>
+      <c r="C559" s="10"/>
+      <c r="D559" s="9"/>
+      <c r="E559" s="9"/>
+      <c r="F559" s="10"/>
     </row>
     <row r="560" ht="15.75" customHeight="1">
-      <c r="B560" s="4"/>
-[...3 lines deleted...]
-      <c r="F560" s="3"/>
+      <c r="B560" s="9"/>
+      <c r="C560" s="10"/>
+      <c r="D560" s="9"/>
+      <c r="E560" s="9"/>
+      <c r="F560" s="10"/>
     </row>
     <row r="561" ht="15.75" customHeight="1">
-      <c r="B561" s="4"/>
-[...3 lines deleted...]
-      <c r="F561" s="3"/>
+      <c r="B561" s="9"/>
+      <c r="C561" s="10"/>
+      <c r="D561" s="9"/>
+      <c r="E561" s="9"/>
+      <c r="F561" s="10"/>
     </row>
     <row r="562" ht="15.75" customHeight="1">
-      <c r="B562" s="4"/>
-[...3 lines deleted...]
-      <c r="F562" s="3"/>
+      <c r="B562" s="9"/>
+      <c r="C562" s="10"/>
+      <c r="D562" s="9"/>
+      <c r="E562" s="9"/>
+      <c r="F562" s="10"/>
     </row>
     <row r="563" ht="15.75" customHeight="1">
-      <c r="B563" s="4"/>
-[...3 lines deleted...]
-      <c r="F563" s="3"/>
+      <c r="B563" s="9"/>
+      <c r="C563" s="10"/>
+      <c r="D563" s="9"/>
+      <c r="E563" s="9"/>
+      <c r="F563" s="10"/>
     </row>
     <row r="564" ht="15.75" customHeight="1">
-      <c r="B564" s="4"/>
-[...3 lines deleted...]
-      <c r="F564" s="3"/>
+      <c r="B564" s="9"/>
+      <c r="C564" s="10"/>
+      <c r="D564" s="9"/>
+      <c r="E564" s="9"/>
+      <c r="F564" s="10"/>
     </row>
     <row r="565" ht="15.75" customHeight="1">
-      <c r="B565" s="4"/>
-[...3 lines deleted...]
-      <c r="F565" s="3"/>
+      <c r="B565" s="9"/>
+      <c r="C565" s="10"/>
+      <c r="D565" s="9"/>
+      <c r="E565" s="9"/>
+      <c r="F565" s="10"/>
     </row>
     <row r="566" ht="15.75" customHeight="1">
-      <c r="B566" s="4"/>
-[...3 lines deleted...]
-      <c r="F566" s="3"/>
+      <c r="B566" s="9"/>
+      <c r="C566" s="10"/>
+      <c r="D566" s="9"/>
+      <c r="E566" s="9"/>
+      <c r="F566" s="10"/>
     </row>
     <row r="567" ht="15.75" customHeight="1">
-      <c r="B567" s="4"/>
-[...3 lines deleted...]
-      <c r="F567" s="3"/>
+      <c r="B567" s="9"/>
+      <c r="C567" s="10"/>
+      <c r="D567" s="9"/>
+      <c r="E567" s="9"/>
+      <c r="F567" s="10"/>
     </row>
     <row r="568" ht="15.75" customHeight="1">
-      <c r="B568" s="4"/>
-[...3 lines deleted...]
-      <c r="F568" s="3"/>
+      <c r="B568" s="9"/>
+      <c r="C568" s="10"/>
+      <c r="D568" s="9"/>
+      <c r="E568" s="9"/>
+      <c r="F568" s="10"/>
     </row>
     <row r="569" ht="15.75" customHeight="1">
-      <c r="B569" s="4"/>
-[...3 lines deleted...]
-      <c r="F569" s="3"/>
+      <c r="B569" s="9"/>
+      <c r="C569" s="10"/>
+      <c r="D569" s="9"/>
+      <c r="E569" s="9"/>
+      <c r="F569" s="10"/>
     </row>
     <row r="570" ht="15.75" customHeight="1">
-      <c r="B570" s="4"/>
-[...3 lines deleted...]
-      <c r="F570" s="3"/>
+      <c r="B570" s="9"/>
+      <c r="C570" s="10"/>
+      <c r="D570" s="9"/>
+      <c r="E570" s="9"/>
+      <c r="F570" s="10"/>
     </row>
     <row r="571" ht="15.75" customHeight="1">
-      <c r="B571" s="4"/>
-[...3 lines deleted...]
-      <c r="F571" s="3"/>
+      <c r="B571" s="9"/>
+      <c r="C571" s="10"/>
+      <c r="D571" s="9"/>
+      <c r="E571" s="9"/>
+      <c r="F571" s="10"/>
     </row>
     <row r="572" ht="15.75" customHeight="1">
-      <c r="B572" s="4"/>
-[...3 lines deleted...]
-      <c r="F572" s="3"/>
+      <c r="B572" s="9"/>
+      <c r="C572" s="10"/>
+      <c r="D572" s="9"/>
+      <c r="E572" s="9"/>
+      <c r="F572" s="10"/>
     </row>
     <row r="573" ht="15.75" customHeight="1">
-      <c r="B573" s="4"/>
-[...3 lines deleted...]
-      <c r="F573" s="3"/>
+      <c r="B573" s="9"/>
+      <c r="C573" s="10"/>
+      <c r="D573" s="9"/>
+      <c r="E573" s="9"/>
+      <c r="F573" s="10"/>
     </row>
     <row r="574" ht="15.75" customHeight="1">
-      <c r="B574" s="4"/>
-[...3 lines deleted...]
-      <c r="F574" s="3"/>
+      <c r="B574" s="9"/>
+      <c r="C574" s="10"/>
+      <c r="D574" s="9"/>
+      <c r="E574" s="9"/>
+      <c r="F574" s="10"/>
     </row>
     <row r="575" ht="15.75" customHeight="1">
-      <c r="B575" s="4"/>
-[...3 lines deleted...]
-      <c r="F575" s="3"/>
+      <c r="B575" s="9"/>
+      <c r="C575" s="10"/>
+      <c r="D575" s="9"/>
+      <c r="E575" s="9"/>
+      <c r="F575" s="10"/>
     </row>
     <row r="576" ht="15.75" customHeight="1">
-      <c r="B576" s="4"/>
-[...3 lines deleted...]
-      <c r="F576" s="3"/>
+      <c r="B576" s="9"/>
+      <c r="C576" s="10"/>
+      <c r="D576" s="9"/>
+      <c r="E576" s="9"/>
+      <c r="F576" s="10"/>
     </row>
     <row r="577" ht="15.75" customHeight="1">
-      <c r="B577" s="4"/>
-[...3 lines deleted...]
-      <c r="F577" s="3"/>
+      <c r="B577" s="9"/>
+      <c r="C577" s="10"/>
+      <c r="D577" s="9"/>
+      <c r="E577" s="9"/>
+      <c r="F577" s="10"/>
     </row>
     <row r="578" ht="15.75" customHeight="1">
-      <c r="B578" s="4"/>
-[...3 lines deleted...]
-      <c r="F578" s="3"/>
+      <c r="B578" s="9"/>
+      <c r="C578" s="10"/>
+      <c r="D578" s="9"/>
+      <c r="E578" s="9"/>
+      <c r="F578" s="10"/>
     </row>
     <row r="579" ht="15.75" customHeight="1">
-      <c r="B579" s="4"/>
-[...3 lines deleted...]
-      <c r="F579" s="3"/>
+      <c r="B579" s="9"/>
+      <c r="C579" s="10"/>
+      <c r="D579" s="9"/>
+      <c r="E579" s="9"/>
+      <c r="F579" s="10"/>
     </row>
     <row r="580" ht="15.75" customHeight="1">
-      <c r="B580" s="4"/>
-[...3 lines deleted...]
-      <c r="F580" s="3"/>
+      <c r="B580" s="9"/>
+      <c r="C580" s="10"/>
+      <c r="D580" s="9"/>
+      <c r="E580" s="9"/>
+      <c r="F580" s="10"/>
     </row>
     <row r="581" ht="15.75" customHeight="1">
-      <c r="B581" s="4"/>
-[...3 lines deleted...]
-      <c r="F581" s="3"/>
+      <c r="B581" s="9"/>
+      <c r="C581" s="10"/>
+      <c r="D581" s="9"/>
+      <c r="E581" s="9"/>
+      <c r="F581" s="10"/>
     </row>
     <row r="582" ht="15.75" customHeight="1">
-      <c r="B582" s="4"/>
-[...3 lines deleted...]
-      <c r="F582" s="3"/>
+      <c r="B582" s="9"/>
+      <c r="C582" s="10"/>
+      <c r="D582" s="9"/>
+      <c r="E582" s="9"/>
+      <c r="F582" s="10"/>
     </row>
     <row r="583" ht="15.75" customHeight="1">
-      <c r="B583" s="4"/>
-[...3 lines deleted...]
-      <c r="F583" s="3"/>
+      <c r="B583" s="9"/>
+      <c r="C583" s="10"/>
+      <c r="D583" s="9"/>
+      <c r="E583" s="9"/>
+      <c r="F583" s="10"/>
     </row>
     <row r="584" ht="15.75" customHeight="1">
-      <c r="B584" s="4"/>
-[...3 lines deleted...]
-      <c r="F584" s="3"/>
+      <c r="B584" s="9"/>
+      <c r="C584" s="10"/>
+      <c r="D584" s="9"/>
+      <c r="E584" s="9"/>
+      <c r="F584" s="10"/>
     </row>
     <row r="585" ht="15.75" customHeight="1">
-      <c r="B585" s="4"/>
-[...3 lines deleted...]
-      <c r="F585" s="3"/>
+      <c r="B585" s="9"/>
+      <c r="C585" s="10"/>
+      <c r="D585" s="9"/>
+      <c r="E585" s="9"/>
+      <c r="F585" s="10"/>
     </row>
     <row r="586" ht="15.75" customHeight="1">
-      <c r="B586" s="4"/>
-[...3 lines deleted...]
-      <c r="F586" s="3"/>
+      <c r="B586" s="9"/>
+      <c r="C586" s="10"/>
+      <c r="D586" s="9"/>
+      <c r="E586" s="9"/>
+      <c r="F586" s="10"/>
     </row>
     <row r="587" ht="15.75" customHeight="1">
-      <c r="B587" s="4"/>
-[...3 lines deleted...]
-      <c r="F587" s="3"/>
+      <c r="B587" s="9"/>
+      <c r="C587" s="10"/>
+      <c r="D587" s="9"/>
+      <c r="E587" s="9"/>
+      <c r="F587" s="10"/>
     </row>
     <row r="588" ht="15.75" customHeight="1">
-      <c r="B588" s="4"/>
-[...3 lines deleted...]
-      <c r="F588" s="3"/>
+      <c r="B588" s="9"/>
+      <c r="C588" s="10"/>
+      <c r="D588" s="9"/>
+      <c r="E588" s="9"/>
+      <c r="F588" s="10"/>
     </row>
     <row r="589" ht="15.75" customHeight="1">
-      <c r="B589" s="4"/>
-[...3 lines deleted...]
-      <c r="F589" s="3"/>
+      <c r="B589" s="9"/>
+      <c r="C589" s="10"/>
+      <c r="D589" s="9"/>
+      <c r="E589" s="9"/>
+      <c r="F589" s="10"/>
     </row>
     <row r="590" ht="15.75" customHeight="1">
-      <c r="B590" s="4"/>
-[...3 lines deleted...]
-      <c r="F590" s="3"/>
+      <c r="B590" s="9"/>
+      <c r="C590" s="10"/>
+      <c r="D590" s="9"/>
+      <c r="E590" s="9"/>
+      <c r="F590" s="10"/>
     </row>
     <row r="591" ht="15.75" customHeight="1">
-      <c r="B591" s="4"/>
-[...3 lines deleted...]
-      <c r="F591" s="3"/>
+      <c r="B591" s="9"/>
+      <c r="C591" s="10"/>
+      <c r="D591" s="9"/>
+      <c r="E591" s="9"/>
+      <c r="F591" s="10"/>
     </row>
     <row r="592" ht="15.75" customHeight="1">
-      <c r="B592" s="4"/>
-[...3 lines deleted...]
-      <c r="F592" s="3"/>
+      <c r="B592" s="9"/>
+      <c r="C592" s="10"/>
+      <c r="D592" s="9"/>
+      <c r="E592" s="9"/>
+      <c r="F592" s="10"/>
     </row>
     <row r="593" ht="15.75" customHeight="1">
-      <c r="B593" s="4"/>
-[...3 lines deleted...]
-      <c r="F593" s="3"/>
+      <c r="B593" s="9"/>
+      <c r="C593" s="10"/>
+      <c r="D593" s="9"/>
+      <c r="E593" s="9"/>
+      <c r="F593" s="10"/>
     </row>
     <row r="594" ht="15.75" customHeight="1">
-      <c r="B594" s="4"/>
-[...3 lines deleted...]
-      <c r="F594" s="3"/>
+      <c r="B594" s="9"/>
+      <c r="C594" s="10"/>
+      <c r="D594" s="9"/>
+      <c r="E594" s="9"/>
+      <c r="F594" s="10"/>
     </row>
     <row r="595" ht="15.75" customHeight="1">
-      <c r="B595" s="4"/>
-[...3 lines deleted...]
-      <c r="F595" s="3"/>
+      <c r="B595" s="9"/>
+      <c r="C595" s="10"/>
+      <c r="D595" s="9"/>
+      <c r="E595" s="9"/>
+      <c r="F595" s="10"/>
     </row>
     <row r="596" ht="15.75" customHeight="1">
-      <c r="B596" s="4"/>
-[...3 lines deleted...]
-      <c r="F596" s="3"/>
+      <c r="B596" s="9"/>
+      <c r="C596" s="10"/>
+      <c r="D596" s="9"/>
+      <c r="E596" s="9"/>
+      <c r="F596" s="10"/>
     </row>
     <row r="597" ht="15.75" customHeight="1">
-      <c r="B597" s="4"/>
-[...3 lines deleted...]
-      <c r="F597" s="3"/>
+      <c r="B597" s="9"/>
+      <c r="C597" s="10"/>
+      <c r="D597" s="9"/>
+      <c r="E597" s="9"/>
+      <c r="F597" s="10"/>
     </row>
     <row r="598" ht="15.75" customHeight="1">
-      <c r="B598" s="4"/>
-[...3 lines deleted...]
-      <c r="F598" s="3"/>
+      <c r="B598" s="9"/>
+      <c r="C598" s="10"/>
+      <c r="D598" s="9"/>
+      <c r="E598" s="9"/>
+      <c r="F598" s="10"/>
     </row>
     <row r="599" ht="15.75" customHeight="1">
-      <c r="B599" s="4"/>
-[...3 lines deleted...]
-      <c r="F599" s="3"/>
+      <c r="B599" s="9"/>
+      <c r="C599" s="10"/>
+      <c r="D599" s="9"/>
+      <c r="E599" s="9"/>
+      <c r="F599" s="10"/>
     </row>
     <row r="600" ht="15.75" customHeight="1">
-      <c r="B600" s="4"/>
-[...3 lines deleted...]
-      <c r="F600" s="3"/>
+      <c r="B600" s="9"/>
+      <c r="C600" s="10"/>
+      <c r="D600" s="9"/>
+      <c r="E600" s="9"/>
+      <c r="F600" s="10"/>
     </row>
     <row r="601" ht="15.75" customHeight="1">
-      <c r="B601" s="4"/>
-[...3 lines deleted...]
-      <c r="F601" s="3"/>
+      <c r="B601" s="9"/>
+      <c r="C601" s="10"/>
+      <c r="D601" s="9"/>
+      <c r="E601" s="9"/>
+      <c r="F601" s="10"/>
     </row>
     <row r="602" ht="15.75" customHeight="1">
-      <c r="B602" s="4"/>
-[...3 lines deleted...]
-      <c r="F602" s="3"/>
+      <c r="B602" s="9"/>
+      <c r="C602" s="10"/>
+      <c r="D602" s="9"/>
+      <c r="E602" s="9"/>
+      <c r="F602" s="10"/>
     </row>
     <row r="603" ht="15.75" customHeight="1">
-      <c r="B603" s="4"/>
-[...3 lines deleted...]
-      <c r="F603" s="3"/>
+      <c r="B603" s="9"/>
+      <c r="C603" s="10"/>
+      <c r="D603" s="9"/>
+      <c r="E603" s="9"/>
+      <c r="F603" s="10"/>
     </row>
     <row r="604" ht="15.75" customHeight="1">
-      <c r="B604" s="4"/>
-[...3 lines deleted...]
-      <c r="F604" s="3"/>
+      <c r="B604" s="9"/>
+      <c r="C604" s="10"/>
+      <c r="D604" s="9"/>
+      <c r="E604" s="9"/>
+      <c r="F604" s="10"/>
     </row>
     <row r="605" ht="15.75" customHeight="1">
-      <c r="B605" s="4"/>
-[...3 lines deleted...]
-      <c r="F605" s="3"/>
+      <c r="B605" s="9"/>
+      <c r="C605" s="10"/>
+      <c r="D605" s="9"/>
+      <c r="E605" s="9"/>
+      <c r="F605" s="10"/>
     </row>
     <row r="606" ht="15.75" customHeight="1">
-      <c r="B606" s="4"/>
-[...3 lines deleted...]
-      <c r="F606" s="3"/>
+      <c r="B606" s="9"/>
+      <c r="C606" s="10"/>
+      <c r="D606" s="9"/>
+      <c r="E606" s="9"/>
+      <c r="F606" s="10"/>
     </row>
     <row r="607" ht="15.75" customHeight="1">
-      <c r="B607" s="4"/>
-[...3 lines deleted...]
-      <c r="F607" s="3"/>
+      <c r="B607" s="9"/>
+      <c r="C607" s="10"/>
+      <c r="D607" s="9"/>
+      <c r="E607" s="9"/>
+      <c r="F607" s="10"/>
     </row>
     <row r="608" ht="15.75" customHeight="1">
-      <c r="B608" s="4"/>
-[...3 lines deleted...]
-      <c r="F608" s="3"/>
+      <c r="B608" s="9"/>
+      <c r="C608" s="10"/>
+      <c r="D608" s="9"/>
+      <c r="E608" s="9"/>
+      <c r="F608" s="10"/>
     </row>
     <row r="609" ht="15.75" customHeight="1">
-      <c r="B609" s="4"/>
-[...3 lines deleted...]
-      <c r="F609" s="3"/>
+      <c r="B609" s="9"/>
+      <c r="C609" s="10"/>
+      <c r="D609" s="9"/>
+      <c r="E609" s="9"/>
+      <c r="F609" s="10"/>
     </row>
     <row r="610" ht="15.75" customHeight="1">
-      <c r="B610" s="4"/>
-[...3 lines deleted...]
-      <c r="F610" s="3"/>
+      <c r="B610" s="9"/>
+      <c r="C610" s="10"/>
+      <c r="D610" s="9"/>
+      <c r="E610" s="9"/>
+      <c r="F610" s="10"/>
     </row>
     <row r="611" ht="15.75" customHeight="1">
-      <c r="B611" s="4"/>
-[...3 lines deleted...]
-      <c r="F611" s="3"/>
+      <c r="B611" s="9"/>
+      <c r="C611" s="10"/>
+      <c r="D611" s="9"/>
+      <c r="E611" s="9"/>
+      <c r="F611" s="10"/>
     </row>
     <row r="612" ht="15.75" customHeight="1">
-      <c r="B612" s="4"/>
-[...3 lines deleted...]
-      <c r="F612" s="3"/>
+      <c r="B612" s="9"/>
+      <c r="C612" s="10"/>
+      <c r="D612" s="9"/>
+      <c r="E612" s="9"/>
+      <c r="F612" s="10"/>
     </row>
     <row r="613" ht="15.75" customHeight="1">
-      <c r="B613" s="4"/>
-[...3 lines deleted...]
-      <c r="F613" s="3"/>
+      <c r="B613" s="9"/>
+      <c r="C613" s="10"/>
+      <c r="D613" s="9"/>
+      <c r="E613" s="9"/>
+      <c r="F613" s="10"/>
     </row>
     <row r="614" ht="15.75" customHeight="1">
-      <c r="B614" s="4"/>
-[...3 lines deleted...]
-      <c r="F614" s="3"/>
+      <c r="B614" s="9"/>
+      <c r="C614" s="10"/>
+      <c r="D614" s="9"/>
+      <c r="E614" s="9"/>
+      <c r="F614" s="10"/>
     </row>
     <row r="615" ht="15.75" customHeight="1">
-      <c r="B615" s="4"/>
-[...3 lines deleted...]
-      <c r="F615" s="3"/>
+      <c r="B615" s="9"/>
+      <c r="C615" s="10"/>
+      <c r="D615" s="9"/>
+      <c r="E615" s="9"/>
+      <c r="F615" s="10"/>
     </row>
     <row r="616" ht="15.75" customHeight="1">
-      <c r="B616" s="4"/>
-[...3 lines deleted...]
-      <c r="F616" s="3"/>
+      <c r="B616" s="9"/>
+      <c r="C616" s="10"/>
+      <c r="D616" s="9"/>
+      <c r="E616" s="9"/>
+      <c r="F616" s="10"/>
     </row>
     <row r="617" ht="15.75" customHeight="1">
-      <c r="B617" s="4"/>
-[...3 lines deleted...]
-      <c r="F617" s="3"/>
+      <c r="B617" s="9"/>
+      <c r="C617" s="10"/>
+      <c r="D617" s="9"/>
+      <c r="E617" s="9"/>
+      <c r="F617" s="10"/>
     </row>
     <row r="618" ht="15.75" customHeight="1">
-      <c r="B618" s="4"/>
-[...3 lines deleted...]
-      <c r="F618" s="3"/>
+      <c r="B618" s="9"/>
+      <c r="C618" s="10"/>
+      <c r="D618" s="9"/>
+      <c r="E618" s="9"/>
+      <c r="F618" s="10"/>
     </row>
     <row r="619" ht="15.75" customHeight="1">
-      <c r="B619" s="4"/>
-[...3 lines deleted...]
-      <c r="F619" s="3"/>
+      <c r="B619" s="9"/>
+      <c r="C619" s="10"/>
+      <c r="D619" s="9"/>
+      <c r="E619" s="9"/>
+      <c r="F619" s="10"/>
     </row>
     <row r="620" ht="15.75" customHeight="1">
-      <c r="B620" s="4"/>
-[...3 lines deleted...]
-      <c r="F620" s="3"/>
+      <c r="B620" s="9"/>
+      <c r="C620" s="10"/>
+      <c r="D620" s="9"/>
+      <c r="E620" s="9"/>
+      <c r="F620" s="10"/>
     </row>
     <row r="621" ht="15.75" customHeight="1">
-      <c r="B621" s="4"/>
-[...3 lines deleted...]
-      <c r="F621" s="3"/>
+      <c r="B621" s="9"/>
+      <c r="C621" s="10"/>
+      <c r="D621" s="9"/>
+      <c r="E621" s="9"/>
+      <c r="F621" s="10"/>
     </row>
     <row r="622" ht="15.75" customHeight="1">
-      <c r="B622" s="4"/>
-[...3 lines deleted...]
-      <c r="F622" s="3"/>
+      <c r="B622" s="9"/>
+      <c r="C622" s="10"/>
+      <c r="D622" s="9"/>
+      <c r="E622" s="9"/>
+      <c r="F622" s="10"/>
     </row>
     <row r="623" ht="15.75" customHeight="1">
-      <c r="B623" s="4"/>
-[...3 lines deleted...]
-      <c r="F623" s="3"/>
+      <c r="B623" s="9"/>
+      <c r="C623" s="10"/>
+      <c r="D623" s="9"/>
+      <c r="E623" s="9"/>
+      <c r="F623" s="10"/>
     </row>
     <row r="624" ht="15.75" customHeight="1">
-      <c r="B624" s="4"/>
-[...3 lines deleted...]
-      <c r="F624" s="3"/>
+      <c r="B624" s="9"/>
+      <c r="C624" s="10"/>
+      <c r="D624" s="9"/>
+      <c r="E624" s="9"/>
+      <c r="F624" s="10"/>
     </row>
     <row r="625" ht="15.75" customHeight="1">
-      <c r="B625" s="4"/>
-[...3 lines deleted...]
-      <c r="F625" s="3"/>
+      <c r="B625" s="9"/>
+      <c r="C625" s="10"/>
+      <c r="D625" s="9"/>
+      <c r="E625" s="9"/>
+      <c r="F625" s="10"/>
     </row>
     <row r="626" ht="15.75" customHeight="1">
-      <c r="B626" s="4"/>
-[...3 lines deleted...]
-      <c r="F626" s="3"/>
+      <c r="B626" s="9"/>
+      <c r="C626" s="10"/>
+      <c r="D626" s="9"/>
+      <c r="E626" s="9"/>
+      <c r="F626" s="10"/>
     </row>
     <row r="627" ht="15.75" customHeight="1">
-      <c r="B627" s="4"/>
-[...3 lines deleted...]
-      <c r="F627" s="3"/>
+      <c r="B627" s="9"/>
+      <c r="C627" s="10"/>
+      <c r="D627" s="9"/>
+      <c r="E627" s="9"/>
+      <c r="F627" s="10"/>
     </row>
     <row r="628" ht="15.75" customHeight="1">
-      <c r="B628" s="4"/>
-[...3 lines deleted...]
-      <c r="F628" s="3"/>
+      <c r="B628" s="9"/>
+      <c r="C628" s="10"/>
+      <c r="D628" s="9"/>
+      <c r="E628" s="9"/>
+      <c r="F628" s="10"/>
     </row>
     <row r="629" ht="15.75" customHeight="1">
-      <c r="B629" s="4"/>
-[...3 lines deleted...]
-      <c r="F629" s="3"/>
+      <c r="B629" s="9"/>
+      <c r="C629" s="10"/>
+      <c r="D629" s="9"/>
+      <c r="E629" s="9"/>
+      <c r="F629" s="10"/>
     </row>
     <row r="630" ht="15.75" customHeight="1">
-      <c r="B630" s="4"/>
-[...3 lines deleted...]
-      <c r="F630" s="3"/>
+      <c r="B630" s="9"/>
+      <c r="C630" s="10"/>
+      <c r="D630" s="9"/>
+      <c r="E630" s="9"/>
+      <c r="F630" s="10"/>
     </row>
     <row r="631" ht="15.75" customHeight="1">
-      <c r="B631" s="4"/>
-[...3 lines deleted...]
-      <c r="F631" s="3"/>
+      <c r="B631" s="9"/>
+      <c r="C631" s="10"/>
+      <c r="D631" s="9"/>
+      <c r="E631" s="9"/>
+      <c r="F631" s="10"/>
     </row>
     <row r="632" ht="15.75" customHeight="1">
-      <c r="B632" s="4"/>
-[...3 lines deleted...]
-      <c r="F632" s="3"/>
+      <c r="B632" s="9"/>
+      <c r="C632" s="10"/>
+      <c r="D632" s="9"/>
+      <c r="E632" s="9"/>
+      <c r="F632" s="10"/>
     </row>
     <row r="633" ht="15.75" customHeight="1">
-      <c r="B633" s="4"/>
-[...3 lines deleted...]
-      <c r="F633" s="3"/>
+      <c r="B633" s="9"/>
+      <c r="C633" s="10"/>
+      <c r="D633" s="9"/>
+      <c r="E633" s="9"/>
+      <c r="F633" s="10"/>
     </row>
     <row r="634" ht="15.75" customHeight="1">
-      <c r="B634" s="4"/>
-[...3 lines deleted...]
-      <c r="F634" s="3"/>
+      <c r="B634" s="9"/>
+      <c r="C634" s="10"/>
+      <c r="D634" s="9"/>
+      <c r="E634" s="9"/>
+      <c r="F634" s="10"/>
     </row>
     <row r="635" ht="15.75" customHeight="1">
-      <c r="B635" s="4"/>
-[...3 lines deleted...]
-      <c r="F635" s="3"/>
+      <c r="B635" s="9"/>
+      <c r="C635" s="10"/>
+      <c r="D635" s="9"/>
+      <c r="E635" s="9"/>
+      <c r="F635" s="10"/>
     </row>
     <row r="636" ht="15.75" customHeight="1">
-      <c r="B636" s="4"/>
-[...3 lines deleted...]
-      <c r="F636" s="3"/>
+      <c r="B636" s="9"/>
+      <c r="C636" s="10"/>
+      <c r="D636" s="9"/>
+      <c r="E636" s="9"/>
+      <c r="F636" s="10"/>
     </row>
     <row r="637" ht="15.75" customHeight="1">
-      <c r="B637" s="4"/>
-[...3 lines deleted...]
-      <c r="F637" s="3"/>
+      <c r="B637" s="9"/>
+      <c r="C637" s="10"/>
+      <c r="D637" s="9"/>
+      <c r="E637" s="9"/>
+      <c r="F637" s="10"/>
     </row>
     <row r="638" ht="15.75" customHeight="1">
-      <c r="B638" s="4"/>
-[...3 lines deleted...]
-      <c r="F638" s="3"/>
+      <c r="B638" s="9"/>
+      <c r="C638" s="10"/>
+      <c r="D638" s="9"/>
+      <c r="E638" s="9"/>
+      <c r="F638" s="10"/>
     </row>
     <row r="639" ht="15.75" customHeight="1">
-      <c r="B639" s="4"/>
-[...3 lines deleted...]
-      <c r="F639" s="3"/>
+      <c r="B639" s="9"/>
+      <c r="C639" s="10"/>
+      <c r="D639" s="9"/>
+      <c r="E639" s="9"/>
+      <c r="F639" s="10"/>
     </row>
     <row r="640" ht="15.75" customHeight="1">
-      <c r="B640" s="4"/>
-[...3 lines deleted...]
-      <c r="F640" s="3"/>
+      <c r="B640" s="9"/>
+      <c r="C640" s="10"/>
+      <c r="D640" s="9"/>
+      <c r="E640" s="9"/>
+      <c r="F640" s="10"/>
     </row>
     <row r="641" ht="15.75" customHeight="1">
-      <c r="B641" s="4"/>
-[...3 lines deleted...]
-      <c r="F641" s="3"/>
+      <c r="B641" s="9"/>
+      <c r="C641" s="10"/>
+      <c r="D641" s="9"/>
+      <c r="E641" s="9"/>
+      <c r="F641" s="10"/>
     </row>
     <row r="642" ht="15.75" customHeight="1">
-      <c r="B642" s="4"/>
-[...3 lines deleted...]
-      <c r="F642" s="3"/>
+      <c r="B642" s="9"/>
+      <c r="C642" s="10"/>
+      <c r="D642" s="9"/>
+      <c r="E642" s="9"/>
+      <c r="F642" s="10"/>
     </row>
     <row r="643" ht="15.75" customHeight="1">
-      <c r="B643" s="4"/>
-[...3 lines deleted...]
-      <c r="F643" s="3"/>
+      <c r="B643" s="9"/>
+      <c r="C643" s="10"/>
+      <c r="D643" s="9"/>
+      <c r="E643" s="9"/>
+      <c r="F643" s="10"/>
     </row>
     <row r="644" ht="15.75" customHeight="1">
-      <c r="B644" s="4"/>
-[...3 lines deleted...]
-      <c r="F644" s="3"/>
+      <c r="B644" s="9"/>
+      <c r="C644" s="10"/>
+      <c r="D644" s="9"/>
+      <c r="E644" s="9"/>
+      <c r="F644" s="10"/>
     </row>
     <row r="645" ht="15.75" customHeight="1">
-      <c r="B645" s="4"/>
-[...3 lines deleted...]
-      <c r="F645" s="3"/>
+      <c r="B645" s="9"/>
+      <c r="C645" s="10"/>
+      <c r="D645" s="9"/>
+      <c r="E645" s="9"/>
+      <c r="F645" s="10"/>
     </row>
     <row r="646" ht="15.75" customHeight="1">
-      <c r="B646" s="4"/>
-[...3 lines deleted...]
-      <c r="F646" s="3"/>
+      <c r="B646" s="9"/>
+      <c r="C646" s="10"/>
+      <c r="D646" s="9"/>
+      <c r="E646" s="9"/>
+      <c r="F646" s="10"/>
     </row>
     <row r="647" ht="15.75" customHeight="1">
-      <c r="B647" s="4"/>
-[...3 lines deleted...]
-      <c r="F647" s="3"/>
+      <c r="B647" s="9"/>
+      <c r="C647" s="10"/>
+      <c r="D647" s="9"/>
+      <c r="E647" s="9"/>
+      <c r="F647" s="10"/>
     </row>
     <row r="648" ht="15.75" customHeight="1">
-      <c r="B648" s="4"/>
-[...3 lines deleted...]
-      <c r="F648" s="3"/>
+      <c r="B648" s="9"/>
+      <c r="C648" s="10"/>
+      <c r="D648" s="9"/>
+      <c r="E648" s="9"/>
+      <c r="F648" s="10"/>
     </row>
     <row r="649" ht="15.75" customHeight="1">
-      <c r="B649" s="4"/>
-[...3 lines deleted...]
-      <c r="F649" s="3"/>
+      <c r="B649" s="9"/>
+      <c r="C649" s="10"/>
+      <c r="D649" s="9"/>
+      <c r="E649" s="9"/>
+      <c r="F649" s="10"/>
     </row>
     <row r="650" ht="15.75" customHeight="1">
-      <c r="B650" s="4"/>
-[...3 lines deleted...]
-      <c r="F650" s="3"/>
+      <c r="B650" s="9"/>
+      <c r="C650" s="10"/>
+      <c r="D650" s="9"/>
+      <c r="E650" s="9"/>
+      <c r="F650" s="10"/>
     </row>
     <row r="651" ht="15.75" customHeight="1">
-      <c r="B651" s="4"/>
-[...3 lines deleted...]
-      <c r="F651" s="3"/>
+      <c r="B651" s="9"/>
+      <c r="C651" s="10"/>
+      <c r="D651" s="9"/>
+      <c r="E651" s="9"/>
+      <c r="F651" s="10"/>
     </row>
     <row r="652" ht="15.75" customHeight="1">
-      <c r="B652" s="4"/>
-[...3 lines deleted...]
-      <c r="F652" s="3"/>
+      <c r="B652" s="9"/>
+      <c r="C652" s="10"/>
+      <c r="D652" s="9"/>
+      <c r="E652" s="9"/>
+      <c r="F652" s="10"/>
     </row>
     <row r="653" ht="15.75" customHeight="1">
-      <c r="B653" s="4"/>
-[...3 lines deleted...]
-      <c r="F653" s="3"/>
+      <c r="B653" s="9"/>
+      <c r="C653" s="10"/>
+      <c r="D653" s="9"/>
+      <c r="E653" s="9"/>
+      <c r="F653" s="10"/>
     </row>
     <row r="654" ht="15.75" customHeight="1">
-      <c r="B654" s="4"/>
-[...3 lines deleted...]
-      <c r="F654" s="3"/>
+      <c r="B654" s="9"/>
+      <c r="C654" s="10"/>
+      <c r="D654" s="9"/>
+      <c r="E654" s="9"/>
+      <c r="F654" s="10"/>
     </row>
     <row r="655" ht="15.75" customHeight="1">
-      <c r="B655" s="4"/>
-[...3 lines deleted...]
-      <c r="F655" s="3"/>
+      <c r="B655" s="9"/>
+      <c r="C655" s="10"/>
+      <c r="D655" s="9"/>
+      <c r="E655" s="9"/>
+      <c r="F655" s="10"/>
     </row>
     <row r="656" ht="15.75" customHeight="1">
-      <c r="B656" s="4"/>
-[...3 lines deleted...]
-      <c r="F656" s="3"/>
+      <c r="B656" s="9"/>
+      <c r="C656" s="10"/>
+      <c r="D656" s="9"/>
+      <c r="E656" s="9"/>
+      <c r="F656" s="10"/>
     </row>
     <row r="657" ht="15.75" customHeight="1">
-      <c r="B657" s="4"/>
-[...3 lines deleted...]
-      <c r="F657" s="3"/>
+      <c r="B657" s="9"/>
+      <c r="C657" s="10"/>
+      <c r="D657" s="9"/>
+      <c r="E657" s="9"/>
+      <c r="F657" s="10"/>
     </row>
     <row r="658" ht="15.75" customHeight="1">
-      <c r="B658" s="4"/>
-[...3 lines deleted...]
-      <c r="F658" s="3"/>
+      <c r="B658" s="9"/>
+      <c r="C658" s="10"/>
+      <c r="D658" s="9"/>
+      <c r="E658" s="9"/>
+      <c r="F658" s="10"/>
     </row>
     <row r="659" ht="15.75" customHeight="1">
-      <c r="B659" s="4"/>
-[...3 lines deleted...]
-      <c r="F659" s="3"/>
+      <c r="B659" s="9"/>
+      <c r="C659" s="10"/>
+      <c r="D659" s="9"/>
+      <c r="E659" s="9"/>
+      <c r="F659" s="10"/>
     </row>
     <row r="660" ht="15.75" customHeight="1">
-      <c r="B660" s="4"/>
-[...3 lines deleted...]
-      <c r="F660" s="3"/>
+      <c r="B660" s="9"/>
+      <c r="C660" s="10"/>
+      <c r="D660" s="9"/>
+      <c r="E660" s="9"/>
+      <c r="F660" s="10"/>
     </row>
     <row r="661" ht="15.75" customHeight="1">
-      <c r="B661" s="4"/>
-[...3 lines deleted...]
-      <c r="F661" s="3"/>
+      <c r="B661" s="9"/>
+      <c r="C661" s="10"/>
+      <c r="D661" s="9"/>
+      <c r="E661" s="9"/>
+      <c r="F661" s="10"/>
     </row>
     <row r="662" ht="15.75" customHeight="1">
-      <c r="B662" s="4"/>
-[...3 lines deleted...]
-      <c r="F662" s="3"/>
+      <c r="B662" s="9"/>
+      <c r="C662" s="10"/>
+      <c r="D662" s="9"/>
+      <c r="E662" s="9"/>
+      <c r="F662" s="10"/>
     </row>
     <row r="663" ht="15.75" customHeight="1">
-      <c r="B663" s="4"/>
-[...3 lines deleted...]
-      <c r="F663" s="3"/>
+      <c r="B663" s="9"/>
+      <c r="C663" s="10"/>
+      <c r="D663" s="9"/>
+      <c r="E663" s="9"/>
+      <c r="F663" s="10"/>
     </row>
     <row r="664" ht="15.75" customHeight="1">
-      <c r="B664" s="4"/>
-[...3 lines deleted...]
-      <c r="F664" s="3"/>
+      <c r="B664" s="9"/>
+      <c r="C664" s="10"/>
+      <c r="D664" s="9"/>
+      <c r="E664" s="9"/>
+      <c r="F664" s="10"/>
     </row>
     <row r="665" ht="15.75" customHeight="1">
-      <c r="B665" s="4"/>
-[...3 lines deleted...]
-      <c r="F665" s="3"/>
+      <c r="B665" s="9"/>
+      <c r="C665" s="10"/>
+      <c r="D665" s="9"/>
+      <c r="E665" s="9"/>
+      <c r="F665" s="10"/>
     </row>
     <row r="666" ht="15.75" customHeight="1">
-      <c r="B666" s="4"/>
-[...3 lines deleted...]
-      <c r="F666" s="3"/>
+      <c r="B666" s="9"/>
+      <c r="C666" s="10"/>
+      <c r="D666" s="9"/>
+      <c r="E666" s="9"/>
+      <c r="F666" s="10"/>
     </row>
     <row r="667" ht="15.75" customHeight="1">
-      <c r="B667" s="4"/>
-[...3 lines deleted...]
-      <c r="F667" s="3"/>
+      <c r="B667" s="9"/>
+      <c r="C667" s="10"/>
+      <c r="D667" s="9"/>
+      <c r="E667" s="9"/>
+      <c r="F667" s="10"/>
     </row>
     <row r="668" ht="15.75" customHeight="1">
-      <c r="B668" s="4"/>
-[...3 lines deleted...]
-      <c r="F668" s="3"/>
+      <c r="B668" s="9"/>
+      <c r="C668" s="10"/>
+      <c r="D668" s="9"/>
+      <c r="E668" s="9"/>
+      <c r="F668" s="10"/>
     </row>
     <row r="669" ht="15.75" customHeight="1">
-      <c r="B669" s="4"/>
-[...3 lines deleted...]
-      <c r="F669" s="3"/>
+      <c r="B669" s="9"/>
+      <c r="C669" s="10"/>
+      <c r="D669" s="9"/>
+      <c r="E669" s="9"/>
+      <c r="F669" s="10"/>
     </row>
     <row r="670" ht="15.75" customHeight="1">
-      <c r="B670" s="4"/>
-[...3 lines deleted...]
-      <c r="F670" s="3"/>
+      <c r="B670" s="9"/>
+      <c r="C670" s="10"/>
+      <c r="D670" s="9"/>
+      <c r="E670" s="9"/>
+      <c r="F670" s="10"/>
     </row>
     <row r="671" ht="15.75" customHeight="1">
-      <c r="B671" s="4"/>
-[...3 lines deleted...]
-      <c r="F671" s="3"/>
+      <c r="B671" s="9"/>
+      <c r="C671" s="10"/>
+      <c r="D671" s="9"/>
+      <c r="E671" s="9"/>
+      <c r="F671" s="10"/>
     </row>
     <row r="672" ht="15.75" customHeight="1">
-      <c r="B672" s="4"/>
-[...3 lines deleted...]
-      <c r="F672" s="3"/>
+      <c r="B672" s="9"/>
+      <c r="C672" s="10"/>
+      <c r="D672" s="9"/>
+      <c r="E672" s="9"/>
+      <c r="F672" s="10"/>
     </row>
     <row r="673" ht="15.75" customHeight="1">
-      <c r="B673" s="4"/>
-[...3 lines deleted...]
-      <c r="F673" s="3"/>
+      <c r="B673" s="9"/>
+      <c r="C673" s="10"/>
+      <c r="D673" s="9"/>
+      <c r="E673" s="9"/>
+      <c r="F673" s="10"/>
     </row>
     <row r="674" ht="15.75" customHeight="1">
-      <c r="B674" s="4"/>
-[...3 lines deleted...]
-      <c r="F674" s="3"/>
+      <c r="B674" s="9"/>
+      <c r="C674" s="10"/>
+      <c r="D674" s="9"/>
+      <c r="E674" s="9"/>
+      <c r="F674" s="10"/>
     </row>
     <row r="675" ht="15.75" customHeight="1">
-      <c r="B675" s="4"/>
-[...3 lines deleted...]
-      <c r="F675" s="3"/>
+      <c r="B675" s="9"/>
+      <c r="C675" s="10"/>
+      <c r="D675" s="9"/>
+      <c r="E675" s="9"/>
+      <c r="F675" s="10"/>
     </row>
     <row r="676" ht="15.75" customHeight="1">
-      <c r="B676" s="4"/>
-[...3 lines deleted...]
-      <c r="F676" s="3"/>
+      <c r="B676" s="9"/>
+      <c r="C676" s="10"/>
+      <c r="D676" s="9"/>
+      <c r="E676" s="9"/>
+      <c r="F676" s="10"/>
     </row>
     <row r="677" ht="15.75" customHeight="1">
-      <c r="B677" s="4"/>
-[...3 lines deleted...]
-      <c r="F677" s="3"/>
+      <c r="B677" s="9"/>
+      <c r="C677" s="10"/>
+      <c r="D677" s="9"/>
+      <c r="E677" s="9"/>
+      <c r="F677" s="10"/>
     </row>
     <row r="678" ht="15.75" customHeight="1">
-      <c r="B678" s="4"/>
-[...3 lines deleted...]
-      <c r="F678" s="3"/>
+      <c r="B678" s="9"/>
+      <c r="C678" s="10"/>
+      <c r="D678" s="9"/>
+      <c r="E678" s="9"/>
+      <c r="F678" s="10"/>
     </row>
     <row r="679" ht="15.75" customHeight="1">
-      <c r="B679" s="4"/>
-[...3 lines deleted...]
-      <c r="F679" s="3"/>
+      <c r="B679" s="9"/>
+      <c r="C679" s="10"/>
+      <c r="D679" s="9"/>
+      <c r="E679" s="9"/>
+      <c r="F679" s="10"/>
     </row>
     <row r="680" ht="15.75" customHeight="1">
-      <c r="B680" s="4"/>
-[...3 lines deleted...]
-      <c r="F680" s="3"/>
+      <c r="B680" s="9"/>
+      <c r="C680" s="10"/>
+      <c r="D680" s="9"/>
+      <c r="E680" s="9"/>
+      <c r="F680" s="10"/>
     </row>
     <row r="681" ht="15.75" customHeight="1">
-      <c r="B681" s="4"/>
-[...3 lines deleted...]
-      <c r="F681" s="3"/>
+      <c r="B681" s="9"/>
+      <c r="C681" s="10"/>
+      <c r="D681" s="9"/>
+      <c r="E681" s="9"/>
+      <c r="F681" s="10"/>
     </row>
     <row r="682" ht="15.75" customHeight="1">
-      <c r="B682" s="4"/>
-[...3 lines deleted...]
-      <c r="F682" s="3"/>
+      <c r="B682" s="9"/>
+      <c r="C682" s="10"/>
+      <c r="D682" s="9"/>
+      <c r="E682" s="9"/>
+      <c r="F682" s="10"/>
     </row>
     <row r="683" ht="15.75" customHeight="1">
-      <c r="B683" s="4"/>
-[...3 lines deleted...]
-      <c r="F683" s="3"/>
+      <c r="B683" s="9"/>
+      <c r="C683" s="10"/>
+      <c r="D683" s="9"/>
+      <c r="E683" s="9"/>
+      <c r="F683" s="10"/>
     </row>
     <row r="684" ht="15.75" customHeight="1">
-      <c r="B684" s="4"/>
-[...3 lines deleted...]
-      <c r="F684" s="3"/>
+      <c r="B684" s="9"/>
+      <c r="C684" s="10"/>
+      <c r="D684" s="9"/>
+      <c r="E684" s="9"/>
+      <c r="F684" s="10"/>
     </row>
     <row r="685" ht="15.75" customHeight="1">
-      <c r="B685" s="4"/>
-[...3 lines deleted...]
-      <c r="F685" s="3"/>
+      <c r="B685" s="9"/>
+      <c r="C685" s="10"/>
+      <c r="D685" s="9"/>
+      <c r="E685" s="9"/>
+      <c r="F685" s="10"/>
     </row>
     <row r="686" ht="15.75" customHeight="1">
-      <c r="B686" s="4"/>
-[...3 lines deleted...]
-      <c r="F686" s="3"/>
+      <c r="B686" s="9"/>
+      <c r="C686" s="10"/>
+      <c r="D686" s="9"/>
+      <c r="E686" s="9"/>
+      <c r="F686" s="10"/>
     </row>
     <row r="687" ht="15.75" customHeight="1">
-      <c r="B687" s="4"/>
-[...3 lines deleted...]
-      <c r="F687" s="3"/>
+      <c r="B687" s="9"/>
+      <c r="C687" s="10"/>
+      <c r="D687" s="9"/>
+      <c r="E687" s="9"/>
+      <c r="F687" s="10"/>
     </row>
     <row r="688" ht="15.75" customHeight="1">
-      <c r="B688" s="4"/>
-[...3 lines deleted...]
-      <c r="F688" s="3"/>
+      <c r="B688" s="9"/>
+      <c r="C688" s="10"/>
+      <c r="D688" s="9"/>
+      <c r="E688" s="9"/>
+      <c r="F688" s="10"/>
     </row>
     <row r="689" ht="15.75" customHeight="1">
-      <c r="B689" s="4"/>
-[...3 lines deleted...]
-      <c r="F689" s="3"/>
+      <c r="B689" s="9"/>
+      <c r="C689" s="10"/>
+      <c r="D689" s="9"/>
+      <c r="E689" s="9"/>
+      <c r="F689" s="10"/>
     </row>
     <row r="690" ht="15.75" customHeight="1">
-      <c r="B690" s="4"/>
-[...3 lines deleted...]
-      <c r="F690" s="3"/>
+      <c r="B690" s="9"/>
+      <c r="C690" s="10"/>
+      <c r="D690" s="9"/>
+      <c r="E690" s="9"/>
+      <c r="F690" s="10"/>
     </row>
     <row r="691" ht="15.75" customHeight="1">
-      <c r="B691" s="4"/>
-[...3 lines deleted...]
-      <c r="F691" s="3"/>
+      <c r="B691" s="9"/>
+      <c r="C691" s="10"/>
+      <c r="D691" s="9"/>
+      <c r="E691" s="9"/>
+      <c r="F691" s="10"/>
     </row>
     <row r="692" ht="15.75" customHeight="1">
-      <c r="B692" s="4"/>
-[...3 lines deleted...]
-      <c r="F692" s="3"/>
+      <c r="B692" s="9"/>
+      <c r="C692" s="10"/>
+      <c r="D692" s="9"/>
+      <c r="E692" s="9"/>
+      <c r="F692" s="10"/>
     </row>
     <row r="693" ht="15.75" customHeight="1">
-      <c r="B693" s="4"/>
-[...3 lines deleted...]
-      <c r="F693" s="3"/>
+      <c r="B693" s="9"/>
+      <c r="C693" s="10"/>
+      <c r="D693" s="9"/>
+      <c r="E693" s="9"/>
+      <c r="F693" s="10"/>
     </row>
     <row r="694" ht="15.75" customHeight="1">
-      <c r="B694" s="4"/>
-[...3 lines deleted...]
-      <c r="F694" s="3"/>
+      <c r="B694" s="9"/>
+      <c r="C694" s="10"/>
+      <c r="D694" s="9"/>
+      <c r="E694" s="9"/>
+      <c r="F694" s="10"/>
     </row>
     <row r="695" ht="15.75" customHeight="1">
-      <c r="B695" s="4"/>
-[...3 lines deleted...]
-      <c r="F695" s="3"/>
+      <c r="B695" s="9"/>
+      <c r="C695" s="10"/>
+      <c r="D695" s="9"/>
+      <c r="E695" s="9"/>
+      <c r="F695" s="10"/>
     </row>
     <row r="696" ht="15.75" customHeight="1">
-      <c r="B696" s="4"/>
-[...3 lines deleted...]
-      <c r="F696" s="3"/>
+      <c r="B696" s="9"/>
+      <c r="C696" s="10"/>
+      <c r="D696" s="9"/>
+      <c r="E696" s="9"/>
+      <c r="F696" s="10"/>
     </row>
     <row r="697" ht="15.75" customHeight="1">
-      <c r="B697" s="4"/>
-[...3 lines deleted...]
-      <c r="F697" s="3"/>
+      <c r="B697" s="9"/>
+      <c r="C697" s="10"/>
+      <c r="D697" s="9"/>
+      <c r="E697" s="9"/>
+      <c r="F697" s="10"/>
     </row>
     <row r="698" ht="15.75" customHeight="1">
-      <c r="B698" s="4"/>
-[...3 lines deleted...]
-      <c r="F698" s="3"/>
+      <c r="B698" s="9"/>
+      <c r="C698" s="10"/>
+      <c r="D698" s="9"/>
+      <c r="E698" s="9"/>
+      <c r="F698" s="10"/>
     </row>
     <row r="699" ht="15.75" customHeight="1">
-      <c r="B699" s="4"/>
-[...3 lines deleted...]
-      <c r="F699" s="3"/>
+      <c r="B699" s="9"/>
+      <c r="C699" s="10"/>
+      <c r="D699" s="9"/>
+      <c r="E699" s="9"/>
+      <c r="F699" s="10"/>
     </row>
     <row r="700" ht="15.75" customHeight="1">
-      <c r="B700" s="4"/>
-[...3 lines deleted...]
-      <c r="F700" s="3"/>
+      <c r="B700" s="9"/>
+      <c r="C700" s="10"/>
+      <c r="D700" s="9"/>
+      <c r="E700" s="9"/>
+      <c r="F700" s="10"/>
     </row>
     <row r="701" ht="15.75" customHeight="1">
-      <c r="B701" s="4"/>
-[...3 lines deleted...]
-      <c r="F701" s="3"/>
+      <c r="B701" s="9"/>
+      <c r="C701" s="10"/>
+      <c r="D701" s="9"/>
+      <c r="E701" s="9"/>
+      <c r="F701" s="10"/>
     </row>
     <row r="702" ht="15.75" customHeight="1">
-      <c r="B702" s="4"/>
-[...3 lines deleted...]
-      <c r="F702" s="3"/>
+      <c r="B702" s="9"/>
+      <c r="C702" s="10"/>
+      <c r="D702" s="9"/>
+      <c r="E702" s="9"/>
+      <c r="F702" s="10"/>
     </row>
     <row r="703" ht="15.75" customHeight="1">
-      <c r="B703" s="4"/>
-[...3 lines deleted...]
-      <c r="F703" s="3"/>
+      <c r="B703" s="9"/>
+      <c r="C703" s="10"/>
+      <c r="D703" s="9"/>
+      <c r="E703" s="9"/>
+      <c r="F703" s="10"/>
     </row>
     <row r="704" ht="15.75" customHeight="1">
-      <c r="B704" s="4"/>
-[...3 lines deleted...]
-      <c r="F704" s="3"/>
+      <c r="B704" s="9"/>
+      <c r="C704" s="10"/>
+      <c r="D704" s="9"/>
+      <c r="E704" s="9"/>
+      <c r="F704" s="10"/>
     </row>
     <row r="705" ht="15.75" customHeight="1">
-      <c r="B705" s="4"/>
-[...3 lines deleted...]
-      <c r="F705" s="3"/>
+      <c r="B705" s="9"/>
+      <c r="C705" s="10"/>
+      <c r="D705" s="9"/>
+      <c r="E705" s="9"/>
+      <c r="F705" s="10"/>
     </row>
     <row r="706" ht="15.75" customHeight="1">
-      <c r="B706" s="4"/>
-[...3 lines deleted...]
-      <c r="F706" s="3"/>
+      <c r="B706" s="9"/>
+      <c r="C706" s="10"/>
+      <c r="D706" s="9"/>
+      <c r="E706" s="9"/>
+      <c r="F706" s="10"/>
     </row>
     <row r="707" ht="15.75" customHeight="1">
-      <c r="B707" s="4"/>
-[...3 lines deleted...]
-      <c r="F707" s="3"/>
+      <c r="B707" s="9"/>
+      <c r="C707" s="10"/>
+      <c r="D707" s="9"/>
+      <c r="E707" s="9"/>
+      <c r="F707" s="10"/>
     </row>
     <row r="708" ht="15.75" customHeight="1">
-      <c r="B708" s="4"/>
-[...3 lines deleted...]
-      <c r="F708" s="3"/>
+      <c r="B708" s="9"/>
+      <c r="C708" s="10"/>
+      <c r="D708" s="9"/>
+      <c r="E708" s="9"/>
+      <c r="F708" s="10"/>
     </row>
     <row r="709" ht="15.75" customHeight="1">
-      <c r="B709" s="4"/>
-[...3 lines deleted...]
-      <c r="F709" s="3"/>
+      <c r="B709" s="9"/>
+      <c r="C709" s="10"/>
+      <c r="D709" s="9"/>
+      <c r="E709" s="9"/>
+      <c r="F709" s="10"/>
     </row>
     <row r="710" ht="15.75" customHeight="1">
-      <c r="B710" s="4"/>
-[...3 lines deleted...]
-      <c r="F710" s="3"/>
+      <c r="B710" s="9"/>
+      <c r="C710" s="10"/>
+      <c r="D710" s="9"/>
+      <c r="E710" s="9"/>
+      <c r="F710" s="10"/>
     </row>
     <row r="711" ht="15.75" customHeight="1">
-      <c r="B711" s="4"/>
-[...3 lines deleted...]
-      <c r="F711" s="3"/>
+      <c r="B711" s="9"/>
+      <c r="C711" s="10"/>
+      <c r="D711" s="9"/>
+      <c r="E711" s="9"/>
+      <c r="F711" s="10"/>
     </row>
     <row r="712" ht="15.75" customHeight="1">
-      <c r="B712" s="4"/>
-[...3 lines deleted...]
-      <c r="F712" s="3"/>
+      <c r="B712" s="9"/>
+      <c r="C712" s="10"/>
+      <c r="D712" s="9"/>
+      <c r="E712" s="9"/>
+      <c r="F712" s="10"/>
     </row>
     <row r="713" ht="15.75" customHeight="1">
-      <c r="B713" s="4"/>
-[...3 lines deleted...]
-      <c r="F713" s="3"/>
+      <c r="B713" s="9"/>
+      <c r="C713" s="10"/>
+      <c r="D713" s="9"/>
+      <c r="E713" s="9"/>
+      <c r="F713" s="10"/>
     </row>
     <row r="714" ht="15.75" customHeight="1">
-      <c r="B714" s="4"/>
-[...3 lines deleted...]
-      <c r="F714" s="3"/>
+      <c r="B714" s="9"/>
+      <c r="C714" s="10"/>
+      <c r="D714" s="9"/>
+      <c r="E714" s="9"/>
+      <c r="F714" s="10"/>
     </row>
     <row r="715" ht="15.75" customHeight="1">
-      <c r="B715" s="4"/>
-[...3 lines deleted...]
-      <c r="F715" s="3"/>
+      <c r="B715" s="9"/>
+      <c r="C715" s="10"/>
+      <c r="D715" s="9"/>
+      <c r="E715" s="9"/>
+      <c r="F715" s="10"/>
     </row>
     <row r="716" ht="15.75" customHeight="1">
-      <c r="B716" s="4"/>
-[...3 lines deleted...]
-      <c r="F716" s="3"/>
+      <c r="B716" s="9"/>
+      <c r="C716" s="10"/>
+      <c r="D716" s="9"/>
+      <c r="E716" s="9"/>
+      <c r="F716" s="10"/>
     </row>
     <row r="717" ht="15.75" customHeight="1">
-      <c r="B717" s="4"/>
-[...3 lines deleted...]
-      <c r="F717" s="3"/>
+      <c r="B717" s="9"/>
+      <c r="C717" s="10"/>
+      <c r="D717" s="9"/>
+      <c r="E717" s="9"/>
+      <c r="F717" s="10"/>
     </row>
     <row r="718" ht="15.75" customHeight="1">
-      <c r="B718" s="4"/>
-[...3 lines deleted...]
-      <c r="F718" s="3"/>
+      <c r="B718" s="9"/>
+      <c r="C718" s="10"/>
+      <c r="D718" s="9"/>
+      <c r="E718" s="9"/>
+      <c r="F718" s="10"/>
     </row>
     <row r="719" ht="15.75" customHeight="1">
-      <c r="B719" s="4"/>
-[...3 lines deleted...]
-      <c r="F719" s="3"/>
+      <c r="B719" s="9"/>
+      <c r="C719" s="10"/>
+      <c r="D719" s="9"/>
+      <c r="E719" s="9"/>
+      <c r="F719" s="10"/>
     </row>
     <row r="720" ht="15.75" customHeight="1">
-      <c r="B720" s="4"/>
-[...3 lines deleted...]
-      <c r="F720" s="3"/>
+      <c r="B720" s="9"/>
+      <c r="C720" s="10"/>
+      <c r="D720" s="9"/>
+      <c r="E720" s="9"/>
+      <c r="F720" s="10"/>
     </row>
     <row r="721" ht="15.75" customHeight="1">
-      <c r="B721" s="4"/>
-[...3 lines deleted...]
-      <c r="F721" s="3"/>
+      <c r="B721" s="9"/>
+      <c r="C721" s="10"/>
+      <c r="D721" s="9"/>
+      <c r="E721" s="9"/>
+      <c r="F721" s="10"/>
     </row>
     <row r="722" ht="15.75" customHeight="1">
-      <c r="B722" s="4"/>
-[...3 lines deleted...]
-      <c r="F722" s="3"/>
+      <c r="B722" s="9"/>
+      <c r="C722" s="10"/>
+      <c r="D722" s="9"/>
+      <c r="E722" s="9"/>
+      <c r="F722" s="10"/>
     </row>
     <row r="723" ht="15.75" customHeight="1">
-      <c r="B723" s="4"/>
-[...3 lines deleted...]
-      <c r="F723" s="3"/>
+      <c r="B723" s="9"/>
+      <c r="C723" s="10"/>
+      <c r="D723" s="9"/>
+      <c r="E723" s="9"/>
+      <c r="F723" s="10"/>
     </row>
     <row r="724" ht="15.75" customHeight="1">
-      <c r="B724" s="4"/>
-[...3 lines deleted...]
-      <c r="F724" s="3"/>
+      <c r="B724" s="9"/>
+      <c r="C724" s="10"/>
+      <c r="D724" s="9"/>
+      <c r="E724" s="9"/>
+      <c r="F724" s="10"/>
     </row>
     <row r="725" ht="15.75" customHeight="1">
-      <c r="B725" s="4"/>
-[...3 lines deleted...]
-      <c r="F725" s="3"/>
+      <c r="B725" s="9"/>
+      <c r="C725" s="10"/>
+      <c r="D725" s="9"/>
+      <c r="E725" s="9"/>
+      <c r="F725" s="10"/>
     </row>
     <row r="726" ht="15.75" customHeight="1">
-      <c r="B726" s="4"/>
-[...3 lines deleted...]
-      <c r="F726" s="3"/>
+      <c r="B726" s="9"/>
+      <c r="C726" s="10"/>
+      <c r="D726" s="9"/>
+      <c r="E726" s="9"/>
+      <c r="F726" s="10"/>
     </row>
     <row r="727" ht="15.75" customHeight="1">
-      <c r="B727" s="4"/>
-[...3 lines deleted...]
-      <c r="F727" s="3"/>
+      <c r="B727" s="9"/>
+      <c r="C727" s="10"/>
+      <c r="D727" s="9"/>
+      <c r="E727" s="9"/>
+      <c r="F727" s="10"/>
     </row>
     <row r="728" ht="15.75" customHeight="1">
-      <c r="B728" s="4"/>
-[...3 lines deleted...]
-      <c r="F728" s="3"/>
+      <c r="B728" s="9"/>
+      <c r="C728" s="10"/>
+      <c r="D728" s="9"/>
+      <c r="E728" s="9"/>
+      <c r="F728" s="10"/>
     </row>
     <row r="729" ht="15.75" customHeight="1">
-      <c r="B729" s="4"/>
-[...3 lines deleted...]
-      <c r="F729" s="3"/>
+      <c r="B729" s="9"/>
+      <c r="C729" s="10"/>
+      <c r="D729" s="9"/>
+      <c r="E729" s="9"/>
+      <c r="F729" s="10"/>
     </row>
     <row r="730" ht="15.75" customHeight="1">
-      <c r="B730" s="4"/>
-[...3 lines deleted...]
-      <c r="F730" s="3"/>
+      <c r="B730" s="9"/>
+      <c r="C730" s="10"/>
+      <c r="D730" s="9"/>
+      <c r="E730" s="9"/>
+      <c r="F730" s="10"/>
     </row>
     <row r="731" ht="15.75" customHeight="1">
-      <c r="B731" s="4"/>
-[...3 lines deleted...]
-      <c r="F731" s="3"/>
+      <c r="B731" s="9"/>
+      <c r="C731" s="10"/>
+      <c r="D731" s="9"/>
+      <c r="E731" s="9"/>
+      <c r="F731" s="10"/>
     </row>
     <row r="732" ht="15.75" customHeight="1">
-      <c r="B732" s="4"/>
-[...3 lines deleted...]
-      <c r="F732" s="3"/>
+      <c r="B732" s="9"/>
+      <c r="C732" s="10"/>
+      <c r="D732" s="9"/>
+      <c r="E732" s="9"/>
+      <c r="F732" s="10"/>
     </row>
     <row r="733" ht="15.75" customHeight="1">
-      <c r="B733" s="4"/>
-[...3 lines deleted...]
-      <c r="F733" s="3"/>
+      <c r="B733" s="9"/>
+      <c r="C733" s="10"/>
+      <c r="D733" s="9"/>
+      <c r="E733" s="9"/>
+      <c r="F733" s="10"/>
     </row>
     <row r="734" ht="15.75" customHeight="1">
-      <c r="B734" s="4"/>
-[...3 lines deleted...]
-      <c r="F734" s="3"/>
+      <c r="B734" s="9"/>
+      <c r="C734" s="10"/>
+      <c r="D734" s="9"/>
+      <c r="E734" s="9"/>
+      <c r="F734" s="10"/>
     </row>
     <row r="735" ht="15.75" customHeight="1">
-      <c r="B735" s="4"/>
-[...3 lines deleted...]
-      <c r="F735" s="3"/>
+      <c r="B735" s="9"/>
+      <c r="C735" s="10"/>
+      <c r="D735" s="9"/>
+      <c r="E735" s="9"/>
+      <c r="F735" s="10"/>
     </row>
     <row r="736" ht="15.75" customHeight="1">
-      <c r="B736" s="4"/>
-[...3 lines deleted...]
-      <c r="F736" s="3"/>
+      <c r="B736" s="9"/>
+      <c r="C736" s="10"/>
+      <c r="D736" s="9"/>
+      <c r="E736" s="9"/>
+      <c r="F736" s="10"/>
     </row>
     <row r="737" ht="15.75" customHeight="1">
-      <c r="B737" s="4"/>
-[...3 lines deleted...]
-      <c r="F737" s="3"/>
+      <c r="B737" s="9"/>
+      <c r="C737" s="10"/>
+      <c r="D737" s="9"/>
+      <c r="E737" s="9"/>
+      <c r="F737" s="10"/>
     </row>
     <row r="738" ht="15.75" customHeight="1">
-      <c r="B738" s="4"/>
-[...3 lines deleted...]
-      <c r="F738" s="3"/>
+      <c r="B738" s="9"/>
+      <c r="C738" s="10"/>
+      <c r="D738" s="9"/>
+      <c r="E738" s="9"/>
+      <c r="F738" s="10"/>
     </row>
     <row r="739" ht="15.75" customHeight="1">
-      <c r="B739" s="4"/>
-[...3 lines deleted...]
-      <c r="F739" s="3"/>
+      <c r="B739" s="9"/>
+      <c r="C739" s="10"/>
+      <c r="D739" s="9"/>
+      <c r="E739" s="9"/>
+      <c r="F739" s="10"/>
     </row>
     <row r="740" ht="15.75" customHeight="1">
-      <c r="B740" s="4"/>
-[...3 lines deleted...]
-      <c r="F740" s="3"/>
+      <c r="B740" s="9"/>
+      <c r="C740" s="10"/>
+      <c r="D740" s="9"/>
+      <c r="E740" s="9"/>
+      <c r="F740" s="10"/>
     </row>
     <row r="741" ht="15.75" customHeight="1">
-      <c r="B741" s="4"/>
-[...3 lines deleted...]
-      <c r="F741" s="3"/>
+      <c r="B741" s="9"/>
+      <c r="C741" s="10"/>
+      <c r="D741" s="9"/>
+      <c r="E741" s="9"/>
+      <c r="F741" s="10"/>
     </row>
     <row r="742" ht="15.75" customHeight="1">
-      <c r="B742" s="4"/>
-[...3 lines deleted...]
-      <c r="F742" s="3"/>
+      <c r="B742" s="9"/>
+      <c r="C742" s="10"/>
+      <c r="D742" s="9"/>
+      <c r="E742" s="9"/>
+      <c r="F742" s="10"/>
     </row>
     <row r="743" ht="15.75" customHeight="1">
-      <c r="B743" s="4"/>
-[...3 lines deleted...]
-      <c r="F743" s="3"/>
+      <c r="B743" s="9"/>
+      <c r="C743" s="10"/>
+      <c r="D743" s="9"/>
+      <c r="E743" s="9"/>
+      <c r="F743" s="10"/>
     </row>
     <row r="744" ht="15.75" customHeight="1">
-      <c r="B744" s="4"/>
-[...3 lines deleted...]
-      <c r="F744" s="3"/>
+      <c r="B744" s="9"/>
+      <c r="C744" s="10"/>
+      <c r="D744" s="9"/>
+      <c r="E744" s="9"/>
+      <c r="F744" s="10"/>
     </row>
     <row r="745" ht="15.75" customHeight="1">
-      <c r="B745" s="4"/>
-[...3 lines deleted...]
-      <c r="F745" s="3"/>
+      <c r="B745" s="9"/>
+      <c r="C745" s="10"/>
+      <c r="D745" s="9"/>
+      <c r="E745" s="9"/>
+      <c r="F745" s="10"/>
     </row>
     <row r="746" ht="15.75" customHeight="1">
-      <c r="B746" s="4"/>
-[...3 lines deleted...]
-      <c r="F746" s="3"/>
+      <c r="B746" s="9"/>
+      <c r="C746" s="10"/>
+      <c r="D746" s="9"/>
+      <c r="E746" s="9"/>
+      <c r="F746" s="10"/>
     </row>
     <row r="747" ht="15.75" customHeight="1">
-      <c r="B747" s="4"/>
-[...3 lines deleted...]
-      <c r="F747" s="3"/>
+      <c r="B747" s="9"/>
+      <c r="C747" s="10"/>
+      <c r="D747" s="9"/>
+      <c r="E747" s="9"/>
+      <c r="F747" s="10"/>
     </row>
     <row r="748" ht="15.75" customHeight="1">
-      <c r="B748" s="4"/>
-[...3 lines deleted...]
-      <c r="F748" s="3"/>
+      <c r="B748" s="9"/>
+      <c r="C748" s="10"/>
+      <c r="D748" s="9"/>
+      <c r="E748" s="9"/>
+      <c r="F748" s="10"/>
     </row>
     <row r="749" ht="15.75" customHeight="1">
-      <c r="B749" s="4"/>
-[...3 lines deleted...]
-      <c r="F749" s="3"/>
+      <c r="B749" s="9"/>
+      <c r="C749" s="10"/>
+      <c r="D749" s="9"/>
+      <c r="E749" s="9"/>
+      <c r="F749" s="10"/>
     </row>
     <row r="750" ht="15.75" customHeight="1">
-      <c r="B750" s="4"/>
-[...3 lines deleted...]
-      <c r="F750" s="3"/>
+      <c r="B750" s="9"/>
+      <c r="C750" s="10"/>
+      <c r="D750" s="9"/>
+      <c r="E750" s="9"/>
+      <c r="F750" s="10"/>
     </row>
     <row r="751" ht="15.75" customHeight="1">
-      <c r="B751" s="4"/>
-[...3 lines deleted...]
-      <c r="F751" s="3"/>
+      <c r="B751" s="9"/>
+      <c r="C751" s="10"/>
+      <c r="D751" s="9"/>
+      <c r="E751" s="9"/>
+      <c r="F751" s="10"/>
     </row>
     <row r="752" ht="15.75" customHeight="1">
-      <c r="B752" s="4"/>
-[...3 lines deleted...]
-      <c r="F752" s="3"/>
+      <c r="B752" s="9"/>
+      <c r="C752" s="10"/>
+      <c r="D752" s="9"/>
+      <c r="E752" s="9"/>
+      <c r="F752" s="10"/>
     </row>
     <row r="753" ht="15.75" customHeight="1">
-      <c r="B753" s="4"/>
-[...3 lines deleted...]
-      <c r="F753" s="3"/>
+      <c r="B753" s="9"/>
+      <c r="C753" s="10"/>
+      <c r="D753" s="9"/>
+      <c r="E753" s="9"/>
+      <c r="F753" s="10"/>
     </row>
     <row r="754" ht="15.75" customHeight="1">
-      <c r="B754" s="4"/>
-[...3 lines deleted...]
-      <c r="F754" s="3"/>
+      <c r="B754" s="9"/>
+      <c r="C754" s="10"/>
+      <c r="D754" s="9"/>
+      <c r="E754" s="9"/>
+      <c r="F754" s="10"/>
     </row>
     <row r="755" ht="15.75" customHeight="1">
-      <c r="B755" s="4"/>
-[...3 lines deleted...]
-      <c r="F755" s="3"/>
+      <c r="B755" s="9"/>
+      <c r="C755" s="10"/>
+      <c r="D755" s="9"/>
+      <c r="E755" s="9"/>
+      <c r="F755" s="10"/>
     </row>
     <row r="756" ht="15.75" customHeight="1">
-      <c r="B756" s="4"/>
-[...3 lines deleted...]
-      <c r="F756" s="3"/>
+      <c r="B756" s="9"/>
+      <c r="C756" s="10"/>
+      <c r="D756" s="9"/>
+      <c r="E756" s="9"/>
+      <c r="F756" s="10"/>
     </row>
     <row r="757" ht="15.75" customHeight="1">
-      <c r="B757" s="4"/>
-[...3 lines deleted...]
-      <c r="F757" s="3"/>
+      <c r="B757" s="9"/>
+      <c r="C757" s="10"/>
+      <c r="D757" s="9"/>
+      <c r="E757" s="9"/>
+      <c r="F757" s="10"/>
     </row>
     <row r="758" ht="15.75" customHeight="1">
-      <c r="B758" s="4"/>
-[...3 lines deleted...]
-      <c r="F758" s="3"/>
+      <c r="B758" s="9"/>
+      <c r="C758" s="10"/>
+      <c r="D758" s="9"/>
+      <c r="E758" s="9"/>
+      <c r="F758" s="10"/>
     </row>
     <row r="759" ht="15.75" customHeight="1">
-      <c r="B759" s="4"/>
-[...3 lines deleted...]
-      <c r="F759" s="3"/>
+      <c r="B759" s="9"/>
+      <c r="C759" s="10"/>
+      <c r="D759" s="9"/>
+      <c r="E759" s="9"/>
+      <c r="F759" s="10"/>
     </row>
     <row r="760" ht="15.75" customHeight="1">
-      <c r="B760" s="4"/>
-[...3 lines deleted...]
-      <c r="F760" s="3"/>
+      <c r="B760" s="9"/>
+      <c r="C760" s="10"/>
+      <c r="D760" s="9"/>
+      <c r="E760" s="9"/>
+      <c r="F760" s="10"/>
     </row>
     <row r="761" ht="15.75" customHeight="1">
-      <c r="B761" s="4"/>
-[...3 lines deleted...]
-      <c r="F761" s="3"/>
+      <c r="B761" s="9"/>
+      <c r="C761" s="10"/>
+      <c r="D761" s="9"/>
+      <c r="E761" s="9"/>
+      <c r="F761" s="10"/>
     </row>
     <row r="762" ht="15.75" customHeight="1">
-      <c r="B762" s="4"/>
-[...3 lines deleted...]
-      <c r="F762" s="3"/>
+      <c r="B762" s="9"/>
+      <c r="C762" s="10"/>
+      <c r="D762" s="9"/>
+      <c r="E762" s="9"/>
+      <c r="F762" s="10"/>
     </row>
     <row r="763" ht="15.75" customHeight="1">
-      <c r="B763" s="4"/>
-[...3 lines deleted...]
-      <c r="F763" s="3"/>
+      <c r="B763" s="9"/>
+      <c r="C763" s="10"/>
+      <c r="D763" s="9"/>
+      <c r="E763" s="9"/>
+      <c r="F763" s="10"/>
     </row>
     <row r="764" ht="15.75" customHeight="1">
-      <c r="B764" s="4"/>
-[...3 lines deleted...]
-      <c r="F764" s="3"/>
+      <c r="B764" s="9"/>
+      <c r="C764" s="10"/>
+      <c r="D764" s="9"/>
+      <c r="E764" s="9"/>
+      <c r="F764" s="10"/>
     </row>
     <row r="765" ht="15.75" customHeight="1">
-      <c r="B765" s="4"/>
-[...3 lines deleted...]
-      <c r="F765" s="3"/>
+      <c r="B765" s="9"/>
+      <c r="C765" s="10"/>
+      <c r="D765" s="9"/>
+      <c r="E765" s="9"/>
+      <c r="F765" s="10"/>
     </row>
     <row r="766" ht="15.75" customHeight="1">
-      <c r="B766" s="4"/>
-[...3 lines deleted...]
-      <c r="F766" s="3"/>
+      <c r="B766" s="9"/>
+      <c r="C766" s="10"/>
+      <c r="D766" s="9"/>
+      <c r="E766" s="9"/>
+      <c r="F766" s="10"/>
     </row>
     <row r="767" ht="15.75" customHeight="1">
-      <c r="B767" s="4"/>
-[...3 lines deleted...]
-      <c r="F767" s="3"/>
+      <c r="B767" s="9"/>
+      <c r="C767" s="10"/>
+      <c r="D767" s="9"/>
+      <c r="E767" s="9"/>
+      <c r="F767" s="10"/>
     </row>
     <row r="768" ht="15.75" customHeight="1">
-      <c r="B768" s="4"/>
-[...3 lines deleted...]
-      <c r="F768" s="3"/>
+      <c r="B768" s="9"/>
+      <c r="C768" s="10"/>
+      <c r="D768" s="9"/>
+      <c r="E768" s="9"/>
+      <c r="F768" s="10"/>
     </row>
     <row r="769" ht="15.75" customHeight="1">
-      <c r="B769" s="4"/>
-[...3 lines deleted...]
-      <c r="F769" s="3"/>
+      <c r="B769" s="9"/>
+      <c r="C769" s="10"/>
+      <c r="D769" s="9"/>
+      <c r="E769" s="9"/>
+      <c r="F769" s="10"/>
     </row>
     <row r="770" ht="15.75" customHeight="1">
-      <c r="B770" s="4"/>
-[...3 lines deleted...]
-      <c r="F770" s="3"/>
+      <c r="B770" s="9"/>
+      <c r="C770" s="10"/>
+      <c r="D770" s="9"/>
+      <c r="E770" s="9"/>
+      <c r="F770" s="10"/>
     </row>
     <row r="771" ht="15.75" customHeight="1">
-      <c r="B771" s="4"/>
-[...3 lines deleted...]
-      <c r="F771" s="3"/>
+      <c r="B771" s="9"/>
+      <c r="C771" s="10"/>
+      <c r="D771" s="9"/>
+      <c r="E771" s="9"/>
+      <c r="F771" s="10"/>
     </row>
     <row r="772" ht="15.75" customHeight="1">
-      <c r="B772" s="4"/>
-[...3 lines deleted...]
-      <c r="F772" s="3"/>
+      <c r="B772" s="9"/>
+      <c r="C772" s="10"/>
+      <c r="D772" s="9"/>
+      <c r="E772" s="9"/>
+      <c r="F772" s="10"/>
     </row>
     <row r="773" ht="15.75" customHeight="1">
-      <c r="B773" s="4"/>
-[...3 lines deleted...]
-      <c r="F773" s="3"/>
+      <c r="B773" s="9"/>
+      <c r="C773" s="10"/>
+      <c r="D773" s="9"/>
+      <c r="E773" s="9"/>
+      <c r="F773" s="10"/>
     </row>
     <row r="774" ht="15.75" customHeight="1">
-      <c r="B774" s="4"/>
-[...3 lines deleted...]
-      <c r="F774" s="3"/>
+      <c r="B774" s="9"/>
+      <c r="C774" s="10"/>
+      <c r="D774" s="9"/>
+      <c r="E774" s="9"/>
+      <c r="F774" s="10"/>
     </row>
     <row r="775" ht="15.75" customHeight="1">
-      <c r="B775" s="4"/>
-[...3 lines deleted...]
-      <c r="F775" s="3"/>
+      <c r="B775" s="9"/>
+      <c r="C775" s="10"/>
+      <c r="D775" s="9"/>
+      <c r="E775" s="9"/>
+      <c r="F775" s="10"/>
     </row>
     <row r="776" ht="15.75" customHeight="1">
-      <c r="B776" s="4"/>
-[...3 lines deleted...]
-      <c r="F776" s="3"/>
+      <c r="B776" s="9"/>
+      <c r="C776" s="10"/>
+      <c r="D776" s="9"/>
+      <c r="E776" s="9"/>
+      <c r="F776" s="10"/>
     </row>
     <row r="777" ht="15.75" customHeight="1">
-      <c r="B777" s="4"/>
-[...3 lines deleted...]
-      <c r="F777" s="3"/>
+      <c r="B777" s="9"/>
+      <c r="C777" s="10"/>
+      <c r="D777" s="9"/>
+      <c r="E777" s="9"/>
+      <c r="F777" s="10"/>
     </row>
     <row r="778" ht="15.75" customHeight="1">
-      <c r="B778" s="4"/>
-[...3 lines deleted...]
-      <c r="F778" s="3"/>
+      <c r="B778" s="9"/>
+      <c r="C778" s="10"/>
+      <c r="D778" s="9"/>
+      <c r="E778" s="9"/>
+      <c r="F778" s="10"/>
     </row>
     <row r="779" ht="15.75" customHeight="1">
-      <c r="B779" s="4"/>
-[...3 lines deleted...]
-      <c r="F779" s="3"/>
+      <c r="B779" s="9"/>
+      <c r="C779" s="10"/>
+      <c r="D779" s="9"/>
+      <c r="E779" s="9"/>
+      <c r="F779" s="10"/>
     </row>
     <row r="780" ht="15.75" customHeight="1">
-      <c r="B780" s="4"/>
-[...3 lines deleted...]
-      <c r="F780" s="3"/>
+      <c r="B780" s="9"/>
+      <c r="C780" s="10"/>
+      <c r="D780" s="9"/>
+      <c r="E780" s="9"/>
+      <c r="F780" s="10"/>
     </row>
     <row r="781" ht="15.75" customHeight="1">
-      <c r="B781" s="4"/>
-[...3 lines deleted...]
-      <c r="F781" s="3"/>
+      <c r="B781" s="9"/>
+      <c r="C781" s="10"/>
+      <c r="D781" s="9"/>
+      <c r="E781" s="9"/>
+      <c r="F781" s="10"/>
     </row>
     <row r="782" ht="15.75" customHeight="1">
-      <c r="B782" s="4"/>
-[...3 lines deleted...]
-      <c r="F782" s="3"/>
+      <c r="B782" s="9"/>
+      <c r="C782" s="10"/>
+      <c r="D782" s="9"/>
+      <c r="E782" s="9"/>
+      <c r="F782" s="10"/>
     </row>
     <row r="783" ht="15.75" customHeight="1">
-      <c r="B783" s="4"/>
-[...3 lines deleted...]
-      <c r="F783" s="3"/>
+      <c r="B783" s="9"/>
+      <c r="C783" s="10"/>
+      <c r="D783" s="9"/>
+      <c r="E783" s="9"/>
+      <c r="F783" s="10"/>
     </row>
     <row r="784" ht="15.75" customHeight="1">
-      <c r="B784" s="4"/>
-[...3 lines deleted...]
-      <c r="F784" s="3"/>
+      <c r="B784" s="9"/>
+      <c r="C784" s="10"/>
+      <c r="D784" s="9"/>
+      <c r="E784" s="9"/>
+      <c r="F784" s="10"/>
     </row>
     <row r="785" ht="15.75" customHeight="1">
-      <c r="B785" s="4"/>
-[...3 lines deleted...]
-      <c r="F785" s="3"/>
+      <c r="B785" s="9"/>
+      <c r="C785" s="10"/>
+      <c r="D785" s="9"/>
+      <c r="E785" s="9"/>
+      <c r="F785" s="10"/>
     </row>
     <row r="786" ht="15.75" customHeight="1">
-      <c r="B786" s="4"/>
-[...3 lines deleted...]
-      <c r="F786" s="3"/>
+      <c r="B786" s="9"/>
+      <c r="C786" s="10"/>
+      <c r="D786" s="9"/>
+      <c r="E786" s="9"/>
+      <c r="F786" s="10"/>
     </row>
     <row r="787" ht="15.75" customHeight="1">
-      <c r="B787" s="4"/>
-[...3 lines deleted...]
-      <c r="F787" s="3"/>
+      <c r="B787" s="9"/>
+      <c r="C787" s="10"/>
+      <c r="D787" s="9"/>
+      <c r="E787" s="9"/>
+      <c r="F787" s="10"/>
     </row>
     <row r="788" ht="15.75" customHeight="1">
-      <c r="B788" s="4"/>
-[...3 lines deleted...]
-      <c r="F788" s="3"/>
+      <c r="B788" s="9"/>
+      <c r="C788" s="10"/>
+      <c r="D788" s="9"/>
+      <c r="E788" s="9"/>
+      <c r="F788" s="10"/>
     </row>
     <row r="789" ht="15.75" customHeight="1">
-      <c r="B789" s="4"/>
-[...3 lines deleted...]
-      <c r="F789" s="3"/>
+      <c r="B789" s="9"/>
+      <c r="C789" s="10"/>
+      <c r="D789" s="9"/>
+      <c r="E789" s="9"/>
+      <c r="F789" s="10"/>
     </row>
     <row r="790" ht="15.75" customHeight="1">
-      <c r="B790" s="4"/>
-[...3 lines deleted...]
-      <c r="F790" s="3"/>
+      <c r="B790" s="9"/>
+      <c r="C790" s="10"/>
+      <c r="D790" s="9"/>
+      <c r="E790" s="9"/>
+      <c r="F790" s="10"/>
     </row>
     <row r="791" ht="15.75" customHeight="1">
-      <c r="B791" s="4"/>
-[...3 lines deleted...]
-      <c r="F791" s="3"/>
+      <c r="B791" s="9"/>
+      <c r="C791" s="10"/>
+      <c r="D791" s="9"/>
+      <c r="E791" s="9"/>
+      <c r="F791" s="10"/>
     </row>
     <row r="792" ht="15.75" customHeight="1">
-      <c r="B792" s="4"/>
-[...3 lines deleted...]
-      <c r="F792" s="3"/>
+      <c r="B792" s="9"/>
+      <c r="C792" s="10"/>
+      <c r="D792" s="9"/>
+      <c r="E792" s="9"/>
+      <c r="F792" s="10"/>
     </row>
     <row r="793" ht="15.75" customHeight="1">
-      <c r="B793" s="4"/>
-[...3 lines deleted...]
-      <c r="F793" s="3"/>
+      <c r="B793" s="9"/>
+      <c r="C793" s="10"/>
+      <c r="D793" s="9"/>
+      <c r="E793" s="9"/>
+      <c r="F793" s="10"/>
     </row>
     <row r="794" ht="15.75" customHeight="1">
-      <c r="B794" s="4"/>
-[...3 lines deleted...]
-      <c r="F794" s="3"/>
+      <c r="B794" s="9"/>
+      <c r="C794" s="10"/>
+      <c r="D794" s="9"/>
+      <c r="E794" s="9"/>
+      <c r="F794" s="10"/>
     </row>
     <row r="795" ht="15.75" customHeight="1">
-      <c r="B795" s="4"/>
-[...3 lines deleted...]
-      <c r="F795" s="3"/>
+      <c r="B795" s="9"/>
+      <c r="C795" s="10"/>
+      <c r="D795" s="9"/>
+      <c r="E795" s="9"/>
+      <c r="F795" s="10"/>
     </row>
     <row r="796" ht="15.75" customHeight="1">
-      <c r="B796" s="4"/>
-[...3 lines deleted...]
-      <c r="F796" s="3"/>
+      <c r="B796" s="9"/>
+      <c r="C796" s="10"/>
+      <c r="D796" s="9"/>
+      <c r="E796" s="9"/>
+      <c r="F796" s="10"/>
     </row>
     <row r="797" ht="15.75" customHeight="1">
-      <c r="B797" s="4"/>
-[...3 lines deleted...]
-      <c r="F797" s="3"/>
+      <c r="B797" s="9"/>
+      <c r="C797" s="10"/>
+      <c r="D797" s="9"/>
+      <c r="E797" s="9"/>
+      <c r="F797" s="10"/>
     </row>
     <row r="798" ht="15.75" customHeight="1">
-      <c r="B798" s="4"/>
-[...3 lines deleted...]
-      <c r="F798" s="3"/>
+      <c r="B798" s="9"/>
+      <c r="C798" s="10"/>
+      <c r="D798" s="9"/>
+      <c r="E798" s="9"/>
+      <c r="F798" s="10"/>
     </row>
     <row r="799" ht="15.75" customHeight="1">
-      <c r="B799" s="4"/>
-[...3 lines deleted...]
-      <c r="F799" s="3"/>
+      <c r="B799" s="9"/>
+      <c r="C799" s="10"/>
+      <c r="D799" s="9"/>
+      <c r="E799" s="9"/>
+      <c r="F799" s="10"/>
     </row>
     <row r="800" ht="15.75" customHeight="1">
-      <c r="B800" s="4"/>
-[...3 lines deleted...]
-      <c r="F800" s="3"/>
+      <c r="B800" s="9"/>
+      <c r="C800" s="10"/>
+      <c r="D800" s="9"/>
+      <c r="E800" s="9"/>
+      <c r="F800" s="10"/>
     </row>
     <row r="801" ht="15.75" customHeight="1">
-      <c r="B801" s="4"/>
-[...3 lines deleted...]
-      <c r="F801" s="3"/>
+      <c r="B801" s="9"/>
+      <c r="C801" s="10"/>
+      <c r="D801" s="9"/>
+      <c r="E801" s="9"/>
+      <c r="F801" s="10"/>
     </row>
     <row r="802" ht="15.75" customHeight="1">
-      <c r="B802" s="4"/>
-[...3 lines deleted...]
-      <c r="F802" s="3"/>
+      <c r="B802" s="9"/>
+      <c r="C802" s="10"/>
+      <c r="D802" s="9"/>
+      <c r="E802" s="9"/>
+      <c r="F802" s="10"/>
     </row>
     <row r="803" ht="15.75" customHeight="1">
-      <c r="B803" s="4"/>
-[...3 lines deleted...]
-      <c r="F803" s="3"/>
+      <c r="B803" s="9"/>
+      <c r="C803" s="10"/>
+      <c r="D803" s="9"/>
+      <c r="E803" s="9"/>
+      <c r="F803" s="10"/>
     </row>
     <row r="804" ht="15.75" customHeight="1">
-      <c r="B804" s="4"/>
-[...3 lines deleted...]
-      <c r="F804" s="3"/>
+      <c r="B804" s="9"/>
+      <c r="C804" s="10"/>
+      <c r="D804" s="9"/>
+      <c r="E804" s="9"/>
+      <c r="F804" s="10"/>
     </row>
     <row r="805" ht="15.75" customHeight="1">
-      <c r="B805" s="4"/>
-[...3 lines deleted...]
-      <c r="F805" s="3"/>
+      <c r="B805" s="9"/>
+      <c r="C805" s="10"/>
+      <c r="D805" s="9"/>
+      <c r="E805" s="9"/>
+      <c r="F805" s="10"/>
     </row>
     <row r="806" ht="15.75" customHeight="1">
-      <c r="B806" s="4"/>
-[...3 lines deleted...]
-      <c r="F806" s="3"/>
+      <c r="B806" s="9"/>
+      <c r="C806" s="10"/>
+      <c r="D806" s="9"/>
+      <c r="E806" s="9"/>
+      <c r="F806" s="10"/>
     </row>
     <row r="807" ht="15.75" customHeight="1">
-      <c r="B807" s="4"/>
-[...3 lines deleted...]
-      <c r="F807" s="3"/>
+      <c r="B807" s="9"/>
+      <c r="C807" s="10"/>
+      <c r="D807" s="9"/>
+      <c r="E807" s="9"/>
+      <c r="F807" s="10"/>
     </row>
     <row r="808" ht="15.75" customHeight="1">
-      <c r="B808" s="4"/>
-[...3 lines deleted...]
-      <c r="F808" s="3"/>
+      <c r="B808" s="9"/>
+      <c r="C808" s="10"/>
+      <c r="D808" s="9"/>
+      <c r="E808" s="9"/>
+      <c r="F808" s="10"/>
     </row>
     <row r="809" ht="15.75" customHeight="1">
-      <c r="B809" s="4"/>
-[...3 lines deleted...]
-      <c r="F809" s="3"/>
+      <c r="B809" s="9"/>
+      <c r="C809" s="10"/>
+      <c r="D809" s="9"/>
+      <c r="E809" s="9"/>
+      <c r="F809" s="10"/>
     </row>
     <row r="810" ht="15.75" customHeight="1">
-      <c r="B810" s="4"/>
-[...3 lines deleted...]
-      <c r="F810" s="3"/>
+      <c r="B810" s="9"/>
+      <c r="C810" s="10"/>
+      <c r="D810" s="9"/>
+      <c r="E810" s="9"/>
+      <c r="F810" s="10"/>
     </row>
     <row r="811" ht="15.75" customHeight="1">
-      <c r="B811" s="4"/>
-[...3 lines deleted...]
-      <c r="F811" s="3"/>
+      <c r="B811" s="9"/>
+      <c r="C811" s="10"/>
+      <c r="D811" s="9"/>
+      <c r="E811" s="9"/>
+      <c r="F811" s="10"/>
     </row>
     <row r="812" ht="15.75" customHeight="1">
-      <c r="B812" s="4"/>
-[...3 lines deleted...]
-      <c r="F812" s="3"/>
+      <c r="B812" s="9"/>
+      <c r="C812" s="10"/>
+      <c r="D812" s="9"/>
+      <c r="E812" s="9"/>
+      <c r="F812" s="10"/>
     </row>
     <row r="813" ht="15.75" customHeight="1">
-      <c r="B813" s="4"/>
-[...3 lines deleted...]
-      <c r="F813" s="3"/>
+      <c r="B813" s="9"/>
+      <c r="C813" s="10"/>
+      <c r="D813" s="9"/>
+      <c r="E813" s="9"/>
+      <c r="F813" s="10"/>
     </row>
     <row r="814" ht="15.75" customHeight="1">
-      <c r="B814" s="4"/>
-[...3 lines deleted...]
-      <c r="F814" s="3"/>
+      <c r="B814" s="9"/>
+      <c r="C814" s="10"/>
+      <c r="D814" s="9"/>
+      <c r="E814" s="9"/>
+      <c r="F814" s="10"/>
     </row>
     <row r="815" ht="15.75" customHeight="1">
-      <c r="B815" s="4"/>
-[...3 lines deleted...]
-      <c r="F815" s="3"/>
+      <c r="B815" s="9"/>
+      <c r="C815" s="10"/>
+      <c r="D815" s="9"/>
+      <c r="E815" s="9"/>
+      <c r="F815" s="10"/>
     </row>
     <row r="816" ht="15.75" customHeight="1">
-      <c r="B816" s="4"/>
-[...3 lines deleted...]
-      <c r="F816" s="3"/>
+      <c r="B816" s="9"/>
+      <c r="C816" s="10"/>
+      <c r="D816" s="9"/>
+      <c r="E816" s="9"/>
+      <c r="F816" s="10"/>
     </row>
     <row r="817" ht="15.75" customHeight="1">
-      <c r="B817" s="4"/>
-[...3 lines deleted...]
-      <c r="F817" s="3"/>
+      <c r="B817" s="9"/>
+      <c r="C817" s="10"/>
+      <c r="D817" s="9"/>
+      <c r="E817" s="9"/>
+      <c r="F817" s="10"/>
     </row>
     <row r="818" ht="15.75" customHeight="1">
-      <c r="B818" s="4"/>
-[...3 lines deleted...]
-      <c r="F818" s="3"/>
+      <c r="B818" s="9"/>
+      <c r="C818" s="10"/>
+      <c r="D818" s="9"/>
+      <c r="E818" s="9"/>
+      <c r="F818" s="10"/>
     </row>
     <row r="819" ht="15.75" customHeight="1">
-      <c r="B819" s="4"/>
-[...3 lines deleted...]
-      <c r="F819" s="3"/>
+      <c r="B819" s="9"/>
+      <c r="C819" s="10"/>
+      <c r="D819" s="9"/>
+      <c r="E819" s="9"/>
+      <c r="F819" s="10"/>
     </row>
     <row r="820" ht="15.75" customHeight="1">
-      <c r="B820" s="4"/>
-[...3 lines deleted...]
-      <c r="F820" s="3"/>
+      <c r="B820" s="9"/>
+      <c r="C820" s="10"/>
+      <c r="D820" s="9"/>
+      <c r="E820" s="9"/>
+      <c r="F820" s="10"/>
     </row>
     <row r="821" ht="15.75" customHeight="1">
-      <c r="B821" s="4"/>
-[...3 lines deleted...]
-      <c r="F821" s="3"/>
+      <c r="B821" s="9"/>
+      <c r="C821" s="10"/>
+      <c r="D821" s="9"/>
+      <c r="E821" s="9"/>
+      <c r="F821" s="10"/>
     </row>
     <row r="822" ht="15.75" customHeight="1">
-      <c r="B822" s="4"/>
-[...3 lines deleted...]
-      <c r="F822" s="3"/>
+      <c r="B822" s="9"/>
+      <c r="C822" s="10"/>
+      <c r="D822" s="9"/>
+      <c r="E822" s="9"/>
+      <c r="F822" s="10"/>
     </row>
     <row r="823" ht="15.75" customHeight="1">
-      <c r="B823" s="4"/>
-[...3 lines deleted...]
-      <c r="F823" s="3"/>
+      <c r="B823" s="9"/>
+      <c r="C823" s="10"/>
+      <c r="D823" s="9"/>
+      <c r="E823" s="9"/>
+      <c r="F823" s="10"/>
     </row>
     <row r="824" ht="15.75" customHeight="1">
-      <c r="B824" s="4"/>
-[...3 lines deleted...]
-      <c r="F824" s="3"/>
+      <c r="B824" s="9"/>
+      <c r="C824" s="10"/>
+      <c r="D824" s="9"/>
+      <c r="E824" s="9"/>
+      <c r="F824" s="10"/>
     </row>
     <row r="825" ht="15.75" customHeight="1">
-      <c r="B825" s="4"/>
-[...3 lines deleted...]
-      <c r="F825" s="3"/>
+      <c r="B825" s="9"/>
+      <c r="C825" s="10"/>
+      <c r="D825" s="9"/>
+      <c r="E825" s="9"/>
+      <c r="F825" s="10"/>
     </row>
     <row r="826" ht="15.75" customHeight="1">
-      <c r="B826" s="4"/>
-[...3 lines deleted...]
-      <c r="F826" s="3"/>
+      <c r="B826" s="9"/>
+      <c r="C826" s="10"/>
+      <c r="D826" s="9"/>
+      <c r="E826" s="9"/>
+      <c r="F826" s="10"/>
     </row>
     <row r="827" ht="15.75" customHeight="1">
-      <c r="B827" s="4"/>
-[...3 lines deleted...]
-      <c r="F827" s="3"/>
+      <c r="B827" s="9"/>
+      <c r="C827" s="10"/>
+      <c r="D827" s="9"/>
+      <c r="E827" s="9"/>
+      <c r="F827" s="10"/>
     </row>
     <row r="828" ht="15.75" customHeight="1">
-      <c r="B828" s="4"/>
-[...3 lines deleted...]
-      <c r="F828" s="3"/>
+      <c r="B828" s="9"/>
+      <c r="C828" s="10"/>
+      <c r="D828" s="9"/>
+      <c r="E828" s="9"/>
+      <c r="F828" s="10"/>
     </row>
     <row r="829" ht="15.75" customHeight="1">
-      <c r="B829" s="4"/>
-[...3 lines deleted...]
-      <c r="F829" s="3"/>
+      <c r="B829" s="9"/>
+      <c r="C829" s="10"/>
+      <c r="D829" s="9"/>
+      <c r="E829" s="9"/>
+      <c r="F829" s="10"/>
     </row>
     <row r="830" ht="15.75" customHeight="1">
-      <c r="B830" s="4"/>
-[...3 lines deleted...]
-      <c r="F830" s="3"/>
+      <c r="B830" s="9"/>
+      <c r="C830" s="10"/>
+      <c r="D830" s="9"/>
+      <c r="E830" s="9"/>
+      <c r="F830" s="10"/>
     </row>
     <row r="831" ht="15.75" customHeight="1">
-      <c r="B831" s="4"/>
-[...3 lines deleted...]
-      <c r="F831" s="3"/>
+      <c r="B831" s="9"/>
+      <c r="C831" s="10"/>
+      <c r="D831" s="9"/>
+      <c r="E831" s="9"/>
+      <c r="F831" s="10"/>
     </row>
     <row r="832" ht="15.75" customHeight="1">
-      <c r="B832" s="4"/>
-[...3 lines deleted...]
-      <c r="F832" s="3"/>
+      <c r="B832" s="9"/>
+      <c r="C832" s="10"/>
+      <c r="D832" s="9"/>
+      <c r="E832" s="9"/>
+      <c r="F832" s="10"/>
     </row>
     <row r="833" ht="15.75" customHeight="1">
-      <c r="B833" s="4"/>
-[...3 lines deleted...]
-      <c r="F833" s="3"/>
+      <c r="B833" s="9"/>
+      <c r="C833" s="10"/>
+      <c r="D833" s="9"/>
+      <c r="E833" s="9"/>
+      <c r="F833" s="10"/>
     </row>
     <row r="834" ht="15.75" customHeight="1">
-      <c r="B834" s="4"/>
-[...3 lines deleted...]
-      <c r="F834" s="3"/>
+      <c r="B834" s="9"/>
+      <c r="C834" s="10"/>
+      <c r="D834" s="9"/>
+      <c r="E834" s="9"/>
+      <c r="F834" s="10"/>
     </row>
     <row r="835" ht="15.75" customHeight="1">
-      <c r="B835" s="4"/>
-[...3 lines deleted...]
-      <c r="F835" s="3"/>
+      <c r="B835" s="9"/>
+      <c r="C835" s="10"/>
+      <c r="D835" s="9"/>
+      <c r="E835" s="9"/>
+      <c r="F835" s="10"/>
     </row>
     <row r="836" ht="15.75" customHeight="1">
-      <c r="B836" s="4"/>
-[...3 lines deleted...]
-      <c r="F836" s="3"/>
+      <c r="B836" s="9"/>
+      <c r="C836" s="10"/>
+      <c r="D836" s="9"/>
+      <c r="E836" s="9"/>
+      <c r="F836" s="10"/>
     </row>
     <row r="837" ht="15.75" customHeight="1">
-      <c r="B837" s="4"/>
-[...3 lines deleted...]
-      <c r="F837" s="3"/>
+      <c r="B837" s="9"/>
+      <c r="C837" s="10"/>
+      <c r="D837" s="9"/>
+      <c r="E837" s="9"/>
+      <c r="F837" s="10"/>
     </row>
     <row r="838" ht="15.75" customHeight="1">
-      <c r="B838" s="4"/>
-[...3 lines deleted...]
-      <c r="F838" s="3"/>
+      <c r="B838" s="9"/>
+      <c r="C838" s="10"/>
+      <c r="D838" s="9"/>
+      <c r="E838" s="9"/>
+      <c r="F838" s="10"/>
     </row>
     <row r="839" ht="15.75" customHeight="1">
-      <c r="B839" s="4"/>
-[...3 lines deleted...]
-      <c r="F839" s="3"/>
+      <c r="B839" s="9"/>
+      <c r="C839" s="10"/>
+      <c r="D839" s="9"/>
+      <c r="E839" s="9"/>
+      <c r="F839" s="10"/>
     </row>
     <row r="840" ht="15.75" customHeight="1">
-      <c r="B840" s="4"/>
-[...3 lines deleted...]
-      <c r="F840" s="3"/>
+      <c r="B840" s="9"/>
+      <c r="C840" s="10"/>
+      <c r="D840" s="9"/>
+      <c r="E840" s="9"/>
+      <c r="F840" s="10"/>
     </row>
     <row r="841" ht="15.75" customHeight="1">
-      <c r="B841" s="4"/>
-[...3 lines deleted...]
-      <c r="F841" s="3"/>
+      <c r="B841" s="9"/>
+      <c r="C841" s="10"/>
+      <c r="D841" s="9"/>
+      <c r="E841" s="9"/>
+      <c r="F841" s="10"/>
     </row>
     <row r="842" ht="15.75" customHeight="1">
-      <c r="B842" s="4"/>
-[...3 lines deleted...]
-      <c r="F842" s="3"/>
+      <c r="B842" s="9"/>
+      <c r="C842" s="10"/>
+      <c r="D842" s="9"/>
+      <c r="E842" s="9"/>
+      <c r="F842" s="10"/>
     </row>
     <row r="843" ht="15.75" customHeight="1">
-      <c r="B843" s="4"/>
-[...3 lines deleted...]
-      <c r="F843" s="3"/>
+      <c r="B843" s="9"/>
+      <c r="C843" s="10"/>
+      <c r="D843" s="9"/>
+      <c r="E843" s="9"/>
+      <c r="F843" s="10"/>
     </row>
     <row r="844" ht="15.75" customHeight="1">
-      <c r="B844" s="4"/>
-[...3 lines deleted...]
-      <c r="F844" s="3"/>
+      <c r="B844" s="9"/>
+      <c r="C844" s="10"/>
+      <c r="D844" s="9"/>
+      <c r="E844" s="9"/>
+      <c r="F844" s="10"/>
     </row>
     <row r="845" ht="15.75" customHeight="1">
-      <c r="B845" s="4"/>
-[...3 lines deleted...]
-      <c r="F845" s="3"/>
+      <c r="B845" s="9"/>
+      <c r="C845" s="10"/>
+      <c r="D845" s="9"/>
+      <c r="E845" s="9"/>
+      <c r="F845" s="10"/>
     </row>
     <row r="846" ht="15.75" customHeight="1">
-      <c r="B846" s="4"/>
-[...3 lines deleted...]
-      <c r="F846" s="3"/>
+      <c r="B846" s="9"/>
+      <c r="C846" s="10"/>
+      <c r="D846" s="9"/>
+      <c r="E846" s="9"/>
+      <c r="F846" s="10"/>
     </row>
     <row r="847" ht="15.75" customHeight="1">
-      <c r="B847" s="4"/>
-[...3 lines deleted...]
-      <c r="F847" s="3"/>
+      <c r="B847" s="9"/>
+      <c r="C847" s="10"/>
+      <c r="D847" s="9"/>
+      <c r="E847" s="9"/>
+      <c r="F847" s="10"/>
     </row>
     <row r="848" ht="15.75" customHeight="1">
-      <c r="B848" s="4"/>
-[...3 lines deleted...]
-      <c r="F848" s="3"/>
+      <c r="B848" s="9"/>
+      <c r="C848" s="10"/>
+      <c r="D848" s="9"/>
+      <c r="E848" s="9"/>
+      <c r="F848" s="10"/>
     </row>
     <row r="849" ht="15.75" customHeight="1">
-      <c r="B849" s="4"/>
-[...3 lines deleted...]
-      <c r="F849" s="3"/>
+      <c r="B849" s="9"/>
+      <c r="C849" s="10"/>
+      <c r="D849" s="9"/>
+      <c r="E849" s="9"/>
+      <c r="F849" s="10"/>
     </row>
     <row r="850" ht="15.75" customHeight="1">
-      <c r="B850" s="4"/>
-[...3 lines deleted...]
-      <c r="F850" s="3"/>
+      <c r="B850" s="9"/>
+      <c r="C850" s="10"/>
+      <c r="D850" s="9"/>
+      <c r="E850" s="9"/>
+      <c r="F850" s="10"/>
     </row>
     <row r="851" ht="15.75" customHeight="1">
-      <c r="B851" s="4"/>
-[...3 lines deleted...]
-      <c r="F851" s="3"/>
+      <c r="B851" s="9"/>
+      <c r="C851" s="10"/>
+      <c r="D851" s="9"/>
+      <c r="E851" s="9"/>
+      <c r="F851" s="10"/>
     </row>
     <row r="852" ht="15.75" customHeight="1">
-      <c r="B852" s="4"/>
-[...3 lines deleted...]
-      <c r="F852" s="3"/>
+      <c r="B852" s="9"/>
+      <c r="C852" s="10"/>
+      <c r="D852" s="9"/>
+      <c r="E852" s="9"/>
+      <c r="F852" s="10"/>
     </row>
     <row r="853" ht="15.75" customHeight="1">
-      <c r="B853" s="4"/>
-[...3 lines deleted...]
-      <c r="F853" s="3"/>
+      <c r="B853" s="9"/>
+      <c r="C853" s="10"/>
+      <c r="D853" s="9"/>
+      <c r="E853" s="9"/>
+      <c r="F853" s="10"/>
     </row>
     <row r="854" ht="15.75" customHeight="1">
-      <c r="B854" s="4"/>
-[...3 lines deleted...]
-      <c r="F854" s="3"/>
+      <c r="B854" s="9"/>
+      <c r="C854" s="10"/>
+      <c r="D854" s="9"/>
+      <c r="E854" s="9"/>
+      <c r="F854" s="10"/>
     </row>
     <row r="855" ht="15.75" customHeight="1">
-      <c r="B855" s="4"/>
-[...3 lines deleted...]
-      <c r="F855" s="3"/>
+      <c r="B855" s="9"/>
+      <c r="C855" s="10"/>
+      <c r="D855" s="9"/>
+      <c r="E855" s="9"/>
+      <c r="F855" s="10"/>
     </row>
     <row r="856" ht="15.75" customHeight="1">
-      <c r="B856" s="4"/>
-[...3 lines deleted...]
-      <c r="F856" s="3"/>
+      <c r="B856" s="9"/>
+      <c r="C856" s="10"/>
+      <c r="D856" s="9"/>
+      <c r="E856" s="9"/>
+      <c r="F856" s="10"/>
     </row>
     <row r="857" ht="15.75" customHeight="1">
-      <c r="B857" s="4"/>
-[...3 lines deleted...]
-      <c r="F857" s="3"/>
+      <c r="B857" s="9"/>
+      <c r="C857" s="10"/>
+      <c r="D857" s="9"/>
+      <c r="E857" s="9"/>
+      <c r="F857" s="10"/>
     </row>
     <row r="858" ht="15.75" customHeight="1">
-      <c r="B858" s="4"/>
-[...3 lines deleted...]
-      <c r="F858" s="3"/>
+      <c r="B858" s="9"/>
+      <c r="C858" s="10"/>
+      <c r="D858" s="9"/>
+      <c r="E858" s="9"/>
+      <c r="F858" s="10"/>
     </row>
     <row r="859" ht="15.75" customHeight="1">
-      <c r="B859" s="4"/>
-[...3 lines deleted...]
-      <c r="F859" s="3"/>
+      <c r="B859" s="9"/>
+      <c r="C859" s="10"/>
+      <c r="D859" s="9"/>
+      <c r="E859" s="9"/>
+      <c r="F859" s="10"/>
     </row>
     <row r="860" ht="15.75" customHeight="1">
-      <c r="B860" s="4"/>
-[...3 lines deleted...]
-      <c r="F860" s="3"/>
+      <c r="B860" s="9"/>
+      <c r="C860" s="10"/>
+      <c r="D860" s="9"/>
+      <c r="E860" s="9"/>
+      <c r="F860" s="10"/>
     </row>
     <row r="861" ht="15.75" customHeight="1">
-      <c r="B861" s="4"/>
-[...3 lines deleted...]
-      <c r="F861" s="3"/>
+      <c r="B861" s="9"/>
+      <c r="C861" s="10"/>
+      <c r="D861" s="9"/>
+      <c r="E861" s="9"/>
+      <c r="F861" s="10"/>
     </row>
     <row r="862" ht="15.75" customHeight="1">
-      <c r="B862" s="4"/>
-[...3 lines deleted...]
-      <c r="F862" s="3"/>
+      <c r="B862" s="9"/>
+      <c r="C862" s="10"/>
+      <c r="D862" s="9"/>
+      <c r="E862" s="9"/>
+      <c r="F862" s="10"/>
     </row>
     <row r="863" ht="15.75" customHeight="1">
-      <c r="B863" s="4"/>
-[...3 lines deleted...]
-      <c r="F863" s="3"/>
+      <c r="B863" s="9"/>
+      <c r="C863" s="10"/>
+      <c r="D863" s="9"/>
+      <c r="E863" s="9"/>
+      <c r="F863" s="10"/>
     </row>
     <row r="864" ht="15.75" customHeight="1">
-      <c r="B864" s="4"/>
-[...3 lines deleted...]
-      <c r="F864" s="3"/>
+      <c r="B864" s="9"/>
+      <c r="C864" s="10"/>
+      <c r="D864" s="9"/>
+      <c r="E864" s="9"/>
+      <c r="F864" s="10"/>
     </row>
     <row r="865" ht="15.75" customHeight="1">
-      <c r="B865" s="4"/>
-[...3 lines deleted...]
-      <c r="F865" s="3"/>
+      <c r="B865" s="9"/>
+      <c r="C865" s="10"/>
+      <c r="D865" s="9"/>
+      <c r="E865" s="9"/>
+      <c r="F865" s="10"/>
     </row>
     <row r="866" ht="15.75" customHeight="1">
-      <c r="B866" s="4"/>
-[...3 lines deleted...]
-      <c r="F866" s="3"/>
+      <c r="B866" s="9"/>
+      <c r="C866" s="10"/>
+      <c r="D866" s="9"/>
+      <c r="E866" s="9"/>
+      <c r="F866" s="10"/>
     </row>
     <row r="867" ht="15.75" customHeight="1">
-      <c r="B867" s="4"/>
-[...3 lines deleted...]
-      <c r="F867" s="3"/>
+      <c r="B867" s="9"/>
+      <c r="C867" s="10"/>
+      <c r="D867" s="9"/>
+      <c r="E867" s="9"/>
+      <c r="F867" s="10"/>
     </row>
     <row r="868" ht="15.75" customHeight="1">
-      <c r="B868" s="4"/>
-[...3 lines deleted...]
-      <c r="F868" s="3"/>
+      <c r="B868" s="9"/>
+      <c r="C868" s="10"/>
+      <c r="D868" s="9"/>
+      <c r="E868" s="9"/>
+      <c r="F868" s="10"/>
     </row>
     <row r="869" ht="15.75" customHeight="1">
-      <c r="B869" s="4"/>
-[...3 lines deleted...]
-      <c r="F869" s="3"/>
+      <c r="B869" s="9"/>
+      <c r="C869" s="10"/>
+      <c r="D869" s="9"/>
+      <c r="E869" s="9"/>
+      <c r="F869" s="10"/>
     </row>
     <row r="870" ht="15.75" customHeight="1">
-      <c r="B870" s="4"/>
-[...3 lines deleted...]
-      <c r="F870" s="3"/>
+      <c r="B870" s="9"/>
+      <c r="C870" s="10"/>
+      <c r="D870" s="9"/>
+      <c r="E870" s="9"/>
+      <c r="F870" s="10"/>
     </row>
     <row r="871" ht="15.75" customHeight="1">
-      <c r="B871" s="4"/>
-[...3 lines deleted...]
-      <c r="F871" s="3"/>
+      <c r="B871" s="9"/>
+      <c r="C871" s="10"/>
+      <c r="D871" s="9"/>
+      <c r="E871" s="9"/>
+      <c r="F871" s="10"/>
     </row>
     <row r="872" ht="15.75" customHeight="1">
-      <c r="B872" s="4"/>
-[...3 lines deleted...]
-      <c r="F872" s="3"/>
+      <c r="B872" s="9"/>
+      <c r="C872" s="10"/>
+      <c r="D872" s="9"/>
+      <c r="E872" s="9"/>
+      <c r="F872" s="10"/>
     </row>
     <row r="873" ht="15.75" customHeight="1">
-      <c r="B873" s="4"/>
-[...3 lines deleted...]
-      <c r="F873" s="3"/>
+      <c r="B873" s="9"/>
+      <c r="C873" s="10"/>
+      <c r="D873" s="9"/>
+      <c r="E873" s="9"/>
+      <c r="F873" s="10"/>
     </row>
     <row r="874" ht="15.75" customHeight="1">
-      <c r="B874" s="4"/>
-[...3 lines deleted...]
-      <c r="F874" s="3"/>
+      <c r="B874" s="9"/>
+      <c r="C874" s="10"/>
+      <c r="D874" s="9"/>
+      <c r="E874" s="9"/>
+      <c r="F874" s="10"/>
     </row>
     <row r="875" ht="15.75" customHeight="1">
-      <c r="B875" s="4"/>
-[...3 lines deleted...]
-      <c r="F875" s="3"/>
+      <c r="B875" s="9"/>
+      <c r="C875" s="10"/>
+      <c r="D875" s="9"/>
+      <c r="E875" s="9"/>
+      <c r="F875" s="10"/>
     </row>
     <row r="876" ht="15.75" customHeight="1">
-      <c r="B876" s="4"/>
-[...3 lines deleted...]
-      <c r="F876" s="3"/>
+      <c r="B876" s="9"/>
+      <c r="C876" s="10"/>
+      <c r="D876" s="9"/>
+      <c r="E876" s="9"/>
+      <c r="F876" s="10"/>
     </row>
     <row r="877" ht="15.75" customHeight="1">
-      <c r="B877" s="4"/>
-[...3 lines deleted...]
-      <c r="F877" s="3"/>
+      <c r="B877" s="9"/>
+      <c r="C877" s="10"/>
+      <c r="D877" s="9"/>
+      <c r="E877" s="9"/>
+      <c r="F877" s="10"/>
     </row>
     <row r="878" ht="15.75" customHeight="1">
-      <c r="B878" s="4"/>
-[...3 lines deleted...]
-      <c r="F878" s="3"/>
+      <c r="B878" s="9"/>
+      <c r="C878" s="10"/>
+      <c r="D878" s="9"/>
+      <c r="E878" s="9"/>
+      <c r="F878" s="10"/>
     </row>
     <row r="879" ht="15.75" customHeight="1">
-      <c r="B879" s="4"/>
-[...3 lines deleted...]
-      <c r="F879" s="3"/>
+      <c r="B879" s="9"/>
+      <c r="C879" s="10"/>
+      <c r="D879" s="9"/>
+      <c r="E879" s="9"/>
+      <c r="F879" s="10"/>
     </row>
     <row r="880" ht="15.75" customHeight="1">
-      <c r="B880" s="4"/>
-[...3 lines deleted...]
-      <c r="F880" s="3"/>
+      <c r="B880" s="9"/>
+      <c r="C880" s="10"/>
+      <c r="D880" s="9"/>
+      <c r="E880" s="9"/>
+      <c r="F880" s="10"/>
     </row>
     <row r="881" ht="15.75" customHeight="1">
-      <c r="B881" s="4"/>
-[...3 lines deleted...]
-      <c r="F881" s="3"/>
+      <c r="B881" s="9"/>
+      <c r="C881" s="10"/>
+      <c r="D881" s="9"/>
+      <c r="E881" s="9"/>
+      <c r="F881" s="10"/>
     </row>
     <row r="882" ht="15.75" customHeight="1">
-      <c r="B882" s="4"/>
-[...3 lines deleted...]
-      <c r="F882" s="3"/>
+      <c r="B882" s="9"/>
+      <c r="C882" s="10"/>
+      <c r="D882" s="9"/>
+      <c r="E882" s="9"/>
+      <c r="F882" s="10"/>
     </row>
     <row r="883" ht="15.75" customHeight="1">
-      <c r="B883" s="4"/>
-[...3 lines deleted...]
-      <c r="F883" s="3"/>
+      <c r="B883" s="9"/>
+      <c r="C883" s="10"/>
+      <c r="D883" s="9"/>
+      <c r="E883" s="9"/>
+      <c r="F883" s="10"/>
     </row>
     <row r="884" ht="15.75" customHeight="1">
-      <c r="B884" s="4"/>
-[...3 lines deleted...]
-      <c r="F884" s="3"/>
+      <c r="B884" s="9"/>
+      <c r="C884" s="10"/>
+      <c r="D884" s="9"/>
+      <c r="E884" s="9"/>
+      <c r="F884" s="10"/>
     </row>
     <row r="885" ht="15.75" customHeight="1">
-      <c r="B885" s="4"/>
-[...3 lines deleted...]
-      <c r="F885" s="3"/>
+      <c r="B885" s="9"/>
+      <c r="C885" s="10"/>
+      <c r="D885" s="9"/>
+      <c r="E885" s="9"/>
+      <c r="F885" s="10"/>
     </row>
     <row r="886" ht="15.75" customHeight="1">
-      <c r="B886" s="4"/>
-[...3 lines deleted...]
-      <c r="F886" s="3"/>
+      <c r="B886" s="9"/>
+      <c r="C886" s="10"/>
+      <c r="D886" s="9"/>
+      <c r="E886" s="9"/>
+      <c r="F886" s="10"/>
     </row>
     <row r="887" ht="15.75" customHeight="1">
-      <c r="B887" s="4"/>
-[...3 lines deleted...]
-      <c r="F887" s="3"/>
+      <c r="B887" s="9"/>
+      <c r="C887" s="10"/>
+      <c r="D887" s="9"/>
+      <c r="E887" s="9"/>
+      <c r="F887" s="10"/>
     </row>
     <row r="888" ht="15.75" customHeight="1">
-      <c r="B888" s="4"/>
-[...3 lines deleted...]
-      <c r="F888" s="3"/>
+      <c r="B888" s="9"/>
+      <c r="C888" s="10"/>
+      <c r="D888" s="9"/>
+      <c r="E888" s="9"/>
+      <c r="F888" s="10"/>
     </row>
     <row r="889" ht="15.75" customHeight="1">
-      <c r="B889" s="4"/>
-[...3 lines deleted...]
-      <c r="F889" s="3"/>
+      <c r="B889" s="9"/>
+      <c r="C889" s="10"/>
+      <c r="D889" s="9"/>
+      <c r="E889" s="9"/>
+      <c r="F889" s="10"/>
     </row>
     <row r="890" ht="15.75" customHeight="1">
-      <c r="B890" s="4"/>
-[...3 lines deleted...]
-      <c r="F890" s="3"/>
+      <c r="B890" s="9"/>
+      <c r="C890" s="10"/>
+      <c r="D890" s="9"/>
+      <c r="E890" s="9"/>
+      <c r="F890" s="10"/>
     </row>
     <row r="891" ht="15.75" customHeight="1">
-      <c r="B891" s="4"/>
-[...3 lines deleted...]
-      <c r="F891" s="3"/>
+      <c r="B891" s="9"/>
+      <c r="C891" s="10"/>
+      <c r="D891" s="9"/>
+      <c r="E891" s="9"/>
+      <c r="F891" s="10"/>
     </row>
     <row r="892" ht="15.75" customHeight="1">
-      <c r="B892" s="4"/>
-[...3 lines deleted...]
-      <c r="F892" s="3"/>
+      <c r="B892" s="9"/>
+      <c r="C892" s="10"/>
+      <c r="D892" s="9"/>
+      <c r="E892" s="9"/>
+      <c r="F892" s="10"/>
     </row>
     <row r="893" ht="15.75" customHeight="1">
-      <c r="B893" s="4"/>
-[...3 lines deleted...]
-      <c r="F893" s="3"/>
+      <c r="B893" s="9"/>
+      <c r="C893" s="10"/>
+      <c r="D893" s="9"/>
+      <c r="E893" s="9"/>
+      <c r="F893" s="10"/>
     </row>
     <row r="894" ht="15.75" customHeight="1">
-      <c r="B894" s="4"/>
-[...3 lines deleted...]
-      <c r="F894" s="3"/>
+      <c r="B894" s="9"/>
+      <c r="C894" s="10"/>
+      <c r="D894" s="9"/>
+      <c r="E894" s="9"/>
+      <c r="F894" s="10"/>
     </row>
     <row r="895" ht="15.75" customHeight="1">
-      <c r="B895" s="4"/>
-[...3 lines deleted...]
-      <c r="F895" s="3"/>
+      <c r="B895" s="9"/>
+      <c r="C895" s="10"/>
+      <c r="D895" s="9"/>
+      <c r="E895" s="9"/>
+      <c r="F895" s="10"/>
     </row>
     <row r="896" ht="15.75" customHeight="1">
-      <c r="B896" s="4"/>
-[...3 lines deleted...]
-      <c r="F896" s="3"/>
+      <c r="B896" s="9"/>
+      <c r="C896" s="10"/>
+      <c r="D896" s="9"/>
+      <c r="E896" s="9"/>
+      <c r="F896" s="10"/>
     </row>
     <row r="897" ht="15.75" customHeight="1">
-      <c r="B897" s="4"/>
-[...3 lines deleted...]
-      <c r="F897" s="3"/>
+      <c r="B897" s="9"/>
+      <c r="C897" s="10"/>
+      <c r="D897" s="9"/>
+      <c r="E897" s="9"/>
+      <c r="F897" s="10"/>
     </row>
     <row r="898" ht="15.75" customHeight="1">
-      <c r="B898" s="4"/>
-[...3 lines deleted...]
-      <c r="F898" s="3"/>
+      <c r="B898" s="9"/>
+      <c r="C898" s="10"/>
+      <c r="D898" s="9"/>
+      <c r="E898" s="9"/>
+      <c r="F898" s="10"/>
     </row>
     <row r="899" ht="15.75" customHeight="1">
-      <c r="B899" s="4"/>
-[...3 lines deleted...]
-      <c r="F899" s="3"/>
+      <c r="B899" s="9"/>
+      <c r="C899" s="10"/>
+      <c r="D899" s="9"/>
+      <c r="E899" s="9"/>
+      <c r="F899" s="10"/>
     </row>
     <row r="900" ht="15.75" customHeight="1">
-      <c r="B900" s="4"/>
-[...3 lines deleted...]
-      <c r="F900" s="3"/>
+      <c r="B900" s="9"/>
+      <c r="C900" s="10"/>
+      <c r="D900" s="9"/>
+      <c r="E900" s="9"/>
+      <c r="F900" s="10"/>
     </row>
     <row r="901" ht="15.75" customHeight="1">
-      <c r="B901" s="4"/>
-[...3 lines deleted...]
-      <c r="F901" s="3"/>
+      <c r="B901" s="9"/>
+      <c r="C901" s="10"/>
+      <c r="D901" s="9"/>
+      <c r="E901" s="9"/>
+      <c r="F901" s="10"/>
     </row>
     <row r="902" ht="15.75" customHeight="1">
-      <c r="B902" s="4"/>
-[...3 lines deleted...]
-      <c r="F902" s="3"/>
+      <c r="B902" s="9"/>
+      <c r="C902" s="10"/>
+      <c r="D902" s="9"/>
+      <c r="E902" s="9"/>
+      <c r="F902" s="10"/>
     </row>
     <row r="903" ht="15.75" customHeight="1">
-      <c r="B903" s="4"/>
-[...3 lines deleted...]
-      <c r="F903" s="3"/>
+      <c r="B903" s="9"/>
+      <c r="C903" s="10"/>
+      <c r="D903" s="9"/>
+      <c r="E903" s="9"/>
+      <c r="F903" s="10"/>
     </row>
     <row r="904" ht="15.75" customHeight="1">
-      <c r="B904" s="4"/>
-[...3 lines deleted...]
-      <c r="F904" s="3"/>
+      <c r="B904" s="9"/>
+      <c r="C904" s="10"/>
+      <c r="D904" s="9"/>
+      <c r="E904" s="9"/>
+      <c r="F904" s="10"/>
     </row>
     <row r="905" ht="15.75" customHeight="1">
-      <c r="B905" s="4"/>
-[...3 lines deleted...]
-      <c r="F905" s="3"/>
+      <c r="B905" s="9"/>
+      <c r="C905" s="10"/>
+      <c r="D905" s="9"/>
+      <c r="E905" s="9"/>
+      <c r="F905" s="10"/>
     </row>
     <row r="906" ht="15.75" customHeight="1">
-      <c r="B906" s="4"/>
-[...3 lines deleted...]
-      <c r="F906" s="3"/>
+      <c r="B906" s="9"/>
+      <c r="C906" s="10"/>
+      <c r="D906" s="9"/>
+      <c r="E906" s="9"/>
+      <c r="F906" s="10"/>
     </row>
     <row r="907" ht="15.75" customHeight="1">
-      <c r="B907" s="4"/>
-[...3 lines deleted...]
-      <c r="F907" s="3"/>
+      <c r="B907" s="9"/>
+      <c r="C907" s="10"/>
+      <c r="D907" s="9"/>
+      <c r="E907" s="9"/>
+      <c r="F907" s="10"/>
     </row>
     <row r="908" ht="15.75" customHeight="1">
-      <c r="B908" s="4"/>
-[...3 lines deleted...]
-      <c r="F908" s="3"/>
+      <c r="B908" s="9"/>
+      <c r="C908" s="10"/>
+      <c r="D908" s="9"/>
+      <c r="E908" s="9"/>
+      <c r="F908" s="10"/>
     </row>
     <row r="909" ht="15.75" customHeight="1">
-      <c r="B909" s="4"/>
-[...3 lines deleted...]
-      <c r="F909" s="3"/>
+      <c r="B909" s="9"/>
+      <c r="C909" s="10"/>
+      <c r="D909" s="9"/>
+      <c r="E909" s="9"/>
+      <c r="F909" s="10"/>
     </row>
     <row r="910" ht="15.75" customHeight="1">
-      <c r="B910" s="4"/>
-[...3 lines deleted...]
-      <c r="F910" s="3"/>
+      <c r="B910" s="9"/>
+      <c r="C910" s="10"/>
+      <c r="D910" s="9"/>
+      <c r="E910" s="9"/>
+      <c r="F910" s="10"/>
     </row>
     <row r="911" ht="15.75" customHeight="1">
-      <c r="B911" s="4"/>
-[...3 lines deleted...]
-      <c r="F911" s="3"/>
+      <c r="B911" s="9"/>
+      <c r="C911" s="10"/>
+      <c r="D911" s="9"/>
+      <c r="E911" s="9"/>
+      <c r="F911" s="10"/>
     </row>
     <row r="912" ht="15.75" customHeight="1">
-      <c r="B912" s="4"/>
-[...3 lines deleted...]
-      <c r="F912" s="3"/>
+      <c r="B912" s="9"/>
+      <c r="C912" s="10"/>
+      <c r="D912" s="9"/>
+      <c r="E912" s="9"/>
+      <c r="F912" s="10"/>
     </row>
     <row r="913" ht="15.75" customHeight="1">
-      <c r="B913" s="4"/>
-[...3 lines deleted...]
-      <c r="F913" s="3"/>
+      <c r="B913" s="9"/>
+      <c r="C913" s="10"/>
+      <c r="D913" s="9"/>
+      <c r="E913" s="9"/>
+      <c r="F913" s="10"/>
     </row>
     <row r="914" ht="15.75" customHeight="1">
-      <c r="B914" s="4"/>
-[...3 lines deleted...]
-      <c r="F914" s="3"/>
+      <c r="B914" s="9"/>
+      <c r="C914" s="10"/>
+      <c r="D914" s="9"/>
+      <c r="E914" s="9"/>
+      <c r="F914" s="10"/>
     </row>
     <row r="915" ht="15.75" customHeight="1">
-      <c r="B915" s="4"/>
-[...3 lines deleted...]
-      <c r="F915" s="3"/>
+      <c r="B915" s="9"/>
+      <c r="C915" s="10"/>
+      <c r="D915" s="9"/>
+      <c r="E915" s="9"/>
+      <c r="F915" s="10"/>
     </row>
     <row r="916" ht="15.75" customHeight="1">
-      <c r="B916" s="4"/>
-[...3 lines deleted...]
-      <c r="F916" s="3"/>
+      <c r="B916" s="9"/>
+      <c r="C916" s="10"/>
+      <c r="D916" s="9"/>
+      <c r="E916" s="9"/>
+      <c r="F916" s="10"/>
     </row>
     <row r="917" ht="15.75" customHeight="1">
-      <c r="B917" s="4"/>
-[...3 lines deleted...]
-      <c r="F917" s="3"/>
+      <c r="B917" s="9"/>
+      <c r="C917" s="10"/>
+      <c r="D917" s="9"/>
+      <c r="E917" s="9"/>
+      <c r="F917" s="10"/>
     </row>
     <row r="918" ht="15.75" customHeight="1">
-      <c r="B918" s="4"/>
-[...3 lines deleted...]
-      <c r="F918" s="3"/>
+      <c r="B918" s="9"/>
+      <c r="C918" s="10"/>
+      <c r="D918" s="9"/>
+      <c r="E918" s="9"/>
+      <c r="F918" s="10"/>
     </row>
     <row r="919" ht="15.75" customHeight="1">
-      <c r="B919" s="4"/>
-[...3 lines deleted...]
-      <c r="F919" s="3"/>
+      <c r="B919" s="9"/>
+      <c r="C919" s="10"/>
+      <c r="D919" s="9"/>
+      <c r="E919" s="9"/>
+      <c r="F919" s="10"/>
     </row>
     <row r="920" ht="15.75" customHeight="1">
-      <c r="B920" s="4"/>
-[...3 lines deleted...]
-      <c r="F920" s="3"/>
+      <c r="B920" s="9"/>
+      <c r="C920" s="10"/>
+      <c r="D920" s="9"/>
+      <c r="E920" s="9"/>
+      <c r="F920" s="10"/>
     </row>
     <row r="921" ht="15.75" customHeight="1">
-      <c r="B921" s="4"/>
-[...3 lines deleted...]
-      <c r="F921" s="3"/>
+      <c r="B921" s="9"/>
+      <c r="C921" s="10"/>
+      <c r="D921" s="9"/>
+      <c r="E921" s="9"/>
+      <c r="F921" s="10"/>
     </row>
     <row r="922" ht="15.75" customHeight="1">
-      <c r="B922" s="4"/>
-[...3 lines deleted...]
-      <c r="F922" s="3"/>
+      <c r="B922" s="9"/>
+      <c r="C922" s="10"/>
+      <c r="D922" s="9"/>
+      <c r="E922" s="9"/>
+      <c r="F922" s="10"/>
     </row>
     <row r="923" ht="15.75" customHeight="1">
-      <c r="B923" s="4"/>
-[...3 lines deleted...]
-      <c r="F923" s="3"/>
+      <c r="B923" s="9"/>
+      <c r="C923" s="10"/>
+      <c r="D923" s="9"/>
+      <c r="E923" s="9"/>
+      <c r="F923" s="10"/>
     </row>
     <row r="924" ht="15.75" customHeight="1">
-      <c r="B924" s="4"/>
-[...3 lines deleted...]
-      <c r="F924" s="3"/>
+      <c r="B924" s="9"/>
+      <c r="C924" s="10"/>
+      <c r="D924" s="9"/>
+      <c r="E924" s="9"/>
+      <c r="F924" s="10"/>
     </row>
     <row r="925" ht="15.75" customHeight="1">
-      <c r="B925" s="4"/>
-[...3 lines deleted...]
-      <c r="F925" s="3"/>
+      <c r="B925" s="9"/>
+      <c r="C925" s="10"/>
+      <c r="D925" s="9"/>
+      <c r="E925" s="9"/>
+      <c r="F925" s="10"/>
     </row>
     <row r="926" ht="15.75" customHeight="1">
-      <c r="B926" s="4"/>
-[...3 lines deleted...]
-      <c r="F926" s="3"/>
+      <c r="B926" s="9"/>
+      <c r="C926" s="10"/>
+      <c r="D926" s="9"/>
+      <c r="E926" s="9"/>
+      <c r="F926" s="10"/>
     </row>
     <row r="927" ht="15.75" customHeight="1">
-      <c r="B927" s="4"/>
-[...3 lines deleted...]
-      <c r="F927" s="3"/>
+      <c r="B927" s="9"/>
+      <c r="C927" s="10"/>
+      <c r="D927" s="9"/>
+      <c r="E927" s="9"/>
+      <c r="F927" s="10"/>
     </row>
     <row r="928" ht="15.75" customHeight="1">
-      <c r="B928" s="4"/>
-[...3 lines deleted...]
-      <c r="F928" s="3"/>
+      <c r="B928" s="9"/>
+      <c r="C928" s="10"/>
+      <c r="D928" s="9"/>
+      <c r="E928" s="9"/>
+      <c r="F928" s="10"/>
     </row>
     <row r="929" ht="15.75" customHeight="1">
-      <c r="B929" s="4"/>
-[...3 lines deleted...]
-      <c r="F929" s="3"/>
+      <c r="B929" s="9"/>
+      <c r="C929" s="10"/>
+      <c r="D929" s="9"/>
+      <c r="E929" s="9"/>
+      <c r="F929" s="10"/>
     </row>
     <row r="930" ht="15.75" customHeight="1">
-      <c r="B930" s="4"/>
-[...3 lines deleted...]
-      <c r="F930" s="3"/>
+      <c r="B930" s="9"/>
+      <c r="C930" s="10"/>
+      <c r="D930" s="9"/>
+      <c r="E930" s="9"/>
+      <c r="F930" s="10"/>
     </row>
     <row r="931" ht="15.75" customHeight="1">
-      <c r="B931" s="4"/>
-[...3 lines deleted...]
-      <c r="F931" s="3"/>
+      <c r="B931" s="9"/>
+      <c r="C931" s="10"/>
+      <c r="D931" s="9"/>
+      <c r="E931" s="9"/>
+      <c r="F931" s="10"/>
     </row>
     <row r="932" ht="15.75" customHeight="1">
-      <c r="B932" s="4"/>
-[...3 lines deleted...]
-      <c r="F932" s="3"/>
+      <c r="B932" s="9"/>
+      <c r="C932" s="10"/>
+      <c r="D932" s="9"/>
+      <c r="E932" s="9"/>
+      <c r="F932" s="10"/>
     </row>
     <row r="933" ht="15.75" customHeight="1">
-      <c r="B933" s="4"/>
-[...3 lines deleted...]
-      <c r="F933" s="3"/>
+      <c r="B933" s="9"/>
+      <c r="C933" s="10"/>
+      <c r="D933" s="9"/>
+      <c r="E933" s="9"/>
+      <c r="F933" s="10"/>
     </row>
     <row r="934" ht="15.75" customHeight="1">
-      <c r="B934" s="4"/>
-[...3 lines deleted...]
-      <c r="F934" s="3"/>
+      <c r="B934" s="9"/>
+      <c r="C934" s="10"/>
+      <c r="D934" s="9"/>
+      <c r="E934" s="9"/>
+      <c r="F934" s="10"/>
     </row>
     <row r="935" ht="15.75" customHeight="1">
-      <c r="B935" s="4"/>
-[...3 lines deleted...]
-      <c r="F935" s="3"/>
+      <c r="B935" s="9"/>
+      <c r="C935" s="10"/>
+      <c r="D935" s="9"/>
+      <c r="E935" s="9"/>
+      <c r="F935" s="10"/>
     </row>
     <row r="936" ht="15.75" customHeight="1">
-      <c r="B936" s="4"/>
-[...3 lines deleted...]
-      <c r="F936" s="3"/>
+      <c r="B936" s="9"/>
+      <c r="C936" s="10"/>
+      <c r="D936" s="9"/>
+      <c r="E936" s="9"/>
+      <c r="F936" s="10"/>
     </row>
     <row r="937" ht="15.75" customHeight="1">
-      <c r="B937" s="4"/>
-[...3 lines deleted...]
-      <c r="F937" s="3"/>
+      <c r="B937" s="9"/>
+      <c r="C937" s="10"/>
+      <c r="D937" s="9"/>
+      <c r="E937" s="9"/>
+      <c r="F937" s="10"/>
     </row>
     <row r="938" ht="15.75" customHeight="1">
-      <c r="B938" s="4"/>
-[...3 lines deleted...]
-      <c r="F938" s="3"/>
+      <c r="B938" s="9"/>
+      <c r="C938" s="10"/>
+      <c r="D938" s="9"/>
+      <c r="E938" s="9"/>
+      <c r="F938" s="10"/>
     </row>
     <row r="939" ht="15.75" customHeight="1">
-      <c r="B939" s="4"/>
-[...3 lines deleted...]
-      <c r="F939" s="3"/>
+      <c r="B939" s="9"/>
+      <c r="C939" s="10"/>
+      <c r="D939" s="9"/>
+      <c r="E939" s="9"/>
+      <c r="F939" s="10"/>
     </row>
     <row r="940" ht="15.75" customHeight="1">
-      <c r="B940" s="4"/>
-[...3 lines deleted...]
-      <c r="F940" s="3"/>
+      <c r="B940" s="9"/>
+      <c r="C940" s="10"/>
+      <c r="D940" s="9"/>
+      <c r="E940" s="9"/>
+      <c r="F940" s="10"/>
     </row>
     <row r="941" ht="15.75" customHeight="1">
-      <c r="B941" s="4"/>
-[...3 lines deleted...]
-      <c r="F941" s="3"/>
+      <c r="B941" s="9"/>
+      <c r="C941" s="10"/>
+      <c r="D941" s="9"/>
+      <c r="E941" s="9"/>
+      <c r="F941" s="10"/>
     </row>
     <row r="942" ht="15.75" customHeight="1">
-      <c r="B942" s="4"/>
-[...3 lines deleted...]
-      <c r="F942" s="3"/>
+      <c r="B942" s="9"/>
+      <c r="C942" s="10"/>
+      <c r="D942" s="9"/>
+      <c r="E942" s="9"/>
+      <c r="F942" s="10"/>
     </row>
     <row r="943" ht="15.75" customHeight="1">
-      <c r="B943" s="4"/>
-[...3 lines deleted...]
-      <c r="F943" s="3"/>
+      <c r="B943" s="9"/>
+      <c r="C943" s="10"/>
+      <c r="D943" s="9"/>
+      <c r="E943" s="9"/>
+      <c r="F943" s="10"/>
     </row>
     <row r="944" ht="15.75" customHeight="1">
-      <c r="B944" s="4"/>
-[...3 lines deleted...]
-      <c r="F944" s="3"/>
+      <c r="B944" s="9"/>
+      <c r="C944" s="10"/>
+      <c r="D944" s="9"/>
+      <c r="E944" s="9"/>
+      <c r="F944" s="10"/>
     </row>
     <row r="945" ht="15.75" customHeight="1">
-      <c r="B945" s="4"/>
-[...3 lines deleted...]
-      <c r="F945" s="3"/>
+      <c r="B945" s="9"/>
+      <c r="C945" s="10"/>
+      <c r="D945" s="9"/>
+      <c r="E945" s="9"/>
+      <c r="F945" s="10"/>
     </row>
     <row r="946" ht="15.75" customHeight="1">
-      <c r="B946" s="4"/>
-[...3 lines deleted...]
-      <c r="F946" s="3"/>
+      <c r="B946" s="9"/>
+      <c r="C946" s="10"/>
+      <c r="D946" s="9"/>
+      <c r="E946" s="9"/>
+      <c r="F946" s="10"/>
     </row>
     <row r="947" ht="15.75" customHeight="1">
-      <c r="B947" s="4"/>
-[...3 lines deleted...]
-      <c r="F947" s="3"/>
+      <c r="B947" s="9"/>
+      <c r="C947" s="10"/>
+      <c r="D947" s="9"/>
+      <c r="E947" s="9"/>
+      <c r="F947" s="10"/>
     </row>
     <row r="948" ht="15.75" customHeight="1">
-      <c r="B948" s="4"/>
-[...3 lines deleted...]
-      <c r="F948" s="3"/>
+      <c r="B948" s="9"/>
+      <c r="C948" s="10"/>
+      <c r="D948" s="9"/>
+      <c r="E948" s="9"/>
+      <c r="F948" s="10"/>
     </row>
     <row r="949" ht="15.75" customHeight="1">
-      <c r="B949" s="4"/>
-[...3 lines deleted...]
-      <c r="F949" s="3"/>
+      <c r="B949" s="9"/>
+      <c r="C949" s="10"/>
+      <c r="D949" s="9"/>
+      <c r="E949" s="9"/>
+      <c r="F949" s="10"/>
     </row>
     <row r="950" ht="15.75" customHeight="1">
-      <c r="B950" s="4"/>
-[...3 lines deleted...]
-      <c r="F950" s="3"/>
+      <c r="B950" s="9"/>
+      <c r="C950" s="10"/>
+      <c r="D950" s="9"/>
+      <c r="E950" s="9"/>
+      <c r="F950" s="10"/>
     </row>
     <row r="951" ht="15.75" customHeight="1">
-      <c r="B951" s="4"/>
-[...3 lines deleted...]
-      <c r="F951" s="3"/>
+      <c r="B951" s="9"/>
+      <c r="C951" s="10"/>
+      <c r="D951" s="9"/>
+      <c r="E951" s="9"/>
+      <c r="F951" s="10"/>
     </row>
     <row r="952" ht="15.75" customHeight="1">
-      <c r="B952" s="4"/>
-[...3 lines deleted...]
-      <c r="F952" s="3"/>
+      <c r="B952" s="9"/>
+      <c r="C952" s="10"/>
+      <c r="D952" s="9"/>
+      <c r="E952" s="9"/>
+      <c r="F952" s="10"/>
     </row>
     <row r="953" ht="15.75" customHeight="1">
-      <c r="B953" s="4"/>
-[...3 lines deleted...]
-      <c r="F953" s="3"/>
+      <c r="B953" s="9"/>
+      <c r="C953" s="10"/>
+      <c r="D953" s="9"/>
+      <c r="E953" s="9"/>
+      <c r="F953" s="10"/>
     </row>
     <row r="954" ht="15.75" customHeight="1">
-      <c r="B954" s="4"/>
-[...3 lines deleted...]
-      <c r="F954" s="3"/>
+      <c r="B954" s="9"/>
+      <c r="C954" s="10"/>
+      <c r="D954" s="9"/>
+      <c r="E954" s="9"/>
+      <c r="F954" s="10"/>
     </row>
     <row r="955" ht="15.75" customHeight="1">
-      <c r="B955" s="4"/>
-[...3 lines deleted...]
-      <c r="F955" s="3"/>
+      <c r="B955" s="9"/>
+      <c r="C955" s="10"/>
+      <c r="D955" s="9"/>
+      <c r="E955" s="9"/>
+      <c r="F955" s="10"/>
     </row>
     <row r="956" ht="15.75" customHeight="1">
-      <c r="B956" s="4"/>
-[...3 lines deleted...]
-      <c r="F956" s="3"/>
+      <c r="B956" s="9"/>
+      <c r="C956" s="10"/>
+      <c r="D956" s="9"/>
+      <c r="E956" s="9"/>
+      <c r="F956" s="10"/>
     </row>
     <row r="957" ht="15.75" customHeight="1">
-      <c r="B957" s="4"/>
-[...3 lines deleted...]
-      <c r="F957" s="3"/>
+      <c r="B957" s="9"/>
+      <c r="C957" s="10"/>
+      <c r="D957" s="9"/>
+      <c r="E957" s="9"/>
+      <c r="F957" s="10"/>
     </row>
     <row r="958" ht="15.75" customHeight="1">
-      <c r="B958" s="4"/>
-[...3 lines deleted...]
-      <c r="F958" s="3"/>
+      <c r="B958" s="9"/>
+      <c r="C958" s="10"/>
+      <c r="D958" s="9"/>
+      <c r="E958" s="9"/>
+      <c r="F958" s="10"/>
     </row>
     <row r="959" ht="15.75" customHeight="1">
-      <c r="B959" s="4"/>
-[...3 lines deleted...]
-      <c r="F959" s="3"/>
+      <c r="B959" s="9"/>
+      <c r="C959" s="10"/>
+      <c r="D959" s="9"/>
+      <c r="E959" s="9"/>
+      <c r="F959" s="10"/>
     </row>
     <row r="960" ht="15.75" customHeight="1">
-      <c r="B960" s="4"/>
-[...3 lines deleted...]
-      <c r="F960" s="3"/>
+      <c r="B960" s="9"/>
+      <c r="C960" s="10"/>
+      <c r="D960" s="9"/>
+      <c r="E960" s="9"/>
+      <c r="F960" s="10"/>
     </row>
     <row r="961" ht="15.75" customHeight="1">
-      <c r="B961" s="4"/>
-[...3 lines deleted...]
-      <c r="F961" s="3"/>
+      <c r="B961" s="9"/>
+      <c r="C961" s="10"/>
+      <c r="D961" s="9"/>
+      <c r="E961" s="9"/>
+      <c r="F961" s="10"/>
     </row>
     <row r="962" ht="15.75" customHeight="1">
-      <c r="B962" s="4"/>
-[...3 lines deleted...]
-      <c r="F962" s="3"/>
+      <c r="B962" s="9"/>
+      <c r="C962" s="10"/>
+      <c r="D962" s="9"/>
+      <c r="E962" s="9"/>
+      <c r="F962" s="10"/>
     </row>
     <row r="963" ht="15.75" customHeight="1">
-      <c r="B963" s="4"/>
-[...3 lines deleted...]
-      <c r="F963" s="3"/>
+      <c r="B963" s="9"/>
+      <c r="C963" s="10"/>
+      <c r="D963" s="9"/>
+      <c r="E963" s="9"/>
+      <c r="F963" s="10"/>
     </row>
     <row r="964" ht="15.75" customHeight="1">
-      <c r="B964" s="4"/>
-[...3 lines deleted...]
-      <c r="F964" s="3"/>
+      <c r="B964" s="9"/>
+      <c r="C964" s="10"/>
+      <c r="D964" s="9"/>
+      <c r="E964" s="9"/>
+      <c r="F964" s="10"/>
     </row>
     <row r="965" ht="15.75" customHeight="1">
-      <c r="B965" s="4"/>
-[...3 lines deleted...]
-      <c r="F965" s="3"/>
+      <c r="B965" s="9"/>
+      <c r="C965" s="10"/>
+      <c r="D965" s="9"/>
+      <c r="E965" s="9"/>
+      <c r="F965" s="10"/>
     </row>
     <row r="966" ht="15.75" customHeight="1">
-      <c r="B966" s="4"/>
-[...3 lines deleted...]
-      <c r="F966" s="3"/>
+      <c r="B966" s="9"/>
+      <c r="C966" s="10"/>
+      <c r="D966" s="9"/>
+      <c r="E966" s="9"/>
+      <c r="F966" s="10"/>
     </row>
     <row r="967" ht="15.75" customHeight="1">
-      <c r="B967" s="4"/>
-[...3 lines deleted...]
-      <c r="F967" s="3"/>
+      <c r="B967" s="9"/>
+      <c r="C967" s="10"/>
+      <c r="D967" s="9"/>
+      <c r="E967" s="9"/>
+      <c r="F967" s="10"/>
     </row>
     <row r="968" ht="15.75" customHeight="1">
-      <c r="B968" s="4"/>
-[...3 lines deleted...]
-      <c r="F968" s="3"/>
+      <c r="B968" s="9"/>
+      <c r="C968" s="10"/>
+      <c r="D968" s="9"/>
+      <c r="E968" s="9"/>
+      <c r="F968" s="10"/>
     </row>
     <row r="969" ht="15.75" customHeight="1">
-      <c r="B969" s="4"/>
-[...3 lines deleted...]
-      <c r="F969" s="3"/>
+      <c r="B969" s="9"/>
+      <c r="C969" s="10"/>
+      <c r="D969" s="9"/>
+      <c r="E969" s="9"/>
+      <c r="F969" s="10"/>
     </row>
     <row r="970" ht="15.75" customHeight="1">
-      <c r="B970" s="4"/>
-[...3 lines deleted...]
-      <c r="F970" s="3"/>
+      <c r="B970" s="9"/>
+      <c r="C970" s="10"/>
+      <c r="D970" s="9"/>
+      <c r="E970" s="9"/>
+      <c r="F970" s="10"/>
     </row>
     <row r="971" ht="15.75" customHeight="1">
-      <c r="B971" s="4"/>
-[...3 lines deleted...]
-      <c r="F971" s="3"/>
+      <c r="B971" s="9"/>
+      <c r="C971" s="10"/>
+      <c r="D971" s="9"/>
+      <c r="E971" s="9"/>
+      <c r="F971" s="10"/>
     </row>
     <row r="972" ht="15.75" customHeight="1">
-      <c r="B972" s="4"/>
-[...3 lines deleted...]
-      <c r="F972" s="3"/>
+      <c r="B972" s="9"/>
+      <c r="C972" s="10"/>
+      <c r="D972" s="9"/>
+      <c r="E972" s="9"/>
+      <c r="F972" s="10"/>
     </row>
     <row r="973" ht="15.75" customHeight="1">
-      <c r="B973" s="4"/>
-[...3 lines deleted...]
-      <c r="F973" s="3"/>
+      <c r="B973" s="9"/>
+      <c r="C973" s="10"/>
+      <c r="D973" s="9"/>
+      <c r="E973" s="9"/>
+      <c r="F973" s="10"/>
     </row>
     <row r="974" ht="15.75" customHeight="1">
-      <c r="B974" s="4"/>
-[...3 lines deleted...]
-      <c r="F974" s="3"/>
+      <c r="B974" s="9"/>
+      <c r="C974" s="10"/>
+      <c r="D974" s="9"/>
+      <c r="E974" s="9"/>
+      <c r="F974" s="10"/>
     </row>
     <row r="975" ht="15.75" customHeight="1">
-      <c r="B975" s="4"/>
-[...3 lines deleted...]
-      <c r="F975" s="3"/>
+      <c r="B975" s="9"/>
+      <c r="C975" s="10"/>
+      <c r="D975" s="9"/>
+      <c r="E975" s="9"/>
+      <c r="F975" s="10"/>
     </row>
     <row r="976" ht="15.75" customHeight="1">
-      <c r="B976" s="4"/>
-[...3 lines deleted...]
-      <c r="F976" s="3"/>
+      <c r="B976" s="9"/>
+      <c r="C976" s="10"/>
+      <c r="D976" s="9"/>
+      <c r="E976" s="9"/>
+      <c r="F976" s="10"/>
     </row>
     <row r="977" ht="15.75" customHeight="1">
-      <c r="B977" s="4"/>
-[...3 lines deleted...]
-      <c r="F977" s="3"/>
+      <c r="B977" s="9"/>
+      <c r="C977" s="10"/>
+      <c r="D977" s="9"/>
+      <c r="E977" s="9"/>
+      <c r="F977" s="10"/>
     </row>
     <row r="978" ht="15.75" customHeight="1">
-      <c r="B978" s="4"/>
-[...3 lines deleted...]
-      <c r="F978" s="3"/>
+      <c r="B978" s="9"/>
+      <c r="C978" s="10"/>
+      <c r="D978" s="9"/>
+      <c r="E978" s="9"/>
+      <c r="F978" s="10"/>
     </row>
     <row r="979" ht="15.75" customHeight="1">
-      <c r="B979" s="4"/>
-[...3 lines deleted...]
-      <c r="F979" s="3"/>
+      <c r="B979" s="9"/>
+      <c r="C979" s="10"/>
+      <c r="D979" s="9"/>
+      <c r="E979" s="9"/>
+      <c r="F979" s="10"/>
     </row>
     <row r="980" ht="15.75" customHeight="1">
-      <c r="B980" s="4"/>
-[...3 lines deleted...]
-      <c r="F980" s="3"/>
+      <c r="B980" s="9"/>
+      <c r="C980" s="10"/>
+      <c r="D980" s="9"/>
+      <c r="E980" s="9"/>
+      <c r="F980" s="10"/>
     </row>
     <row r="981" ht="15.75" customHeight="1">
-      <c r="B981" s="4"/>
-[...3 lines deleted...]
-      <c r="F981" s="3"/>
+      <c r="B981" s="9"/>
+      <c r="C981" s="10"/>
+      <c r="D981" s="9"/>
+      <c r="E981" s="9"/>
+      <c r="F981" s="10"/>
     </row>
     <row r="982" ht="15.75" customHeight="1">
-      <c r="B982" s="4"/>
-[...3 lines deleted...]
-      <c r="F982" s="3"/>
+      <c r="B982" s="9"/>
+      <c r="C982" s="10"/>
+      <c r="D982" s="9"/>
+      <c r="E982" s="9"/>
+      <c r="F982" s="10"/>
     </row>
     <row r="983" ht="15.75" customHeight="1">
-      <c r="B983" s="4"/>
-[...3 lines deleted...]
-      <c r="F983" s="3"/>
+      <c r="B983" s="9"/>
+      <c r="C983" s="10"/>
+      <c r="D983" s="9"/>
+      <c r="E983" s="9"/>
+      <c r="F983" s="10"/>
     </row>
     <row r="984" ht="15.75" customHeight="1">
-      <c r="B984" s="4"/>
-[...3 lines deleted...]
-      <c r="F984" s="3"/>
+      <c r="B984" s="9"/>
+      <c r="C984" s="10"/>
+      <c r="D984" s="9"/>
+      <c r="E984" s="9"/>
+      <c r="F984" s="10"/>
     </row>
     <row r="985" ht="15.75" customHeight="1">
-      <c r="B985" s="4"/>
-[...3 lines deleted...]
-      <c r="F985" s="3"/>
+      <c r="B985" s="9"/>
+      <c r="C985" s="10"/>
+      <c r="D985" s="9"/>
+      <c r="E985" s="9"/>
+      <c r="F985" s="10"/>
     </row>
     <row r="986" ht="15.75" customHeight="1">
-      <c r="B986" s="4"/>
-[...3 lines deleted...]
-      <c r="F986" s="3"/>
+      <c r="B986" s="9"/>
+      <c r="C986" s="10"/>
+      <c r="D986" s="9"/>
+      <c r="E986" s="9"/>
+      <c r="F986" s="10"/>
     </row>
     <row r="987" ht="15.75" customHeight="1">
-      <c r="B987" s="4"/>
-[...3 lines deleted...]
-      <c r="F987" s="3"/>
+      <c r="B987" s="9"/>
+      <c r="C987" s="10"/>
+      <c r="D987" s="9"/>
+      <c r="E987" s="9"/>
+      <c r="F987" s="10"/>
     </row>
     <row r="988" ht="15.75" customHeight="1">
-      <c r="B988" s="4"/>
-[...3 lines deleted...]
-      <c r="F988" s="3"/>
+      <c r="B988" s="9"/>
+      <c r="C988" s="10"/>
+      <c r="D988" s="9"/>
+      <c r="E988" s="9"/>
+      <c r="F988" s="10"/>
     </row>
     <row r="989" ht="15.75" customHeight="1">
-      <c r="B989" s="4"/>
-[...3 lines deleted...]
-      <c r="F989" s="3"/>
+      <c r="B989" s="9"/>
+      <c r="C989" s="10"/>
+      <c r="D989" s="9"/>
+      <c r="E989" s="9"/>
+      <c r="F989" s="10"/>
     </row>
     <row r="990" ht="15.75" customHeight="1">
-      <c r="B990" s="4"/>
-[...3 lines deleted...]
-      <c r="F990" s="3"/>
+      <c r="B990" s="9"/>
+      <c r="C990" s="10"/>
+      <c r="D990" s="9"/>
+      <c r="E990" s="9"/>
+      <c r="F990" s="10"/>
     </row>
     <row r="991" ht="15.75" customHeight="1">
-      <c r="B991" s="4"/>
-[...3 lines deleted...]
-      <c r="F991" s="3"/>
+      <c r="B991" s="9"/>
+      <c r="C991" s="10"/>
+      <c r="D991" s="9"/>
+      <c r="E991" s="9"/>
+      <c r="F991" s="10"/>
     </row>
     <row r="992" ht="15.75" customHeight="1">
-      <c r="B992" s="4"/>
-[...3 lines deleted...]
-      <c r="F992" s="3"/>
+      <c r="B992" s="9"/>
+      <c r="C992" s="10"/>
+      <c r="D992" s="9"/>
+      <c r="E992" s="9"/>
+      <c r="F992" s="10"/>
     </row>
     <row r="993" ht="15.75" customHeight="1">
-      <c r="B993" s="4"/>
-[...3 lines deleted...]
-      <c r="F993" s="3"/>
+      <c r="B993" s="9"/>
+      <c r="C993" s="10"/>
+      <c r="D993" s="9"/>
+      <c r="E993" s="9"/>
+      <c r="F993" s="10"/>
     </row>
     <row r="994" ht="15.75" customHeight="1">
-      <c r="B994" s="4"/>
-[...3 lines deleted...]
-      <c r="F994" s="3"/>
+      <c r="B994" s="9"/>
+      <c r="C994" s="10"/>
+      <c r="D994" s="9"/>
+      <c r="E994" s="9"/>
+      <c r="F994" s="10"/>
     </row>
     <row r="995" ht="15.75" customHeight="1">
-      <c r="B995" s="4"/>
-[...3 lines deleted...]
-      <c r="F995" s="3"/>
+      <c r="B995" s="9"/>
+      <c r="C995" s="10"/>
+      <c r="D995" s="9"/>
+      <c r="E995" s="9"/>
+      <c r="F995" s="10"/>
     </row>
     <row r="996" ht="15.75" customHeight="1">
-      <c r="B996" s="4"/>
-[...3 lines deleted...]
-      <c r="F996" s="3"/>
+      <c r="B996" s="9"/>
+      <c r="C996" s="10"/>
+      <c r="D996" s="9"/>
+      <c r="E996" s="9"/>
+      <c r="F996" s="10"/>
     </row>
     <row r="997" ht="15.75" customHeight="1">
-      <c r="B997" s="4"/>
-[...3 lines deleted...]
-      <c r="F997" s="3"/>
+      <c r="B997" s="9"/>
+      <c r="C997" s="10"/>
+      <c r="D997" s="9"/>
+      <c r="E997" s="9"/>
+      <c r="F997" s="10"/>
     </row>
     <row r="998" ht="15.75" customHeight="1">
-      <c r="B998" s="4"/>
-[...3 lines deleted...]
-      <c r="F998" s="3"/>
+      <c r="B998" s="9"/>
+      <c r="C998" s="10"/>
+      <c r="D998" s="9"/>
+      <c r="E998" s="9"/>
+      <c r="F998" s="10"/>
     </row>
     <row r="999" ht="15.75" customHeight="1">
-      <c r="B999" s="4"/>
-[...3 lines deleted...]
-      <c r="F999" s="3"/>
+      <c r="B999" s="9"/>
+      <c r="C999" s="10"/>
+      <c r="D999" s="9"/>
+      <c r="E999" s="9"/>
+      <c r="F999" s="10"/>
     </row>
     <row r="1000" ht="15.75" customHeight="1">
-      <c r="B1000" s="4"/>
-[...3 lines deleted...]
-      <c r="F1000" s="3"/>
+      <c r="B1000" s="9"/>
+      <c r="C1000" s="10"/>
+      <c r="D1000" s="9"/>
+      <c r="E1000" s="9"/>
+      <c r="F1000" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="B2:F2"/>
     <mergeCell ref="B14:F14"/>
     <mergeCell ref="B75:F75"/>
     <mergeCell ref="B77:F77"/>
     <mergeCell ref="B100:F100"/>
     <mergeCell ref="B102:F102"/>
   </mergeCells>
   <conditionalFormatting sqref="C5:C10 F5:F10 C17:C23 F17:F24 C28:C35 F28:F29 F33:F36 C39:C42 F40:F43 C46:C57 F47:F50 C65:C69">
     <cfRule type="containsBlanks" dxfId="3" priority="1">
       <formula>LEN(TRIM(C5))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C24">
     <cfRule type="cellIs" dxfId="3" priority="2" operator="equal">
       <formula>0</formula>
     </cfRule>
   </conditionalFormatting>
   <hyperlinks>
     <hyperlink display="Television &amp; Streaming Services (CLICK HERE)" location="'Streaming Services'!A1" ref="B24"/>
   </hyperlinks>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
@@ -14538,13263 +14538,13263 @@
     <tablePart r:id="rId21"/>
     <tablePart r:id="rId22"/>
     <tablePart r:id="rId23"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF38761D"/>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="3.29"/>
     <col customWidth="1" min="2" max="2" width="25.57"/>
     <col customWidth="1" min="3" max="3" width="13.29"/>
     <col customWidth="1" min="4" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="B1" s="4"/>
-      <c r="C1" s="3"/>
+      <c r="B1" s="9"/>
+      <c r="C1" s="10"/>
     </row>
     <row r="2">
-      <c r="B2" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="3"/>
+      <c r="B2" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C2" s="10"/>
     </row>
     <row r="3">
-      <c r="B3" s="49"/>
-      <c r="C3" s="50"/>
+      <c r="B3" s="15"/>
+      <c r="C3" s="17"/>
     </row>
     <row r="4" ht="15.0" customHeight="1">
-      <c r="B4" s="51" t="s">
-[...6 lines deleted...]
-        <v>97</v>
+      <c r="B4" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="25" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="5">
-      <c r="B5" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="55"/>
+      <c r="B5" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="27"/>
     </row>
     <row r="6">
-      <c r="B6" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="55"/>
+      <c r="B6" s="26" t="s">
+        <v>20</v>
+      </c>
+      <c r="C6" s="27"/>
     </row>
     <row r="7">
-      <c r="B7" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="55"/>
+      <c r="B7" s="26" t="s">
+        <v>21</v>
+      </c>
+      <c r="C7" s="27"/>
     </row>
     <row r="8">
-      <c r="B8" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="55"/>
+      <c r="B8" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="C8" s="27"/>
     </row>
     <row r="9">
-      <c r="B9" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="55"/>
+      <c r="B9" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" s="27"/>
     </row>
     <row r="10">
-      <c r="B10" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="55"/>
+      <c r="B10" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="27"/>
     </row>
     <row r="11">
-      <c r="B11" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="55"/>
+      <c r="B11" s="26" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="27"/>
     </row>
     <row r="12">
-      <c r="B12" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="55"/>
+      <c r="B12" s="26" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="27"/>
     </row>
     <row r="13">
-      <c r="B13" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="55"/>
+      <c r="B13" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="C13" s="27"/>
     </row>
     <row r="14">
-      <c r="B14" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="55"/>
+      <c r="B14" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="C14" s="27"/>
     </row>
     <row r="15">
-      <c r="B15" s="4"/>
-      <c r="C15" s="3"/>
+      <c r="B15" s="9"/>
+      <c r="C15" s="10"/>
     </row>
     <row r="16">
-      <c r="B16" s="51" t="s">
-[...3 lines deleted...]
-        <v>96</v>
+      <c r="B16" s="20" t="s">
+        <v>31</v>
+      </c>
+      <c r="C16" s="23" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="17">
-      <c r="B17" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="55"/>
+      <c r="B17" s="26" t="s">
+        <v>34</v>
+      </c>
+      <c r="C17" s="27"/>
     </row>
     <row r="18">
-      <c r="B18" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="55"/>
+      <c r="B18" s="26" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" s="27"/>
     </row>
     <row r="19">
-      <c r="B19" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="55"/>
+      <c r="B19" s="26" t="s">
+        <v>36</v>
+      </c>
+      <c r="C19" s="27"/>
     </row>
     <row r="20">
-      <c r="B20" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="55"/>
+      <c r="B20" s="26" t="s">
+        <v>37</v>
+      </c>
+      <c r="C20" s="27"/>
     </row>
     <row r="21" ht="15.75" customHeight="1">
-      <c r="B21" s="54" t="s">
-[...6 lines deleted...]
-      <c r="H21" s="56"/>
+      <c r="B21" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C21" s="27"/>
+      <c r="E21" s="31"/>
+      <c r="F21" s="31"/>
+      <c r="G21" s="31"/>
+      <c r="H21" s="31"/>
     </row>
     <row r="22" ht="15.75" customHeight="1">
-      <c r="B22" s="54" t="s">
-[...6 lines deleted...]
-      <c r="H22" s="56"/>
+      <c r="B22" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="27"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
     </row>
     <row r="23" ht="15.75" customHeight="1">
-      <c r="B23" s="54" t="s">
-[...6 lines deleted...]
-      <c r="H23" s="56"/>
+      <c r="B23" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="C23" s="27"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
     </row>
     <row r="24" ht="15.75" customHeight="1">
-      <c r="B24" s="54" t="s">
-[...6 lines deleted...]
-      <c r="H24" s="56"/>
+      <c r="B24" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="27"/>
+      <c r="E24" s="31"/>
+      <c r="F24" s="31"/>
+      <c r="G24" s="31"/>
+      <c r="H24" s="31"/>
     </row>
     <row r="25" ht="15.75" customHeight="1">
-      <c r="B25" s="54" t="s">
-[...6 lines deleted...]
-      <c r="H25" s="56"/>
+      <c r="B25" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="C25" s="27"/>
+      <c r="E25" s="31"/>
+      <c r="F25" s="31"/>
+      <c r="G25" s="31"/>
+      <c r="H25" s="31"/>
     </row>
     <row r="26" ht="15.75" customHeight="1">
-      <c r="B26" s="54" t="s">
-[...6 lines deleted...]
-      <c r="H26" s="56"/>
+      <c r="B26" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="27"/>
+      <c r="E26" s="31"/>
+      <c r="F26" s="31"/>
+      <c r="G26" s="31"/>
+      <c r="H26" s="31"/>
     </row>
     <row r="27" ht="15.75" customHeight="1">
-      <c r="B27" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="55"/>
+      <c r="B27" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="C27" s="27"/>
     </row>
     <row r="28" ht="15.75" customHeight="1">
-      <c r="B28" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="55"/>
+      <c r="B28" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="C28" s="27"/>
     </row>
     <row r="29" ht="15.75" customHeight="1">
-      <c r="B29" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="55"/>
+      <c r="B29" s="26" t="s">
+        <v>49</v>
+      </c>
+      <c r="C29" s="27"/>
     </row>
     <row r="30" ht="15.75" customHeight="1">
-      <c r="B30" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="55"/>
+      <c r="B30" s="26" t="s">
+        <v>50</v>
+      </c>
+      <c r="C30" s="27"/>
     </row>
     <row r="31" ht="15.75" customHeight="1">
-      <c r="B31" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="55"/>
+      <c r="B31" s="26" t="s">
+        <v>51</v>
+      </c>
+      <c r="C31" s="27"/>
     </row>
     <row r="32" ht="15.75" customHeight="1">
-      <c r="B32" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="55"/>
+      <c r="B32" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="C32" s="27"/>
     </row>
     <row r="33" ht="15.75" customHeight="1">
-      <c r="B33" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="55"/>
+      <c r="B33" s="26" t="s">
+        <v>53</v>
+      </c>
+      <c r="C33" s="27"/>
     </row>
     <row r="34" ht="15.75" customHeight="1">
-      <c r="B34" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="55"/>
+      <c r="B34" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="C34" s="27"/>
     </row>
     <row r="35" ht="15.75" customHeight="1">
-      <c r="B35" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="55"/>
+      <c r="B35" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="C35" s="27"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
-      <c r="B36" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="55"/>
+      <c r="B36" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="C36" s="27"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
-      <c r="B37" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="55"/>
+      <c r="B37" s="26" t="s">
+        <v>57</v>
+      </c>
+      <c r="C37" s="27"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
-      <c r="B38" s="54" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="55"/>
+      <c r="B38" s="26" t="s">
+        <v>58</v>
+      </c>
+      <c r="C38" s="27"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
-      <c r="B39" s="4"/>
-      <c r="C39" s="3"/>
+      <c r="B39" s="9"/>
+      <c r="C39" s="10"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
-      <c r="B40" s="4"/>
-      <c r="C40" s="3"/>
+      <c r="B40" s="9"/>
+      <c r="C40" s="10"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
-      <c r="B41" s="4"/>
-      <c r="C41" s="3"/>
+      <c r="B41" s="9"/>
+      <c r="C41" s="10"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
-      <c r="B42" s="4"/>
-      <c r="C42" s="3"/>
+      <c r="B42" s="9"/>
+      <c r="C42" s="10"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
-      <c r="B43" s="4"/>
-      <c r="C43" s="3"/>
+      <c r="B43" s="9"/>
+      <c r="C43" s="10"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
-      <c r="B44" s="4"/>
-      <c r="C44" s="3"/>
+      <c r="B44" s="9"/>
+      <c r="C44" s="10"/>
     </row>
     <row r="45" ht="15.75" customHeight="1">
-      <c r="B45" s="4"/>
-      <c r="C45" s="3"/>
+      <c r="B45" s="9"/>
+      <c r="C45" s="10"/>
     </row>
     <row r="46" ht="15.75" customHeight="1">
-      <c r="B46" s="4"/>
-      <c r="C46" s="3"/>
+      <c r="B46" s="9"/>
+      <c r="C46" s="10"/>
     </row>
     <row r="47" ht="15.75" customHeight="1">
-      <c r="B47" s="4"/>
-      <c r="C47" s="3"/>
+      <c r="B47" s="9"/>
+      <c r="C47" s="10"/>
     </row>
     <row r="48" ht="15.75" customHeight="1">
-      <c r="B48" s="4"/>
-      <c r="C48" s="3"/>
+      <c r="B48" s="9"/>
+      <c r="C48" s="10"/>
     </row>
     <row r="49" ht="15.75" customHeight="1">
-      <c r="B49" s="4"/>
-      <c r="C49" s="3"/>
+      <c r="B49" s="9"/>
+      <c r="C49" s="10"/>
     </row>
     <row r="50" ht="15.75" customHeight="1">
-      <c r="B50" s="4"/>
-      <c r="C50" s="3"/>
+      <c r="B50" s="9"/>
+      <c r="C50" s="10"/>
     </row>
     <row r="51" ht="15.75" customHeight="1">
-      <c r="B51" s="4"/>
-      <c r="C51" s="3"/>
+      <c r="B51" s="9"/>
+      <c r="C51" s="10"/>
     </row>
     <row r="52" ht="15.75" customHeight="1">
-      <c r="B52" s="4"/>
-      <c r="C52" s="3"/>
+      <c r="B52" s="9"/>
+      <c r="C52" s="10"/>
     </row>
     <row r="53" ht="15.75" customHeight="1">
-      <c r="B53" s="4"/>
-      <c r="C53" s="3"/>
+      <c r="B53" s="9"/>
+      <c r="C53" s="10"/>
     </row>
     <row r="54" ht="15.75" customHeight="1">
-      <c r="B54" s="4"/>
-      <c r="C54" s="3"/>
+      <c r="B54" s="9"/>
+      <c r="C54" s="10"/>
     </row>
     <row r="55" ht="15.75" customHeight="1">
-      <c r="B55" s="4"/>
-      <c r="C55" s="3"/>
+      <c r="B55" s="9"/>
+      <c r="C55" s="10"/>
     </row>
     <row r="56" ht="15.75" customHeight="1">
-      <c r="B56" s="4"/>
-      <c r="C56" s="3"/>
+      <c r="B56" s="9"/>
+      <c r="C56" s="10"/>
     </row>
     <row r="57" ht="15.75" customHeight="1">
-      <c r="B57" s="4"/>
-      <c r="C57" s="3"/>
+      <c r="B57" s="9"/>
+      <c r="C57" s="10"/>
     </row>
     <row r="58" ht="15.75" customHeight="1">
-      <c r="B58" s="4"/>
-      <c r="C58" s="3"/>
+      <c r="B58" s="9"/>
+      <c r="C58" s="10"/>
     </row>
     <row r="59" ht="15.75" customHeight="1">
-      <c r="B59" s="4"/>
-      <c r="C59" s="3"/>
+      <c r="B59" s="9"/>
+      <c r="C59" s="10"/>
     </row>
     <row r="60" ht="15.75" customHeight="1">
-      <c r="B60" s="4"/>
-      <c r="C60" s="3"/>
+      <c r="B60" s="9"/>
+      <c r="C60" s="10"/>
     </row>
     <row r="61" ht="15.75" customHeight="1">
-      <c r="B61" s="4"/>
-      <c r="C61" s="3"/>
+      <c r="B61" s="9"/>
+      <c r="C61" s="10"/>
     </row>
     <row r="62" ht="15.75" customHeight="1">
-      <c r="B62" s="4"/>
-      <c r="C62" s="3"/>
+      <c r="B62" s="9"/>
+      <c r="C62" s="10"/>
     </row>
     <row r="63" ht="15.75" customHeight="1">
-      <c r="B63" s="4"/>
-      <c r="C63" s="3"/>
+      <c r="B63" s="9"/>
+      <c r="C63" s="10"/>
     </row>
     <row r="64" ht="15.75" customHeight="1">
-      <c r="B64" s="4"/>
-      <c r="C64" s="3"/>
+      <c r="B64" s="9"/>
+      <c r="C64" s="10"/>
     </row>
     <row r="65" ht="15.75" customHeight="1">
-      <c r="B65" s="4"/>
-      <c r="C65" s="3"/>
+      <c r="B65" s="9"/>
+      <c r="C65" s="10"/>
     </row>
     <row r="66" ht="15.75" customHeight="1">
-      <c r="B66" s="4"/>
-      <c r="C66" s="3"/>
+      <c r="B66" s="9"/>
+      <c r="C66" s="10"/>
     </row>
     <row r="67" ht="15.75" customHeight="1">
-      <c r="B67" s="4"/>
-      <c r="C67" s="3"/>
+      <c r="B67" s="9"/>
+      <c r="C67" s="10"/>
     </row>
     <row r="68" ht="15.75" customHeight="1">
-      <c r="B68" s="4"/>
-      <c r="C68" s="3"/>
+      <c r="B68" s="9"/>
+      <c r="C68" s="10"/>
     </row>
     <row r="69" ht="15.75" customHeight="1">
-      <c r="B69" s="4"/>
-      <c r="C69" s="3"/>
+      <c r="B69" s="9"/>
+      <c r="C69" s="10"/>
     </row>
     <row r="70" ht="15.75" customHeight="1">
-      <c r="B70" s="4"/>
-      <c r="C70" s="3"/>
+      <c r="B70" s="9"/>
+      <c r="C70" s="10"/>
     </row>
     <row r="71" ht="15.75" customHeight="1">
-      <c r="B71" s="4"/>
-      <c r="C71" s="3"/>
+      <c r="B71" s="9"/>
+      <c r="C71" s="10"/>
     </row>
     <row r="72" ht="15.75" customHeight="1">
-      <c r="B72" s="4"/>
-      <c r="C72" s="3"/>
+      <c r="B72" s="9"/>
+      <c r="C72" s="10"/>
     </row>
     <row r="73" ht="15.75" customHeight="1">
-      <c r="B73" s="4"/>
-      <c r="C73" s="3"/>
+      <c r="B73" s="9"/>
+      <c r="C73" s="10"/>
     </row>
     <row r="74" ht="15.75" customHeight="1">
-      <c r="B74" s="4"/>
-      <c r="C74" s="3"/>
+      <c r="B74" s="9"/>
+      <c r="C74" s="10"/>
     </row>
     <row r="75" ht="15.75" customHeight="1">
-      <c r="B75" s="4"/>
-      <c r="C75" s="3"/>
+      <c r="B75" s="9"/>
+      <c r="C75" s="10"/>
     </row>
     <row r="76" ht="15.75" customHeight="1">
-      <c r="B76" s="4"/>
-      <c r="C76" s="3"/>
+      <c r="B76" s="9"/>
+      <c r="C76" s="10"/>
     </row>
     <row r="77" ht="15.75" customHeight="1">
-      <c r="B77" s="4"/>
-      <c r="C77" s="3"/>
+      <c r="B77" s="9"/>
+      <c r="C77" s="10"/>
     </row>
     <row r="78" ht="15.75" customHeight="1">
-      <c r="B78" s="4"/>
-      <c r="C78" s="3"/>
+      <c r="B78" s="9"/>
+      <c r="C78" s="10"/>
     </row>
     <row r="79" ht="15.75" customHeight="1">
-      <c r="B79" s="4"/>
-      <c r="C79" s="3"/>
+      <c r="B79" s="9"/>
+      <c r="C79" s="10"/>
     </row>
     <row r="80" ht="15.75" customHeight="1">
-      <c r="B80" s="4"/>
-      <c r="C80" s="3"/>
+      <c r="B80" s="9"/>
+      <c r="C80" s="10"/>
     </row>
     <row r="81" ht="15.75" customHeight="1">
-      <c r="B81" s="4"/>
-      <c r="C81" s="3"/>
+      <c r="B81" s="9"/>
+      <c r="C81" s="10"/>
     </row>
     <row r="82" ht="15.75" customHeight="1">
-      <c r="B82" s="4"/>
-      <c r="C82" s="3"/>
+      <c r="B82" s="9"/>
+      <c r="C82" s="10"/>
     </row>
     <row r="83" ht="15.75" customHeight="1">
-      <c r="B83" s="4"/>
-      <c r="C83" s="3"/>
+      <c r="B83" s="9"/>
+      <c r="C83" s="10"/>
     </row>
     <row r="84" ht="15.75" customHeight="1">
-      <c r="B84" s="4"/>
-      <c r="C84" s="3"/>
+      <c r="B84" s="9"/>
+      <c r="C84" s="10"/>
     </row>
     <row r="85" ht="15.75" customHeight="1">
-      <c r="B85" s="4"/>
-      <c r="C85" s="3"/>
+      <c r="B85" s="9"/>
+      <c r="C85" s="10"/>
     </row>
     <row r="86" ht="15.75" customHeight="1">
-      <c r="B86" s="4"/>
-      <c r="C86" s="3"/>
+      <c r="B86" s="9"/>
+      <c r="C86" s="10"/>
     </row>
     <row r="87" ht="15.75" customHeight="1">
-      <c r="B87" s="4"/>
-      <c r="C87" s="3"/>
+      <c r="B87" s="9"/>
+      <c r="C87" s="10"/>
     </row>
     <row r="88" ht="15.75" customHeight="1">
-      <c r="B88" s="4"/>
-      <c r="C88" s="3"/>
+      <c r="B88" s="9"/>
+      <c r="C88" s="10"/>
     </row>
     <row r="89" ht="15.75" customHeight="1">
-      <c r="B89" s="4"/>
-      <c r="C89" s="3"/>
+      <c r="B89" s="9"/>
+      <c r="C89" s="10"/>
     </row>
     <row r="90" ht="15.75" customHeight="1">
-      <c r="B90" s="4"/>
-      <c r="C90" s="3"/>
+      <c r="B90" s="9"/>
+      <c r="C90" s="10"/>
     </row>
     <row r="91" ht="15.75" customHeight="1">
-      <c r="B91" s="4"/>
-      <c r="C91" s="3"/>
+      <c r="B91" s="9"/>
+      <c r="C91" s="10"/>
     </row>
     <row r="92" ht="15.75" customHeight="1">
-      <c r="B92" s="4"/>
-      <c r="C92" s="3"/>
+      <c r="B92" s="9"/>
+      <c r="C92" s="10"/>
     </row>
     <row r="93" ht="15.75" customHeight="1">
-      <c r="B93" s="4"/>
-      <c r="C93" s="3"/>
+      <c r="B93" s="9"/>
+      <c r="C93" s="10"/>
     </row>
     <row r="94" ht="15.75" customHeight="1">
-      <c r="B94" s="4"/>
-      <c r="C94" s="3"/>
+      <c r="B94" s="9"/>
+      <c r="C94" s="10"/>
     </row>
     <row r="95" ht="15.75" customHeight="1">
-      <c r="B95" s="4"/>
-      <c r="C95" s="3"/>
+      <c r="B95" s="9"/>
+      <c r="C95" s="10"/>
     </row>
     <row r="96" ht="15.75" customHeight="1">
-      <c r="B96" s="4"/>
-      <c r="C96" s="3"/>
+      <c r="B96" s="9"/>
+      <c r="C96" s="10"/>
     </row>
     <row r="97" ht="15.75" customHeight="1">
-      <c r="B97" s="4"/>
-      <c r="C97" s="3"/>
+      <c r="B97" s="9"/>
+      <c r="C97" s="10"/>
     </row>
     <row r="98" ht="15.75" customHeight="1">
-      <c r="B98" s="4"/>
-      <c r="C98" s="3"/>
+      <c r="B98" s="9"/>
+      <c r="C98" s="10"/>
     </row>
     <row r="99" ht="15.75" customHeight="1">
-      <c r="B99" s="4"/>
-      <c r="C99" s="3"/>
+      <c r="B99" s="9"/>
+      <c r="C99" s="10"/>
     </row>
     <row r="100" ht="15.75" customHeight="1">
-      <c r="B100" s="4"/>
-      <c r="C100" s="3"/>
+      <c r="B100" s="9"/>
+      <c r="C100" s="10"/>
     </row>
     <row r="101" ht="15.75" customHeight="1">
-      <c r="B101" s="4"/>
-      <c r="C101" s="3"/>
+      <c r="B101" s="9"/>
+      <c r="C101" s="10"/>
     </row>
     <row r="102" ht="15.75" customHeight="1">
-      <c r="B102" s="4"/>
-      <c r="C102" s="3"/>
+      <c r="B102" s="9"/>
+      <c r="C102" s="10"/>
     </row>
     <row r="103" ht="15.75" customHeight="1">
-      <c r="B103" s="4"/>
-      <c r="C103" s="3"/>
+      <c r="B103" s="9"/>
+      <c r="C103" s="10"/>
     </row>
     <row r="104" ht="15.75" customHeight="1">
-      <c r="B104" s="4"/>
-      <c r="C104" s="3"/>
+      <c r="B104" s="9"/>
+      <c r="C104" s="10"/>
     </row>
     <row r="105" ht="15.75" customHeight="1">
-      <c r="B105" s="4"/>
-      <c r="C105" s="3"/>
+      <c r="B105" s="9"/>
+      <c r="C105" s="10"/>
     </row>
     <row r="106" ht="15.75" customHeight="1">
-      <c r="B106" s="4"/>
-      <c r="C106" s="3"/>
+      <c r="B106" s="9"/>
+      <c r="C106" s="10"/>
     </row>
     <row r="107" ht="15.75" customHeight="1">
-      <c r="B107" s="4"/>
-      <c r="C107" s="3"/>
+      <c r="B107" s="9"/>
+      <c r="C107" s="10"/>
     </row>
     <row r="108" ht="15.75" customHeight="1">
-      <c r="B108" s="4"/>
-      <c r="C108" s="3"/>
+      <c r="B108" s="9"/>
+      <c r="C108" s="10"/>
     </row>
     <row r="109" ht="15.75" customHeight="1">
-      <c r="B109" s="4"/>
-      <c r="C109" s="3"/>
+      <c r="B109" s="9"/>
+      <c r="C109" s="10"/>
     </row>
     <row r="110" ht="15.75" customHeight="1">
-      <c r="B110" s="4"/>
-      <c r="C110" s="3"/>
+      <c r="B110" s="9"/>
+      <c r="C110" s="10"/>
     </row>
     <row r="111" ht="15.75" customHeight="1">
-      <c r="B111" s="4"/>
-      <c r="C111" s="3"/>
+      <c r="B111" s="9"/>
+      <c r="C111" s="10"/>
     </row>
     <row r="112" ht="15.75" customHeight="1">
-      <c r="B112" s="4"/>
-      <c r="C112" s="3"/>
+      <c r="B112" s="9"/>
+      <c r="C112" s="10"/>
     </row>
     <row r="113" ht="15.75" customHeight="1">
-      <c r="B113" s="4"/>
-      <c r="C113" s="3"/>
+      <c r="B113" s="9"/>
+      <c r="C113" s="10"/>
     </row>
     <row r="114" ht="15.75" customHeight="1">
-      <c r="B114" s="4"/>
-      <c r="C114" s="3"/>
+      <c r="B114" s="9"/>
+      <c r="C114" s="10"/>
     </row>
     <row r="115" ht="15.75" customHeight="1">
-      <c r="B115" s="4"/>
-      <c r="C115" s="3"/>
+      <c r="B115" s="9"/>
+      <c r="C115" s="10"/>
     </row>
     <row r="116" ht="15.75" customHeight="1">
-      <c r="B116" s="4"/>
-      <c r="C116" s="3"/>
+      <c r="B116" s="9"/>
+      <c r="C116" s="10"/>
     </row>
     <row r="117" ht="15.75" customHeight="1">
-      <c r="B117" s="4"/>
-      <c r="C117" s="3"/>
+      <c r="B117" s="9"/>
+      <c r="C117" s="10"/>
     </row>
     <row r="118" ht="15.75" customHeight="1">
-      <c r="B118" s="4"/>
-      <c r="C118" s="3"/>
+      <c r="B118" s="9"/>
+      <c r="C118" s="10"/>
     </row>
     <row r="119" ht="15.75" customHeight="1">
-      <c r="B119" s="4"/>
-      <c r="C119" s="3"/>
+      <c r="B119" s="9"/>
+      <c r="C119" s="10"/>
     </row>
     <row r="120" ht="15.75" customHeight="1">
-      <c r="B120" s="4"/>
-      <c r="C120" s="3"/>
+      <c r="B120" s="9"/>
+      <c r="C120" s="10"/>
     </row>
     <row r="121" ht="15.75" customHeight="1">
-      <c r="B121" s="4"/>
-      <c r="C121" s="3"/>
+      <c r="B121" s="9"/>
+      <c r="C121" s="10"/>
     </row>
     <row r="122" ht="15.75" customHeight="1">
-      <c r="B122" s="4"/>
-      <c r="C122" s="3"/>
+      <c r="B122" s="9"/>
+      <c r="C122" s="10"/>
     </row>
     <row r="123" ht="15.75" customHeight="1">
-      <c r="B123" s="4"/>
-      <c r="C123" s="3"/>
+      <c r="B123" s="9"/>
+      <c r="C123" s="10"/>
     </row>
     <row r="124" ht="15.75" customHeight="1">
-      <c r="B124" s="4"/>
-      <c r="C124" s="3"/>
+      <c r="B124" s="9"/>
+      <c r="C124" s="10"/>
     </row>
     <row r="125" ht="15.75" customHeight="1">
-      <c r="B125" s="4"/>
-      <c r="C125" s="3"/>
+      <c r="B125" s="9"/>
+      <c r="C125" s="10"/>
     </row>
     <row r="126" ht="15.75" customHeight="1">
-      <c r="B126" s="4"/>
-      <c r="C126" s="3"/>
+      <c r="B126" s="9"/>
+      <c r="C126" s="10"/>
     </row>
     <row r="127" ht="15.75" customHeight="1">
-      <c r="B127" s="4"/>
-      <c r="C127" s="3"/>
+      <c r="B127" s="9"/>
+      <c r="C127" s="10"/>
     </row>
     <row r="128" ht="15.75" customHeight="1">
-      <c r="B128" s="4"/>
-      <c r="C128" s="3"/>
+      <c r="B128" s="9"/>
+      <c r="C128" s="10"/>
     </row>
     <row r="129" ht="15.75" customHeight="1">
-      <c r="B129" s="4"/>
-      <c r="C129" s="3"/>
+      <c r="B129" s="9"/>
+      <c r="C129" s="10"/>
     </row>
     <row r="130" ht="15.75" customHeight="1">
-      <c r="B130" s="4"/>
-      <c r="C130" s="3"/>
+      <c r="B130" s="9"/>
+      <c r="C130" s="10"/>
     </row>
     <row r="131" ht="15.75" customHeight="1">
-      <c r="B131" s="4"/>
-      <c r="C131" s="3"/>
+      <c r="B131" s="9"/>
+      <c r="C131" s="10"/>
     </row>
     <row r="132" ht="15.75" customHeight="1">
-      <c r="B132" s="4"/>
-      <c r="C132" s="3"/>
+      <c r="B132" s="9"/>
+      <c r="C132" s="10"/>
     </row>
     <row r="133" ht="15.75" customHeight="1">
-      <c r="B133" s="4"/>
-      <c r="C133" s="3"/>
+      <c r="B133" s="9"/>
+      <c r="C133" s="10"/>
     </row>
     <row r="134" ht="15.75" customHeight="1">
-      <c r="B134" s="4"/>
-      <c r="C134" s="3"/>
+      <c r="B134" s="9"/>
+      <c r="C134" s="10"/>
     </row>
     <row r="135" ht="15.75" customHeight="1">
-      <c r="B135" s="4"/>
-      <c r="C135" s="3"/>
+      <c r="B135" s="9"/>
+      <c r="C135" s="10"/>
     </row>
     <row r="136" ht="15.75" customHeight="1">
-      <c r="B136" s="4"/>
-      <c r="C136" s="3"/>
+      <c r="B136" s="9"/>
+      <c r="C136" s="10"/>
     </row>
     <row r="137" ht="15.75" customHeight="1">
-      <c r="B137" s="4"/>
-      <c r="C137" s="3"/>
+      <c r="B137" s="9"/>
+      <c r="C137" s="10"/>
     </row>
     <row r="138" ht="15.75" customHeight="1">
-      <c r="B138" s="4"/>
-      <c r="C138" s="3"/>
+      <c r="B138" s="9"/>
+      <c r="C138" s="10"/>
     </row>
     <row r="139" ht="15.75" customHeight="1">
-      <c r="B139" s="4"/>
-      <c r="C139" s="3"/>
+      <c r="B139" s="9"/>
+      <c r="C139" s="10"/>
     </row>
     <row r="140" ht="15.75" customHeight="1">
-      <c r="B140" s="4"/>
-      <c r="C140" s="3"/>
+      <c r="B140" s="9"/>
+      <c r="C140" s="10"/>
     </row>
     <row r="141" ht="15.75" customHeight="1">
-      <c r="B141" s="4"/>
-      <c r="C141" s="3"/>
+      <c r="B141" s="9"/>
+      <c r="C141" s="10"/>
     </row>
     <row r="142" ht="15.75" customHeight="1">
-      <c r="B142" s="4"/>
-      <c r="C142" s="3"/>
+      <c r="B142" s="9"/>
+      <c r="C142" s="10"/>
     </row>
     <row r="143" ht="15.75" customHeight="1">
-      <c r="B143" s="4"/>
-      <c r="C143" s="3"/>
+      <c r="B143" s="9"/>
+      <c r="C143" s="10"/>
     </row>
     <row r="144" ht="15.75" customHeight="1">
-      <c r="B144" s="4"/>
-      <c r="C144" s="3"/>
+      <c r="B144" s="9"/>
+      <c r="C144" s="10"/>
     </row>
     <row r="145" ht="15.75" customHeight="1">
-      <c r="B145" s="4"/>
-      <c r="C145" s="3"/>
+      <c r="B145" s="9"/>
+      <c r="C145" s="10"/>
     </row>
     <row r="146" ht="15.75" customHeight="1">
-      <c r="B146" s="4"/>
-      <c r="C146" s="3"/>
+      <c r="B146" s="9"/>
+      <c r="C146" s="10"/>
     </row>
     <row r="147" ht="15.75" customHeight="1">
-      <c r="B147" s="4"/>
-      <c r="C147" s="3"/>
+      <c r="B147" s="9"/>
+      <c r="C147" s="10"/>
     </row>
     <row r="148" ht="15.75" customHeight="1">
-      <c r="B148" s="4"/>
-      <c r="C148" s="3"/>
+      <c r="B148" s="9"/>
+      <c r="C148" s="10"/>
     </row>
     <row r="149" ht="15.75" customHeight="1">
-      <c r="B149" s="4"/>
-      <c r="C149" s="3"/>
+      <c r="B149" s="9"/>
+      <c r="C149" s="10"/>
     </row>
     <row r="150" ht="15.75" customHeight="1">
-      <c r="B150" s="4"/>
-      <c r="C150" s="3"/>
+      <c r="B150" s="9"/>
+      <c r="C150" s="10"/>
     </row>
     <row r="151" ht="15.75" customHeight="1">
-      <c r="B151" s="4"/>
-      <c r="C151" s="3"/>
+      <c r="B151" s="9"/>
+      <c r="C151" s="10"/>
     </row>
     <row r="152" ht="15.75" customHeight="1">
-      <c r="B152" s="4"/>
-      <c r="C152" s="3"/>
+      <c r="B152" s="9"/>
+      <c r="C152" s="10"/>
     </row>
     <row r="153" ht="15.75" customHeight="1">
-      <c r="B153" s="4"/>
-      <c r="C153" s="3"/>
+      <c r="B153" s="9"/>
+      <c r="C153" s="10"/>
     </row>
     <row r="154" ht="15.75" customHeight="1">
-      <c r="B154" s="4"/>
-      <c r="C154" s="3"/>
+      <c r="B154" s="9"/>
+      <c r="C154" s="10"/>
     </row>
     <row r="155" ht="15.75" customHeight="1">
-      <c r="B155" s="4"/>
-      <c r="C155" s="3"/>
+      <c r="B155" s="9"/>
+      <c r="C155" s="10"/>
     </row>
     <row r="156" ht="15.75" customHeight="1">
-      <c r="B156" s="4"/>
-      <c r="C156" s="3"/>
+      <c r="B156" s="9"/>
+      <c r="C156" s="10"/>
     </row>
     <row r="157" ht="15.75" customHeight="1">
-      <c r="B157" s="4"/>
-      <c r="C157" s="3"/>
+      <c r="B157" s="9"/>
+      <c r="C157" s="10"/>
     </row>
     <row r="158" ht="15.75" customHeight="1">
-      <c r="B158" s="4"/>
-      <c r="C158" s="3"/>
+      <c r="B158" s="9"/>
+      <c r="C158" s="10"/>
     </row>
     <row r="159" ht="15.75" customHeight="1">
-      <c r="B159" s="4"/>
-      <c r="C159" s="3"/>
+      <c r="B159" s="9"/>
+      <c r="C159" s="10"/>
     </row>
     <row r="160" ht="15.75" customHeight="1">
-      <c r="B160" s="4"/>
-      <c r="C160" s="3"/>
+      <c r="B160" s="9"/>
+      <c r="C160" s="10"/>
     </row>
     <row r="161" ht="15.75" customHeight="1">
-      <c r="B161" s="4"/>
-      <c r="C161" s="3"/>
+      <c r="B161" s="9"/>
+      <c r="C161" s="10"/>
     </row>
     <row r="162" ht="15.75" customHeight="1">
-      <c r="B162" s="4"/>
-      <c r="C162" s="3"/>
+      <c r="B162" s="9"/>
+      <c r="C162" s="10"/>
     </row>
     <row r="163" ht="15.75" customHeight="1">
-      <c r="B163" s="4"/>
-      <c r="C163" s="3"/>
+      <c r="B163" s="9"/>
+      <c r="C163" s="10"/>
     </row>
     <row r="164" ht="15.75" customHeight="1">
-      <c r="B164" s="4"/>
-      <c r="C164" s="3"/>
+      <c r="B164" s="9"/>
+      <c r="C164" s="10"/>
     </row>
     <row r="165" ht="15.75" customHeight="1">
-      <c r="B165" s="4"/>
-      <c r="C165" s="3"/>
+      <c r="B165" s="9"/>
+      <c r="C165" s="10"/>
     </row>
     <row r="166" ht="15.75" customHeight="1">
-      <c r="B166" s="4"/>
-      <c r="C166" s="3"/>
+      <c r="B166" s="9"/>
+      <c r="C166" s="10"/>
     </row>
     <row r="167" ht="15.75" customHeight="1">
-      <c r="B167" s="4"/>
-      <c r="C167" s="3"/>
+      <c r="B167" s="9"/>
+      <c r="C167" s="10"/>
     </row>
     <row r="168" ht="15.75" customHeight="1">
-      <c r="B168" s="4"/>
-      <c r="C168" s="3"/>
+      <c r="B168" s="9"/>
+      <c r="C168" s="10"/>
     </row>
     <row r="169" ht="15.75" customHeight="1">
-      <c r="B169" s="4"/>
-      <c r="C169" s="3"/>
+      <c r="B169" s="9"/>
+      <c r="C169" s="10"/>
     </row>
     <row r="170" ht="15.75" customHeight="1">
-      <c r="B170" s="4"/>
-      <c r="C170" s="3"/>
+      <c r="B170" s="9"/>
+      <c r="C170" s="10"/>
     </row>
     <row r="171" ht="15.75" customHeight="1">
-      <c r="B171" s="4"/>
-      <c r="C171" s="3"/>
+      <c r="B171" s="9"/>
+      <c r="C171" s="10"/>
     </row>
     <row r="172" ht="15.75" customHeight="1">
-      <c r="B172" s="4"/>
-      <c r="C172" s="3"/>
+      <c r="B172" s="9"/>
+      <c r="C172" s="10"/>
     </row>
     <row r="173" ht="15.75" customHeight="1">
-      <c r="B173" s="4"/>
-      <c r="C173" s="3"/>
+      <c r="B173" s="9"/>
+      <c r="C173" s="10"/>
     </row>
     <row r="174" ht="15.75" customHeight="1">
-      <c r="B174" s="4"/>
-      <c r="C174" s="3"/>
+      <c r="B174" s="9"/>
+      <c r="C174" s="10"/>
     </row>
     <row r="175" ht="15.75" customHeight="1">
-      <c r="B175" s="4"/>
-      <c r="C175" s="3"/>
+      <c r="B175" s="9"/>
+      <c r="C175" s="10"/>
     </row>
     <row r="176" ht="15.75" customHeight="1">
-      <c r="B176" s="4"/>
-      <c r="C176" s="3"/>
+      <c r="B176" s="9"/>
+      <c r="C176" s="10"/>
     </row>
     <row r="177" ht="15.75" customHeight="1">
-      <c r="B177" s="4"/>
-      <c r="C177" s="3"/>
+      <c r="B177" s="9"/>
+      <c r="C177" s="10"/>
     </row>
     <row r="178" ht="15.75" customHeight="1">
-      <c r="B178" s="4"/>
-      <c r="C178" s="3"/>
+      <c r="B178" s="9"/>
+      <c r="C178" s="10"/>
     </row>
     <row r="179" ht="15.75" customHeight="1">
-      <c r="B179" s="4"/>
-      <c r="C179" s="3"/>
+      <c r="B179" s="9"/>
+      <c r="C179" s="10"/>
     </row>
     <row r="180" ht="15.75" customHeight="1">
-      <c r="B180" s="4"/>
-      <c r="C180" s="3"/>
+      <c r="B180" s="9"/>
+      <c r="C180" s="10"/>
     </row>
     <row r="181" ht="15.75" customHeight="1">
-      <c r="B181" s="4"/>
-      <c r="C181" s="3"/>
+      <c r="B181" s="9"/>
+      <c r="C181" s="10"/>
     </row>
     <row r="182" ht="15.75" customHeight="1">
-      <c r="B182" s="4"/>
-      <c r="C182" s="3"/>
+      <c r="B182" s="9"/>
+      <c r="C182" s="10"/>
     </row>
     <row r="183" ht="15.75" customHeight="1">
-      <c r="B183" s="4"/>
-      <c r="C183" s="3"/>
+      <c r="B183" s="9"/>
+      <c r="C183" s="10"/>
     </row>
     <row r="184" ht="15.75" customHeight="1">
-      <c r="B184" s="4"/>
-      <c r="C184" s="3"/>
+      <c r="B184" s="9"/>
+      <c r="C184" s="10"/>
     </row>
     <row r="185" ht="15.75" customHeight="1">
-      <c r="B185" s="4"/>
-      <c r="C185" s="3"/>
+      <c r="B185" s="9"/>
+      <c r="C185" s="10"/>
     </row>
     <row r="186" ht="15.75" customHeight="1">
-      <c r="B186" s="4"/>
-      <c r="C186" s="3"/>
+      <c r="B186" s="9"/>
+      <c r="C186" s="10"/>
     </row>
     <row r="187" ht="15.75" customHeight="1">
-      <c r="B187" s="4"/>
-      <c r="C187" s="3"/>
+      <c r="B187" s="9"/>
+      <c r="C187" s="10"/>
     </row>
     <row r="188" ht="15.75" customHeight="1">
-      <c r="B188" s="4"/>
-      <c r="C188" s="3"/>
+      <c r="B188" s="9"/>
+      <c r="C188" s="10"/>
     </row>
     <row r="189" ht="15.75" customHeight="1">
-      <c r="B189" s="4"/>
-      <c r="C189" s="3"/>
+      <c r="B189" s="9"/>
+      <c r="C189" s="10"/>
     </row>
     <row r="190" ht="15.75" customHeight="1">
-      <c r="B190" s="4"/>
-      <c r="C190" s="3"/>
+      <c r="B190" s="9"/>
+      <c r="C190" s="10"/>
     </row>
     <row r="191" ht="15.75" customHeight="1">
-      <c r="B191" s="4"/>
-      <c r="C191" s="3"/>
+      <c r="B191" s="9"/>
+      <c r="C191" s="10"/>
     </row>
     <row r="192" ht="15.75" customHeight="1">
-      <c r="B192" s="4"/>
-      <c r="C192" s="3"/>
+      <c r="B192" s="9"/>
+      <c r="C192" s="10"/>
     </row>
     <row r="193" ht="15.75" customHeight="1">
-      <c r="B193" s="4"/>
-      <c r="C193" s="3"/>
+      <c r="B193" s="9"/>
+      <c r="C193" s="10"/>
     </row>
     <row r="194" ht="15.75" customHeight="1">
-      <c r="B194" s="4"/>
-      <c r="C194" s="3"/>
+      <c r="B194" s="9"/>
+      <c r="C194" s="10"/>
     </row>
     <row r="195" ht="15.75" customHeight="1">
-      <c r="B195" s="4"/>
-      <c r="C195" s="3"/>
+      <c r="B195" s="9"/>
+      <c r="C195" s="10"/>
     </row>
     <row r="196" ht="15.75" customHeight="1">
-      <c r="B196" s="4"/>
-      <c r="C196" s="3"/>
+      <c r="B196" s="9"/>
+      <c r="C196" s="10"/>
     </row>
     <row r="197" ht="15.75" customHeight="1">
-      <c r="B197" s="4"/>
-      <c r="C197" s="3"/>
+      <c r="B197" s="9"/>
+      <c r="C197" s="10"/>
     </row>
     <row r="198" ht="15.75" customHeight="1">
-      <c r="B198" s="4"/>
-      <c r="C198" s="3"/>
+      <c r="B198" s="9"/>
+      <c r="C198" s="10"/>
     </row>
     <row r="199" ht="15.75" customHeight="1">
-      <c r="B199" s="4"/>
-      <c r="C199" s="3"/>
+      <c r="B199" s="9"/>
+      <c r="C199" s="10"/>
     </row>
     <row r="200" ht="15.75" customHeight="1">
-      <c r="B200" s="4"/>
-      <c r="C200" s="3"/>
+      <c r="B200" s="9"/>
+      <c r="C200" s="10"/>
     </row>
     <row r="201" ht="15.75" customHeight="1">
-      <c r="B201" s="4"/>
-      <c r="C201" s="3"/>
+      <c r="B201" s="9"/>
+      <c r="C201" s="10"/>
     </row>
     <row r="202" ht="15.75" customHeight="1">
-      <c r="B202" s="4"/>
-      <c r="C202" s="3"/>
+      <c r="B202" s="9"/>
+      <c r="C202" s="10"/>
     </row>
     <row r="203" ht="15.75" customHeight="1">
-      <c r="B203" s="4"/>
-      <c r="C203" s="3"/>
+      <c r="B203" s="9"/>
+      <c r="C203" s="10"/>
     </row>
     <row r="204" ht="15.75" customHeight="1">
-      <c r="B204" s="4"/>
-      <c r="C204" s="3"/>
+      <c r="B204" s="9"/>
+      <c r="C204" s="10"/>
     </row>
     <row r="205" ht="15.75" customHeight="1">
-      <c r="B205" s="4"/>
-      <c r="C205" s="3"/>
+      <c r="B205" s="9"/>
+      <c r="C205" s="10"/>
     </row>
     <row r="206" ht="15.75" customHeight="1">
-      <c r="B206" s="4"/>
-      <c r="C206" s="3"/>
+      <c r="B206" s="9"/>
+      <c r="C206" s="10"/>
     </row>
     <row r="207" ht="15.75" customHeight="1">
-      <c r="B207" s="4"/>
-      <c r="C207" s="3"/>
+      <c r="B207" s="9"/>
+      <c r="C207" s="10"/>
     </row>
     <row r="208" ht="15.75" customHeight="1">
-      <c r="B208" s="4"/>
-      <c r="C208" s="3"/>
+      <c r="B208" s="9"/>
+      <c r="C208" s="10"/>
     </row>
     <row r="209" ht="15.75" customHeight="1">
-      <c r="B209" s="4"/>
-      <c r="C209" s="3"/>
+      <c r="B209" s="9"/>
+      <c r="C209" s="10"/>
     </row>
     <row r="210" ht="15.75" customHeight="1">
-      <c r="B210" s="4"/>
-      <c r="C210" s="3"/>
+      <c r="B210" s="9"/>
+      <c r="C210" s="10"/>
     </row>
     <row r="211" ht="15.75" customHeight="1">
-      <c r="B211" s="4"/>
-      <c r="C211" s="3"/>
+      <c r="B211" s="9"/>
+      <c r="C211" s="10"/>
     </row>
     <row r="212" ht="15.75" customHeight="1">
-      <c r="B212" s="4"/>
-      <c r="C212" s="3"/>
+      <c r="B212" s="9"/>
+      <c r="C212" s="10"/>
     </row>
     <row r="213" ht="15.75" customHeight="1">
-      <c r="B213" s="4"/>
-      <c r="C213" s="3"/>
+      <c r="B213" s="9"/>
+      <c r="C213" s="10"/>
     </row>
     <row r="214" ht="15.75" customHeight="1">
-      <c r="B214" s="4"/>
-      <c r="C214" s="3"/>
+      <c r="B214" s="9"/>
+      <c r="C214" s="10"/>
     </row>
     <row r="215" ht="15.75" customHeight="1">
-      <c r="B215" s="4"/>
-      <c r="C215" s="3"/>
+      <c r="B215" s="9"/>
+      <c r="C215" s="10"/>
     </row>
     <row r="216" ht="15.75" customHeight="1">
-      <c r="B216" s="4"/>
-      <c r="C216" s="3"/>
+      <c r="B216" s="9"/>
+      <c r="C216" s="10"/>
     </row>
     <row r="217" ht="15.75" customHeight="1">
-      <c r="B217" s="4"/>
-      <c r="C217" s="3"/>
+      <c r="B217" s="9"/>
+      <c r="C217" s="10"/>
     </row>
     <row r="218" ht="15.75" customHeight="1">
-      <c r="B218" s="4"/>
-      <c r="C218" s="3"/>
+      <c r="B218" s="9"/>
+      <c r="C218" s="10"/>
     </row>
     <row r="219" ht="15.75" customHeight="1">
-      <c r="B219" s="4"/>
-      <c r="C219" s="3"/>
+      <c r="B219" s="9"/>
+      <c r="C219" s="10"/>
     </row>
     <row r="220" ht="15.75" customHeight="1">
-      <c r="B220" s="4"/>
-      <c r="C220" s="3"/>
+      <c r="B220" s="9"/>
+      <c r="C220" s="10"/>
     </row>
     <row r="221" ht="15.75" customHeight="1">
-      <c r="B221" s="4"/>
-      <c r="C221" s="3"/>
+      <c r="B221" s="9"/>
+      <c r="C221" s="10"/>
     </row>
     <row r="222" ht="15.75" customHeight="1">
-      <c r="B222" s="4"/>
-      <c r="C222" s="3"/>
+      <c r="B222" s="9"/>
+      <c r="C222" s="10"/>
     </row>
     <row r="223" ht="15.75" customHeight="1">
-      <c r="B223" s="4"/>
-      <c r="C223" s="3"/>
+      <c r="B223" s="9"/>
+      <c r="C223" s="10"/>
     </row>
     <row r="224" ht="15.75" customHeight="1">
-      <c r="B224" s="4"/>
-      <c r="C224" s="3"/>
+      <c r="B224" s="9"/>
+      <c r="C224" s="10"/>
     </row>
     <row r="225" ht="15.75" customHeight="1">
-      <c r="B225" s="4"/>
-      <c r="C225" s="3"/>
+      <c r="B225" s="9"/>
+      <c r="C225" s="10"/>
     </row>
     <row r="226" ht="15.75" customHeight="1">
-      <c r="B226" s="4"/>
-      <c r="C226" s="3"/>
+      <c r="B226" s="9"/>
+      <c r="C226" s="10"/>
     </row>
     <row r="227" ht="15.75" customHeight="1">
-      <c r="B227" s="4"/>
-      <c r="C227" s="3"/>
+      <c r="B227" s="9"/>
+      <c r="C227" s="10"/>
     </row>
     <row r="228" ht="15.75" customHeight="1">
-      <c r="B228" s="4"/>
-      <c r="C228" s="3"/>
+      <c r="B228" s="9"/>
+      <c r="C228" s="10"/>
     </row>
     <row r="229" ht="15.75" customHeight="1">
-      <c r="B229" s="4"/>
-      <c r="C229" s="3"/>
+      <c r="B229" s="9"/>
+      <c r="C229" s="10"/>
     </row>
     <row r="230" ht="15.75" customHeight="1">
-      <c r="B230" s="4"/>
-      <c r="C230" s="3"/>
+      <c r="B230" s="9"/>
+      <c r="C230" s="10"/>
     </row>
     <row r="231" ht="15.75" customHeight="1">
-      <c r="B231" s="4"/>
-      <c r="C231" s="3"/>
+      <c r="B231" s="9"/>
+      <c r="C231" s="10"/>
     </row>
     <row r="232" ht="15.75" customHeight="1">
-      <c r="B232" s="4"/>
-      <c r="C232" s="3"/>
+      <c r="B232" s="9"/>
+      <c r="C232" s="10"/>
     </row>
     <row r="233" ht="15.75" customHeight="1">
-      <c r="B233" s="4"/>
-      <c r="C233" s="3"/>
+      <c r="B233" s="9"/>
+      <c r="C233" s="10"/>
     </row>
     <row r="234" ht="15.75" customHeight="1">
-      <c r="B234" s="4"/>
-      <c r="C234" s="3"/>
+      <c r="B234" s="9"/>
+      <c r="C234" s="10"/>
     </row>
     <row r="235" ht="15.75" customHeight="1">
-      <c r="B235" s="4"/>
-      <c r="C235" s="3"/>
+      <c r="B235" s="9"/>
+      <c r="C235" s="10"/>
     </row>
     <row r="236" ht="15.75" customHeight="1">
-      <c r="B236" s="4"/>
-      <c r="C236" s="3"/>
+      <c r="B236" s="9"/>
+      <c r="C236" s="10"/>
     </row>
     <row r="237" ht="15.75" customHeight="1">
-      <c r="B237" s="4"/>
-      <c r="C237" s="3"/>
+      <c r="B237" s="9"/>
+      <c r="C237" s="10"/>
     </row>
     <row r="238" ht="15.75" customHeight="1">
-      <c r="B238" s="4"/>
-      <c r="C238" s="3"/>
+      <c r="B238" s="9"/>
+      <c r="C238" s="10"/>
     </row>
     <row r="239" ht="15.75" customHeight="1">
-      <c r="B239" s="4"/>
-      <c r="C239" s="3"/>
+      <c r="B239" s="9"/>
+      <c r="C239" s="10"/>
     </row>
     <row r="240" ht="15.75" customHeight="1">
-      <c r="B240" s="4"/>
-      <c r="C240" s="3"/>
+      <c r="B240" s="9"/>
+      <c r="C240" s="10"/>
     </row>
     <row r="241" ht="15.75" customHeight="1">
-      <c r="B241" s="4"/>
-      <c r="C241" s="3"/>
+      <c r="B241" s="9"/>
+      <c r="C241" s="10"/>
     </row>
     <row r="242" ht="15.75" customHeight="1">
-      <c r="B242" s="4"/>
-      <c r="C242" s="3"/>
+      <c r="B242" s="9"/>
+      <c r="C242" s="10"/>
     </row>
     <row r="243" ht="15.75" customHeight="1">
-      <c r="B243" s="4"/>
-      <c r="C243" s="3"/>
+      <c r="B243" s="9"/>
+      <c r="C243" s="10"/>
     </row>
     <row r="244" ht="15.75" customHeight="1">
-      <c r="B244" s="4"/>
-      <c r="C244" s="3"/>
+      <c r="B244" s="9"/>
+      <c r="C244" s="10"/>
     </row>
     <row r="245" ht="15.75" customHeight="1">
-      <c r="B245" s="4"/>
-      <c r="C245" s="3"/>
+      <c r="B245" s="9"/>
+      <c r="C245" s="10"/>
     </row>
     <row r="246" ht="15.75" customHeight="1">
-      <c r="B246" s="4"/>
-      <c r="C246" s="3"/>
+      <c r="B246" s="9"/>
+      <c r="C246" s="10"/>
     </row>
     <row r="247" ht="15.75" customHeight="1">
-      <c r="B247" s="4"/>
-      <c r="C247" s="3"/>
+      <c r="B247" s="9"/>
+      <c r="C247" s="10"/>
     </row>
     <row r="248" ht="15.75" customHeight="1">
-      <c r="B248" s="4"/>
-      <c r="C248" s="3"/>
+      <c r="B248" s="9"/>
+      <c r="C248" s="10"/>
     </row>
     <row r="249" ht="15.75" customHeight="1">
-      <c r="B249" s="4"/>
-      <c r="C249" s="3"/>
+      <c r="B249" s="9"/>
+      <c r="C249" s="10"/>
     </row>
     <row r="250" ht="15.75" customHeight="1">
-      <c r="B250" s="4"/>
-      <c r="C250" s="3"/>
+      <c r="B250" s="9"/>
+      <c r="C250" s="10"/>
     </row>
     <row r="251" ht="15.75" customHeight="1">
-      <c r="B251" s="4"/>
-      <c r="C251" s="3"/>
+      <c r="B251" s="9"/>
+      <c r="C251" s="10"/>
     </row>
     <row r="252" ht="15.75" customHeight="1">
-      <c r="B252" s="4"/>
-      <c r="C252" s="3"/>
+      <c r="B252" s="9"/>
+      <c r="C252" s="10"/>
     </row>
     <row r="253" ht="15.75" customHeight="1">
-      <c r="B253" s="4"/>
-      <c r="C253" s="3"/>
+      <c r="B253" s="9"/>
+      <c r="C253" s="10"/>
     </row>
     <row r="254" ht="15.75" customHeight="1">
-      <c r="B254" s="4"/>
-      <c r="C254" s="3"/>
+      <c r="B254" s="9"/>
+      <c r="C254" s="10"/>
     </row>
     <row r="255" ht="15.75" customHeight="1">
-      <c r="B255" s="4"/>
-      <c r="C255" s="3"/>
+      <c r="B255" s="9"/>
+      <c r="C255" s="10"/>
     </row>
     <row r="256" ht="15.75" customHeight="1">
-      <c r="B256" s="4"/>
-      <c r="C256" s="3"/>
+      <c r="B256" s="9"/>
+      <c r="C256" s="10"/>
     </row>
     <row r="257" ht="15.75" customHeight="1">
-      <c r="B257" s="4"/>
-      <c r="C257" s="3"/>
+      <c r="B257" s="9"/>
+      <c r="C257" s="10"/>
     </row>
     <row r="258" ht="15.75" customHeight="1">
-      <c r="B258" s="4"/>
-      <c r="C258" s="3"/>
+      <c r="B258" s="9"/>
+      <c r="C258" s="10"/>
     </row>
     <row r="259" ht="15.75" customHeight="1">
-      <c r="B259" s="4"/>
-      <c r="C259" s="3"/>
+      <c r="B259" s="9"/>
+      <c r="C259" s="10"/>
     </row>
     <row r="260" ht="15.75" customHeight="1">
-      <c r="B260" s="4"/>
-      <c r="C260" s="3"/>
+      <c r="B260" s="9"/>
+      <c r="C260" s="10"/>
     </row>
     <row r="261" ht="15.75" customHeight="1">
-      <c r="B261" s="4"/>
-      <c r="C261" s="3"/>
+      <c r="B261" s="9"/>
+      <c r="C261" s="10"/>
     </row>
     <row r="262" ht="15.75" customHeight="1">
-      <c r="B262" s="4"/>
-      <c r="C262" s="3"/>
+      <c r="B262" s="9"/>
+      <c r="C262" s="10"/>
     </row>
     <row r="263" ht="15.75" customHeight="1">
-      <c r="B263" s="4"/>
-      <c r="C263" s="3"/>
+      <c r="B263" s="9"/>
+      <c r="C263" s="10"/>
     </row>
     <row r="264" ht="15.75" customHeight="1">
-      <c r="B264" s="4"/>
-      <c r="C264" s="3"/>
+      <c r="B264" s="9"/>
+      <c r="C264" s="10"/>
     </row>
     <row r="265" ht="15.75" customHeight="1">
-      <c r="B265" s="4"/>
-      <c r="C265" s="3"/>
+      <c r="B265" s="9"/>
+      <c r="C265" s="10"/>
     </row>
     <row r="266" ht="15.75" customHeight="1">
-      <c r="B266" s="4"/>
-      <c r="C266" s="3"/>
+      <c r="B266" s="9"/>
+      <c r="C266" s="10"/>
     </row>
     <row r="267" ht="15.75" customHeight="1">
-      <c r="B267" s="4"/>
-      <c r="C267" s="3"/>
+      <c r="B267" s="9"/>
+      <c r="C267" s="10"/>
     </row>
     <row r="268" ht="15.75" customHeight="1">
-      <c r="B268" s="4"/>
-      <c r="C268" s="3"/>
+      <c r="B268" s="9"/>
+      <c r="C268" s="10"/>
     </row>
     <row r="269" ht="15.75" customHeight="1">
-      <c r="B269" s="4"/>
-      <c r="C269" s="3"/>
+      <c r="B269" s="9"/>
+      <c r="C269" s="10"/>
     </row>
     <row r="270" ht="15.75" customHeight="1">
-      <c r="B270" s="4"/>
-      <c r="C270" s="3"/>
+      <c r="B270" s="9"/>
+      <c r="C270" s="10"/>
     </row>
     <row r="271" ht="15.75" customHeight="1">
-      <c r="B271" s="4"/>
-      <c r="C271" s="3"/>
+      <c r="B271" s="9"/>
+      <c r="C271" s="10"/>
     </row>
     <row r="272" ht="15.75" customHeight="1">
-      <c r="B272" s="4"/>
-      <c r="C272" s="3"/>
+      <c r="B272" s="9"/>
+      <c r="C272" s="10"/>
     </row>
     <row r="273" ht="15.75" customHeight="1">
-      <c r="B273" s="4"/>
-      <c r="C273" s="3"/>
+      <c r="B273" s="9"/>
+      <c r="C273" s="10"/>
     </row>
     <row r="274" ht="15.75" customHeight="1">
-      <c r="B274" s="4"/>
-      <c r="C274" s="3"/>
+      <c r="B274" s="9"/>
+      <c r="C274" s="10"/>
     </row>
     <row r="275" ht="15.75" customHeight="1">
-      <c r="B275" s="4"/>
-      <c r="C275" s="3"/>
+      <c r="B275" s="9"/>
+      <c r="C275" s="10"/>
     </row>
     <row r="276" ht="15.75" customHeight="1">
-      <c r="B276" s="4"/>
-      <c r="C276" s="3"/>
+      <c r="B276" s="9"/>
+      <c r="C276" s="10"/>
     </row>
     <row r="277" ht="15.75" customHeight="1">
-      <c r="B277" s="4"/>
-      <c r="C277" s="3"/>
+      <c r="B277" s="9"/>
+      <c r="C277" s="10"/>
     </row>
     <row r="278" ht="15.75" customHeight="1">
-      <c r="B278" s="4"/>
-      <c r="C278" s="3"/>
+      <c r="B278" s="9"/>
+      <c r="C278" s="10"/>
     </row>
     <row r="279" ht="15.75" customHeight="1">
-      <c r="B279" s="4"/>
-      <c r="C279" s="3"/>
+      <c r="B279" s="9"/>
+      <c r="C279" s="10"/>
     </row>
     <row r="280" ht="15.75" customHeight="1">
-      <c r="B280" s="4"/>
-      <c r="C280" s="3"/>
+      <c r="B280" s="9"/>
+      <c r="C280" s="10"/>
     </row>
     <row r="281" ht="15.75" customHeight="1">
-      <c r="B281" s="4"/>
-      <c r="C281" s="3"/>
+      <c r="B281" s="9"/>
+      <c r="C281" s="10"/>
     </row>
     <row r="282" ht="15.75" customHeight="1">
-      <c r="B282" s="4"/>
-      <c r="C282" s="3"/>
+      <c r="B282" s="9"/>
+      <c r="C282" s="10"/>
     </row>
     <row r="283" ht="15.75" customHeight="1">
-      <c r="B283" s="4"/>
-      <c r="C283" s="3"/>
+      <c r="B283" s="9"/>
+      <c r="C283" s="10"/>
     </row>
     <row r="284" ht="15.75" customHeight="1">
-      <c r="B284" s="4"/>
-      <c r="C284" s="3"/>
+      <c r="B284" s="9"/>
+      <c r="C284" s="10"/>
     </row>
     <row r="285" ht="15.75" customHeight="1">
-      <c r="B285" s="4"/>
-      <c r="C285" s="3"/>
+      <c r="B285" s="9"/>
+      <c r="C285" s="10"/>
     </row>
     <row r="286" ht="15.75" customHeight="1">
-      <c r="B286" s="4"/>
-      <c r="C286" s="3"/>
+      <c r="B286" s="9"/>
+      <c r="C286" s="10"/>
     </row>
     <row r="287" ht="15.75" customHeight="1">
-      <c r="B287" s="4"/>
-      <c r="C287" s="3"/>
+      <c r="B287" s="9"/>
+      <c r="C287" s="10"/>
     </row>
     <row r="288" ht="15.75" customHeight="1">
-      <c r="B288" s="4"/>
-      <c r="C288" s="3"/>
+      <c r="B288" s="9"/>
+      <c r="C288" s="10"/>
     </row>
     <row r="289" ht="15.75" customHeight="1">
-      <c r="B289" s="4"/>
-      <c r="C289" s="3"/>
+      <c r="B289" s="9"/>
+      <c r="C289" s="10"/>
     </row>
     <row r="290" ht="15.75" customHeight="1">
-      <c r="B290" s="4"/>
-      <c r="C290" s="3"/>
+      <c r="B290" s="9"/>
+      <c r="C290" s="10"/>
     </row>
     <row r="291" ht="15.75" customHeight="1">
-      <c r="B291" s="4"/>
-      <c r="C291" s="3"/>
+      <c r="B291" s="9"/>
+      <c r="C291" s="10"/>
     </row>
     <row r="292" ht="15.75" customHeight="1">
-      <c r="B292" s="4"/>
-      <c r="C292" s="3"/>
+      <c r="B292" s="9"/>
+      <c r="C292" s="10"/>
     </row>
     <row r="293" ht="15.75" customHeight="1">
-      <c r="B293" s="4"/>
-      <c r="C293" s="3"/>
+      <c r="B293" s="9"/>
+      <c r="C293" s="10"/>
     </row>
     <row r="294" ht="15.75" customHeight="1">
-      <c r="B294" s="4"/>
-      <c r="C294" s="3"/>
+      <c r="B294" s="9"/>
+      <c r="C294" s="10"/>
     </row>
     <row r="295" ht="15.75" customHeight="1">
-      <c r="B295" s="4"/>
-      <c r="C295" s="3"/>
+      <c r="B295" s="9"/>
+      <c r="C295" s="10"/>
     </row>
     <row r="296" ht="15.75" customHeight="1">
-      <c r="B296" s="4"/>
-      <c r="C296" s="3"/>
+      <c r="B296" s="9"/>
+      <c r="C296" s="10"/>
     </row>
     <row r="297" ht="15.75" customHeight="1">
-      <c r="B297" s="4"/>
-      <c r="C297" s="3"/>
+      <c r="B297" s="9"/>
+      <c r="C297" s="10"/>
     </row>
     <row r="298" ht="15.75" customHeight="1">
-      <c r="B298" s="4"/>
-      <c r="C298" s="3"/>
+      <c r="B298" s="9"/>
+      <c r="C298" s="10"/>
     </row>
     <row r="299" ht="15.75" customHeight="1">
-      <c r="B299" s="4"/>
-      <c r="C299" s="3"/>
+      <c r="B299" s="9"/>
+      <c r="C299" s="10"/>
     </row>
     <row r="300" ht="15.75" customHeight="1">
-      <c r="B300" s="4"/>
-      <c r="C300" s="3"/>
+      <c r="B300" s="9"/>
+      <c r="C300" s="10"/>
     </row>
     <row r="301" ht="15.75" customHeight="1">
-      <c r="B301" s="4"/>
-      <c r="C301" s="3"/>
+      <c r="B301" s="9"/>
+      <c r="C301" s="10"/>
     </row>
     <row r="302" ht="15.75" customHeight="1">
-      <c r="B302" s="4"/>
-      <c r="C302" s="3"/>
+      <c r="B302" s="9"/>
+      <c r="C302" s="10"/>
     </row>
     <row r="303" ht="15.75" customHeight="1">
-      <c r="B303" s="4"/>
-      <c r="C303" s="3"/>
+      <c r="B303" s="9"/>
+      <c r="C303" s="10"/>
     </row>
     <row r="304" ht="15.75" customHeight="1">
-      <c r="B304" s="4"/>
-      <c r="C304" s="3"/>
+      <c r="B304" s="9"/>
+      <c r="C304" s="10"/>
     </row>
     <row r="305" ht="15.75" customHeight="1">
-      <c r="B305" s="4"/>
-      <c r="C305" s="3"/>
+      <c r="B305" s="9"/>
+      <c r="C305" s="10"/>
     </row>
     <row r="306" ht="15.75" customHeight="1">
-      <c r="B306" s="4"/>
-      <c r="C306" s="3"/>
+      <c r="B306" s="9"/>
+      <c r="C306" s="10"/>
     </row>
     <row r="307" ht="15.75" customHeight="1">
-      <c r="B307" s="4"/>
-      <c r="C307" s="3"/>
+      <c r="B307" s="9"/>
+      <c r="C307" s="10"/>
     </row>
     <row r="308" ht="15.75" customHeight="1">
-      <c r="B308" s="4"/>
-      <c r="C308" s="3"/>
+      <c r="B308" s="9"/>
+      <c r="C308" s="10"/>
     </row>
     <row r="309" ht="15.75" customHeight="1">
-      <c r="B309" s="4"/>
-      <c r="C309" s="3"/>
+      <c r="B309" s="9"/>
+      <c r="C309" s="10"/>
     </row>
     <row r="310" ht="15.75" customHeight="1">
-      <c r="B310" s="4"/>
-      <c r="C310" s="3"/>
+      <c r="B310" s="9"/>
+      <c r="C310" s="10"/>
     </row>
     <row r="311" ht="15.75" customHeight="1">
-      <c r="B311" s="4"/>
-      <c r="C311" s="3"/>
+      <c r="B311" s="9"/>
+      <c r="C311" s="10"/>
     </row>
     <row r="312" ht="15.75" customHeight="1">
-      <c r="B312" s="4"/>
-      <c r="C312" s="3"/>
+      <c r="B312" s="9"/>
+      <c r="C312" s="10"/>
     </row>
     <row r="313" ht="15.75" customHeight="1">
-      <c r="B313" s="4"/>
-      <c r="C313" s="3"/>
+      <c r="B313" s="9"/>
+      <c r="C313" s="10"/>
     </row>
     <row r="314" ht="15.75" customHeight="1">
-      <c r="B314" s="4"/>
-      <c r="C314" s="3"/>
+      <c r="B314" s="9"/>
+      <c r="C314" s="10"/>
     </row>
     <row r="315" ht="15.75" customHeight="1">
-      <c r="B315" s="4"/>
-      <c r="C315" s="3"/>
+      <c r="B315" s="9"/>
+      <c r="C315" s="10"/>
     </row>
     <row r="316" ht="15.75" customHeight="1">
-      <c r="B316" s="4"/>
-      <c r="C316" s="3"/>
+      <c r="B316" s="9"/>
+      <c r="C316" s="10"/>
     </row>
     <row r="317" ht="15.75" customHeight="1">
-      <c r="B317" s="4"/>
-      <c r="C317" s="3"/>
+      <c r="B317" s="9"/>
+      <c r="C317" s="10"/>
     </row>
     <row r="318" ht="15.75" customHeight="1">
-      <c r="B318" s="4"/>
-      <c r="C318" s="3"/>
+      <c r="B318" s="9"/>
+      <c r="C318" s="10"/>
     </row>
     <row r="319" ht="15.75" customHeight="1">
-      <c r="B319" s="4"/>
-      <c r="C319" s="3"/>
+      <c r="B319" s="9"/>
+      <c r="C319" s="10"/>
     </row>
     <row r="320" ht="15.75" customHeight="1">
-      <c r="B320" s="4"/>
-      <c r="C320" s="3"/>
+      <c r="B320" s="9"/>
+      <c r="C320" s="10"/>
     </row>
     <row r="321" ht="15.75" customHeight="1">
-      <c r="B321" s="4"/>
-      <c r="C321" s="3"/>
+      <c r="B321" s="9"/>
+      <c r="C321" s="10"/>
     </row>
     <row r="322" ht="15.75" customHeight="1">
-      <c r="B322" s="4"/>
-      <c r="C322" s="3"/>
+      <c r="B322" s="9"/>
+      <c r="C322" s="10"/>
     </row>
     <row r="323" ht="15.75" customHeight="1">
-      <c r="B323" s="4"/>
-      <c r="C323" s="3"/>
+      <c r="B323" s="9"/>
+      <c r="C323" s="10"/>
     </row>
     <row r="324" ht="15.75" customHeight="1">
-      <c r="B324" s="4"/>
-      <c r="C324" s="3"/>
+      <c r="B324" s="9"/>
+      <c r="C324" s="10"/>
     </row>
     <row r="325" ht="15.75" customHeight="1">
-      <c r="B325" s="4"/>
-      <c r="C325" s="3"/>
+      <c r="B325" s="9"/>
+      <c r="C325" s="10"/>
     </row>
     <row r="326" ht="15.75" customHeight="1">
-      <c r="B326" s="4"/>
-      <c r="C326" s="3"/>
+      <c r="B326" s="9"/>
+      <c r="C326" s="10"/>
     </row>
     <row r="327" ht="15.75" customHeight="1">
-      <c r="B327" s="4"/>
-      <c r="C327" s="3"/>
+      <c r="B327" s="9"/>
+      <c r="C327" s="10"/>
     </row>
     <row r="328" ht="15.75" customHeight="1">
-      <c r="B328" s="4"/>
-      <c r="C328" s="3"/>
+      <c r="B328" s="9"/>
+      <c r="C328" s="10"/>
     </row>
     <row r="329" ht="15.75" customHeight="1">
-      <c r="B329" s="4"/>
-      <c r="C329" s="3"/>
+      <c r="B329" s="9"/>
+      <c r="C329" s="10"/>
     </row>
     <row r="330" ht="15.75" customHeight="1">
-      <c r="B330" s="4"/>
-      <c r="C330" s="3"/>
+      <c r="B330" s="9"/>
+      <c r="C330" s="10"/>
     </row>
     <row r="331" ht="15.75" customHeight="1">
-      <c r="B331" s="4"/>
-      <c r="C331" s="3"/>
+      <c r="B331" s="9"/>
+      <c r="C331" s="10"/>
     </row>
     <row r="332" ht="15.75" customHeight="1">
-      <c r="B332" s="4"/>
-      <c r="C332" s="3"/>
+      <c r="B332" s="9"/>
+      <c r="C332" s="10"/>
     </row>
     <row r="333" ht="15.75" customHeight="1">
-      <c r="B333" s="4"/>
-      <c r="C333" s="3"/>
+      <c r="B333" s="9"/>
+      <c r="C333" s="10"/>
     </row>
     <row r="334" ht="15.75" customHeight="1">
-      <c r="B334" s="4"/>
-      <c r="C334" s="3"/>
+      <c r="B334" s="9"/>
+      <c r="C334" s="10"/>
     </row>
     <row r="335" ht="15.75" customHeight="1">
-      <c r="B335" s="4"/>
-      <c r="C335" s="3"/>
+      <c r="B335" s="9"/>
+      <c r="C335" s="10"/>
     </row>
     <row r="336" ht="15.75" customHeight="1">
-      <c r="B336" s="4"/>
-      <c r="C336" s="3"/>
+      <c r="B336" s="9"/>
+      <c r="C336" s="10"/>
     </row>
     <row r="337" ht="15.75" customHeight="1">
-      <c r="B337" s="4"/>
-      <c r="C337" s="3"/>
+      <c r="B337" s="9"/>
+      <c r="C337" s="10"/>
     </row>
     <row r="338" ht="15.75" customHeight="1">
-      <c r="B338" s="4"/>
-      <c r="C338" s="3"/>
+      <c r="B338" s="9"/>
+      <c r="C338" s="10"/>
     </row>
     <row r="339" ht="15.75" customHeight="1">
-      <c r="B339" s="4"/>
-      <c r="C339" s="3"/>
+      <c r="B339" s="9"/>
+      <c r="C339" s="10"/>
     </row>
     <row r="340" ht="15.75" customHeight="1">
-      <c r="B340" s="4"/>
-      <c r="C340" s="3"/>
+      <c r="B340" s="9"/>
+      <c r="C340" s="10"/>
     </row>
     <row r="341" ht="15.75" customHeight="1">
-      <c r="B341" s="4"/>
-      <c r="C341" s="3"/>
+      <c r="B341" s="9"/>
+      <c r="C341" s="10"/>
     </row>
     <row r="342" ht="15.75" customHeight="1">
-      <c r="B342" s="4"/>
-      <c r="C342" s="3"/>
+      <c r="B342" s="9"/>
+      <c r="C342" s="10"/>
     </row>
     <row r="343" ht="15.75" customHeight="1">
-      <c r="B343" s="4"/>
-      <c r="C343" s="3"/>
+      <c r="B343" s="9"/>
+      <c r="C343" s="10"/>
     </row>
     <row r="344" ht="15.75" customHeight="1">
-      <c r="B344" s="4"/>
-      <c r="C344" s="3"/>
+      <c r="B344" s="9"/>
+      <c r="C344" s="10"/>
     </row>
     <row r="345" ht="15.75" customHeight="1">
-      <c r="B345" s="4"/>
-      <c r="C345" s="3"/>
+      <c r="B345" s="9"/>
+      <c r="C345" s="10"/>
     </row>
     <row r="346" ht="15.75" customHeight="1">
-      <c r="B346" s="4"/>
-      <c r="C346" s="3"/>
+      <c r="B346" s="9"/>
+      <c r="C346" s="10"/>
     </row>
     <row r="347" ht="15.75" customHeight="1">
-      <c r="B347" s="4"/>
-      <c r="C347" s="3"/>
+      <c r="B347" s="9"/>
+      <c r="C347" s="10"/>
     </row>
     <row r="348" ht="15.75" customHeight="1">
-      <c r="B348" s="4"/>
-      <c r="C348" s="3"/>
+      <c r="B348" s="9"/>
+      <c r="C348" s="10"/>
     </row>
     <row r="349" ht="15.75" customHeight="1">
-      <c r="B349" s="4"/>
-      <c r="C349" s="3"/>
+      <c r="B349" s="9"/>
+      <c r="C349" s="10"/>
     </row>
     <row r="350" ht="15.75" customHeight="1">
-      <c r="B350" s="4"/>
-      <c r="C350" s="3"/>
+      <c r="B350" s="9"/>
+      <c r="C350" s="10"/>
     </row>
     <row r="351" ht="15.75" customHeight="1">
-      <c r="B351" s="4"/>
-      <c r="C351" s="3"/>
+      <c r="B351" s="9"/>
+      <c r="C351" s="10"/>
     </row>
     <row r="352" ht="15.75" customHeight="1">
-      <c r="B352" s="4"/>
-      <c r="C352" s="3"/>
+      <c r="B352" s="9"/>
+      <c r="C352" s="10"/>
     </row>
     <row r="353" ht="15.75" customHeight="1">
-      <c r="B353" s="4"/>
-      <c r="C353" s="3"/>
+      <c r="B353" s="9"/>
+      <c r="C353" s="10"/>
     </row>
     <row r="354" ht="15.75" customHeight="1">
-      <c r="B354" s="4"/>
-      <c r="C354" s="3"/>
+      <c r="B354" s="9"/>
+      <c r="C354" s="10"/>
     </row>
     <row r="355" ht="15.75" customHeight="1">
-      <c r="B355" s="4"/>
-      <c r="C355" s="3"/>
+      <c r="B355" s="9"/>
+      <c r="C355" s="10"/>
     </row>
     <row r="356" ht="15.75" customHeight="1">
-      <c r="B356" s="4"/>
-      <c r="C356" s="3"/>
+      <c r="B356" s="9"/>
+      <c r="C356" s="10"/>
     </row>
     <row r="357" ht="15.75" customHeight="1">
-      <c r="B357" s="4"/>
-      <c r="C357" s="3"/>
+      <c r="B357" s="9"/>
+      <c r="C357" s="10"/>
     </row>
     <row r="358" ht="15.75" customHeight="1">
-      <c r="B358" s="4"/>
-      <c r="C358" s="3"/>
+      <c r="B358" s="9"/>
+      <c r="C358" s="10"/>
     </row>
     <row r="359" ht="15.75" customHeight="1">
-      <c r="B359" s="4"/>
-      <c r="C359" s="3"/>
+      <c r="B359" s="9"/>
+      <c r="C359" s="10"/>
     </row>
     <row r="360" ht="15.75" customHeight="1">
-      <c r="B360" s="4"/>
-      <c r="C360" s="3"/>
+      <c r="B360" s="9"/>
+      <c r="C360" s="10"/>
     </row>
     <row r="361" ht="15.75" customHeight="1">
-      <c r="B361" s="4"/>
-      <c r="C361" s="3"/>
+      <c r="B361" s="9"/>
+      <c r="C361" s="10"/>
     </row>
     <row r="362" ht="15.75" customHeight="1">
-      <c r="B362" s="4"/>
-      <c r="C362" s="3"/>
+      <c r="B362" s="9"/>
+      <c r="C362" s="10"/>
     </row>
     <row r="363" ht="15.75" customHeight="1">
-      <c r="B363" s="4"/>
-      <c r="C363" s="3"/>
+      <c r="B363" s="9"/>
+      <c r="C363" s="10"/>
     </row>
     <row r="364" ht="15.75" customHeight="1">
-      <c r="B364" s="4"/>
-      <c r="C364" s="3"/>
+      <c r="B364" s="9"/>
+      <c r="C364" s="10"/>
     </row>
     <row r="365" ht="15.75" customHeight="1">
-      <c r="B365" s="4"/>
-      <c r="C365" s="3"/>
+      <c r="B365" s="9"/>
+      <c r="C365" s="10"/>
     </row>
     <row r="366" ht="15.75" customHeight="1">
-      <c r="B366" s="4"/>
-      <c r="C366" s="3"/>
+      <c r="B366" s="9"/>
+      <c r="C366" s="10"/>
     </row>
     <row r="367" ht="15.75" customHeight="1">
-      <c r="B367" s="4"/>
-      <c r="C367" s="3"/>
+      <c r="B367" s="9"/>
+      <c r="C367" s="10"/>
     </row>
     <row r="368" ht="15.75" customHeight="1">
-      <c r="B368" s="4"/>
-      <c r="C368" s="3"/>
+      <c r="B368" s="9"/>
+      <c r="C368" s="10"/>
     </row>
     <row r="369" ht="15.75" customHeight="1">
-      <c r="B369" s="4"/>
-      <c r="C369" s="3"/>
+      <c r="B369" s="9"/>
+      <c r="C369" s="10"/>
     </row>
     <row r="370" ht="15.75" customHeight="1">
-      <c r="B370" s="4"/>
-      <c r="C370" s="3"/>
+      <c r="B370" s="9"/>
+      <c r="C370" s="10"/>
     </row>
     <row r="371" ht="15.75" customHeight="1">
-      <c r="B371" s="4"/>
-      <c r="C371" s="3"/>
+      <c r="B371" s="9"/>
+      <c r="C371" s="10"/>
     </row>
     <row r="372" ht="15.75" customHeight="1">
-      <c r="B372" s="4"/>
-      <c r="C372" s="3"/>
+      <c r="B372" s="9"/>
+      <c r="C372" s="10"/>
     </row>
     <row r="373" ht="15.75" customHeight="1">
-      <c r="B373" s="4"/>
-      <c r="C373" s="3"/>
+      <c r="B373" s="9"/>
+      <c r="C373" s="10"/>
     </row>
     <row r="374" ht="15.75" customHeight="1">
-      <c r="B374" s="4"/>
-      <c r="C374" s="3"/>
+      <c r="B374" s="9"/>
+      <c r="C374" s="10"/>
     </row>
     <row r="375" ht="15.75" customHeight="1">
-      <c r="B375" s="4"/>
-      <c r="C375" s="3"/>
+      <c r="B375" s="9"/>
+      <c r="C375" s="10"/>
     </row>
     <row r="376" ht="15.75" customHeight="1">
-      <c r="B376" s="4"/>
-      <c r="C376" s="3"/>
+      <c r="B376" s="9"/>
+      <c r="C376" s="10"/>
     </row>
     <row r="377" ht="15.75" customHeight="1">
-      <c r="B377" s="4"/>
-      <c r="C377" s="3"/>
+      <c r="B377" s="9"/>
+      <c r="C377" s="10"/>
     </row>
     <row r="378" ht="15.75" customHeight="1">
-      <c r="B378" s="4"/>
-      <c r="C378" s="3"/>
+      <c r="B378" s="9"/>
+      <c r="C378" s="10"/>
     </row>
     <row r="379" ht="15.75" customHeight="1">
-      <c r="B379" s="4"/>
-      <c r="C379" s="3"/>
+      <c r="B379" s="9"/>
+      <c r="C379" s="10"/>
     </row>
     <row r="380" ht="15.75" customHeight="1">
-      <c r="B380" s="4"/>
-      <c r="C380" s="3"/>
+      <c r="B380" s="9"/>
+      <c r="C380" s="10"/>
     </row>
     <row r="381" ht="15.75" customHeight="1">
-      <c r="B381" s="4"/>
-      <c r="C381" s="3"/>
+      <c r="B381" s="9"/>
+      <c r="C381" s="10"/>
     </row>
     <row r="382" ht="15.75" customHeight="1">
-      <c r="B382" s="4"/>
-      <c r="C382" s="3"/>
+      <c r="B382" s="9"/>
+      <c r="C382" s="10"/>
     </row>
     <row r="383" ht="15.75" customHeight="1">
-      <c r="B383" s="4"/>
-      <c r="C383" s="3"/>
+      <c r="B383" s="9"/>
+      <c r="C383" s="10"/>
     </row>
     <row r="384" ht="15.75" customHeight="1">
-      <c r="B384" s="4"/>
-      <c r="C384" s="3"/>
+      <c r="B384" s="9"/>
+      <c r="C384" s="10"/>
     </row>
     <row r="385" ht="15.75" customHeight="1">
-      <c r="B385" s="4"/>
-      <c r="C385" s="3"/>
+      <c r="B385" s="9"/>
+      <c r="C385" s="10"/>
     </row>
     <row r="386" ht="15.75" customHeight="1">
-      <c r="B386" s="4"/>
-      <c r="C386" s="3"/>
+      <c r="B386" s="9"/>
+      <c r="C386" s="10"/>
     </row>
     <row r="387" ht="15.75" customHeight="1">
-      <c r="B387" s="4"/>
-      <c r="C387" s="3"/>
+      <c r="B387" s="9"/>
+      <c r="C387" s="10"/>
     </row>
     <row r="388" ht="15.75" customHeight="1">
-      <c r="B388" s="4"/>
-      <c r="C388" s="3"/>
+      <c r="B388" s="9"/>
+      <c r="C388" s="10"/>
     </row>
     <row r="389" ht="15.75" customHeight="1">
-      <c r="B389" s="4"/>
-      <c r="C389" s="3"/>
+      <c r="B389" s="9"/>
+      <c r="C389" s="10"/>
     </row>
     <row r="390" ht="15.75" customHeight="1">
-      <c r="B390" s="4"/>
-      <c r="C390" s="3"/>
+      <c r="B390" s="9"/>
+      <c r="C390" s="10"/>
     </row>
     <row r="391" ht="15.75" customHeight="1">
-      <c r="B391" s="4"/>
-      <c r="C391" s="3"/>
+      <c r="B391" s="9"/>
+      <c r="C391" s="10"/>
     </row>
     <row r="392" ht="15.75" customHeight="1">
-      <c r="B392" s="4"/>
-      <c r="C392" s="3"/>
+      <c r="B392" s="9"/>
+      <c r="C392" s="10"/>
     </row>
     <row r="393" ht="15.75" customHeight="1">
-      <c r="B393" s="4"/>
-      <c r="C393" s="3"/>
+      <c r="B393" s="9"/>
+      <c r="C393" s="10"/>
     </row>
     <row r="394" ht="15.75" customHeight="1">
-      <c r="B394" s="4"/>
-      <c r="C394" s="3"/>
+      <c r="B394" s="9"/>
+      <c r="C394" s="10"/>
     </row>
     <row r="395" ht="15.75" customHeight="1">
-      <c r="B395" s="4"/>
-      <c r="C395" s="3"/>
+      <c r="B395" s="9"/>
+      <c r="C395" s="10"/>
     </row>
     <row r="396" ht="15.75" customHeight="1">
-      <c r="B396" s="4"/>
-      <c r="C396" s="3"/>
+      <c r="B396" s="9"/>
+      <c r="C396" s="10"/>
     </row>
     <row r="397" ht="15.75" customHeight="1">
-      <c r="B397" s="4"/>
-      <c r="C397" s="3"/>
+      <c r="B397" s="9"/>
+      <c r="C397" s="10"/>
     </row>
     <row r="398" ht="15.75" customHeight="1">
-      <c r="B398" s="4"/>
-      <c r="C398" s="3"/>
+      <c r="B398" s="9"/>
+      <c r="C398" s="10"/>
     </row>
     <row r="399" ht="15.75" customHeight="1">
-      <c r="B399" s="4"/>
-      <c r="C399" s="3"/>
+      <c r="B399" s="9"/>
+      <c r="C399" s="10"/>
     </row>
     <row r="400" ht="15.75" customHeight="1">
-      <c r="B400" s="4"/>
-      <c r="C400" s="3"/>
+      <c r="B400" s="9"/>
+      <c r="C400" s="10"/>
     </row>
     <row r="401" ht="15.75" customHeight="1">
-      <c r="B401" s="4"/>
-      <c r="C401" s="3"/>
+      <c r="B401" s="9"/>
+      <c r="C401" s="10"/>
     </row>
     <row r="402" ht="15.75" customHeight="1">
-      <c r="B402" s="4"/>
-      <c r="C402" s="3"/>
+      <c r="B402" s="9"/>
+      <c r="C402" s="10"/>
     </row>
     <row r="403" ht="15.75" customHeight="1">
-      <c r="B403" s="4"/>
-      <c r="C403" s="3"/>
+      <c r="B403" s="9"/>
+      <c r="C403" s="10"/>
     </row>
     <row r="404" ht="15.75" customHeight="1">
-      <c r="B404" s="4"/>
-      <c r="C404" s="3"/>
+      <c r="B404" s="9"/>
+      <c r="C404" s="10"/>
     </row>
     <row r="405" ht="15.75" customHeight="1">
-      <c r="B405" s="4"/>
-      <c r="C405" s="3"/>
+      <c r="B405" s="9"/>
+      <c r="C405" s="10"/>
     </row>
     <row r="406" ht="15.75" customHeight="1">
-      <c r="B406" s="4"/>
-      <c r="C406" s="3"/>
+      <c r="B406" s="9"/>
+      <c r="C406" s="10"/>
     </row>
     <row r="407" ht="15.75" customHeight="1">
-      <c r="B407" s="4"/>
-      <c r="C407" s="3"/>
+      <c r="B407" s="9"/>
+      <c r="C407" s="10"/>
     </row>
     <row r="408" ht="15.75" customHeight="1">
-      <c r="B408" s="4"/>
-      <c r="C408" s="3"/>
+      <c r="B408" s="9"/>
+      <c r="C408" s="10"/>
     </row>
     <row r="409" ht="15.75" customHeight="1">
-      <c r="B409" s="4"/>
-      <c r="C409" s="3"/>
+      <c r="B409" s="9"/>
+      <c r="C409" s="10"/>
     </row>
     <row r="410" ht="15.75" customHeight="1">
-      <c r="B410" s="4"/>
-      <c r="C410" s="3"/>
+      <c r="B410" s="9"/>
+      <c r="C410" s="10"/>
     </row>
     <row r="411" ht="15.75" customHeight="1">
-      <c r="B411" s="4"/>
-      <c r="C411" s="3"/>
+      <c r="B411" s="9"/>
+      <c r="C411" s="10"/>
     </row>
     <row r="412" ht="15.75" customHeight="1">
-      <c r="B412" s="4"/>
-      <c r="C412" s="3"/>
+      <c r="B412" s="9"/>
+      <c r="C412" s="10"/>
     </row>
     <row r="413" ht="15.75" customHeight="1">
-      <c r="B413" s="4"/>
-      <c r="C413" s="3"/>
+      <c r="B413" s="9"/>
+      <c r="C413" s="10"/>
     </row>
     <row r="414" ht="15.75" customHeight="1">
-      <c r="B414" s="4"/>
-      <c r="C414" s="3"/>
+      <c r="B414" s="9"/>
+      <c r="C414" s="10"/>
     </row>
     <row r="415" ht="15.75" customHeight="1">
-      <c r="B415" s="4"/>
-      <c r="C415" s="3"/>
+      <c r="B415" s="9"/>
+      <c r="C415" s="10"/>
     </row>
     <row r="416" ht="15.75" customHeight="1">
-      <c r="B416" s="4"/>
-      <c r="C416" s="3"/>
+      <c r="B416" s="9"/>
+      <c r="C416" s="10"/>
     </row>
     <row r="417" ht="15.75" customHeight="1">
-      <c r="B417" s="4"/>
-      <c r="C417" s="3"/>
+      <c r="B417" s="9"/>
+      <c r="C417" s="10"/>
     </row>
     <row r="418" ht="15.75" customHeight="1">
-      <c r="B418" s="4"/>
-      <c r="C418" s="3"/>
+      <c r="B418" s="9"/>
+      <c r="C418" s="10"/>
     </row>
     <row r="419" ht="15.75" customHeight="1">
-      <c r="B419" s="4"/>
-      <c r="C419" s="3"/>
+      <c r="B419" s="9"/>
+      <c r="C419" s="10"/>
     </row>
     <row r="420" ht="15.75" customHeight="1">
-      <c r="B420" s="4"/>
-      <c r="C420" s="3"/>
+      <c r="B420" s="9"/>
+      <c r="C420" s="10"/>
     </row>
     <row r="421" ht="15.75" customHeight="1">
-      <c r="B421" s="4"/>
-      <c r="C421" s="3"/>
+      <c r="B421" s="9"/>
+      <c r="C421" s="10"/>
     </row>
     <row r="422" ht="15.75" customHeight="1">
-      <c r="B422" s="4"/>
-      <c r="C422" s="3"/>
+      <c r="B422" s="9"/>
+      <c r="C422" s="10"/>
     </row>
     <row r="423" ht="15.75" customHeight="1">
-      <c r="B423" s="4"/>
-      <c r="C423" s="3"/>
+      <c r="B423" s="9"/>
+      <c r="C423" s="10"/>
     </row>
     <row r="424" ht="15.75" customHeight="1">
-      <c r="B424" s="4"/>
-      <c r="C424" s="3"/>
+      <c r="B424" s="9"/>
+      <c r="C424" s="10"/>
     </row>
     <row r="425" ht="15.75" customHeight="1">
-      <c r="B425" s="4"/>
-      <c r="C425" s="3"/>
+      <c r="B425" s="9"/>
+      <c r="C425" s="10"/>
     </row>
     <row r="426" ht="15.75" customHeight="1">
-      <c r="B426" s="4"/>
-      <c r="C426" s="3"/>
+      <c r="B426" s="9"/>
+      <c r="C426" s="10"/>
     </row>
     <row r="427" ht="15.75" customHeight="1">
-      <c r="B427" s="4"/>
-      <c r="C427" s="3"/>
+      <c r="B427" s="9"/>
+      <c r="C427" s="10"/>
     </row>
     <row r="428" ht="15.75" customHeight="1">
-      <c r="B428" s="4"/>
-      <c r="C428" s="3"/>
+      <c r="B428" s="9"/>
+      <c r="C428" s="10"/>
     </row>
     <row r="429" ht="15.75" customHeight="1">
-      <c r="B429" s="4"/>
-      <c r="C429" s="3"/>
+      <c r="B429" s="9"/>
+      <c r="C429" s="10"/>
     </row>
     <row r="430" ht="15.75" customHeight="1">
-      <c r="B430" s="4"/>
-      <c r="C430" s="3"/>
+      <c r="B430" s="9"/>
+      <c r="C430" s="10"/>
     </row>
     <row r="431" ht="15.75" customHeight="1">
-      <c r="B431" s="4"/>
-      <c r="C431" s="3"/>
+      <c r="B431" s="9"/>
+      <c r="C431" s="10"/>
     </row>
     <row r="432" ht="15.75" customHeight="1">
-      <c r="B432" s="4"/>
-      <c r="C432" s="3"/>
+      <c r="B432" s="9"/>
+      <c r="C432" s="10"/>
     </row>
     <row r="433" ht="15.75" customHeight="1">
-      <c r="B433" s="4"/>
-      <c r="C433" s="3"/>
+      <c r="B433" s="9"/>
+      <c r="C433" s="10"/>
     </row>
     <row r="434" ht="15.75" customHeight="1">
-      <c r="B434" s="4"/>
-      <c r="C434" s="3"/>
+      <c r="B434" s="9"/>
+      <c r="C434" s="10"/>
     </row>
     <row r="435" ht="15.75" customHeight="1">
-      <c r="B435" s="4"/>
-      <c r="C435" s="3"/>
+      <c r="B435" s="9"/>
+      <c r="C435" s="10"/>
     </row>
     <row r="436" ht="15.75" customHeight="1">
-      <c r="B436" s="4"/>
-      <c r="C436" s="3"/>
+      <c r="B436" s="9"/>
+      <c r="C436" s="10"/>
     </row>
     <row r="437" ht="15.75" customHeight="1">
-      <c r="B437" s="4"/>
-      <c r="C437" s="3"/>
+      <c r="B437" s="9"/>
+      <c r="C437" s="10"/>
     </row>
     <row r="438" ht="15.75" customHeight="1">
-      <c r="B438" s="4"/>
-      <c r="C438" s="3"/>
+      <c r="B438" s="9"/>
+      <c r="C438" s="10"/>
     </row>
     <row r="439" ht="15.75" customHeight="1">
-      <c r="B439" s="4"/>
-      <c r="C439" s="3"/>
+      <c r="B439" s="9"/>
+      <c r="C439" s="10"/>
     </row>
     <row r="440" ht="15.75" customHeight="1">
-      <c r="B440" s="4"/>
-      <c r="C440" s="3"/>
+      <c r="B440" s="9"/>
+      <c r="C440" s="10"/>
     </row>
     <row r="441" ht="15.75" customHeight="1">
-      <c r="B441" s="4"/>
-      <c r="C441" s="3"/>
+      <c r="B441" s="9"/>
+      <c r="C441" s="10"/>
     </row>
     <row r="442" ht="15.75" customHeight="1">
-      <c r="B442" s="4"/>
-      <c r="C442" s="3"/>
+      <c r="B442" s="9"/>
+      <c r="C442" s="10"/>
     </row>
     <row r="443" ht="15.75" customHeight="1">
-      <c r="B443" s="4"/>
-      <c r="C443" s="3"/>
+      <c r="B443" s="9"/>
+      <c r="C443" s="10"/>
     </row>
     <row r="444" ht="15.75" customHeight="1">
-      <c r="B444" s="4"/>
-      <c r="C444" s="3"/>
+      <c r="B444" s="9"/>
+      <c r="C444" s="10"/>
     </row>
     <row r="445" ht="15.75" customHeight="1">
-      <c r="B445" s="4"/>
-      <c r="C445" s="3"/>
+      <c r="B445" s="9"/>
+      <c r="C445" s="10"/>
     </row>
     <row r="446" ht="15.75" customHeight="1">
-      <c r="B446" s="4"/>
-      <c r="C446" s="3"/>
+      <c r="B446" s="9"/>
+      <c r="C446" s="10"/>
     </row>
     <row r="447" ht="15.75" customHeight="1">
-      <c r="B447" s="4"/>
-      <c r="C447" s="3"/>
+      <c r="B447" s="9"/>
+      <c r="C447" s="10"/>
     </row>
     <row r="448" ht="15.75" customHeight="1">
-      <c r="B448" s="4"/>
-      <c r="C448" s="3"/>
+      <c r="B448" s="9"/>
+      <c r="C448" s="10"/>
     </row>
     <row r="449" ht="15.75" customHeight="1">
-      <c r="B449" s="4"/>
-      <c r="C449" s="3"/>
+      <c r="B449" s="9"/>
+      <c r="C449" s="10"/>
     </row>
     <row r="450" ht="15.75" customHeight="1">
-      <c r="B450" s="4"/>
-      <c r="C450" s="3"/>
+      <c r="B450" s="9"/>
+      <c r="C450" s="10"/>
     </row>
     <row r="451" ht="15.75" customHeight="1">
-      <c r="B451" s="4"/>
-      <c r="C451" s="3"/>
+      <c r="B451" s="9"/>
+      <c r="C451" s="10"/>
     </row>
     <row r="452" ht="15.75" customHeight="1">
-      <c r="B452" s="4"/>
-      <c r="C452" s="3"/>
+      <c r="B452" s="9"/>
+      <c r="C452" s="10"/>
     </row>
     <row r="453" ht="15.75" customHeight="1">
-      <c r="B453" s="4"/>
-      <c r="C453" s="3"/>
+      <c r="B453" s="9"/>
+      <c r="C453" s="10"/>
     </row>
     <row r="454" ht="15.75" customHeight="1">
-      <c r="B454" s="4"/>
-      <c r="C454" s="3"/>
+      <c r="B454" s="9"/>
+      <c r="C454" s="10"/>
     </row>
     <row r="455" ht="15.75" customHeight="1">
-      <c r="B455" s="4"/>
-      <c r="C455" s="3"/>
+      <c r="B455" s="9"/>
+      <c r="C455" s="10"/>
     </row>
     <row r="456" ht="15.75" customHeight="1">
-      <c r="B456" s="4"/>
-      <c r="C456" s="3"/>
+      <c r="B456" s="9"/>
+      <c r="C456" s="10"/>
     </row>
     <row r="457" ht="15.75" customHeight="1">
-      <c r="B457" s="4"/>
-      <c r="C457" s="3"/>
+      <c r="B457" s="9"/>
+      <c r="C457" s="10"/>
     </row>
     <row r="458" ht="15.75" customHeight="1">
-      <c r="B458" s="4"/>
-      <c r="C458" s="3"/>
+      <c r="B458" s="9"/>
+      <c r="C458" s="10"/>
     </row>
     <row r="459" ht="15.75" customHeight="1">
-      <c r="B459" s="4"/>
-      <c r="C459" s="3"/>
+      <c r="B459" s="9"/>
+      <c r="C459" s="10"/>
     </row>
     <row r="460" ht="15.75" customHeight="1">
-      <c r="B460" s="4"/>
-      <c r="C460" s="3"/>
+      <c r="B460" s="9"/>
+      <c r="C460" s="10"/>
     </row>
     <row r="461" ht="15.75" customHeight="1">
-      <c r="B461" s="4"/>
-      <c r="C461" s="3"/>
+      <c r="B461" s="9"/>
+      <c r="C461" s="10"/>
     </row>
     <row r="462" ht="15.75" customHeight="1">
-      <c r="B462" s="4"/>
-      <c r="C462" s="3"/>
+      <c r="B462" s="9"/>
+      <c r="C462" s="10"/>
     </row>
     <row r="463" ht="15.75" customHeight="1">
-      <c r="B463" s="4"/>
-      <c r="C463" s="3"/>
+      <c r="B463" s="9"/>
+      <c r="C463" s="10"/>
     </row>
     <row r="464" ht="15.75" customHeight="1">
-      <c r="B464" s="4"/>
-      <c r="C464" s="3"/>
+      <c r="B464" s="9"/>
+      <c r="C464" s="10"/>
     </row>
     <row r="465" ht="15.75" customHeight="1">
-      <c r="B465" s="4"/>
-      <c r="C465" s="3"/>
+      <c r="B465" s="9"/>
+      <c r="C465" s="10"/>
     </row>
     <row r="466" ht="15.75" customHeight="1">
-      <c r="B466" s="4"/>
-      <c r="C466" s="3"/>
+      <c r="B466" s="9"/>
+      <c r="C466" s="10"/>
     </row>
     <row r="467" ht="15.75" customHeight="1">
-      <c r="B467" s="4"/>
-      <c r="C467" s="3"/>
+      <c r="B467" s="9"/>
+      <c r="C467" s="10"/>
     </row>
     <row r="468" ht="15.75" customHeight="1">
-      <c r="B468" s="4"/>
-      <c r="C468" s="3"/>
+      <c r="B468" s="9"/>
+      <c r="C468" s="10"/>
     </row>
     <row r="469" ht="15.75" customHeight="1">
-      <c r="B469" s="4"/>
-      <c r="C469" s="3"/>
+      <c r="B469" s="9"/>
+      <c r="C469" s="10"/>
     </row>
     <row r="470" ht="15.75" customHeight="1">
-      <c r="B470" s="4"/>
-      <c r="C470" s="3"/>
+      <c r="B470" s="9"/>
+      <c r="C470" s="10"/>
     </row>
     <row r="471" ht="15.75" customHeight="1">
-      <c r="B471" s="4"/>
-      <c r="C471" s="3"/>
+      <c r="B471" s="9"/>
+      <c r="C471" s="10"/>
     </row>
     <row r="472" ht="15.75" customHeight="1">
-      <c r="B472" s="4"/>
-      <c r="C472" s="3"/>
+      <c r="B472" s="9"/>
+      <c r="C472" s="10"/>
     </row>
     <row r="473" ht="15.75" customHeight="1">
-      <c r="B473" s="4"/>
-      <c r="C473" s="3"/>
+      <c r="B473" s="9"/>
+      <c r="C473" s="10"/>
     </row>
     <row r="474" ht="15.75" customHeight="1">
-      <c r="B474" s="4"/>
-      <c r="C474" s="3"/>
+      <c r="B474" s="9"/>
+      <c r="C474" s="10"/>
     </row>
     <row r="475" ht="15.75" customHeight="1">
-      <c r="B475" s="4"/>
-      <c r="C475" s="3"/>
+      <c r="B475" s="9"/>
+      <c r="C475" s="10"/>
     </row>
     <row r="476" ht="15.75" customHeight="1">
-      <c r="B476" s="4"/>
-      <c r="C476" s="3"/>
+      <c r="B476" s="9"/>
+      <c r="C476" s="10"/>
     </row>
     <row r="477" ht="15.75" customHeight="1">
-      <c r="B477" s="4"/>
-      <c r="C477" s="3"/>
+      <c r="B477" s="9"/>
+      <c r="C477" s="10"/>
     </row>
     <row r="478" ht="15.75" customHeight="1">
-      <c r="B478" s="4"/>
-      <c r="C478" s="3"/>
+      <c r="B478" s="9"/>
+      <c r="C478" s="10"/>
     </row>
     <row r="479" ht="15.75" customHeight="1">
-      <c r="B479" s="4"/>
-      <c r="C479" s="3"/>
+      <c r="B479" s="9"/>
+      <c r="C479" s="10"/>
     </row>
     <row r="480" ht="15.75" customHeight="1">
-      <c r="B480" s="4"/>
-      <c r="C480" s="3"/>
+      <c r="B480" s="9"/>
+      <c r="C480" s="10"/>
     </row>
     <row r="481" ht="15.75" customHeight="1">
-      <c r="B481" s="4"/>
-      <c r="C481" s="3"/>
+      <c r="B481" s="9"/>
+      <c r="C481" s="10"/>
     </row>
     <row r="482" ht="15.75" customHeight="1">
-      <c r="B482" s="4"/>
-      <c r="C482" s="3"/>
+      <c r="B482" s="9"/>
+      <c r="C482" s="10"/>
     </row>
     <row r="483" ht="15.75" customHeight="1">
-      <c r="B483" s="4"/>
-      <c r="C483" s="3"/>
+      <c r="B483" s="9"/>
+      <c r="C483" s="10"/>
     </row>
     <row r="484" ht="15.75" customHeight="1">
-      <c r="B484" s="4"/>
-      <c r="C484" s="3"/>
+      <c r="B484" s="9"/>
+      <c r="C484" s="10"/>
     </row>
     <row r="485" ht="15.75" customHeight="1">
-      <c r="B485" s="4"/>
-      <c r="C485" s="3"/>
+      <c r="B485" s="9"/>
+      <c r="C485" s="10"/>
     </row>
     <row r="486" ht="15.75" customHeight="1">
-      <c r="B486" s="4"/>
-      <c r="C486" s="3"/>
+      <c r="B486" s="9"/>
+      <c r="C486" s="10"/>
     </row>
     <row r="487" ht="15.75" customHeight="1">
-      <c r="B487" s="4"/>
-      <c r="C487" s="3"/>
+      <c r="B487" s="9"/>
+      <c r="C487" s="10"/>
     </row>
     <row r="488" ht="15.75" customHeight="1">
-      <c r="B488" s="4"/>
-      <c r="C488" s="3"/>
+      <c r="B488" s="9"/>
+      <c r="C488" s="10"/>
     </row>
     <row r="489" ht="15.75" customHeight="1">
-      <c r="B489" s="4"/>
-      <c r="C489" s="3"/>
+      <c r="B489" s="9"/>
+      <c r="C489" s="10"/>
     </row>
     <row r="490" ht="15.75" customHeight="1">
-      <c r="B490" s="4"/>
-      <c r="C490" s="3"/>
+      <c r="B490" s="9"/>
+      <c r="C490" s="10"/>
     </row>
     <row r="491" ht="15.75" customHeight="1">
-      <c r="B491" s="4"/>
-      <c r="C491" s="3"/>
+      <c r="B491" s="9"/>
+      <c r="C491" s="10"/>
     </row>
     <row r="492" ht="15.75" customHeight="1">
-      <c r="B492" s="4"/>
-      <c r="C492" s="3"/>
+      <c r="B492" s="9"/>
+      <c r="C492" s="10"/>
     </row>
     <row r="493" ht="15.75" customHeight="1">
-      <c r="B493" s="4"/>
-      <c r="C493" s="3"/>
+      <c r="B493" s="9"/>
+      <c r="C493" s="10"/>
     </row>
     <row r="494" ht="15.75" customHeight="1">
-      <c r="B494" s="4"/>
-      <c r="C494" s="3"/>
+      <c r="B494" s="9"/>
+      <c r="C494" s="10"/>
     </row>
     <row r="495" ht="15.75" customHeight="1">
-      <c r="B495" s="4"/>
-      <c r="C495" s="3"/>
+      <c r="B495" s="9"/>
+      <c r="C495" s="10"/>
     </row>
     <row r="496" ht="15.75" customHeight="1">
-      <c r="B496" s="4"/>
-      <c r="C496" s="3"/>
+      <c r="B496" s="9"/>
+      <c r="C496" s="10"/>
     </row>
     <row r="497" ht="15.75" customHeight="1">
-      <c r="B497" s="4"/>
-      <c r="C497" s="3"/>
+      <c r="B497" s="9"/>
+      <c r="C497" s="10"/>
     </row>
     <row r="498" ht="15.75" customHeight="1">
-      <c r="B498" s="4"/>
-      <c r="C498" s="3"/>
+      <c r="B498" s="9"/>
+      <c r="C498" s="10"/>
     </row>
     <row r="499" ht="15.75" customHeight="1">
-      <c r="B499" s="4"/>
-      <c r="C499" s="3"/>
+      <c r="B499" s="9"/>
+      <c r="C499" s="10"/>
     </row>
     <row r="500" ht="15.75" customHeight="1">
-      <c r="B500" s="4"/>
-      <c r="C500" s="3"/>
+      <c r="B500" s="9"/>
+      <c r="C500" s="10"/>
     </row>
     <row r="501" ht="15.75" customHeight="1">
-      <c r="B501" s="4"/>
-      <c r="C501" s="3"/>
+      <c r="B501" s="9"/>
+      <c r="C501" s="10"/>
     </row>
     <row r="502" ht="15.75" customHeight="1">
-      <c r="B502" s="4"/>
-      <c r="C502" s="3"/>
+      <c r="B502" s="9"/>
+      <c r="C502" s="10"/>
     </row>
     <row r="503" ht="15.75" customHeight="1">
-      <c r="B503" s="4"/>
-      <c r="C503" s="3"/>
+      <c r="B503" s="9"/>
+      <c r="C503" s="10"/>
     </row>
     <row r="504" ht="15.75" customHeight="1">
-      <c r="B504" s="4"/>
-      <c r="C504" s="3"/>
+      <c r="B504" s="9"/>
+      <c r="C504" s="10"/>
     </row>
     <row r="505" ht="15.75" customHeight="1">
-      <c r="B505" s="4"/>
-      <c r="C505" s="3"/>
+      <c r="B505" s="9"/>
+      <c r="C505" s="10"/>
     </row>
     <row r="506" ht="15.75" customHeight="1">
-      <c r="B506" s="4"/>
-      <c r="C506" s="3"/>
+      <c r="B506" s="9"/>
+      <c r="C506" s="10"/>
     </row>
     <row r="507" ht="15.75" customHeight="1">
-      <c r="B507" s="4"/>
-      <c r="C507" s="3"/>
+      <c r="B507" s="9"/>
+      <c r="C507" s="10"/>
     </row>
     <row r="508" ht="15.75" customHeight="1">
-      <c r="B508" s="4"/>
-      <c r="C508" s="3"/>
+      <c r="B508" s="9"/>
+      <c r="C508" s="10"/>
     </row>
     <row r="509" ht="15.75" customHeight="1">
-      <c r="B509" s="4"/>
-      <c r="C509" s="3"/>
+      <c r="B509" s="9"/>
+      <c r="C509" s="10"/>
     </row>
     <row r="510" ht="15.75" customHeight="1">
-      <c r="B510" s="4"/>
-      <c r="C510" s="3"/>
+      <c r="B510" s="9"/>
+      <c r="C510" s="10"/>
     </row>
     <row r="511" ht="15.75" customHeight="1">
-      <c r="B511" s="4"/>
-      <c r="C511" s="3"/>
+      <c r="B511" s="9"/>
+      <c r="C511" s="10"/>
     </row>
     <row r="512" ht="15.75" customHeight="1">
-      <c r="B512" s="4"/>
-      <c r="C512" s="3"/>
+      <c r="B512" s="9"/>
+      <c r="C512" s="10"/>
     </row>
     <row r="513" ht="15.75" customHeight="1">
-      <c r="B513" s="4"/>
-      <c r="C513" s="3"/>
+      <c r="B513" s="9"/>
+      <c r="C513" s="10"/>
     </row>
     <row r="514" ht="15.75" customHeight="1">
-      <c r="B514" s="4"/>
-      <c r="C514" s="3"/>
+      <c r="B514" s="9"/>
+      <c r="C514" s="10"/>
     </row>
     <row r="515" ht="15.75" customHeight="1">
-      <c r="B515" s="4"/>
-      <c r="C515" s="3"/>
+      <c r="B515" s="9"/>
+      <c r="C515" s="10"/>
     </row>
     <row r="516" ht="15.75" customHeight="1">
-      <c r="B516" s="4"/>
-      <c r="C516" s="3"/>
+      <c r="B516" s="9"/>
+      <c r="C516" s="10"/>
     </row>
     <row r="517" ht="15.75" customHeight="1">
-      <c r="B517" s="4"/>
-      <c r="C517" s="3"/>
+      <c r="B517" s="9"/>
+      <c r="C517" s="10"/>
     </row>
     <row r="518" ht="15.75" customHeight="1">
-      <c r="B518" s="4"/>
-      <c r="C518" s="3"/>
+      <c r="B518" s="9"/>
+      <c r="C518" s="10"/>
     </row>
     <row r="519" ht="15.75" customHeight="1">
-      <c r="B519" s="4"/>
-      <c r="C519" s="3"/>
+      <c r="B519" s="9"/>
+      <c r="C519" s="10"/>
     </row>
     <row r="520" ht="15.75" customHeight="1">
-      <c r="B520" s="4"/>
-      <c r="C520" s="3"/>
+      <c r="B520" s="9"/>
+      <c r="C520" s="10"/>
     </row>
     <row r="521" ht="15.75" customHeight="1">
-      <c r="B521" s="4"/>
-      <c r="C521" s="3"/>
+      <c r="B521" s="9"/>
+      <c r="C521" s="10"/>
     </row>
     <row r="522" ht="15.75" customHeight="1">
-      <c r="B522" s="4"/>
-      <c r="C522" s="3"/>
+      <c r="B522" s="9"/>
+      <c r="C522" s="10"/>
     </row>
     <row r="523" ht="15.75" customHeight="1">
-      <c r="B523" s="4"/>
-      <c r="C523" s="3"/>
+      <c r="B523" s="9"/>
+      <c r="C523" s="10"/>
     </row>
     <row r="524" ht="15.75" customHeight="1">
-      <c r="B524" s="4"/>
-      <c r="C524" s="3"/>
+      <c r="B524" s="9"/>
+      <c r="C524" s="10"/>
     </row>
     <row r="525" ht="15.75" customHeight="1">
-      <c r="B525" s="4"/>
-      <c r="C525" s="3"/>
+      <c r="B525" s="9"/>
+      <c r="C525" s="10"/>
     </row>
     <row r="526" ht="15.75" customHeight="1">
-      <c r="B526" s="4"/>
-      <c r="C526" s="3"/>
+      <c r="B526" s="9"/>
+      <c r="C526" s="10"/>
     </row>
     <row r="527" ht="15.75" customHeight="1">
-      <c r="B527" s="4"/>
-      <c r="C527" s="3"/>
+      <c r="B527" s="9"/>
+      <c r="C527" s="10"/>
     </row>
     <row r="528" ht="15.75" customHeight="1">
-      <c r="B528" s="4"/>
-      <c r="C528" s="3"/>
+      <c r="B528" s="9"/>
+      <c r="C528" s="10"/>
     </row>
     <row r="529" ht="15.75" customHeight="1">
-      <c r="B529" s="4"/>
-      <c r="C529" s="3"/>
+      <c r="B529" s="9"/>
+      <c r="C529" s="10"/>
     </row>
     <row r="530" ht="15.75" customHeight="1">
-      <c r="B530" s="4"/>
-      <c r="C530" s="3"/>
+      <c r="B530" s="9"/>
+      <c r="C530" s="10"/>
     </row>
     <row r="531" ht="15.75" customHeight="1">
-      <c r="B531" s="4"/>
-      <c r="C531" s="3"/>
+      <c r="B531" s="9"/>
+      <c r="C531" s="10"/>
     </row>
     <row r="532" ht="15.75" customHeight="1">
-      <c r="B532" s="4"/>
-      <c r="C532" s="3"/>
+      <c r="B532" s="9"/>
+      <c r="C532" s="10"/>
     </row>
     <row r="533" ht="15.75" customHeight="1">
-      <c r="B533" s="4"/>
-      <c r="C533" s="3"/>
+      <c r="B533" s="9"/>
+      <c r="C533" s="10"/>
     </row>
     <row r="534" ht="15.75" customHeight="1">
-      <c r="B534" s="4"/>
-      <c r="C534" s="3"/>
+      <c r="B534" s="9"/>
+      <c r="C534" s="10"/>
     </row>
     <row r="535" ht="15.75" customHeight="1">
-      <c r="B535" s="4"/>
-      <c r="C535" s="3"/>
+      <c r="B535" s="9"/>
+      <c r="C535" s="10"/>
     </row>
     <row r="536" ht="15.75" customHeight="1">
-      <c r="B536" s="4"/>
-      <c r="C536" s="3"/>
+      <c r="B536" s="9"/>
+      <c r="C536" s="10"/>
     </row>
     <row r="537" ht="15.75" customHeight="1">
-      <c r="B537" s="4"/>
-      <c r="C537" s="3"/>
+      <c r="B537" s="9"/>
+      <c r="C537" s="10"/>
     </row>
     <row r="538" ht="15.75" customHeight="1">
-      <c r="B538" s="4"/>
-      <c r="C538" s="3"/>
+      <c r="B538" s="9"/>
+      <c r="C538" s="10"/>
     </row>
     <row r="539" ht="15.75" customHeight="1">
-      <c r="B539" s="4"/>
-      <c r="C539" s="3"/>
+      <c r="B539" s="9"/>
+      <c r="C539" s="10"/>
     </row>
     <row r="540" ht="15.75" customHeight="1">
-      <c r="B540" s="4"/>
-      <c r="C540" s="3"/>
+      <c r="B540" s="9"/>
+      <c r="C540" s="10"/>
     </row>
     <row r="541" ht="15.75" customHeight="1">
-      <c r="B541" s="4"/>
-      <c r="C541" s="3"/>
+      <c r="B541" s="9"/>
+      <c r="C541" s="10"/>
     </row>
     <row r="542" ht="15.75" customHeight="1">
-      <c r="B542" s="4"/>
-      <c r="C542" s="3"/>
+      <c r="B542" s="9"/>
+      <c r="C542" s="10"/>
     </row>
     <row r="543" ht="15.75" customHeight="1">
-      <c r="B543" s="4"/>
-      <c r="C543" s="3"/>
+      <c r="B543" s="9"/>
+      <c r="C543" s="10"/>
     </row>
     <row r="544" ht="15.75" customHeight="1">
-      <c r="B544" s="4"/>
-      <c r="C544" s="3"/>
+      <c r="B544" s="9"/>
+      <c r="C544" s="10"/>
     </row>
     <row r="545" ht="15.75" customHeight="1">
-      <c r="B545" s="4"/>
-      <c r="C545" s="3"/>
+      <c r="B545" s="9"/>
+      <c r="C545" s="10"/>
     </row>
     <row r="546" ht="15.75" customHeight="1">
-      <c r="B546" s="4"/>
-      <c r="C546" s="3"/>
+      <c r="B546" s="9"/>
+      <c r="C546" s="10"/>
     </row>
     <row r="547" ht="15.75" customHeight="1">
-      <c r="B547" s="4"/>
-      <c r="C547" s="3"/>
+      <c r="B547" s="9"/>
+      <c r="C547" s="10"/>
     </row>
     <row r="548" ht="15.75" customHeight="1">
-      <c r="B548" s="4"/>
-      <c r="C548" s="3"/>
+      <c r="B548" s="9"/>
+      <c r="C548" s="10"/>
     </row>
     <row r="549" ht="15.75" customHeight="1">
-      <c r="B549" s="4"/>
-      <c r="C549" s="3"/>
+      <c r="B549" s="9"/>
+      <c r="C549" s="10"/>
     </row>
     <row r="550" ht="15.75" customHeight="1">
-      <c r="B550" s="4"/>
-      <c r="C550" s="3"/>
+      <c r="B550" s="9"/>
+      <c r="C550" s="10"/>
     </row>
     <row r="551" ht="15.75" customHeight="1">
-      <c r="B551" s="4"/>
-      <c r="C551" s="3"/>
+      <c r="B551" s="9"/>
+      <c r="C551" s="10"/>
     </row>
     <row r="552" ht="15.75" customHeight="1">
-      <c r="B552" s="4"/>
-      <c r="C552" s="3"/>
+      <c r="B552" s="9"/>
+      <c r="C552" s="10"/>
     </row>
     <row r="553" ht="15.75" customHeight="1">
-      <c r="B553" s="4"/>
-      <c r="C553" s="3"/>
+      <c r="B553" s="9"/>
+      <c r="C553" s="10"/>
     </row>
     <row r="554" ht="15.75" customHeight="1">
-      <c r="B554" s="4"/>
-      <c r="C554" s="3"/>
+      <c r="B554" s="9"/>
+      <c r="C554" s="10"/>
     </row>
     <row r="555" ht="15.75" customHeight="1">
-      <c r="B555" s="4"/>
-      <c r="C555" s="3"/>
+      <c r="B555" s="9"/>
+      <c r="C555" s="10"/>
     </row>
     <row r="556" ht="15.75" customHeight="1">
-      <c r="B556" s="4"/>
-      <c r="C556" s="3"/>
+      <c r="B556" s="9"/>
+      <c r="C556" s="10"/>
     </row>
     <row r="557" ht="15.75" customHeight="1">
-      <c r="B557" s="4"/>
-      <c r="C557" s="3"/>
+      <c r="B557" s="9"/>
+      <c r="C557" s="10"/>
     </row>
     <row r="558" ht="15.75" customHeight="1">
-      <c r="B558" s="4"/>
-      <c r="C558" s="3"/>
+      <c r="B558" s="9"/>
+      <c r="C558" s="10"/>
     </row>
     <row r="559" ht="15.75" customHeight="1">
-      <c r="B559" s="4"/>
-      <c r="C559" s="3"/>
+      <c r="B559" s="9"/>
+      <c r="C559" s="10"/>
     </row>
     <row r="560" ht="15.75" customHeight="1">
-      <c r="B560" s="4"/>
-      <c r="C560" s="3"/>
+      <c r="B560" s="9"/>
+      <c r="C560" s="10"/>
     </row>
     <row r="561" ht="15.75" customHeight="1">
-      <c r="B561" s="4"/>
-      <c r="C561" s="3"/>
+      <c r="B561" s="9"/>
+      <c r="C561" s="10"/>
     </row>
     <row r="562" ht="15.75" customHeight="1">
-      <c r="B562" s="4"/>
-      <c r="C562" s="3"/>
+      <c r="B562" s="9"/>
+      <c r="C562" s="10"/>
     </row>
     <row r="563" ht="15.75" customHeight="1">
-      <c r="B563" s="4"/>
-      <c r="C563" s="3"/>
+      <c r="B563" s="9"/>
+      <c r="C563" s="10"/>
     </row>
     <row r="564" ht="15.75" customHeight="1">
-      <c r="B564" s="4"/>
-      <c r="C564" s="3"/>
+      <c r="B564" s="9"/>
+      <c r="C564" s="10"/>
     </row>
     <row r="565" ht="15.75" customHeight="1">
-      <c r="B565" s="4"/>
-      <c r="C565" s="3"/>
+      <c r="B565" s="9"/>
+      <c r="C565" s="10"/>
     </row>
     <row r="566" ht="15.75" customHeight="1">
-      <c r="B566" s="4"/>
-      <c r="C566" s="3"/>
+      <c r="B566" s="9"/>
+      <c r="C566" s="10"/>
     </row>
     <row r="567" ht="15.75" customHeight="1">
-      <c r="B567" s="4"/>
-      <c r="C567" s="3"/>
+      <c r="B567" s="9"/>
+      <c r="C567" s="10"/>
     </row>
     <row r="568" ht="15.75" customHeight="1">
-      <c r="B568" s="4"/>
-      <c r="C568" s="3"/>
+      <c r="B568" s="9"/>
+      <c r="C568" s="10"/>
     </row>
     <row r="569" ht="15.75" customHeight="1">
-      <c r="B569" s="4"/>
-      <c r="C569" s="3"/>
+      <c r="B569" s="9"/>
+      <c r="C569" s="10"/>
     </row>
     <row r="570" ht="15.75" customHeight="1">
-      <c r="B570" s="4"/>
-      <c r="C570" s="3"/>
+      <c r="B570" s="9"/>
+      <c r="C570" s="10"/>
     </row>
     <row r="571" ht="15.75" customHeight="1">
-      <c r="B571" s="4"/>
-      <c r="C571" s="3"/>
+      <c r="B571" s="9"/>
+      <c r="C571" s="10"/>
     </row>
     <row r="572" ht="15.75" customHeight="1">
-      <c r="B572" s="4"/>
-      <c r="C572" s="3"/>
+      <c r="B572" s="9"/>
+      <c r="C572" s="10"/>
     </row>
     <row r="573" ht="15.75" customHeight="1">
-      <c r="B573" s="4"/>
-      <c r="C573" s="3"/>
+      <c r="B573" s="9"/>
+      <c r="C573" s="10"/>
     </row>
     <row r="574" ht="15.75" customHeight="1">
-      <c r="B574" s="4"/>
-      <c r="C574" s="3"/>
+      <c r="B574" s="9"/>
+      <c r="C574" s="10"/>
     </row>
     <row r="575" ht="15.75" customHeight="1">
-      <c r="B575" s="4"/>
-      <c r="C575" s="3"/>
+      <c r="B575" s="9"/>
+      <c r="C575" s="10"/>
     </row>
     <row r="576" ht="15.75" customHeight="1">
-      <c r="B576" s="4"/>
-      <c r="C576" s="3"/>
+      <c r="B576" s="9"/>
+      <c r="C576" s="10"/>
     </row>
     <row r="577" ht="15.75" customHeight="1">
-      <c r="B577" s="4"/>
-      <c r="C577" s="3"/>
+      <c r="B577" s="9"/>
+      <c r="C577" s="10"/>
     </row>
     <row r="578" ht="15.75" customHeight="1">
-      <c r="B578" s="4"/>
-      <c r="C578" s="3"/>
+      <c r="B578" s="9"/>
+      <c r="C578" s="10"/>
     </row>
     <row r="579" ht="15.75" customHeight="1">
-      <c r="B579" s="4"/>
-      <c r="C579" s="3"/>
+      <c r="B579" s="9"/>
+      <c r="C579" s="10"/>
     </row>
     <row r="580" ht="15.75" customHeight="1">
-      <c r="B580" s="4"/>
-      <c r="C580" s="3"/>
+      <c r="B580" s="9"/>
+      <c r="C580" s="10"/>
     </row>
     <row r="581" ht="15.75" customHeight="1">
-      <c r="B581" s="4"/>
-      <c r="C581" s="3"/>
+      <c r="B581" s="9"/>
+      <c r="C581" s="10"/>
     </row>
     <row r="582" ht="15.75" customHeight="1">
-      <c r="B582" s="4"/>
-      <c r="C582" s="3"/>
+      <c r="B582" s="9"/>
+      <c r="C582" s="10"/>
     </row>
     <row r="583" ht="15.75" customHeight="1">
-      <c r="B583" s="4"/>
-      <c r="C583" s="3"/>
+      <c r="B583" s="9"/>
+      <c r="C583" s="10"/>
     </row>
     <row r="584" ht="15.75" customHeight="1">
-      <c r="B584" s="4"/>
-      <c r="C584" s="3"/>
+      <c r="B584" s="9"/>
+      <c r="C584" s="10"/>
     </row>
     <row r="585" ht="15.75" customHeight="1">
-      <c r="B585" s="4"/>
-      <c r="C585" s="3"/>
+      <c r="B585" s="9"/>
+      <c r="C585" s="10"/>
     </row>
     <row r="586" ht="15.75" customHeight="1">
-      <c r="B586" s="4"/>
-      <c r="C586" s="3"/>
+      <c r="B586" s="9"/>
+      <c r="C586" s="10"/>
     </row>
     <row r="587" ht="15.75" customHeight="1">
-      <c r="B587" s="4"/>
-      <c r="C587" s="3"/>
+      <c r="B587" s="9"/>
+      <c r="C587" s="10"/>
     </row>
     <row r="588" ht="15.75" customHeight="1">
-      <c r="B588" s="4"/>
-      <c r="C588" s="3"/>
+      <c r="B588" s="9"/>
+      <c r="C588" s="10"/>
     </row>
     <row r="589" ht="15.75" customHeight="1">
-      <c r="B589" s="4"/>
-      <c r="C589" s="3"/>
+      <c r="B589" s="9"/>
+      <c r="C589" s="10"/>
     </row>
     <row r="590" ht="15.75" customHeight="1">
-      <c r="B590" s="4"/>
-      <c r="C590" s="3"/>
+      <c r="B590" s="9"/>
+      <c r="C590" s="10"/>
     </row>
     <row r="591" ht="15.75" customHeight="1">
-      <c r="B591" s="4"/>
-      <c r="C591" s="3"/>
+      <c r="B591" s="9"/>
+      <c r="C591" s="10"/>
     </row>
     <row r="592" ht="15.75" customHeight="1">
-      <c r="B592" s="4"/>
-      <c r="C592" s="3"/>
+      <c r="B592" s="9"/>
+      <c r="C592" s="10"/>
     </row>
     <row r="593" ht="15.75" customHeight="1">
-      <c r="B593" s="4"/>
-      <c r="C593" s="3"/>
+      <c r="B593" s="9"/>
+      <c r="C593" s="10"/>
     </row>
     <row r="594" ht="15.75" customHeight="1">
-      <c r="B594" s="4"/>
-      <c r="C594" s="3"/>
+      <c r="B594" s="9"/>
+      <c r="C594" s="10"/>
     </row>
     <row r="595" ht="15.75" customHeight="1">
-      <c r="B595" s="4"/>
-      <c r="C595" s="3"/>
+      <c r="B595" s="9"/>
+      <c r="C595" s="10"/>
     </row>
     <row r="596" ht="15.75" customHeight="1">
-      <c r="B596" s="4"/>
-      <c r="C596" s="3"/>
+      <c r="B596" s="9"/>
+      <c r="C596" s="10"/>
     </row>
     <row r="597" ht="15.75" customHeight="1">
-      <c r="B597" s="4"/>
-      <c r="C597" s="3"/>
+      <c r="B597" s="9"/>
+      <c r="C597" s="10"/>
     </row>
     <row r="598" ht="15.75" customHeight="1">
-      <c r="B598" s="4"/>
-      <c r="C598" s="3"/>
+      <c r="B598" s="9"/>
+      <c r="C598" s="10"/>
     </row>
     <row r="599" ht="15.75" customHeight="1">
-      <c r="B599" s="4"/>
-      <c r="C599" s="3"/>
+      <c r="B599" s="9"/>
+      <c r="C599" s="10"/>
     </row>
     <row r="600" ht="15.75" customHeight="1">
-      <c r="B600" s="4"/>
-      <c r="C600" s="3"/>
+      <c r="B600" s="9"/>
+      <c r="C600" s="10"/>
     </row>
     <row r="601" ht="15.75" customHeight="1">
-      <c r="B601" s="4"/>
-      <c r="C601" s="3"/>
+      <c r="B601" s="9"/>
+      <c r="C601" s="10"/>
     </row>
     <row r="602" ht="15.75" customHeight="1">
-      <c r="B602" s="4"/>
-      <c r="C602" s="3"/>
+      <c r="B602" s="9"/>
+      <c r="C602" s="10"/>
     </row>
     <row r="603" ht="15.75" customHeight="1">
-      <c r="B603" s="4"/>
-      <c r="C603" s="3"/>
+      <c r="B603" s="9"/>
+      <c r="C603" s="10"/>
     </row>
     <row r="604" ht="15.75" customHeight="1">
-      <c r="B604" s="4"/>
-      <c r="C604" s="3"/>
+      <c r="B604" s="9"/>
+      <c r="C604" s="10"/>
     </row>
     <row r="605" ht="15.75" customHeight="1">
-      <c r="B605" s="4"/>
-      <c r="C605" s="3"/>
+      <c r="B605" s="9"/>
+      <c r="C605" s="10"/>
     </row>
     <row r="606" ht="15.75" customHeight="1">
-      <c r="B606" s="4"/>
-      <c r="C606" s="3"/>
+      <c r="B606" s="9"/>
+      <c r="C606" s="10"/>
     </row>
     <row r="607" ht="15.75" customHeight="1">
-      <c r="B607" s="4"/>
-      <c r="C607" s="3"/>
+      <c r="B607" s="9"/>
+      <c r="C607" s="10"/>
     </row>
     <row r="608" ht="15.75" customHeight="1">
-      <c r="B608" s="4"/>
-      <c r="C608" s="3"/>
+      <c r="B608" s="9"/>
+      <c r="C608" s="10"/>
     </row>
     <row r="609" ht="15.75" customHeight="1">
-      <c r="B609" s="4"/>
-      <c r="C609" s="3"/>
+      <c r="B609" s="9"/>
+      <c r="C609" s="10"/>
     </row>
     <row r="610" ht="15.75" customHeight="1">
-      <c r="B610" s="4"/>
-      <c r="C610" s="3"/>
+      <c r="B610" s="9"/>
+      <c r="C610" s="10"/>
     </row>
     <row r="611" ht="15.75" customHeight="1">
-      <c r="B611" s="4"/>
-      <c r="C611" s="3"/>
+      <c r="B611" s="9"/>
+      <c r="C611" s="10"/>
     </row>
     <row r="612" ht="15.75" customHeight="1">
-      <c r="B612" s="4"/>
-      <c r="C612" s="3"/>
+      <c r="B612" s="9"/>
+      <c r="C612" s="10"/>
     </row>
     <row r="613" ht="15.75" customHeight="1">
-      <c r="B613" s="4"/>
-      <c r="C613" s="3"/>
+      <c r="B613" s="9"/>
+      <c r="C613" s="10"/>
     </row>
     <row r="614" ht="15.75" customHeight="1">
-      <c r="B614" s="4"/>
-      <c r="C614" s="3"/>
+      <c r="B614" s="9"/>
+      <c r="C614" s="10"/>
     </row>
     <row r="615" ht="15.75" customHeight="1">
-      <c r="B615" s="4"/>
-      <c r="C615" s="3"/>
+      <c r="B615" s="9"/>
+      <c r="C615" s="10"/>
     </row>
     <row r="616" ht="15.75" customHeight="1">
-      <c r="B616" s="4"/>
-      <c r="C616" s="3"/>
+      <c r="B616" s="9"/>
+      <c r="C616" s="10"/>
     </row>
     <row r="617" ht="15.75" customHeight="1">
-      <c r="B617" s="4"/>
-      <c r="C617" s="3"/>
+      <c r="B617" s="9"/>
+      <c r="C617" s="10"/>
     </row>
     <row r="618" ht="15.75" customHeight="1">
-      <c r="B618" s="4"/>
-      <c r="C618" s="3"/>
+      <c r="B618" s="9"/>
+      <c r="C618" s="10"/>
     </row>
     <row r="619" ht="15.75" customHeight="1">
-      <c r="B619" s="4"/>
-      <c r="C619" s="3"/>
+      <c r="B619" s="9"/>
+      <c r="C619" s="10"/>
     </row>
     <row r="620" ht="15.75" customHeight="1">
-      <c r="B620" s="4"/>
-      <c r="C620" s="3"/>
+      <c r="B620" s="9"/>
+      <c r="C620" s="10"/>
     </row>
     <row r="621" ht="15.75" customHeight="1">
-      <c r="B621" s="4"/>
-      <c r="C621" s="3"/>
+      <c r="B621" s="9"/>
+      <c r="C621" s="10"/>
     </row>
     <row r="622" ht="15.75" customHeight="1">
-      <c r="B622" s="4"/>
-      <c r="C622" s="3"/>
+      <c r="B622" s="9"/>
+      <c r="C622" s="10"/>
     </row>
     <row r="623" ht="15.75" customHeight="1">
-      <c r="B623" s="4"/>
-      <c r="C623" s="3"/>
+      <c r="B623" s="9"/>
+      <c r="C623" s="10"/>
     </row>
     <row r="624" ht="15.75" customHeight="1">
-      <c r="B624" s="4"/>
-      <c r="C624" s="3"/>
+      <c r="B624" s="9"/>
+      <c r="C624" s="10"/>
     </row>
     <row r="625" ht="15.75" customHeight="1">
-      <c r="B625" s="4"/>
-      <c r="C625" s="3"/>
+      <c r="B625" s="9"/>
+      <c r="C625" s="10"/>
     </row>
     <row r="626" ht="15.75" customHeight="1">
-      <c r="B626" s="4"/>
-      <c r="C626" s="3"/>
+      <c r="B626" s="9"/>
+      <c r="C626" s="10"/>
     </row>
     <row r="627" ht="15.75" customHeight="1">
-      <c r="B627" s="4"/>
-      <c r="C627" s="3"/>
+      <c r="B627" s="9"/>
+      <c r="C627" s="10"/>
     </row>
     <row r="628" ht="15.75" customHeight="1">
-      <c r="B628" s="4"/>
-      <c r="C628" s="3"/>
+      <c r="B628" s="9"/>
+      <c r="C628" s="10"/>
     </row>
     <row r="629" ht="15.75" customHeight="1">
-      <c r="B629" s="4"/>
-      <c r="C629" s="3"/>
+      <c r="B629" s="9"/>
+      <c r="C629" s="10"/>
     </row>
     <row r="630" ht="15.75" customHeight="1">
-      <c r="B630" s="4"/>
-      <c r="C630" s="3"/>
+      <c r="B630" s="9"/>
+      <c r="C630" s="10"/>
     </row>
     <row r="631" ht="15.75" customHeight="1">
-      <c r="B631" s="4"/>
-      <c r="C631" s="3"/>
+      <c r="B631" s="9"/>
+      <c r="C631" s="10"/>
     </row>
     <row r="632" ht="15.75" customHeight="1">
-      <c r="B632" s="4"/>
-      <c r="C632" s="3"/>
+      <c r="B632" s="9"/>
+      <c r="C632" s="10"/>
     </row>
     <row r="633" ht="15.75" customHeight="1">
-      <c r="B633" s="4"/>
-      <c r="C633" s="3"/>
+      <c r="B633" s="9"/>
+      <c r="C633" s="10"/>
     </row>
     <row r="634" ht="15.75" customHeight="1">
-      <c r="B634" s="4"/>
-      <c r="C634" s="3"/>
+      <c r="B634" s="9"/>
+      <c r="C634" s="10"/>
     </row>
     <row r="635" ht="15.75" customHeight="1">
-      <c r="B635" s="4"/>
-      <c r="C635" s="3"/>
+      <c r="B635" s="9"/>
+      <c r="C635" s="10"/>
     </row>
     <row r="636" ht="15.75" customHeight="1">
-      <c r="B636" s="4"/>
-      <c r="C636" s="3"/>
+      <c r="B636" s="9"/>
+      <c r="C636" s="10"/>
     </row>
     <row r="637" ht="15.75" customHeight="1">
-      <c r="B637" s="4"/>
-      <c r="C637" s="3"/>
+      <c r="B637" s="9"/>
+      <c r="C637" s="10"/>
     </row>
     <row r="638" ht="15.75" customHeight="1">
-      <c r="B638" s="4"/>
-      <c r="C638" s="3"/>
+      <c r="B638" s="9"/>
+      <c r="C638" s="10"/>
     </row>
     <row r="639" ht="15.75" customHeight="1">
-      <c r="B639" s="4"/>
-      <c r="C639" s="3"/>
+      <c r="B639" s="9"/>
+      <c r="C639" s="10"/>
     </row>
     <row r="640" ht="15.75" customHeight="1">
-      <c r="B640" s="4"/>
-      <c r="C640" s="3"/>
+      <c r="B640" s="9"/>
+      <c r="C640" s="10"/>
     </row>
     <row r="641" ht="15.75" customHeight="1">
-      <c r="B641" s="4"/>
-      <c r="C641" s="3"/>
+      <c r="B641" s="9"/>
+      <c r="C641" s="10"/>
     </row>
     <row r="642" ht="15.75" customHeight="1">
-      <c r="B642" s="4"/>
-      <c r="C642" s="3"/>
+      <c r="B642" s="9"/>
+      <c r="C642" s="10"/>
     </row>
     <row r="643" ht="15.75" customHeight="1">
-      <c r="B643" s="4"/>
-      <c r="C643" s="3"/>
+      <c r="B643" s="9"/>
+      <c r="C643" s="10"/>
     </row>
     <row r="644" ht="15.75" customHeight="1">
-      <c r="B644" s="4"/>
-      <c r="C644" s="3"/>
+      <c r="B644" s="9"/>
+      <c r="C644" s="10"/>
     </row>
     <row r="645" ht="15.75" customHeight="1">
-      <c r="B645" s="4"/>
-      <c r="C645" s="3"/>
+      <c r="B645" s="9"/>
+      <c r="C645" s="10"/>
     </row>
     <row r="646" ht="15.75" customHeight="1">
-      <c r="B646" s="4"/>
-      <c r="C646" s="3"/>
+      <c r="B646" s="9"/>
+      <c r="C646" s="10"/>
     </row>
     <row r="647" ht="15.75" customHeight="1">
-      <c r="B647" s="4"/>
-      <c r="C647" s="3"/>
+      <c r="B647" s="9"/>
+      <c r="C647" s="10"/>
     </row>
     <row r="648" ht="15.75" customHeight="1">
-      <c r="B648" s="4"/>
-      <c r="C648" s="3"/>
+      <c r="B648" s="9"/>
+      <c r="C648" s="10"/>
     </row>
     <row r="649" ht="15.75" customHeight="1">
-      <c r="B649" s="4"/>
-      <c r="C649" s="3"/>
+      <c r="B649" s="9"/>
+      <c r="C649" s="10"/>
     </row>
     <row r="650" ht="15.75" customHeight="1">
-      <c r="B650" s="4"/>
-      <c r="C650" s="3"/>
+      <c r="B650" s="9"/>
+      <c r="C650" s="10"/>
     </row>
     <row r="651" ht="15.75" customHeight="1">
-      <c r="B651" s="4"/>
-      <c r="C651" s="3"/>
+      <c r="B651" s="9"/>
+      <c r="C651" s="10"/>
     </row>
     <row r="652" ht="15.75" customHeight="1">
-      <c r="B652" s="4"/>
-      <c r="C652" s="3"/>
+      <c r="B652" s="9"/>
+      <c r="C652" s="10"/>
     </row>
     <row r="653" ht="15.75" customHeight="1">
-      <c r="B653" s="4"/>
-      <c r="C653" s="3"/>
+      <c r="B653" s="9"/>
+      <c r="C653" s="10"/>
     </row>
     <row r="654" ht="15.75" customHeight="1">
-      <c r="B654" s="4"/>
-      <c r="C654" s="3"/>
+      <c r="B654" s="9"/>
+      <c r="C654" s="10"/>
     </row>
     <row r="655" ht="15.75" customHeight="1">
-      <c r="B655" s="4"/>
-      <c r="C655" s="3"/>
+      <c r="B655" s="9"/>
+      <c r="C655" s="10"/>
     </row>
     <row r="656" ht="15.75" customHeight="1">
-      <c r="B656" s="4"/>
-      <c r="C656" s="3"/>
+      <c r="B656" s="9"/>
+      <c r="C656" s="10"/>
     </row>
     <row r="657" ht="15.75" customHeight="1">
-      <c r="B657" s="4"/>
-      <c r="C657" s="3"/>
+      <c r="B657" s="9"/>
+      <c r="C657" s="10"/>
     </row>
     <row r="658" ht="15.75" customHeight="1">
-      <c r="B658" s="4"/>
-      <c r="C658" s="3"/>
+      <c r="B658" s="9"/>
+      <c r="C658" s="10"/>
     </row>
     <row r="659" ht="15.75" customHeight="1">
-      <c r="B659" s="4"/>
-      <c r="C659" s="3"/>
+      <c r="B659" s="9"/>
+      <c r="C659" s="10"/>
     </row>
     <row r="660" ht="15.75" customHeight="1">
-      <c r="B660" s="4"/>
-      <c r="C660" s="3"/>
+      <c r="B660" s="9"/>
+      <c r="C660" s="10"/>
     </row>
     <row r="661" ht="15.75" customHeight="1">
-      <c r="B661" s="4"/>
-      <c r="C661" s="3"/>
+      <c r="B661" s="9"/>
+      <c r="C661" s="10"/>
     </row>
     <row r="662" ht="15.75" customHeight="1">
-      <c r="B662" s="4"/>
-      <c r="C662" s="3"/>
+      <c r="B662" s="9"/>
+      <c r="C662" s="10"/>
     </row>
     <row r="663" ht="15.75" customHeight="1">
-      <c r="B663" s="4"/>
-      <c r="C663" s="3"/>
+      <c r="B663" s="9"/>
+      <c r="C663" s="10"/>
     </row>
     <row r="664" ht="15.75" customHeight="1">
-      <c r="B664" s="4"/>
-      <c r="C664" s="3"/>
+      <c r="B664" s="9"/>
+      <c r="C664" s="10"/>
     </row>
     <row r="665" ht="15.75" customHeight="1">
-      <c r="B665" s="4"/>
-      <c r="C665" s="3"/>
+      <c r="B665" s="9"/>
+      <c r="C665" s="10"/>
     </row>
     <row r="666" ht="15.75" customHeight="1">
-      <c r="B666" s="4"/>
-      <c r="C666" s="3"/>
+      <c r="B666" s="9"/>
+      <c r="C666" s="10"/>
     </row>
     <row r="667" ht="15.75" customHeight="1">
-      <c r="B667" s="4"/>
-      <c r="C667" s="3"/>
+      <c r="B667" s="9"/>
+      <c r="C667" s="10"/>
     </row>
     <row r="668" ht="15.75" customHeight="1">
-      <c r="B668" s="4"/>
-      <c r="C668" s="3"/>
+      <c r="B668" s="9"/>
+      <c r="C668" s="10"/>
     </row>
     <row r="669" ht="15.75" customHeight="1">
-      <c r="B669" s="4"/>
-      <c r="C669" s="3"/>
+      <c r="B669" s="9"/>
+      <c r="C669" s="10"/>
     </row>
     <row r="670" ht="15.75" customHeight="1">
-      <c r="B670" s="4"/>
-      <c r="C670" s="3"/>
+      <c r="B670" s="9"/>
+      <c r="C670" s="10"/>
     </row>
     <row r="671" ht="15.75" customHeight="1">
-      <c r="B671" s="4"/>
-      <c r="C671" s="3"/>
+      <c r="B671" s="9"/>
+      <c r="C671" s="10"/>
     </row>
     <row r="672" ht="15.75" customHeight="1">
-      <c r="B672" s="4"/>
-      <c r="C672" s="3"/>
+      <c r="B672" s="9"/>
+      <c r="C672" s="10"/>
     </row>
     <row r="673" ht="15.75" customHeight="1">
-      <c r="B673" s="4"/>
-      <c r="C673" s="3"/>
+      <c r="B673" s="9"/>
+      <c r="C673" s="10"/>
     </row>
     <row r="674" ht="15.75" customHeight="1">
-      <c r="B674" s="4"/>
-      <c r="C674" s="3"/>
+      <c r="B674" s="9"/>
+      <c r="C674" s="10"/>
     </row>
     <row r="675" ht="15.75" customHeight="1">
-      <c r="B675" s="4"/>
-      <c r="C675" s="3"/>
+      <c r="B675" s="9"/>
+      <c r="C675" s="10"/>
     </row>
     <row r="676" ht="15.75" customHeight="1">
-      <c r="B676" s="4"/>
-      <c r="C676" s="3"/>
+      <c r="B676" s="9"/>
+      <c r="C676" s="10"/>
     </row>
     <row r="677" ht="15.75" customHeight="1">
-      <c r="B677" s="4"/>
-      <c r="C677" s="3"/>
+      <c r="B677" s="9"/>
+      <c r="C677" s="10"/>
     </row>
     <row r="678" ht="15.75" customHeight="1">
-      <c r="B678" s="4"/>
-      <c r="C678" s="3"/>
+      <c r="B678" s="9"/>
+      <c r="C678" s="10"/>
     </row>
     <row r="679" ht="15.75" customHeight="1">
-      <c r="B679" s="4"/>
-      <c r="C679" s="3"/>
+      <c r="B679" s="9"/>
+      <c r="C679" s="10"/>
     </row>
     <row r="680" ht="15.75" customHeight="1">
-      <c r="B680" s="4"/>
-      <c r="C680" s="3"/>
+      <c r="B680" s="9"/>
+      <c r="C680" s="10"/>
     </row>
     <row r="681" ht="15.75" customHeight="1">
-      <c r="B681" s="4"/>
-      <c r="C681" s="3"/>
+      <c r="B681" s="9"/>
+      <c r="C681" s="10"/>
     </row>
     <row r="682" ht="15.75" customHeight="1">
-      <c r="B682" s="4"/>
-      <c r="C682" s="3"/>
+      <c r="B682" s="9"/>
+      <c r="C682" s="10"/>
     </row>
     <row r="683" ht="15.75" customHeight="1">
-      <c r="B683" s="4"/>
-      <c r="C683" s="3"/>
+      <c r="B683" s="9"/>
+      <c r="C683" s="10"/>
     </row>
     <row r="684" ht="15.75" customHeight="1">
-      <c r="B684" s="4"/>
-      <c r="C684" s="3"/>
+      <c r="B684" s="9"/>
+      <c r="C684" s="10"/>
     </row>
     <row r="685" ht="15.75" customHeight="1">
-      <c r="B685" s="4"/>
-      <c r="C685" s="3"/>
+      <c r="B685" s="9"/>
+      <c r="C685" s="10"/>
     </row>
     <row r="686" ht="15.75" customHeight="1">
-      <c r="B686" s="4"/>
-      <c r="C686" s="3"/>
+      <c r="B686" s="9"/>
+      <c r="C686" s="10"/>
     </row>
     <row r="687" ht="15.75" customHeight="1">
-      <c r="B687" s="4"/>
-      <c r="C687" s="3"/>
+      <c r="B687" s="9"/>
+      <c r="C687" s="10"/>
     </row>
     <row r="688" ht="15.75" customHeight="1">
-      <c r="B688" s="4"/>
-      <c r="C688" s="3"/>
+      <c r="B688" s="9"/>
+      <c r="C688" s="10"/>
     </row>
     <row r="689" ht="15.75" customHeight="1">
-      <c r="B689" s="4"/>
-      <c r="C689" s="3"/>
+      <c r="B689" s="9"/>
+      <c r="C689" s="10"/>
     </row>
     <row r="690" ht="15.75" customHeight="1">
-      <c r="B690" s="4"/>
-      <c r="C690" s="3"/>
+      <c r="B690" s="9"/>
+      <c r="C690" s="10"/>
     </row>
     <row r="691" ht="15.75" customHeight="1">
-      <c r="B691" s="4"/>
-      <c r="C691" s="3"/>
+      <c r="B691" s="9"/>
+      <c r="C691" s="10"/>
     </row>
     <row r="692" ht="15.75" customHeight="1">
-      <c r="B692" s="4"/>
-      <c r="C692" s="3"/>
+      <c r="B692" s="9"/>
+      <c r="C692" s="10"/>
     </row>
     <row r="693" ht="15.75" customHeight="1">
-      <c r="B693" s="4"/>
-      <c r="C693" s="3"/>
+      <c r="B693" s="9"/>
+      <c r="C693" s="10"/>
     </row>
     <row r="694" ht="15.75" customHeight="1">
-      <c r="B694" s="4"/>
-      <c r="C694" s="3"/>
+      <c r="B694" s="9"/>
+      <c r="C694" s="10"/>
     </row>
     <row r="695" ht="15.75" customHeight="1">
-      <c r="B695" s="4"/>
-      <c r="C695" s="3"/>
+      <c r="B695" s="9"/>
+      <c r="C695" s="10"/>
     </row>
     <row r="696" ht="15.75" customHeight="1">
-      <c r="B696" s="4"/>
-      <c r="C696" s="3"/>
+      <c r="B696" s="9"/>
+      <c r="C696" s="10"/>
     </row>
     <row r="697" ht="15.75" customHeight="1">
-      <c r="B697" s="4"/>
-      <c r="C697" s="3"/>
+      <c r="B697" s="9"/>
+      <c r="C697" s="10"/>
     </row>
     <row r="698" ht="15.75" customHeight="1">
-      <c r="B698" s="4"/>
-      <c r="C698" s="3"/>
+      <c r="B698" s="9"/>
+      <c r="C698" s="10"/>
     </row>
     <row r="699" ht="15.75" customHeight="1">
-      <c r="B699" s="4"/>
-      <c r="C699" s="3"/>
+      <c r="B699" s="9"/>
+      <c r="C699" s="10"/>
     </row>
     <row r="700" ht="15.75" customHeight="1">
-      <c r="B700" s="4"/>
-      <c r="C700" s="3"/>
+      <c r="B700" s="9"/>
+      <c r="C700" s="10"/>
     </row>
     <row r="701" ht="15.75" customHeight="1">
-      <c r="B701" s="4"/>
-      <c r="C701" s="3"/>
+      <c r="B701" s="9"/>
+      <c r="C701" s="10"/>
     </row>
     <row r="702" ht="15.75" customHeight="1">
-      <c r="B702" s="4"/>
-      <c r="C702" s="3"/>
+      <c r="B702" s="9"/>
+      <c r="C702" s="10"/>
     </row>
     <row r="703" ht="15.75" customHeight="1">
-      <c r="B703" s="4"/>
-      <c r="C703" s="3"/>
+      <c r="B703" s="9"/>
+      <c r="C703" s="10"/>
     </row>
     <row r="704" ht="15.75" customHeight="1">
-      <c r="B704" s="4"/>
-      <c r="C704" s="3"/>
+      <c r="B704" s="9"/>
+      <c r="C704" s="10"/>
     </row>
     <row r="705" ht="15.75" customHeight="1">
-      <c r="B705" s="4"/>
-      <c r="C705" s="3"/>
+      <c r="B705" s="9"/>
+      <c r="C705" s="10"/>
     </row>
     <row r="706" ht="15.75" customHeight="1">
-      <c r="B706" s="4"/>
-      <c r="C706" s="3"/>
+      <c r="B706" s="9"/>
+      <c r="C706" s="10"/>
     </row>
     <row r="707" ht="15.75" customHeight="1">
-      <c r="B707" s="4"/>
-      <c r="C707" s="3"/>
+      <c r="B707" s="9"/>
+      <c r="C707" s="10"/>
     </row>
     <row r="708" ht="15.75" customHeight="1">
-      <c r="B708" s="4"/>
-      <c r="C708" s="3"/>
+      <c r="B708" s="9"/>
+      <c r="C708" s="10"/>
     </row>
     <row r="709" ht="15.75" customHeight="1">
-      <c r="B709" s="4"/>
-      <c r="C709" s="3"/>
+      <c r="B709" s="9"/>
+      <c r="C709" s="10"/>
     </row>
     <row r="710" ht="15.75" customHeight="1">
-      <c r="B710" s="4"/>
-      <c r="C710" s="3"/>
+      <c r="B710" s="9"/>
+      <c r="C710" s="10"/>
     </row>
     <row r="711" ht="15.75" customHeight="1">
-      <c r="B711" s="4"/>
-      <c r="C711" s="3"/>
+      <c r="B711" s="9"/>
+      <c r="C711" s="10"/>
     </row>
     <row r="712" ht="15.75" customHeight="1">
-      <c r="B712" s="4"/>
-      <c r="C712" s="3"/>
+      <c r="B712" s="9"/>
+      <c r="C712" s="10"/>
     </row>
     <row r="713" ht="15.75" customHeight="1">
-      <c r="B713" s="4"/>
-      <c r="C713" s="3"/>
+      <c r="B713" s="9"/>
+      <c r="C713" s="10"/>
     </row>
     <row r="714" ht="15.75" customHeight="1">
-      <c r="B714" s="4"/>
-      <c r="C714" s="3"/>
+      <c r="B714" s="9"/>
+      <c r="C714" s="10"/>
     </row>
     <row r="715" ht="15.75" customHeight="1">
-      <c r="B715" s="4"/>
-      <c r="C715" s="3"/>
+      <c r="B715" s="9"/>
+      <c r="C715" s="10"/>
     </row>
     <row r="716" ht="15.75" customHeight="1">
-      <c r="B716" s="4"/>
-      <c r="C716" s="3"/>
+      <c r="B716" s="9"/>
+      <c r="C716" s="10"/>
     </row>
     <row r="717" ht="15.75" customHeight="1">
-      <c r="B717" s="4"/>
-      <c r="C717" s="3"/>
+      <c r="B717" s="9"/>
+      <c r="C717" s="10"/>
     </row>
     <row r="718" ht="15.75" customHeight="1">
-      <c r="B718" s="4"/>
-      <c r="C718" s="3"/>
+      <c r="B718" s="9"/>
+      <c r="C718" s="10"/>
     </row>
     <row r="719" ht="15.75" customHeight="1">
-      <c r="B719" s="4"/>
-      <c r="C719" s="3"/>
+      <c r="B719" s="9"/>
+      <c r="C719" s="10"/>
     </row>
     <row r="720" ht="15.75" customHeight="1">
-      <c r="B720" s="4"/>
-      <c r="C720" s="3"/>
+      <c r="B720" s="9"/>
+      <c r="C720" s="10"/>
     </row>
     <row r="721" ht="15.75" customHeight="1">
-      <c r="B721" s="4"/>
-      <c r="C721" s="3"/>
+      <c r="B721" s="9"/>
+      <c r="C721" s="10"/>
     </row>
     <row r="722" ht="15.75" customHeight="1">
-      <c r="B722" s="4"/>
-      <c r="C722" s="3"/>
+      <c r="B722" s="9"/>
+      <c r="C722" s="10"/>
     </row>
     <row r="723" ht="15.75" customHeight="1">
-      <c r="B723" s="4"/>
-      <c r="C723" s="3"/>
+      <c r="B723" s="9"/>
+      <c r="C723" s="10"/>
     </row>
     <row r="724" ht="15.75" customHeight="1">
-      <c r="B724" s="4"/>
-      <c r="C724" s="3"/>
+      <c r="B724" s="9"/>
+      <c r="C724" s="10"/>
     </row>
     <row r="725" ht="15.75" customHeight="1">
-      <c r="B725" s="4"/>
-      <c r="C725" s="3"/>
+      <c r="B725" s="9"/>
+      <c r="C725" s="10"/>
     </row>
     <row r="726" ht="15.75" customHeight="1">
-      <c r="B726" s="4"/>
-      <c r="C726" s="3"/>
+      <c r="B726" s="9"/>
+      <c r="C726" s="10"/>
     </row>
     <row r="727" ht="15.75" customHeight="1">
-      <c r="B727" s="4"/>
-      <c r="C727" s="3"/>
+      <c r="B727" s="9"/>
+      <c r="C727" s="10"/>
     </row>
     <row r="728" ht="15.75" customHeight="1">
-      <c r="B728" s="4"/>
-      <c r="C728" s="3"/>
+      <c r="B728" s="9"/>
+      <c r="C728" s="10"/>
     </row>
     <row r="729" ht="15.75" customHeight="1">
-      <c r="B729" s="4"/>
-      <c r="C729" s="3"/>
+      <c r="B729" s="9"/>
+      <c r="C729" s="10"/>
     </row>
     <row r="730" ht="15.75" customHeight="1">
-      <c r="B730" s="4"/>
-      <c r="C730" s="3"/>
+      <c r="B730" s="9"/>
+      <c r="C730" s="10"/>
     </row>
     <row r="731" ht="15.75" customHeight="1">
-      <c r="B731" s="4"/>
-      <c r="C731" s="3"/>
+      <c r="B731" s="9"/>
+      <c r="C731" s="10"/>
     </row>
     <row r="732" ht="15.75" customHeight="1">
-      <c r="B732" s="4"/>
-      <c r="C732" s="3"/>
+      <c r="B732" s="9"/>
+      <c r="C732" s="10"/>
     </row>
     <row r="733" ht="15.75" customHeight="1">
-      <c r="B733" s="4"/>
-      <c r="C733" s="3"/>
+      <c r="B733" s="9"/>
+      <c r="C733" s="10"/>
     </row>
     <row r="734" ht="15.75" customHeight="1">
-      <c r="B734" s="4"/>
-      <c r="C734" s="3"/>
+      <c r="B734" s="9"/>
+      <c r="C734" s="10"/>
     </row>
     <row r="735" ht="15.75" customHeight="1">
-      <c r="B735" s="4"/>
-      <c r="C735" s="3"/>
+      <c r="B735" s="9"/>
+      <c r="C735" s="10"/>
     </row>
     <row r="736" ht="15.75" customHeight="1">
-      <c r="B736" s="4"/>
-      <c r="C736" s="3"/>
+      <c r="B736" s="9"/>
+      <c r="C736" s="10"/>
     </row>
     <row r="737" ht="15.75" customHeight="1">
-      <c r="B737" s="4"/>
-      <c r="C737" s="3"/>
+      <c r="B737" s="9"/>
+      <c r="C737" s="10"/>
     </row>
     <row r="738" ht="15.75" customHeight="1">
-      <c r="B738" s="4"/>
-      <c r="C738" s="3"/>
+      <c r="B738" s="9"/>
+      <c r="C738" s="10"/>
     </row>
     <row r="739" ht="15.75" customHeight="1">
-      <c r="B739" s="4"/>
-      <c r="C739" s="3"/>
+      <c r="B739" s="9"/>
+      <c r="C739" s="10"/>
     </row>
     <row r="740" ht="15.75" customHeight="1">
-      <c r="B740" s="4"/>
-      <c r="C740" s="3"/>
+      <c r="B740" s="9"/>
+      <c r="C740" s="10"/>
     </row>
     <row r="741" ht="15.75" customHeight="1">
-      <c r="B741" s="4"/>
-      <c r="C741" s="3"/>
+      <c r="B741" s="9"/>
+      <c r="C741" s="10"/>
     </row>
     <row r="742" ht="15.75" customHeight="1">
-      <c r="B742" s="4"/>
-      <c r="C742" s="3"/>
+      <c r="B742" s="9"/>
+      <c r="C742" s="10"/>
     </row>
     <row r="743" ht="15.75" customHeight="1">
-      <c r="B743" s="4"/>
-      <c r="C743" s="3"/>
+      <c r="B743" s="9"/>
+      <c r="C743" s="10"/>
     </row>
     <row r="744" ht="15.75" customHeight="1">
-      <c r="B744" s="4"/>
-      <c r="C744" s="3"/>
+      <c r="B744" s="9"/>
+      <c r="C744" s="10"/>
     </row>
     <row r="745" ht="15.75" customHeight="1">
-      <c r="B745" s="4"/>
-      <c r="C745" s="3"/>
+      <c r="B745" s="9"/>
+      <c r="C745" s="10"/>
     </row>
     <row r="746" ht="15.75" customHeight="1">
-      <c r="B746" s="4"/>
-      <c r="C746" s="3"/>
+      <c r="B746" s="9"/>
+      <c r="C746" s="10"/>
     </row>
     <row r="747" ht="15.75" customHeight="1">
-      <c r="B747" s="4"/>
-      <c r="C747" s="3"/>
+      <c r="B747" s="9"/>
+      <c r="C747" s="10"/>
     </row>
     <row r="748" ht="15.75" customHeight="1">
-      <c r="B748" s="4"/>
-      <c r="C748" s="3"/>
+      <c r="B748" s="9"/>
+      <c r="C748" s="10"/>
     </row>
     <row r="749" ht="15.75" customHeight="1">
-      <c r="B749" s="4"/>
-      <c r="C749" s="3"/>
+      <c r="B749" s="9"/>
+      <c r="C749" s="10"/>
     </row>
     <row r="750" ht="15.75" customHeight="1">
-      <c r="B750" s="4"/>
-      <c r="C750" s="3"/>
+      <c r="B750" s="9"/>
+      <c r="C750" s="10"/>
     </row>
     <row r="751" ht="15.75" customHeight="1">
-      <c r="B751" s="4"/>
-      <c r="C751" s="3"/>
+      <c r="B751" s="9"/>
+      <c r="C751" s="10"/>
     </row>
     <row r="752" ht="15.75" customHeight="1">
-      <c r="B752" s="4"/>
-      <c r="C752" s="3"/>
+      <c r="B752" s="9"/>
+      <c r="C752" s="10"/>
     </row>
     <row r="753" ht="15.75" customHeight="1">
-      <c r="B753" s="4"/>
-      <c r="C753" s="3"/>
+      <c r="B753" s="9"/>
+      <c r="C753" s="10"/>
     </row>
     <row r="754" ht="15.75" customHeight="1">
-      <c r="B754" s="4"/>
-      <c r="C754" s="3"/>
+      <c r="B754" s="9"/>
+      <c r="C754" s="10"/>
     </row>
     <row r="755" ht="15.75" customHeight="1">
-      <c r="B755" s="4"/>
-      <c r="C755" s="3"/>
+      <c r="B755" s="9"/>
+      <c r="C755" s="10"/>
     </row>
     <row r="756" ht="15.75" customHeight="1">
-      <c r="B756" s="4"/>
-      <c r="C756" s="3"/>
+      <c r="B756" s="9"/>
+      <c r="C756" s="10"/>
     </row>
     <row r="757" ht="15.75" customHeight="1">
-      <c r="B757" s="4"/>
-      <c r="C757" s="3"/>
+      <c r="B757" s="9"/>
+      <c r="C757" s="10"/>
     </row>
     <row r="758" ht="15.75" customHeight="1">
-      <c r="B758" s="4"/>
-      <c r="C758" s="3"/>
+      <c r="B758" s="9"/>
+      <c r="C758" s="10"/>
     </row>
     <row r="759" ht="15.75" customHeight="1">
-      <c r="B759" s="4"/>
-      <c r="C759" s="3"/>
+      <c r="B759" s="9"/>
+      <c r="C759" s="10"/>
     </row>
     <row r="760" ht="15.75" customHeight="1">
-      <c r="B760" s="4"/>
-      <c r="C760" s="3"/>
+      <c r="B760" s="9"/>
+      <c r="C760" s="10"/>
     </row>
     <row r="761" ht="15.75" customHeight="1">
-      <c r="B761" s="4"/>
-      <c r="C761" s="3"/>
+      <c r="B761" s="9"/>
+      <c r="C761" s="10"/>
     </row>
     <row r="762" ht="15.75" customHeight="1">
-      <c r="B762" s="4"/>
-      <c r="C762" s="3"/>
+      <c r="B762" s="9"/>
+      <c r="C762" s="10"/>
     </row>
     <row r="763" ht="15.75" customHeight="1">
-      <c r="B763" s="4"/>
-      <c r="C763" s="3"/>
+      <c r="B763" s="9"/>
+      <c r="C763" s="10"/>
     </row>
     <row r="764" ht="15.75" customHeight="1">
-      <c r="B764" s="4"/>
-      <c r="C764" s="3"/>
+      <c r="B764" s="9"/>
+      <c r="C764" s="10"/>
     </row>
     <row r="765" ht="15.75" customHeight="1">
-      <c r="B765" s="4"/>
-      <c r="C765" s="3"/>
+      <c r="B765" s="9"/>
+      <c r="C765" s="10"/>
     </row>
     <row r="766" ht="15.75" customHeight="1">
-      <c r="B766" s="4"/>
-      <c r="C766" s="3"/>
+      <c r="B766" s="9"/>
+      <c r="C766" s="10"/>
     </row>
     <row r="767" ht="15.75" customHeight="1">
-      <c r="B767" s="4"/>
-      <c r="C767" s="3"/>
+      <c r="B767" s="9"/>
+      <c r="C767" s="10"/>
     </row>
     <row r="768" ht="15.75" customHeight="1">
-      <c r="B768" s="4"/>
-      <c r="C768" s="3"/>
+      <c r="B768" s="9"/>
+      <c r="C768" s="10"/>
     </row>
     <row r="769" ht="15.75" customHeight="1">
-      <c r="B769" s="4"/>
-      <c r="C769" s="3"/>
+      <c r="B769" s="9"/>
+      <c r="C769" s="10"/>
     </row>
     <row r="770" ht="15.75" customHeight="1">
-      <c r="B770" s="4"/>
-      <c r="C770" s="3"/>
+      <c r="B770" s="9"/>
+      <c r="C770" s="10"/>
     </row>
     <row r="771" ht="15.75" customHeight="1">
-      <c r="B771" s="4"/>
-      <c r="C771" s="3"/>
+      <c r="B771" s="9"/>
+      <c r="C771" s="10"/>
     </row>
     <row r="772" ht="15.75" customHeight="1">
-      <c r="B772" s="4"/>
-      <c r="C772" s="3"/>
+      <c r="B772" s="9"/>
+      <c r="C772" s="10"/>
     </row>
     <row r="773" ht="15.75" customHeight="1">
-      <c r="B773" s="4"/>
-      <c r="C773" s="3"/>
+      <c r="B773" s="9"/>
+      <c r="C773" s="10"/>
     </row>
     <row r="774" ht="15.75" customHeight="1">
-      <c r="B774" s="4"/>
-      <c r="C774" s="3"/>
+      <c r="B774" s="9"/>
+      <c r="C774" s="10"/>
     </row>
     <row r="775" ht="15.75" customHeight="1">
-      <c r="B775" s="4"/>
-      <c r="C775" s="3"/>
+      <c r="B775" s="9"/>
+      <c r="C775" s="10"/>
     </row>
     <row r="776" ht="15.75" customHeight="1">
-      <c r="B776" s="4"/>
-      <c r="C776" s="3"/>
+      <c r="B776" s="9"/>
+      <c r="C776" s="10"/>
     </row>
     <row r="777" ht="15.75" customHeight="1">
-      <c r="B777" s="4"/>
-      <c r="C777" s="3"/>
+      <c r="B777" s="9"/>
+      <c r="C777" s="10"/>
     </row>
     <row r="778" ht="15.75" customHeight="1">
-      <c r="B778" s="4"/>
-      <c r="C778" s="3"/>
+      <c r="B778" s="9"/>
+      <c r="C778" s="10"/>
     </row>
     <row r="779" ht="15.75" customHeight="1">
-      <c r="B779" s="4"/>
-      <c r="C779" s="3"/>
+      <c r="B779" s="9"/>
+      <c r="C779" s="10"/>
     </row>
     <row r="780" ht="15.75" customHeight="1">
-      <c r="B780" s="4"/>
-      <c r="C780" s="3"/>
+      <c r="B780" s="9"/>
+      <c r="C780" s="10"/>
     </row>
     <row r="781" ht="15.75" customHeight="1">
-      <c r="B781" s="4"/>
-      <c r="C781" s="3"/>
+      <c r="B781" s="9"/>
+      <c r="C781" s="10"/>
     </row>
     <row r="782" ht="15.75" customHeight="1">
-      <c r="B782" s="4"/>
-      <c r="C782" s="3"/>
+      <c r="B782" s="9"/>
+      <c r="C782" s="10"/>
     </row>
     <row r="783" ht="15.75" customHeight="1">
-      <c r="B783" s="4"/>
-      <c r="C783" s="3"/>
+      <c r="B783" s="9"/>
+      <c r="C783" s="10"/>
     </row>
     <row r="784" ht="15.75" customHeight="1">
-      <c r="B784" s="4"/>
-      <c r="C784" s="3"/>
+      <c r="B784" s="9"/>
+      <c r="C784" s="10"/>
     </row>
     <row r="785" ht="15.75" customHeight="1">
-      <c r="B785" s="4"/>
-      <c r="C785" s="3"/>
+      <c r="B785" s="9"/>
+      <c r="C785" s="10"/>
     </row>
     <row r="786" ht="15.75" customHeight="1">
-      <c r="B786" s="4"/>
-      <c r="C786" s="3"/>
+      <c r="B786" s="9"/>
+      <c r="C786" s="10"/>
     </row>
     <row r="787" ht="15.75" customHeight="1">
-      <c r="B787" s="4"/>
-      <c r="C787" s="3"/>
+      <c r="B787" s="9"/>
+      <c r="C787" s="10"/>
     </row>
     <row r="788" ht="15.75" customHeight="1">
-      <c r="B788" s="4"/>
-      <c r="C788" s="3"/>
+      <c r="B788" s="9"/>
+      <c r="C788" s="10"/>
     </row>
     <row r="789" ht="15.75" customHeight="1">
-      <c r="B789" s="4"/>
-      <c r="C789" s="3"/>
+      <c r="B789" s="9"/>
+      <c r="C789" s="10"/>
     </row>
     <row r="790" ht="15.75" customHeight="1">
-      <c r="B790" s="4"/>
-      <c r="C790" s="3"/>
+      <c r="B790" s="9"/>
+      <c r="C790" s="10"/>
     </row>
     <row r="791" ht="15.75" customHeight="1">
-      <c r="B791" s="4"/>
-      <c r="C791" s="3"/>
+      <c r="B791" s="9"/>
+      <c r="C791" s="10"/>
     </row>
     <row r="792" ht="15.75" customHeight="1">
-      <c r="B792" s="4"/>
-      <c r="C792" s="3"/>
+      <c r="B792" s="9"/>
+      <c r="C792" s="10"/>
     </row>
     <row r="793" ht="15.75" customHeight="1">
-      <c r="B793" s="4"/>
-      <c r="C793" s="3"/>
+      <c r="B793" s="9"/>
+      <c r="C793" s="10"/>
     </row>
     <row r="794" ht="15.75" customHeight="1">
-      <c r="B794" s="4"/>
-      <c r="C794" s="3"/>
+      <c r="B794" s="9"/>
+      <c r="C794" s="10"/>
     </row>
     <row r="795" ht="15.75" customHeight="1">
-      <c r="B795" s="4"/>
-      <c r="C795" s="3"/>
+      <c r="B795" s="9"/>
+      <c r="C795" s="10"/>
     </row>
     <row r="796" ht="15.75" customHeight="1">
-      <c r="B796" s="4"/>
-      <c r="C796" s="3"/>
+      <c r="B796" s="9"/>
+      <c r="C796" s="10"/>
     </row>
     <row r="797" ht="15.75" customHeight="1">
-      <c r="B797" s="4"/>
-      <c r="C797" s="3"/>
+      <c r="B797" s="9"/>
+      <c r="C797" s="10"/>
     </row>
     <row r="798" ht="15.75" customHeight="1">
-      <c r="B798" s="4"/>
-      <c r="C798" s="3"/>
+      <c r="B798" s="9"/>
+      <c r="C798" s="10"/>
     </row>
     <row r="799" ht="15.75" customHeight="1">
-      <c r="B799" s="4"/>
-      <c r="C799" s="3"/>
+      <c r="B799" s="9"/>
+      <c r="C799" s="10"/>
     </row>
     <row r="800" ht="15.75" customHeight="1">
-      <c r="B800" s="4"/>
-      <c r="C800" s="3"/>
+      <c r="B800" s="9"/>
+      <c r="C800" s="10"/>
     </row>
     <row r="801" ht="15.75" customHeight="1">
-      <c r="B801" s="4"/>
-      <c r="C801" s="3"/>
+      <c r="B801" s="9"/>
+      <c r="C801" s="10"/>
     </row>
     <row r="802" ht="15.75" customHeight="1">
-      <c r="B802" s="4"/>
-      <c r="C802" s="3"/>
+      <c r="B802" s="9"/>
+      <c r="C802" s="10"/>
     </row>
     <row r="803" ht="15.75" customHeight="1">
-      <c r="B803" s="4"/>
-      <c r="C803" s="3"/>
+      <c r="B803" s="9"/>
+      <c r="C803" s="10"/>
     </row>
     <row r="804" ht="15.75" customHeight="1">
-      <c r="B804" s="4"/>
-      <c r="C804" s="3"/>
+      <c r="B804" s="9"/>
+      <c r="C804" s="10"/>
     </row>
     <row r="805" ht="15.75" customHeight="1">
-      <c r="B805" s="4"/>
-      <c r="C805" s="3"/>
+      <c r="B805" s="9"/>
+      <c r="C805" s="10"/>
     </row>
     <row r="806" ht="15.75" customHeight="1">
-      <c r="B806" s="4"/>
-      <c r="C806" s="3"/>
+      <c r="B806" s="9"/>
+      <c r="C806" s="10"/>
     </row>
     <row r="807" ht="15.75" customHeight="1">
-      <c r="B807" s="4"/>
-      <c r="C807" s="3"/>
+      <c r="B807" s="9"/>
+      <c r="C807" s="10"/>
     </row>
     <row r="808" ht="15.75" customHeight="1">
-      <c r="B808" s="4"/>
-      <c r="C808" s="3"/>
+      <c r="B808" s="9"/>
+      <c r="C808" s="10"/>
     </row>
     <row r="809" ht="15.75" customHeight="1">
-      <c r="B809" s="4"/>
-      <c r="C809" s="3"/>
+      <c r="B809" s="9"/>
+      <c r="C809" s="10"/>
     </row>
     <row r="810" ht="15.75" customHeight="1">
-      <c r="B810" s="4"/>
-      <c r="C810" s="3"/>
+      <c r="B810" s="9"/>
+      <c r="C810" s="10"/>
     </row>
     <row r="811" ht="15.75" customHeight="1">
-      <c r="B811" s="4"/>
-      <c r="C811" s="3"/>
+      <c r="B811" s="9"/>
+      <c r="C811" s="10"/>
     </row>
     <row r="812" ht="15.75" customHeight="1">
-      <c r="B812" s="4"/>
-      <c r="C812" s="3"/>
+      <c r="B812" s="9"/>
+      <c r="C812" s="10"/>
     </row>
     <row r="813" ht="15.75" customHeight="1">
-      <c r="B813" s="4"/>
-      <c r="C813" s="3"/>
+      <c r="B813" s="9"/>
+      <c r="C813" s="10"/>
     </row>
     <row r="814" ht="15.75" customHeight="1">
-      <c r="B814" s="4"/>
-      <c r="C814" s="3"/>
+      <c r="B814" s="9"/>
+      <c r="C814" s="10"/>
     </row>
     <row r="815" ht="15.75" customHeight="1">
-      <c r="B815" s="4"/>
-      <c r="C815" s="3"/>
+      <c r="B815" s="9"/>
+      <c r="C815" s="10"/>
     </row>
     <row r="816" ht="15.75" customHeight="1">
-      <c r="B816" s="4"/>
-      <c r="C816" s="3"/>
+      <c r="B816" s="9"/>
+      <c r="C816" s="10"/>
     </row>
     <row r="817" ht="15.75" customHeight="1">
-      <c r="B817" s="4"/>
-      <c r="C817" s="3"/>
+      <c r="B817" s="9"/>
+      <c r="C817" s="10"/>
     </row>
     <row r="818" ht="15.75" customHeight="1">
-      <c r="B818" s="4"/>
-      <c r="C818" s="3"/>
+      <c r="B818" s="9"/>
+      <c r="C818" s="10"/>
     </row>
     <row r="819" ht="15.75" customHeight="1">
-      <c r="B819" s="4"/>
-      <c r="C819" s="3"/>
+      <c r="B819" s="9"/>
+      <c r="C819" s="10"/>
     </row>
     <row r="820" ht="15.75" customHeight="1">
-      <c r="B820" s="4"/>
-      <c r="C820" s="3"/>
+      <c r="B820" s="9"/>
+      <c r="C820" s="10"/>
     </row>
     <row r="821" ht="15.75" customHeight="1">
-      <c r="B821" s="4"/>
-      <c r="C821" s="3"/>
+      <c r="B821" s="9"/>
+      <c r="C821" s="10"/>
     </row>
     <row r="822" ht="15.75" customHeight="1">
-      <c r="B822" s="4"/>
-      <c r="C822" s="3"/>
+      <c r="B822" s="9"/>
+      <c r="C822" s="10"/>
     </row>
     <row r="823" ht="15.75" customHeight="1">
-      <c r="B823" s="4"/>
-      <c r="C823" s="3"/>
+      <c r="B823" s="9"/>
+      <c r="C823" s="10"/>
     </row>
     <row r="824" ht="15.75" customHeight="1">
-      <c r="B824" s="4"/>
-      <c r="C824" s="3"/>
+      <c r="B824" s="9"/>
+      <c r="C824" s="10"/>
     </row>
     <row r="825" ht="15.75" customHeight="1">
-      <c r="B825" s="4"/>
-      <c r="C825" s="3"/>
+      <c r="B825" s="9"/>
+      <c r="C825" s="10"/>
     </row>
     <row r="826" ht="15.75" customHeight="1">
-      <c r="B826" s="4"/>
-      <c r="C826" s="3"/>
+      <c r="B826" s="9"/>
+      <c r="C826" s="10"/>
     </row>
     <row r="827" ht="15.75" customHeight="1">
-      <c r="B827" s="4"/>
-      <c r="C827" s="3"/>
+      <c r="B827" s="9"/>
+      <c r="C827" s="10"/>
     </row>
     <row r="828" ht="15.75" customHeight="1">
-      <c r="B828" s="4"/>
-      <c r="C828" s="3"/>
+      <c r="B828" s="9"/>
+      <c r="C828" s="10"/>
     </row>
     <row r="829" ht="15.75" customHeight="1">
-      <c r="B829" s="4"/>
-      <c r="C829" s="3"/>
+      <c r="B829" s="9"/>
+      <c r="C829" s="10"/>
     </row>
     <row r="830" ht="15.75" customHeight="1">
-      <c r="B830" s="4"/>
-      <c r="C830" s="3"/>
+      <c r="B830" s="9"/>
+      <c r="C830" s="10"/>
     </row>
     <row r="831" ht="15.75" customHeight="1">
-      <c r="B831" s="4"/>
-      <c r="C831" s="3"/>
+      <c r="B831" s="9"/>
+      <c r="C831" s="10"/>
     </row>
     <row r="832" ht="15.75" customHeight="1">
-      <c r="B832" s="4"/>
-      <c r="C832" s="3"/>
+      <c r="B832" s="9"/>
+      <c r="C832" s="10"/>
     </row>
     <row r="833" ht="15.75" customHeight="1">
-      <c r="B833" s="4"/>
-      <c r="C833" s="3"/>
+      <c r="B833" s="9"/>
+      <c r="C833" s="10"/>
     </row>
     <row r="834" ht="15.75" customHeight="1">
-      <c r="B834" s="4"/>
-      <c r="C834" s="3"/>
+      <c r="B834" s="9"/>
+      <c r="C834" s="10"/>
     </row>
     <row r="835" ht="15.75" customHeight="1">
-      <c r="B835" s="4"/>
-      <c r="C835" s="3"/>
+      <c r="B835" s="9"/>
+      <c r="C835" s="10"/>
     </row>
     <row r="836" ht="15.75" customHeight="1">
-      <c r="B836" s="4"/>
-      <c r="C836" s="3"/>
+      <c r="B836" s="9"/>
+      <c r="C836" s="10"/>
     </row>
     <row r="837" ht="15.75" customHeight="1">
-      <c r="B837" s="4"/>
-      <c r="C837" s="3"/>
+      <c r="B837" s="9"/>
+      <c r="C837" s="10"/>
     </row>
     <row r="838" ht="15.75" customHeight="1">
-      <c r="B838" s="4"/>
-      <c r="C838" s="3"/>
+      <c r="B838" s="9"/>
+      <c r="C838" s="10"/>
     </row>
     <row r="839" ht="15.75" customHeight="1">
-      <c r="B839" s="4"/>
-      <c r="C839" s="3"/>
+      <c r="B839" s="9"/>
+      <c r="C839" s="10"/>
     </row>
     <row r="840" ht="15.75" customHeight="1">
-      <c r="B840" s="4"/>
-      <c r="C840" s="3"/>
+      <c r="B840" s="9"/>
+      <c r="C840" s="10"/>
     </row>
     <row r="841" ht="15.75" customHeight="1">
-      <c r="B841" s="4"/>
-      <c r="C841" s="3"/>
+      <c r="B841" s="9"/>
+      <c r="C841" s="10"/>
     </row>
     <row r="842" ht="15.75" customHeight="1">
-      <c r="B842" s="4"/>
-      <c r="C842" s="3"/>
+      <c r="B842" s="9"/>
+      <c r="C842" s="10"/>
     </row>
     <row r="843" ht="15.75" customHeight="1">
-      <c r="B843" s="4"/>
-      <c r="C843" s="3"/>
+      <c r="B843" s="9"/>
+      <c r="C843" s="10"/>
     </row>
     <row r="844" ht="15.75" customHeight="1">
-      <c r="B844" s="4"/>
-      <c r="C844" s="3"/>
+      <c r="B844" s="9"/>
+      <c r="C844" s="10"/>
     </row>
     <row r="845" ht="15.75" customHeight="1">
-      <c r="B845" s="4"/>
-      <c r="C845" s="3"/>
+      <c r="B845" s="9"/>
+      <c r="C845" s="10"/>
     </row>
     <row r="846" ht="15.75" customHeight="1">
-      <c r="B846" s="4"/>
-      <c r="C846" s="3"/>
+      <c r="B846" s="9"/>
+      <c r="C846" s="10"/>
     </row>
     <row r="847" ht="15.75" customHeight="1">
-      <c r="B847" s="4"/>
-      <c r="C847" s="3"/>
+      <c r="B847" s="9"/>
+      <c r="C847" s="10"/>
     </row>
     <row r="848" ht="15.75" customHeight="1">
-      <c r="B848" s="4"/>
-      <c r="C848" s="3"/>
+      <c r="B848" s="9"/>
+      <c r="C848" s="10"/>
     </row>
     <row r="849" ht="15.75" customHeight="1">
-      <c r="B849" s="4"/>
-      <c r="C849" s="3"/>
+      <c r="B849" s="9"/>
+      <c r="C849" s="10"/>
     </row>
     <row r="850" ht="15.75" customHeight="1">
-      <c r="B850" s="4"/>
-      <c r="C850" s="3"/>
+      <c r="B850" s="9"/>
+      <c r="C850" s="10"/>
     </row>
     <row r="851" ht="15.75" customHeight="1">
-      <c r="B851" s="4"/>
-      <c r="C851" s="3"/>
+      <c r="B851" s="9"/>
+      <c r="C851" s="10"/>
     </row>
     <row r="852" ht="15.75" customHeight="1">
-      <c r="B852" s="4"/>
-      <c r="C852" s="3"/>
+      <c r="B852" s="9"/>
+      <c r="C852" s="10"/>
     </row>
     <row r="853" ht="15.75" customHeight="1">
-      <c r="B853" s="4"/>
-      <c r="C853" s="3"/>
+      <c r="B853" s="9"/>
+      <c r="C853" s="10"/>
     </row>
     <row r="854" ht="15.75" customHeight="1">
-      <c r="B854" s="4"/>
-      <c r="C854" s="3"/>
+      <c r="B854" s="9"/>
+      <c r="C854" s="10"/>
     </row>
     <row r="855" ht="15.75" customHeight="1">
-      <c r="B855" s="4"/>
-      <c r="C855" s="3"/>
+      <c r="B855" s="9"/>
+      <c r="C855" s="10"/>
     </row>
     <row r="856" ht="15.75" customHeight="1">
-      <c r="B856" s="4"/>
-      <c r="C856" s="3"/>
+      <c r="B856" s="9"/>
+      <c r="C856" s="10"/>
     </row>
     <row r="857" ht="15.75" customHeight="1">
-      <c r="B857" s="4"/>
-      <c r="C857" s="3"/>
+      <c r="B857" s="9"/>
+      <c r="C857" s="10"/>
     </row>
     <row r="858" ht="15.75" customHeight="1">
-      <c r="B858" s="4"/>
-      <c r="C858" s="3"/>
+      <c r="B858" s="9"/>
+      <c r="C858" s="10"/>
     </row>
     <row r="859" ht="15.75" customHeight="1">
-      <c r="B859" s="4"/>
-      <c r="C859" s="3"/>
+      <c r="B859" s="9"/>
+      <c r="C859" s="10"/>
     </row>
     <row r="860" ht="15.75" customHeight="1">
-      <c r="B860" s="4"/>
-      <c r="C860" s="3"/>
+      <c r="B860" s="9"/>
+      <c r="C860" s="10"/>
     </row>
     <row r="861" ht="15.75" customHeight="1">
-      <c r="B861" s="4"/>
-      <c r="C861" s="3"/>
+      <c r="B861" s="9"/>
+      <c r="C861" s="10"/>
     </row>
     <row r="862" ht="15.75" customHeight="1">
-      <c r="B862" s="4"/>
-      <c r="C862" s="3"/>
+      <c r="B862" s="9"/>
+      <c r="C862" s="10"/>
     </row>
     <row r="863" ht="15.75" customHeight="1">
-      <c r="B863" s="4"/>
-      <c r="C863" s="3"/>
+      <c r="B863" s="9"/>
+      <c r="C863" s="10"/>
     </row>
     <row r="864" ht="15.75" customHeight="1">
-      <c r="B864" s="4"/>
-      <c r="C864" s="3"/>
+      <c r="B864" s="9"/>
+      <c r="C864" s="10"/>
     </row>
     <row r="865" ht="15.75" customHeight="1">
-      <c r="B865" s="4"/>
-      <c r="C865" s="3"/>
+      <c r="B865" s="9"/>
+      <c r="C865" s="10"/>
     </row>
     <row r="866" ht="15.75" customHeight="1">
-      <c r="B866" s="4"/>
-      <c r="C866" s="3"/>
+      <c r="B866" s="9"/>
+      <c r="C866" s="10"/>
     </row>
     <row r="867" ht="15.75" customHeight="1">
-      <c r="B867" s="4"/>
-      <c r="C867" s="3"/>
+      <c r="B867" s="9"/>
+      <c r="C867" s="10"/>
     </row>
     <row r="868" ht="15.75" customHeight="1">
-      <c r="B868" s="4"/>
-      <c r="C868" s="3"/>
+      <c r="B868" s="9"/>
+      <c r="C868" s="10"/>
     </row>
     <row r="869" ht="15.75" customHeight="1">
-      <c r="B869" s="4"/>
-      <c r="C869" s="3"/>
+      <c r="B869" s="9"/>
+      <c r="C869" s="10"/>
     </row>
     <row r="870" ht="15.75" customHeight="1">
-      <c r="B870" s="4"/>
-      <c r="C870" s="3"/>
+      <c r="B870" s="9"/>
+      <c r="C870" s="10"/>
     </row>
     <row r="871" ht="15.75" customHeight="1">
-      <c r="B871" s="4"/>
-      <c r="C871" s="3"/>
+      <c r="B871" s="9"/>
+      <c r="C871" s="10"/>
     </row>
     <row r="872" ht="15.75" customHeight="1">
-      <c r="B872" s="4"/>
-      <c r="C872" s="3"/>
+      <c r="B872" s="9"/>
+      <c r="C872" s="10"/>
     </row>
     <row r="873" ht="15.75" customHeight="1">
-      <c r="B873" s="4"/>
-      <c r="C873" s="3"/>
+      <c r="B873" s="9"/>
+      <c r="C873" s="10"/>
     </row>
     <row r="874" ht="15.75" customHeight="1">
-      <c r="B874" s="4"/>
-      <c r="C874" s="3"/>
+      <c r="B874" s="9"/>
+      <c r="C874" s="10"/>
     </row>
     <row r="875" ht="15.75" customHeight="1">
-      <c r="B875" s="4"/>
-      <c r="C875" s="3"/>
+      <c r="B875" s="9"/>
+      <c r="C875" s="10"/>
     </row>
     <row r="876" ht="15.75" customHeight="1">
-      <c r="B876" s="4"/>
-      <c r="C876" s="3"/>
+      <c r="B876" s="9"/>
+      <c r="C876" s="10"/>
     </row>
     <row r="877" ht="15.75" customHeight="1">
-      <c r="B877" s="4"/>
-      <c r="C877" s="3"/>
+      <c r="B877" s="9"/>
+      <c r="C877" s="10"/>
     </row>
     <row r="878" ht="15.75" customHeight="1">
-      <c r="B878" s="4"/>
-      <c r="C878" s="3"/>
+      <c r="B878" s="9"/>
+      <c r="C878" s="10"/>
     </row>
     <row r="879" ht="15.75" customHeight="1">
-      <c r="B879" s="4"/>
-      <c r="C879" s="3"/>
+      <c r="B879" s="9"/>
+      <c r="C879" s="10"/>
     </row>
     <row r="880" ht="15.75" customHeight="1">
-      <c r="B880" s="4"/>
-      <c r="C880" s="3"/>
+      <c r="B880" s="9"/>
+      <c r="C880" s="10"/>
     </row>
     <row r="881" ht="15.75" customHeight="1">
-      <c r="B881" s="4"/>
-      <c r="C881" s="3"/>
+      <c r="B881" s="9"/>
+      <c r="C881" s="10"/>
     </row>
     <row r="882" ht="15.75" customHeight="1">
-      <c r="B882" s="4"/>
-      <c r="C882" s="3"/>
+      <c r="B882" s="9"/>
+      <c r="C882" s="10"/>
     </row>
     <row r="883" ht="15.75" customHeight="1">
-      <c r="B883" s="4"/>
-      <c r="C883" s="3"/>
+      <c r="B883" s="9"/>
+      <c r="C883" s="10"/>
     </row>
     <row r="884" ht="15.75" customHeight="1">
-      <c r="B884" s="4"/>
-      <c r="C884" s="3"/>
+      <c r="B884" s="9"/>
+      <c r="C884" s="10"/>
     </row>
     <row r="885" ht="15.75" customHeight="1">
-      <c r="B885" s="4"/>
-      <c r="C885" s="3"/>
+      <c r="B885" s="9"/>
+      <c r="C885" s="10"/>
     </row>
     <row r="886" ht="15.75" customHeight="1">
-      <c r="B886" s="4"/>
-      <c r="C886" s="3"/>
+      <c r="B886" s="9"/>
+      <c r="C886" s="10"/>
     </row>
     <row r="887" ht="15.75" customHeight="1">
-      <c r="B887" s="4"/>
-      <c r="C887" s="3"/>
+      <c r="B887" s="9"/>
+      <c r="C887" s="10"/>
     </row>
     <row r="888" ht="15.75" customHeight="1">
-      <c r="B888" s="4"/>
-      <c r="C888" s="3"/>
+      <c r="B888" s="9"/>
+      <c r="C888" s="10"/>
     </row>
     <row r="889" ht="15.75" customHeight="1">
-      <c r="B889" s="4"/>
-      <c r="C889" s="3"/>
+      <c r="B889" s="9"/>
+      <c r="C889" s="10"/>
     </row>
     <row r="890" ht="15.75" customHeight="1">
-      <c r="B890" s="4"/>
-      <c r="C890" s="3"/>
+      <c r="B890" s="9"/>
+      <c r="C890" s="10"/>
     </row>
     <row r="891" ht="15.75" customHeight="1">
-      <c r="B891" s="4"/>
-      <c r="C891" s="3"/>
+      <c r="B891" s="9"/>
+      <c r="C891" s="10"/>
     </row>
     <row r="892" ht="15.75" customHeight="1">
-      <c r="B892" s="4"/>
-      <c r="C892" s="3"/>
+      <c r="B892" s="9"/>
+      <c r="C892" s="10"/>
     </row>
     <row r="893" ht="15.75" customHeight="1">
-      <c r="B893" s="4"/>
-      <c r="C893" s="3"/>
+      <c r="B893" s="9"/>
+      <c r="C893" s="10"/>
     </row>
     <row r="894" ht="15.75" customHeight="1">
-      <c r="B894" s="4"/>
-      <c r="C894" s="3"/>
+      <c r="B894" s="9"/>
+      <c r="C894" s="10"/>
     </row>
     <row r="895" ht="15.75" customHeight="1">
-      <c r="B895" s="4"/>
-      <c r="C895" s="3"/>
+      <c r="B895" s="9"/>
+      <c r="C895" s="10"/>
     </row>
     <row r="896" ht="15.75" customHeight="1">
-      <c r="B896" s="4"/>
-      <c r="C896" s="3"/>
+      <c r="B896" s="9"/>
+      <c r="C896" s="10"/>
     </row>
     <row r="897" ht="15.75" customHeight="1">
-      <c r="B897" s="4"/>
-      <c r="C897" s="3"/>
+      <c r="B897" s="9"/>
+      <c r="C897" s="10"/>
     </row>
     <row r="898" ht="15.75" customHeight="1">
-      <c r="B898" s="4"/>
-      <c r="C898" s="3"/>
+      <c r="B898" s="9"/>
+      <c r="C898" s="10"/>
     </row>
     <row r="899" ht="15.75" customHeight="1">
-      <c r="B899" s="4"/>
-      <c r="C899" s="3"/>
+      <c r="B899" s="9"/>
+      <c r="C899" s="10"/>
     </row>
     <row r="900" ht="15.75" customHeight="1">
-      <c r="B900" s="4"/>
-      <c r="C900" s="3"/>
+      <c r="B900" s="9"/>
+      <c r="C900" s="10"/>
     </row>
     <row r="901" ht="15.75" customHeight="1">
-      <c r="B901" s="4"/>
-      <c r="C901" s="3"/>
+      <c r="B901" s="9"/>
+      <c r="C901" s="10"/>
     </row>
     <row r="902" ht="15.75" customHeight="1">
-      <c r="B902" s="4"/>
-      <c r="C902" s="3"/>
+      <c r="B902" s="9"/>
+      <c r="C902" s="10"/>
     </row>
     <row r="903" ht="15.75" customHeight="1">
-      <c r="B903" s="4"/>
-      <c r="C903" s="3"/>
+      <c r="B903" s="9"/>
+      <c r="C903" s="10"/>
     </row>
     <row r="904" ht="15.75" customHeight="1">
-      <c r="B904" s="4"/>
-      <c r="C904" s="3"/>
+      <c r="B904" s="9"/>
+      <c r="C904" s="10"/>
     </row>
     <row r="905" ht="15.75" customHeight="1">
-      <c r="B905" s="4"/>
-      <c r="C905" s="3"/>
+      <c r="B905" s="9"/>
+      <c r="C905" s="10"/>
     </row>
     <row r="906" ht="15.75" customHeight="1">
-      <c r="B906" s="4"/>
-      <c r="C906" s="3"/>
+      <c r="B906" s="9"/>
+      <c r="C906" s="10"/>
     </row>
     <row r="907" ht="15.75" customHeight="1">
-      <c r="B907" s="4"/>
-      <c r="C907" s="3"/>
+      <c r="B907" s="9"/>
+      <c r="C907" s="10"/>
     </row>
     <row r="908" ht="15.75" customHeight="1">
-      <c r="B908" s="4"/>
-      <c r="C908" s="3"/>
+      <c r="B908" s="9"/>
+      <c r="C908" s="10"/>
     </row>
     <row r="909" ht="15.75" customHeight="1">
-      <c r="B909" s="4"/>
-      <c r="C909" s="3"/>
+      <c r="B909" s="9"/>
+      <c r="C909" s="10"/>
     </row>
     <row r="910" ht="15.75" customHeight="1">
-      <c r="B910" s="4"/>
-      <c r="C910" s="3"/>
+      <c r="B910" s="9"/>
+      <c r="C910" s="10"/>
     </row>
     <row r="911" ht="15.75" customHeight="1">
-      <c r="B911" s="4"/>
-      <c r="C911" s="3"/>
+      <c r="B911" s="9"/>
+      <c r="C911" s="10"/>
     </row>
     <row r="912" ht="15.75" customHeight="1">
-      <c r="B912" s="4"/>
-      <c r="C912" s="3"/>
+      <c r="B912" s="9"/>
+      <c r="C912" s="10"/>
     </row>
     <row r="913" ht="15.75" customHeight="1">
-      <c r="B913" s="4"/>
-      <c r="C913" s="3"/>
+      <c r="B913" s="9"/>
+      <c r="C913" s="10"/>
     </row>
     <row r="914" ht="15.75" customHeight="1">
-      <c r="B914" s="4"/>
-      <c r="C914" s="3"/>
+      <c r="B914" s="9"/>
+      <c r="C914" s="10"/>
     </row>
     <row r="915" ht="15.75" customHeight="1">
-      <c r="B915" s="4"/>
-      <c r="C915" s="3"/>
+      <c r="B915" s="9"/>
+      <c r="C915" s="10"/>
     </row>
     <row r="916" ht="15.75" customHeight="1">
-      <c r="B916" s="4"/>
-      <c r="C916" s="3"/>
+      <c r="B916" s="9"/>
+      <c r="C916" s="10"/>
     </row>
     <row r="917" ht="15.75" customHeight="1">
-      <c r="B917" s="4"/>
-      <c r="C917" s="3"/>
+      <c r="B917" s="9"/>
+      <c r="C917" s="10"/>
     </row>
     <row r="918" ht="15.75" customHeight="1">
-      <c r="B918" s="4"/>
-      <c r="C918" s="3"/>
+      <c r="B918" s="9"/>
+      <c r="C918" s="10"/>
     </row>
     <row r="919" ht="15.75" customHeight="1">
-      <c r="B919" s="4"/>
-      <c r="C919" s="3"/>
+      <c r="B919" s="9"/>
+      <c r="C919" s="10"/>
     </row>
     <row r="920" ht="15.75" customHeight="1">
-      <c r="B920" s="4"/>
-      <c r="C920" s="3"/>
+      <c r="B920" s="9"/>
+      <c r="C920" s="10"/>
     </row>
     <row r="921" ht="15.75" customHeight="1">
-      <c r="B921" s="4"/>
-      <c r="C921" s="3"/>
+      <c r="B921" s="9"/>
+      <c r="C921" s="10"/>
     </row>
     <row r="922" ht="15.75" customHeight="1">
-      <c r="B922" s="4"/>
-      <c r="C922" s="3"/>
+      <c r="B922" s="9"/>
+      <c r="C922" s="10"/>
     </row>
     <row r="923" ht="15.75" customHeight="1">
-      <c r="B923" s="4"/>
-      <c r="C923" s="3"/>
+      <c r="B923" s="9"/>
+      <c r="C923" s="10"/>
     </row>
     <row r="924" ht="15.75" customHeight="1">
-      <c r="B924" s="4"/>
-      <c r="C924" s="3"/>
+      <c r="B924" s="9"/>
+      <c r="C924" s="10"/>
     </row>
     <row r="925" ht="15.75" customHeight="1">
-      <c r="B925" s="4"/>
-      <c r="C925" s="3"/>
+      <c r="B925" s="9"/>
+      <c r="C925" s="10"/>
     </row>
     <row r="926" ht="15.75" customHeight="1">
-      <c r="B926" s="4"/>
-      <c r="C926" s="3"/>
+      <c r="B926" s="9"/>
+      <c r="C926" s="10"/>
     </row>
     <row r="927" ht="15.75" customHeight="1">
-      <c r="B927" s="4"/>
-      <c r="C927" s="3"/>
+      <c r="B927" s="9"/>
+      <c r="C927" s="10"/>
     </row>
     <row r="928" ht="15.75" customHeight="1">
-      <c r="B928" s="4"/>
-      <c r="C928" s="3"/>
+      <c r="B928" s="9"/>
+      <c r="C928" s="10"/>
     </row>
     <row r="929" ht="15.75" customHeight="1">
-      <c r="B929" s="4"/>
-      <c r="C929" s="3"/>
+      <c r="B929" s="9"/>
+      <c r="C929" s="10"/>
     </row>
     <row r="930" ht="15.75" customHeight="1">
-      <c r="B930" s="4"/>
-      <c r="C930" s="3"/>
+      <c r="B930" s="9"/>
+      <c r="C930" s="10"/>
     </row>
     <row r="931" ht="15.75" customHeight="1">
-      <c r="B931" s="4"/>
-      <c r="C931" s="3"/>
+      <c r="B931" s="9"/>
+      <c r="C931" s="10"/>
     </row>
     <row r="932" ht="15.75" customHeight="1">
-      <c r="B932" s="4"/>
-      <c r="C932" s="3"/>
+      <c r="B932" s="9"/>
+      <c r="C932" s="10"/>
     </row>
     <row r="933" ht="15.75" customHeight="1">
-      <c r="B933" s="4"/>
-      <c r="C933" s="3"/>
+      <c r="B933" s="9"/>
+      <c r="C933" s="10"/>
     </row>
     <row r="934" ht="15.75" customHeight="1">
-      <c r="B934" s="4"/>
-      <c r="C934" s="3"/>
+      <c r="B934" s="9"/>
+      <c r="C934" s="10"/>
     </row>
     <row r="935" ht="15.75" customHeight="1">
-      <c r="B935" s="4"/>
-      <c r="C935" s="3"/>
+      <c r="B935" s="9"/>
+      <c r="C935" s="10"/>
     </row>
     <row r="936" ht="15.75" customHeight="1">
-      <c r="B936" s="4"/>
-      <c r="C936" s="3"/>
+      <c r="B936" s="9"/>
+      <c r="C936" s="10"/>
     </row>
     <row r="937" ht="15.75" customHeight="1">
-      <c r="B937" s="4"/>
-      <c r="C937" s="3"/>
+      <c r="B937" s="9"/>
+      <c r="C937" s="10"/>
     </row>
     <row r="938" ht="15.75" customHeight="1">
-      <c r="B938" s="4"/>
-      <c r="C938" s="3"/>
+      <c r="B938" s="9"/>
+      <c r="C938" s="10"/>
     </row>
     <row r="939" ht="15.75" customHeight="1">
-      <c r="B939" s="4"/>
-      <c r="C939" s="3"/>
+      <c r="B939" s="9"/>
+      <c r="C939" s="10"/>
     </row>
     <row r="940" ht="15.75" customHeight="1">
-      <c r="B940" s="4"/>
-      <c r="C940" s="3"/>
+      <c r="B940" s="9"/>
+      <c r="C940" s="10"/>
     </row>
     <row r="941" ht="15.75" customHeight="1">
-      <c r="B941" s="4"/>
-      <c r="C941" s="3"/>
+      <c r="B941" s="9"/>
+      <c r="C941" s="10"/>
     </row>
     <row r="942" ht="15.75" customHeight="1">
-      <c r="B942" s="4"/>
-      <c r="C942" s="3"/>
+      <c r="B942" s="9"/>
+      <c r="C942" s="10"/>
     </row>
     <row r="943" ht="15.75" customHeight="1">
-      <c r="B943" s="4"/>
-      <c r="C943" s="3"/>
+      <c r="B943" s="9"/>
+      <c r="C943" s="10"/>
     </row>
     <row r="944" ht="15.75" customHeight="1">
-      <c r="B944" s="4"/>
-      <c r="C944" s="3"/>
+      <c r="B944" s="9"/>
+      <c r="C944" s="10"/>
     </row>
     <row r="945" ht="15.75" customHeight="1">
-      <c r="B945" s="4"/>
-      <c r="C945" s="3"/>
+      <c r="B945" s="9"/>
+      <c r="C945" s="10"/>
     </row>
     <row r="946" ht="15.75" customHeight="1">
-      <c r="B946" s="4"/>
-      <c r="C946" s="3"/>
+      <c r="B946" s="9"/>
+      <c r="C946" s="10"/>
     </row>
     <row r="947" ht="15.75" customHeight="1">
-      <c r="B947" s="4"/>
-      <c r="C947" s="3"/>
+      <c r="B947" s="9"/>
+      <c r="C947" s="10"/>
     </row>
     <row r="948" ht="15.75" customHeight="1">
-      <c r="B948" s="4"/>
-      <c r="C948" s="3"/>
+      <c r="B948" s="9"/>
+      <c r="C948" s="10"/>
     </row>
     <row r="949" ht="15.75" customHeight="1">
-      <c r="B949" s="4"/>
-      <c r="C949" s="3"/>
+      <c r="B949" s="9"/>
+      <c r="C949" s="10"/>
     </row>
     <row r="950" ht="15.75" customHeight="1">
-      <c r="B950" s="4"/>
-      <c r="C950" s="3"/>
+      <c r="B950" s="9"/>
+      <c r="C950" s="10"/>
     </row>
     <row r="951" ht="15.75" customHeight="1">
-      <c r="B951" s="4"/>
-      <c r="C951" s="3"/>
+      <c r="B951" s="9"/>
+      <c r="C951" s="10"/>
     </row>
     <row r="952" ht="15.75" customHeight="1">
-      <c r="B952" s="4"/>
-      <c r="C952" s="3"/>
+      <c r="B952" s="9"/>
+      <c r="C952" s="10"/>
     </row>
     <row r="953" ht="15.75" customHeight="1">
-      <c r="B953" s="4"/>
-      <c r="C953" s="3"/>
+      <c r="B953" s="9"/>
+      <c r="C953" s="10"/>
     </row>
     <row r="954" ht="15.75" customHeight="1">
-      <c r="B954" s="4"/>
-      <c r="C954" s="3"/>
+      <c r="B954" s="9"/>
+      <c r="C954" s="10"/>
     </row>
     <row r="955" ht="15.75" customHeight="1">
-      <c r="B955" s="4"/>
-      <c r="C955" s="3"/>
+      <c r="B955" s="9"/>
+      <c r="C955" s="10"/>
     </row>
     <row r="956" ht="15.75" customHeight="1">
-      <c r="B956" s="4"/>
-      <c r="C956" s="3"/>
+      <c r="B956" s="9"/>
+      <c r="C956" s="10"/>
     </row>
     <row r="957" ht="15.75" customHeight="1">
-      <c r="B957" s="4"/>
-      <c r="C957" s="3"/>
+      <c r="B957" s="9"/>
+      <c r="C957" s="10"/>
     </row>
     <row r="958" ht="15.75" customHeight="1">
-      <c r="B958" s="4"/>
-      <c r="C958" s="3"/>
+      <c r="B958" s="9"/>
+      <c r="C958" s="10"/>
     </row>
     <row r="959" ht="15.75" customHeight="1">
-      <c r="B959" s="4"/>
-      <c r="C959" s="3"/>
+      <c r="B959" s="9"/>
+      <c r="C959" s="10"/>
     </row>
     <row r="960" ht="15.75" customHeight="1">
-      <c r="B960" s="4"/>
-      <c r="C960" s="3"/>
+      <c r="B960" s="9"/>
+      <c r="C960" s="10"/>
     </row>
     <row r="961" ht="15.75" customHeight="1">
-      <c r="B961" s="4"/>
-      <c r="C961" s="3"/>
+      <c r="B961" s="9"/>
+      <c r="C961" s="10"/>
     </row>
     <row r="962" ht="15.75" customHeight="1">
-      <c r="B962" s="4"/>
-      <c r="C962" s="3"/>
+      <c r="B962" s="9"/>
+      <c r="C962" s="10"/>
     </row>
     <row r="963" ht="15.75" customHeight="1">
-      <c r="B963" s="4"/>
-      <c r="C963" s="3"/>
+      <c r="B963" s="9"/>
+      <c r="C963" s="10"/>
     </row>
     <row r="964" ht="15.75" customHeight="1">
-      <c r="B964" s="4"/>
-      <c r="C964" s="3"/>
+      <c r="B964" s="9"/>
+      <c r="C964" s="10"/>
     </row>
     <row r="965" ht="15.75" customHeight="1">
-      <c r="B965" s="4"/>
-      <c r="C965" s="3"/>
+      <c r="B965" s="9"/>
+      <c r="C965" s="10"/>
     </row>
     <row r="966" ht="15.75" customHeight="1">
-      <c r="B966" s="4"/>
-      <c r="C966" s="3"/>
+      <c r="B966" s="9"/>
+      <c r="C966" s="10"/>
     </row>
     <row r="967" ht="15.75" customHeight="1">
-      <c r="B967" s="4"/>
-      <c r="C967" s="3"/>
+      <c r="B967" s="9"/>
+      <c r="C967" s="10"/>
     </row>
     <row r="968" ht="15.75" customHeight="1">
-      <c r="B968" s="4"/>
-      <c r="C968" s="3"/>
+      <c r="B968" s="9"/>
+      <c r="C968" s="10"/>
     </row>
     <row r="969" ht="15.75" customHeight="1">
-      <c r="B969" s="4"/>
-      <c r="C969" s="3"/>
+      <c r="B969" s="9"/>
+      <c r="C969" s="10"/>
     </row>
     <row r="970" ht="15.75" customHeight="1">
-      <c r="B970" s="4"/>
-      <c r="C970" s="3"/>
+      <c r="B970" s="9"/>
+      <c r="C970" s="10"/>
     </row>
     <row r="971" ht="15.75" customHeight="1">
-      <c r="B971" s="4"/>
-      <c r="C971" s="3"/>
+      <c r="B971" s="9"/>
+      <c r="C971" s="10"/>
     </row>
     <row r="972" ht="15.75" customHeight="1">
-      <c r="B972" s="4"/>
-      <c r="C972" s="3"/>
+      <c r="B972" s="9"/>
+      <c r="C972" s="10"/>
     </row>
     <row r="973" ht="15.75" customHeight="1">
-      <c r="B973" s="4"/>
-      <c r="C973" s="3"/>
+      <c r="B973" s="9"/>
+      <c r="C973" s="10"/>
     </row>
     <row r="974" ht="15.75" customHeight="1">
-      <c r="B974" s="4"/>
-      <c r="C974" s="3"/>
+      <c r="B974" s="9"/>
+      <c r="C974" s="10"/>
     </row>
     <row r="975" ht="15.75" customHeight="1">
-      <c r="B975" s="4"/>
-      <c r="C975" s="3"/>
+      <c r="B975" s="9"/>
+      <c r="C975" s="10"/>
     </row>
     <row r="976" ht="15.75" customHeight="1">
-      <c r="B976" s="4"/>
-      <c r="C976" s="3"/>
+      <c r="B976" s="9"/>
+      <c r="C976" s="10"/>
     </row>
     <row r="977" ht="15.75" customHeight="1">
-      <c r="B977" s="4"/>
-      <c r="C977" s="3"/>
+      <c r="B977" s="9"/>
+      <c r="C977" s="10"/>
     </row>
     <row r="978" ht="15.75" customHeight="1">
-      <c r="B978" s="4"/>
-      <c r="C978" s="3"/>
+      <c r="B978" s="9"/>
+      <c r="C978" s="10"/>
     </row>
     <row r="979" ht="15.75" customHeight="1">
-      <c r="B979" s="4"/>
-      <c r="C979" s="3"/>
+      <c r="B979" s="9"/>
+      <c r="C979" s="10"/>
     </row>
     <row r="980" ht="15.75" customHeight="1">
-      <c r="B980" s="4"/>
-      <c r="C980" s="3"/>
+      <c r="B980" s="9"/>
+      <c r="C980" s="10"/>
     </row>
     <row r="981" ht="15.75" customHeight="1">
-      <c r="B981" s="4"/>
-      <c r="C981" s="3"/>
+      <c r="B981" s="9"/>
+      <c r="C981" s="10"/>
     </row>
     <row r="982" ht="15.75" customHeight="1">
-      <c r="B982" s="4"/>
-      <c r="C982" s="3"/>
+      <c r="B982" s="9"/>
+      <c r="C982" s="10"/>
     </row>
     <row r="983" ht="15.75" customHeight="1">
-      <c r="B983" s="4"/>
-      <c r="C983" s="3"/>
+      <c r="B983" s="9"/>
+      <c r="C983" s="10"/>
     </row>
     <row r="984" ht="15.75" customHeight="1">
-      <c r="B984" s="4"/>
-      <c r="C984" s="3"/>
+      <c r="B984" s="9"/>
+      <c r="C984" s="10"/>
     </row>
     <row r="985" ht="15.75" customHeight="1">
-      <c r="B985" s="4"/>
-      <c r="C985" s="3"/>
+      <c r="B985" s="9"/>
+      <c r="C985" s="10"/>
     </row>
     <row r="986" ht="15.75" customHeight="1">
-      <c r="B986" s="4"/>
-      <c r="C986" s="3"/>
+      <c r="B986" s="9"/>
+      <c r="C986" s="10"/>
     </row>
     <row r="987" ht="15.75" customHeight="1">
-      <c r="B987" s="4"/>
-      <c r="C987" s="3"/>
+      <c r="B987" s="9"/>
+      <c r="C987" s="10"/>
     </row>
     <row r="988" ht="15.75" customHeight="1">
-      <c r="B988" s="4"/>
-      <c r="C988" s="3"/>
+      <c r="B988" s="9"/>
+      <c r="C988" s="10"/>
     </row>
     <row r="989" ht="15.75" customHeight="1">
-      <c r="B989" s="4"/>
-      <c r="C989" s="3"/>
+      <c r="B989" s="9"/>
+      <c r="C989" s="10"/>
     </row>
     <row r="990" ht="15.75" customHeight="1">
-      <c r="B990" s="4"/>
-      <c r="C990" s="3"/>
+      <c r="B990" s="9"/>
+      <c r="C990" s="10"/>
     </row>
     <row r="991" ht="15.75" customHeight="1">
-      <c r="B991" s="4"/>
-      <c r="C991" s="3"/>
+      <c r="B991" s="9"/>
+      <c r="C991" s="10"/>
     </row>
     <row r="992" ht="15.75" customHeight="1">
-      <c r="B992" s="4"/>
-      <c r="C992" s="3"/>
+      <c r="B992" s="9"/>
+      <c r="C992" s="10"/>
     </row>
     <row r="993" ht="15.75" customHeight="1">
-      <c r="B993" s="4"/>
-      <c r="C993" s="3"/>
+      <c r="B993" s="9"/>
+      <c r="C993" s="10"/>
     </row>
     <row r="994" ht="15.75" customHeight="1">
-      <c r="B994" s="4"/>
-      <c r="C994" s="3"/>
+      <c r="B994" s="9"/>
+      <c r="C994" s="10"/>
     </row>
     <row r="995" ht="15.75" customHeight="1">
-      <c r="B995" s="4"/>
-      <c r="C995" s="3"/>
+      <c r="B995" s="9"/>
+      <c r="C995" s="10"/>
     </row>
     <row r="996" ht="15.75" customHeight="1">
-      <c r="B996" s="4"/>
-      <c r="C996" s="3"/>
+      <c r="B996" s="9"/>
+      <c r="C996" s="10"/>
     </row>
     <row r="997" ht="15.75" customHeight="1">
-      <c r="B997" s="4"/>
-      <c r="C997" s="3"/>
+      <c r="B997" s="9"/>
+      <c r="C997" s="10"/>
     </row>
     <row r="998" ht="15.75" customHeight="1">
-      <c r="B998" s="4"/>
-      <c r="C998" s="3"/>
+      <c r="B998" s="9"/>
+      <c r="C998" s="10"/>
     </row>
     <row r="999" ht="15.75" customHeight="1">
-      <c r="B999" s="4"/>
-      <c r="C999" s="3"/>
+      <c r="B999" s="9"/>
+      <c r="C999" s="10"/>
     </row>
     <row r="1000" ht="15.75" customHeight="1">
-      <c r="B1000" s="4"/>
-      <c r="C1000" s="3"/>
+      <c r="B1000" s="9"/>
+      <c r="C1000" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="E4:H20"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink display="RETURN TO BUDGET &gt;" location="Budget!A1" ref="B2"/>
   </hyperlinks>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
   <tableParts count="2">
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="5.71"/>
     <col customWidth="1" min="2" max="2" width="122.86"/>
     <col customWidth="1" min="3" max="3" width="50.14"/>
     <col customWidth="1" min="4" max="4" width="58.43"/>
     <col customWidth="1" min="5" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="1" ht="36.0" customHeight="1">
-      <c r="A1" s="57"/>
-[...1 lines deleted...]
-        <v>129</v>
+      <c r="A1" s="4"/>
+      <c r="B1" s="6" t="s">
+        <v>7</v>
       </c>
     </row>
     <row r="2" ht="36.0" customHeight="1">
-      <c r="A2" s="57"/>
+      <c r="A2" s="4"/>
     </row>
     <row r="3" ht="36.0" customHeight="1">
-      <c r="A3" s="57"/>
+      <c r="A3" s="4"/>
     </row>
     <row r="4" ht="36.0" customHeight="1">
-      <c r="A4" s="57"/>
+      <c r="A4" s="4"/>
     </row>
     <row r="5" ht="36.0" customHeight="1">
-      <c r="A5" s="57"/>
+      <c r="A5" s="4"/>
     </row>
     <row r="6" ht="36.0" customHeight="1">
-      <c r="A6" s="57"/>
+      <c r="A6" s="4"/>
     </row>
     <row r="7" ht="36.0" customHeight="1">
-      <c r="A7" s="57"/>
+      <c r="A7" s="4"/>
     </row>
     <row r="8" ht="36.0" customHeight="1">
-      <c r="A8" s="57"/>
+      <c r="A8" s="4"/>
     </row>
     <row r="9" ht="36.0" customHeight="1">
-      <c r="A9" s="57"/>
+      <c r="A9" s="4"/>
     </row>
     <row r="10" ht="36.0" customHeight="1">
-      <c r="A10" s="57"/>
+      <c r="A10" s="4"/>
     </row>
     <row r="11" ht="257.25" customHeight="1">
-      <c r="A11" s="57"/>
+      <c r="A11" s="4"/>
     </row>
     <row r="12" ht="41.25" customHeight="1">
-      <c r="A12" s="57"/>
-[...1 lines deleted...]
-        <v>130</v>
+      <c r="A12" s="4"/>
+      <c r="B12" s="11" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="13" ht="20.25" customHeight="1">
-      <c r="A13" s="57"/>
-[...2 lines deleted...]
-      <c r="D13" s="60"/>
+      <c r="A13" s="4"/>
+      <c r="B13" s="13"/>
+      <c r="C13" s="14"/>
+      <c r="D13" s="13"/>
     </row>
     <row r="14" ht="29.25" customHeight="1">
-      <c r="A14" s="62"/>
-      <c r="B14" s="63" t="s">
+      <c r="A14" s="18"/>
+      <c r="B14" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="21"/>
+      <c r="D14" s="22"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="24"/>
+      <c r="O14" s="24"/>
+      <c r="P14" s="24"/>
+      <c r="Q14" s="24"/>
+      <c r="R14" s="24"/>
+      <c r="S14" s="24"/>
+      <c r="T14" s="24"/>
+      <c r="U14" s="24"/>
+      <c r="V14" s="24"/>
+      <c r="W14" s="24"/>
+      <c r="X14" s="24"/>
+      <c r="Y14" s="24"/>
+      <c r="Z14" s="24"/>
+    </row>
+    <row r="15" ht="19.5" customHeight="1">
+      <c r="A15" s="18"/>
+      <c r="B15" s="24"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="24"/>
+      <c r="E15" s="24"/>
+      <c r="F15" s="24"/>
+      <c r="G15" s="24"/>
+      <c r="H15" s="24"/>
+      <c r="I15" s="24"/>
+      <c r="J15" s="24"/>
+      <c r="K15" s="24"/>
+      <c r="L15" s="24"/>
+      <c r="M15" s="24"/>
+      <c r="N15" s="24"/>
+      <c r="O15" s="24"/>
+      <c r="P15" s="24"/>
+      <c r="Q15" s="24"/>
+      <c r="R15" s="24"/>
+      <c r="S15" s="24"/>
+      <c r="T15" s="24"/>
+      <c r="U15" s="24"/>
+      <c r="V15" s="24"/>
+      <c r="W15" s="24"/>
+      <c r="X15" s="24"/>
+      <c r="Y15" s="24"/>
+      <c r="Z15" s="24"/>
+    </row>
+    <row r="16" ht="36.0" customHeight="1">
+      <c r="A16" s="18"/>
+      <c r="B16" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C16" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D16" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="E16" s="24"/>
+      <c r="F16" s="24"/>
+      <c r="G16" s="24"/>
+      <c r="H16" s="24"/>
+      <c r="I16" s="24"/>
+      <c r="J16" s="24"/>
+      <c r="K16" s="24"/>
+      <c r="L16" s="24"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="24"/>
+      <c r="O16" s="24"/>
+      <c r="P16" s="24"/>
+      <c r="Q16" s="24"/>
+      <c r="R16" s="24"/>
+      <c r="S16" s="24"/>
+      <c r="T16" s="24"/>
+      <c r="U16" s="24"/>
+      <c r="V16" s="24"/>
+      <c r="W16" s="24"/>
+      <c r="X16" s="24"/>
+      <c r="Y16" s="24"/>
+      <c r="Z16" s="24"/>
+    </row>
+    <row r="17" ht="36.0" customHeight="1">
+      <c r="A17" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="33" t="s">
+        <v>41</v>
+      </c>
+      <c r="C17" s="34">
+        <v>75.0</v>
+      </c>
+      <c r="D17" s="35" t="s">
+        <v>3</v>
+      </c>
+      <c r="E17" s="24"/>
+      <c r="F17" s="24"/>
+      <c r="G17" s="24"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="24"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="24"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="24"/>
+      <c r="N17" s="24"/>
+      <c r="O17" s="24"/>
+      <c r="P17" s="24"/>
+      <c r="Q17" s="24"/>
+      <c r="R17" s="24"/>
+      <c r="S17" s="24"/>
+      <c r="T17" s="24"/>
+      <c r="U17" s="24"/>
+      <c r="V17" s="24"/>
+      <c r="W17" s="24"/>
+      <c r="X17" s="24"/>
+      <c r="Y17" s="24"/>
+      <c r="Z17" s="24"/>
+    </row>
+    <row r="18" ht="36.0" customHeight="1">
+      <c r="A18" s="36"/>
+      <c r="B18" s="37"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="39"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="24"/>
+      <c r="G18" s="24"/>
+      <c r="H18" s="24"/>
+      <c r="I18" s="24"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="24"/>
+      <c r="L18" s="24"/>
+      <c r="M18" s="24"/>
+      <c r="N18" s="24"/>
+      <c r="O18" s="24"/>
+      <c r="P18" s="24"/>
+      <c r="Q18" s="24"/>
+      <c r="R18" s="24"/>
+      <c r="S18" s="24"/>
+      <c r="T18" s="24"/>
+      <c r="U18" s="24"/>
+      <c r="V18" s="24"/>
+      <c r="W18" s="24"/>
+      <c r="X18" s="24"/>
+      <c r="Y18" s="24"/>
+      <c r="Z18" s="24"/>
+    </row>
+    <row r="19" ht="36.0" customHeight="1">
+      <c r="A19" s="36"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="43"/>
+      <c r="D19" s="44"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="24"/>
+      <c r="G19" s="24"/>
+      <c r="H19" s="24"/>
+      <c r="I19" s="24"/>
+      <c r="J19" s="24"/>
+      <c r="K19" s="24"/>
+      <c r="L19" s="24"/>
+      <c r="M19" s="24"/>
+      <c r="N19" s="24"/>
+      <c r="O19" s="24"/>
+      <c r="P19" s="24"/>
+      <c r="Q19" s="24"/>
+      <c r="R19" s="24"/>
+      <c r="S19" s="24"/>
+      <c r="T19" s="24"/>
+      <c r="U19" s="24"/>
+      <c r="V19" s="24"/>
+      <c r="W19" s="24"/>
+      <c r="X19" s="24"/>
+      <c r="Y19" s="24"/>
+      <c r="Z19" s="24"/>
+    </row>
+    <row r="20" ht="36.0" customHeight="1">
+      <c r="A20" s="36"/>
+      <c r="B20" s="47"/>
+      <c r="C20" s="49"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="24"/>
+      <c r="F20" s="24"/>
+      <c r="G20" s="24"/>
+      <c r="H20" s="24"/>
+      <c r="I20" s="24"/>
+      <c r="J20" s="24"/>
+      <c r="K20" s="24"/>
+      <c r="L20" s="24"/>
+      <c r="M20" s="24"/>
+      <c r="N20" s="24"/>
+      <c r="O20" s="24"/>
+      <c r="P20" s="24"/>
+      <c r="Q20" s="24"/>
+      <c r="R20" s="24"/>
+      <c r="S20" s="24"/>
+      <c r="T20" s="24"/>
+      <c r="U20" s="24"/>
+      <c r="V20" s="24"/>
+      <c r="W20" s="24"/>
+      <c r="X20" s="24"/>
+      <c r="Y20" s="24"/>
+      <c r="Z20" s="24"/>
+    </row>
+    <row r="21" ht="36.0" customHeight="1">
+      <c r="A21" s="36"/>
+      <c r="B21" s="42"/>
+      <c r="C21" s="43"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="24"/>
+      <c r="F21" s="24"/>
+      <c r="G21" s="24"/>
+      <c r="H21" s="24"/>
+      <c r="I21" s="24"/>
+      <c r="J21" s="24"/>
+      <c r="K21" s="24"/>
+      <c r="L21" s="24"/>
+      <c r="M21" s="24"/>
+      <c r="N21" s="24"/>
+      <c r="O21" s="24"/>
+      <c r="P21" s="24"/>
+      <c r="Q21" s="24"/>
+      <c r="R21" s="24"/>
+      <c r="S21" s="24"/>
+      <c r="T21" s="24"/>
+      <c r="U21" s="24"/>
+      <c r="V21" s="24"/>
+      <c r="W21" s="24"/>
+      <c r="X21" s="24"/>
+      <c r="Y21" s="24"/>
+      <c r="Z21" s="24"/>
+    </row>
+    <row r="22" ht="36.0" customHeight="1">
+      <c r="A22" s="36"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="62"/>
+      <c r="D22" s="64"/>
+      <c r="E22" s="24"/>
+      <c r="F22" s="24"/>
+      <c r="G22" s="24"/>
+      <c r="H22" s="24"/>
+      <c r="I22" s="24"/>
+      <c r="J22" s="24"/>
+      <c r="K22" s="24"/>
+      <c r="L22" s="24"/>
+      <c r="M22" s="24"/>
+      <c r="N22" s="24"/>
+      <c r="O22" s="24"/>
+      <c r="P22" s="24"/>
+      <c r="Q22" s="24"/>
+      <c r="R22" s="24"/>
+      <c r="S22" s="24"/>
+      <c r="T22" s="24"/>
+      <c r="U22" s="24"/>
+      <c r="V22" s="24"/>
+      <c r="W22" s="24"/>
+      <c r="X22" s="24"/>
+      <c r="Y22" s="24"/>
+      <c r="Z22" s="24"/>
+    </row>
+    <row r="23" ht="36.0" customHeight="1">
+      <c r="A23" s="65"/>
+      <c r="B23" s="24"/>
+      <c r="C23" s="28"/>
+      <c r="D23" s="24"/>
+      <c r="E23" s="24"/>
+      <c r="F23" s="24"/>
+      <c r="G23" s="24"/>
+      <c r="H23" s="24"/>
+      <c r="I23" s="24"/>
+      <c r="J23" s="24"/>
+      <c r="K23" s="24"/>
+      <c r="L23" s="24"/>
+      <c r="M23" s="24"/>
+      <c r="N23" s="24"/>
+      <c r="O23" s="24"/>
+      <c r="P23" s="24"/>
+      <c r="Q23" s="24"/>
+      <c r="R23" s="24"/>
+      <c r="S23" s="24"/>
+      <c r="T23" s="24"/>
+      <c r="U23" s="24"/>
+      <c r="V23" s="24"/>
+      <c r="W23" s="24"/>
+      <c r="X23" s="24"/>
+      <c r="Y23" s="24"/>
+      <c r="Z23" s="24"/>
+    </row>
+    <row r="24" ht="36.0" customHeight="1">
+      <c r="A24" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B24" s="66"/>
+      <c r="C24" s="67"/>
+      <c r="D24" s="68"/>
+      <c r="E24" s="24"/>
+      <c r="F24" s="24"/>
+      <c r="G24" s="24"/>
+      <c r="H24" s="24"/>
+      <c r="I24" s="24"/>
+      <c r="J24" s="24"/>
+      <c r="K24" s="24"/>
+      <c r="L24" s="24"/>
+      <c r="M24" s="24"/>
+      <c r="N24" s="24"/>
+      <c r="O24" s="24"/>
+      <c r="P24" s="24"/>
+      <c r="Q24" s="24"/>
+      <c r="R24" s="24"/>
+      <c r="S24" s="24"/>
+      <c r="T24" s="24"/>
+      <c r="U24" s="24"/>
+      <c r="V24" s="24"/>
+      <c r="W24" s="24"/>
+      <c r="X24" s="24"/>
+      <c r="Y24" s="24"/>
+      <c r="Z24" s="24"/>
+    </row>
+    <row r="25" ht="36.0" customHeight="1">
+      <c r="A25" s="36"/>
+      <c r="B25" s="47"/>
+      <c r="C25" s="49"/>
+      <c r="D25" s="50"/>
+      <c r="E25" s="24"/>
+      <c r="F25" s="24"/>
+      <c r="G25" s="24"/>
+      <c r="H25" s="24"/>
+      <c r="I25" s="24"/>
+      <c r="J25" s="24"/>
+      <c r="K25" s="24"/>
+      <c r="L25" s="24"/>
+      <c r="M25" s="24"/>
+      <c r="N25" s="24"/>
+      <c r="O25" s="24"/>
+      <c r="P25" s="24"/>
+      <c r="Q25" s="24"/>
+      <c r="R25" s="24"/>
+      <c r="S25" s="24"/>
+      <c r="T25" s="24"/>
+      <c r="U25" s="24"/>
+      <c r="V25" s="24"/>
+      <c r="W25" s="24"/>
+      <c r="X25" s="24"/>
+      <c r="Y25" s="24"/>
+      <c r="Z25" s="24"/>
+    </row>
+    <row r="26" ht="36.0" customHeight="1">
+      <c r="A26" s="36"/>
+      <c r="B26" s="42"/>
+      <c r="C26" s="43"/>
+      <c r="D26" s="44"/>
+      <c r="E26" s="24"/>
+      <c r="F26" s="24"/>
+      <c r="G26" s="24"/>
+      <c r="H26" s="24"/>
+      <c r="I26" s="24"/>
+      <c r="J26" s="24"/>
+      <c r="K26" s="24"/>
+      <c r="L26" s="24"/>
+      <c r="M26" s="24"/>
+      <c r="N26" s="24"/>
+      <c r="O26" s="24"/>
+      <c r="P26" s="24"/>
+      <c r="Q26" s="24"/>
+      <c r="R26" s="24"/>
+      <c r="S26" s="24"/>
+      <c r="T26" s="24"/>
+      <c r="U26" s="24"/>
+      <c r="V26" s="24"/>
+      <c r="W26" s="24"/>
+      <c r="X26" s="24"/>
+      <c r="Y26" s="24"/>
+      <c r="Z26" s="24"/>
+    </row>
+    <row r="27" ht="36.0" customHeight="1">
+      <c r="A27" s="36"/>
+      <c r="B27" s="47"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="24"/>
+      <c r="N27" s="24"/>
+      <c r="O27" s="24"/>
+      <c r="P27" s="24"/>
+      <c r="Q27" s="24"/>
+      <c r="R27" s="24"/>
+      <c r="S27" s="24"/>
+      <c r="T27" s="24"/>
+      <c r="U27" s="24"/>
+      <c r="V27" s="24"/>
+      <c r="W27" s="24"/>
+      <c r="X27" s="24"/>
+      <c r="Y27" s="24"/>
+      <c r="Z27" s="24"/>
+    </row>
+    <row r="28" ht="36.0" customHeight="1">
+      <c r="A28" s="36"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="43"/>
+      <c r="D28" s="44"/>
+      <c r="E28" s="24"/>
+      <c r="F28" s="24"/>
+      <c r="G28" s="24"/>
+      <c r="H28" s="24"/>
+      <c r="I28" s="24"/>
+      <c r="J28" s="24"/>
+      <c r="K28" s="24"/>
+      <c r="L28" s="24"/>
+      <c r="M28" s="24"/>
+      <c r="N28" s="24"/>
+      <c r="O28" s="24"/>
+      <c r="P28" s="24"/>
+      <c r="Q28" s="24"/>
+      <c r="R28" s="24"/>
+      <c r="S28" s="24"/>
+      <c r="T28" s="24"/>
+      <c r="U28" s="24"/>
+      <c r="V28" s="24"/>
+      <c r="W28" s="24"/>
+      <c r="X28" s="24"/>
+      <c r="Y28" s="24"/>
+      <c r="Z28" s="24"/>
+    </row>
+    <row r="29" ht="36.0" customHeight="1">
+      <c r="A29" s="36"/>
+      <c r="B29" s="61"/>
+      <c r="C29" s="62"/>
+      <c r="D29" s="64"/>
+      <c r="E29" s="24"/>
+      <c r="F29" s="24"/>
+      <c r="G29" s="24"/>
+      <c r="H29" s="24"/>
+      <c r="I29" s="24"/>
+      <c r="J29" s="24"/>
+      <c r="K29" s="24"/>
+      <c r="L29" s="24"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="24"/>
+      <c r="O29" s="24"/>
+      <c r="P29" s="24"/>
+      <c r="Q29" s="24"/>
+      <c r="R29" s="24"/>
+      <c r="S29" s="24"/>
+      <c r="T29" s="24"/>
+      <c r="U29" s="24"/>
+      <c r="V29" s="24"/>
+      <c r="W29" s="24"/>
+      <c r="X29" s="24"/>
+      <c r="Y29" s="24"/>
+      <c r="Z29" s="24"/>
+    </row>
+    <row r="30" ht="36.0" customHeight="1">
+      <c r="A30" s="18"/>
+      <c r="B30" s="24"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="24"/>
+      <c r="E30" s="24"/>
+      <c r="F30" s="24"/>
+      <c r="G30" s="24"/>
+      <c r="H30" s="24"/>
+      <c r="I30" s="24"/>
+      <c r="J30" s="24"/>
+      <c r="K30" s="24"/>
+      <c r="L30" s="24"/>
+      <c r="M30" s="24"/>
+      <c r="N30" s="24"/>
+      <c r="O30" s="24"/>
+      <c r="P30" s="24"/>
+      <c r="Q30" s="24"/>
+      <c r="R30" s="24"/>
+      <c r="S30" s="24"/>
+      <c r="T30" s="24"/>
+      <c r="U30" s="24"/>
+      <c r="V30" s="24"/>
+      <c r="W30" s="24"/>
+      <c r="X30" s="24"/>
+      <c r="Y30" s="24"/>
+      <c r="Z30" s="24"/>
+    </row>
+    <row r="31" ht="36.0" customHeight="1">
+      <c r="A31" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" s="66"/>
+      <c r="C31" s="67"/>
+      <c r="D31" s="68"/>
+      <c r="E31" s="24"/>
+      <c r="F31" s="24"/>
+      <c r="G31" s="24"/>
+      <c r="H31" s="24"/>
+      <c r="I31" s="24"/>
+      <c r="J31" s="24"/>
+      <c r="K31" s="24"/>
+      <c r="L31" s="24"/>
+      <c r="M31" s="24"/>
+      <c r="N31" s="24"/>
+      <c r="O31" s="24"/>
+      <c r="P31" s="24"/>
+      <c r="Q31" s="24"/>
+      <c r="R31" s="24"/>
+      <c r="S31" s="24"/>
+      <c r="T31" s="24"/>
+      <c r="U31" s="24"/>
+      <c r="V31" s="24"/>
+      <c r="W31" s="24"/>
+      <c r="X31" s="24"/>
+      <c r="Y31" s="24"/>
+      <c r="Z31" s="24"/>
+    </row>
+    <row r="32" ht="36.0" customHeight="1">
+      <c r="A32" s="36"/>
+      <c r="B32" s="47"/>
+      <c r="C32" s="49"/>
+      <c r="D32" s="50"/>
+      <c r="E32" s="24"/>
+      <c r="F32" s="24"/>
+      <c r="G32" s="24"/>
+      <c r="H32" s="24"/>
+      <c r="I32" s="24"/>
+      <c r="J32" s="24"/>
+      <c r="K32" s="24"/>
+      <c r="L32" s="24"/>
+      <c r="M32" s="24"/>
+      <c r="N32" s="24"/>
+      <c r="O32" s="24"/>
+      <c r="P32" s="24"/>
+      <c r="Q32" s="24"/>
+      <c r="R32" s="24"/>
+      <c r="S32" s="24"/>
+      <c r="T32" s="24"/>
+      <c r="U32" s="24"/>
+      <c r="V32" s="24"/>
+      <c r="W32" s="24"/>
+      <c r="X32" s="24"/>
+      <c r="Y32" s="24"/>
+      <c r="Z32" s="24"/>
+    </row>
+    <row r="33" ht="36.0" customHeight="1">
+      <c r="A33" s="36"/>
+      <c r="B33" s="42"/>
+      <c r="C33" s="43"/>
+      <c r="D33" s="44"/>
+      <c r="E33" s="24"/>
+      <c r="F33" s="24"/>
+      <c r="G33" s="24"/>
+      <c r="H33" s="24"/>
+      <c r="I33" s="24"/>
+      <c r="J33" s="24"/>
+      <c r="K33" s="24"/>
+      <c r="L33" s="24"/>
+      <c r="M33" s="24"/>
+      <c r="N33" s="24"/>
+      <c r="O33" s="24"/>
+      <c r="P33" s="24"/>
+      <c r="Q33" s="24"/>
+      <c r="R33" s="24"/>
+      <c r="S33" s="24"/>
+      <c r="T33" s="24"/>
+      <c r="U33" s="24"/>
+      <c r="V33" s="24"/>
+      <c r="W33" s="24"/>
+      <c r="X33" s="24"/>
+      <c r="Y33" s="24"/>
+      <c r="Z33" s="24"/>
+    </row>
+    <row r="34" ht="36.0" customHeight="1">
+      <c r="A34" s="36"/>
+      <c r="B34" s="47"/>
+      <c r="C34" s="49"/>
+      <c r="D34" s="50"/>
+      <c r="E34" s="24"/>
+      <c r="F34" s="24"/>
+      <c r="G34" s="24"/>
+      <c r="H34" s="24"/>
+      <c r="I34" s="24"/>
+      <c r="J34" s="24"/>
+      <c r="K34" s="24"/>
+      <c r="L34" s="24"/>
+      <c r="M34" s="24"/>
+      <c r="N34" s="24"/>
+      <c r="O34" s="24"/>
+      <c r="P34" s="24"/>
+      <c r="Q34" s="24"/>
+      <c r="R34" s="24"/>
+      <c r="S34" s="24"/>
+      <c r="T34" s="24"/>
+      <c r="U34" s="24"/>
+      <c r="V34" s="24"/>
+      <c r="W34" s="24"/>
+      <c r="X34" s="24"/>
+      <c r="Y34" s="24"/>
+      <c r="Z34" s="24"/>
+    </row>
+    <row r="35" ht="36.0" customHeight="1">
+      <c r="A35" s="36"/>
+      <c r="B35" s="42"/>
+      <c r="C35" s="43"/>
+      <c r="D35" s="44"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="24"/>
+      <c r="H35" s="24"/>
+      <c r="I35" s="24"/>
+      <c r="J35" s="24"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="24"/>
+      <c r="M35" s="24"/>
+      <c r="N35" s="24"/>
+      <c r="O35" s="24"/>
+      <c r="P35" s="24"/>
+      <c r="Q35" s="24"/>
+      <c r="R35" s="24"/>
+      <c r="S35" s="24"/>
+      <c r="T35" s="24"/>
+      <c r="U35" s="24"/>
+      <c r="V35" s="24"/>
+      <c r="W35" s="24"/>
+      <c r="X35" s="24"/>
+      <c r="Y35" s="24"/>
+      <c r="Z35" s="24"/>
+    </row>
+    <row r="36" ht="36.0" customHeight="1">
+      <c r="A36" s="36"/>
+      <c r="B36" s="61"/>
+      <c r="C36" s="62"/>
+      <c r="D36" s="64"/>
+      <c r="E36" s="24"/>
+      <c r="F36" s="24"/>
+      <c r="G36" s="24"/>
+      <c r="H36" s="24"/>
+      <c r="I36" s="24"/>
+      <c r="J36" s="24"/>
+      <c r="K36" s="24"/>
+      <c r="L36" s="24"/>
+      <c r="M36" s="24"/>
+      <c r="N36" s="24"/>
+      <c r="O36" s="24"/>
+      <c r="P36" s="24"/>
+      <c r="Q36" s="24"/>
+      <c r="R36" s="24"/>
+      <c r="S36" s="24"/>
+      <c r="T36" s="24"/>
+      <c r="U36" s="24"/>
+      <c r="V36" s="24"/>
+      <c r="W36" s="24"/>
+      <c r="X36" s="24"/>
+      <c r="Y36" s="24"/>
+      <c r="Z36" s="24"/>
+    </row>
+    <row r="37" ht="36.0" customHeight="1">
+      <c r="A37" s="18"/>
+      <c r="B37" s="24"/>
+      <c r="C37" s="28"/>
+      <c r="D37" s="24"/>
+      <c r="E37" s="24"/>
+      <c r="F37" s="24"/>
+      <c r="G37" s="24"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="24"/>
+      <c r="J37" s="24"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="24"/>
+      <c r="M37" s="24"/>
+      <c r="N37" s="24"/>
+      <c r="O37" s="24"/>
+      <c r="P37" s="24"/>
+      <c r="Q37" s="24"/>
+      <c r="R37" s="24"/>
+      <c r="S37" s="24"/>
+      <c r="T37" s="24"/>
+      <c r="U37" s="24"/>
+      <c r="V37" s="24"/>
+      <c r="W37" s="24"/>
+      <c r="X37" s="24"/>
+      <c r="Y37" s="24"/>
+      <c r="Z37" s="24"/>
+    </row>
+    <row r="38" ht="36.0" customHeight="1">
+      <c r="A38" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" s="66"/>
+      <c r="C38" s="67"/>
+      <c r="D38" s="68"/>
+      <c r="E38" s="24"/>
+      <c r="F38" s="24"/>
+      <c r="G38" s="24"/>
+      <c r="H38" s="24"/>
+      <c r="I38" s="24"/>
+      <c r="J38" s="24"/>
+      <c r="K38" s="24"/>
+      <c r="L38" s="24"/>
+      <c r="M38" s="24"/>
+      <c r="N38" s="24"/>
+      <c r="O38" s="24"/>
+      <c r="P38" s="24"/>
+      <c r="Q38" s="24"/>
+      <c r="R38" s="24"/>
+      <c r="S38" s="24"/>
+      <c r="T38" s="24"/>
+      <c r="U38" s="24"/>
+      <c r="V38" s="24"/>
+      <c r="W38" s="24"/>
+      <c r="X38" s="24"/>
+      <c r="Y38" s="24"/>
+      <c r="Z38" s="24"/>
+    </row>
+    <row r="39" ht="36.0" customHeight="1">
+      <c r="A39" s="36"/>
+      <c r="B39" s="47"/>
+      <c r="C39" s="49"/>
+      <c r="D39" s="50"/>
+      <c r="E39" s="24"/>
+      <c r="F39" s="24"/>
+      <c r="G39" s="24"/>
+      <c r="H39" s="24"/>
+      <c r="I39" s="24"/>
+      <c r="J39" s="24"/>
+      <c r="K39" s="24"/>
+      <c r="L39" s="24"/>
+      <c r="M39" s="24"/>
+      <c r="N39" s="24"/>
+      <c r="O39" s="24"/>
+      <c r="P39" s="24"/>
+      <c r="Q39" s="24"/>
+      <c r="R39" s="24"/>
+      <c r="S39" s="24"/>
+      <c r="T39" s="24"/>
+      <c r="U39" s="24"/>
+      <c r="V39" s="24"/>
+      <c r="W39" s="24"/>
+      <c r="X39" s="24"/>
+      <c r="Y39" s="24"/>
+      <c r="Z39" s="24"/>
+    </row>
+    <row r="40" ht="36.0" customHeight="1">
+      <c r="A40" s="36"/>
+      <c r="B40" s="42"/>
+      <c r="C40" s="43"/>
+      <c r="D40" s="44"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="24"/>
+      <c r="G40" s="24"/>
+      <c r="H40" s="24"/>
+      <c r="I40" s="24"/>
+      <c r="J40" s="24"/>
+      <c r="K40" s="24"/>
+      <c r="L40" s="24"/>
+      <c r="M40" s="24"/>
+      <c r="N40" s="24"/>
+      <c r="O40" s="24"/>
+      <c r="P40" s="24"/>
+      <c r="Q40" s="24"/>
+      <c r="R40" s="24"/>
+      <c r="S40" s="24"/>
+      <c r="T40" s="24"/>
+      <c r="U40" s="24"/>
+      <c r="V40" s="24"/>
+      <c r="W40" s="24"/>
+      <c r="X40" s="24"/>
+      <c r="Y40" s="24"/>
+      <c r="Z40" s="24"/>
+    </row>
+    <row r="41" ht="36.0" customHeight="1">
+      <c r="A41" s="36"/>
+      <c r="B41" s="47"/>
+      <c r="C41" s="49"/>
+      <c r="D41" s="50"/>
+      <c r="E41" s="24"/>
+      <c r="F41" s="24"/>
+      <c r="G41" s="24"/>
+      <c r="H41" s="24"/>
+      <c r="I41" s="24"/>
+      <c r="J41" s="24"/>
+      <c r="K41" s="24"/>
+      <c r="L41" s="24"/>
+      <c r="M41" s="24"/>
+      <c r="N41" s="24"/>
+      <c r="O41" s="24"/>
+      <c r="P41" s="24"/>
+      <c r="Q41" s="24"/>
+      <c r="R41" s="24"/>
+      <c r="S41" s="24"/>
+      <c r="T41" s="24"/>
+      <c r="U41" s="24"/>
+      <c r="V41" s="24"/>
+      <c r="W41" s="24"/>
+      <c r="X41" s="24"/>
+      <c r="Y41" s="24"/>
+      <c r="Z41" s="24"/>
+    </row>
+    <row r="42" ht="36.0" customHeight="1">
+      <c r="A42" s="36"/>
+      <c r="B42" s="42"/>
+      <c r="C42" s="43"/>
+      <c r="D42" s="44"/>
+      <c r="E42" s="24"/>
+      <c r="F42" s="24"/>
+      <c r="G42" s="24"/>
+      <c r="H42" s="24"/>
+      <c r="I42" s="24"/>
+      <c r="J42" s="24"/>
+      <c r="K42" s="24"/>
+      <c r="L42" s="24"/>
+      <c r="M42" s="24"/>
+      <c r="N42" s="24"/>
+      <c r="O42" s="24"/>
+      <c r="P42" s="24"/>
+      <c r="Q42" s="24"/>
+      <c r="R42" s="24"/>
+      <c r="S42" s="24"/>
+      <c r="T42" s="24"/>
+      <c r="U42" s="24"/>
+      <c r="V42" s="24"/>
+      <c r="W42" s="24"/>
+      <c r="X42" s="24"/>
+      <c r="Y42" s="24"/>
+      <c r="Z42" s="24"/>
+    </row>
+    <row r="43" ht="36.0" customHeight="1">
+      <c r="A43" s="36"/>
+      <c r="B43" s="61"/>
+      <c r="C43" s="62"/>
+      <c r="D43" s="64"/>
+      <c r="E43" s="24"/>
+      <c r="F43" s="24"/>
+      <c r="G43" s="24"/>
+      <c r="H43" s="24"/>
+      <c r="I43" s="24"/>
+      <c r="J43" s="24"/>
+      <c r="K43" s="24"/>
+      <c r="L43" s="24"/>
+      <c r="M43" s="24"/>
+      <c r="N43" s="24"/>
+      <c r="O43" s="24"/>
+      <c r="P43" s="24"/>
+      <c r="Q43" s="24"/>
+      <c r="R43" s="24"/>
+      <c r="S43" s="24"/>
+      <c r="T43" s="24"/>
+      <c r="U43" s="24"/>
+      <c r="V43" s="24"/>
+      <c r="W43" s="24"/>
+      <c r="X43" s="24"/>
+      <c r="Y43" s="24"/>
+      <c r="Z43" s="24"/>
+    </row>
+    <row r="44" ht="36.0" customHeight="1">
+      <c r="A44" s="18"/>
+      <c r="B44" s="24"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="24"/>
+      <c r="E44" s="24"/>
+      <c r="F44" s="24"/>
+      <c r="G44" s="24"/>
+      <c r="H44" s="24"/>
+      <c r="I44" s="24"/>
+      <c r="J44" s="24"/>
+      <c r="K44" s="24"/>
+      <c r="L44" s="24"/>
+      <c r="M44" s="24"/>
+      <c r="N44" s="24"/>
+      <c r="O44" s="24"/>
+      <c r="P44" s="24"/>
+      <c r="Q44" s="24"/>
+      <c r="R44" s="24"/>
+      <c r="S44" s="24"/>
+      <c r="T44" s="24"/>
+      <c r="U44" s="24"/>
+      <c r="V44" s="24"/>
+      <c r="W44" s="24"/>
+      <c r="X44" s="24"/>
+      <c r="Y44" s="24"/>
+      <c r="Z44" s="24"/>
+    </row>
+    <row r="45" ht="36.0" customHeight="1">
+      <c r="A45" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B45" s="66"/>
+      <c r="C45" s="67"/>
+      <c r="D45" s="68"/>
+      <c r="E45" s="24"/>
+      <c r="F45" s="24"/>
+      <c r="G45" s="24"/>
+      <c r="H45" s="24"/>
+      <c r="I45" s="24"/>
+      <c r="J45" s="24"/>
+      <c r="K45" s="24"/>
+      <c r="L45" s="24"/>
+      <c r="M45" s="24"/>
+      <c r="N45" s="24"/>
+      <c r="O45" s="24"/>
+      <c r="P45" s="24"/>
+      <c r="Q45" s="24"/>
+      <c r="R45" s="24"/>
+      <c r="S45" s="24"/>
+      <c r="T45" s="24"/>
+      <c r="U45" s="24"/>
+      <c r="V45" s="24"/>
+      <c r="W45" s="24"/>
+      <c r="X45" s="24"/>
+      <c r="Y45" s="24"/>
+      <c r="Z45" s="24"/>
+    </row>
+    <row r="46" ht="36.0" customHeight="1">
+      <c r="A46" s="36"/>
+      <c r="B46" s="47"/>
+      <c r="C46" s="49"/>
+      <c r="D46" s="50"/>
+      <c r="E46" s="24"/>
+      <c r="F46" s="24"/>
+      <c r="G46" s="24"/>
+      <c r="H46" s="24"/>
+      <c r="I46" s="24"/>
+      <c r="J46" s="24"/>
+      <c r="K46" s="24"/>
+      <c r="L46" s="24"/>
+      <c r="M46" s="24"/>
+      <c r="N46" s="24"/>
+      <c r="O46" s="24"/>
+      <c r="P46" s="24"/>
+      <c r="Q46" s="24"/>
+      <c r="R46" s="24"/>
+      <c r="S46" s="24"/>
+      <c r="T46" s="24"/>
+      <c r="U46" s="24"/>
+      <c r="V46" s="24"/>
+      <c r="W46" s="24"/>
+      <c r="X46" s="24"/>
+      <c r="Y46" s="24"/>
+      <c r="Z46" s="24"/>
+    </row>
+    <row r="47" ht="36.0" customHeight="1">
+      <c r="A47" s="36"/>
+      <c r="B47" s="42"/>
+      <c r="C47" s="43"/>
+      <c r="D47" s="44"/>
+      <c r="E47" s="24"/>
+      <c r="F47" s="24"/>
+      <c r="G47" s="24"/>
+      <c r="H47" s="24"/>
+      <c r="I47" s="24"/>
+      <c r="J47" s="24"/>
+      <c r="K47" s="24"/>
+      <c r="L47" s="24"/>
+      <c r="M47" s="24"/>
+      <c r="N47" s="24"/>
+      <c r="O47" s="24"/>
+      <c r="P47" s="24"/>
+      <c r="Q47" s="24"/>
+      <c r="R47" s="24"/>
+      <c r="S47" s="24"/>
+      <c r="T47" s="24"/>
+      <c r="U47" s="24"/>
+      <c r="V47" s="24"/>
+      <c r="W47" s="24"/>
+      <c r="X47" s="24"/>
+      <c r="Y47" s="24"/>
+      <c r="Z47" s="24"/>
+    </row>
+    <row r="48" ht="36.0" customHeight="1">
+      <c r="A48" s="36"/>
+      <c r="B48" s="47"/>
+      <c r="C48" s="49"/>
+      <c r="D48" s="50"/>
+      <c r="E48" s="24"/>
+      <c r="F48" s="24"/>
+      <c r="G48" s="24"/>
+      <c r="H48" s="24"/>
+      <c r="I48" s="24"/>
+      <c r="J48" s="24"/>
+      <c r="K48" s="24"/>
+      <c r="L48" s="24"/>
+      <c r="M48" s="24"/>
+      <c r="N48" s="24"/>
+      <c r="O48" s="24"/>
+      <c r="P48" s="24"/>
+      <c r="Q48" s="24"/>
+      <c r="R48" s="24"/>
+      <c r="S48" s="24"/>
+      <c r="T48" s="24"/>
+      <c r="U48" s="24"/>
+      <c r="V48" s="24"/>
+      <c r="W48" s="24"/>
+      <c r="X48" s="24"/>
+      <c r="Y48" s="24"/>
+      <c r="Z48" s="24"/>
+    </row>
+    <row r="49" ht="36.0" customHeight="1">
+      <c r="A49" s="36"/>
+      <c r="B49" s="42"/>
+      <c r="C49" s="43"/>
+      <c r="D49" s="44"/>
+      <c r="E49" s="24"/>
+      <c r="F49" s="24"/>
+      <c r="G49" s="24"/>
+      <c r="H49" s="24"/>
+      <c r="I49" s="24"/>
+      <c r="J49" s="24"/>
+      <c r="K49" s="24"/>
+      <c r="L49" s="24"/>
+      <c r="M49" s="24"/>
+      <c r="N49" s="24"/>
+      <c r="O49" s="24"/>
+      <c r="P49" s="24"/>
+      <c r="Q49" s="24"/>
+      <c r="R49" s="24"/>
+      <c r="S49" s="24"/>
+      <c r="T49" s="24"/>
+      <c r="U49" s="24"/>
+      <c r="V49" s="24"/>
+      <c r="W49" s="24"/>
+      <c r="X49" s="24"/>
+      <c r="Y49" s="24"/>
+      <c r="Z49" s="24"/>
+    </row>
+    <row r="50" ht="36.0" customHeight="1">
+      <c r="A50" s="36"/>
+      <c r="B50" s="61"/>
+      <c r="C50" s="62"/>
+      <c r="D50" s="64"/>
+      <c r="E50" s="24"/>
+      <c r="F50" s="24"/>
+      <c r="G50" s="24"/>
+      <c r="H50" s="24"/>
+      <c r="I50" s="24"/>
+      <c r="J50" s="24"/>
+      <c r="K50" s="24"/>
+      <c r="L50" s="24"/>
+      <c r="M50" s="24"/>
+      <c r="N50" s="24"/>
+      <c r="O50" s="24"/>
+      <c r="P50" s="24"/>
+      <c r="Q50" s="24"/>
+      <c r="R50" s="24"/>
+      <c r="S50" s="24"/>
+      <c r="T50" s="24"/>
+      <c r="U50" s="24"/>
+      <c r="V50" s="24"/>
+      <c r="W50" s="24"/>
+      <c r="X50" s="24"/>
+      <c r="Y50" s="24"/>
+      <c r="Z50" s="24"/>
+    </row>
+    <row r="51" ht="36.0" customHeight="1">
+      <c r="A51" s="18"/>
+      <c r="B51" s="24"/>
+      <c r="C51" s="28"/>
+      <c r="D51" s="24"/>
+      <c r="E51" s="24"/>
+      <c r="F51" s="24"/>
+      <c r="G51" s="24"/>
+      <c r="H51" s="24"/>
+      <c r="I51" s="24"/>
+      <c r="J51" s="24"/>
+      <c r="K51" s="24"/>
+      <c r="L51" s="24"/>
+      <c r="M51" s="24"/>
+      <c r="N51" s="24"/>
+      <c r="O51" s="24"/>
+      <c r="P51" s="24"/>
+      <c r="Q51" s="24"/>
+      <c r="R51" s="24"/>
+      <c r="S51" s="24"/>
+      <c r="T51" s="24"/>
+      <c r="U51" s="24"/>
+      <c r="V51" s="24"/>
+      <c r="W51" s="24"/>
+      <c r="X51" s="24"/>
+      <c r="Y51" s="24"/>
+      <c r="Z51" s="24"/>
+    </row>
+    <row r="52" ht="36.0" customHeight="1">
+      <c r="A52" s="32" t="s">
         <v>131</v>
       </c>
-      <c r="C14" s="64"/>
-[...687 lines deleted...]
-      <c r="A38" s="70" t="s">
+      <c r="B52" s="66"/>
+      <c r="C52" s="67"/>
+      <c r="D52" s="68"/>
+      <c r="E52" s="24"/>
+      <c r="F52" s="24"/>
+      <c r="G52" s="24"/>
+      <c r="H52" s="24"/>
+      <c r="I52" s="24"/>
+      <c r="J52" s="24"/>
+      <c r="K52" s="24"/>
+      <c r="L52" s="24"/>
+      <c r="M52" s="24"/>
+      <c r="N52" s="24"/>
+      <c r="O52" s="24"/>
+      <c r="P52" s="24"/>
+      <c r="Q52" s="24"/>
+      <c r="R52" s="24"/>
+      <c r="S52" s="24"/>
+      <c r="T52" s="24"/>
+      <c r="U52" s="24"/>
+      <c r="V52" s="24"/>
+      <c r="W52" s="24"/>
+      <c r="X52" s="24"/>
+      <c r="Y52" s="24"/>
+      <c r="Z52" s="24"/>
+    </row>
+    <row r="53" ht="36.0" customHeight="1">
+      <c r="A53" s="36"/>
+      <c r="B53" s="47"/>
+      <c r="C53" s="49"/>
+      <c r="D53" s="50"/>
+      <c r="E53" s="24"/>
+      <c r="F53" s="24"/>
+      <c r="G53" s="24"/>
+      <c r="H53" s="24"/>
+      <c r="I53" s="24"/>
+      <c r="J53" s="24"/>
+      <c r="K53" s="24"/>
+      <c r="L53" s="24"/>
+      <c r="M53" s="24"/>
+      <c r="N53" s="24"/>
+      <c r="O53" s="24"/>
+      <c r="P53" s="24"/>
+      <c r="Q53" s="24"/>
+      <c r="R53" s="24"/>
+      <c r="S53" s="24"/>
+      <c r="T53" s="24"/>
+      <c r="U53" s="24"/>
+      <c r="V53" s="24"/>
+      <c r="W53" s="24"/>
+      <c r="X53" s="24"/>
+      <c r="Y53" s="24"/>
+      <c r="Z53" s="24"/>
+    </row>
+    <row r="54" ht="36.0" customHeight="1">
+      <c r="A54" s="36"/>
+      <c r="B54" s="42"/>
+      <c r="C54" s="43"/>
+      <c r="D54" s="44"/>
+      <c r="E54" s="24"/>
+      <c r="F54" s="24"/>
+      <c r="G54" s="24"/>
+      <c r="H54" s="24"/>
+      <c r="I54" s="24"/>
+      <c r="J54" s="24"/>
+      <c r="K54" s="24"/>
+      <c r="L54" s="24"/>
+      <c r="M54" s="24"/>
+      <c r="N54" s="24"/>
+      <c r="O54" s="24"/>
+      <c r="P54" s="24"/>
+      <c r="Q54" s="24"/>
+      <c r="R54" s="24"/>
+      <c r="S54" s="24"/>
+      <c r="T54" s="24"/>
+      <c r="U54" s="24"/>
+      <c r="V54" s="24"/>
+      <c r="W54" s="24"/>
+      <c r="X54" s="24"/>
+      <c r="Y54" s="24"/>
+      <c r="Z54" s="24"/>
+    </row>
+    <row r="55" ht="36.0" customHeight="1">
+      <c r="A55" s="36"/>
+      <c r="B55" s="47"/>
+      <c r="C55" s="49"/>
+      <c r="D55" s="50"/>
+      <c r="E55" s="24"/>
+      <c r="F55" s="24"/>
+      <c r="G55" s="24"/>
+      <c r="H55" s="24"/>
+      <c r="I55" s="24"/>
+      <c r="J55" s="24"/>
+      <c r="K55" s="24"/>
+      <c r="L55" s="24"/>
+      <c r="M55" s="24"/>
+      <c r="N55" s="24"/>
+      <c r="O55" s="24"/>
+      <c r="P55" s="24"/>
+      <c r="Q55" s="24"/>
+      <c r="R55" s="24"/>
+      <c r="S55" s="24"/>
+      <c r="T55" s="24"/>
+      <c r="U55" s="24"/>
+      <c r="V55" s="24"/>
+      <c r="W55" s="24"/>
+      <c r="X55" s="24"/>
+      <c r="Y55" s="24"/>
+      <c r="Z55" s="24"/>
+    </row>
+    <row r="56" ht="36.0" customHeight="1">
+      <c r="A56" s="36"/>
+      <c r="B56" s="42"/>
+      <c r="C56" s="43"/>
+      <c r="D56" s="44"/>
+      <c r="E56" s="24"/>
+      <c r="F56" s="24"/>
+      <c r="G56" s="24"/>
+      <c r="H56" s="24"/>
+      <c r="I56" s="24"/>
+      <c r="J56" s="24"/>
+      <c r="K56" s="24"/>
+      <c r="L56" s="24"/>
+      <c r="M56" s="24"/>
+      <c r="N56" s="24"/>
+      <c r="O56" s="24"/>
+      <c r="P56" s="24"/>
+      <c r="Q56" s="24"/>
+      <c r="R56" s="24"/>
+      <c r="S56" s="24"/>
+      <c r="T56" s="24"/>
+      <c r="U56" s="24"/>
+      <c r="V56" s="24"/>
+      <c r="W56" s="24"/>
+      <c r="X56" s="24"/>
+      <c r="Y56" s="24"/>
+      <c r="Z56" s="24"/>
+    </row>
+    <row r="57" ht="36.0" customHeight="1">
+      <c r="A57" s="36"/>
+      <c r="B57" s="61"/>
+      <c r="C57" s="62"/>
+      <c r="D57" s="64"/>
+      <c r="E57" s="24"/>
+      <c r="F57" s="24"/>
+      <c r="G57" s="24"/>
+      <c r="H57" s="24"/>
+      <c r="I57" s="24"/>
+      <c r="J57" s="24"/>
+      <c r="K57" s="24"/>
+      <c r="L57" s="24"/>
+      <c r="M57" s="24"/>
+      <c r="N57" s="24"/>
+      <c r="O57" s="24"/>
+      <c r="P57" s="24"/>
+      <c r="Q57" s="24"/>
+      <c r="R57" s="24"/>
+      <c r="S57" s="24"/>
+      <c r="T57" s="24"/>
+      <c r="U57" s="24"/>
+      <c r="V57" s="24"/>
+      <c r="W57" s="24"/>
+      <c r="X57" s="24"/>
+      <c r="Y57" s="24"/>
+      <c r="Z57" s="24"/>
+    </row>
+    <row r="58" ht="36.0" customHeight="1">
+      <c r="A58" s="18"/>
+      <c r="B58" s="24"/>
+      <c r="C58" s="28"/>
+      <c r="D58" s="24"/>
+      <c r="E58" s="24"/>
+      <c r="F58" s="24"/>
+      <c r="G58" s="24"/>
+      <c r="H58" s="24"/>
+      <c r="I58" s="24"/>
+      <c r="J58" s="24"/>
+      <c r="K58" s="24"/>
+      <c r="L58" s="24"/>
+      <c r="M58" s="24"/>
+      <c r="N58" s="24"/>
+      <c r="O58" s="24"/>
+      <c r="P58" s="24"/>
+      <c r="Q58" s="24"/>
+      <c r="R58" s="24"/>
+      <c r="S58" s="24"/>
+      <c r="T58" s="24"/>
+      <c r="U58" s="24"/>
+      <c r="V58" s="24"/>
+      <c r="W58" s="24"/>
+      <c r="X58" s="24"/>
+      <c r="Y58" s="24"/>
+      <c r="Z58" s="24"/>
+    </row>
+    <row r="59" ht="36.0" customHeight="1">
+      <c r="A59" s="32" t="s">
         <v>140</v>
       </c>
-      <c r="B38" s="88"/>
-[...617 lines deleted...]
-      <c r="Z59" s="66"/>
+      <c r="B59" s="66"/>
+      <c r="C59" s="67"/>
+      <c r="D59" s="68"/>
+      <c r="E59" s="24"/>
+      <c r="F59" s="24"/>
+      <c r="G59" s="24"/>
+      <c r="H59" s="24"/>
+      <c r="I59" s="24"/>
+      <c r="J59" s="24"/>
+      <c r="K59" s="24"/>
+      <c r="L59" s="24"/>
+      <c r="M59" s="24"/>
+      <c r="N59" s="24"/>
+      <c r="O59" s="24"/>
+      <c r="P59" s="24"/>
+      <c r="Q59" s="24"/>
+      <c r="R59" s="24"/>
+      <c r="S59" s="24"/>
+      <c r="T59" s="24"/>
+      <c r="U59" s="24"/>
+      <c r="V59" s="24"/>
+      <c r="W59" s="24"/>
+      <c r="X59" s="24"/>
+      <c r="Y59" s="24"/>
+      <c r="Z59" s="24"/>
     </row>
     <row r="60" ht="36.0" customHeight="1">
-      <c r="A60" s="74"/>
-[...24 lines deleted...]
-      <c r="Z60" s="66"/>
+      <c r="A60" s="36"/>
+      <c r="B60" s="47"/>
+      <c r="C60" s="49"/>
+      <c r="D60" s="50"/>
+      <c r="E60" s="24"/>
+      <c r="F60" s="24"/>
+      <c r="G60" s="24"/>
+      <c r="H60" s="24"/>
+      <c r="I60" s="24"/>
+      <c r="J60" s="24"/>
+      <c r="K60" s="24"/>
+      <c r="L60" s="24"/>
+      <c r="M60" s="24"/>
+      <c r="N60" s="24"/>
+      <c r="O60" s="24"/>
+      <c r="P60" s="24"/>
+      <c r="Q60" s="24"/>
+      <c r="R60" s="24"/>
+      <c r="S60" s="24"/>
+      <c r="T60" s="24"/>
+      <c r="U60" s="24"/>
+      <c r="V60" s="24"/>
+      <c r="W60" s="24"/>
+      <c r="X60" s="24"/>
+      <c r="Y60" s="24"/>
+      <c r="Z60" s="24"/>
     </row>
     <row r="61" ht="36.0" customHeight="1">
-      <c r="A61" s="74"/>
-[...24 lines deleted...]
-      <c r="Z61" s="66"/>
+      <c r="A61" s="36"/>
+      <c r="B61" s="42"/>
+      <c r="C61" s="43"/>
+      <c r="D61" s="44"/>
+      <c r="E61" s="24"/>
+      <c r="F61" s="24"/>
+      <c r="G61" s="24"/>
+      <c r="H61" s="24"/>
+      <c r="I61" s="24"/>
+      <c r="J61" s="24"/>
+      <c r="K61" s="24"/>
+      <c r="L61" s="24"/>
+      <c r="M61" s="24"/>
+      <c r="N61" s="24"/>
+      <c r="O61" s="24"/>
+      <c r="P61" s="24"/>
+      <c r="Q61" s="24"/>
+      <c r="R61" s="24"/>
+      <c r="S61" s="24"/>
+      <c r="T61" s="24"/>
+      <c r="U61" s="24"/>
+      <c r="V61" s="24"/>
+      <c r="W61" s="24"/>
+      <c r="X61" s="24"/>
+      <c r="Y61" s="24"/>
+      <c r="Z61" s="24"/>
     </row>
     <row r="62" ht="36.0" customHeight="1">
-      <c r="A62" s="74"/>
-[...24 lines deleted...]
-      <c r="Z62" s="66"/>
+      <c r="A62" s="36"/>
+      <c r="B62" s="47"/>
+      <c r="C62" s="49"/>
+      <c r="D62" s="50"/>
+      <c r="E62" s="24"/>
+      <c r="F62" s="24"/>
+      <c r="G62" s="24"/>
+      <c r="H62" s="24"/>
+      <c r="I62" s="24"/>
+      <c r="J62" s="24"/>
+      <c r="K62" s="24"/>
+      <c r="L62" s="24"/>
+      <c r="M62" s="24"/>
+      <c r="N62" s="24"/>
+      <c r="O62" s="24"/>
+      <c r="P62" s="24"/>
+      <c r="Q62" s="24"/>
+      <c r="R62" s="24"/>
+      <c r="S62" s="24"/>
+      <c r="T62" s="24"/>
+      <c r="U62" s="24"/>
+      <c r="V62" s="24"/>
+      <c r="W62" s="24"/>
+      <c r="X62" s="24"/>
+      <c r="Y62" s="24"/>
+      <c r="Z62" s="24"/>
     </row>
     <row r="63" ht="36.0" customHeight="1">
-      <c r="A63" s="74"/>
-[...24 lines deleted...]
-      <c r="Z63" s="66"/>
+      <c r="A63" s="36"/>
+      <c r="B63" s="42"/>
+      <c r="C63" s="43"/>
+      <c r="D63" s="44"/>
+      <c r="E63" s="24"/>
+      <c r="F63" s="24"/>
+      <c r="G63" s="24"/>
+      <c r="H63" s="24"/>
+      <c r="I63" s="24"/>
+      <c r="J63" s="24"/>
+      <c r="K63" s="24"/>
+      <c r="L63" s="24"/>
+      <c r="M63" s="24"/>
+      <c r="N63" s="24"/>
+      <c r="O63" s="24"/>
+      <c r="P63" s="24"/>
+      <c r="Q63" s="24"/>
+      <c r="R63" s="24"/>
+      <c r="S63" s="24"/>
+      <c r="T63" s="24"/>
+      <c r="U63" s="24"/>
+      <c r="V63" s="24"/>
+      <c r="W63" s="24"/>
+      <c r="X63" s="24"/>
+      <c r="Y63" s="24"/>
+      <c r="Z63" s="24"/>
     </row>
     <row r="64" ht="36.0" customHeight="1">
-      <c r="A64" s="74"/>
-[...24 lines deleted...]
-      <c r="Z64" s="66"/>
+      <c r="A64" s="36"/>
+      <c r="B64" s="61"/>
+      <c r="C64" s="62"/>
+      <c r="D64" s="64"/>
+      <c r="E64" s="24"/>
+      <c r="F64" s="24"/>
+      <c r="G64" s="24"/>
+      <c r="H64" s="24"/>
+      <c r="I64" s="24"/>
+      <c r="J64" s="24"/>
+      <c r="K64" s="24"/>
+      <c r="L64" s="24"/>
+      <c r="M64" s="24"/>
+      <c r="N64" s="24"/>
+      <c r="O64" s="24"/>
+      <c r="P64" s="24"/>
+      <c r="Q64" s="24"/>
+      <c r="R64" s="24"/>
+      <c r="S64" s="24"/>
+      <c r="T64" s="24"/>
+      <c r="U64" s="24"/>
+      <c r="V64" s="24"/>
+      <c r="W64" s="24"/>
+      <c r="X64" s="24"/>
+      <c r="Y64" s="24"/>
+      <c r="Z64" s="24"/>
     </row>
     <row r="65" ht="36.0" customHeight="1">
-      <c r="A65" s="62"/>
-[...24 lines deleted...]
-      <c r="Z65" s="66"/>
+      <c r="A65" s="18"/>
+      <c r="B65" s="24"/>
+      <c r="C65" s="28"/>
+      <c r="D65" s="24"/>
+      <c r="E65" s="24"/>
+      <c r="F65" s="24"/>
+      <c r="G65" s="24"/>
+      <c r="H65" s="24"/>
+      <c r="I65" s="24"/>
+      <c r="J65" s="24"/>
+      <c r="K65" s="24"/>
+      <c r="L65" s="24"/>
+      <c r="M65" s="24"/>
+      <c r="N65" s="24"/>
+      <c r="O65" s="24"/>
+      <c r="P65" s="24"/>
+      <c r="Q65" s="24"/>
+      <c r="R65" s="24"/>
+      <c r="S65" s="24"/>
+      <c r="T65" s="24"/>
+      <c r="U65" s="24"/>
+      <c r="V65" s="24"/>
+      <c r="W65" s="24"/>
+      <c r="X65" s="24"/>
+      <c r="Y65" s="24"/>
+      <c r="Z65" s="24"/>
     </row>
     <row r="66" ht="36.0" customHeight="1">
-      <c r="A66" s="62"/>
-[...26 lines deleted...]
-      <c r="Z66" s="66"/>
+      <c r="A66" s="18"/>
+      <c r="B66" s="19" t="s">
+        <v>148</v>
+      </c>
+      <c r="C66" s="21"/>
+      <c r="D66" s="22"/>
+      <c r="E66" s="24"/>
+      <c r="F66" s="24"/>
+      <c r="G66" s="24"/>
+      <c r="H66" s="24"/>
+      <c r="I66" s="24"/>
+      <c r="J66" s="24"/>
+      <c r="K66" s="24"/>
+      <c r="L66" s="24"/>
+      <c r="M66" s="24"/>
+      <c r="N66" s="24"/>
+      <c r="O66" s="24"/>
+      <c r="P66" s="24"/>
+      <c r="Q66" s="24"/>
+      <c r="R66" s="24"/>
+      <c r="S66" s="24"/>
+      <c r="T66" s="24"/>
+      <c r="U66" s="24"/>
+      <c r="V66" s="24"/>
+      <c r="W66" s="24"/>
+      <c r="X66" s="24"/>
+      <c r="Y66" s="24"/>
+      <c r="Z66" s="24"/>
     </row>
     <row r="67" ht="18.0" customHeight="1">
-      <c r="A67" s="62"/>
-[...24 lines deleted...]
-      <c r="Z67" s="66"/>
+      <c r="A67" s="18"/>
+      <c r="B67" s="24"/>
+      <c r="C67" s="28"/>
+      <c r="D67" s="24"/>
+      <c r="E67" s="24"/>
+      <c r="F67" s="24"/>
+      <c r="G67" s="24"/>
+      <c r="H67" s="24"/>
+      <c r="I67" s="24"/>
+      <c r="J67" s="24"/>
+      <c r="K67" s="24"/>
+      <c r="L67" s="24"/>
+      <c r="M67" s="24"/>
+      <c r="N67" s="24"/>
+      <c r="O67" s="24"/>
+      <c r="P67" s="24"/>
+      <c r="Q67" s="24"/>
+      <c r="R67" s="24"/>
+      <c r="S67" s="24"/>
+      <c r="T67" s="24"/>
+      <c r="U67" s="24"/>
+      <c r="V67" s="24"/>
+      <c r="W67" s="24"/>
+      <c r="X67" s="24"/>
+      <c r="Y67" s="24"/>
+      <c r="Z67" s="24"/>
     </row>
     <row r="68" ht="36.0" customHeight="1">
-      <c r="A68" s="62"/>
-[...30 lines deleted...]
-      <c r="Z68" s="66"/>
+      <c r="A68" s="18"/>
+      <c r="B68" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C68" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D68" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="E68" s="24"/>
+      <c r="F68" s="24"/>
+      <c r="G68" s="24"/>
+      <c r="H68" s="24"/>
+      <c r="I68" s="24"/>
+      <c r="J68" s="24"/>
+      <c r="K68" s="24"/>
+      <c r="L68" s="24"/>
+      <c r="M68" s="24"/>
+      <c r="N68" s="24"/>
+      <c r="O68" s="24"/>
+      <c r="P68" s="24"/>
+      <c r="Q68" s="24"/>
+      <c r="R68" s="24"/>
+      <c r="S68" s="24"/>
+      <c r="T68" s="24"/>
+      <c r="U68" s="24"/>
+      <c r="V68" s="24"/>
+      <c r="W68" s="24"/>
+      <c r="X68" s="24"/>
+      <c r="Y68" s="24"/>
+      <c r="Z68" s="24"/>
     </row>
     <row r="69" ht="36.0" customHeight="1">
-      <c r="A69" s="70" t="s">
-[...26 lines deleted...]
-      <c r="Z69" s="66"/>
+      <c r="A69" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B69" s="66"/>
+      <c r="C69" s="67"/>
+      <c r="D69" s="68"/>
+      <c r="E69" s="24"/>
+      <c r="F69" s="24"/>
+      <c r="G69" s="24"/>
+      <c r="H69" s="24"/>
+      <c r="I69" s="24"/>
+      <c r="J69" s="24"/>
+      <c r="K69" s="24"/>
+      <c r="L69" s="24"/>
+      <c r="M69" s="24"/>
+      <c r="N69" s="24"/>
+      <c r="O69" s="24"/>
+      <c r="P69" s="24"/>
+      <c r="Q69" s="24"/>
+      <c r="R69" s="24"/>
+      <c r="S69" s="24"/>
+      <c r="T69" s="24"/>
+      <c r="U69" s="24"/>
+      <c r="V69" s="24"/>
+      <c r="W69" s="24"/>
+      <c r="X69" s="24"/>
+      <c r="Y69" s="24"/>
+      <c r="Z69" s="24"/>
     </row>
     <row r="70" ht="36.0" customHeight="1">
-      <c r="A70" s="74"/>
-[...24 lines deleted...]
-      <c r="Z70" s="66"/>
+      <c r="A70" s="36"/>
+      <c r="B70" s="47"/>
+      <c r="C70" s="49"/>
+      <c r="D70" s="50"/>
+      <c r="E70" s="24"/>
+      <c r="F70" s="24"/>
+      <c r="G70" s="24"/>
+      <c r="H70" s="24"/>
+      <c r="I70" s="24"/>
+      <c r="J70" s="24"/>
+      <c r="K70" s="24"/>
+      <c r="L70" s="24"/>
+      <c r="M70" s="24"/>
+      <c r="N70" s="24"/>
+      <c r="O70" s="24"/>
+      <c r="P70" s="24"/>
+      <c r="Q70" s="24"/>
+      <c r="R70" s="24"/>
+      <c r="S70" s="24"/>
+      <c r="T70" s="24"/>
+      <c r="U70" s="24"/>
+      <c r="V70" s="24"/>
+      <c r="W70" s="24"/>
+      <c r="X70" s="24"/>
+      <c r="Y70" s="24"/>
+      <c r="Z70" s="24"/>
     </row>
     <row r="71" ht="36.0" customHeight="1">
-      <c r="A71" s="74"/>
-[...24 lines deleted...]
-      <c r="Z71" s="66"/>
+      <c r="A71" s="36"/>
+      <c r="B71" s="42"/>
+      <c r="C71" s="43"/>
+      <c r="D71" s="44"/>
+      <c r="E71" s="24"/>
+      <c r="F71" s="24"/>
+      <c r="G71" s="24"/>
+      <c r="H71" s="24"/>
+      <c r="I71" s="24"/>
+      <c r="J71" s="24"/>
+      <c r="K71" s="24"/>
+      <c r="L71" s="24"/>
+      <c r="M71" s="24"/>
+      <c r="N71" s="24"/>
+      <c r="O71" s="24"/>
+      <c r="P71" s="24"/>
+      <c r="Q71" s="24"/>
+      <c r="R71" s="24"/>
+      <c r="S71" s="24"/>
+      <c r="T71" s="24"/>
+      <c r="U71" s="24"/>
+      <c r="V71" s="24"/>
+      <c r="W71" s="24"/>
+      <c r="X71" s="24"/>
+      <c r="Y71" s="24"/>
+      <c r="Z71" s="24"/>
     </row>
     <row r="72" ht="36.0" customHeight="1">
-      <c r="A72" s="74"/>
-[...24 lines deleted...]
-      <c r="Z72" s="66"/>
+      <c r="A72" s="36"/>
+      <c r="B72" s="47"/>
+      <c r="C72" s="49"/>
+      <c r="D72" s="50"/>
+      <c r="E72" s="24"/>
+      <c r="F72" s="24"/>
+      <c r="G72" s="24"/>
+      <c r="H72" s="24"/>
+      <c r="I72" s="24"/>
+      <c r="J72" s="24"/>
+      <c r="K72" s="24"/>
+      <c r="L72" s="24"/>
+      <c r="M72" s="24"/>
+      <c r="N72" s="24"/>
+      <c r="O72" s="24"/>
+      <c r="P72" s="24"/>
+      <c r="Q72" s="24"/>
+      <c r="R72" s="24"/>
+      <c r="S72" s="24"/>
+      <c r="T72" s="24"/>
+      <c r="U72" s="24"/>
+      <c r="V72" s="24"/>
+      <c r="W72" s="24"/>
+      <c r="X72" s="24"/>
+      <c r="Y72" s="24"/>
+      <c r="Z72" s="24"/>
     </row>
     <row r="73" ht="36.0" customHeight="1">
-      <c r="A73" s="74"/>
-[...24 lines deleted...]
-      <c r="Z73" s="66"/>
+      <c r="A73" s="36"/>
+      <c r="B73" s="42"/>
+      <c r="C73" s="43"/>
+      <c r="D73" s="44"/>
+      <c r="E73" s="24"/>
+      <c r="F73" s="24"/>
+      <c r="G73" s="24"/>
+      <c r="H73" s="24"/>
+      <c r="I73" s="24"/>
+      <c r="J73" s="24"/>
+      <c r="K73" s="24"/>
+      <c r="L73" s="24"/>
+      <c r="M73" s="24"/>
+      <c r="N73" s="24"/>
+      <c r="O73" s="24"/>
+      <c r="P73" s="24"/>
+      <c r="Q73" s="24"/>
+      <c r="R73" s="24"/>
+      <c r="S73" s="24"/>
+      <c r="T73" s="24"/>
+      <c r="U73" s="24"/>
+      <c r="V73" s="24"/>
+      <c r="W73" s="24"/>
+      <c r="X73" s="24"/>
+      <c r="Y73" s="24"/>
+      <c r="Z73" s="24"/>
     </row>
     <row r="74" ht="36.0" customHeight="1">
-      <c r="A74" s="74"/>
-[...24 lines deleted...]
-      <c r="Z74" s="66"/>
+      <c r="A74" s="36"/>
+      <c r="B74" s="61"/>
+      <c r="C74" s="62"/>
+      <c r="D74" s="64"/>
+      <c r="E74" s="24"/>
+      <c r="F74" s="24"/>
+      <c r="G74" s="24"/>
+      <c r="H74" s="24"/>
+      <c r="I74" s="24"/>
+      <c r="J74" s="24"/>
+      <c r="K74" s="24"/>
+      <c r="L74" s="24"/>
+      <c r="M74" s="24"/>
+      <c r="N74" s="24"/>
+      <c r="O74" s="24"/>
+      <c r="P74" s="24"/>
+      <c r="Q74" s="24"/>
+      <c r="R74" s="24"/>
+      <c r="S74" s="24"/>
+      <c r="T74" s="24"/>
+      <c r="U74" s="24"/>
+      <c r="V74" s="24"/>
+      <c r="W74" s="24"/>
+      <c r="X74" s="24"/>
+      <c r="Y74" s="24"/>
+      <c r="Z74" s="24"/>
     </row>
     <row r="75" ht="36.0" customHeight="1">
-      <c r="A75" s="87"/>
-[...24 lines deleted...]
-      <c r="Z75" s="66"/>
+      <c r="A75" s="65"/>
+      <c r="B75" s="24"/>
+      <c r="C75" s="28"/>
+      <c r="D75" s="24"/>
+      <c r="E75" s="24"/>
+      <c r="F75" s="24"/>
+      <c r="G75" s="24"/>
+      <c r="H75" s="24"/>
+      <c r="I75" s="24"/>
+      <c r="J75" s="24"/>
+      <c r="K75" s="24"/>
+      <c r="L75" s="24"/>
+      <c r="M75" s="24"/>
+      <c r="N75" s="24"/>
+      <c r="O75" s="24"/>
+      <c r="P75" s="24"/>
+      <c r="Q75" s="24"/>
+      <c r="R75" s="24"/>
+      <c r="S75" s="24"/>
+      <c r="T75" s="24"/>
+      <c r="U75" s="24"/>
+      <c r="V75" s="24"/>
+      <c r="W75" s="24"/>
+      <c r="X75" s="24"/>
+      <c r="Y75" s="24"/>
+      <c r="Z75" s="24"/>
     </row>
     <row r="76" ht="36.0" customHeight="1">
-      <c r="A76" s="70" t="s">
-[...26 lines deleted...]
-      <c r="Z76" s="66"/>
+      <c r="A76" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B76" s="66"/>
+      <c r="C76" s="67"/>
+      <c r="D76" s="68"/>
+      <c r="E76" s="24"/>
+      <c r="F76" s="24"/>
+      <c r="G76" s="24"/>
+      <c r="H76" s="24"/>
+      <c r="I76" s="24"/>
+      <c r="J76" s="24"/>
+      <c r="K76" s="24"/>
+      <c r="L76" s="24"/>
+      <c r="M76" s="24"/>
+      <c r="N76" s="24"/>
+      <c r="O76" s="24"/>
+      <c r="P76" s="24"/>
+      <c r="Q76" s="24"/>
+      <c r="R76" s="24"/>
+      <c r="S76" s="24"/>
+      <c r="T76" s="24"/>
+      <c r="U76" s="24"/>
+      <c r="V76" s="24"/>
+      <c r="W76" s="24"/>
+      <c r="X76" s="24"/>
+      <c r="Y76" s="24"/>
+      <c r="Z76" s="24"/>
     </row>
     <row r="77" ht="36.0" customHeight="1">
-      <c r="A77" s="74"/>
-[...24 lines deleted...]
-      <c r="Z77" s="66"/>
+      <c r="A77" s="36"/>
+      <c r="B77" s="47"/>
+      <c r="C77" s="49"/>
+      <c r="D77" s="50"/>
+      <c r="E77" s="24"/>
+      <c r="F77" s="24"/>
+      <c r="G77" s="24"/>
+      <c r="H77" s="24"/>
+      <c r="I77" s="24"/>
+      <c r="J77" s="24"/>
+      <c r="K77" s="24"/>
+      <c r="L77" s="24"/>
+      <c r="M77" s="24"/>
+      <c r="N77" s="24"/>
+      <c r="O77" s="24"/>
+      <c r="P77" s="24"/>
+      <c r="Q77" s="24"/>
+      <c r="R77" s="24"/>
+      <c r="S77" s="24"/>
+      <c r="T77" s="24"/>
+      <c r="U77" s="24"/>
+      <c r="V77" s="24"/>
+      <c r="W77" s="24"/>
+      <c r="X77" s="24"/>
+      <c r="Y77" s="24"/>
+      <c r="Z77" s="24"/>
     </row>
     <row r="78" ht="36.0" customHeight="1">
-      <c r="A78" s="74"/>
-[...24 lines deleted...]
-      <c r="Z78" s="66"/>
+      <c r="A78" s="36"/>
+      <c r="B78" s="42"/>
+      <c r="C78" s="43"/>
+      <c r="D78" s="44"/>
+      <c r="E78" s="24"/>
+      <c r="F78" s="24"/>
+      <c r="G78" s="24"/>
+      <c r="H78" s="24"/>
+      <c r="I78" s="24"/>
+      <c r="J78" s="24"/>
+      <c r="K78" s="24"/>
+      <c r="L78" s="24"/>
+      <c r="M78" s="24"/>
+      <c r="N78" s="24"/>
+      <c r="O78" s="24"/>
+      <c r="P78" s="24"/>
+      <c r="Q78" s="24"/>
+      <c r="R78" s="24"/>
+      <c r="S78" s="24"/>
+      <c r="T78" s="24"/>
+      <c r="U78" s="24"/>
+      <c r="V78" s="24"/>
+      <c r="W78" s="24"/>
+      <c r="X78" s="24"/>
+      <c r="Y78" s="24"/>
+      <c r="Z78" s="24"/>
     </row>
     <row r="79" ht="36.0" customHeight="1">
-      <c r="A79" s="74"/>
-[...24 lines deleted...]
-      <c r="Z79" s="66"/>
+      <c r="A79" s="36"/>
+      <c r="B79" s="47"/>
+      <c r="C79" s="49"/>
+      <c r="D79" s="50"/>
+      <c r="E79" s="24"/>
+      <c r="F79" s="24"/>
+      <c r="G79" s="24"/>
+      <c r="H79" s="24"/>
+      <c r="I79" s="24"/>
+      <c r="J79" s="24"/>
+      <c r="K79" s="24"/>
+      <c r="L79" s="24"/>
+      <c r="M79" s="24"/>
+      <c r="N79" s="24"/>
+      <c r="O79" s="24"/>
+      <c r="P79" s="24"/>
+      <c r="Q79" s="24"/>
+      <c r="R79" s="24"/>
+      <c r="S79" s="24"/>
+      <c r="T79" s="24"/>
+      <c r="U79" s="24"/>
+      <c r="V79" s="24"/>
+      <c r="W79" s="24"/>
+      <c r="X79" s="24"/>
+      <c r="Y79" s="24"/>
+      <c r="Z79" s="24"/>
     </row>
     <row r="80" ht="36.0" customHeight="1">
-      <c r="A80" s="74"/>
-[...24 lines deleted...]
-      <c r="Z80" s="66"/>
+      <c r="A80" s="36"/>
+      <c r="B80" s="42"/>
+      <c r="C80" s="43"/>
+      <c r="D80" s="44"/>
+      <c r="E80" s="24"/>
+      <c r="F80" s="24"/>
+      <c r="G80" s="24"/>
+      <c r="H80" s="24"/>
+      <c r="I80" s="24"/>
+      <c r="J80" s="24"/>
+      <c r="K80" s="24"/>
+      <c r="L80" s="24"/>
+      <c r="M80" s="24"/>
+      <c r="N80" s="24"/>
+      <c r="O80" s="24"/>
+      <c r="P80" s="24"/>
+      <c r="Q80" s="24"/>
+      <c r="R80" s="24"/>
+      <c r="S80" s="24"/>
+      <c r="T80" s="24"/>
+      <c r="U80" s="24"/>
+      <c r="V80" s="24"/>
+      <c r="W80" s="24"/>
+      <c r="X80" s="24"/>
+      <c r="Y80" s="24"/>
+      <c r="Z80" s="24"/>
     </row>
     <row r="81" ht="36.0" customHeight="1">
-      <c r="A81" s="74"/>
-[...24 lines deleted...]
-      <c r="Z81" s="66"/>
+      <c r="A81" s="36"/>
+      <c r="B81" s="61"/>
+      <c r="C81" s="62"/>
+      <c r="D81" s="64"/>
+      <c r="E81" s="24"/>
+      <c r="F81" s="24"/>
+      <c r="G81" s="24"/>
+      <c r="H81" s="24"/>
+      <c r="I81" s="24"/>
+      <c r="J81" s="24"/>
+      <c r="K81" s="24"/>
+      <c r="L81" s="24"/>
+      <c r="M81" s="24"/>
+      <c r="N81" s="24"/>
+      <c r="O81" s="24"/>
+      <c r="P81" s="24"/>
+      <c r="Q81" s="24"/>
+      <c r="R81" s="24"/>
+      <c r="S81" s="24"/>
+      <c r="T81" s="24"/>
+      <c r="U81" s="24"/>
+      <c r="V81" s="24"/>
+      <c r="W81" s="24"/>
+      <c r="X81" s="24"/>
+      <c r="Y81" s="24"/>
+      <c r="Z81" s="24"/>
     </row>
     <row r="82" ht="36.0" customHeight="1">
-      <c r="A82" s="62"/>
-[...24 lines deleted...]
-      <c r="Z82" s="66"/>
+      <c r="A82" s="18"/>
+      <c r="B82" s="24"/>
+      <c r="C82" s="28"/>
+      <c r="D82" s="24"/>
+      <c r="E82" s="24"/>
+      <c r="F82" s="24"/>
+      <c r="G82" s="24"/>
+      <c r="H82" s="24"/>
+      <c r="I82" s="24"/>
+      <c r="J82" s="24"/>
+      <c r="K82" s="24"/>
+      <c r="L82" s="24"/>
+      <c r="M82" s="24"/>
+      <c r="N82" s="24"/>
+      <c r="O82" s="24"/>
+      <c r="P82" s="24"/>
+      <c r="Q82" s="24"/>
+      <c r="R82" s="24"/>
+      <c r="S82" s="24"/>
+      <c r="T82" s="24"/>
+      <c r="U82" s="24"/>
+      <c r="V82" s="24"/>
+      <c r="W82" s="24"/>
+      <c r="X82" s="24"/>
+      <c r="Y82" s="24"/>
+      <c r="Z82" s="24"/>
     </row>
     <row r="83" ht="36.0" customHeight="1">
-      <c r="A83" s="70" t="s">
-[...26 lines deleted...]
-      <c r="Z83" s="66"/>
+      <c r="A83" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="B83" s="66"/>
+      <c r="C83" s="67"/>
+      <c r="D83" s="68"/>
+      <c r="E83" s="24"/>
+      <c r="F83" s="24"/>
+      <c r="G83" s="24"/>
+      <c r="H83" s="24"/>
+      <c r="I83" s="24"/>
+      <c r="J83" s="24"/>
+      <c r="K83" s="24"/>
+      <c r="L83" s="24"/>
+      <c r="M83" s="24"/>
+      <c r="N83" s="24"/>
+      <c r="O83" s="24"/>
+      <c r="P83" s="24"/>
+      <c r="Q83" s="24"/>
+      <c r="R83" s="24"/>
+      <c r="S83" s="24"/>
+      <c r="T83" s="24"/>
+      <c r="U83" s="24"/>
+      <c r="V83" s="24"/>
+      <c r="W83" s="24"/>
+      <c r="X83" s="24"/>
+      <c r="Y83" s="24"/>
+      <c r="Z83" s="24"/>
     </row>
     <row r="84" ht="36.0" customHeight="1">
-      <c r="A84" s="74"/>
-[...24 lines deleted...]
-      <c r="Z84" s="66"/>
+      <c r="A84" s="36"/>
+      <c r="B84" s="47"/>
+      <c r="C84" s="49"/>
+      <c r="D84" s="50"/>
+      <c r="E84" s="24"/>
+      <c r="F84" s="24"/>
+      <c r="G84" s="24"/>
+      <c r="H84" s="24"/>
+      <c r="I84" s="24"/>
+      <c r="J84" s="24"/>
+      <c r="K84" s="24"/>
+      <c r="L84" s="24"/>
+      <c r="M84" s="24"/>
+      <c r="N84" s="24"/>
+      <c r="O84" s="24"/>
+      <c r="P84" s="24"/>
+      <c r="Q84" s="24"/>
+      <c r="R84" s="24"/>
+      <c r="S84" s="24"/>
+      <c r="T84" s="24"/>
+      <c r="U84" s="24"/>
+      <c r="V84" s="24"/>
+      <c r="W84" s="24"/>
+      <c r="X84" s="24"/>
+      <c r="Y84" s="24"/>
+      <c r="Z84" s="24"/>
     </row>
     <row r="85" ht="36.0" customHeight="1">
-      <c r="A85" s="74"/>
-[...24 lines deleted...]
-      <c r="Z85" s="66"/>
+      <c r="A85" s="36"/>
+      <c r="B85" s="42"/>
+      <c r="C85" s="43"/>
+      <c r="D85" s="44"/>
+      <c r="E85" s="24"/>
+      <c r="F85" s="24"/>
+      <c r="G85" s="24"/>
+      <c r="H85" s="24"/>
+      <c r="I85" s="24"/>
+      <c r="J85" s="24"/>
+      <c r="K85" s="24"/>
+      <c r="L85" s="24"/>
+      <c r="M85" s="24"/>
+      <c r="N85" s="24"/>
+      <c r="O85" s="24"/>
+      <c r="P85" s="24"/>
+      <c r="Q85" s="24"/>
+      <c r="R85" s="24"/>
+      <c r="S85" s="24"/>
+      <c r="T85" s="24"/>
+      <c r="U85" s="24"/>
+      <c r="V85" s="24"/>
+      <c r="W85" s="24"/>
+      <c r="X85" s="24"/>
+      <c r="Y85" s="24"/>
+      <c r="Z85" s="24"/>
     </row>
     <row r="86" ht="36.0" customHeight="1">
-      <c r="A86" s="74"/>
-[...24 lines deleted...]
-      <c r="Z86" s="66"/>
+      <c r="A86" s="36"/>
+      <c r="B86" s="47"/>
+      <c r="C86" s="49"/>
+      <c r="D86" s="50"/>
+      <c r="E86" s="24"/>
+      <c r="F86" s="24"/>
+      <c r="G86" s="24"/>
+      <c r="H86" s="24"/>
+      <c r="I86" s="24"/>
+      <c r="J86" s="24"/>
+      <c r="K86" s="24"/>
+      <c r="L86" s="24"/>
+      <c r="M86" s="24"/>
+      <c r="N86" s="24"/>
+      <c r="O86" s="24"/>
+      <c r="P86" s="24"/>
+      <c r="Q86" s="24"/>
+      <c r="R86" s="24"/>
+      <c r="S86" s="24"/>
+      <c r="T86" s="24"/>
+      <c r="U86" s="24"/>
+      <c r="V86" s="24"/>
+      <c r="W86" s="24"/>
+      <c r="X86" s="24"/>
+      <c r="Y86" s="24"/>
+      <c r="Z86" s="24"/>
     </row>
     <row r="87" ht="36.0" customHeight="1">
-      <c r="A87" s="74"/>
-[...24 lines deleted...]
-      <c r="Z87" s="66"/>
+      <c r="A87" s="36"/>
+      <c r="B87" s="42"/>
+      <c r="C87" s="43"/>
+      <c r="D87" s="44"/>
+      <c r="E87" s="24"/>
+      <c r="F87" s="24"/>
+      <c r="G87" s="24"/>
+      <c r="H87" s="24"/>
+      <c r="I87" s="24"/>
+      <c r="J87" s="24"/>
+      <c r="K87" s="24"/>
+      <c r="L87" s="24"/>
+      <c r="M87" s="24"/>
+      <c r="N87" s="24"/>
+      <c r="O87" s="24"/>
+      <c r="P87" s="24"/>
+      <c r="Q87" s="24"/>
+      <c r="R87" s="24"/>
+      <c r="S87" s="24"/>
+      <c r="T87" s="24"/>
+      <c r="U87" s="24"/>
+      <c r="V87" s="24"/>
+      <c r="W87" s="24"/>
+      <c r="X87" s="24"/>
+      <c r="Y87" s="24"/>
+      <c r="Z87" s="24"/>
     </row>
     <row r="88" ht="36.0" customHeight="1">
-      <c r="A88" s="74"/>
-[...24 lines deleted...]
-      <c r="Z88" s="66"/>
+      <c r="A88" s="36"/>
+      <c r="B88" s="61"/>
+      <c r="C88" s="62"/>
+      <c r="D88" s="64"/>
+      <c r="E88" s="24"/>
+      <c r="F88" s="24"/>
+      <c r="G88" s="24"/>
+      <c r="H88" s="24"/>
+      <c r="I88" s="24"/>
+      <c r="J88" s="24"/>
+      <c r="K88" s="24"/>
+      <c r="L88" s="24"/>
+      <c r="M88" s="24"/>
+      <c r="N88" s="24"/>
+      <c r="O88" s="24"/>
+      <c r="P88" s="24"/>
+      <c r="Q88" s="24"/>
+      <c r="R88" s="24"/>
+      <c r="S88" s="24"/>
+      <c r="T88" s="24"/>
+      <c r="U88" s="24"/>
+      <c r="V88" s="24"/>
+      <c r="W88" s="24"/>
+      <c r="X88" s="24"/>
+      <c r="Y88" s="24"/>
+      <c r="Z88" s="24"/>
     </row>
     <row r="89" ht="36.0" customHeight="1">
-      <c r="A89" s="62"/>
-[...24 lines deleted...]
-      <c r="Z89" s="66"/>
+      <c r="A89" s="18"/>
+      <c r="B89" s="24"/>
+      <c r="C89" s="28"/>
+      <c r="D89" s="24"/>
+      <c r="E89" s="24"/>
+      <c r="F89" s="24"/>
+      <c r="G89" s="24"/>
+      <c r="H89" s="24"/>
+      <c r="I89" s="24"/>
+      <c r="J89" s="24"/>
+      <c r="K89" s="24"/>
+      <c r="L89" s="24"/>
+      <c r="M89" s="24"/>
+      <c r="N89" s="24"/>
+      <c r="O89" s="24"/>
+      <c r="P89" s="24"/>
+      <c r="Q89" s="24"/>
+      <c r="R89" s="24"/>
+      <c r="S89" s="24"/>
+      <c r="T89" s="24"/>
+      <c r="U89" s="24"/>
+      <c r="V89" s="24"/>
+      <c r="W89" s="24"/>
+      <c r="X89" s="24"/>
+      <c r="Y89" s="24"/>
+      <c r="Z89" s="24"/>
     </row>
     <row r="90" ht="36.0" customHeight="1">
-      <c r="A90" s="70" t="s">
+      <c r="A90" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B90" s="66"/>
+      <c r="C90" s="67"/>
+      <c r="D90" s="68"/>
+      <c r="E90" s="24"/>
+      <c r="F90" s="24"/>
+      <c r="G90" s="24"/>
+      <c r="H90" s="24"/>
+      <c r="I90" s="24"/>
+      <c r="J90" s="24"/>
+      <c r="K90" s="24"/>
+      <c r="L90" s="24"/>
+      <c r="M90" s="24"/>
+      <c r="N90" s="24"/>
+      <c r="O90" s="24"/>
+      <c r="P90" s="24"/>
+      <c r="Q90" s="24"/>
+      <c r="R90" s="24"/>
+      <c r="S90" s="24"/>
+      <c r="T90" s="24"/>
+      <c r="U90" s="24"/>
+      <c r="V90" s="24"/>
+      <c r="W90" s="24"/>
+      <c r="X90" s="24"/>
+      <c r="Y90" s="24"/>
+      <c r="Z90" s="24"/>
+    </row>
+    <row r="91" ht="36.0" customHeight="1">
+      <c r="A91" s="36"/>
+      <c r="B91" s="47"/>
+      <c r="C91" s="49"/>
+      <c r="D91" s="50"/>
+      <c r="E91" s="24"/>
+      <c r="F91" s="24"/>
+      <c r="G91" s="24"/>
+      <c r="H91" s="24"/>
+      <c r="I91" s="24"/>
+      <c r="J91" s="24"/>
+      <c r="K91" s="24"/>
+      <c r="L91" s="24"/>
+      <c r="M91" s="24"/>
+      <c r="N91" s="24"/>
+      <c r="O91" s="24"/>
+      <c r="P91" s="24"/>
+      <c r="Q91" s="24"/>
+      <c r="R91" s="24"/>
+      <c r="S91" s="24"/>
+      <c r="T91" s="24"/>
+      <c r="U91" s="24"/>
+      <c r="V91" s="24"/>
+      <c r="W91" s="24"/>
+      <c r="X91" s="24"/>
+      <c r="Y91" s="24"/>
+      <c r="Z91" s="24"/>
+    </row>
+    <row r="92" ht="36.0" customHeight="1">
+      <c r="A92" s="36"/>
+      <c r="B92" s="42"/>
+      <c r="C92" s="43"/>
+      <c r="D92" s="44"/>
+      <c r="E92" s="24"/>
+      <c r="F92" s="24"/>
+      <c r="G92" s="24"/>
+      <c r="H92" s="24"/>
+      <c r="I92" s="24"/>
+      <c r="J92" s="24"/>
+      <c r="K92" s="24"/>
+      <c r="L92" s="24"/>
+      <c r="M92" s="24"/>
+      <c r="N92" s="24"/>
+      <c r="O92" s="24"/>
+      <c r="P92" s="24"/>
+      <c r="Q92" s="24"/>
+      <c r="R92" s="24"/>
+      <c r="S92" s="24"/>
+      <c r="T92" s="24"/>
+      <c r="U92" s="24"/>
+      <c r="V92" s="24"/>
+      <c r="W92" s="24"/>
+      <c r="X92" s="24"/>
+      <c r="Y92" s="24"/>
+      <c r="Z92" s="24"/>
+    </row>
+    <row r="93" ht="36.0" customHeight="1">
+      <c r="A93" s="36"/>
+      <c r="B93" s="47"/>
+      <c r="C93" s="49"/>
+      <c r="D93" s="50"/>
+      <c r="E93" s="24"/>
+      <c r="F93" s="24"/>
+      <c r="G93" s="24"/>
+      <c r="H93" s="24"/>
+      <c r="I93" s="24"/>
+      <c r="J93" s="24"/>
+      <c r="K93" s="24"/>
+      <c r="L93" s="24"/>
+      <c r="M93" s="24"/>
+      <c r="N93" s="24"/>
+      <c r="O93" s="24"/>
+      <c r="P93" s="24"/>
+      <c r="Q93" s="24"/>
+      <c r="R93" s="24"/>
+      <c r="S93" s="24"/>
+      <c r="T93" s="24"/>
+      <c r="U93" s="24"/>
+      <c r="V93" s="24"/>
+      <c r="W93" s="24"/>
+      <c r="X93" s="24"/>
+      <c r="Y93" s="24"/>
+      <c r="Z93" s="24"/>
+    </row>
+    <row r="94" ht="36.0" customHeight="1">
+      <c r="A94" s="36"/>
+      <c r="B94" s="42"/>
+      <c r="C94" s="43"/>
+      <c r="D94" s="44"/>
+      <c r="E94" s="24"/>
+      <c r="F94" s="24"/>
+      <c r="G94" s="24"/>
+      <c r="H94" s="24"/>
+      <c r="I94" s="24"/>
+      <c r="J94" s="24"/>
+      <c r="K94" s="24"/>
+      <c r="L94" s="24"/>
+      <c r="M94" s="24"/>
+      <c r="N94" s="24"/>
+      <c r="O94" s="24"/>
+      <c r="P94" s="24"/>
+      <c r="Q94" s="24"/>
+      <c r="R94" s="24"/>
+      <c r="S94" s="24"/>
+      <c r="T94" s="24"/>
+      <c r="U94" s="24"/>
+      <c r="V94" s="24"/>
+      <c r="W94" s="24"/>
+      <c r="X94" s="24"/>
+      <c r="Y94" s="24"/>
+      <c r="Z94" s="24"/>
+    </row>
+    <row r="95" ht="36.0" customHeight="1">
+      <c r="A95" s="36"/>
+      <c r="B95" s="61"/>
+      <c r="C95" s="62"/>
+      <c r="D95" s="64"/>
+      <c r="E95" s="24"/>
+      <c r="F95" s="24"/>
+      <c r="G95" s="24"/>
+      <c r="H95" s="24"/>
+      <c r="I95" s="24"/>
+      <c r="J95" s="24"/>
+      <c r="K95" s="24"/>
+      <c r="L95" s="24"/>
+      <c r="M95" s="24"/>
+      <c r="N95" s="24"/>
+      <c r="O95" s="24"/>
+      <c r="P95" s="24"/>
+      <c r="Q95" s="24"/>
+      <c r="R95" s="24"/>
+      <c r="S95" s="24"/>
+      <c r="T95" s="24"/>
+      <c r="U95" s="24"/>
+      <c r="V95" s="24"/>
+      <c r="W95" s="24"/>
+      <c r="X95" s="24"/>
+      <c r="Y95" s="24"/>
+      <c r="Z95" s="24"/>
+    </row>
+    <row r="96" ht="36.0" customHeight="1">
+      <c r="A96" s="18"/>
+      <c r="B96" s="24"/>
+      <c r="C96" s="28"/>
+      <c r="D96" s="24"/>
+      <c r="E96" s="24"/>
+      <c r="F96" s="24"/>
+      <c r="G96" s="24"/>
+      <c r="H96" s="24"/>
+      <c r="I96" s="24"/>
+      <c r="J96" s="24"/>
+      <c r="K96" s="24"/>
+      <c r="L96" s="24"/>
+      <c r="M96" s="24"/>
+      <c r="N96" s="24"/>
+      <c r="O96" s="24"/>
+      <c r="P96" s="24"/>
+      <c r="Q96" s="24"/>
+      <c r="R96" s="24"/>
+      <c r="S96" s="24"/>
+      <c r="T96" s="24"/>
+      <c r="U96" s="24"/>
+      <c r="V96" s="24"/>
+      <c r="W96" s="24"/>
+      <c r="X96" s="24"/>
+      <c r="Y96" s="24"/>
+      <c r="Z96" s="24"/>
+    </row>
+    <row r="97" ht="36.0" customHeight="1">
+      <c r="A97" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B97" s="66"/>
+      <c r="C97" s="67"/>
+      <c r="D97" s="68"/>
+      <c r="E97" s="24"/>
+      <c r="F97" s="24"/>
+      <c r="G97" s="24"/>
+      <c r="H97" s="24"/>
+      <c r="I97" s="24"/>
+      <c r="J97" s="24"/>
+      <c r="K97" s="24"/>
+      <c r="L97" s="24"/>
+      <c r="M97" s="24"/>
+      <c r="N97" s="24"/>
+      <c r="O97" s="24"/>
+      <c r="P97" s="24"/>
+      <c r="Q97" s="24"/>
+      <c r="R97" s="24"/>
+      <c r="S97" s="24"/>
+      <c r="T97" s="24"/>
+      <c r="U97" s="24"/>
+      <c r="V97" s="24"/>
+      <c r="W97" s="24"/>
+      <c r="X97" s="24"/>
+      <c r="Y97" s="24"/>
+      <c r="Z97" s="24"/>
+    </row>
+    <row r="98" ht="36.0" customHeight="1">
+      <c r="A98" s="36"/>
+      <c r="B98" s="47"/>
+      <c r="C98" s="49"/>
+      <c r="D98" s="50"/>
+      <c r="E98" s="24"/>
+      <c r="F98" s="24"/>
+      <c r="G98" s="24"/>
+      <c r="H98" s="24"/>
+      <c r="I98" s="24"/>
+      <c r="J98" s="24"/>
+      <c r="K98" s="24"/>
+      <c r="L98" s="24"/>
+      <c r="M98" s="24"/>
+      <c r="N98" s="24"/>
+      <c r="O98" s="24"/>
+      <c r="P98" s="24"/>
+      <c r="Q98" s="24"/>
+      <c r="R98" s="24"/>
+      <c r="S98" s="24"/>
+      <c r="T98" s="24"/>
+      <c r="U98" s="24"/>
+      <c r="V98" s="24"/>
+      <c r="W98" s="24"/>
+      <c r="X98" s="24"/>
+      <c r="Y98" s="24"/>
+      <c r="Z98" s="24"/>
+    </row>
+    <row r="99" ht="36.0" customHeight="1">
+      <c r="A99" s="36"/>
+      <c r="B99" s="42"/>
+      <c r="C99" s="43"/>
+      <c r="D99" s="44"/>
+      <c r="E99" s="24"/>
+      <c r="F99" s="24"/>
+      <c r="G99" s="24"/>
+      <c r="H99" s="24"/>
+      <c r="I99" s="24"/>
+      <c r="J99" s="24"/>
+      <c r="K99" s="24"/>
+      <c r="L99" s="24"/>
+      <c r="M99" s="24"/>
+      <c r="N99" s="24"/>
+      <c r="O99" s="24"/>
+      <c r="P99" s="24"/>
+      <c r="Q99" s="24"/>
+      <c r="R99" s="24"/>
+      <c r="S99" s="24"/>
+      <c r="T99" s="24"/>
+      <c r="U99" s="24"/>
+      <c r="V99" s="24"/>
+      <c r="W99" s="24"/>
+      <c r="X99" s="24"/>
+      <c r="Y99" s="24"/>
+      <c r="Z99" s="24"/>
+    </row>
+    <row r="100" ht="36.0" customHeight="1">
+      <c r="A100" s="36"/>
+      <c r="B100" s="47"/>
+      <c r="C100" s="49"/>
+      <c r="D100" s="50"/>
+      <c r="E100" s="24"/>
+      <c r="F100" s="24"/>
+      <c r="G100" s="24"/>
+      <c r="H100" s="24"/>
+      <c r="I100" s="24"/>
+      <c r="J100" s="24"/>
+      <c r="K100" s="24"/>
+      <c r="L100" s="24"/>
+      <c r="M100" s="24"/>
+      <c r="N100" s="24"/>
+      <c r="O100" s="24"/>
+      <c r="P100" s="24"/>
+      <c r="Q100" s="24"/>
+      <c r="R100" s="24"/>
+      <c r="S100" s="24"/>
+      <c r="T100" s="24"/>
+      <c r="U100" s="24"/>
+      <c r="V100" s="24"/>
+      <c r="W100" s="24"/>
+      <c r="X100" s="24"/>
+      <c r="Y100" s="24"/>
+      <c r="Z100" s="24"/>
+    </row>
+    <row r="101" ht="36.0" customHeight="1">
+      <c r="A101" s="36"/>
+      <c r="B101" s="42"/>
+      <c r="C101" s="43"/>
+      <c r="D101" s="44"/>
+      <c r="E101" s="24"/>
+      <c r="F101" s="24"/>
+      <c r="G101" s="24"/>
+      <c r="H101" s="24"/>
+      <c r="I101" s="24"/>
+      <c r="J101" s="24"/>
+      <c r="K101" s="24"/>
+      <c r="L101" s="24"/>
+      <c r="M101" s="24"/>
+      <c r="N101" s="24"/>
+      <c r="O101" s="24"/>
+      <c r="P101" s="24"/>
+      <c r="Q101" s="24"/>
+      <c r="R101" s="24"/>
+      <c r="S101" s="24"/>
+      <c r="T101" s="24"/>
+      <c r="U101" s="24"/>
+      <c r="V101" s="24"/>
+      <c r="W101" s="24"/>
+      <c r="X101" s="24"/>
+      <c r="Y101" s="24"/>
+      <c r="Z101" s="24"/>
+    </row>
+    <row r="102" ht="36.0" customHeight="1">
+      <c r="A102" s="36"/>
+      <c r="B102" s="61"/>
+      <c r="C102" s="62"/>
+      <c r="D102" s="64"/>
+      <c r="E102" s="24"/>
+      <c r="F102" s="24"/>
+      <c r="G102" s="24"/>
+      <c r="H102" s="24"/>
+      <c r="I102" s="24"/>
+      <c r="J102" s="24"/>
+      <c r="K102" s="24"/>
+      <c r="L102" s="24"/>
+      <c r="M102" s="24"/>
+      <c r="N102" s="24"/>
+      <c r="O102" s="24"/>
+      <c r="P102" s="24"/>
+      <c r="Q102" s="24"/>
+      <c r="R102" s="24"/>
+      <c r="S102" s="24"/>
+      <c r="T102" s="24"/>
+      <c r="U102" s="24"/>
+      <c r="V102" s="24"/>
+      <c r="W102" s="24"/>
+      <c r="X102" s="24"/>
+      <c r="Y102" s="24"/>
+      <c r="Z102" s="24"/>
+    </row>
+    <row r="103" ht="36.0" customHeight="1">
+      <c r="A103" s="18"/>
+      <c r="B103" s="24"/>
+      <c r="C103" s="28"/>
+      <c r="D103" s="24"/>
+      <c r="E103" s="24"/>
+      <c r="F103" s="24"/>
+      <c r="G103" s="24"/>
+      <c r="H103" s="24"/>
+      <c r="I103" s="24"/>
+      <c r="J103" s="24"/>
+      <c r="K103" s="24"/>
+      <c r="L103" s="24"/>
+      <c r="M103" s="24"/>
+      <c r="N103" s="24"/>
+      <c r="O103" s="24"/>
+      <c r="P103" s="24"/>
+      <c r="Q103" s="24"/>
+      <c r="R103" s="24"/>
+      <c r="S103" s="24"/>
+      <c r="T103" s="24"/>
+      <c r="U103" s="24"/>
+      <c r="V103" s="24"/>
+      <c r="W103" s="24"/>
+      <c r="X103" s="24"/>
+      <c r="Y103" s="24"/>
+      <c r="Z103" s="24"/>
+    </row>
+    <row r="104" ht="36.0" customHeight="1">
+      <c r="A104" s="32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B104" s="66"/>
+      <c r="C104" s="67"/>
+      <c r="D104" s="68"/>
+      <c r="E104" s="24"/>
+      <c r="F104" s="24"/>
+      <c r="G104" s="24"/>
+      <c r="H104" s="24"/>
+      <c r="I104" s="24"/>
+      <c r="J104" s="24"/>
+      <c r="K104" s="24"/>
+      <c r="L104" s="24"/>
+      <c r="M104" s="24"/>
+      <c r="N104" s="24"/>
+      <c r="O104" s="24"/>
+      <c r="P104" s="24"/>
+      <c r="Q104" s="24"/>
+      <c r="R104" s="24"/>
+      <c r="S104" s="24"/>
+      <c r="T104" s="24"/>
+      <c r="U104" s="24"/>
+      <c r="V104" s="24"/>
+      <c r="W104" s="24"/>
+      <c r="X104" s="24"/>
+      <c r="Y104" s="24"/>
+      <c r="Z104" s="24"/>
+    </row>
+    <row r="105" ht="36.0" customHeight="1">
+      <c r="A105" s="36"/>
+      <c r="B105" s="47"/>
+      <c r="C105" s="49"/>
+      <c r="D105" s="50"/>
+      <c r="E105" s="24"/>
+      <c r="F105" s="24"/>
+      <c r="G105" s="24"/>
+      <c r="H105" s="24"/>
+      <c r="I105" s="24"/>
+      <c r="J105" s="24"/>
+      <c r="K105" s="24"/>
+      <c r="L105" s="24"/>
+      <c r="M105" s="24"/>
+      <c r="N105" s="24"/>
+      <c r="O105" s="24"/>
+      <c r="P105" s="24"/>
+      <c r="Q105" s="24"/>
+      <c r="R105" s="24"/>
+      <c r="S105" s="24"/>
+      <c r="T105" s="24"/>
+      <c r="U105" s="24"/>
+      <c r="V105" s="24"/>
+      <c r="W105" s="24"/>
+      <c r="X105" s="24"/>
+      <c r="Y105" s="24"/>
+      <c r="Z105" s="24"/>
+    </row>
+    <row r="106" ht="36.0" customHeight="1">
+      <c r="A106" s="36"/>
+      <c r="B106" s="42"/>
+      <c r="C106" s="43"/>
+      <c r="D106" s="44"/>
+      <c r="E106" s="24"/>
+      <c r="F106" s="24"/>
+      <c r="G106" s="24"/>
+      <c r="H106" s="24"/>
+      <c r="I106" s="24"/>
+      <c r="J106" s="24"/>
+      <c r="K106" s="24"/>
+      <c r="L106" s="24"/>
+      <c r="M106" s="24"/>
+      <c r="N106" s="24"/>
+      <c r="O106" s="24"/>
+      <c r="P106" s="24"/>
+      <c r="Q106" s="24"/>
+      <c r="R106" s="24"/>
+      <c r="S106" s="24"/>
+      <c r="T106" s="24"/>
+      <c r="U106" s="24"/>
+      <c r="V106" s="24"/>
+      <c r="W106" s="24"/>
+      <c r="X106" s="24"/>
+      <c r="Y106" s="24"/>
+      <c r="Z106" s="24"/>
+    </row>
+    <row r="107" ht="36.0" customHeight="1">
+      <c r="A107" s="36"/>
+      <c r="B107" s="47"/>
+      <c r="C107" s="49"/>
+      <c r="D107" s="50"/>
+      <c r="E107" s="24"/>
+      <c r="F107" s="24"/>
+      <c r="G107" s="24"/>
+      <c r="H107" s="24"/>
+      <c r="I107" s="24"/>
+      <c r="J107" s="24"/>
+      <c r="K107" s="24"/>
+      <c r="L107" s="24"/>
+      <c r="M107" s="24"/>
+      <c r="N107" s="24"/>
+      <c r="O107" s="24"/>
+      <c r="P107" s="24"/>
+      <c r="Q107" s="24"/>
+      <c r="R107" s="24"/>
+      <c r="S107" s="24"/>
+      <c r="T107" s="24"/>
+      <c r="U107" s="24"/>
+      <c r="V107" s="24"/>
+      <c r="W107" s="24"/>
+      <c r="X107" s="24"/>
+      <c r="Y107" s="24"/>
+      <c r="Z107" s="24"/>
+    </row>
+    <row r="108" ht="36.0" customHeight="1">
+      <c r="A108" s="36"/>
+      <c r="B108" s="42"/>
+      <c r="C108" s="43"/>
+      <c r="D108" s="44"/>
+      <c r="E108" s="24"/>
+      <c r="F108" s="24"/>
+      <c r="G108" s="24"/>
+      <c r="H108" s="24"/>
+      <c r="I108" s="24"/>
+      <c r="J108" s="24"/>
+      <c r="K108" s="24"/>
+      <c r="L108" s="24"/>
+      <c r="M108" s="24"/>
+      <c r="N108" s="24"/>
+      <c r="O108" s="24"/>
+      <c r="P108" s="24"/>
+      <c r="Q108" s="24"/>
+      <c r="R108" s="24"/>
+      <c r="S108" s="24"/>
+      <c r="T108" s="24"/>
+      <c r="U108" s="24"/>
+      <c r="V108" s="24"/>
+      <c r="W108" s="24"/>
+      <c r="X108" s="24"/>
+      <c r="Y108" s="24"/>
+      <c r="Z108" s="24"/>
+    </row>
+    <row r="109" ht="36.0" customHeight="1">
+      <c r="A109" s="36"/>
+      <c r="B109" s="61"/>
+      <c r="C109" s="62"/>
+      <c r="D109" s="64"/>
+      <c r="E109" s="24"/>
+      <c r="F109" s="24"/>
+      <c r="G109" s="24"/>
+      <c r="H109" s="24"/>
+      <c r="I109" s="24"/>
+      <c r="J109" s="24"/>
+      <c r="K109" s="24"/>
+      <c r="L109" s="24"/>
+      <c r="M109" s="24"/>
+      <c r="N109" s="24"/>
+      <c r="O109" s="24"/>
+      <c r="P109" s="24"/>
+      <c r="Q109" s="24"/>
+      <c r="R109" s="24"/>
+      <c r="S109" s="24"/>
+      <c r="T109" s="24"/>
+      <c r="U109" s="24"/>
+      <c r="V109" s="24"/>
+      <c r="W109" s="24"/>
+      <c r="X109" s="24"/>
+      <c r="Y109" s="24"/>
+      <c r="Z109" s="24"/>
+    </row>
+    <row r="110" ht="36.0" customHeight="1">
+      <c r="A110" s="18"/>
+      <c r="B110" s="24"/>
+      <c r="C110" s="28"/>
+      <c r="D110" s="24"/>
+      <c r="E110" s="24"/>
+      <c r="F110" s="24"/>
+      <c r="G110" s="24"/>
+      <c r="H110" s="24"/>
+      <c r="I110" s="24"/>
+      <c r="J110" s="24"/>
+      <c r="K110" s="24"/>
+      <c r="L110" s="24"/>
+      <c r="M110" s="24"/>
+      <c r="N110" s="24"/>
+      <c r="O110" s="24"/>
+      <c r="P110" s="24"/>
+      <c r="Q110" s="24"/>
+      <c r="R110" s="24"/>
+      <c r="S110" s="24"/>
+      <c r="T110" s="24"/>
+      <c r="U110" s="24"/>
+      <c r="V110" s="24"/>
+      <c r="W110" s="24"/>
+      <c r="X110" s="24"/>
+      <c r="Y110" s="24"/>
+      <c r="Z110" s="24"/>
+    </row>
+    <row r="111" ht="36.0" customHeight="1">
+      <c r="A111" s="32" t="s">
         <v>140</v>
       </c>
-      <c r="B90" s="88"/>
-[...617 lines deleted...]
-      <c r="Z111" s="66"/>
+      <c r="B111" s="66"/>
+      <c r="C111" s="67"/>
+      <c r="D111" s="68"/>
+      <c r="E111" s="24"/>
+      <c r="F111" s="24"/>
+      <c r="G111" s="24"/>
+      <c r="H111" s="24"/>
+      <c r="I111" s="24"/>
+      <c r="J111" s="24"/>
+      <c r="K111" s="24"/>
+      <c r="L111" s="24"/>
+      <c r="M111" s="24"/>
+      <c r="N111" s="24"/>
+      <c r="O111" s="24"/>
+      <c r="P111" s="24"/>
+      <c r="Q111" s="24"/>
+      <c r="R111" s="24"/>
+      <c r="S111" s="24"/>
+      <c r="T111" s="24"/>
+      <c r="U111" s="24"/>
+      <c r="V111" s="24"/>
+      <c r="W111" s="24"/>
+      <c r="X111" s="24"/>
+      <c r="Y111" s="24"/>
+      <c r="Z111" s="24"/>
     </row>
     <row r="112" ht="36.0" customHeight="1">
-      <c r="A112" s="74"/>
-[...24 lines deleted...]
-      <c r="Z112" s="66"/>
+      <c r="A112" s="36"/>
+      <c r="B112" s="47"/>
+      <c r="C112" s="49"/>
+      <c r="D112" s="50"/>
+      <c r="E112" s="24"/>
+      <c r="F112" s="24"/>
+      <c r="G112" s="24"/>
+      <c r="H112" s="24"/>
+      <c r="I112" s="24"/>
+      <c r="J112" s="24"/>
+      <c r="K112" s="24"/>
+      <c r="L112" s="24"/>
+      <c r="M112" s="24"/>
+      <c r="N112" s="24"/>
+      <c r="O112" s="24"/>
+      <c r="P112" s="24"/>
+      <c r="Q112" s="24"/>
+      <c r="R112" s="24"/>
+      <c r="S112" s="24"/>
+      <c r="T112" s="24"/>
+      <c r="U112" s="24"/>
+      <c r="V112" s="24"/>
+      <c r="W112" s="24"/>
+      <c r="X112" s="24"/>
+      <c r="Y112" s="24"/>
+      <c r="Z112" s="24"/>
     </row>
     <row r="113" ht="36.0" customHeight="1">
-      <c r="A113" s="74"/>
-[...24 lines deleted...]
-      <c r="Z113" s="66"/>
+      <c r="A113" s="36"/>
+      <c r="B113" s="42"/>
+      <c r="C113" s="43"/>
+      <c r="D113" s="44"/>
+      <c r="E113" s="24"/>
+      <c r="F113" s="24"/>
+      <c r="G113" s="24"/>
+      <c r="H113" s="24"/>
+      <c r="I113" s="24"/>
+      <c r="J113" s="24"/>
+      <c r="K113" s="24"/>
+      <c r="L113" s="24"/>
+      <c r="M113" s="24"/>
+      <c r="N113" s="24"/>
+      <c r="O113" s="24"/>
+      <c r="P113" s="24"/>
+      <c r="Q113" s="24"/>
+      <c r="R113" s="24"/>
+      <c r="S113" s="24"/>
+      <c r="T113" s="24"/>
+      <c r="U113" s="24"/>
+      <c r="V113" s="24"/>
+      <c r="W113" s="24"/>
+      <c r="X113" s="24"/>
+      <c r="Y113" s="24"/>
+      <c r="Z113" s="24"/>
     </row>
     <row r="114" ht="36.0" customHeight="1">
-      <c r="A114" s="74"/>
-[...24 lines deleted...]
-      <c r="Z114" s="66"/>
+      <c r="A114" s="36"/>
+      <c r="B114" s="47"/>
+      <c r="C114" s="49"/>
+      <c r="D114" s="50"/>
+      <c r="E114" s="24"/>
+      <c r="F114" s="24"/>
+      <c r="G114" s="24"/>
+      <c r="H114" s="24"/>
+      <c r="I114" s="24"/>
+      <c r="J114" s="24"/>
+      <c r="K114" s="24"/>
+      <c r="L114" s="24"/>
+      <c r="M114" s="24"/>
+      <c r="N114" s="24"/>
+      <c r="O114" s="24"/>
+      <c r="P114" s="24"/>
+      <c r="Q114" s="24"/>
+      <c r="R114" s="24"/>
+      <c r="S114" s="24"/>
+      <c r="T114" s="24"/>
+      <c r="U114" s="24"/>
+      <c r="V114" s="24"/>
+      <c r="W114" s="24"/>
+      <c r="X114" s="24"/>
+      <c r="Y114" s="24"/>
+      <c r="Z114" s="24"/>
     </row>
     <row r="115" ht="36.0" customHeight="1">
-      <c r="A115" s="74"/>
-[...24 lines deleted...]
-      <c r="Z115" s="66"/>
+      <c r="A115" s="36"/>
+      <c r="B115" s="42"/>
+      <c r="C115" s="43"/>
+      <c r="D115" s="44"/>
+      <c r="E115" s="24"/>
+      <c r="F115" s="24"/>
+      <c r="G115" s="24"/>
+      <c r="H115" s="24"/>
+      <c r="I115" s="24"/>
+      <c r="J115" s="24"/>
+      <c r="K115" s="24"/>
+      <c r="L115" s="24"/>
+      <c r="M115" s="24"/>
+      <c r="N115" s="24"/>
+      <c r="O115" s="24"/>
+      <c r="P115" s="24"/>
+      <c r="Q115" s="24"/>
+      <c r="R115" s="24"/>
+      <c r="S115" s="24"/>
+      <c r="T115" s="24"/>
+      <c r="U115" s="24"/>
+      <c r="V115" s="24"/>
+      <c r="W115" s="24"/>
+      <c r="X115" s="24"/>
+      <c r="Y115" s="24"/>
+      <c r="Z115" s="24"/>
     </row>
     <row r="116" ht="36.0" customHeight="1">
-      <c r="A116" s="74"/>
-[...24 lines deleted...]
-      <c r="Z116" s="66"/>
+      <c r="A116" s="36"/>
+      <c r="B116" s="61"/>
+      <c r="C116" s="62"/>
+      <c r="D116" s="64"/>
+      <c r="E116" s="24"/>
+      <c r="F116" s="24"/>
+      <c r="G116" s="24"/>
+      <c r="H116" s="24"/>
+      <c r="I116" s="24"/>
+      <c r="J116" s="24"/>
+      <c r="K116" s="24"/>
+      <c r="L116" s="24"/>
+      <c r="M116" s="24"/>
+      <c r="N116" s="24"/>
+      <c r="O116" s="24"/>
+      <c r="P116" s="24"/>
+      <c r="Q116" s="24"/>
+      <c r="R116" s="24"/>
+      <c r="S116" s="24"/>
+      <c r="T116" s="24"/>
+      <c r="U116" s="24"/>
+      <c r="V116" s="24"/>
+      <c r="W116" s="24"/>
+      <c r="X116" s="24"/>
+      <c r="Y116" s="24"/>
+      <c r="Z116" s="24"/>
     </row>
     <row r="117" ht="36.0" customHeight="1">
-      <c r="A117" s="62"/>
-[...24 lines deleted...]
-      <c r="Z117" s="66"/>
+      <c r="A117" s="18"/>
+      <c r="B117" s="24"/>
+      <c r="C117" s="28"/>
+      <c r="D117" s="24"/>
+      <c r="E117" s="24"/>
+      <c r="F117" s="24"/>
+      <c r="G117" s="24"/>
+      <c r="H117" s="24"/>
+      <c r="I117" s="24"/>
+      <c r="J117" s="24"/>
+      <c r="K117" s="24"/>
+      <c r="L117" s="24"/>
+      <c r="M117" s="24"/>
+      <c r="N117" s="24"/>
+      <c r="O117" s="24"/>
+      <c r="P117" s="24"/>
+      <c r="Q117" s="24"/>
+      <c r="R117" s="24"/>
+      <c r="S117" s="24"/>
+      <c r="T117" s="24"/>
+      <c r="U117" s="24"/>
+      <c r="V117" s="24"/>
+      <c r="W117" s="24"/>
+      <c r="X117" s="24"/>
+      <c r="Y117" s="24"/>
+      <c r="Z117" s="24"/>
     </row>
     <row r="118" ht="36.0" customHeight="1">
-      <c r="A118" s="62"/>
-[...26 lines deleted...]
-      <c r="Z118" s="66"/>
+      <c r="A118" s="18"/>
+      <c r="B118" s="19" t="s">
+        <v>178</v>
+      </c>
+      <c r="C118" s="21"/>
+      <c r="D118" s="22"/>
+      <c r="E118" s="24"/>
+      <c r="F118" s="24"/>
+      <c r="G118" s="24"/>
+      <c r="H118" s="24"/>
+      <c r="I118" s="24"/>
+      <c r="J118" s="24"/>
+      <c r="K118" s="24"/>
+      <c r="L118" s="24"/>
+      <c r="M118" s="24"/>
+      <c r="N118" s="24"/>
+      <c r="O118" s="24"/>
+      <c r="P118" s="24"/>
+      <c r="Q118" s="24"/>
+      <c r="R118" s="24"/>
+      <c r="S118" s="24"/>
+      <c r="T118" s="24"/>
+      <c r="U118" s="24"/>
+      <c r="V118" s="24"/>
+      <c r="W118" s="24"/>
+      <c r="X118" s="24"/>
+      <c r="Y118" s="24"/>
+      <c r="Z118" s="24"/>
     </row>
     <row r="119" ht="18.0" customHeight="1">
-      <c r="A119" s="62"/>
-[...24 lines deleted...]
-      <c r="Z119" s="66"/>
+      <c r="A119" s="18"/>
+      <c r="B119" s="24"/>
+      <c r="C119" s="28"/>
+      <c r="D119" s="24"/>
+      <c r="E119" s="24"/>
+      <c r="F119" s="24"/>
+      <c r="G119" s="24"/>
+      <c r="H119" s="24"/>
+      <c r="I119" s="24"/>
+      <c r="J119" s="24"/>
+      <c r="K119" s="24"/>
+      <c r="L119" s="24"/>
+      <c r="M119" s="24"/>
+      <c r="N119" s="24"/>
+      <c r="O119" s="24"/>
+      <c r="P119" s="24"/>
+      <c r="Q119" s="24"/>
+      <c r="R119" s="24"/>
+      <c r="S119" s="24"/>
+      <c r="T119" s="24"/>
+      <c r="U119" s="24"/>
+      <c r="V119" s="24"/>
+      <c r="W119" s="24"/>
+      <c r="X119" s="24"/>
+      <c r="Y119" s="24"/>
+      <c r="Z119" s="24"/>
     </row>
     <row r="120" ht="36.0" customHeight="1">
-      <c r="A120" s="62"/>
-[...30 lines deleted...]
-      <c r="Z120" s="66"/>
+      <c r="A120" s="18"/>
+      <c r="B120" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C120" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D120" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="E120" s="24"/>
+      <c r="F120" s="24"/>
+      <c r="G120" s="24"/>
+      <c r="H120" s="24"/>
+      <c r="I120" s="24"/>
+      <c r="J120" s="24"/>
+      <c r="K120" s="24"/>
+      <c r="L120" s="24"/>
+      <c r="M120" s="24"/>
+      <c r="N120" s="24"/>
+      <c r="O120" s="24"/>
+      <c r="P120" s="24"/>
+      <c r="Q120" s="24"/>
+      <c r="R120" s="24"/>
+      <c r="S120" s="24"/>
+      <c r="T120" s="24"/>
+      <c r="U120" s="24"/>
+      <c r="V120" s="24"/>
+      <c r="W120" s="24"/>
+      <c r="X120" s="24"/>
+      <c r="Y120" s="24"/>
+      <c r="Z120" s="24"/>
     </row>
     <row r="121" ht="36.0" customHeight="1">
-      <c r="A121" s="70" t="s">
-[...26 lines deleted...]
-      <c r="Z121" s="66"/>
+      <c r="A121" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B121" s="66"/>
+      <c r="C121" s="67"/>
+      <c r="D121" s="68"/>
+      <c r="E121" s="24"/>
+      <c r="F121" s="24"/>
+      <c r="G121" s="24"/>
+      <c r="H121" s="24"/>
+      <c r="I121" s="24"/>
+      <c r="J121" s="24"/>
+      <c r="K121" s="24"/>
+      <c r="L121" s="24"/>
+      <c r="M121" s="24"/>
+      <c r="N121" s="24"/>
+      <c r="O121" s="24"/>
+      <c r="P121" s="24"/>
+      <c r="Q121" s="24"/>
+      <c r="R121" s="24"/>
+      <c r="S121" s="24"/>
+      <c r="T121" s="24"/>
+      <c r="U121" s="24"/>
+      <c r="V121" s="24"/>
+      <c r="W121" s="24"/>
+      <c r="X121" s="24"/>
+      <c r="Y121" s="24"/>
+      <c r="Z121" s="24"/>
     </row>
     <row r="122" ht="36.0" customHeight="1">
-      <c r="A122" s="74"/>
-[...24 lines deleted...]
-      <c r="Z122" s="66"/>
+      <c r="A122" s="36"/>
+      <c r="B122" s="47"/>
+      <c r="C122" s="49"/>
+      <c r="D122" s="50"/>
+      <c r="E122" s="24"/>
+      <c r="F122" s="24"/>
+      <c r="G122" s="24"/>
+      <c r="H122" s="24"/>
+      <c r="I122" s="24"/>
+      <c r="J122" s="24"/>
+      <c r="K122" s="24"/>
+      <c r="L122" s="24"/>
+      <c r="M122" s="24"/>
+      <c r="N122" s="24"/>
+      <c r="O122" s="24"/>
+      <c r="P122" s="24"/>
+      <c r="Q122" s="24"/>
+      <c r="R122" s="24"/>
+      <c r="S122" s="24"/>
+      <c r="T122" s="24"/>
+      <c r="U122" s="24"/>
+      <c r="V122" s="24"/>
+      <c r="W122" s="24"/>
+      <c r="X122" s="24"/>
+      <c r="Y122" s="24"/>
+      <c r="Z122" s="24"/>
     </row>
     <row r="123" ht="36.0" customHeight="1">
-      <c r="A123" s="74"/>
-[...24 lines deleted...]
-      <c r="Z123" s="66"/>
+      <c r="A123" s="36"/>
+      <c r="B123" s="42"/>
+      <c r="C123" s="43"/>
+      <c r="D123" s="44"/>
+      <c r="E123" s="24"/>
+      <c r="F123" s="24"/>
+      <c r="G123" s="24"/>
+      <c r="H123" s="24"/>
+      <c r="I123" s="24"/>
+      <c r="J123" s="24"/>
+      <c r="K123" s="24"/>
+      <c r="L123" s="24"/>
+      <c r="M123" s="24"/>
+      <c r="N123" s="24"/>
+      <c r="O123" s="24"/>
+      <c r="P123" s="24"/>
+      <c r="Q123" s="24"/>
+      <c r="R123" s="24"/>
+      <c r="S123" s="24"/>
+      <c r="T123" s="24"/>
+      <c r="U123" s="24"/>
+      <c r="V123" s="24"/>
+      <c r="W123" s="24"/>
+      <c r="X123" s="24"/>
+      <c r="Y123" s="24"/>
+      <c r="Z123" s="24"/>
     </row>
     <row r="124" ht="36.0" customHeight="1">
-      <c r="A124" s="74"/>
-[...24 lines deleted...]
-      <c r="Z124" s="66"/>
+      <c r="A124" s="36"/>
+      <c r="B124" s="47"/>
+      <c r="C124" s="49"/>
+      <c r="D124" s="50"/>
+      <c r="E124" s="24"/>
+      <c r="F124" s="24"/>
+      <c r="G124" s="24"/>
+      <c r="H124" s="24"/>
+      <c r="I124" s="24"/>
+      <c r="J124" s="24"/>
+      <c r="K124" s="24"/>
+      <c r="L124" s="24"/>
+      <c r="M124" s="24"/>
+      <c r="N124" s="24"/>
+      <c r="O124" s="24"/>
+      <c r="P124" s="24"/>
+      <c r="Q124" s="24"/>
+      <c r="R124" s="24"/>
+      <c r="S124" s="24"/>
+      <c r="T124" s="24"/>
+      <c r="U124" s="24"/>
+      <c r="V124" s="24"/>
+      <c r="W124" s="24"/>
+      <c r="X124" s="24"/>
+      <c r="Y124" s="24"/>
+      <c r="Z124" s="24"/>
     </row>
     <row r="125" ht="36.0" customHeight="1">
-      <c r="A125" s="74"/>
-[...24 lines deleted...]
-      <c r="Z125" s="66"/>
+      <c r="A125" s="36"/>
+      <c r="B125" s="42"/>
+      <c r="C125" s="43"/>
+      <c r="D125" s="44"/>
+      <c r="E125" s="24"/>
+      <c r="F125" s="24"/>
+      <c r="G125" s="24"/>
+      <c r="H125" s="24"/>
+      <c r="I125" s="24"/>
+      <c r="J125" s="24"/>
+      <c r="K125" s="24"/>
+      <c r="L125" s="24"/>
+      <c r="M125" s="24"/>
+      <c r="N125" s="24"/>
+      <c r="O125" s="24"/>
+      <c r="P125" s="24"/>
+      <c r="Q125" s="24"/>
+      <c r="R125" s="24"/>
+      <c r="S125" s="24"/>
+      <c r="T125" s="24"/>
+      <c r="U125" s="24"/>
+      <c r="V125" s="24"/>
+      <c r="W125" s="24"/>
+      <c r="X125" s="24"/>
+      <c r="Y125" s="24"/>
+      <c r="Z125" s="24"/>
     </row>
     <row r="126" ht="36.0" customHeight="1">
-      <c r="A126" s="74"/>
-[...24 lines deleted...]
-      <c r="Z126" s="66"/>
+      <c r="A126" s="36"/>
+      <c r="B126" s="61"/>
+      <c r="C126" s="62"/>
+      <c r="D126" s="64"/>
+      <c r="E126" s="24"/>
+      <c r="F126" s="24"/>
+      <c r="G126" s="24"/>
+      <c r="H126" s="24"/>
+      <c r="I126" s="24"/>
+      <c r="J126" s="24"/>
+      <c r="K126" s="24"/>
+      <c r="L126" s="24"/>
+      <c r="M126" s="24"/>
+      <c r="N126" s="24"/>
+      <c r="O126" s="24"/>
+      <c r="P126" s="24"/>
+      <c r="Q126" s="24"/>
+      <c r="R126" s="24"/>
+      <c r="S126" s="24"/>
+      <c r="T126" s="24"/>
+      <c r="U126" s="24"/>
+      <c r="V126" s="24"/>
+      <c r="W126" s="24"/>
+      <c r="X126" s="24"/>
+      <c r="Y126" s="24"/>
+      <c r="Z126" s="24"/>
     </row>
     <row r="127" ht="36.0" customHeight="1">
-      <c r="A127" s="87"/>
-[...24 lines deleted...]
-      <c r="Z127" s="66"/>
+      <c r="A127" s="65"/>
+      <c r="B127" s="24"/>
+      <c r="C127" s="28"/>
+      <c r="D127" s="24"/>
+      <c r="E127" s="24"/>
+      <c r="F127" s="24"/>
+      <c r="G127" s="24"/>
+      <c r="H127" s="24"/>
+      <c r="I127" s="24"/>
+      <c r="J127" s="24"/>
+      <c r="K127" s="24"/>
+      <c r="L127" s="24"/>
+      <c r="M127" s="24"/>
+      <c r="N127" s="24"/>
+      <c r="O127" s="24"/>
+      <c r="P127" s="24"/>
+      <c r="Q127" s="24"/>
+      <c r="R127" s="24"/>
+      <c r="S127" s="24"/>
+      <c r="T127" s="24"/>
+      <c r="U127" s="24"/>
+      <c r="V127" s="24"/>
+      <c r="W127" s="24"/>
+      <c r="X127" s="24"/>
+      <c r="Y127" s="24"/>
+      <c r="Z127" s="24"/>
     </row>
     <row r="128" ht="36.0" customHeight="1">
-      <c r="A128" s="70" t="s">
-[...26 lines deleted...]
-      <c r="Z128" s="66"/>
+      <c r="A128" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B128" s="66"/>
+      <c r="C128" s="67"/>
+      <c r="D128" s="68"/>
+      <c r="E128" s="24"/>
+      <c r="F128" s="24"/>
+      <c r="G128" s="24"/>
+      <c r="H128" s="24"/>
+      <c r="I128" s="24"/>
+      <c r="J128" s="24"/>
+      <c r="K128" s="24"/>
+      <c r="L128" s="24"/>
+      <c r="M128" s="24"/>
+      <c r="N128" s="24"/>
+      <c r="O128" s="24"/>
+      <c r="P128" s="24"/>
+      <c r="Q128" s="24"/>
+      <c r="R128" s="24"/>
+      <c r="S128" s="24"/>
+      <c r="T128" s="24"/>
+      <c r="U128" s="24"/>
+      <c r="V128" s="24"/>
+      <c r="W128" s="24"/>
+      <c r="X128" s="24"/>
+      <c r="Y128" s="24"/>
+      <c r="Z128" s="24"/>
     </row>
     <row r="129" ht="36.0" customHeight="1">
-      <c r="A129" s="74"/>
-[...24 lines deleted...]
-      <c r="Z129" s="66"/>
+      <c r="A129" s="36"/>
+      <c r="B129" s="47"/>
+      <c r="C129" s="49"/>
+      <c r="D129" s="50"/>
+      <c r="E129" s="24"/>
+      <c r="F129" s="24"/>
+      <c r="G129" s="24"/>
+      <c r="H129" s="24"/>
+      <c r="I129" s="24"/>
+      <c r="J129" s="24"/>
+      <c r="K129" s="24"/>
+      <c r="L129" s="24"/>
+      <c r="M129" s="24"/>
+      <c r="N129" s="24"/>
+      <c r="O129" s="24"/>
+      <c r="P129" s="24"/>
+      <c r="Q129" s="24"/>
+      <c r="R129" s="24"/>
+      <c r="S129" s="24"/>
+      <c r="T129" s="24"/>
+      <c r="U129" s="24"/>
+      <c r="V129" s="24"/>
+      <c r="W129" s="24"/>
+      <c r="X129" s="24"/>
+      <c r="Y129" s="24"/>
+      <c r="Z129" s="24"/>
     </row>
     <row r="130" ht="36.0" customHeight="1">
-      <c r="A130" s="74"/>
-[...24 lines deleted...]
-      <c r="Z130" s="66"/>
+      <c r="A130" s="36"/>
+      <c r="B130" s="42"/>
+      <c r="C130" s="43"/>
+      <c r="D130" s="44"/>
+      <c r="E130" s="24"/>
+      <c r="F130" s="24"/>
+      <c r="G130" s="24"/>
+      <c r="H130" s="24"/>
+      <c r="I130" s="24"/>
+      <c r="J130" s="24"/>
+      <c r="K130" s="24"/>
+      <c r="L130" s="24"/>
+      <c r="M130" s="24"/>
+      <c r="N130" s="24"/>
+      <c r="O130" s="24"/>
+      <c r="P130" s="24"/>
+      <c r="Q130" s="24"/>
+      <c r="R130" s="24"/>
+      <c r="S130" s="24"/>
+      <c r="T130" s="24"/>
+      <c r="U130" s="24"/>
+      <c r="V130" s="24"/>
+      <c r="W130" s="24"/>
+      <c r="X130" s="24"/>
+      <c r="Y130" s="24"/>
+      <c r="Z130" s="24"/>
     </row>
     <row r="131" ht="36.0" customHeight="1">
-      <c r="A131" s="74"/>
-[...24 lines deleted...]
-      <c r="Z131" s="66"/>
+      <c r="A131" s="36"/>
+      <c r="B131" s="47"/>
+      <c r="C131" s="49"/>
+      <c r="D131" s="50"/>
+      <c r="E131" s="24"/>
+      <c r="F131" s="24"/>
+      <c r="G131" s="24"/>
+      <c r="H131" s="24"/>
+      <c r="I131" s="24"/>
+      <c r="J131" s="24"/>
+      <c r="K131" s="24"/>
+      <c r="L131" s="24"/>
+      <c r="M131" s="24"/>
+      <c r="N131" s="24"/>
+      <c r="O131" s="24"/>
+      <c r="P131" s="24"/>
+      <c r="Q131" s="24"/>
+      <c r="R131" s="24"/>
+      <c r="S131" s="24"/>
+      <c r="T131" s="24"/>
+      <c r="U131" s="24"/>
+      <c r="V131" s="24"/>
+      <c r="W131" s="24"/>
+      <c r="X131" s="24"/>
+      <c r="Y131" s="24"/>
+      <c r="Z131" s="24"/>
     </row>
     <row r="132" ht="36.0" customHeight="1">
-      <c r="A132" s="74"/>
-[...24 lines deleted...]
-      <c r="Z132" s="66"/>
+      <c r="A132" s="36"/>
+      <c r="B132" s="42"/>
+      <c r="C132" s="43"/>
+      <c r="D132" s="44"/>
+      <c r="E132" s="24"/>
+      <c r="F132" s="24"/>
+      <c r="G132" s="24"/>
+      <c r="H132" s="24"/>
+      <c r="I132" s="24"/>
+      <c r="J132" s="24"/>
+      <c r="K132" s="24"/>
+      <c r="L132" s="24"/>
+      <c r="M132" s="24"/>
+      <c r="N132" s="24"/>
+      <c r="O132" s="24"/>
+      <c r="P132" s="24"/>
+      <c r="Q132" s="24"/>
+      <c r="R132" s="24"/>
+      <c r="S132" s="24"/>
+      <c r="T132" s="24"/>
+      <c r="U132" s="24"/>
+      <c r="V132" s="24"/>
+      <c r="W132" s="24"/>
+      <c r="X132" s="24"/>
+      <c r="Y132" s="24"/>
+      <c r="Z132" s="24"/>
     </row>
     <row r="133" ht="36.0" customHeight="1">
-      <c r="A133" s="74"/>
-[...24 lines deleted...]
-      <c r="Z133" s="66"/>
+      <c r="A133" s="36"/>
+      <c r="B133" s="61"/>
+      <c r="C133" s="62"/>
+      <c r="D133" s="64"/>
+      <c r="E133" s="24"/>
+      <c r="F133" s="24"/>
+      <c r="G133" s="24"/>
+      <c r="H133" s="24"/>
+      <c r="I133" s="24"/>
+      <c r="J133" s="24"/>
+      <c r="K133" s="24"/>
+      <c r="L133" s="24"/>
+      <c r="M133" s="24"/>
+      <c r="N133" s="24"/>
+      <c r="O133" s="24"/>
+      <c r="P133" s="24"/>
+      <c r="Q133" s="24"/>
+      <c r="R133" s="24"/>
+      <c r="S133" s="24"/>
+      <c r="T133" s="24"/>
+      <c r="U133" s="24"/>
+      <c r="V133" s="24"/>
+      <c r="W133" s="24"/>
+      <c r="X133" s="24"/>
+      <c r="Y133" s="24"/>
+      <c r="Z133" s="24"/>
     </row>
     <row r="134" ht="36.0" customHeight="1">
-      <c r="A134" s="62"/>
-[...24 lines deleted...]
-      <c r="Z134" s="66"/>
+      <c r="A134" s="18"/>
+      <c r="B134" s="24"/>
+      <c r="C134" s="28"/>
+      <c r="D134" s="24"/>
+      <c r="E134" s="24"/>
+      <c r="F134" s="24"/>
+      <c r="G134" s="24"/>
+      <c r="H134" s="24"/>
+      <c r="I134" s="24"/>
+      <c r="J134" s="24"/>
+      <c r="K134" s="24"/>
+      <c r="L134" s="24"/>
+      <c r="M134" s="24"/>
+      <c r="N134" s="24"/>
+      <c r="O134" s="24"/>
+      <c r="P134" s="24"/>
+      <c r="Q134" s="24"/>
+      <c r="R134" s="24"/>
+      <c r="S134" s="24"/>
+      <c r="T134" s="24"/>
+      <c r="U134" s="24"/>
+      <c r="V134" s="24"/>
+      <c r="W134" s="24"/>
+      <c r="X134" s="24"/>
+      <c r="Y134" s="24"/>
+      <c r="Z134" s="24"/>
     </row>
     <row r="135" ht="36.0" customHeight="1">
-      <c r="A135" s="70" t="s">
-[...26 lines deleted...]
-      <c r="Z135" s="66"/>
+      <c r="A135" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="B135" s="66"/>
+      <c r="C135" s="67"/>
+      <c r="D135" s="68"/>
+      <c r="E135" s="24"/>
+      <c r="F135" s="24"/>
+      <c r="G135" s="24"/>
+      <c r="H135" s="24"/>
+      <c r="I135" s="24"/>
+      <c r="J135" s="24"/>
+      <c r="K135" s="24"/>
+      <c r="L135" s="24"/>
+      <c r="M135" s="24"/>
+      <c r="N135" s="24"/>
+      <c r="O135" s="24"/>
+      <c r="P135" s="24"/>
+      <c r="Q135" s="24"/>
+      <c r="R135" s="24"/>
+      <c r="S135" s="24"/>
+      <c r="T135" s="24"/>
+      <c r="U135" s="24"/>
+      <c r="V135" s="24"/>
+      <c r="W135" s="24"/>
+      <c r="X135" s="24"/>
+      <c r="Y135" s="24"/>
+      <c r="Z135" s="24"/>
     </row>
     <row r="136" ht="36.0" customHeight="1">
-      <c r="A136" s="74"/>
-[...24 lines deleted...]
-      <c r="Z136" s="66"/>
+      <c r="A136" s="36"/>
+      <c r="B136" s="47"/>
+      <c r="C136" s="49"/>
+      <c r="D136" s="50"/>
+      <c r="E136" s="24"/>
+      <c r="F136" s="24"/>
+      <c r="G136" s="24"/>
+      <c r="H136" s="24"/>
+      <c r="I136" s="24"/>
+      <c r="J136" s="24"/>
+      <c r="K136" s="24"/>
+      <c r="L136" s="24"/>
+      <c r="M136" s="24"/>
+      <c r="N136" s="24"/>
+      <c r="O136" s="24"/>
+      <c r="P136" s="24"/>
+      <c r="Q136" s="24"/>
+      <c r="R136" s="24"/>
+      <c r="S136" s="24"/>
+      <c r="T136" s="24"/>
+      <c r="U136" s="24"/>
+      <c r="V136" s="24"/>
+      <c r="W136" s="24"/>
+      <c r="X136" s="24"/>
+      <c r="Y136" s="24"/>
+      <c r="Z136" s="24"/>
     </row>
     <row r="137" ht="36.0" customHeight="1">
-      <c r="A137" s="74"/>
-[...24 lines deleted...]
-      <c r="Z137" s="66"/>
+      <c r="A137" s="36"/>
+      <c r="B137" s="42"/>
+      <c r="C137" s="43"/>
+      <c r="D137" s="44"/>
+      <c r="E137" s="24"/>
+      <c r="F137" s="24"/>
+      <c r="G137" s="24"/>
+      <c r="H137" s="24"/>
+      <c r="I137" s="24"/>
+      <c r="J137" s="24"/>
+      <c r="K137" s="24"/>
+      <c r="L137" s="24"/>
+      <c r="M137" s="24"/>
+      <c r="N137" s="24"/>
+      <c r="O137" s="24"/>
+      <c r="P137" s="24"/>
+      <c r="Q137" s="24"/>
+      <c r="R137" s="24"/>
+      <c r="S137" s="24"/>
+      <c r="T137" s="24"/>
+      <c r="U137" s="24"/>
+      <c r="V137" s="24"/>
+      <c r="W137" s="24"/>
+      <c r="X137" s="24"/>
+      <c r="Y137" s="24"/>
+      <c r="Z137" s="24"/>
     </row>
     <row r="138" ht="36.0" customHeight="1">
-      <c r="A138" s="74"/>
-[...24 lines deleted...]
-      <c r="Z138" s="66"/>
+      <c r="A138" s="36"/>
+      <c r="B138" s="47"/>
+      <c r="C138" s="49"/>
+      <c r="D138" s="50"/>
+      <c r="E138" s="24"/>
+      <c r="F138" s="24"/>
+      <c r="G138" s="24"/>
+      <c r="H138" s="24"/>
+      <c r="I138" s="24"/>
+      <c r="J138" s="24"/>
+      <c r="K138" s="24"/>
+      <c r="L138" s="24"/>
+      <c r="M138" s="24"/>
+      <c r="N138" s="24"/>
+      <c r="O138" s="24"/>
+      <c r="P138" s="24"/>
+      <c r="Q138" s="24"/>
+      <c r="R138" s="24"/>
+      <c r="S138" s="24"/>
+      <c r="T138" s="24"/>
+      <c r="U138" s="24"/>
+      <c r="V138" s="24"/>
+      <c r="W138" s="24"/>
+      <c r="X138" s="24"/>
+      <c r="Y138" s="24"/>
+      <c r="Z138" s="24"/>
     </row>
     <row r="139" ht="36.0" customHeight="1">
-      <c r="A139" s="74"/>
-[...24 lines deleted...]
-      <c r="Z139" s="66"/>
+      <c r="A139" s="36"/>
+      <c r="B139" s="42"/>
+      <c r="C139" s="43"/>
+      <c r="D139" s="44"/>
+      <c r="E139" s="24"/>
+      <c r="F139" s="24"/>
+      <c r="G139" s="24"/>
+      <c r="H139" s="24"/>
+      <c r="I139" s="24"/>
+      <c r="J139" s="24"/>
+      <c r="K139" s="24"/>
+      <c r="L139" s="24"/>
+      <c r="M139" s="24"/>
+      <c r="N139" s="24"/>
+      <c r="O139" s="24"/>
+      <c r="P139" s="24"/>
+      <c r="Q139" s="24"/>
+      <c r="R139" s="24"/>
+      <c r="S139" s="24"/>
+      <c r="T139" s="24"/>
+      <c r="U139" s="24"/>
+      <c r="V139" s="24"/>
+      <c r="W139" s="24"/>
+      <c r="X139" s="24"/>
+      <c r="Y139" s="24"/>
+      <c r="Z139" s="24"/>
     </row>
     <row r="140" ht="36.0" customHeight="1">
-      <c r="A140" s="74"/>
-[...24 lines deleted...]
-      <c r="Z140" s="66"/>
+      <c r="A140" s="36"/>
+      <c r="B140" s="61"/>
+      <c r="C140" s="62"/>
+      <c r="D140" s="64"/>
+      <c r="E140" s="24"/>
+      <c r="F140" s="24"/>
+      <c r="G140" s="24"/>
+      <c r="H140" s="24"/>
+      <c r="I140" s="24"/>
+      <c r="J140" s="24"/>
+      <c r="K140" s="24"/>
+      <c r="L140" s="24"/>
+      <c r="M140" s="24"/>
+      <c r="N140" s="24"/>
+      <c r="O140" s="24"/>
+      <c r="P140" s="24"/>
+      <c r="Q140" s="24"/>
+      <c r="R140" s="24"/>
+      <c r="S140" s="24"/>
+      <c r="T140" s="24"/>
+      <c r="U140" s="24"/>
+      <c r="V140" s="24"/>
+      <c r="W140" s="24"/>
+      <c r="X140" s="24"/>
+      <c r="Y140" s="24"/>
+      <c r="Z140" s="24"/>
     </row>
     <row r="141" ht="36.0" customHeight="1">
-      <c r="A141" s="62"/>
-[...24 lines deleted...]
-      <c r="Z141" s="66"/>
+      <c r="A141" s="18"/>
+      <c r="B141" s="24"/>
+      <c r="C141" s="28"/>
+      <c r="D141" s="24"/>
+      <c r="E141" s="24"/>
+      <c r="F141" s="24"/>
+      <c r="G141" s="24"/>
+      <c r="H141" s="24"/>
+      <c r="I141" s="24"/>
+      <c r="J141" s="24"/>
+      <c r="K141" s="24"/>
+      <c r="L141" s="24"/>
+      <c r="M141" s="24"/>
+      <c r="N141" s="24"/>
+      <c r="O141" s="24"/>
+      <c r="P141" s="24"/>
+      <c r="Q141" s="24"/>
+      <c r="R141" s="24"/>
+      <c r="S141" s="24"/>
+      <c r="T141" s="24"/>
+      <c r="U141" s="24"/>
+      <c r="V141" s="24"/>
+      <c r="W141" s="24"/>
+      <c r="X141" s="24"/>
+      <c r="Y141" s="24"/>
+      <c r="Z141" s="24"/>
     </row>
     <row r="142" ht="36.0" customHeight="1">
-      <c r="A142" s="70" t="s">
+      <c r="A142" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B142" s="66"/>
+      <c r="C142" s="67"/>
+      <c r="D142" s="68"/>
+      <c r="E142" s="24"/>
+      <c r="F142" s="24"/>
+      <c r="G142" s="24"/>
+      <c r="H142" s="24"/>
+      <c r="I142" s="24"/>
+      <c r="J142" s="24"/>
+      <c r="K142" s="24"/>
+      <c r="L142" s="24"/>
+      <c r="M142" s="24"/>
+      <c r="N142" s="24"/>
+      <c r="O142" s="24"/>
+      <c r="P142" s="24"/>
+      <c r="Q142" s="24"/>
+      <c r="R142" s="24"/>
+      <c r="S142" s="24"/>
+      <c r="T142" s="24"/>
+      <c r="U142" s="24"/>
+      <c r="V142" s="24"/>
+      <c r="W142" s="24"/>
+      <c r="X142" s="24"/>
+      <c r="Y142" s="24"/>
+      <c r="Z142" s="24"/>
+    </row>
+    <row r="143" ht="36.0" customHeight="1">
+      <c r="A143" s="36"/>
+      <c r="B143" s="47"/>
+      <c r="C143" s="49"/>
+      <c r="D143" s="50"/>
+      <c r="E143" s="24"/>
+      <c r="F143" s="24"/>
+      <c r="G143" s="24"/>
+      <c r="H143" s="24"/>
+      <c r="I143" s="24"/>
+      <c r="J143" s="24"/>
+      <c r="K143" s="24"/>
+      <c r="L143" s="24"/>
+      <c r="M143" s="24"/>
+      <c r="N143" s="24"/>
+      <c r="O143" s="24"/>
+      <c r="P143" s="24"/>
+      <c r="Q143" s="24"/>
+      <c r="R143" s="24"/>
+      <c r="S143" s="24"/>
+      <c r="T143" s="24"/>
+      <c r="U143" s="24"/>
+      <c r="V143" s="24"/>
+      <c r="W143" s="24"/>
+      <c r="X143" s="24"/>
+      <c r="Y143" s="24"/>
+      <c r="Z143" s="24"/>
+    </row>
+    <row r="144" ht="36.0" customHeight="1">
+      <c r="A144" s="36"/>
+      <c r="B144" s="42"/>
+      <c r="C144" s="43"/>
+      <c r="D144" s="44"/>
+      <c r="E144" s="24"/>
+      <c r="F144" s="24"/>
+      <c r="G144" s="24"/>
+      <c r="H144" s="24"/>
+      <c r="I144" s="24"/>
+      <c r="J144" s="24"/>
+      <c r="K144" s="24"/>
+      <c r="L144" s="24"/>
+      <c r="M144" s="24"/>
+      <c r="N144" s="24"/>
+      <c r="O144" s="24"/>
+      <c r="P144" s="24"/>
+      <c r="Q144" s="24"/>
+      <c r="R144" s="24"/>
+      <c r="S144" s="24"/>
+      <c r="T144" s="24"/>
+      <c r="U144" s="24"/>
+      <c r="V144" s="24"/>
+      <c r="W144" s="24"/>
+      <c r="X144" s="24"/>
+      <c r="Y144" s="24"/>
+      <c r="Z144" s="24"/>
+    </row>
+    <row r="145" ht="36.0" customHeight="1">
+      <c r="A145" s="36"/>
+      <c r="B145" s="47"/>
+      <c r="C145" s="49"/>
+      <c r="D145" s="50"/>
+      <c r="E145" s="24"/>
+      <c r="F145" s="24"/>
+      <c r="G145" s="24"/>
+      <c r="H145" s="24"/>
+      <c r="I145" s="24"/>
+      <c r="J145" s="24"/>
+      <c r="K145" s="24"/>
+      <c r="L145" s="24"/>
+      <c r="M145" s="24"/>
+      <c r="N145" s="24"/>
+      <c r="O145" s="24"/>
+      <c r="P145" s="24"/>
+      <c r="Q145" s="24"/>
+      <c r="R145" s="24"/>
+      <c r="S145" s="24"/>
+      <c r="T145" s="24"/>
+      <c r="U145" s="24"/>
+      <c r="V145" s="24"/>
+      <c r="W145" s="24"/>
+      <c r="X145" s="24"/>
+      <c r="Y145" s="24"/>
+      <c r="Z145" s="24"/>
+    </row>
+    <row r="146" ht="36.0" customHeight="1">
+      <c r="A146" s="36"/>
+      <c r="B146" s="42"/>
+      <c r="C146" s="43"/>
+      <c r="D146" s="44"/>
+      <c r="E146" s="24"/>
+      <c r="F146" s="24"/>
+      <c r="G146" s="24"/>
+      <c r="H146" s="24"/>
+      <c r="I146" s="24"/>
+      <c r="J146" s="24"/>
+      <c r="K146" s="24"/>
+      <c r="L146" s="24"/>
+      <c r="M146" s="24"/>
+      <c r="N146" s="24"/>
+      <c r="O146" s="24"/>
+      <c r="P146" s="24"/>
+      <c r="Q146" s="24"/>
+      <c r="R146" s="24"/>
+      <c r="S146" s="24"/>
+      <c r="T146" s="24"/>
+      <c r="U146" s="24"/>
+      <c r="V146" s="24"/>
+      <c r="W146" s="24"/>
+      <c r="X146" s="24"/>
+      <c r="Y146" s="24"/>
+      <c r="Z146" s="24"/>
+    </row>
+    <row r="147" ht="36.0" customHeight="1">
+      <c r="A147" s="36"/>
+      <c r="B147" s="61"/>
+      <c r="C147" s="62"/>
+      <c r="D147" s="64"/>
+      <c r="E147" s="24"/>
+      <c r="F147" s="24"/>
+      <c r="G147" s="24"/>
+      <c r="H147" s="24"/>
+      <c r="I147" s="24"/>
+      <c r="J147" s="24"/>
+      <c r="K147" s="24"/>
+      <c r="L147" s="24"/>
+      <c r="M147" s="24"/>
+      <c r="N147" s="24"/>
+      <c r="O147" s="24"/>
+      <c r="P147" s="24"/>
+      <c r="Q147" s="24"/>
+      <c r="R147" s="24"/>
+      <c r="S147" s="24"/>
+      <c r="T147" s="24"/>
+      <c r="U147" s="24"/>
+      <c r="V147" s="24"/>
+      <c r="W147" s="24"/>
+      <c r="X147" s="24"/>
+      <c r="Y147" s="24"/>
+      <c r="Z147" s="24"/>
+    </row>
+    <row r="148" ht="36.0" customHeight="1">
+      <c r="A148" s="18"/>
+      <c r="B148" s="24"/>
+      <c r="C148" s="28"/>
+      <c r="D148" s="24"/>
+      <c r="E148" s="24"/>
+      <c r="F148" s="24"/>
+      <c r="G148" s="24"/>
+      <c r="H148" s="24"/>
+      <c r="I148" s="24"/>
+      <c r="J148" s="24"/>
+      <c r="K148" s="24"/>
+      <c r="L148" s="24"/>
+      <c r="M148" s="24"/>
+      <c r="N148" s="24"/>
+      <c r="O148" s="24"/>
+      <c r="P148" s="24"/>
+      <c r="Q148" s="24"/>
+      <c r="R148" s="24"/>
+      <c r="S148" s="24"/>
+      <c r="T148" s="24"/>
+      <c r="U148" s="24"/>
+      <c r="V148" s="24"/>
+      <c r="W148" s="24"/>
+      <c r="X148" s="24"/>
+      <c r="Y148" s="24"/>
+      <c r="Z148" s="24"/>
+    </row>
+    <row r="149" ht="36.0" customHeight="1">
+      <c r="A149" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B149" s="66"/>
+      <c r="C149" s="67"/>
+      <c r="D149" s="68"/>
+      <c r="E149" s="24"/>
+      <c r="F149" s="24"/>
+      <c r="G149" s="24"/>
+      <c r="H149" s="24"/>
+      <c r="I149" s="24"/>
+      <c r="J149" s="24"/>
+      <c r="K149" s="24"/>
+      <c r="L149" s="24"/>
+      <c r="M149" s="24"/>
+      <c r="N149" s="24"/>
+      <c r="O149" s="24"/>
+      <c r="P149" s="24"/>
+      <c r="Q149" s="24"/>
+      <c r="R149" s="24"/>
+      <c r="S149" s="24"/>
+      <c r="T149" s="24"/>
+      <c r="U149" s="24"/>
+      <c r="V149" s="24"/>
+      <c r="W149" s="24"/>
+      <c r="X149" s="24"/>
+      <c r="Y149" s="24"/>
+      <c r="Z149" s="24"/>
+    </row>
+    <row r="150" ht="36.0" customHeight="1">
+      <c r="A150" s="36"/>
+      <c r="B150" s="47"/>
+      <c r="C150" s="49"/>
+      <c r="D150" s="50"/>
+      <c r="E150" s="24"/>
+      <c r="F150" s="24"/>
+      <c r="G150" s="24"/>
+      <c r="H150" s="24"/>
+      <c r="I150" s="24"/>
+      <c r="J150" s="24"/>
+      <c r="K150" s="24"/>
+      <c r="L150" s="24"/>
+      <c r="M150" s="24"/>
+      <c r="N150" s="24"/>
+      <c r="O150" s="24"/>
+      <c r="P150" s="24"/>
+      <c r="Q150" s="24"/>
+      <c r="R150" s="24"/>
+      <c r="S150" s="24"/>
+      <c r="T150" s="24"/>
+      <c r="U150" s="24"/>
+      <c r="V150" s="24"/>
+      <c r="W150" s="24"/>
+      <c r="X150" s="24"/>
+      <c r="Y150" s="24"/>
+      <c r="Z150" s="24"/>
+    </row>
+    <row r="151" ht="36.0" customHeight="1">
+      <c r="A151" s="36"/>
+      <c r="B151" s="42"/>
+      <c r="C151" s="43"/>
+      <c r="D151" s="44"/>
+      <c r="E151" s="24"/>
+      <c r="F151" s="24"/>
+      <c r="G151" s="24"/>
+      <c r="H151" s="24"/>
+      <c r="I151" s="24"/>
+      <c r="J151" s="24"/>
+      <c r="K151" s="24"/>
+      <c r="L151" s="24"/>
+      <c r="M151" s="24"/>
+      <c r="N151" s="24"/>
+      <c r="O151" s="24"/>
+      <c r="P151" s="24"/>
+      <c r="Q151" s="24"/>
+      <c r="R151" s="24"/>
+      <c r="S151" s="24"/>
+      <c r="T151" s="24"/>
+      <c r="U151" s="24"/>
+      <c r="V151" s="24"/>
+      <c r="W151" s="24"/>
+      <c r="X151" s="24"/>
+      <c r="Y151" s="24"/>
+      <c r="Z151" s="24"/>
+    </row>
+    <row r="152" ht="36.0" customHeight="1">
+      <c r="A152" s="36"/>
+      <c r="B152" s="47"/>
+      <c r="C152" s="49"/>
+      <c r="D152" s="50"/>
+      <c r="E152" s="24"/>
+      <c r="F152" s="24"/>
+      <c r="G152" s="24"/>
+      <c r="H152" s="24"/>
+      <c r="I152" s="24"/>
+      <c r="J152" s="24"/>
+      <c r="K152" s="24"/>
+      <c r="L152" s="24"/>
+      <c r="M152" s="24"/>
+      <c r="N152" s="24"/>
+      <c r="O152" s="24"/>
+      <c r="P152" s="24"/>
+      <c r="Q152" s="24"/>
+      <c r="R152" s="24"/>
+      <c r="S152" s="24"/>
+      <c r="T152" s="24"/>
+      <c r="U152" s="24"/>
+      <c r="V152" s="24"/>
+      <c r="W152" s="24"/>
+      <c r="X152" s="24"/>
+      <c r="Y152" s="24"/>
+      <c r="Z152" s="24"/>
+    </row>
+    <row r="153" ht="36.0" customHeight="1">
+      <c r="A153" s="36"/>
+      <c r="B153" s="42"/>
+      <c r="C153" s="43"/>
+      <c r="D153" s="44"/>
+      <c r="E153" s="24"/>
+      <c r="F153" s="24"/>
+      <c r="G153" s="24"/>
+      <c r="H153" s="24"/>
+      <c r="I153" s="24"/>
+      <c r="J153" s="24"/>
+      <c r="K153" s="24"/>
+      <c r="L153" s="24"/>
+      <c r="M153" s="24"/>
+      <c r="N153" s="24"/>
+      <c r="O153" s="24"/>
+      <c r="P153" s="24"/>
+      <c r="Q153" s="24"/>
+      <c r="R153" s="24"/>
+      <c r="S153" s="24"/>
+      <c r="T153" s="24"/>
+      <c r="U153" s="24"/>
+      <c r="V153" s="24"/>
+      <c r="W153" s="24"/>
+      <c r="X153" s="24"/>
+      <c r="Y153" s="24"/>
+      <c r="Z153" s="24"/>
+    </row>
+    <row r="154" ht="36.0" customHeight="1">
+      <c r="A154" s="36"/>
+      <c r="B154" s="61"/>
+      <c r="C154" s="62"/>
+      <c r="D154" s="64"/>
+      <c r="E154" s="24"/>
+      <c r="F154" s="24"/>
+      <c r="G154" s="24"/>
+      <c r="H154" s="24"/>
+      <c r="I154" s="24"/>
+      <c r="J154" s="24"/>
+      <c r="K154" s="24"/>
+      <c r="L154" s="24"/>
+      <c r="M154" s="24"/>
+      <c r="N154" s="24"/>
+      <c r="O154" s="24"/>
+      <c r="P154" s="24"/>
+      <c r="Q154" s="24"/>
+      <c r="R154" s="24"/>
+      <c r="S154" s="24"/>
+      <c r="T154" s="24"/>
+      <c r="U154" s="24"/>
+      <c r="V154" s="24"/>
+      <c r="W154" s="24"/>
+      <c r="X154" s="24"/>
+      <c r="Y154" s="24"/>
+      <c r="Z154" s="24"/>
+    </row>
+    <row r="155" ht="36.0" customHeight="1">
+      <c r="A155" s="18"/>
+      <c r="B155" s="24"/>
+      <c r="C155" s="28"/>
+      <c r="D155" s="24"/>
+      <c r="E155" s="24"/>
+      <c r="F155" s="24"/>
+      <c r="G155" s="24"/>
+      <c r="H155" s="24"/>
+      <c r="I155" s="24"/>
+      <c r="J155" s="24"/>
+      <c r="K155" s="24"/>
+      <c r="L155" s="24"/>
+      <c r="M155" s="24"/>
+      <c r="N155" s="24"/>
+      <c r="O155" s="24"/>
+      <c r="P155" s="24"/>
+      <c r="Q155" s="24"/>
+      <c r="R155" s="24"/>
+      <c r="S155" s="24"/>
+      <c r="T155" s="24"/>
+      <c r="U155" s="24"/>
+      <c r="V155" s="24"/>
+      <c r="W155" s="24"/>
+      <c r="X155" s="24"/>
+      <c r="Y155" s="24"/>
+      <c r="Z155" s="24"/>
+    </row>
+    <row r="156" ht="36.0" customHeight="1">
+      <c r="A156" s="32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B156" s="66"/>
+      <c r="C156" s="67"/>
+      <c r="D156" s="68"/>
+      <c r="E156" s="24"/>
+      <c r="F156" s="24"/>
+      <c r="G156" s="24"/>
+      <c r="H156" s="24"/>
+      <c r="I156" s="24"/>
+      <c r="J156" s="24"/>
+      <c r="K156" s="24"/>
+      <c r="L156" s="24"/>
+      <c r="M156" s="24"/>
+      <c r="N156" s="24"/>
+      <c r="O156" s="24"/>
+      <c r="P156" s="24"/>
+      <c r="Q156" s="24"/>
+      <c r="R156" s="24"/>
+      <c r="S156" s="24"/>
+      <c r="T156" s="24"/>
+      <c r="U156" s="24"/>
+      <c r="V156" s="24"/>
+      <c r="W156" s="24"/>
+      <c r="X156" s="24"/>
+      <c r="Y156" s="24"/>
+      <c r="Z156" s="24"/>
+    </row>
+    <row r="157" ht="36.0" customHeight="1">
+      <c r="A157" s="36"/>
+      <c r="B157" s="47"/>
+      <c r="C157" s="49"/>
+      <c r="D157" s="50"/>
+      <c r="E157" s="24"/>
+      <c r="F157" s="24"/>
+      <c r="G157" s="24"/>
+      <c r="H157" s="24"/>
+      <c r="I157" s="24"/>
+      <c r="J157" s="24"/>
+      <c r="K157" s="24"/>
+      <c r="L157" s="24"/>
+      <c r="M157" s="24"/>
+      <c r="N157" s="24"/>
+      <c r="O157" s="24"/>
+      <c r="P157" s="24"/>
+      <c r="Q157" s="24"/>
+      <c r="R157" s="24"/>
+      <c r="S157" s="24"/>
+      <c r="T157" s="24"/>
+      <c r="U157" s="24"/>
+      <c r="V157" s="24"/>
+      <c r="W157" s="24"/>
+      <c r="X157" s="24"/>
+      <c r="Y157" s="24"/>
+      <c r="Z157" s="24"/>
+    </row>
+    <row r="158" ht="36.0" customHeight="1">
+      <c r="A158" s="36"/>
+      <c r="B158" s="42"/>
+      <c r="C158" s="43"/>
+      <c r="D158" s="44"/>
+      <c r="E158" s="24"/>
+      <c r="F158" s="24"/>
+      <c r="G158" s="24"/>
+      <c r="H158" s="24"/>
+      <c r="I158" s="24"/>
+      <c r="J158" s="24"/>
+      <c r="K158" s="24"/>
+      <c r="L158" s="24"/>
+      <c r="M158" s="24"/>
+      <c r="N158" s="24"/>
+      <c r="O158" s="24"/>
+      <c r="P158" s="24"/>
+      <c r="Q158" s="24"/>
+      <c r="R158" s="24"/>
+      <c r="S158" s="24"/>
+      <c r="T158" s="24"/>
+      <c r="U158" s="24"/>
+      <c r="V158" s="24"/>
+      <c r="W158" s="24"/>
+      <c r="X158" s="24"/>
+      <c r="Y158" s="24"/>
+      <c r="Z158" s="24"/>
+    </row>
+    <row r="159" ht="36.0" customHeight="1">
+      <c r="A159" s="36"/>
+      <c r="B159" s="47"/>
+      <c r="C159" s="49"/>
+      <c r="D159" s="50"/>
+      <c r="E159" s="24"/>
+      <c r="F159" s="24"/>
+      <c r="G159" s="24"/>
+      <c r="H159" s="24"/>
+      <c r="I159" s="24"/>
+      <c r="J159" s="24"/>
+      <c r="K159" s="24"/>
+      <c r="L159" s="24"/>
+      <c r="M159" s="24"/>
+      <c r="N159" s="24"/>
+      <c r="O159" s="24"/>
+      <c r="P159" s="24"/>
+      <c r="Q159" s="24"/>
+      <c r="R159" s="24"/>
+      <c r="S159" s="24"/>
+      <c r="T159" s="24"/>
+      <c r="U159" s="24"/>
+      <c r="V159" s="24"/>
+      <c r="W159" s="24"/>
+      <c r="X159" s="24"/>
+      <c r="Y159" s="24"/>
+      <c r="Z159" s="24"/>
+    </row>
+    <row r="160" ht="36.0" customHeight="1">
+      <c r="A160" s="36"/>
+      <c r="B160" s="42"/>
+      <c r="C160" s="43"/>
+      <c r="D160" s="44"/>
+      <c r="E160" s="24"/>
+      <c r="F160" s="24"/>
+      <c r="G160" s="24"/>
+      <c r="H160" s="24"/>
+      <c r="I160" s="24"/>
+      <c r="J160" s="24"/>
+      <c r="K160" s="24"/>
+      <c r="L160" s="24"/>
+      <c r="M160" s="24"/>
+      <c r="N160" s="24"/>
+      <c r="O160" s="24"/>
+      <c r="P160" s="24"/>
+      <c r="Q160" s="24"/>
+      <c r="R160" s="24"/>
+      <c r="S160" s="24"/>
+      <c r="T160" s="24"/>
+      <c r="U160" s="24"/>
+      <c r="V160" s="24"/>
+      <c r="W160" s="24"/>
+      <c r="X160" s="24"/>
+      <c r="Y160" s="24"/>
+      <c r="Z160" s="24"/>
+    </row>
+    <row r="161" ht="36.0" customHeight="1">
+      <c r="A161" s="36"/>
+      <c r="B161" s="61"/>
+      <c r="C161" s="62"/>
+      <c r="D161" s="64"/>
+      <c r="E161" s="24"/>
+      <c r="F161" s="24"/>
+      <c r="G161" s="24"/>
+      <c r="H161" s="24"/>
+      <c r="I161" s="24"/>
+      <c r="J161" s="24"/>
+      <c r="K161" s="24"/>
+      <c r="L161" s="24"/>
+      <c r="M161" s="24"/>
+      <c r="N161" s="24"/>
+      <c r="O161" s="24"/>
+      <c r="P161" s="24"/>
+      <c r="Q161" s="24"/>
+      <c r="R161" s="24"/>
+      <c r="S161" s="24"/>
+      <c r="T161" s="24"/>
+      <c r="U161" s="24"/>
+      <c r="V161" s="24"/>
+      <c r="W161" s="24"/>
+      <c r="X161" s="24"/>
+      <c r="Y161" s="24"/>
+      <c r="Z161" s="24"/>
+    </row>
+    <row r="162" ht="36.0" customHeight="1">
+      <c r="A162" s="18"/>
+      <c r="B162" s="24"/>
+      <c r="C162" s="28"/>
+      <c r="D162" s="24"/>
+      <c r="E162" s="24"/>
+      <c r="F162" s="24"/>
+      <c r="G162" s="24"/>
+      <c r="H162" s="24"/>
+      <c r="I162" s="24"/>
+      <c r="J162" s="24"/>
+      <c r="K162" s="24"/>
+      <c r="L162" s="24"/>
+      <c r="M162" s="24"/>
+      <c r="N162" s="24"/>
+      <c r="O162" s="24"/>
+      <c r="P162" s="24"/>
+      <c r="Q162" s="24"/>
+      <c r="R162" s="24"/>
+      <c r="S162" s="24"/>
+      <c r="T162" s="24"/>
+      <c r="U162" s="24"/>
+      <c r="V162" s="24"/>
+      <c r="W162" s="24"/>
+      <c r="X162" s="24"/>
+      <c r="Y162" s="24"/>
+      <c r="Z162" s="24"/>
+    </row>
+    <row r="163" ht="36.0" customHeight="1">
+      <c r="A163" s="32" t="s">
         <v>140</v>
       </c>
-      <c r="B142" s="88"/>
-[...617 lines deleted...]
-      <c r="Z163" s="66"/>
+      <c r="B163" s="66"/>
+      <c r="C163" s="67"/>
+      <c r="D163" s="68"/>
+      <c r="E163" s="24"/>
+      <c r="F163" s="24"/>
+      <c r="G163" s="24"/>
+      <c r="H163" s="24"/>
+      <c r="I163" s="24"/>
+      <c r="J163" s="24"/>
+      <c r="K163" s="24"/>
+      <c r="L163" s="24"/>
+      <c r="M163" s="24"/>
+      <c r="N163" s="24"/>
+      <c r="O163" s="24"/>
+      <c r="P163" s="24"/>
+      <c r="Q163" s="24"/>
+      <c r="R163" s="24"/>
+      <c r="S163" s="24"/>
+      <c r="T163" s="24"/>
+      <c r="U163" s="24"/>
+      <c r="V163" s="24"/>
+      <c r="W163" s="24"/>
+      <c r="X163" s="24"/>
+      <c r="Y163" s="24"/>
+      <c r="Z163" s="24"/>
     </row>
     <row r="164" ht="36.0" customHeight="1">
-      <c r="A164" s="74"/>
-[...24 lines deleted...]
-      <c r="Z164" s="66"/>
+      <c r="A164" s="36"/>
+      <c r="B164" s="47"/>
+      <c r="C164" s="49"/>
+      <c r="D164" s="50"/>
+      <c r="E164" s="24"/>
+      <c r="F164" s="24"/>
+      <c r="G164" s="24"/>
+      <c r="H164" s="24"/>
+      <c r="I164" s="24"/>
+      <c r="J164" s="24"/>
+      <c r="K164" s="24"/>
+      <c r="L164" s="24"/>
+      <c r="M164" s="24"/>
+      <c r="N164" s="24"/>
+      <c r="O164" s="24"/>
+      <c r="P164" s="24"/>
+      <c r="Q164" s="24"/>
+      <c r="R164" s="24"/>
+      <c r="S164" s="24"/>
+      <c r="T164" s="24"/>
+      <c r="U164" s="24"/>
+      <c r="V164" s="24"/>
+      <c r="W164" s="24"/>
+      <c r="X164" s="24"/>
+      <c r="Y164" s="24"/>
+      <c r="Z164" s="24"/>
     </row>
     <row r="165" ht="36.0" customHeight="1">
-      <c r="A165" s="74"/>
-[...24 lines deleted...]
-      <c r="Z165" s="66"/>
+      <c r="A165" s="36"/>
+      <c r="B165" s="42"/>
+      <c r="C165" s="43"/>
+      <c r="D165" s="44"/>
+      <c r="E165" s="24"/>
+      <c r="F165" s="24"/>
+      <c r="G165" s="24"/>
+      <c r="H165" s="24"/>
+      <c r="I165" s="24"/>
+      <c r="J165" s="24"/>
+      <c r="K165" s="24"/>
+      <c r="L165" s="24"/>
+      <c r="M165" s="24"/>
+      <c r="N165" s="24"/>
+      <c r="O165" s="24"/>
+      <c r="P165" s="24"/>
+      <c r="Q165" s="24"/>
+      <c r="R165" s="24"/>
+      <c r="S165" s="24"/>
+      <c r="T165" s="24"/>
+      <c r="U165" s="24"/>
+      <c r="V165" s="24"/>
+      <c r="W165" s="24"/>
+      <c r="X165" s="24"/>
+      <c r="Y165" s="24"/>
+      <c r="Z165" s="24"/>
     </row>
     <row r="166" ht="36.0" customHeight="1">
-      <c r="A166" s="74"/>
-[...24 lines deleted...]
-      <c r="Z166" s="66"/>
+      <c r="A166" s="36"/>
+      <c r="B166" s="47"/>
+      <c r="C166" s="49"/>
+      <c r="D166" s="50"/>
+      <c r="E166" s="24"/>
+      <c r="F166" s="24"/>
+      <c r="G166" s="24"/>
+      <c r="H166" s="24"/>
+      <c r="I166" s="24"/>
+      <c r="J166" s="24"/>
+      <c r="K166" s="24"/>
+      <c r="L166" s="24"/>
+      <c r="M166" s="24"/>
+      <c r="N166" s="24"/>
+      <c r="O166" s="24"/>
+      <c r="P166" s="24"/>
+      <c r="Q166" s="24"/>
+      <c r="R166" s="24"/>
+      <c r="S166" s="24"/>
+      <c r="T166" s="24"/>
+      <c r="U166" s="24"/>
+      <c r="V166" s="24"/>
+      <c r="W166" s="24"/>
+      <c r="X166" s="24"/>
+      <c r="Y166" s="24"/>
+      <c r="Z166" s="24"/>
     </row>
     <row r="167" ht="36.0" customHeight="1">
-      <c r="A167" s="74"/>
-[...24 lines deleted...]
-      <c r="Z167" s="66"/>
+      <c r="A167" s="36"/>
+      <c r="B167" s="42"/>
+      <c r="C167" s="43"/>
+      <c r="D167" s="44"/>
+      <c r="E167" s="24"/>
+      <c r="F167" s="24"/>
+      <c r="G167" s="24"/>
+      <c r="H167" s="24"/>
+      <c r="I167" s="24"/>
+      <c r="J167" s="24"/>
+      <c r="K167" s="24"/>
+      <c r="L167" s="24"/>
+      <c r="M167" s="24"/>
+      <c r="N167" s="24"/>
+      <c r="O167" s="24"/>
+      <c r="P167" s="24"/>
+      <c r="Q167" s="24"/>
+      <c r="R167" s="24"/>
+      <c r="S167" s="24"/>
+      <c r="T167" s="24"/>
+      <c r="U167" s="24"/>
+      <c r="V167" s="24"/>
+      <c r="W167" s="24"/>
+      <c r="X167" s="24"/>
+      <c r="Y167" s="24"/>
+      <c r="Z167" s="24"/>
     </row>
     <row r="168" ht="36.0" customHeight="1">
-      <c r="A168" s="74"/>
-[...24 lines deleted...]
-      <c r="Z168" s="66"/>
+      <c r="A168" s="36"/>
+      <c r="B168" s="61"/>
+      <c r="C168" s="62"/>
+      <c r="D168" s="64"/>
+      <c r="E168" s="24"/>
+      <c r="F168" s="24"/>
+      <c r="G168" s="24"/>
+      <c r="H168" s="24"/>
+      <c r="I168" s="24"/>
+      <c r="J168" s="24"/>
+      <c r="K168" s="24"/>
+      <c r="L168" s="24"/>
+      <c r="M168" s="24"/>
+      <c r="N168" s="24"/>
+      <c r="O168" s="24"/>
+      <c r="P168" s="24"/>
+      <c r="Q168" s="24"/>
+      <c r="R168" s="24"/>
+      <c r="S168" s="24"/>
+      <c r="T168" s="24"/>
+      <c r="U168" s="24"/>
+      <c r="V168" s="24"/>
+      <c r="W168" s="24"/>
+      <c r="X168" s="24"/>
+      <c r="Y168" s="24"/>
+      <c r="Z168" s="24"/>
     </row>
     <row r="169" ht="36.0" customHeight="1">
-      <c r="A169" s="62"/>
-[...24 lines deleted...]
-      <c r="Z169" s="66"/>
+      <c r="A169" s="18"/>
+      <c r="B169" s="24"/>
+      <c r="C169" s="28"/>
+      <c r="D169" s="24"/>
+      <c r="E169" s="24"/>
+      <c r="F169" s="24"/>
+      <c r="G169" s="24"/>
+      <c r="H169" s="24"/>
+      <c r="I169" s="24"/>
+      <c r="J169" s="24"/>
+      <c r="K169" s="24"/>
+      <c r="L169" s="24"/>
+      <c r="M169" s="24"/>
+      <c r="N169" s="24"/>
+      <c r="O169" s="24"/>
+      <c r="P169" s="24"/>
+      <c r="Q169" s="24"/>
+      <c r="R169" s="24"/>
+      <c r="S169" s="24"/>
+      <c r="T169" s="24"/>
+      <c r="U169" s="24"/>
+      <c r="V169" s="24"/>
+      <c r="W169" s="24"/>
+      <c r="X169" s="24"/>
+      <c r="Y169" s="24"/>
+      <c r="Z169" s="24"/>
     </row>
     <row r="170" ht="36.0" customHeight="1">
-      <c r="A170" s="62"/>
-[...26 lines deleted...]
-      <c r="Z170" s="66"/>
+      <c r="A170" s="18"/>
+      <c r="B170" s="19" t="s">
+        <v>179</v>
+      </c>
+      <c r="C170" s="21"/>
+      <c r="D170" s="22"/>
+      <c r="E170" s="24"/>
+      <c r="F170" s="24"/>
+      <c r="G170" s="24"/>
+      <c r="H170" s="24"/>
+      <c r="I170" s="24"/>
+      <c r="J170" s="24"/>
+      <c r="K170" s="24"/>
+      <c r="L170" s="24"/>
+      <c r="M170" s="24"/>
+      <c r="N170" s="24"/>
+      <c r="O170" s="24"/>
+      <c r="P170" s="24"/>
+      <c r="Q170" s="24"/>
+      <c r="R170" s="24"/>
+      <c r="S170" s="24"/>
+      <c r="T170" s="24"/>
+      <c r="U170" s="24"/>
+      <c r="V170" s="24"/>
+      <c r="W170" s="24"/>
+      <c r="X170" s="24"/>
+      <c r="Y170" s="24"/>
+      <c r="Z170" s="24"/>
     </row>
     <row r="171" ht="18.0" customHeight="1">
-      <c r="A171" s="62"/>
-[...24 lines deleted...]
-      <c r="Z171" s="66"/>
+      <c r="A171" s="18"/>
+      <c r="B171" s="24"/>
+      <c r="C171" s="28"/>
+      <c r="D171" s="24"/>
+      <c r="E171" s="24"/>
+      <c r="F171" s="24"/>
+      <c r="G171" s="24"/>
+      <c r="H171" s="24"/>
+      <c r="I171" s="24"/>
+      <c r="J171" s="24"/>
+      <c r="K171" s="24"/>
+      <c r="L171" s="24"/>
+      <c r="M171" s="24"/>
+      <c r="N171" s="24"/>
+      <c r="O171" s="24"/>
+      <c r="P171" s="24"/>
+      <c r="Q171" s="24"/>
+      <c r="R171" s="24"/>
+      <c r="S171" s="24"/>
+      <c r="T171" s="24"/>
+      <c r="U171" s="24"/>
+      <c r="V171" s="24"/>
+      <c r="W171" s="24"/>
+      <c r="X171" s="24"/>
+      <c r="Y171" s="24"/>
+      <c r="Z171" s="24"/>
     </row>
     <row r="172" ht="36.0" customHeight="1">
-      <c r="A172" s="62"/>
-[...30 lines deleted...]
-      <c r="Z172" s="66"/>
+      <c r="A172" s="18"/>
+      <c r="B172" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="C172" s="30" t="s">
+        <v>32</v>
+      </c>
+      <c r="D172" s="29" t="s">
+        <v>33</v>
+      </c>
+      <c r="E172" s="24"/>
+      <c r="F172" s="24"/>
+      <c r="G172" s="24"/>
+      <c r="H172" s="24"/>
+      <c r="I172" s="24"/>
+      <c r="J172" s="24"/>
+      <c r="K172" s="24"/>
+      <c r="L172" s="24"/>
+      <c r="M172" s="24"/>
+      <c r="N172" s="24"/>
+      <c r="O172" s="24"/>
+      <c r="P172" s="24"/>
+      <c r="Q172" s="24"/>
+      <c r="R172" s="24"/>
+      <c r="S172" s="24"/>
+      <c r="T172" s="24"/>
+      <c r="U172" s="24"/>
+      <c r="V172" s="24"/>
+      <c r="W172" s="24"/>
+      <c r="X172" s="24"/>
+      <c r="Y172" s="24"/>
+      <c r="Z172" s="24"/>
     </row>
     <row r="173" ht="36.0" customHeight="1">
-      <c r="A173" s="70" t="s">
-[...26 lines deleted...]
-      <c r="Z173" s="66"/>
+      <c r="A173" s="32" t="s">
+        <v>39</v>
+      </c>
+      <c r="B173" s="66"/>
+      <c r="C173" s="67"/>
+      <c r="D173" s="68"/>
+      <c r="E173" s="24"/>
+      <c r="F173" s="24"/>
+      <c r="G173" s="24"/>
+      <c r="H173" s="24"/>
+      <c r="I173" s="24"/>
+      <c r="J173" s="24"/>
+      <c r="K173" s="24"/>
+      <c r="L173" s="24"/>
+      <c r="M173" s="24"/>
+      <c r="N173" s="24"/>
+      <c r="O173" s="24"/>
+      <c r="P173" s="24"/>
+      <c r="Q173" s="24"/>
+      <c r="R173" s="24"/>
+      <c r="S173" s="24"/>
+      <c r="T173" s="24"/>
+      <c r="U173" s="24"/>
+      <c r="V173" s="24"/>
+      <c r="W173" s="24"/>
+      <c r="X173" s="24"/>
+      <c r="Y173" s="24"/>
+      <c r="Z173" s="24"/>
     </row>
     <row r="174" ht="36.0" customHeight="1">
-      <c r="A174" s="74"/>
-[...24 lines deleted...]
-      <c r="Z174" s="66"/>
+      <c r="A174" s="36"/>
+      <c r="B174" s="47"/>
+      <c r="C174" s="49"/>
+      <c r="D174" s="50"/>
+      <c r="E174" s="24"/>
+      <c r="F174" s="24"/>
+      <c r="G174" s="24"/>
+      <c r="H174" s="24"/>
+      <c r="I174" s="24"/>
+      <c r="J174" s="24"/>
+      <c r="K174" s="24"/>
+      <c r="L174" s="24"/>
+      <c r="M174" s="24"/>
+      <c r="N174" s="24"/>
+      <c r="O174" s="24"/>
+      <c r="P174" s="24"/>
+      <c r="Q174" s="24"/>
+      <c r="R174" s="24"/>
+      <c r="S174" s="24"/>
+      <c r="T174" s="24"/>
+      <c r="U174" s="24"/>
+      <c r="V174" s="24"/>
+      <c r="W174" s="24"/>
+      <c r="X174" s="24"/>
+      <c r="Y174" s="24"/>
+      <c r="Z174" s="24"/>
     </row>
     <row r="175" ht="36.0" customHeight="1">
-      <c r="A175" s="74"/>
-[...24 lines deleted...]
-      <c r="Z175" s="66"/>
+      <c r="A175" s="36"/>
+      <c r="B175" s="42"/>
+      <c r="C175" s="43"/>
+      <c r="D175" s="44"/>
+      <c r="E175" s="24"/>
+      <c r="F175" s="24"/>
+      <c r="G175" s="24"/>
+      <c r="H175" s="24"/>
+      <c r="I175" s="24"/>
+      <c r="J175" s="24"/>
+      <c r="K175" s="24"/>
+      <c r="L175" s="24"/>
+      <c r="M175" s="24"/>
+      <c r="N175" s="24"/>
+      <c r="O175" s="24"/>
+      <c r="P175" s="24"/>
+      <c r="Q175" s="24"/>
+      <c r="R175" s="24"/>
+      <c r="S175" s="24"/>
+      <c r="T175" s="24"/>
+      <c r="U175" s="24"/>
+      <c r="V175" s="24"/>
+      <c r="W175" s="24"/>
+      <c r="X175" s="24"/>
+      <c r="Y175" s="24"/>
+      <c r="Z175" s="24"/>
     </row>
     <row r="176" ht="36.0" customHeight="1">
-      <c r="A176" s="74"/>
-[...24 lines deleted...]
-      <c r="Z176" s="66"/>
+      <c r="A176" s="36"/>
+      <c r="B176" s="47"/>
+      <c r="C176" s="49"/>
+      <c r="D176" s="50"/>
+      <c r="E176" s="24"/>
+      <c r="F176" s="24"/>
+      <c r="G176" s="24"/>
+      <c r="H176" s="24"/>
+      <c r="I176" s="24"/>
+      <c r="J176" s="24"/>
+      <c r="K176" s="24"/>
+      <c r="L176" s="24"/>
+      <c r="M176" s="24"/>
+      <c r="N176" s="24"/>
+      <c r="O176" s="24"/>
+      <c r="P176" s="24"/>
+      <c r="Q176" s="24"/>
+      <c r="R176" s="24"/>
+      <c r="S176" s="24"/>
+      <c r="T176" s="24"/>
+      <c r="U176" s="24"/>
+      <c r="V176" s="24"/>
+      <c r="W176" s="24"/>
+      <c r="X176" s="24"/>
+      <c r="Y176" s="24"/>
+      <c r="Z176" s="24"/>
     </row>
     <row r="177" ht="36.0" customHeight="1">
-      <c r="A177" s="74"/>
-[...24 lines deleted...]
-      <c r="Z177" s="66"/>
+      <c r="A177" s="36"/>
+      <c r="B177" s="42"/>
+      <c r="C177" s="43"/>
+      <c r="D177" s="44"/>
+      <c r="E177" s="24"/>
+      <c r="F177" s="24"/>
+      <c r="G177" s="24"/>
+      <c r="H177" s="24"/>
+      <c r="I177" s="24"/>
+      <c r="J177" s="24"/>
+      <c r="K177" s="24"/>
+      <c r="L177" s="24"/>
+      <c r="M177" s="24"/>
+      <c r="N177" s="24"/>
+      <c r="O177" s="24"/>
+      <c r="P177" s="24"/>
+      <c r="Q177" s="24"/>
+      <c r="R177" s="24"/>
+      <c r="S177" s="24"/>
+      <c r="T177" s="24"/>
+      <c r="U177" s="24"/>
+      <c r="V177" s="24"/>
+      <c r="W177" s="24"/>
+      <c r="X177" s="24"/>
+      <c r="Y177" s="24"/>
+      <c r="Z177" s="24"/>
     </row>
     <row r="178" ht="36.0" customHeight="1">
-      <c r="A178" s="74"/>
-[...24 lines deleted...]
-      <c r="Z178" s="66"/>
+      <c r="A178" s="36"/>
+      <c r="B178" s="61"/>
+      <c r="C178" s="62"/>
+      <c r="D178" s="64"/>
+      <c r="E178" s="24"/>
+      <c r="F178" s="24"/>
+      <c r="G178" s="24"/>
+      <c r="H178" s="24"/>
+      <c r="I178" s="24"/>
+      <c r="J178" s="24"/>
+      <c r="K178" s="24"/>
+      <c r="L178" s="24"/>
+      <c r="M178" s="24"/>
+      <c r="N178" s="24"/>
+      <c r="O178" s="24"/>
+      <c r="P178" s="24"/>
+      <c r="Q178" s="24"/>
+      <c r="R178" s="24"/>
+      <c r="S178" s="24"/>
+      <c r="T178" s="24"/>
+      <c r="U178" s="24"/>
+      <c r="V178" s="24"/>
+      <c r="W178" s="24"/>
+      <c r="X178" s="24"/>
+      <c r="Y178" s="24"/>
+      <c r="Z178" s="24"/>
     </row>
     <row r="179" ht="36.0" customHeight="1">
-      <c r="A179" s="87"/>
-[...24 lines deleted...]
-      <c r="Z179" s="66"/>
+      <c r="A179" s="65"/>
+      <c r="B179" s="24"/>
+      <c r="C179" s="28"/>
+      <c r="D179" s="24"/>
+      <c r="E179" s="24"/>
+      <c r="F179" s="24"/>
+      <c r="G179" s="24"/>
+      <c r="H179" s="24"/>
+      <c r="I179" s="24"/>
+      <c r="J179" s="24"/>
+      <c r="K179" s="24"/>
+      <c r="L179" s="24"/>
+      <c r="M179" s="24"/>
+      <c r="N179" s="24"/>
+      <c r="O179" s="24"/>
+      <c r="P179" s="24"/>
+      <c r="Q179" s="24"/>
+      <c r="R179" s="24"/>
+      <c r="S179" s="24"/>
+      <c r="T179" s="24"/>
+      <c r="U179" s="24"/>
+      <c r="V179" s="24"/>
+      <c r="W179" s="24"/>
+      <c r="X179" s="24"/>
+      <c r="Y179" s="24"/>
+      <c r="Z179" s="24"/>
     </row>
     <row r="180" ht="36.0" customHeight="1">
-      <c r="A180" s="70" t="s">
-[...26 lines deleted...]
-      <c r="Z180" s="66"/>
+      <c r="A180" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="B180" s="66"/>
+      <c r="C180" s="67"/>
+      <c r="D180" s="68"/>
+      <c r="E180" s="24"/>
+      <c r="F180" s="24"/>
+      <c r="G180" s="24"/>
+      <c r="H180" s="24"/>
+      <c r="I180" s="24"/>
+      <c r="J180" s="24"/>
+      <c r="K180" s="24"/>
+      <c r="L180" s="24"/>
+      <c r="M180" s="24"/>
+      <c r="N180" s="24"/>
+      <c r="O180" s="24"/>
+      <c r="P180" s="24"/>
+      <c r="Q180" s="24"/>
+      <c r="R180" s="24"/>
+      <c r="S180" s="24"/>
+      <c r="T180" s="24"/>
+      <c r="U180" s="24"/>
+      <c r="V180" s="24"/>
+      <c r="W180" s="24"/>
+      <c r="X180" s="24"/>
+      <c r="Y180" s="24"/>
+      <c r="Z180" s="24"/>
     </row>
     <row r="181" ht="36.0" customHeight="1">
-      <c r="A181" s="74"/>
-[...24 lines deleted...]
-      <c r="Z181" s="66"/>
+      <c r="A181" s="36"/>
+      <c r="B181" s="47"/>
+      <c r="C181" s="49"/>
+      <c r="D181" s="50"/>
+      <c r="E181" s="24"/>
+      <c r="F181" s="24"/>
+      <c r="G181" s="24"/>
+      <c r="H181" s="24"/>
+      <c r="I181" s="24"/>
+      <c r="J181" s="24"/>
+      <c r="K181" s="24"/>
+      <c r="L181" s="24"/>
+      <c r="M181" s="24"/>
+      <c r="N181" s="24"/>
+      <c r="O181" s="24"/>
+      <c r="P181" s="24"/>
+      <c r="Q181" s="24"/>
+      <c r="R181" s="24"/>
+      <c r="S181" s="24"/>
+      <c r="T181" s="24"/>
+      <c r="U181" s="24"/>
+      <c r="V181" s="24"/>
+      <c r="W181" s="24"/>
+      <c r="X181" s="24"/>
+      <c r="Y181" s="24"/>
+      <c r="Z181" s="24"/>
     </row>
     <row r="182" ht="36.0" customHeight="1">
-      <c r="A182" s="74"/>
-[...24 lines deleted...]
-      <c r="Z182" s="66"/>
+      <c r="A182" s="36"/>
+      <c r="B182" s="42"/>
+      <c r="C182" s="43"/>
+      <c r="D182" s="44"/>
+      <c r="E182" s="24"/>
+      <c r="F182" s="24"/>
+      <c r="G182" s="24"/>
+      <c r="H182" s="24"/>
+      <c r="I182" s="24"/>
+      <c r="J182" s="24"/>
+      <c r="K182" s="24"/>
+      <c r="L182" s="24"/>
+      <c r="M182" s="24"/>
+      <c r="N182" s="24"/>
+      <c r="O182" s="24"/>
+      <c r="P182" s="24"/>
+      <c r="Q182" s="24"/>
+      <c r="R182" s="24"/>
+      <c r="S182" s="24"/>
+      <c r="T182" s="24"/>
+      <c r="U182" s="24"/>
+      <c r="V182" s="24"/>
+      <c r="W182" s="24"/>
+      <c r="X182" s="24"/>
+      <c r="Y182" s="24"/>
+      <c r="Z182" s="24"/>
     </row>
     <row r="183" ht="36.0" customHeight="1">
-      <c r="A183" s="74"/>
-[...24 lines deleted...]
-      <c r="Z183" s="66"/>
+      <c r="A183" s="36"/>
+      <c r="B183" s="47"/>
+      <c r="C183" s="49"/>
+      <c r="D183" s="50"/>
+      <c r="E183" s="24"/>
+      <c r="F183" s="24"/>
+      <c r="G183" s="24"/>
+      <c r="H183" s="24"/>
+      <c r="I183" s="24"/>
+      <c r="J183" s="24"/>
+      <c r="K183" s="24"/>
+      <c r="L183" s="24"/>
+      <c r="M183" s="24"/>
+      <c r="N183" s="24"/>
+      <c r="O183" s="24"/>
+      <c r="P183" s="24"/>
+      <c r="Q183" s="24"/>
+      <c r="R183" s="24"/>
+      <c r="S183" s="24"/>
+      <c r="T183" s="24"/>
+      <c r="U183" s="24"/>
+      <c r="V183" s="24"/>
+      <c r="W183" s="24"/>
+      <c r="X183" s="24"/>
+      <c r="Y183" s="24"/>
+      <c r="Z183" s="24"/>
     </row>
     <row r="184" ht="36.0" customHeight="1">
-      <c r="A184" s="74"/>
-[...24 lines deleted...]
-      <c r="Z184" s="66"/>
+      <c r="A184" s="36"/>
+      <c r="B184" s="42"/>
+      <c r="C184" s="43"/>
+      <c r="D184" s="44"/>
+      <c r="E184" s="24"/>
+      <c r="F184" s="24"/>
+      <c r="G184" s="24"/>
+      <c r="H184" s="24"/>
+      <c r="I184" s="24"/>
+      <c r="J184" s="24"/>
+      <c r="K184" s="24"/>
+      <c r="L184" s="24"/>
+      <c r="M184" s="24"/>
+      <c r="N184" s="24"/>
+      <c r="O184" s="24"/>
+      <c r="P184" s="24"/>
+      <c r="Q184" s="24"/>
+      <c r="R184" s="24"/>
+      <c r="S184" s="24"/>
+      <c r="T184" s="24"/>
+      <c r="U184" s="24"/>
+      <c r="V184" s="24"/>
+      <c r="W184" s="24"/>
+      <c r="X184" s="24"/>
+      <c r="Y184" s="24"/>
+      <c r="Z184" s="24"/>
     </row>
     <row r="185" ht="36.0" customHeight="1">
-      <c r="A185" s="74"/>
-[...24 lines deleted...]
-      <c r="Z185" s="66"/>
+      <c r="A185" s="36"/>
+      <c r="B185" s="61"/>
+      <c r="C185" s="62"/>
+      <c r="D185" s="64"/>
+      <c r="E185" s="24"/>
+      <c r="F185" s="24"/>
+      <c r="G185" s="24"/>
+      <c r="H185" s="24"/>
+      <c r="I185" s="24"/>
+      <c r="J185" s="24"/>
+      <c r="K185" s="24"/>
+      <c r="L185" s="24"/>
+      <c r="M185" s="24"/>
+      <c r="N185" s="24"/>
+      <c r="O185" s="24"/>
+      <c r="P185" s="24"/>
+      <c r="Q185" s="24"/>
+      <c r="R185" s="24"/>
+      <c r="S185" s="24"/>
+      <c r="T185" s="24"/>
+      <c r="U185" s="24"/>
+      <c r="V185" s="24"/>
+      <c r="W185" s="24"/>
+      <c r="X185" s="24"/>
+      <c r="Y185" s="24"/>
+      <c r="Z185" s="24"/>
     </row>
     <row r="186" ht="36.0" customHeight="1">
-      <c r="A186" s="62"/>
-[...24 lines deleted...]
-      <c r="Z186" s="66"/>
+      <c r="A186" s="18"/>
+      <c r="B186" s="24"/>
+      <c r="C186" s="28"/>
+      <c r="D186" s="24"/>
+      <c r="E186" s="24"/>
+      <c r="F186" s="24"/>
+      <c r="G186" s="24"/>
+      <c r="H186" s="24"/>
+      <c r="I186" s="24"/>
+      <c r="J186" s="24"/>
+      <c r="K186" s="24"/>
+      <c r="L186" s="24"/>
+      <c r="M186" s="24"/>
+      <c r="N186" s="24"/>
+      <c r="O186" s="24"/>
+      <c r="P186" s="24"/>
+      <c r="Q186" s="24"/>
+      <c r="R186" s="24"/>
+      <c r="S186" s="24"/>
+      <c r="T186" s="24"/>
+      <c r="U186" s="24"/>
+      <c r="V186" s="24"/>
+      <c r="W186" s="24"/>
+      <c r="X186" s="24"/>
+      <c r="Y186" s="24"/>
+      <c r="Z186" s="24"/>
     </row>
     <row r="187" ht="36.0" customHeight="1">
-      <c r="A187" s="70" t="s">
-[...26 lines deleted...]
-      <c r="Z187" s="66"/>
+      <c r="A187" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="B187" s="66"/>
+      <c r="C187" s="67"/>
+      <c r="D187" s="68"/>
+      <c r="E187" s="24"/>
+      <c r="F187" s="24"/>
+      <c r="G187" s="24"/>
+      <c r="H187" s="24"/>
+      <c r="I187" s="24"/>
+      <c r="J187" s="24"/>
+      <c r="K187" s="24"/>
+      <c r="L187" s="24"/>
+      <c r="M187" s="24"/>
+      <c r="N187" s="24"/>
+      <c r="O187" s="24"/>
+      <c r="P187" s="24"/>
+      <c r="Q187" s="24"/>
+      <c r="R187" s="24"/>
+      <c r="S187" s="24"/>
+      <c r="T187" s="24"/>
+      <c r="U187" s="24"/>
+      <c r="V187" s="24"/>
+      <c r="W187" s="24"/>
+      <c r="X187" s="24"/>
+      <c r="Y187" s="24"/>
+      <c r="Z187" s="24"/>
     </row>
     <row r="188" ht="36.0" customHeight="1">
-      <c r="A188" s="74"/>
-[...24 lines deleted...]
-      <c r="Z188" s="66"/>
+      <c r="A188" s="36"/>
+      <c r="B188" s="47"/>
+      <c r="C188" s="49"/>
+      <c r="D188" s="50"/>
+      <c r="E188" s="24"/>
+      <c r="F188" s="24"/>
+      <c r="G188" s="24"/>
+      <c r="H188" s="24"/>
+      <c r="I188" s="24"/>
+      <c r="J188" s="24"/>
+      <c r="K188" s="24"/>
+      <c r="L188" s="24"/>
+      <c r="M188" s="24"/>
+      <c r="N188" s="24"/>
+      <c r="O188" s="24"/>
+      <c r="P188" s="24"/>
+      <c r="Q188" s="24"/>
+      <c r="R188" s="24"/>
+      <c r="S188" s="24"/>
+      <c r="T188" s="24"/>
+      <c r="U188" s="24"/>
+      <c r="V188" s="24"/>
+      <c r="W188" s="24"/>
+      <c r="X188" s="24"/>
+      <c r="Y188" s="24"/>
+      <c r="Z188" s="24"/>
     </row>
     <row r="189" ht="36.0" customHeight="1">
-      <c r="A189" s="74"/>
-[...24 lines deleted...]
-      <c r="Z189" s="66"/>
+      <c r="A189" s="36"/>
+      <c r="B189" s="42"/>
+      <c r="C189" s="43"/>
+      <c r="D189" s="44"/>
+      <c r="E189" s="24"/>
+      <c r="F189" s="24"/>
+      <c r="G189" s="24"/>
+      <c r="H189" s="24"/>
+      <c r="I189" s="24"/>
+      <c r="J189" s="24"/>
+      <c r="K189" s="24"/>
+      <c r="L189" s="24"/>
+      <c r="M189" s="24"/>
+      <c r="N189" s="24"/>
+      <c r="O189" s="24"/>
+      <c r="P189" s="24"/>
+      <c r="Q189" s="24"/>
+      <c r="R189" s="24"/>
+      <c r="S189" s="24"/>
+      <c r="T189" s="24"/>
+      <c r="U189" s="24"/>
+      <c r="V189" s="24"/>
+      <c r="W189" s="24"/>
+      <c r="X189" s="24"/>
+      <c r="Y189" s="24"/>
+      <c r="Z189" s="24"/>
     </row>
     <row r="190" ht="36.0" customHeight="1">
-      <c r="A190" s="74"/>
-[...24 lines deleted...]
-      <c r="Z190" s="66"/>
+      <c r="A190" s="36"/>
+      <c r="B190" s="47"/>
+      <c r="C190" s="49"/>
+      <c r="D190" s="50"/>
+      <c r="E190" s="24"/>
+      <c r="F190" s="24"/>
+      <c r="G190" s="24"/>
+      <c r="H190" s="24"/>
+      <c r="I190" s="24"/>
+      <c r="J190" s="24"/>
+      <c r="K190" s="24"/>
+      <c r="L190" s="24"/>
+      <c r="M190" s="24"/>
+      <c r="N190" s="24"/>
+      <c r="O190" s="24"/>
+      <c r="P190" s="24"/>
+      <c r="Q190" s="24"/>
+      <c r="R190" s="24"/>
+      <c r="S190" s="24"/>
+      <c r="T190" s="24"/>
+      <c r="U190" s="24"/>
+      <c r="V190" s="24"/>
+      <c r="W190" s="24"/>
+      <c r="X190" s="24"/>
+      <c r="Y190" s="24"/>
+      <c r="Z190" s="24"/>
     </row>
     <row r="191" ht="36.0" customHeight="1">
-      <c r="A191" s="74"/>
-[...24 lines deleted...]
-      <c r="Z191" s="66"/>
+      <c r="A191" s="36"/>
+      <c r="B191" s="42"/>
+      <c r="C191" s="43"/>
+      <c r="D191" s="44"/>
+      <c r="E191" s="24"/>
+      <c r="F191" s="24"/>
+      <c r="G191" s="24"/>
+      <c r="H191" s="24"/>
+      <c r="I191" s="24"/>
+      <c r="J191" s="24"/>
+      <c r="K191" s="24"/>
+      <c r="L191" s="24"/>
+      <c r="M191" s="24"/>
+      <c r="N191" s="24"/>
+      <c r="O191" s="24"/>
+      <c r="P191" s="24"/>
+      <c r="Q191" s="24"/>
+      <c r="R191" s="24"/>
+      <c r="S191" s="24"/>
+      <c r="T191" s="24"/>
+      <c r="U191" s="24"/>
+      <c r="V191" s="24"/>
+      <c r="W191" s="24"/>
+      <c r="X191" s="24"/>
+      <c r="Y191" s="24"/>
+      <c r="Z191" s="24"/>
     </row>
     <row r="192" ht="36.0" customHeight="1">
-      <c r="A192" s="74"/>
-[...24 lines deleted...]
-      <c r="Z192" s="66"/>
+      <c r="A192" s="36"/>
+      <c r="B192" s="61"/>
+      <c r="C192" s="62"/>
+      <c r="D192" s="64"/>
+      <c r="E192" s="24"/>
+      <c r="F192" s="24"/>
+      <c r="G192" s="24"/>
+      <c r="H192" s="24"/>
+      <c r="I192" s="24"/>
+      <c r="J192" s="24"/>
+      <c r="K192" s="24"/>
+      <c r="L192" s="24"/>
+      <c r="M192" s="24"/>
+      <c r="N192" s="24"/>
+      <c r="O192" s="24"/>
+      <c r="P192" s="24"/>
+      <c r="Q192" s="24"/>
+      <c r="R192" s="24"/>
+      <c r="S192" s="24"/>
+      <c r="T192" s="24"/>
+      <c r="U192" s="24"/>
+      <c r="V192" s="24"/>
+      <c r="W192" s="24"/>
+      <c r="X192" s="24"/>
+      <c r="Y192" s="24"/>
+      <c r="Z192" s="24"/>
     </row>
     <row r="193" ht="36.0" customHeight="1">
-      <c r="A193" s="62"/>
-[...24 lines deleted...]
-      <c r="Z193" s="66"/>
+      <c r="A193" s="18"/>
+      <c r="B193" s="24"/>
+      <c r="C193" s="28"/>
+      <c r="D193" s="24"/>
+      <c r="E193" s="24"/>
+      <c r="F193" s="24"/>
+      <c r="G193" s="24"/>
+      <c r="H193" s="24"/>
+      <c r="I193" s="24"/>
+      <c r="J193" s="24"/>
+      <c r="K193" s="24"/>
+      <c r="L193" s="24"/>
+      <c r="M193" s="24"/>
+      <c r="N193" s="24"/>
+      <c r="O193" s="24"/>
+      <c r="P193" s="24"/>
+      <c r="Q193" s="24"/>
+      <c r="R193" s="24"/>
+      <c r="S193" s="24"/>
+      <c r="T193" s="24"/>
+      <c r="U193" s="24"/>
+      <c r="V193" s="24"/>
+      <c r="W193" s="24"/>
+      <c r="X193" s="24"/>
+      <c r="Y193" s="24"/>
+      <c r="Z193" s="24"/>
     </row>
     <row r="194" ht="36.0" customHeight="1">
-      <c r="A194" s="70" t="s">
+      <c r="A194" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="B194" s="66"/>
+      <c r="C194" s="67"/>
+      <c r="D194" s="68"/>
+      <c r="E194" s="24"/>
+      <c r="F194" s="24"/>
+      <c r="G194" s="24"/>
+      <c r="H194" s="24"/>
+      <c r="I194" s="24"/>
+      <c r="J194" s="24"/>
+      <c r="K194" s="24"/>
+      <c r="L194" s="24"/>
+      <c r="M194" s="24"/>
+      <c r="N194" s="24"/>
+      <c r="O194" s="24"/>
+      <c r="P194" s="24"/>
+      <c r="Q194" s="24"/>
+      <c r="R194" s="24"/>
+      <c r="S194" s="24"/>
+      <c r="T194" s="24"/>
+      <c r="U194" s="24"/>
+      <c r="V194" s="24"/>
+      <c r="W194" s="24"/>
+      <c r="X194" s="24"/>
+      <c r="Y194" s="24"/>
+      <c r="Z194" s="24"/>
+    </row>
+    <row r="195" ht="36.0" customHeight="1">
+      <c r="A195" s="36"/>
+      <c r="B195" s="47"/>
+      <c r="C195" s="49"/>
+      <c r="D195" s="50"/>
+      <c r="E195" s="24"/>
+      <c r="F195" s="24"/>
+      <c r="G195" s="24"/>
+      <c r="H195" s="24"/>
+      <c r="I195" s="24"/>
+      <c r="J195" s="24"/>
+      <c r="K195" s="24"/>
+      <c r="L195" s="24"/>
+      <c r="M195" s="24"/>
+      <c r="N195" s="24"/>
+      <c r="O195" s="24"/>
+      <c r="P195" s="24"/>
+      <c r="Q195" s="24"/>
+      <c r="R195" s="24"/>
+      <c r="S195" s="24"/>
+      <c r="T195" s="24"/>
+      <c r="U195" s="24"/>
+      <c r="V195" s="24"/>
+      <c r="W195" s="24"/>
+      <c r="X195" s="24"/>
+      <c r="Y195" s="24"/>
+      <c r="Z195" s="24"/>
+    </row>
+    <row r="196" ht="36.0" customHeight="1">
+      <c r="A196" s="36"/>
+      <c r="B196" s="42"/>
+      <c r="C196" s="43"/>
+      <c r="D196" s="44"/>
+      <c r="E196" s="24"/>
+      <c r="F196" s="24"/>
+      <c r="G196" s="24"/>
+      <c r="H196" s="24"/>
+      <c r="I196" s="24"/>
+      <c r="J196" s="24"/>
+      <c r="K196" s="24"/>
+      <c r="L196" s="24"/>
+      <c r="M196" s="24"/>
+      <c r="N196" s="24"/>
+      <c r="O196" s="24"/>
+      <c r="P196" s="24"/>
+      <c r="Q196" s="24"/>
+      <c r="R196" s="24"/>
+      <c r="S196" s="24"/>
+      <c r="T196" s="24"/>
+      <c r="U196" s="24"/>
+      <c r="V196" s="24"/>
+      <c r="W196" s="24"/>
+      <c r="X196" s="24"/>
+      <c r="Y196" s="24"/>
+      <c r="Z196" s="24"/>
+    </row>
+    <row r="197" ht="36.0" customHeight="1">
+      <c r="A197" s="36"/>
+      <c r="B197" s="47"/>
+      <c r="C197" s="49"/>
+      <c r="D197" s="50"/>
+      <c r="E197" s="24"/>
+      <c r="F197" s="24"/>
+      <c r="G197" s="24"/>
+      <c r="H197" s="24"/>
+      <c r="I197" s="24"/>
+      <c r="J197" s="24"/>
+      <c r="K197" s="24"/>
+      <c r="L197" s="24"/>
+      <c r="M197" s="24"/>
+      <c r="N197" s="24"/>
+      <c r="O197" s="24"/>
+      <c r="P197" s="24"/>
+      <c r="Q197" s="24"/>
+      <c r="R197" s="24"/>
+      <c r="S197" s="24"/>
+      <c r="T197" s="24"/>
+      <c r="U197" s="24"/>
+      <c r="V197" s="24"/>
+      <c r="W197" s="24"/>
+      <c r="X197" s="24"/>
+      <c r="Y197" s="24"/>
+      <c r="Z197" s="24"/>
+    </row>
+    <row r="198" ht="36.0" customHeight="1">
+      <c r="A198" s="36"/>
+      <c r="B198" s="42"/>
+      <c r="C198" s="43"/>
+      <c r="D198" s="44"/>
+      <c r="E198" s="24"/>
+      <c r="F198" s="24"/>
+      <c r="G198" s="24"/>
+      <c r="H198" s="24"/>
+      <c r="I198" s="24"/>
+      <c r="J198" s="24"/>
+      <c r="K198" s="24"/>
+      <c r="L198" s="24"/>
+      <c r="M198" s="24"/>
+      <c r="N198" s="24"/>
+      <c r="O198" s="24"/>
+      <c r="P198" s="24"/>
+      <c r="Q198" s="24"/>
+      <c r="R198" s="24"/>
+      <c r="S198" s="24"/>
+      <c r="T198" s="24"/>
+      <c r="U198" s="24"/>
+      <c r="V198" s="24"/>
+      <c r="W198" s="24"/>
+      <c r="X198" s="24"/>
+      <c r="Y198" s="24"/>
+      <c r="Z198" s="24"/>
+    </row>
+    <row r="199" ht="36.0" customHeight="1">
+      <c r="A199" s="36"/>
+      <c r="B199" s="61"/>
+      <c r="C199" s="62"/>
+      <c r="D199" s="64"/>
+      <c r="E199" s="24"/>
+      <c r="F199" s="24"/>
+      <c r="G199" s="24"/>
+      <c r="H199" s="24"/>
+      <c r="I199" s="24"/>
+      <c r="J199" s="24"/>
+      <c r="K199" s="24"/>
+      <c r="L199" s="24"/>
+      <c r="M199" s="24"/>
+      <c r="N199" s="24"/>
+      <c r="O199" s="24"/>
+      <c r="P199" s="24"/>
+      <c r="Q199" s="24"/>
+      <c r="R199" s="24"/>
+      <c r="S199" s="24"/>
+      <c r="T199" s="24"/>
+      <c r="U199" s="24"/>
+      <c r="V199" s="24"/>
+      <c r="W199" s="24"/>
+      <c r="X199" s="24"/>
+      <c r="Y199" s="24"/>
+      <c r="Z199" s="24"/>
+    </row>
+    <row r="200" ht="36.0" customHeight="1">
+      <c r="A200" s="18"/>
+      <c r="B200" s="24"/>
+      <c r="C200" s="28"/>
+      <c r="D200" s="24"/>
+      <c r="E200" s="24"/>
+      <c r="F200" s="24"/>
+      <c r="G200" s="24"/>
+      <c r="H200" s="24"/>
+      <c r="I200" s="24"/>
+      <c r="J200" s="24"/>
+      <c r="K200" s="24"/>
+      <c r="L200" s="24"/>
+      <c r="M200" s="24"/>
+      <c r="N200" s="24"/>
+      <c r="O200" s="24"/>
+      <c r="P200" s="24"/>
+      <c r="Q200" s="24"/>
+      <c r="R200" s="24"/>
+      <c r="S200" s="24"/>
+      <c r="T200" s="24"/>
+      <c r="U200" s="24"/>
+      <c r="V200" s="24"/>
+      <c r="W200" s="24"/>
+      <c r="X200" s="24"/>
+      <c r="Y200" s="24"/>
+      <c r="Z200" s="24"/>
+    </row>
+    <row r="201" ht="36.0" customHeight="1">
+      <c r="A201" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="B201" s="66"/>
+      <c r="C201" s="67"/>
+      <c r="D201" s="68"/>
+      <c r="E201" s="24"/>
+      <c r="F201" s="24"/>
+      <c r="G201" s="24"/>
+      <c r="H201" s="24"/>
+      <c r="I201" s="24"/>
+      <c r="J201" s="24"/>
+      <c r="K201" s="24"/>
+      <c r="L201" s="24"/>
+      <c r="M201" s="24"/>
+      <c r="N201" s="24"/>
+      <c r="O201" s="24"/>
+      <c r="P201" s="24"/>
+      <c r="Q201" s="24"/>
+      <c r="R201" s="24"/>
+      <c r="S201" s="24"/>
+      <c r="T201" s="24"/>
+      <c r="U201" s="24"/>
+      <c r="V201" s="24"/>
+      <c r="W201" s="24"/>
+      <c r="X201" s="24"/>
+      <c r="Y201" s="24"/>
+      <c r="Z201" s="24"/>
+    </row>
+    <row r="202" ht="36.0" customHeight="1">
+      <c r="A202" s="36"/>
+      <c r="B202" s="47"/>
+      <c r="C202" s="49"/>
+      <c r="D202" s="50"/>
+      <c r="E202" s="24"/>
+      <c r="F202" s="24"/>
+      <c r="G202" s="24"/>
+      <c r="H202" s="24"/>
+      <c r="I202" s="24"/>
+      <c r="J202" s="24"/>
+      <c r="K202" s="24"/>
+      <c r="L202" s="24"/>
+      <c r="M202" s="24"/>
+      <c r="N202" s="24"/>
+      <c r="O202" s="24"/>
+      <c r="P202" s="24"/>
+      <c r="Q202" s="24"/>
+      <c r="R202" s="24"/>
+      <c r="S202" s="24"/>
+      <c r="T202" s="24"/>
+      <c r="U202" s="24"/>
+      <c r="V202" s="24"/>
+      <c r="W202" s="24"/>
+      <c r="X202" s="24"/>
+      <c r="Y202" s="24"/>
+      <c r="Z202" s="24"/>
+    </row>
+    <row r="203" ht="36.0" customHeight="1">
+      <c r="A203" s="36"/>
+      <c r="B203" s="42"/>
+      <c r="C203" s="43"/>
+      <c r="D203" s="44"/>
+      <c r="E203" s="24"/>
+      <c r="F203" s="24"/>
+      <c r="G203" s="24"/>
+      <c r="H203" s="24"/>
+      <c r="I203" s="24"/>
+      <c r="J203" s="24"/>
+      <c r="K203" s="24"/>
+      <c r="L203" s="24"/>
+      <c r="M203" s="24"/>
+      <c r="N203" s="24"/>
+      <c r="O203" s="24"/>
+      <c r="P203" s="24"/>
+      <c r="Q203" s="24"/>
+      <c r="R203" s="24"/>
+      <c r="S203" s="24"/>
+      <c r="T203" s="24"/>
+      <c r="U203" s="24"/>
+      <c r="V203" s="24"/>
+      <c r="W203" s="24"/>
+      <c r="X203" s="24"/>
+      <c r="Y203" s="24"/>
+      <c r="Z203" s="24"/>
+    </row>
+    <row r="204" ht="36.0" customHeight="1">
+      <c r="A204" s="36"/>
+      <c r="B204" s="47"/>
+      <c r="C204" s="49"/>
+      <c r="D204" s="50"/>
+      <c r="E204" s="24"/>
+      <c r="F204" s="24"/>
+      <c r="G204" s="24"/>
+      <c r="H204" s="24"/>
+      <c r="I204" s="24"/>
+      <c r="J204" s="24"/>
+      <c r="K204" s="24"/>
+      <c r="L204" s="24"/>
+      <c r="M204" s="24"/>
+      <c r="N204" s="24"/>
+      <c r="O204" s="24"/>
+      <c r="P204" s="24"/>
+      <c r="Q204" s="24"/>
+      <c r="R204" s="24"/>
+      <c r="S204" s="24"/>
+      <c r="T204" s="24"/>
+      <c r="U204" s="24"/>
+      <c r="V204" s="24"/>
+      <c r="W204" s="24"/>
+      <c r="X204" s="24"/>
+      <c r="Y204" s="24"/>
+      <c r="Z204" s="24"/>
+    </row>
+    <row r="205" ht="36.0" customHeight="1">
+      <c r="A205" s="36"/>
+      <c r="B205" s="42"/>
+      <c r="C205" s="43"/>
+      <c r="D205" s="44"/>
+      <c r="E205" s="24"/>
+      <c r="F205" s="24"/>
+      <c r="G205" s="24"/>
+      <c r="H205" s="24"/>
+      <c r="I205" s="24"/>
+      <c r="J205" s="24"/>
+      <c r="K205" s="24"/>
+      <c r="L205" s="24"/>
+      <c r="M205" s="24"/>
+      <c r="N205" s="24"/>
+      <c r="O205" s="24"/>
+      <c r="P205" s="24"/>
+      <c r="Q205" s="24"/>
+      <c r="R205" s="24"/>
+      <c r="S205" s="24"/>
+      <c r="T205" s="24"/>
+      <c r="U205" s="24"/>
+      <c r="V205" s="24"/>
+      <c r="W205" s="24"/>
+      <c r="X205" s="24"/>
+      <c r="Y205" s="24"/>
+      <c r="Z205" s="24"/>
+    </row>
+    <row r="206" ht="36.0" customHeight="1">
+      <c r="A206" s="36"/>
+      <c r="B206" s="61"/>
+      <c r="C206" s="62"/>
+      <c r="D206" s="64"/>
+      <c r="E206" s="24"/>
+      <c r="F206" s="24"/>
+      <c r="G206" s="24"/>
+      <c r="H206" s="24"/>
+      <c r="I206" s="24"/>
+      <c r="J206" s="24"/>
+      <c r="K206" s="24"/>
+      <c r="L206" s="24"/>
+      <c r="M206" s="24"/>
+      <c r="N206" s="24"/>
+      <c r="O206" s="24"/>
+      <c r="P206" s="24"/>
+      <c r="Q206" s="24"/>
+      <c r="R206" s="24"/>
+      <c r="S206" s="24"/>
+      <c r="T206" s="24"/>
+      <c r="U206" s="24"/>
+      <c r="V206" s="24"/>
+      <c r="W206" s="24"/>
+      <c r="X206" s="24"/>
+      <c r="Y206" s="24"/>
+      <c r="Z206" s="24"/>
+    </row>
+    <row r="207" ht="36.0" customHeight="1">
+      <c r="A207" s="18"/>
+      <c r="B207" s="24"/>
+      <c r="C207" s="28"/>
+      <c r="D207" s="24"/>
+      <c r="E207" s="24"/>
+      <c r="F207" s="24"/>
+      <c r="G207" s="24"/>
+      <c r="H207" s="24"/>
+      <c r="I207" s="24"/>
+      <c r="J207" s="24"/>
+      <c r="K207" s="24"/>
+      <c r="L207" s="24"/>
+      <c r="M207" s="24"/>
+      <c r="N207" s="24"/>
+      <c r="O207" s="24"/>
+      <c r="P207" s="24"/>
+      <c r="Q207" s="24"/>
+      <c r="R207" s="24"/>
+      <c r="S207" s="24"/>
+      <c r="T207" s="24"/>
+      <c r="U207" s="24"/>
+      <c r="V207" s="24"/>
+      <c r="W207" s="24"/>
+      <c r="X207" s="24"/>
+      <c r="Y207" s="24"/>
+      <c r="Z207" s="24"/>
+    </row>
+    <row r="208" ht="36.0" customHeight="1">
+      <c r="A208" s="32" t="s">
+        <v>131</v>
+      </c>
+      <c r="B208" s="66"/>
+      <c r="C208" s="67"/>
+      <c r="D208" s="68"/>
+      <c r="E208" s="24"/>
+      <c r="F208" s="24"/>
+      <c r="G208" s="24"/>
+      <c r="H208" s="24"/>
+      <c r="I208" s="24"/>
+      <c r="J208" s="24"/>
+      <c r="K208" s="24"/>
+      <c r="L208" s="24"/>
+      <c r="M208" s="24"/>
+      <c r="N208" s="24"/>
+      <c r="O208" s="24"/>
+      <c r="P208" s="24"/>
+      <c r="Q208" s="24"/>
+      <c r="R208" s="24"/>
+      <c r="S208" s="24"/>
+      <c r="T208" s="24"/>
+      <c r="U208" s="24"/>
+      <c r="V208" s="24"/>
+      <c r="W208" s="24"/>
+      <c r="X208" s="24"/>
+      <c r="Y208" s="24"/>
+      <c r="Z208" s="24"/>
+    </row>
+    <row r="209" ht="36.0" customHeight="1">
+      <c r="A209" s="36"/>
+      <c r="B209" s="47"/>
+      <c r="C209" s="49"/>
+      <c r="D209" s="50"/>
+      <c r="E209" s="24"/>
+      <c r="F209" s="24"/>
+      <c r="G209" s="24"/>
+      <c r="H209" s="24"/>
+      <c r="I209" s="24"/>
+      <c r="J209" s="24"/>
+      <c r="K209" s="24"/>
+      <c r="L209" s="24"/>
+      <c r="M209" s="24"/>
+      <c r="N209" s="24"/>
+      <c r="O209" s="24"/>
+      <c r="P209" s="24"/>
+      <c r="Q209" s="24"/>
+      <c r="R209" s="24"/>
+      <c r="S209" s="24"/>
+      <c r="T209" s="24"/>
+      <c r="U209" s="24"/>
+      <c r="V209" s="24"/>
+      <c r="W209" s="24"/>
+      <c r="X209" s="24"/>
+      <c r="Y209" s="24"/>
+      <c r="Z209" s="24"/>
+    </row>
+    <row r="210" ht="36.0" customHeight="1">
+      <c r="A210" s="36"/>
+      <c r="B210" s="42"/>
+      <c r="C210" s="43"/>
+      <c r="D210" s="44"/>
+      <c r="E210" s="24"/>
+      <c r="F210" s="24"/>
+      <c r="G210" s="24"/>
+      <c r="H210" s="24"/>
+      <c r="I210" s="24"/>
+      <c r="J210" s="24"/>
+      <c r="K210" s="24"/>
+      <c r="L210" s="24"/>
+      <c r="M210" s="24"/>
+      <c r="N210" s="24"/>
+      <c r="O210" s="24"/>
+      <c r="P210" s="24"/>
+      <c r="Q210" s="24"/>
+      <c r="R210" s="24"/>
+      <c r="S210" s="24"/>
+      <c r="T210" s="24"/>
+      <c r="U210" s="24"/>
+      <c r="V210" s="24"/>
+      <c r="W210" s="24"/>
+      <c r="X210" s="24"/>
+      <c r="Y210" s="24"/>
+      <c r="Z210" s="24"/>
+    </row>
+    <row r="211" ht="36.0" customHeight="1">
+      <c r="A211" s="36"/>
+      <c r="B211" s="47"/>
+      <c r="C211" s="49"/>
+      <c r="D211" s="50"/>
+      <c r="E211" s="24"/>
+      <c r="F211" s="24"/>
+      <c r="G211" s="24"/>
+      <c r="H211" s="24"/>
+      <c r="I211" s="24"/>
+      <c r="J211" s="24"/>
+      <c r="K211" s="24"/>
+      <c r="L211" s="24"/>
+      <c r="M211" s="24"/>
+      <c r="N211" s="24"/>
+      <c r="O211" s="24"/>
+      <c r="P211" s="24"/>
+      <c r="Q211" s="24"/>
+      <c r="R211" s="24"/>
+      <c r="S211" s="24"/>
+      <c r="T211" s="24"/>
+      <c r="U211" s="24"/>
+      <c r="V211" s="24"/>
+      <c r="W211" s="24"/>
+      <c r="X211" s="24"/>
+      <c r="Y211" s="24"/>
+      <c r="Z211" s="24"/>
+    </row>
+    <row r="212" ht="36.0" customHeight="1">
+      <c r="A212" s="36"/>
+      <c r="B212" s="42"/>
+      <c r="C212" s="43"/>
+      <c r="D212" s="44"/>
+      <c r="E212" s="24"/>
+      <c r="F212" s="24"/>
+      <c r="G212" s="24"/>
+      <c r="H212" s="24"/>
+      <c r="I212" s="24"/>
+      <c r="J212" s="24"/>
+      <c r="K212" s="24"/>
+      <c r="L212" s="24"/>
+      <c r="M212" s="24"/>
+      <c r="N212" s="24"/>
+      <c r="O212" s="24"/>
+      <c r="P212" s="24"/>
+      <c r="Q212" s="24"/>
+      <c r="R212" s="24"/>
+      <c r="S212" s="24"/>
+      <c r="T212" s="24"/>
+      <c r="U212" s="24"/>
+      <c r="V212" s="24"/>
+      <c r="W212" s="24"/>
+      <c r="X212" s="24"/>
+      <c r="Y212" s="24"/>
+      <c r="Z212" s="24"/>
+    </row>
+    <row r="213" ht="36.0" customHeight="1">
+      <c r="A213" s="36"/>
+      <c r="B213" s="61"/>
+      <c r="C213" s="62"/>
+      <c r="D213" s="64"/>
+      <c r="E213" s="24"/>
+      <c r="F213" s="24"/>
+      <c r="G213" s="24"/>
+      <c r="H213" s="24"/>
+      <c r="I213" s="24"/>
+      <c r="J213" s="24"/>
+      <c r="K213" s="24"/>
+      <c r="L213" s="24"/>
+      <c r="M213" s="24"/>
+      <c r="N213" s="24"/>
+      <c r="O213" s="24"/>
+      <c r="P213" s="24"/>
+      <c r="Q213" s="24"/>
+      <c r="R213" s="24"/>
+      <c r="S213" s="24"/>
+      <c r="T213" s="24"/>
+      <c r="U213" s="24"/>
+      <c r="V213" s="24"/>
+      <c r="W213" s="24"/>
+      <c r="X213" s="24"/>
+      <c r="Y213" s="24"/>
+      <c r="Z213" s="24"/>
+    </row>
+    <row r="214" ht="36.0" customHeight="1">
+      <c r="A214" s="18"/>
+      <c r="B214" s="24"/>
+      <c r="C214" s="28"/>
+      <c r="D214" s="24"/>
+      <c r="E214" s="24"/>
+      <c r="F214" s="24"/>
+      <c r="G214" s="24"/>
+      <c r="H214" s="24"/>
+      <c r="I214" s="24"/>
+      <c r="J214" s="24"/>
+      <c r="K214" s="24"/>
+      <c r="L214" s="24"/>
+      <c r="M214" s="24"/>
+      <c r="N214" s="24"/>
+      <c r="O214" s="24"/>
+      <c r="P214" s="24"/>
+      <c r="Q214" s="24"/>
+      <c r="R214" s="24"/>
+      <c r="S214" s="24"/>
+      <c r="T214" s="24"/>
+      <c r="U214" s="24"/>
+      <c r="V214" s="24"/>
+      <c r="W214" s="24"/>
+      <c r="X214" s="24"/>
+      <c r="Y214" s="24"/>
+      <c r="Z214" s="24"/>
+    </row>
+    <row r="215" ht="36.0" customHeight="1">
+      <c r="A215" s="32" t="s">
         <v>140</v>
       </c>
-      <c r="B194" s="88"/>
-[...617 lines deleted...]
-      <c r="Z215" s="66"/>
+      <c r="B215" s="66"/>
+      <c r="C215" s="67"/>
+      <c r="D215" s="68"/>
+      <c r="E215" s="24"/>
+      <c r="F215" s="24"/>
+      <c r="G215" s="24"/>
+      <c r="H215" s="24"/>
+      <c r="I215" s="24"/>
+      <c r="J215" s="24"/>
+      <c r="K215" s="24"/>
+      <c r="L215" s="24"/>
+      <c r="M215" s="24"/>
+      <c r="N215" s="24"/>
+      <c r="O215" s="24"/>
+      <c r="P215" s="24"/>
+      <c r="Q215" s="24"/>
+      <c r="R215" s="24"/>
+      <c r="S215" s="24"/>
+      <c r="T215" s="24"/>
+      <c r="U215" s="24"/>
+      <c r="V215" s="24"/>
+      <c r="W215" s="24"/>
+      <c r="X215" s="24"/>
+      <c r="Y215" s="24"/>
+      <c r="Z215" s="24"/>
     </row>
     <row r="216" ht="36.0" customHeight="1">
-      <c r="A216" s="74"/>
-[...24 lines deleted...]
-      <c r="Z216" s="66"/>
+      <c r="A216" s="36"/>
+      <c r="B216" s="47"/>
+      <c r="C216" s="49"/>
+      <c r="D216" s="50"/>
+      <c r="E216" s="24"/>
+      <c r="F216" s="24"/>
+      <c r="G216" s="24"/>
+      <c r="H216" s="24"/>
+      <c r="I216" s="24"/>
+      <c r="J216" s="24"/>
+      <c r="K216" s="24"/>
+      <c r="L216" s="24"/>
+      <c r="M216" s="24"/>
+      <c r="N216" s="24"/>
+      <c r="O216" s="24"/>
+      <c r="P216" s="24"/>
+      <c r="Q216" s="24"/>
+      <c r="R216" s="24"/>
+      <c r="S216" s="24"/>
+      <c r="T216" s="24"/>
+      <c r="U216" s="24"/>
+      <c r="V216" s="24"/>
+      <c r="W216" s="24"/>
+      <c r="X216" s="24"/>
+      <c r="Y216" s="24"/>
+      <c r="Z216" s="24"/>
     </row>
     <row r="217" ht="36.0" customHeight="1">
-      <c r="A217" s="74"/>
-[...24 lines deleted...]
-      <c r="Z217" s="66"/>
+      <c r="A217" s="36"/>
+      <c r="B217" s="42"/>
+      <c r="C217" s="43"/>
+      <c r="D217" s="44"/>
+      <c r="E217" s="24"/>
+      <c r="F217" s="24"/>
+      <c r="G217" s="24"/>
+      <c r="H217" s="24"/>
+      <c r="I217" s="24"/>
+      <c r="J217" s="24"/>
+      <c r="K217" s="24"/>
+      <c r="L217" s="24"/>
+      <c r="M217" s="24"/>
+      <c r="N217" s="24"/>
+      <c r="O217" s="24"/>
+      <c r="P217" s="24"/>
+      <c r="Q217" s="24"/>
+      <c r="R217" s="24"/>
+      <c r="S217" s="24"/>
+      <c r="T217" s="24"/>
+      <c r="U217" s="24"/>
+      <c r="V217" s="24"/>
+      <c r="W217" s="24"/>
+      <c r="X217" s="24"/>
+      <c r="Y217" s="24"/>
+      <c r="Z217" s="24"/>
     </row>
     <row r="218" ht="36.0" customHeight="1">
-      <c r="A218" s="74"/>
-[...24 lines deleted...]
-      <c r="Z218" s="66"/>
+      <c r="A218" s="36"/>
+      <c r="B218" s="47"/>
+      <c r="C218" s="49"/>
+      <c r="D218" s="50"/>
+      <c r="E218" s="24"/>
+      <c r="F218" s="24"/>
+      <c r="G218" s="24"/>
+      <c r="H218" s="24"/>
+      <c r="I218" s="24"/>
+      <c r="J218" s="24"/>
+      <c r="K218" s="24"/>
+      <c r="L218" s="24"/>
+      <c r="M218" s="24"/>
+      <c r="N218" s="24"/>
+      <c r="O218" s="24"/>
+      <c r="P218" s="24"/>
+      <c r="Q218" s="24"/>
+      <c r="R218" s="24"/>
+      <c r="S218" s="24"/>
+      <c r="T218" s="24"/>
+      <c r="U218" s="24"/>
+      <c r="V218" s="24"/>
+      <c r="W218" s="24"/>
+      <c r="X218" s="24"/>
+      <c r="Y218" s="24"/>
+      <c r="Z218" s="24"/>
     </row>
     <row r="219" ht="36.0" customHeight="1">
-      <c r="A219" s="74"/>
-[...24 lines deleted...]
-      <c r="Z219" s="66"/>
+      <c r="A219" s="36"/>
+      <c r="B219" s="42"/>
+      <c r="C219" s="43"/>
+      <c r="D219" s="44"/>
+      <c r="E219" s="24"/>
+      <c r="F219" s="24"/>
+      <c r="G219" s="24"/>
+      <c r="H219" s="24"/>
+      <c r="I219" s="24"/>
+      <c r="J219" s="24"/>
+      <c r="K219" s="24"/>
+      <c r="L219" s="24"/>
+      <c r="M219" s="24"/>
+      <c r="N219" s="24"/>
+      <c r="O219" s="24"/>
+      <c r="P219" s="24"/>
+      <c r="Q219" s="24"/>
+      <c r="R219" s="24"/>
+      <c r="S219" s="24"/>
+      <c r="T219" s="24"/>
+      <c r="U219" s="24"/>
+      <c r="V219" s="24"/>
+      <c r="W219" s="24"/>
+      <c r="X219" s="24"/>
+      <c r="Y219" s="24"/>
+      <c r="Z219" s="24"/>
     </row>
     <row r="220" ht="36.0" customHeight="1">
-      <c r="A220" s="74"/>
-[...24 lines deleted...]
-      <c r="Z220" s="66"/>
+      <c r="A220" s="36"/>
+      <c r="B220" s="61"/>
+      <c r="C220" s="62"/>
+      <c r="D220" s="64"/>
+      <c r="E220" s="24"/>
+      <c r="F220" s="24"/>
+      <c r="G220" s="24"/>
+      <c r="H220" s="24"/>
+      <c r="I220" s="24"/>
+      <c r="J220" s="24"/>
+      <c r="K220" s="24"/>
+      <c r="L220" s="24"/>
+      <c r="M220" s="24"/>
+      <c r="N220" s="24"/>
+      <c r="O220" s="24"/>
+      <c r="P220" s="24"/>
+      <c r="Q220" s="24"/>
+      <c r="R220" s="24"/>
+      <c r="S220" s="24"/>
+      <c r="T220" s="24"/>
+      <c r="U220" s="24"/>
+      <c r="V220" s="24"/>
+      <c r="W220" s="24"/>
+      <c r="X220" s="24"/>
+      <c r="Y220" s="24"/>
+      <c r="Z220" s="24"/>
     </row>
     <row r="221" ht="36.0" customHeight="1">
-      <c r="A221" s="62"/>
-[...24 lines deleted...]
-      <c r="Z221" s="66"/>
+      <c r="A221" s="18"/>
+      <c r="B221" s="24"/>
+      <c r="C221" s="28"/>
+      <c r="D221" s="24"/>
+      <c r="E221" s="24"/>
+      <c r="F221" s="24"/>
+      <c r="G221" s="24"/>
+      <c r="H221" s="24"/>
+      <c r="I221" s="24"/>
+      <c r="J221" s="24"/>
+      <c r="K221" s="24"/>
+      <c r="L221" s="24"/>
+      <c r="M221" s="24"/>
+      <c r="N221" s="24"/>
+      <c r="O221" s="24"/>
+      <c r="P221" s="24"/>
+      <c r="Q221" s="24"/>
+      <c r="R221" s="24"/>
+      <c r="S221" s="24"/>
+      <c r="T221" s="24"/>
+      <c r="U221" s="24"/>
+      <c r="V221" s="24"/>
+      <c r="W221" s="24"/>
+      <c r="X221" s="24"/>
+      <c r="Y221" s="24"/>
+      <c r="Z221" s="24"/>
     </row>
     <row r="222" ht="36.0" customHeight="1">
-      <c r="A222" s="57"/>
-      <c r="C222" s="91"/>
+      <c r="A222" s="4"/>
+      <c r="C222" s="134"/>
     </row>
     <row r="223" ht="36.0" customHeight="1">
-      <c r="A223" s="57"/>
-      <c r="C223" s="91"/>
+      <c r="A223" s="4"/>
+      <c r="C223" s="134"/>
     </row>
     <row r="224" ht="36.0" customHeight="1">
-      <c r="A224" s="57"/>
-      <c r="C224" s="91"/>
+      <c r="A224" s="4"/>
+      <c r="C224" s="134"/>
     </row>
     <row r="225" ht="36.0" customHeight="1">
-      <c r="A225" s="57"/>
-      <c r="C225" s="91"/>
+      <c r="A225" s="4"/>
+      <c r="C225" s="134"/>
     </row>
     <row r="226" ht="36.0" customHeight="1">
-      <c r="A226" s="57"/>
-      <c r="C226" s="91"/>
+      <c r="A226" s="4"/>
+      <c r="C226" s="134"/>
     </row>
     <row r="227" ht="36.0" customHeight="1">
-      <c r="A227" s="57"/>
-      <c r="C227" s="91"/>
+      <c r="A227" s="4"/>
+      <c r="C227" s="134"/>
     </row>
     <row r="228" ht="36.0" customHeight="1">
-      <c r="A228" s="57"/>
-      <c r="C228" s="91"/>
+      <c r="A228" s="4"/>
+      <c r="C228" s="134"/>
     </row>
     <row r="229" ht="36.0" customHeight="1">
-      <c r="A229" s="57"/>
-      <c r="C229" s="91"/>
+      <c r="A229" s="4"/>
+      <c r="C229" s="134"/>
     </row>
     <row r="230" ht="36.0" customHeight="1">
-      <c r="A230" s="57"/>
-      <c r="C230" s="91"/>
+      <c r="A230" s="4"/>
+      <c r="C230" s="134"/>
     </row>
     <row r="231" ht="36.0" customHeight="1">
-      <c r="A231" s="57"/>
-      <c r="C231" s="91"/>
+      <c r="A231" s="4"/>
+      <c r="C231" s="134"/>
     </row>
     <row r="232" ht="36.0" customHeight="1">
-      <c r="A232" s="57"/>
-      <c r="C232" s="91"/>
+      <c r="A232" s="4"/>
+      <c r="C232" s="134"/>
     </row>
     <row r="233" ht="36.0" customHeight="1">
-      <c r="A233" s="57"/>
-      <c r="C233" s="91"/>
+      <c r="A233" s="4"/>
+      <c r="C233" s="134"/>
     </row>
     <row r="234" ht="36.0" customHeight="1">
-      <c r="A234" s="57"/>
-      <c r="C234" s="91"/>
+      <c r="A234" s="4"/>
+      <c r="C234" s="134"/>
     </row>
     <row r="235" ht="36.0" customHeight="1">
-      <c r="A235" s="57"/>
-      <c r="C235" s="91"/>
+      <c r="A235" s="4"/>
+      <c r="C235" s="134"/>
     </row>
     <row r="236" ht="36.0" customHeight="1">
-      <c r="A236" s="57"/>
-      <c r="C236" s="91"/>
+      <c r="A236" s="4"/>
+      <c r="C236" s="134"/>
     </row>
     <row r="237" ht="36.0" customHeight="1">
-      <c r="A237" s="57"/>
-      <c r="C237" s="91"/>
+      <c r="A237" s="4"/>
+      <c r="C237" s="134"/>
     </row>
     <row r="238" ht="36.0" customHeight="1">
-      <c r="A238" s="57"/>
-      <c r="C238" s="91"/>
+      <c r="A238" s="4"/>
+      <c r="C238" s="134"/>
     </row>
     <row r="239" ht="36.0" customHeight="1">
-      <c r="A239" s="57"/>
-      <c r="C239" s="91"/>
+      <c r="A239" s="4"/>
+      <c r="C239" s="134"/>
     </row>
     <row r="240" ht="36.0" customHeight="1">
-      <c r="A240" s="57"/>
-      <c r="C240" s="91"/>
+      <c r="A240" s="4"/>
+      <c r="C240" s="134"/>
     </row>
     <row r="241" ht="36.0" customHeight="1">
-      <c r="A241" s="57"/>
-      <c r="C241" s="91"/>
+      <c r="A241" s="4"/>
+      <c r="C241" s="134"/>
     </row>
     <row r="242" ht="36.0" customHeight="1">
-      <c r="A242" s="57"/>
-      <c r="C242" s="91"/>
+      <c r="A242" s="4"/>
+      <c r="C242" s="134"/>
     </row>
     <row r="243" ht="36.0" customHeight="1">
-      <c r="A243" s="57"/>
-      <c r="C243" s="91"/>
+      <c r="A243" s="4"/>
+      <c r="C243" s="134"/>
     </row>
     <row r="244" ht="36.0" customHeight="1">
-      <c r="A244" s="57"/>
-      <c r="C244" s="91"/>
+      <c r="A244" s="4"/>
+      <c r="C244" s="134"/>
     </row>
     <row r="245" ht="36.0" customHeight="1">
-      <c r="A245" s="57"/>
-      <c r="C245" s="91"/>
+      <c r="A245" s="4"/>
+      <c r="C245" s="134"/>
     </row>
     <row r="246" ht="36.0" customHeight="1">
-      <c r="A246" s="57"/>
-      <c r="C246" s="91"/>
+      <c r="A246" s="4"/>
+      <c r="C246" s="134"/>
     </row>
     <row r="247" ht="36.0" customHeight="1">
-      <c r="A247" s="57"/>
-      <c r="C247" s="91"/>
+      <c r="A247" s="4"/>
+      <c r="C247" s="134"/>
     </row>
     <row r="248" ht="36.0" customHeight="1">
-      <c r="A248" s="57"/>
-      <c r="C248" s="91"/>
+      <c r="A248" s="4"/>
+      <c r="C248" s="134"/>
     </row>
     <row r="249" ht="36.0" customHeight="1">
-      <c r="A249" s="57"/>
-      <c r="C249" s="91"/>
+      <c r="A249" s="4"/>
+      <c r="C249" s="134"/>
     </row>
     <row r="250" ht="36.0" customHeight="1">
-      <c r="A250" s="57"/>
-      <c r="C250" s="91"/>
+      <c r="A250" s="4"/>
+      <c r="C250" s="134"/>
     </row>
     <row r="251" ht="36.0" customHeight="1">
-      <c r="A251" s="57"/>
-      <c r="C251" s="91"/>
+      <c r="A251" s="4"/>
+      <c r="C251" s="134"/>
     </row>
     <row r="252" ht="36.0" customHeight="1">
-      <c r="A252" s="57"/>
-      <c r="C252" s="91"/>
+      <c r="A252" s="4"/>
+      <c r="C252" s="134"/>
     </row>
     <row r="253" ht="36.0" customHeight="1">
-      <c r="A253" s="57"/>
-      <c r="C253" s="91"/>
+      <c r="A253" s="4"/>
+      <c r="C253" s="134"/>
     </row>
     <row r="254" ht="36.0" customHeight="1">
-      <c r="A254" s="57"/>
-      <c r="C254" s="91"/>
+      <c r="A254" s="4"/>
+      <c r="C254" s="134"/>
     </row>
     <row r="255" ht="36.0" customHeight="1">
-      <c r="A255" s="57"/>
-      <c r="C255" s="91"/>
+      <c r="A255" s="4"/>
+      <c r="C255" s="134"/>
     </row>
     <row r="256" ht="36.0" customHeight="1">
-      <c r="A256" s="57"/>
-      <c r="C256" s="91"/>
+      <c r="A256" s="4"/>
+      <c r="C256" s="134"/>
     </row>
     <row r="257" ht="36.0" customHeight="1">
-      <c r="A257" s="57"/>
-      <c r="C257" s="91"/>
+      <c r="A257" s="4"/>
+      <c r="C257" s="134"/>
     </row>
     <row r="258" ht="36.0" customHeight="1">
-      <c r="A258" s="57"/>
-      <c r="C258" s="91"/>
+      <c r="A258" s="4"/>
+      <c r="C258" s="134"/>
     </row>
     <row r="259" ht="36.0" customHeight="1">
-      <c r="A259" s="57"/>
-      <c r="C259" s="91"/>
+      <c r="A259" s="4"/>
+      <c r="C259" s="134"/>
     </row>
     <row r="260" ht="36.0" customHeight="1">
-      <c r="A260" s="57"/>
-      <c r="C260" s="91"/>
+      <c r="A260" s="4"/>
+      <c r="C260" s="134"/>
     </row>
     <row r="261" ht="36.0" customHeight="1">
-      <c r="A261" s="57"/>
-      <c r="C261" s="91"/>
+      <c r="A261" s="4"/>
+      <c r="C261" s="134"/>
     </row>
     <row r="262" ht="36.0" customHeight="1">
-      <c r="A262" s="57"/>
-      <c r="C262" s="91"/>
+      <c r="A262" s="4"/>
+      <c r="C262" s="134"/>
     </row>
     <row r="263" ht="36.0" customHeight="1">
-      <c r="A263" s="57"/>
-      <c r="C263" s="91"/>
+      <c r="A263" s="4"/>
+      <c r="C263" s="134"/>
     </row>
     <row r="264" ht="36.0" customHeight="1">
-      <c r="A264" s="57"/>
-      <c r="C264" s="91"/>
+      <c r="A264" s="4"/>
+      <c r="C264" s="134"/>
     </row>
     <row r="265" ht="36.0" customHeight="1">
-      <c r="A265" s="57"/>
-      <c r="C265" s="91"/>
+      <c r="A265" s="4"/>
+      <c r="C265" s="134"/>
     </row>
     <row r="266" ht="36.0" customHeight="1">
-      <c r="A266" s="57"/>
-      <c r="C266" s="91"/>
+      <c r="A266" s="4"/>
+      <c r="C266" s="134"/>
     </row>
     <row r="267" ht="36.0" customHeight="1">
-      <c r="A267" s="57"/>
-      <c r="C267" s="91"/>
+      <c r="A267" s="4"/>
+      <c r="C267" s="134"/>
     </row>
     <row r="268" ht="36.0" customHeight="1">
-      <c r="A268" s="57"/>
-      <c r="C268" s="91"/>
+      <c r="A268" s="4"/>
+      <c r="C268" s="134"/>
     </row>
     <row r="269" ht="36.0" customHeight="1">
-      <c r="A269" s="57"/>
-      <c r="C269" s="91"/>
+      <c r="A269" s="4"/>
+      <c r="C269" s="134"/>
     </row>
     <row r="270" ht="36.0" customHeight="1">
-      <c r="A270" s="57"/>
-      <c r="C270" s="91"/>
+      <c r="A270" s="4"/>
+      <c r="C270" s="134"/>
     </row>
     <row r="271" ht="36.0" customHeight="1">
-      <c r="A271" s="57"/>
-      <c r="C271" s="91"/>
+      <c r="A271" s="4"/>
+      <c r="C271" s="134"/>
     </row>
     <row r="272" ht="36.0" customHeight="1">
-      <c r="A272" s="57"/>
-      <c r="C272" s="91"/>
+      <c r="A272" s="4"/>
+      <c r="C272" s="134"/>
     </row>
     <row r="273" ht="36.0" customHeight="1">
-      <c r="A273" s="57"/>
-      <c r="C273" s="91"/>
+      <c r="A273" s="4"/>
+      <c r="C273" s="134"/>
     </row>
     <row r="274" ht="36.0" customHeight="1">
-      <c r="A274" s="57"/>
-      <c r="C274" s="91"/>
+      <c r="A274" s="4"/>
+      <c r="C274" s="134"/>
     </row>
     <row r="275" ht="36.0" customHeight="1">
-      <c r="A275" s="57"/>
-      <c r="C275" s="91"/>
+      <c r="A275" s="4"/>
+      <c r="C275" s="134"/>
     </row>
     <row r="276" ht="36.0" customHeight="1">
-      <c r="A276" s="57"/>
-      <c r="C276" s="91"/>
+      <c r="A276" s="4"/>
+      <c r="C276" s="134"/>
     </row>
     <row r="277" ht="36.0" customHeight="1">
-      <c r="A277" s="57"/>
-      <c r="C277" s="91"/>
+      <c r="A277" s="4"/>
+      <c r="C277" s="134"/>
     </row>
     <row r="278" ht="36.0" customHeight="1">
-      <c r="A278" s="57"/>
-      <c r="C278" s="91"/>
+      <c r="A278" s="4"/>
+      <c r="C278" s="134"/>
     </row>
     <row r="279" ht="36.0" customHeight="1">
-      <c r="A279" s="57"/>
-      <c r="C279" s="91"/>
+      <c r="A279" s="4"/>
+      <c r="C279" s="134"/>
     </row>
     <row r="280" ht="36.0" customHeight="1">
-      <c r="A280" s="57"/>
-      <c r="C280" s="91"/>
+      <c r="A280" s="4"/>
+      <c r="C280" s="134"/>
     </row>
     <row r="281" ht="36.0" customHeight="1">
-      <c r="A281" s="57"/>
-      <c r="C281" s="91"/>
+      <c r="A281" s="4"/>
+      <c r="C281" s="134"/>
     </row>
     <row r="282" ht="36.0" customHeight="1">
-      <c r="A282" s="57"/>
-      <c r="C282" s="91"/>
+      <c r="A282" s="4"/>
+      <c r="C282" s="134"/>
     </row>
     <row r="283" ht="36.0" customHeight="1">
-      <c r="A283" s="57"/>
-      <c r="C283" s="91"/>
+      <c r="A283" s="4"/>
+      <c r="C283" s="134"/>
     </row>
     <row r="284" ht="36.0" customHeight="1">
-      <c r="A284" s="57"/>
-      <c r="C284" s="91"/>
+      <c r="A284" s="4"/>
+      <c r="C284" s="134"/>
     </row>
     <row r="285" ht="36.0" customHeight="1">
-      <c r="A285" s="57"/>
-      <c r="C285" s="91"/>
+      <c r="A285" s="4"/>
+      <c r="C285" s="134"/>
     </row>
     <row r="286" ht="36.0" customHeight="1">
-      <c r="A286" s="57"/>
-      <c r="C286" s="91"/>
+      <c r="A286" s="4"/>
+      <c r="C286" s="134"/>
     </row>
     <row r="287" ht="36.0" customHeight="1">
-      <c r="A287" s="57"/>
-      <c r="C287" s="91"/>
+      <c r="A287" s="4"/>
+      <c r="C287" s="134"/>
     </row>
     <row r="288" ht="36.0" customHeight="1">
-      <c r="A288" s="57"/>
-      <c r="C288" s="91"/>
+      <c r="A288" s="4"/>
+      <c r="C288" s="134"/>
     </row>
     <row r="289" ht="36.0" customHeight="1">
-      <c r="A289" s="57"/>
-      <c r="C289" s="91"/>
+      <c r="A289" s="4"/>
+      <c r="C289" s="134"/>
     </row>
     <row r="290" ht="36.0" customHeight="1">
-      <c r="A290" s="57"/>
-      <c r="C290" s="91"/>
+      <c r="A290" s="4"/>
+      <c r="C290" s="134"/>
     </row>
     <row r="291" ht="36.0" customHeight="1">
-      <c r="A291" s="57"/>
-      <c r="C291" s="91"/>
+      <c r="A291" s="4"/>
+      <c r="C291" s="134"/>
     </row>
     <row r="292" ht="36.0" customHeight="1">
-      <c r="A292" s="57"/>
-      <c r="C292" s="91"/>
+      <c r="A292" s="4"/>
+      <c r="C292" s="134"/>
     </row>
     <row r="293" ht="36.0" customHeight="1">
-      <c r="A293" s="57"/>
-      <c r="C293" s="91"/>
+      <c r="A293" s="4"/>
+      <c r="C293" s="134"/>
     </row>
     <row r="294" ht="36.0" customHeight="1">
-      <c r="A294" s="57"/>
-      <c r="C294" s="91"/>
+      <c r="A294" s="4"/>
+      <c r="C294" s="134"/>
     </row>
     <row r="295" ht="36.0" customHeight="1">
-      <c r="A295" s="57"/>
-      <c r="C295" s="91"/>
+      <c r="A295" s="4"/>
+      <c r="C295" s="134"/>
     </row>
     <row r="296" ht="36.0" customHeight="1">
-      <c r="A296" s="57"/>
-      <c r="C296" s="91"/>
+      <c r="A296" s="4"/>
+      <c r="C296" s="134"/>
     </row>
     <row r="297" ht="36.0" customHeight="1">
-      <c r="A297" s="57"/>
-      <c r="C297" s="91"/>
+      <c r="A297" s="4"/>
+      <c r="C297" s="134"/>
     </row>
     <row r="298" ht="36.0" customHeight="1">
-      <c r="A298" s="57"/>
-      <c r="C298" s="91"/>
+      <c r="A298" s="4"/>
+      <c r="C298" s="134"/>
     </row>
     <row r="299" ht="36.0" customHeight="1">
-      <c r="A299" s="57"/>
-      <c r="C299" s="91"/>
+      <c r="A299" s="4"/>
+      <c r="C299" s="134"/>
     </row>
     <row r="300" ht="36.0" customHeight="1">
-      <c r="A300" s="57"/>
-      <c r="C300" s="91"/>
+      <c r="A300" s="4"/>
+      <c r="C300" s="134"/>
     </row>
     <row r="301" ht="36.0" customHeight="1">
-      <c r="A301" s="57"/>
-      <c r="C301" s="91"/>
+      <c r="A301" s="4"/>
+      <c r="C301" s="134"/>
     </row>
     <row r="302" ht="36.0" customHeight="1">
-      <c r="A302" s="57"/>
-      <c r="C302" s="91"/>
+      <c r="A302" s="4"/>
+      <c r="C302" s="134"/>
     </row>
     <row r="303" ht="36.0" customHeight="1">
-      <c r="A303" s="57"/>
-      <c r="C303" s="91"/>
+      <c r="A303" s="4"/>
+      <c r="C303" s="134"/>
     </row>
     <row r="304" ht="36.0" customHeight="1">
-      <c r="A304" s="57"/>
-      <c r="C304" s="91"/>
+      <c r="A304" s="4"/>
+      <c r="C304" s="134"/>
     </row>
     <row r="305" ht="36.0" customHeight="1">
-      <c r="A305" s="57"/>
-      <c r="C305" s="91"/>
+      <c r="A305" s="4"/>
+      <c r="C305" s="134"/>
     </row>
     <row r="306" ht="36.0" customHeight="1">
-      <c r="A306" s="57"/>
-      <c r="C306" s="91"/>
+      <c r="A306" s="4"/>
+      <c r="C306" s="134"/>
     </row>
     <row r="307" ht="36.0" customHeight="1">
-      <c r="A307" s="57"/>
-      <c r="C307" s="91"/>
+      <c r="A307" s="4"/>
+      <c r="C307" s="134"/>
     </row>
     <row r="308" ht="36.0" customHeight="1">
-      <c r="A308" s="57"/>
-      <c r="C308" s="91"/>
+      <c r="A308" s="4"/>
+      <c r="C308" s="134"/>
     </row>
     <row r="309" ht="36.0" customHeight="1">
-      <c r="A309" s="57"/>
-      <c r="C309" s="91"/>
+      <c r="A309" s="4"/>
+      <c r="C309" s="134"/>
     </row>
     <row r="310" ht="36.0" customHeight="1">
-      <c r="A310" s="57"/>
-      <c r="C310" s="91"/>
+      <c r="A310" s="4"/>
+      <c r="C310" s="134"/>
     </row>
     <row r="311" ht="36.0" customHeight="1">
-      <c r="A311" s="57"/>
-      <c r="C311" s="91"/>
+      <c r="A311" s="4"/>
+      <c r="C311" s="134"/>
     </row>
     <row r="312" ht="36.0" customHeight="1">
-      <c r="A312" s="57"/>
-      <c r="C312" s="91"/>
+      <c r="A312" s="4"/>
+      <c r="C312" s="134"/>
     </row>
     <row r="313" ht="36.0" customHeight="1">
-      <c r="A313" s="57"/>
-      <c r="C313" s="91"/>
+      <c r="A313" s="4"/>
+      <c r="C313" s="134"/>
     </row>
     <row r="314" ht="36.0" customHeight="1">
-      <c r="A314" s="57"/>
-      <c r="C314" s="91"/>
+      <c r="A314" s="4"/>
+      <c r="C314" s="134"/>
     </row>
     <row r="315" ht="36.0" customHeight="1">
-      <c r="A315" s="57"/>
-      <c r="C315" s="91"/>
+      <c r="A315" s="4"/>
+      <c r="C315" s="134"/>
     </row>
     <row r="316" ht="36.0" customHeight="1">
-      <c r="A316" s="57"/>
-      <c r="C316" s="91"/>
+      <c r="A316" s="4"/>
+      <c r="C316" s="134"/>
     </row>
     <row r="317" ht="36.0" customHeight="1">
-      <c r="A317" s="57"/>
-      <c r="C317" s="91"/>
+      <c r="A317" s="4"/>
+      <c r="C317" s="134"/>
     </row>
     <row r="318" ht="36.0" customHeight="1">
-      <c r="A318" s="57"/>
-      <c r="C318" s="91"/>
+      <c r="A318" s="4"/>
+      <c r="C318" s="134"/>
     </row>
     <row r="319" ht="36.0" customHeight="1">
-      <c r="A319" s="57"/>
-      <c r="C319" s="91"/>
+      <c r="A319" s="4"/>
+      <c r="C319" s="134"/>
     </row>
     <row r="320" ht="36.0" customHeight="1">
-      <c r="A320" s="57"/>
-      <c r="C320" s="91"/>
+      <c r="A320" s="4"/>
+      <c r="C320" s="134"/>
     </row>
     <row r="321" ht="36.0" customHeight="1">
-      <c r="A321" s="57"/>
-      <c r="C321" s="91"/>
+      <c r="A321" s="4"/>
+      <c r="C321" s="134"/>
     </row>
     <row r="322" ht="36.0" customHeight="1">
-      <c r="A322" s="57"/>
-      <c r="C322" s="91"/>
+      <c r="A322" s="4"/>
+      <c r="C322" s="134"/>
     </row>
     <row r="323" ht="36.0" customHeight="1">
-      <c r="A323" s="57"/>
-      <c r="C323" s="91"/>
+      <c r="A323" s="4"/>
+      <c r="C323" s="134"/>
     </row>
     <row r="324" ht="36.0" customHeight="1">
-      <c r="A324" s="57"/>
-      <c r="C324" s="91"/>
+      <c r="A324" s="4"/>
+      <c r="C324" s="134"/>
     </row>
     <row r="325" ht="36.0" customHeight="1">
-      <c r="A325" s="57"/>
-      <c r="C325" s="91"/>
+      <c r="A325" s="4"/>
+      <c r="C325" s="134"/>
     </row>
     <row r="326" ht="36.0" customHeight="1">
-      <c r="A326" s="57"/>
-      <c r="C326" s="91"/>
+      <c r="A326" s="4"/>
+      <c r="C326" s="134"/>
     </row>
     <row r="327" ht="36.0" customHeight="1">
-      <c r="A327" s="57"/>
-      <c r="C327" s="91"/>
+      <c r="A327" s="4"/>
+      <c r="C327" s="134"/>
     </row>
     <row r="328" ht="36.0" customHeight="1">
-      <c r="A328" s="57"/>
-      <c r="C328" s="91"/>
+      <c r="A328" s="4"/>
+      <c r="C328" s="134"/>
     </row>
     <row r="329" ht="36.0" customHeight="1">
-      <c r="A329" s="57"/>
-      <c r="C329" s="91"/>
+      <c r="A329" s="4"/>
+      <c r="C329" s="134"/>
     </row>
     <row r="330" ht="36.0" customHeight="1">
-      <c r="A330" s="57"/>
-      <c r="C330" s="91"/>
+      <c r="A330" s="4"/>
+      <c r="C330" s="134"/>
     </row>
     <row r="331" ht="36.0" customHeight="1">
-      <c r="A331" s="57"/>
-      <c r="C331" s="91"/>
+      <c r="A331" s="4"/>
+      <c r="C331" s="134"/>
     </row>
     <row r="332" ht="36.0" customHeight="1">
-      <c r="A332" s="57"/>
-      <c r="C332" s="91"/>
+      <c r="A332" s="4"/>
+      <c r="C332" s="134"/>
     </row>
     <row r="333" ht="36.0" customHeight="1">
-      <c r="A333" s="57"/>
-      <c r="C333" s="91"/>
+      <c r="A333" s="4"/>
+      <c r="C333" s="134"/>
     </row>
     <row r="334" ht="36.0" customHeight="1">
-      <c r="A334" s="57"/>
-      <c r="C334" s="91"/>
+      <c r="A334" s="4"/>
+      <c r="C334" s="134"/>
     </row>
     <row r="335" ht="36.0" customHeight="1">
-      <c r="A335" s="57"/>
-      <c r="C335" s="91"/>
+      <c r="A335" s="4"/>
+      <c r="C335" s="134"/>
     </row>
     <row r="336" ht="36.0" customHeight="1">
-      <c r="A336" s="57"/>
-      <c r="C336" s="91"/>
+      <c r="A336" s="4"/>
+      <c r="C336" s="134"/>
     </row>
     <row r="337" ht="36.0" customHeight="1">
-      <c r="A337" s="57"/>
-      <c r="C337" s="91"/>
+      <c r="A337" s="4"/>
+      <c r="C337" s="134"/>
     </row>
     <row r="338" ht="36.0" customHeight="1">
-      <c r="A338" s="57"/>
-      <c r="C338" s="91"/>
+      <c r="A338" s="4"/>
+      <c r="C338" s="134"/>
     </row>
     <row r="339" ht="36.0" customHeight="1">
-      <c r="A339" s="57"/>
-      <c r="C339" s="91"/>
+      <c r="A339" s="4"/>
+      <c r="C339" s="134"/>
     </row>
     <row r="340" ht="36.0" customHeight="1">
-      <c r="A340" s="57"/>
-      <c r="C340" s="91"/>
+      <c r="A340" s="4"/>
+      <c r="C340" s="134"/>
     </row>
     <row r="341" ht="36.0" customHeight="1">
-      <c r="A341" s="57"/>
-      <c r="C341" s="91"/>
+      <c r="A341" s="4"/>
+      <c r="C341" s="134"/>
     </row>
     <row r="342" ht="36.0" customHeight="1">
-      <c r="A342" s="57"/>
-      <c r="C342" s="91"/>
+      <c r="A342" s="4"/>
+      <c r="C342" s="134"/>
     </row>
     <row r="343" ht="36.0" customHeight="1">
-      <c r="A343" s="57"/>
-      <c r="C343" s="91"/>
+      <c r="A343" s="4"/>
+      <c r="C343" s="134"/>
     </row>
     <row r="344" ht="36.0" customHeight="1">
-      <c r="A344" s="57"/>
-      <c r="C344" s="91"/>
+      <c r="A344" s="4"/>
+      <c r="C344" s="134"/>
     </row>
     <row r="345" ht="36.0" customHeight="1">
-      <c r="A345" s="57"/>
-      <c r="C345" s="91"/>
+      <c r="A345" s="4"/>
+      <c r="C345" s="134"/>
     </row>
     <row r="346" ht="36.0" customHeight="1">
-      <c r="A346" s="57"/>
-      <c r="C346" s="91"/>
+      <c r="A346" s="4"/>
+      <c r="C346" s="134"/>
     </row>
     <row r="347" ht="36.0" customHeight="1">
-      <c r="A347" s="57"/>
-      <c r="C347" s="91"/>
+      <c r="A347" s="4"/>
+      <c r="C347" s="134"/>
     </row>
     <row r="348" ht="36.0" customHeight="1">
-      <c r="A348" s="57"/>
-      <c r="C348" s="91"/>
+      <c r="A348" s="4"/>
+      <c r="C348" s="134"/>
     </row>
     <row r="349" ht="36.0" customHeight="1">
-      <c r="A349" s="57"/>
-      <c r="C349" s="91"/>
+      <c r="A349" s="4"/>
+      <c r="C349" s="134"/>
     </row>
     <row r="350" ht="36.0" customHeight="1">
-      <c r="A350" s="57"/>
-      <c r="C350" s="91"/>
+      <c r="A350" s="4"/>
+      <c r="C350" s="134"/>
     </row>
     <row r="351" ht="36.0" customHeight="1">
-      <c r="A351" s="57"/>
-      <c r="C351" s="91"/>
+      <c r="A351" s="4"/>
+      <c r="C351" s="134"/>
     </row>
     <row r="352" ht="36.0" customHeight="1">
-      <c r="A352" s="57"/>
-      <c r="C352" s="91"/>
+      <c r="A352" s="4"/>
+      <c r="C352" s="134"/>
     </row>
     <row r="353" ht="36.0" customHeight="1">
-      <c r="A353" s="57"/>
-      <c r="C353" s="91"/>
+      <c r="A353" s="4"/>
+      <c r="C353" s="134"/>
     </row>
     <row r="354" ht="36.0" customHeight="1">
-      <c r="A354" s="57"/>
-      <c r="C354" s="91"/>
+      <c r="A354" s="4"/>
+      <c r="C354" s="134"/>
     </row>
     <row r="355" ht="36.0" customHeight="1">
-      <c r="A355" s="57"/>
-      <c r="C355" s="91"/>
+      <c r="A355" s="4"/>
+      <c r="C355" s="134"/>
     </row>
     <row r="356" ht="36.0" customHeight="1">
-      <c r="A356" s="57"/>
-      <c r="C356" s="91"/>
+      <c r="A356" s="4"/>
+      <c r="C356" s="134"/>
     </row>
     <row r="357" ht="36.0" customHeight="1">
-      <c r="A357" s="57"/>
-      <c r="C357" s="91"/>
+      <c r="A357" s="4"/>
+      <c r="C357" s="134"/>
     </row>
     <row r="358" ht="36.0" customHeight="1">
-      <c r="A358" s="57"/>
-      <c r="C358" s="91"/>
+      <c r="A358" s="4"/>
+      <c r="C358" s="134"/>
     </row>
     <row r="359" ht="36.0" customHeight="1">
-      <c r="A359" s="57"/>
-      <c r="C359" s="91"/>
+      <c r="A359" s="4"/>
+      <c r="C359" s="134"/>
     </row>
     <row r="360" ht="36.0" customHeight="1">
-      <c r="A360" s="57"/>
-      <c r="C360" s="91"/>
+      <c r="A360" s="4"/>
+      <c r="C360" s="134"/>
     </row>
     <row r="361" ht="36.0" customHeight="1">
-      <c r="A361" s="57"/>
-      <c r="C361" s="91"/>
+      <c r="A361" s="4"/>
+      <c r="C361" s="134"/>
     </row>
     <row r="362" ht="36.0" customHeight="1">
-      <c r="A362" s="57"/>
-      <c r="C362" s="91"/>
+      <c r="A362" s="4"/>
+      <c r="C362" s="134"/>
     </row>
     <row r="363" ht="36.0" customHeight="1">
-      <c r="A363" s="57"/>
-      <c r="C363" s="91"/>
+      <c r="A363" s="4"/>
+      <c r="C363" s="134"/>
     </row>
     <row r="364" ht="36.0" customHeight="1">
-      <c r="A364" s="57"/>
-      <c r="C364" s="91"/>
+      <c r="A364" s="4"/>
+      <c r="C364" s="134"/>
     </row>
     <row r="365" ht="36.0" customHeight="1">
-      <c r="A365" s="57"/>
-      <c r="C365" s="91"/>
+      <c r="A365" s="4"/>
+      <c r="C365" s="134"/>
     </row>
     <row r="366" ht="36.0" customHeight="1">
-      <c r="A366" s="57"/>
-      <c r="C366" s="91"/>
+      <c r="A366" s="4"/>
+      <c r="C366" s="134"/>
     </row>
     <row r="367" ht="36.0" customHeight="1">
-      <c r="A367" s="57"/>
-      <c r="C367" s="91"/>
+      <c r="A367" s="4"/>
+      <c r="C367" s="134"/>
     </row>
     <row r="368" ht="36.0" customHeight="1">
-      <c r="A368" s="57"/>
-      <c r="C368" s="91"/>
+      <c r="A368" s="4"/>
+      <c r="C368" s="134"/>
     </row>
     <row r="369" ht="36.0" customHeight="1">
-      <c r="A369" s="57"/>
-      <c r="C369" s="91"/>
+      <c r="A369" s="4"/>
+      <c r="C369" s="134"/>
     </row>
     <row r="370" ht="36.0" customHeight="1">
-      <c r="A370" s="57"/>
-      <c r="C370" s="91"/>
+      <c r="A370" s="4"/>
+      <c r="C370" s="134"/>
     </row>
     <row r="371" ht="36.0" customHeight="1">
-      <c r="A371" s="57"/>
-      <c r="C371" s="91"/>
+      <c r="A371" s="4"/>
+      <c r="C371" s="134"/>
     </row>
     <row r="372" ht="36.0" customHeight="1">
-      <c r="A372" s="57"/>
-      <c r="C372" s="91"/>
+      <c r="A372" s="4"/>
+      <c r="C372" s="134"/>
     </row>
     <row r="373" ht="36.0" customHeight="1">
-      <c r="A373" s="57"/>
-      <c r="C373" s="91"/>
+      <c r="A373" s="4"/>
+      <c r="C373" s="134"/>
     </row>
     <row r="374" ht="36.0" customHeight="1">
-      <c r="A374" s="57"/>
-      <c r="C374" s="91"/>
+      <c r="A374" s="4"/>
+      <c r="C374" s="134"/>
     </row>
     <row r="375" ht="36.0" customHeight="1">
-      <c r="A375" s="57"/>
-      <c r="C375" s="91"/>
+      <c r="A375" s="4"/>
+      <c r="C375" s="134"/>
     </row>
     <row r="376" ht="36.0" customHeight="1">
-      <c r="A376" s="57"/>
-      <c r="C376" s="91"/>
+      <c r="A376" s="4"/>
+      <c r="C376" s="134"/>
     </row>
     <row r="377" ht="36.0" customHeight="1">
-      <c r="A377" s="57"/>
-      <c r="C377" s="91"/>
+      <c r="A377" s="4"/>
+      <c r="C377" s="134"/>
     </row>
     <row r="378" ht="36.0" customHeight="1">
-      <c r="A378" s="57"/>
-      <c r="C378" s="91"/>
+      <c r="A378" s="4"/>
+      <c r="C378" s="134"/>
     </row>
     <row r="379" ht="36.0" customHeight="1">
-      <c r="A379" s="57"/>
-      <c r="C379" s="91"/>
+      <c r="A379" s="4"/>
+      <c r="C379" s="134"/>
     </row>
     <row r="380" ht="36.0" customHeight="1">
-      <c r="A380" s="57"/>
-      <c r="C380" s="91"/>
+      <c r="A380" s="4"/>
+      <c r="C380" s="134"/>
     </row>
     <row r="381" ht="36.0" customHeight="1">
-      <c r="A381" s="57"/>
-      <c r="C381" s="91"/>
+      <c r="A381" s="4"/>
+      <c r="C381" s="134"/>
     </row>
     <row r="382" ht="36.0" customHeight="1">
-      <c r="A382" s="57"/>
-      <c r="C382" s="91"/>
+      <c r="A382" s="4"/>
+      <c r="C382" s="134"/>
     </row>
     <row r="383" ht="36.0" customHeight="1">
-      <c r="A383" s="57"/>
-      <c r="C383" s="91"/>
+      <c r="A383" s="4"/>
+      <c r="C383" s="134"/>
     </row>
     <row r="384" ht="36.0" customHeight="1">
-      <c r="A384" s="57"/>
-      <c r="C384" s="91"/>
+      <c r="A384" s="4"/>
+      <c r="C384" s="134"/>
     </row>
     <row r="385" ht="36.0" customHeight="1">
-      <c r="A385" s="57"/>
-      <c r="C385" s="91"/>
+      <c r="A385" s="4"/>
+      <c r="C385" s="134"/>
     </row>
     <row r="386" ht="36.0" customHeight="1">
-      <c r="A386" s="57"/>
-      <c r="C386" s="91"/>
+      <c r="A386" s="4"/>
+      <c r="C386" s="134"/>
     </row>
     <row r="387" ht="36.0" customHeight="1">
-      <c r="A387" s="57"/>
-      <c r="C387" s="91"/>
+      <c r="A387" s="4"/>
+      <c r="C387" s="134"/>
     </row>
     <row r="388" ht="36.0" customHeight="1">
-      <c r="A388" s="57"/>
-      <c r="C388" s="91"/>
+      <c r="A388" s="4"/>
+      <c r="C388" s="134"/>
     </row>
     <row r="389" ht="36.0" customHeight="1">
-      <c r="A389" s="57"/>
-      <c r="C389" s="91"/>
+      <c r="A389" s="4"/>
+      <c r="C389" s="134"/>
     </row>
     <row r="390" ht="36.0" customHeight="1">
-      <c r="A390" s="57"/>
-      <c r="C390" s="91"/>
+      <c r="A390" s="4"/>
+      <c r="C390" s="134"/>
     </row>
     <row r="391" ht="36.0" customHeight="1">
-      <c r="A391" s="57"/>
-      <c r="C391" s="91"/>
+      <c r="A391" s="4"/>
+      <c r="C391" s="134"/>
     </row>
     <row r="392" ht="36.0" customHeight="1">
-      <c r="A392" s="57"/>
-      <c r="C392" s="91"/>
+      <c r="A392" s="4"/>
+      <c r="C392" s="134"/>
     </row>
     <row r="393" ht="36.0" customHeight="1">
-      <c r="A393" s="57"/>
-      <c r="C393" s="91"/>
+      <c r="A393" s="4"/>
+      <c r="C393" s="134"/>
     </row>
     <row r="394" ht="36.0" customHeight="1">
-      <c r="A394" s="57"/>
-      <c r="C394" s="91"/>
+      <c r="A394" s="4"/>
+      <c r="C394" s="134"/>
     </row>
     <row r="395" ht="36.0" customHeight="1">
-      <c r="A395" s="57"/>
-      <c r="C395" s="91"/>
+      <c r="A395" s="4"/>
+      <c r="C395" s="134"/>
     </row>
     <row r="396" ht="36.0" customHeight="1">
-      <c r="A396" s="57"/>
-      <c r="C396" s="91"/>
+      <c r="A396" s="4"/>
+      <c r="C396" s="134"/>
     </row>
     <row r="397" ht="36.0" customHeight="1">
-      <c r="A397" s="57"/>
-      <c r="C397" s="91"/>
+      <c r="A397" s="4"/>
+      <c r="C397" s="134"/>
     </row>
     <row r="398" ht="36.0" customHeight="1">
-      <c r="A398" s="57"/>
-      <c r="C398" s="91"/>
+      <c r="A398" s="4"/>
+      <c r="C398" s="134"/>
     </row>
     <row r="399" ht="36.0" customHeight="1">
-      <c r="A399" s="57"/>
-      <c r="C399" s="91"/>
+      <c r="A399" s="4"/>
+      <c r="C399" s="134"/>
     </row>
     <row r="400" ht="36.0" customHeight="1">
-      <c r="A400" s="57"/>
-      <c r="C400" s="91"/>
+      <c r="A400" s="4"/>
+      <c r="C400" s="134"/>
     </row>
     <row r="401" ht="36.0" customHeight="1">
-      <c r="A401" s="57"/>
-      <c r="C401" s="91"/>
+      <c r="A401" s="4"/>
+      <c r="C401" s="134"/>
     </row>
     <row r="402" ht="36.0" customHeight="1">
-      <c r="A402" s="57"/>
-      <c r="C402" s="91"/>
+      <c r="A402" s="4"/>
+      <c r="C402" s="134"/>
     </row>
     <row r="403" ht="36.0" customHeight="1">
-      <c r="A403" s="57"/>
-      <c r="C403" s="91"/>
+      <c r="A403" s="4"/>
+      <c r="C403" s="134"/>
     </row>
     <row r="404" ht="36.0" customHeight="1">
-      <c r="A404" s="57"/>
-      <c r="C404" s="91"/>
+      <c r="A404" s="4"/>
+      <c r="C404" s="134"/>
     </row>
     <row r="405" ht="36.0" customHeight="1">
-      <c r="A405" s="57"/>
-      <c r="C405" s="91"/>
+      <c r="A405" s="4"/>
+      <c r="C405" s="134"/>
     </row>
     <row r="406" ht="36.0" customHeight="1">
-      <c r="A406" s="57"/>
-      <c r="C406" s="91"/>
+      <c r="A406" s="4"/>
+      <c r="C406" s="134"/>
     </row>
     <row r="407" ht="36.0" customHeight="1">
-      <c r="A407" s="57"/>
-      <c r="C407" s="91"/>
+      <c r="A407" s="4"/>
+      <c r="C407" s="134"/>
     </row>
     <row r="408" ht="36.0" customHeight="1">
-      <c r="A408" s="57"/>
-      <c r="C408" s="91"/>
+      <c r="A408" s="4"/>
+      <c r="C408" s="134"/>
     </row>
     <row r="409" ht="36.0" customHeight="1">
-      <c r="A409" s="57"/>
-      <c r="C409" s="91"/>
+      <c r="A409" s="4"/>
+      <c r="C409" s="134"/>
     </row>
     <row r="410" ht="36.0" customHeight="1">
-      <c r="A410" s="57"/>
-      <c r="C410" s="91"/>
+      <c r="A410" s="4"/>
+      <c r="C410" s="134"/>
     </row>
     <row r="411" ht="36.0" customHeight="1">
-      <c r="A411" s="57"/>
-      <c r="C411" s="91"/>
+      <c r="A411" s="4"/>
+      <c r="C411" s="134"/>
     </row>
     <row r="412" ht="36.0" customHeight="1">
-      <c r="A412" s="57"/>
-      <c r="C412" s="91"/>
+      <c r="A412" s="4"/>
+      <c r="C412" s="134"/>
     </row>
     <row r="413" ht="36.0" customHeight="1">
-      <c r="A413" s="57"/>
-      <c r="C413" s="91"/>
+      <c r="A413" s="4"/>
+      <c r="C413" s="134"/>
     </row>
     <row r="414" ht="36.0" customHeight="1">
-      <c r="A414" s="57"/>
-      <c r="C414" s="91"/>
+      <c r="A414" s="4"/>
+      <c r="C414" s="134"/>
     </row>
     <row r="415" ht="36.0" customHeight="1">
-      <c r="A415" s="57"/>
-      <c r="C415" s="91"/>
+      <c r="A415" s="4"/>
+      <c r="C415" s="134"/>
     </row>
     <row r="416" ht="36.0" customHeight="1">
-      <c r="A416" s="57"/>
-      <c r="C416" s="91"/>
+      <c r="A416" s="4"/>
+      <c r="C416" s="134"/>
     </row>
     <row r="417" ht="36.0" customHeight="1">
-      <c r="A417" s="57"/>
-      <c r="C417" s="91"/>
+      <c r="A417" s="4"/>
+      <c r="C417" s="134"/>
     </row>
     <row r="418" ht="36.0" customHeight="1">
-      <c r="A418" s="57"/>
-      <c r="C418" s="91"/>
+      <c r="A418" s="4"/>
+      <c r="C418" s="134"/>
     </row>
     <row r="419" ht="36.0" customHeight="1">
-      <c r="A419" s="57"/>
-      <c r="C419" s="91"/>
+      <c r="A419" s="4"/>
+      <c r="C419" s="134"/>
     </row>
     <row r="420" ht="36.0" customHeight="1">
-      <c r="A420" s="57"/>
-      <c r="C420" s="91"/>
+      <c r="A420" s="4"/>
+      <c r="C420" s="134"/>
     </row>
     <row r="421" ht="36.0" customHeight="1">
-      <c r="A421" s="57"/>
-      <c r="C421" s="91"/>
+      <c r="A421" s="4"/>
+      <c r="C421" s="134"/>
     </row>
     <row r="422" ht="36.0" customHeight="1">
-      <c r="A422" s="57"/>
-      <c r="C422" s="91"/>
+      <c r="A422" s="4"/>
+      <c r="C422" s="134"/>
     </row>
     <row r="423" ht="36.0" customHeight="1">
-      <c r="A423" s="57"/>
-      <c r="C423" s="91"/>
+      <c r="A423" s="4"/>
+      <c r="C423" s="134"/>
     </row>
     <row r="424" ht="36.0" customHeight="1">
-      <c r="A424" s="57"/>
-      <c r="C424" s="91"/>
+      <c r="A424" s="4"/>
+      <c r="C424" s="134"/>
     </row>
     <row r="425" ht="36.0" customHeight="1">
-      <c r="A425" s="57"/>
-      <c r="C425" s="91"/>
+      <c r="A425" s="4"/>
+      <c r="C425" s="134"/>
     </row>
     <row r="426" ht="36.0" customHeight="1">
-      <c r="A426" s="57"/>
-      <c r="C426" s="91"/>
+      <c r="A426" s="4"/>
+      <c r="C426" s="134"/>
     </row>
     <row r="427" ht="36.0" customHeight="1">
-      <c r="A427" s="57"/>
-      <c r="C427" s="91"/>
+      <c r="A427" s="4"/>
+      <c r="C427" s="134"/>
     </row>
     <row r="428" ht="36.0" customHeight="1">
-      <c r="A428" s="57"/>
-      <c r="C428" s="91"/>
+      <c r="A428" s="4"/>
+      <c r="C428" s="134"/>
     </row>
     <row r="429" ht="36.0" customHeight="1">
-      <c r="A429" s="57"/>
-      <c r="C429" s="91"/>
+      <c r="A429" s="4"/>
+      <c r="C429" s="134"/>
     </row>
     <row r="430" ht="36.0" customHeight="1">
-      <c r="A430" s="57"/>
-      <c r="C430" s="91"/>
+      <c r="A430" s="4"/>
+      <c r="C430" s="134"/>
     </row>
     <row r="431" ht="36.0" customHeight="1">
-      <c r="A431" s="57"/>
-      <c r="C431" s="91"/>
+      <c r="A431" s="4"/>
+      <c r="C431" s="134"/>
     </row>
     <row r="432" ht="36.0" customHeight="1">
-      <c r="A432" s="57"/>
-      <c r="C432" s="91"/>
+      <c r="A432" s="4"/>
+      <c r="C432" s="134"/>
     </row>
     <row r="433" ht="36.0" customHeight="1">
-      <c r="A433" s="57"/>
-      <c r="C433" s="91"/>
+      <c r="A433" s="4"/>
+      <c r="C433" s="134"/>
     </row>
     <row r="434" ht="36.0" customHeight="1">
-      <c r="A434" s="57"/>
-      <c r="C434" s="91"/>
+      <c r="A434" s="4"/>
+      <c r="C434" s="134"/>
     </row>
     <row r="435" ht="36.0" customHeight="1">
-      <c r="A435" s="57"/>
-      <c r="C435" s="91"/>
+      <c r="A435" s="4"/>
+      <c r="C435" s="134"/>
     </row>
     <row r="436" ht="36.0" customHeight="1">
-      <c r="A436" s="57"/>
-      <c r="C436" s="91"/>
+      <c r="A436" s="4"/>
+      <c r="C436" s="134"/>
     </row>
     <row r="437" ht="36.0" customHeight="1">
-      <c r="A437" s="57"/>
-      <c r="C437" s="91"/>
+      <c r="A437" s="4"/>
+      <c r="C437" s="134"/>
     </row>
     <row r="438" ht="36.0" customHeight="1">
-      <c r="A438" s="57"/>
-      <c r="C438" s="91"/>
+      <c r="A438" s="4"/>
+      <c r="C438" s="134"/>
     </row>
     <row r="439" ht="36.0" customHeight="1">
-      <c r="A439" s="57"/>
-      <c r="C439" s="91"/>
+      <c r="A439" s="4"/>
+      <c r="C439" s="134"/>
     </row>
     <row r="440" ht="36.0" customHeight="1">
-      <c r="A440" s="57"/>
-      <c r="C440" s="91"/>
+      <c r="A440" s="4"/>
+      <c r="C440" s="134"/>
     </row>
     <row r="441" ht="36.0" customHeight="1">
-      <c r="A441" s="57"/>
-      <c r="C441" s="91"/>
+      <c r="A441" s="4"/>
+      <c r="C441" s="134"/>
     </row>
     <row r="442" ht="36.0" customHeight="1">
-      <c r="A442" s="57"/>
-      <c r="C442" s="91"/>
+      <c r="A442" s="4"/>
+      <c r="C442" s="134"/>
     </row>
     <row r="443" ht="36.0" customHeight="1">
-      <c r="A443" s="57"/>
-      <c r="C443" s="91"/>
+      <c r="A443" s="4"/>
+      <c r="C443" s="134"/>
     </row>
     <row r="444" ht="36.0" customHeight="1">
-      <c r="A444" s="57"/>
-      <c r="C444" s="91"/>
+      <c r="A444" s="4"/>
+      <c r="C444" s="134"/>
     </row>
     <row r="445" ht="36.0" customHeight="1">
-      <c r="A445" s="57"/>
-      <c r="C445" s="91"/>
+      <c r="A445" s="4"/>
+      <c r="C445" s="134"/>
     </row>
     <row r="446" ht="36.0" customHeight="1">
-      <c r="A446" s="57"/>
-      <c r="C446" s="91"/>
+      <c r="A446" s="4"/>
+      <c r="C446" s="134"/>
     </row>
     <row r="447" ht="36.0" customHeight="1">
-      <c r="A447" s="57"/>
-      <c r="C447" s="91"/>
+      <c r="A447" s="4"/>
+      <c r="C447" s="134"/>
     </row>
     <row r="448" ht="36.0" customHeight="1">
-      <c r="A448" s="57"/>
-      <c r="C448" s="91"/>
+      <c r="A448" s="4"/>
+      <c r="C448" s="134"/>
     </row>
     <row r="449" ht="36.0" customHeight="1">
-      <c r="A449" s="57"/>
-      <c r="C449" s="91"/>
+      <c r="A449" s="4"/>
+      <c r="C449" s="134"/>
     </row>
     <row r="450" ht="36.0" customHeight="1">
-      <c r="A450" s="57"/>
-      <c r="C450" s="91"/>
+      <c r="A450" s="4"/>
+      <c r="C450" s="134"/>
     </row>
     <row r="451" ht="36.0" customHeight="1">
-      <c r="A451" s="57"/>
-      <c r="C451" s="91"/>
+      <c r="A451" s="4"/>
+      <c r="C451" s="134"/>
     </row>
     <row r="452" ht="36.0" customHeight="1">
-      <c r="A452" s="57"/>
-      <c r="C452" s="91"/>
+      <c r="A452" s="4"/>
+      <c r="C452" s="134"/>
     </row>
     <row r="453" ht="36.0" customHeight="1">
-      <c r="A453" s="57"/>
-      <c r="C453" s="91"/>
+      <c r="A453" s="4"/>
+      <c r="C453" s="134"/>
     </row>
     <row r="454" ht="36.0" customHeight="1">
-      <c r="A454" s="57"/>
-      <c r="C454" s="91"/>
+      <c r="A454" s="4"/>
+      <c r="C454" s="134"/>
     </row>
     <row r="455" ht="36.0" customHeight="1">
-      <c r="A455" s="57"/>
-      <c r="C455" s="91"/>
+      <c r="A455" s="4"/>
+      <c r="C455" s="134"/>
     </row>
     <row r="456" ht="36.0" customHeight="1">
-      <c r="A456" s="57"/>
-      <c r="C456" s="91"/>
+      <c r="A456" s="4"/>
+      <c r="C456" s="134"/>
     </row>
     <row r="457" ht="36.0" customHeight="1">
-      <c r="A457" s="57"/>
-      <c r="C457" s="91"/>
+      <c r="A457" s="4"/>
+      <c r="C457" s="134"/>
     </row>
     <row r="458" ht="36.0" customHeight="1">
-      <c r="A458" s="57"/>
-      <c r="C458" s="91"/>
+      <c r="A458" s="4"/>
+      <c r="C458" s="134"/>
     </row>
     <row r="459" ht="36.0" customHeight="1">
-      <c r="A459" s="57"/>
-      <c r="C459" s="91"/>
+      <c r="A459" s="4"/>
+      <c r="C459" s="134"/>
     </row>
     <row r="460" ht="36.0" customHeight="1">
-      <c r="A460" s="57"/>
-      <c r="C460" s="91"/>
+      <c r="A460" s="4"/>
+      <c r="C460" s="134"/>
     </row>
     <row r="461" ht="36.0" customHeight="1">
-      <c r="A461" s="57"/>
-      <c r="C461" s="91"/>
+      <c r="A461" s="4"/>
+      <c r="C461" s="134"/>
     </row>
     <row r="462" ht="36.0" customHeight="1">
-      <c r="A462" s="57"/>
-      <c r="C462" s="91"/>
+      <c r="A462" s="4"/>
+      <c r="C462" s="134"/>
     </row>
     <row r="463" ht="36.0" customHeight="1">
-      <c r="A463" s="57"/>
-      <c r="C463" s="91"/>
+      <c r="A463" s="4"/>
+      <c r="C463" s="134"/>
     </row>
     <row r="464" ht="36.0" customHeight="1">
-      <c r="A464" s="57"/>
-      <c r="C464" s="91"/>
+      <c r="A464" s="4"/>
+      <c r="C464" s="134"/>
     </row>
     <row r="465" ht="36.0" customHeight="1">
-      <c r="A465" s="57"/>
-      <c r="C465" s="91"/>
+      <c r="A465" s="4"/>
+      <c r="C465" s="134"/>
     </row>
     <row r="466" ht="36.0" customHeight="1">
-      <c r="A466" s="57"/>
-      <c r="C466" s="91"/>
+      <c r="A466" s="4"/>
+      <c r="C466" s="134"/>
     </row>
     <row r="467" ht="36.0" customHeight="1">
-      <c r="A467" s="57"/>
-      <c r="C467" s="91"/>
+      <c r="A467" s="4"/>
+      <c r="C467" s="134"/>
     </row>
     <row r="468" ht="36.0" customHeight="1">
-      <c r="A468" s="57"/>
-      <c r="C468" s="91"/>
+      <c r="A468" s="4"/>
+      <c r="C468" s="134"/>
     </row>
     <row r="469" ht="36.0" customHeight="1">
-      <c r="A469" s="57"/>
-      <c r="C469" s="91"/>
+      <c r="A469" s="4"/>
+      <c r="C469" s="134"/>
     </row>
     <row r="470" ht="36.0" customHeight="1">
-      <c r="A470" s="57"/>
-      <c r="C470" s="91"/>
+      <c r="A470" s="4"/>
+      <c r="C470" s="134"/>
     </row>
     <row r="471" ht="36.0" customHeight="1">
-      <c r="A471" s="57"/>
-      <c r="C471" s="91"/>
+      <c r="A471" s="4"/>
+      <c r="C471" s="134"/>
     </row>
     <row r="472" ht="36.0" customHeight="1">
-      <c r="A472" s="57"/>
-      <c r="C472" s="91"/>
+      <c r="A472" s="4"/>
+      <c r="C472" s="134"/>
     </row>
     <row r="473" ht="36.0" customHeight="1">
-      <c r="A473" s="57"/>
-      <c r="C473" s="91"/>
+      <c r="A473" s="4"/>
+      <c r="C473" s="134"/>
     </row>
     <row r="474" ht="36.0" customHeight="1">
-      <c r="A474" s="57"/>
-      <c r="C474" s="91"/>
+      <c r="A474" s="4"/>
+      <c r="C474" s="134"/>
     </row>
     <row r="475" ht="36.0" customHeight="1">
-      <c r="A475" s="57"/>
-      <c r="C475" s="91"/>
+      <c r="A475" s="4"/>
+      <c r="C475" s="134"/>
     </row>
     <row r="476" ht="36.0" customHeight="1">
-      <c r="A476" s="57"/>
-      <c r="C476" s="91"/>
+      <c r="A476" s="4"/>
+      <c r="C476" s="134"/>
     </row>
     <row r="477" ht="36.0" customHeight="1">
-      <c r="A477" s="57"/>
-      <c r="C477" s="91"/>
+      <c r="A477" s="4"/>
+      <c r="C477" s="134"/>
     </row>
     <row r="478" ht="36.0" customHeight="1">
-      <c r="A478" s="57"/>
-      <c r="C478" s="91"/>
+      <c r="A478" s="4"/>
+      <c r="C478" s="134"/>
     </row>
     <row r="479" ht="36.0" customHeight="1">
-      <c r="A479" s="57"/>
-      <c r="C479" s="91"/>
+      <c r="A479" s="4"/>
+      <c r="C479" s="134"/>
     </row>
     <row r="480" ht="36.0" customHeight="1">
-      <c r="A480" s="57"/>
-      <c r="C480" s="91"/>
+      <c r="A480" s="4"/>
+      <c r="C480" s="134"/>
     </row>
     <row r="481" ht="36.0" customHeight="1">
-      <c r="A481" s="57"/>
-      <c r="C481" s="91"/>
+      <c r="A481" s="4"/>
+      <c r="C481" s="134"/>
     </row>
     <row r="482" ht="36.0" customHeight="1">
-      <c r="A482" s="57"/>
-      <c r="C482" s="91"/>
+      <c r="A482" s="4"/>
+      <c r="C482" s="134"/>
     </row>
     <row r="483" ht="36.0" customHeight="1">
-      <c r="A483" s="57"/>
-      <c r="C483" s="91"/>
+      <c r="A483" s="4"/>
+      <c r="C483" s="134"/>
     </row>
     <row r="484" ht="36.0" customHeight="1">
-      <c r="A484" s="57"/>
-      <c r="C484" s="91"/>
+      <c r="A484" s="4"/>
+      <c r="C484" s="134"/>
     </row>
     <row r="485" ht="36.0" customHeight="1">
-      <c r="A485" s="57"/>
-      <c r="C485" s="91"/>
+      <c r="A485" s="4"/>
+      <c r="C485" s="134"/>
     </row>
     <row r="486" ht="36.0" customHeight="1">
-      <c r="A486" s="57"/>
-      <c r="C486" s="91"/>
+      <c r="A486" s="4"/>
+      <c r="C486" s="134"/>
     </row>
     <row r="487" ht="36.0" customHeight="1">
-      <c r="A487" s="57"/>
-      <c r="C487" s="91"/>
+      <c r="A487" s="4"/>
+      <c r="C487" s="134"/>
     </row>
     <row r="488" ht="36.0" customHeight="1">
-      <c r="A488" s="57"/>
-      <c r="C488" s="91"/>
+      <c r="A488" s="4"/>
+      <c r="C488" s="134"/>
     </row>
     <row r="489" ht="36.0" customHeight="1">
-      <c r="A489" s="57"/>
-      <c r="C489" s="91"/>
+      <c r="A489" s="4"/>
+      <c r="C489" s="134"/>
     </row>
     <row r="490" ht="36.0" customHeight="1">
-      <c r="A490" s="57"/>
-      <c r="C490" s="91"/>
+      <c r="A490" s="4"/>
+      <c r="C490" s="134"/>
     </row>
     <row r="491" ht="36.0" customHeight="1">
-      <c r="A491" s="57"/>
-      <c r="C491" s="91"/>
+      <c r="A491" s="4"/>
+      <c r="C491" s="134"/>
     </row>
     <row r="492" ht="36.0" customHeight="1">
-      <c r="A492" s="57"/>
-      <c r="C492" s="91"/>
+      <c r="A492" s="4"/>
+      <c r="C492" s="134"/>
     </row>
     <row r="493" ht="36.0" customHeight="1">
-      <c r="A493" s="57"/>
-      <c r="C493" s="91"/>
+      <c r="A493" s="4"/>
+      <c r="C493" s="134"/>
     </row>
     <row r="494" ht="36.0" customHeight="1">
-      <c r="A494" s="57"/>
-      <c r="C494" s="91"/>
+      <c r="A494" s="4"/>
+      <c r="C494" s="134"/>
     </row>
     <row r="495" ht="36.0" customHeight="1">
-      <c r="A495" s="57"/>
-      <c r="C495" s="91"/>
+      <c r="A495" s="4"/>
+      <c r="C495" s="134"/>
     </row>
     <row r="496" ht="36.0" customHeight="1">
-      <c r="A496" s="57"/>
-      <c r="C496" s="91"/>
+      <c r="A496" s="4"/>
+      <c r="C496" s="134"/>
     </row>
     <row r="497" ht="36.0" customHeight="1">
-      <c r="A497" s="57"/>
-      <c r="C497" s="91"/>
+      <c r="A497" s="4"/>
+      <c r="C497" s="134"/>
     </row>
     <row r="498" ht="36.0" customHeight="1">
-      <c r="A498" s="57"/>
-      <c r="C498" s="91"/>
+      <c r="A498" s="4"/>
+      <c r="C498" s="134"/>
     </row>
     <row r="499" ht="36.0" customHeight="1">
-      <c r="A499" s="57"/>
-      <c r="C499" s="91"/>
+      <c r="A499" s="4"/>
+      <c r="C499" s="134"/>
     </row>
     <row r="500" ht="36.0" customHeight="1">
-      <c r="A500" s="57"/>
-      <c r="C500" s="91"/>
+      <c r="A500" s="4"/>
+      <c r="C500" s="134"/>
     </row>
     <row r="501" ht="36.0" customHeight="1">
-      <c r="A501" s="57"/>
-      <c r="C501" s="91"/>
+      <c r="A501" s="4"/>
+      <c r="C501" s="134"/>
     </row>
     <row r="502" ht="36.0" customHeight="1">
-      <c r="A502" s="57"/>
-      <c r="C502" s="91"/>
+      <c r="A502" s="4"/>
+      <c r="C502" s="134"/>
     </row>
     <row r="503" ht="36.0" customHeight="1">
-      <c r="A503" s="57"/>
-      <c r="C503" s="91"/>
+      <c r="A503" s="4"/>
+      <c r="C503" s="134"/>
     </row>
     <row r="504" ht="36.0" customHeight="1">
-      <c r="A504" s="57"/>
-      <c r="C504" s="91"/>
+      <c r="A504" s="4"/>
+      <c r="C504" s="134"/>
     </row>
     <row r="505" ht="36.0" customHeight="1">
-      <c r="A505" s="57"/>
-      <c r="C505" s="91"/>
+      <c r="A505" s="4"/>
+      <c r="C505" s="134"/>
     </row>
     <row r="506" ht="36.0" customHeight="1">
-      <c r="A506" s="57"/>
-      <c r="C506" s="91"/>
+      <c r="A506" s="4"/>
+      <c r="C506" s="134"/>
     </row>
     <row r="507" ht="36.0" customHeight="1">
-      <c r="A507" s="57"/>
-      <c r="C507" s="91"/>
+      <c r="A507" s="4"/>
+      <c r="C507" s="134"/>
     </row>
     <row r="508" ht="36.0" customHeight="1">
-      <c r="A508" s="57"/>
-      <c r="C508" s="91"/>
+      <c r="A508" s="4"/>
+      <c r="C508" s="134"/>
     </row>
     <row r="509" ht="36.0" customHeight="1">
-      <c r="A509" s="57"/>
-      <c r="C509" s="91"/>
+      <c r="A509" s="4"/>
+      <c r="C509" s="134"/>
     </row>
     <row r="510" ht="36.0" customHeight="1">
-      <c r="A510" s="57"/>
-      <c r="C510" s="91"/>
+      <c r="A510" s="4"/>
+      <c r="C510" s="134"/>
     </row>
     <row r="511" ht="36.0" customHeight="1">
-      <c r="A511" s="57"/>
-      <c r="C511" s="91"/>
+      <c r="A511" s="4"/>
+      <c r="C511" s="134"/>
     </row>
     <row r="512" ht="36.0" customHeight="1">
-      <c r="A512" s="57"/>
-      <c r="C512" s="91"/>
+      <c r="A512" s="4"/>
+      <c r="C512" s="134"/>
     </row>
     <row r="513" ht="36.0" customHeight="1">
-      <c r="A513" s="57"/>
-      <c r="C513" s="91"/>
+      <c r="A513" s="4"/>
+      <c r="C513" s="134"/>
     </row>
     <row r="514" ht="36.0" customHeight="1">
-      <c r="A514" s="57"/>
-      <c r="C514" s="91"/>
+      <c r="A514" s="4"/>
+      <c r="C514" s="134"/>
     </row>
     <row r="515" ht="36.0" customHeight="1">
-      <c r="A515" s="57"/>
-      <c r="C515" s="91"/>
+      <c r="A515" s="4"/>
+      <c r="C515" s="134"/>
     </row>
     <row r="516" ht="36.0" customHeight="1">
-      <c r="A516" s="57"/>
-      <c r="C516" s="91"/>
+      <c r="A516" s="4"/>
+      <c r="C516" s="134"/>
     </row>
     <row r="517" ht="36.0" customHeight="1">
-      <c r="A517" s="57"/>
-      <c r="C517" s="91"/>
+      <c r="A517" s="4"/>
+      <c r="C517" s="134"/>
     </row>
     <row r="518" ht="36.0" customHeight="1">
-      <c r="A518" s="57"/>
-      <c r="C518" s="91"/>
+      <c r="A518" s="4"/>
+      <c r="C518" s="134"/>
     </row>
     <row r="519" ht="36.0" customHeight="1">
-      <c r="A519" s="57"/>
-      <c r="C519" s="91"/>
+      <c r="A519" s="4"/>
+      <c r="C519" s="134"/>
     </row>
     <row r="520" ht="36.0" customHeight="1">
-      <c r="A520" s="57"/>
-      <c r="C520" s="91"/>
+      <c r="A520" s="4"/>
+      <c r="C520" s="134"/>
     </row>
     <row r="521" ht="36.0" customHeight="1">
-      <c r="A521" s="57"/>
-      <c r="C521" s="91"/>
+      <c r="A521" s="4"/>
+      <c r="C521" s="134"/>
     </row>
     <row r="522" ht="36.0" customHeight="1">
-      <c r="A522" s="57"/>
-      <c r="C522" s="91"/>
+      <c r="A522" s="4"/>
+      <c r="C522" s="134"/>
     </row>
     <row r="523" ht="36.0" customHeight="1">
-      <c r="A523" s="57"/>
-      <c r="C523" s="91"/>
+      <c r="A523" s="4"/>
+      <c r="C523" s="134"/>
     </row>
     <row r="524" ht="36.0" customHeight="1">
-      <c r="A524" s="57"/>
-      <c r="C524" s="91"/>
+      <c r="A524" s="4"/>
+      <c r="C524" s="134"/>
     </row>
     <row r="525" ht="36.0" customHeight="1">
-      <c r="A525" s="57"/>
-      <c r="C525" s="91"/>
+      <c r="A525" s="4"/>
+      <c r="C525" s="134"/>
     </row>
     <row r="526" ht="36.0" customHeight="1">
-      <c r="A526" s="57"/>
-      <c r="C526" s="91"/>
+      <c r="A526" s="4"/>
+      <c r="C526" s="134"/>
     </row>
     <row r="527" ht="36.0" customHeight="1">
-      <c r="A527" s="57"/>
-      <c r="C527" s="91"/>
+      <c r="A527" s="4"/>
+      <c r="C527" s="134"/>
     </row>
     <row r="528" ht="36.0" customHeight="1">
-      <c r="A528" s="57"/>
-      <c r="C528" s="91"/>
+      <c r="A528" s="4"/>
+      <c r="C528" s="134"/>
     </row>
     <row r="529" ht="36.0" customHeight="1">
-      <c r="A529" s="57"/>
-      <c r="C529" s="91"/>
+      <c r="A529" s="4"/>
+      <c r="C529" s="134"/>
     </row>
     <row r="530" ht="36.0" customHeight="1">
-      <c r="A530" s="57"/>
-      <c r="C530" s="91"/>
+      <c r="A530" s="4"/>
+      <c r="C530" s="134"/>
     </row>
     <row r="531" ht="36.0" customHeight="1">
-      <c r="A531" s="57"/>
-      <c r="C531" s="91"/>
+      <c r="A531" s="4"/>
+      <c r="C531" s="134"/>
     </row>
     <row r="532" ht="36.0" customHeight="1">
-      <c r="A532" s="57"/>
-      <c r="C532" s="91"/>
+      <c r="A532" s="4"/>
+      <c r="C532" s="134"/>
     </row>
     <row r="533" ht="36.0" customHeight="1">
-      <c r="A533" s="57"/>
-      <c r="C533" s="91"/>
+      <c r="A533" s="4"/>
+      <c r="C533" s="134"/>
     </row>
     <row r="534" ht="36.0" customHeight="1">
-      <c r="A534" s="57"/>
-      <c r="C534" s="91"/>
+      <c r="A534" s="4"/>
+      <c r="C534" s="134"/>
     </row>
     <row r="535" ht="36.0" customHeight="1">
-      <c r="A535" s="57"/>
-      <c r="C535" s="91"/>
+      <c r="A535" s="4"/>
+      <c r="C535" s="134"/>
     </row>
     <row r="536" ht="36.0" customHeight="1">
-      <c r="A536" s="57"/>
-      <c r="C536" s="91"/>
+      <c r="A536" s="4"/>
+      <c r="C536" s="134"/>
     </row>
     <row r="537" ht="36.0" customHeight="1">
-      <c r="A537" s="57"/>
-      <c r="C537" s="91"/>
+      <c r="A537" s="4"/>
+      <c r="C537" s="134"/>
     </row>
     <row r="538" ht="36.0" customHeight="1">
-      <c r="A538" s="57"/>
-      <c r="C538" s="91"/>
+      <c r="A538" s="4"/>
+      <c r="C538" s="134"/>
     </row>
     <row r="539" ht="36.0" customHeight="1">
-      <c r="A539" s="57"/>
-      <c r="C539" s="91"/>
+      <c r="A539" s="4"/>
+      <c r="C539" s="134"/>
     </row>
     <row r="540" ht="36.0" customHeight="1">
-      <c r="A540" s="57"/>
-      <c r="C540" s="91"/>
+      <c r="A540" s="4"/>
+      <c r="C540" s="134"/>
     </row>
     <row r="541" ht="36.0" customHeight="1">
-      <c r="A541" s="57"/>
-      <c r="C541" s="91"/>
+      <c r="A541" s="4"/>
+      <c r="C541" s="134"/>
     </row>
     <row r="542" ht="36.0" customHeight="1">
-      <c r="A542" s="57"/>
-      <c r="C542" s="91"/>
+      <c r="A542" s="4"/>
+      <c r="C542" s="134"/>
     </row>
     <row r="543" ht="36.0" customHeight="1">
-      <c r="A543" s="57"/>
-      <c r="C543" s="91"/>
+      <c r="A543" s="4"/>
+      <c r="C543" s="134"/>
     </row>
     <row r="544" ht="36.0" customHeight="1">
-      <c r="A544" s="57"/>
-      <c r="C544" s="91"/>
+      <c r="A544" s="4"/>
+      <c r="C544" s="134"/>
     </row>
     <row r="545" ht="36.0" customHeight="1">
-      <c r="A545" s="57"/>
-      <c r="C545" s="91"/>
+      <c r="A545" s="4"/>
+      <c r="C545" s="134"/>
     </row>
     <row r="546" ht="36.0" customHeight="1">
-      <c r="A546" s="57"/>
-      <c r="C546" s="91"/>
+      <c r="A546" s="4"/>
+      <c r="C546" s="134"/>
     </row>
     <row r="547" ht="36.0" customHeight="1">
-      <c r="A547" s="57"/>
-      <c r="C547" s="91"/>
+      <c r="A547" s="4"/>
+      <c r="C547" s="134"/>
     </row>
     <row r="548" ht="36.0" customHeight="1">
-      <c r="A548" s="57"/>
-      <c r="C548" s="91"/>
+      <c r="A548" s="4"/>
+      <c r="C548" s="134"/>
     </row>
     <row r="549" ht="36.0" customHeight="1">
-      <c r="A549" s="57"/>
-      <c r="C549" s="91"/>
+      <c r="A549" s="4"/>
+      <c r="C549" s="134"/>
     </row>
     <row r="550" ht="36.0" customHeight="1">
-      <c r="A550" s="57"/>
-      <c r="C550" s="91"/>
+      <c r="A550" s="4"/>
+      <c r="C550" s="134"/>
     </row>
     <row r="551" ht="36.0" customHeight="1">
-      <c r="A551" s="57"/>
-      <c r="C551" s="91"/>
+      <c r="A551" s="4"/>
+      <c r="C551" s="134"/>
     </row>
     <row r="552" ht="36.0" customHeight="1">
-      <c r="A552" s="57"/>
-      <c r="C552" s="91"/>
+      <c r="A552" s="4"/>
+      <c r="C552" s="134"/>
     </row>
     <row r="553" ht="36.0" customHeight="1">
-      <c r="A553" s="57"/>
-      <c r="C553" s="91"/>
+      <c r="A553" s="4"/>
+      <c r="C553" s="134"/>
     </row>
     <row r="554" ht="36.0" customHeight="1">
-      <c r="A554" s="57"/>
-      <c r="C554" s="91"/>
+      <c r="A554" s="4"/>
+      <c r="C554" s="134"/>
     </row>
     <row r="555" ht="36.0" customHeight="1">
-      <c r="A555" s="57"/>
-      <c r="C555" s="91"/>
+      <c r="A555" s="4"/>
+      <c r="C555" s="134"/>
     </row>
     <row r="556" ht="36.0" customHeight="1">
-      <c r="A556" s="57"/>
-      <c r="C556" s="91"/>
+      <c r="A556" s="4"/>
+      <c r="C556" s="134"/>
     </row>
     <row r="557" ht="36.0" customHeight="1">
-      <c r="A557" s="57"/>
-      <c r="C557" s="91"/>
+      <c r="A557" s="4"/>
+      <c r="C557" s="134"/>
     </row>
     <row r="558" ht="36.0" customHeight="1">
-      <c r="A558" s="57"/>
-      <c r="C558" s="91"/>
+      <c r="A558" s="4"/>
+      <c r="C558" s="134"/>
     </row>
     <row r="559" ht="36.0" customHeight="1">
-      <c r="A559" s="57"/>
-      <c r="C559" s="91"/>
+      <c r="A559" s="4"/>
+      <c r="C559" s="134"/>
     </row>
     <row r="560" ht="36.0" customHeight="1">
-      <c r="A560" s="57"/>
-      <c r="C560" s="91"/>
+      <c r="A560" s="4"/>
+      <c r="C560" s="134"/>
     </row>
     <row r="561" ht="36.0" customHeight="1">
-      <c r="A561" s="57"/>
-      <c r="C561" s="91"/>
+      <c r="A561" s="4"/>
+      <c r="C561" s="134"/>
     </row>
     <row r="562" ht="36.0" customHeight="1">
-      <c r="A562" s="57"/>
-      <c r="C562" s="91"/>
+      <c r="A562" s="4"/>
+      <c r="C562" s="134"/>
     </row>
     <row r="563" ht="36.0" customHeight="1">
-      <c r="A563" s="57"/>
-      <c r="C563" s="91"/>
+      <c r="A563" s="4"/>
+      <c r="C563" s="134"/>
     </row>
     <row r="564" ht="36.0" customHeight="1">
-      <c r="A564" s="57"/>
-      <c r="C564" s="91"/>
+      <c r="A564" s="4"/>
+      <c r="C564" s="134"/>
     </row>
     <row r="565" ht="36.0" customHeight="1">
-      <c r="A565" s="57"/>
-      <c r="C565" s="91"/>
+      <c r="A565" s="4"/>
+      <c r="C565" s="134"/>
     </row>
     <row r="566" ht="36.0" customHeight="1">
-      <c r="A566" s="57"/>
-      <c r="C566" s="91"/>
+      <c r="A566" s="4"/>
+      <c r="C566" s="134"/>
     </row>
     <row r="567" ht="36.0" customHeight="1">
-      <c r="A567" s="57"/>
-      <c r="C567" s="91"/>
+      <c r="A567" s="4"/>
+      <c r="C567" s="134"/>
     </row>
     <row r="568" ht="36.0" customHeight="1">
-      <c r="A568" s="57"/>
-      <c r="C568" s="91"/>
+      <c r="A568" s="4"/>
+      <c r="C568" s="134"/>
     </row>
     <row r="569" ht="36.0" customHeight="1">
-      <c r="A569" s="57"/>
-      <c r="C569" s="91"/>
+      <c r="A569" s="4"/>
+      <c r="C569" s="134"/>
     </row>
     <row r="570" ht="36.0" customHeight="1">
-      <c r="A570" s="57"/>
-      <c r="C570" s="91"/>
+      <c r="A570" s="4"/>
+      <c r="C570" s="134"/>
     </row>
     <row r="571" ht="36.0" customHeight="1">
-      <c r="A571" s="57"/>
-      <c r="C571" s="91"/>
+      <c r="A571" s="4"/>
+      <c r="C571" s="134"/>
     </row>
     <row r="572" ht="36.0" customHeight="1">
-      <c r="A572" s="57"/>
-      <c r="C572" s="91"/>
+      <c r="A572" s="4"/>
+      <c r="C572" s="134"/>
     </row>
     <row r="573" ht="36.0" customHeight="1">
-      <c r="A573" s="57"/>
-      <c r="C573" s="91"/>
+      <c r="A573" s="4"/>
+      <c r="C573" s="134"/>
     </row>
     <row r="574" ht="36.0" customHeight="1">
-      <c r="A574" s="57"/>
-      <c r="C574" s="91"/>
+      <c r="A574" s="4"/>
+      <c r="C574" s="134"/>
     </row>
     <row r="575" ht="36.0" customHeight="1">
-      <c r="A575" s="57"/>
-      <c r="C575" s="91"/>
+      <c r="A575" s="4"/>
+      <c r="C575" s="134"/>
     </row>
     <row r="576" ht="36.0" customHeight="1">
-      <c r="A576" s="57"/>
-      <c r="C576" s="91"/>
+      <c r="A576" s="4"/>
+      <c r="C576" s="134"/>
     </row>
     <row r="577" ht="36.0" customHeight="1">
-      <c r="A577" s="57"/>
-      <c r="C577" s="91"/>
+      <c r="A577" s="4"/>
+      <c r="C577" s="134"/>
     </row>
     <row r="578" ht="36.0" customHeight="1">
-      <c r="A578" s="57"/>
-      <c r="C578" s="91"/>
+      <c r="A578" s="4"/>
+      <c r="C578" s="134"/>
     </row>
     <row r="579" ht="36.0" customHeight="1">
-      <c r="A579" s="57"/>
-      <c r="C579" s="91"/>
+      <c r="A579" s="4"/>
+      <c r="C579" s="134"/>
     </row>
     <row r="580" ht="36.0" customHeight="1">
-      <c r="A580" s="57"/>
-      <c r="C580" s="91"/>
+      <c r="A580" s="4"/>
+      <c r="C580" s="134"/>
     </row>
     <row r="581" ht="36.0" customHeight="1">
-      <c r="A581" s="57"/>
-      <c r="C581" s="91"/>
+      <c r="A581" s="4"/>
+      <c r="C581" s="134"/>
     </row>
     <row r="582" ht="36.0" customHeight="1">
-      <c r="A582" s="57"/>
-      <c r="C582" s="91"/>
+      <c r="A582" s="4"/>
+      <c r="C582" s="134"/>
     </row>
     <row r="583" ht="36.0" customHeight="1">
-      <c r="A583" s="57"/>
-      <c r="C583" s="91"/>
+      <c r="A583" s="4"/>
+      <c r="C583" s="134"/>
     </row>
     <row r="584" ht="36.0" customHeight="1">
-      <c r="A584" s="57"/>
-      <c r="C584" s="91"/>
+      <c r="A584" s="4"/>
+      <c r="C584" s="134"/>
     </row>
     <row r="585" ht="36.0" customHeight="1">
-      <c r="A585" s="57"/>
-      <c r="C585" s="91"/>
+      <c r="A585" s="4"/>
+      <c r="C585" s="134"/>
     </row>
     <row r="586" ht="36.0" customHeight="1">
-      <c r="A586" s="57"/>
-      <c r="C586" s="91"/>
+      <c r="A586" s="4"/>
+      <c r="C586" s="134"/>
     </row>
     <row r="587" ht="36.0" customHeight="1">
-      <c r="A587" s="57"/>
-      <c r="C587" s="91"/>
+      <c r="A587" s="4"/>
+      <c r="C587" s="134"/>
     </row>
     <row r="588" ht="36.0" customHeight="1">
-      <c r="A588" s="57"/>
-      <c r="C588" s="91"/>
+      <c r="A588" s="4"/>
+      <c r="C588" s="134"/>
     </row>
     <row r="589" ht="36.0" customHeight="1">
-      <c r="A589" s="57"/>
-      <c r="C589" s="91"/>
+      <c r="A589" s="4"/>
+      <c r="C589" s="134"/>
     </row>
     <row r="590" ht="36.0" customHeight="1">
-      <c r="A590" s="57"/>
-      <c r="C590" s="91"/>
+      <c r="A590" s="4"/>
+      <c r="C590" s="134"/>
     </row>
     <row r="591" ht="36.0" customHeight="1">
-      <c r="A591" s="57"/>
-      <c r="C591" s="91"/>
+      <c r="A591" s="4"/>
+      <c r="C591" s="134"/>
     </row>
     <row r="592" ht="36.0" customHeight="1">
-      <c r="A592" s="57"/>
-      <c r="C592" s="91"/>
+      <c r="A592" s="4"/>
+      <c r="C592" s="134"/>
     </row>
     <row r="593" ht="36.0" customHeight="1">
-      <c r="A593" s="57"/>
-      <c r="C593" s="91"/>
+      <c r="A593" s="4"/>
+      <c r="C593" s="134"/>
     </row>
     <row r="594" ht="36.0" customHeight="1">
-      <c r="A594" s="57"/>
-      <c r="C594" s="91"/>
+      <c r="A594" s="4"/>
+      <c r="C594" s="134"/>
     </row>
     <row r="595" ht="36.0" customHeight="1">
-      <c r="A595" s="57"/>
-      <c r="C595" s="91"/>
+      <c r="A595" s="4"/>
+      <c r="C595" s="134"/>
     </row>
     <row r="596" ht="36.0" customHeight="1">
-      <c r="A596" s="57"/>
-      <c r="C596" s="91"/>
+      <c r="A596" s="4"/>
+      <c r="C596" s="134"/>
     </row>
     <row r="597" ht="36.0" customHeight="1">
-      <c r="A597" s="57"/>
-      <c r="C597" s="91"/>
+      <c r="A597" s="4"/>
+      <c r="C597" s="134"/>
     </row>
     <row r="598" ht="36.0" customHeight="1">
-      <c r="A598" s="57"/>
-      <c r="C598" s="91"/>
+      <c r="A598" s="4"/>
+      <c r="C598" s="134"/>
     </row>
     <row r="599" ht="36.0" customHeight="1">
-      <c r="A599" s="57"/>
-      <c r="C599" s="91"/>
+      <c r="A599" s="4"/>
+      <c r="C599" s="134"/>
     </row>
     <row r="600" ht="36.0" customHeight="1">
-      <c r="A600" s="57"/>
-      <c r="C600" s="91"/>
+      <c r="A600" s="4"/>
+      <c r="C600" s="134"/>
     </row>
     <row r="601" ht="36.0" customHeight="1">
-      <c r="A601" s="57"/>
-      <c r="C601" s="91"/>
+      <c r="A601" s="4"/>
+      <c r="C601" s="134"/>
     </row>
     <row r="602" ht="36.0" customHeight="1">
-      <c r="A602" s="57"/>
-      <c r="C602" s="91"/>
+      <c r="A602" s="4"/>
+      <c r="C602" s="134"/>
     </row>
     <row r="603" ht="36.0" customHeight="1">
-      <c r="A603" s="57"/>
-      <c r="C603" s="91"/>
+      <c r="A603" s="4"/>
+      <c r="C603" s="134"/>
     </row>
     <row r="604" ht="36.0" customHeight="1">
-      <c r="A604" s="57"/>
-      <c r="C604" s="91"/>
+      <c r="A604" s="4"/>
+      <c r="C604" s="134"/>
     </row>
     <row r="605" ht="36.0" customHeight="1">
-      <c r="A605" s="57"/>
-      <c r="C605" s="91"/>
+      <c r="A605" s="4"/>
+      <c r="C605" s="134"/>
     </row>
     <row r="606" ht="36.0" customHeight="1">
-      <c r="A606" s="57"/>
-      <c r="C606" s="91"/>
+      <c r="A606" s="4"/>
+      <c r="C606" s="134"/>
     </row>
     <row r="607" ht="36.0" customHeight="1">
-      <c r="A607" s="57"/>
-      <c r="C607" s="91"/>
+      <c r="A607" s="4"/>
+      <c r="C607" s="134"/>
     </row>
     <row r="608" ht="36.0" customHeight="1">
-      <c r="A608" s="57"/>
-      <c r="C608" s="91"/>
+      <c r="A608" s="4"/>
+      <c r="C608" s="134"/>
     </row>
     <row r="609" ht="36.0" customHeight="1">
-      <c r="A609" s="57"/>
-      <c r="C609" s="91"/>
+      <c r="A609" s="4"/>
+      <c r="C609" s="134"/>
     </row>
     <row r="610" ht="36.0" customHeight="1">
-      <c r="A610" s="57"/>
-      <c r="C610" s="91"/>
+      <c r="A610" s="4"/>
+      <c r="C610" s="134"/>
     </row>
     <row r="611" ht="36.0" customHeight="1">
-      <c r="A611" s="57"/>
-      <c r="C611" s="91"/>
+      <c r="A611" s="4"/>
+      <c r="C611" s="134"/>
     </row>
     <row r="612" ht="36.0" customHeight="1">
-      <c r="A612" s="57"/>
-      <c r="C612" s="91"/>
+      <c r="A612" s="4"/>
+      <c r="C612" s="134"/>
     </row>
     <row r="613" ht="36.0" customHeight="1">
-      <c r="A613" s="57"/>
-      <c r="C613" s="91"/>
+      <c r="A613" s="4"/>
+      <c r="C613" s="134"/>
     </row>
     <row r="614" ht="36.0" customHeight="1">
-      <c r="A614" s="57"/>
-      <c r="C614" s="91"/>
+      <c r="A614" s="4"/>
+      <c r="C614" s="134"/>
     </row>
     <row r="615" ht="36.0" customHeight="1">
-      <c r="A615" s="57"/>
-      <c r="C615" s="91"/>
+      <c r="A615" s="4"/>
+      <c r="C615" s="134"/>
     </row>
     <row r="616" ht="36.0" customHeight="1">
-      <c r="A616" s="57"/>
-      <c r="C616" s="91"/>
+      <c r="A616" s="4"/>
+      <c r="C616" s="134"/>
     </row>
     <row r="617" ht="36.0" customHeight="1">
-      <c r="A617" s="57"/>
-      <c r="C617" s="91"/>
+      <c r="A617" s="4"/>
+      <c r="C617" s="134"/>
     </row>
     <row r="618" ht="36.0" customHeight="1">
-      <c r="A618" s="57"/>
-      <c r="C618" s="91"/>
+      <c r="A618" s="4"/>
+      <c r="C618" s="134"/>
     </row>
     <row r="619" ht="36.0" customHeight="1">
-      <c r="A619" s="57"/>
-      <c r="C619" s="91"/>
+      <c r="A619" s="4"/>
+      <c r="C619" s="134"/>
     </row>
     <row r="620" ht="36.0" customHeight="1">
-      <c r="A620" s="57"/>
-      <c r="C620" s="91"/>
+      <c r="A620" s="4"/>
+      <c r="C620" s="134"/>
     </row>
     <row r="621" ht="36.0" customHeight="1">
-      <c r="A621" s="57"/>
-      <c r="C621" s="91"/>
+      <c r="A621" s="4"/>
+      <c r="C621" s="134"/>
     </row>
     <row r="622" ht="36.0" customHeight="1">
-      <c r="A622" s="57"/>
-      <c r="C622" s="91"/>
+      <c r="A622" s="4"/>
+      <c r="C622" s="134"/>
     </row>
     <row r="623" ht="36.0" customHeight="1">
-      <c r="A623" s="57"/>
-      <c r="C623" s="91"/>
+      <c r="A623" s="4"/>
+      <c r="C623" s="134"/>
     </row>
     <row r="624" ht="36.0" customHeight="1">
-      <c r="A624" s="57"/>
-      <c r="C624" s="91"/>
+      <c r="A624" s="4"/>
+      <c r="C624" s="134"/>
     </row>
     <row r="625" ht="36.0" customHeight="1">
-      <c r="A625" s="57"/>
-      <c r="C625" s="91"/>
+      <c r="A625" s="4"/>
+      <c r="C625" s="134"/>
     </row>
     <row r="626" ht="36.0" customHeight="1">
-      <c r="A626" s="57"/>
-      <c r="C626" s="91"/>
+      <c r="A626" s="4"/>
+      <c r="C626" s="134"/>
     </row>
     <row r="627" ht="36.0" customHeight="1">
-      <c r="A627" s="57"/>
-      <c r="C627" s="91"/>
+      <c r="A627" s="4"/>
+      <c r="C627" s="134"/>
     </row>
     <row r="628" ht="36.0" customHeight="1">
-      <c r="A628" s="57"/>
-      <c r="C628" s="91"/>
+      <c r="A628" s="4"/>
+      <c r="C628" s="134"/>
     </row>
     <row r="629" ht="36.0" customHeight="1">
-      <c r="A629" s="57"/>
-      <c r="C629" s="91"/>
+      <c r="A629" s="4"/>
+      <c r="C629" s="134"/>
     </row>
     <row r="630" ht="36.0" customHeight="1">
-      <c r="A630" s="57"/>
-      <c r="C630" s="91"/>
+      <c r="A630" s="4"/>
+      <c r="C630" s="134"/>
     </row>
     <row r="631" ht="36.0" customHeight="1">
-      <c r="A631" s="57"/>
-      <c r="C631" s="91"/>
+      <c r="A631" s="4"/>
+      <c r="C631" s="134"/>
     </row>
     <row r="632" ht="36.0" customHeight="1">
-      <c r="A632" s="57"/>
-      <c r="C632" s="91"/>
+      <c r="A632" s="4"/>
+      <c r="C632" s="134"/>
     </row>
     <row r="633" ht="36.0" customHeight="1">
-      <c r="A633" s="57"/>
-      <c r="C633" s="91"/>
+      <c r="A633" s="4"/>
+      <c r="C633" s="134"/>
     </row>
     <row r="634" ht="36.0" customHeight="1">
-      <c r="A634" s="57"/>
-      <c r="C634" s="91"/>
+      <c r="A634" s="4"/>
+      <c r="C634" s="134"/>
     </row>
     <row r="635" ht="36.0" customHeight="1">
-      <c r="A635" s="57"/>
-      <c r="C635" s="91"/>
+      <c r="A635" s="4"/>
+      <c r="C635" s="134"/>
     </row>
     <row r="636" ht="36.0" customHeight="1">
-      <c r="A636" s="57"/>
-      <c r="C636" s="91"/>
+      <c r="A636" s="4"/>
+      <c r="C636" s="134"/>
     </row>
     <row r="637" ht="36.0" customHeight="1">
-      <c r="A637" s="57"/>
-      <c r="C637" s="91"/>
+      <c r="A637" s="4"/>
+      <c r="C637" s="134"/>
     </row>
     <row r="638" ht="36.0" customHeight="1">
-      <c r="A638" s="57"/>
-      <c r="C638" s="91"/>
+      <c r="A638" s="4"/>
+      <c r="C638" s="134"/>
     </row>
     <row r="639" ht="36.0" customHeight="1">
-      <c r="A639" s="57"/>
-      <c r="C639" s="91"/>
+      <c r="A639" s="4"/>
+      <c r="C639" s="134"/>
     </row>
     <row r="640" ht="36.0" customHeight="1">
-      <c r="A640" s="57"/>
-      <c r="C640" s="91"/>
+      <c r="A640" s="4"/>
+      <c r="C640" s="134"/>
     </row>
     <row r="641" ht="36.0" customHeight="1">
-      <c r="A641" s="57"/>
-      <c r="C641" s="91"/>
+      <c r="A641" s="4"/>
+      <c r="C641" s="134"/>
     </row>
     <row r="642" ht="36.0" customHeight="1">
-      <c r="A642" s="57"/>
-      <c r="C642" s="91"/>
+      <c r="A642" s="4"/>
+      <c r="C642" s="134"/>
     </row>
     <row r="643" ht="36.0" customHeight="1">
-      <c r="A643" s="57"/>
-      <c r="C643" s="91"/>
+      <c r="A643" s="4"/>
+      <c r="C643" s="134"/>
     </row>
     <row r="644" ht="36.0" customHeight="1">
-      <c r="A644" s="57"/>
-      <c r="C644" s="91"/>
+      <c r="A644" s="4"/>
+      <c r="C644" s="134"/>
     </row>
     <row r="645" ht="36.0" customHeight="1">
-      <c r="A645" s="57"/>
-      <c r="C645" s="91"/>
+      <c r="A645" s="4"/>
+      <c r="C645" s="134"/>
     </row>
     <row r="646" ht="36.0" customHeight="1">
-      <c r="A646" s="57"/>
-      <c r="C646" s="91"/>
+      <c r="A646" s="4"/>
+      <c r="C646" s="134"/>
     </row>
     <row r="647" ht="36.0" customHeight="1">
-      <c r="A647" s="57"/>
-      <c r="C647" s="91"/>
+      <c r="A647" s="4"/>
+      <c r="C647" s="134"/>
     </row>
     <row r="648" ht="36.0" customHeight="1">
-      <c r="A648" s="57"/>
-      <c r="C648" s="91"/>
+      <c r="A648" s="4"/>
+      <c r="C648" s="134"/>
     </row>
     <row r="649" ht="36.0" customHeight="1">
-      <c r="A649" s="57"/>
-      <c r="C649" s="91"/>
+      <c r="A649" s="4"/>
+      <c r="C649" s="134"/>
     </row>
     <row r="650" ht="36.0" customHeight="1">
-      <c r="A650" s="57"/>
-      <c r="C650" s="91"/>
+      <c r="A650" s="4"/>
+      <c r="C650" s="134"/>
     </row>
     <row r="651" ht="36.0" customHeight="1">
-      <c r="A651" s="57"/>
-      <c r="C651" s="91"/>
+      <c r="A651" s="4"/>
+      <c r="C651" s="134"/>
     </row>
     <row r="652" ht="36.0" customHeight="1">
-      <c r="A652" s="57"/>
-      <c r="C652" s="91"/>
+      <c r="A652" s="4"/>
+      <c r="C652" s="134"/>
     </row>
     <row r="653" ht="36.0" customHeight="1">
-      <c r="A653" s="57"/>
-      <c r="C653" s="91"/>
+      <c r="A653" s="4"/>
+      <c r="C653" s="134"/>
     </row>
     <row r="654" ht="36.0" customHeight="1">
-      <c r="A654" s="57"/>
-      <c r="C654" s="91"/>
+      <c r="A654" s="4"/>
+      <c r="C654" s="134"/>
     </row>
     <row r="655" ht="36.0" customHeight="1">
-      <c r="A655" s="57"/>
-      <c r="C655" s="91"/>
+      <c r="A655" s="4"/>
+      <c r="C655" s="134"/>
     </row>
     <row r="656" ht="36.0" customHeight="1">
-      <c r="A656" s="57"/>
-      <c r="C656" s="91"/>
+      <c r="A656" s="4"/>
+      <c r="C656" s="134"/>
     </row>
     <row r="657" ht="36.0" customHeight="1">
-      <c r="A657" s="57"/>
-      <c r="C657" s="91"/>
+      <c r="A657" s="4"/>
+      <c r="C657" s="134"/>
     </row>
     <row r="658" ht="36.0" customHeight="1">
-      <c r="A658" s="57"/>
-      <c r="C658" s="91"/>
+      <c r="A658" s="4"/>
+      <c r="C658" s="134"/>
     </row>
     <row r="659" ht="36.0" customHeight="1">
-      <c r="A659" s="57"/>
-      <c r="C659" s="91"/>
+      <c r="A659" s="4"/>
+      <c r="C659" s="134"/>
     </row>
     <row r="660" ht="36.0" customHeight="1">
-      <c r="A660" s="57"/>
-      <c r="C660" s="91"/>
+      <c r="A660" s="4"/>
+      <c r="C660" s="134"/>
     </row>
     <row r="661" ht="36.0" customHeight="1">
-      <c r="A661" s="57"/>
-      <c r="C661" s="91"/>
+      <c r="A661" s="4"/>
+      <c r="C661" s="134"/>
     </row>
     <row r="662" ht="36.0" customHeight="1">
-      <c r="A662" s="57"/>
-      <c r="C662" s="91"/>
+      <c r="A662" s="4"/>
+      <c r="C662" s="134"/>
     </row>
     <row r="663" ht="36.0" customHeight="1">
-      <c r="A663" s="57"/>
-      <c r="C663" s="91"/>
+      <c r="A663" s="4"/>
+      <c r="C663" s="134"/>
     </row>
     <row r="664" ht="36.0" customHeight="1">
-      <c r="A664" s="57"/>
-      <c r="C664" s="91"/>
+      <c r="A664" s="4"/>
+      <c r="C664" s="134"/>
     </row>
     <row r="665" ht="36.0" customHeight="1">
-      <c r="A665" s="57"/>
-      <c r="C665" s="91"/>
+      <c r="A665" s="4"/>
+      <c r="C665" s="134"/>
     </row>
     <row r="666" ht="36.0" customHeight="1">
-      <c r="A666" s="57"/>
-      <c r="C666" s="91"/>
+      <c r="A666" s="4"/>
+      <c r="C666" s="134"/>
     </row>
     <row r="667" ht="36.0" customHeight="1">
-      <c r="A667" s="57"/>
-      <c r="C667" s="91"/>
+      <c r="A667" s="4"/>
+      <c r="C667" s="134"/>
     </row>
     <row r="668" ht="36.0" customHeight="1">
-      <c r="A668" s="57"/>
-      <c r="C668" s="91"/>
+      <c r="A668" s="4"/>
+      <c r="C668" s="134"/>
     </row>
     <row r="669" ht="36.0" customHeight="1">
-      <c r="A669" s="57"/>
-      <c r="C669" s="91"/>
+      <c r="A669" s="4"/>
+      <c r="C669" s="134"/>
     </row>
     <row r="670" ht="36.0" customHeight="1">
-      <c r="A670" s="57"/>
-      <c r="C670" s="91"/>
+      <c r="A670" s="4"/>
+      <c r="C670" s="134"/>
     </row>
     <row r="671" ht="36.0" customHeight="1">
-      <c r="A671" s="57"/>
-      <c r="C671" s="91"/>
+      <c r="A671" s="4"/>
+      <c r="C671" s="134"/>
     </row>
     <row r="672" ht="36.0" customHeight="1">
-      <c r="A672" s="57"/>
-      <c r="C672" s="91"/>
+      <c r="A672" s="4"/>
+      <c r="C672" s="134"/>
     </row>
     <row r="673" ht="36.0" customHeight="1">
-      <c r="A673" s="57"/>
-      <c r="C673" s="91"/>
+      <c r="A673" s="4"/>
+      <c r="C673" s="134"/>
     </row>
     <row r="674" ht="36.0" customHeight="1">
-      <c r="A674" s="57"/>
-      <c r="C674" s="91"/>
+      <c r="A674" s="4"/>
+      <c r="C674" s="134"/>
     </row>
     <row r="675" ht="36.0" customHeight="1">
-      <c r="A675" s="57"/>
-      <c r="C675" s="91"/>
+      <c r="A675" s="4"/>
+      <c r="C675" s="134"/>
     </row>
     <row r="676" ht="36.0" customHeight="1">
-      <c r="A676" s="57"/>
-      <c r="C676" s="91"/>
+      <c r="A676" s="4"/>
+      <c r="C676" s="134"/>
     </row>
     <row r="677" ht="36.0" customHeight="1">
-      <c r="A677" s="57"/>
-      <c r="C677" s="91"/>
+      <c r="A677" s="4"/>
+      <c r="C677" s="134"/>
     </row>
     <row r="678" ht="36.0" customHeight="1">
-      <c r="A678" s="57"/>
-      <c r="C678" s="91"/>
+      <c r="A678" s="4"/>
+      <c r="C678" s="134"/>
     </row>
     <row r="679" ht="36.0" customHeight="1">
-      <c r="A679" s="57"/>
-      <c r="C679" s="91"/>
+      <c r="A679" s="4"/>
+      <c r="C679" s="134"/>
     </row>
     <row r="680" ht="36.0" customHeight="1">
-      <c r="A680" s="57"/>
-      <c r="C680" s="91"/>
+      <c r="A680" s="4"/>
+      <c r="C680" s="134"/>
     </row>
     <row r="681" ht="36.0" customHeight="1">
-      <c r="A681" s="57"/>
-      <c r="C681" s="91"/>
+      <c r="A681" s="4"/>
+      <c r="C681" s="134"/>
     </row>
     <row r="682" ht="36.0" customHeight="1">
-      <c r="A682" s="57"/>
-      <c r="C682" s="91"/>
+      <c r="A682" s="4"/>
+      <c r="C682" s="134"/>
     </row>
     <row r="683" ht="36.0" customHeight="1">
-      <c r="A683" s="57"/>
-      <c r="C683" s="91"/>
+      <c r="A683" s="4"/>
+      <c r="C683" s="134"/>
     </row>
     <row r="684" ht="36.0" customHeight="1">
-      <c r="A684" s="57"/>
-      <c r="C684" s="91"/>
+      <c r="A684" s="4"/>
+      <c r="C684" s="134"/>
     </row>
     <row r="685" ht="36.0" customHeight="1">
-      <c r="A685" s="57"/>
-      <c r="C685" s="91"/>
+      <c r="A685" s="4"/>
+      <c r="C685" s="134"/>
     </row>
     <row r="686" ht="36.0" customHeight="1">
-      <c r="A686" s="57"/>
-      <c r="C686" s="91"/>
+      <c r="A686" s="4"/>
+      <c r="C686" s="134"/>
     </row>
     <row r="687" ht="36.0" customHeight="1">
-      <c r="A687" s="57"/>
-      <c r="C687" s="91"/>
+      <c r="A687" s="4"/>
+      <c r="C687" s="134"/>
     </row>
     <row r="688" ht="36.0" customHeight="1">
-      <c r="A688" s="57"/>
-      <c r="C688" s="91"/>
+      <c r="A688" s="4"/>
+      <c r="C688" s="134"/>
     </row>
     <row r="689" ht="36.0" customHeight="1">
-      <c r="A689" s="57"/>
-      <c r="C689" s="91"/>
+      <c r="A689" s="4"/>
+      <c r="C689" s="134"/>
     </row>
     <row r="690" ht="36.0" customHeight="1">
-      <c r="A690" s="57"/>
-      <c r="C690" s="91"/>
+      <c r="A690" s="4"/>
+      <c r="C690" s="134"/>
     </row>
     <row r="691" ht="36.0" customHeight="1">
-      <c r="A691" s="57"/>
-      <c r="C691" s="91"/>
+      <c r="A691" s="4"/>
+      <c r="C691" s="134"/>
     </row>
     <row r="692" ht="36.0" customHeight="1">
-      <c r="A692" s="57"/>
-      <c r="C692" s="91"/>
+      <c r="A692" s="4"/>
+      <c r="C692" s="134"/>
     </row>
     <row r="693" ht="36.0" customHeight="1">
-      <c r="A693" s="57"/>
-      <c r="C693" s="91"/>
+      <c r="A693" s="4"/>
+      <c r="C693" s="134"/>
     </row>
     <row r="694" ht="36.0" customHeight="1">
-      <c r="A694" s="57"/>
-      <c r="C694" s="91"/>
+      <c r="A694" s="4"/>
+      <c r="C694" s="134"/>
     </row>
     <row r="695" ht="36.0" customHeight="1">
-      <c r="A695" s="57"/>
-      <c r="C695" s="91"/>
+      <c r="A695" s="4"/>
+      <c r="C695" s="134"/>
     </row>
     <row r="696" ht="36.0" customHeight="1">
-      <c r="A696" s="57"/>
-      <c r="C696" s="91"/>
+      <c r="A696" s="4"/>
+      <c r="C696" s="134"/>
     </row>
     <row r="697" ht="36.0" customHeight="1">
-      <c r="A697" s="57"/>
-      <c r="C697" s="91"/>
+      <c r="A697" s="4"/>
+      <c r="C697" s="134"/>
     </row>
     <row r="698" ht="36.0" customHeight="1">
-      <c r="A698" s="57"/>
-      <c r="C698" s="91"/>
+      <c r="A698" s="4"/>
+      <c r="C698" s="134"/>
     </row>
     <row r="699" ht="36.0" customHeight="1">
-      <c r="A699" s="57"/>
-      <c r="C699" s="91"/>
+      <c r="A699" s="4"/>
+      <c r="C699" s="134"/>
     </row>
     <row r="700" ht="36.0" customHeight="1">
-      <c r="A700" s="57"/>
-      <c r="C700" s="91"/>
+      <c r="A700" s="4"/>
+      <c r="C700" s="134"/>
     </row>
     <row r="701" ht="36.0" customHeight="1">
-      <c r="A701" s="57"/>
-      <c r="C701" s="91"/>
+      <c r="A701" s="4"/>
+      <c r="C701" s="134"/>
     </row>
     <row r="702" ht="36.0" customHeight="1">
-      <c r="A702" s="57"/>
-      <c r="C702" s="91"/>
+      <c r="A702" s="4"/>
+      <c r="C702" s="134"/>
     </row>
     <row r="703" ht="36.0" customHeight="1">
-      <c r="A703" s="57"/>
-      <c r="C703" s="91"/>
+      <c r="A703" s="4"/>
+      <c r="C703" s="134"/>
     </row>
     <row r="704" ht="36.0" customHeight="1">
-      <c r="A704" s="57"/>
-      <c r="C704" s="91"/>
+      <c r="A704" s="4"/>
+      <c r="C704" s="134"/>
     </row>
     <row r="705" ht="36.0" customHeight="1">
-      <c r="A705" s="57"/>
-      <c r="C705" s="91"/>
+      <c r="A705" s="4"/>
+      <c r="C705" s="134"/>
     </row>
     <row r="706" ht="36.0" customHeight="1">
-      <c r="A706" s="57"/>
-      <c r="C706" s="91"/>
+      <c r="A706" s="4"/>
+      <c r="C706" s="134"/>
     </row>
     <row r="707" ht="36.0" customHeight="1">
-      <c r="A707" s="57"/>
-      <c r="C707" s="91"/>
+      <c r="A707" s="4"/>
+      <c r="C707" s="134"/>
     </row>
     <row r="708" ht="36.0" customHeight="1">
-      <c r="A708" s="57"/>
-      <c r="C708" s="91"/>
+      <c r="A708" s="4"/>
+      <c r="C708" s="134"/>
     </row>
     <row r="709" ht="36.0" customHeight="1">
-      <c r="A709" s="57"/>
-      <c r="C709" s="91"/>
+      <c r="A709" s="4"/>
+      <c r="C709" s="134"/>
     </row>
     <row r="710" ht="36.0" customHeight="1">
-      <c r="A710" s="57"/>
-      <c r="C710" s="91"/>
+      <c r="A710" s="4"/>
+      <c r="C710" s="134"/>
     </row>
     <row r="711" ht="36.0" customHeight="1">
-      <c r="A711" s="57"/>
-      <c r="C711" s="91"/>
+      <c r="A711" s="4"/>
+      <c r="C711" s="134"/>
     </row>
     <row r="712" ht="36.0" customHeight="1">
-      <c r="A712" s="57"/>
-      <c r="C712" s="91"/>
+      <c r="A712" s="4"/>
+      <c r="C712" s="134"/>
     </row>
     <row r="713" ht="36.0" customHeight="1">
-      <c r="A713" s="57"/>
-      <c r="C713" s="91"/>
+      <c r="A713" s="4"/>
+      <c r="C713" s="134"/>
     </row>
     <row r="714" ht="36.0" customHeight="1">
-      <c r="A714" s="57"/>
-      <c r="C714" s="91"/>
+      <c r="A714" s="4"/>
+      <c r="C714" s="134"/>
     </row>
     <row r="715" ht="36.0" customHeight="1">
-      <c r="A715" s="57"/>
-      <c r="C715" s="91"/>
+      <c r="A715" s="4"/>
+      <c r="C715" s="134"/>
     </row>
     <row r="716" ht="36.0" customHeight="1">
-      <c r="A716" s="57"/>
-      <c r="C716" s="91"/>
+      <c r="A716" s="4"/>
+      <c r="C716" s="134"/>
     </row>
     <row r="717" ht="36.0" customHeight="1">
-      <c r="A717" s="57"/>
-      <c r="C717" s="91"/>
+      <c r="A717" s="4"/>
+      <c r="C717" s="134"/>
     </row>
     <row r="718" ht="36.0" customHeight="1">
-      <c r="A718" s="57"/>
-      <c r="C718" s="91"/>
+      <c r="A718" s="4"/>
+      <c r="C718" s="134"/>
     </row>
     <row r="719" ht="36.0" customHeight="1">
-      <c r="A719" s="57"/>
-      <c r="C719" s="91"/>
+      <c r="A719" s="4"/>
+      <c r="C719" s="134"/>
     </row>
     <row r="720" ht="36.0" customHeight="1">
-      <c r="A720" s="57"/>
-      <c r="C720" s="91"/>
+      <c r="A720" s="4"/>
+      <c r="C720" s="134"/>
     </row>
     <row r="721" ht="36.0" customHeight="1">
-      <c r="A721" s="57"/>
-      <c r="C721" s="91"/>
+      <c r="A721" s="4"/>
+      <c r="C721" s="134"/>
     </row>
     <row r="722" ht="36.0" customHeight="1">
-      <c r="A722" s="57"/>
-      <c r="C722" s="91"/>
+      <c r="A722" s="4"/>
+      <c r="C722" s="134"/>
     </row>
     <row r="723" ht="36.0" customHeight="1">
-      <c r="A723" s="57"/>
-      <c r="C723" s="91"/>
+      <c r="A723" s="4"/>
+      <c r="C723" s="134"/>
     </row>
     <row r="724" ht="36.0" customHeight="1">
-      <c r="A724" s="57"/>
-      <c r="C724" s="91"/>
+      <c r="A724" s="4"/>
+      <c r="C724" s="134"/>
     </row>
     <row r="725" ht="36.0" customHeight="1">
-      <c r="A725" s="57"/>
-      <c r="C725" s="91"/>
+      <c r="A725" s="4"/>
+      <c r="C725" s="134"/>
     </row>
     <row r="726" ht="36.0" customHeight="1">
-      <c r="A726" s="57"/>
-      <c r="C726" s="91"/>
+      <c r="A726" s="4"/>
+      <c r="C726" s="134"/>
     </row>
     <row r="727" ht="36.0" customHeight="1">
-      <c r="A727" s="57"/>
-      <c r="C727" s="91"/>
+      <c r="A727" s="4"/>
+      <c r="C727" s="134"/>
     </row>
     <row r="728" ht="36.0" customHeight="1">
-      <c r="A728" s="57"/>
-      <c r="C728" s="91"/>
+      <c r="A728" s="4"/>
+      <c r="C728" s="134"/>
     </row>
     <row r="729" ht="36.0" customHeight="1">
-      <c r="A729" s="57"/>
-      <c r="C729" s="91"/>
+      <c r="A729" s="4"/>
+      <c r="C729" s="134"/>
     </row>
     <row r="730" ht="36.0" customHeight="1">
-      <c r="A730" s="57"/>
-      <c r="C730" s="91"/>
+      <c r="A730" s="4"/>
+      <c r="C730" s="134"/>
     </row>
     <row r="731" ht="36.0" customHeight="1">
-      <c r="A731" s="57"/>
-      <c r="C731" s="91"/>
+      <c r="A731" s="4"/>
+      <c r="C731" s="134"/>
     </row>
     <row r="732" ht="36.0" customHeight="1">
-      <c r="A732" s="57"/>
-      <c r="C732" s="91"/>
+      <c r="A732" s="4"/>
+      <c r="C732" s="134"/>
     </row>
     <row r="733" ht="36.0" customHeight="1">
-      <c r="A733" s="57"/>
-      <c r="C733" s="91"/>
+      <c r="A733" s="4"/>
+      <c r="C733" s="134"/>
     </row>
     <row r="734" ht="36.0" customHeight="1">
-      <c r="A734" s="57"/>
-      <c r="C734" s="91"/>
+      <c r="A734" s="4"/>
+      <c r="C734" s="134"/>
     </row>
     <row r="735" ht="36.0" customHeight="1">
-      <c r="A735" s="57"/>
-      <c r="C735" s="91"/>
+      <c r="A735" s="4"/>
+      <c r="C735" s="134"/>
     </row>
     <row r="736" ht="36.0" customHeight="1">
-      <c r="A736" s="57"/>
-      <c r="C736" s="91"/>
+      <c r="A736" s="4"/>
+      <c r="C736" s="134"/>
     </row>
     <row r="737" ht="36.0" customHeight="1">
-      <c r="A737" s="57"/>
-      <c r="C737" s="91"/>
+      <c r="A737" s="4"/>
+      <c r="C737" s="134"/>
     </row>
     <row r="738" ht="36.0" customHeight="1">
-      <c r="A738" s="57"/>
-      <c r="C738" s="91"/>
+      <c r="A738" s="4"/>
+      <c r="C738" s="134"/>
     </row>
     <row r="739" ht="36.0" customHeight="1">
-      <c r="A739" s="57"/>
-      <c r="C739" s="91"/>
+      <c r="A739" s="4"/>
+      <c r="C739" s="134"/>
     </row>
     <row r="740" ht="36.0" customHeight="1">
-      <c r="A740" s="57"/>
-      <c r="C740" s="91"/>
+      <c r="A740" s="4"/>
+      <c r="C740" s="134"/>
     </row>
     <row r="741" ht="36.0" customHeight="1">
-      <c r="A741" s="57"/>
-      <c r="C741" s="91"/>
+      <c r="A741" s="4"/>
+      <c r="C741" s="134"/>
     </row>
     <row r="742" ht="36.0" customHeight="1">
-      <c r="A742" s="57"/>
-      <c r="C742" s="91"/>
+      <c r="A742" s="4"/>
+      <c r="C742" s="134"/>
     </row>
     <row r="743" ht="36.0" customHeight="1">
-      <c r="A743" s="57"/>
-      <c r="C743" s="91"/>
+      <c r="A743" s="4"/>
+      <c r="C743" s="134"/>
     </row>
     <row r="744" ht="36.0" customHeight="1">
-      <c r="A744" s="57"/>
-      <c r="C744" s="91"/>
+      <c r="A744" s="4"/>
+      <c r="C744" s="134"/>
     </row>
     <row r="745" ht="36.0" customHeight="1">
-      <c r="A745" s="57"/>
-      <c r="C745" s="91"/>
+      <c r="A745" s="4"/>
+      <c r="C745" s="134"/>
     </row>
     <row r="746" ht="36.0" customHeight="1">
-      <c r="A746" s="57"/>
-      <c r="C746" s="91"/>
+      <c r="A746" s="4"/>
+      <c r="C746" s="134"/>
     </row>
     <row r="747" ht="36.0" customHeight="1">
-      <c r="A747" s="57"/>
-      <c r="C747" s="91"/>
+      <c r="A747" s="4"/>
+      <c r="C747" s="134"/>
     </row>
     <row r="748" ht="36.0" customHeight="1">
-      <c r="A748" s="57"/>
-      <c r="C748" s="91"/>
+      <c r="A748" s="4"/>
+      <c r="C748" s="134"/>
     </row>
     <row r="749" ht="36.0" customHeight="1">
-      <c r="A749" s="57"/>
-      <c r="C749" s="91"/>
+      <c r="A749" s="4"/>
+      <c r="C749" s="134"/>
     </row>
     <row r="750" ht="36.0" customHeight="1">
-      <c r="A750" s="57"/>
-      <c r="C750" s="91"/>
+      <c r="A750" s="4"/>
+      <c r="C750" s="134"/>
     </row>
     <row r="751" ht="36.0" customHeight="1">
-      <c r="A751" s="57"/>
-      <c r="C751" s="91"/>
+      <c r="A751" s="4"/>
+      <c r="C751" s="134"/>
     </row>
     <row r="752" ht="36.0" customHeight="1">
-      <c r="A752" s="57"/>
-      <c r="C752" s="91"/>
+      <c r="A752" s="4"/>
+      <c r="C752" s="134"/>
     </row>
     <row r="753" ht="36.0" customHeight="1">
-      <c r="A753" s="57"/>
-      <c r="C753" s="91"/>
+      <c r="A753" s="4"/>
+      <c r="C753" s="134"/>
     </row>
     <row r="754" ht="36.0" customHeight="1">
-      <c r="A754" s="57"/>
-      <c r="C754" s="91"/>
+      <c r="A754" s="4"/>
+      <c r="C754" s="134"/>
     </row>
     <row r="755" ht="36.0" customHeight="1">
-      <c r="A755" s="57"/>
-      <c r="C755" s="91"/>
+      <c r="A755" s="4"/>
+      <c r="C755" s="134"/>
     </row>
     <row r="756" ht="36.0" customHeight="1">
-      <c r="A756" s="57"/>
-      <c r="C756" s="91"/>
+      <c r="A756" s="4"/>
+      <c r="C756" s="134"/>
     </row>
     <row r="757" ht="36.0" customHeight="1">
-      <c r="A757" s="57"/>
-      <c r="C757" s="91"/>
+      <c r="A757" s="4"/>
+      <c r="C757" s="134"/>
     </row>
     <row r="758" ht="36.0" customHeight="1">
-      <c r="A758" s="57"/>
-      <c r="C758" s="91"/>
+      <c r="A758" s="4"/>
+      <c r="C758" s="134"/>
     </row>
     <row r="759" ht="36.0" customHeight="1">
-      <c r="A759" s="57"/>
-      <c r="C759" s="91"/>
+      <c r="A759" s="4"/>
+      <c r="C759" s="134"/>
     </row>
     <row r="760" ht="36.0" customHeight="1">
-      <c r="A760" s="57"/>
-      <c r="C760" s="91"/>
+      <c r="A760" s="4"/>
+      <c r="C760" s="134"/>
     </row>
     <row r="761" ht="36.0" customHeight="1">
-      <c r="A761" s="57"/>
-      <c r="C761" s="91"/>
+      <c r="A761" s="4"/>
+      <c r="C761" s="134"/>
     </row>
     <row r="762" ht="36.0" customHeight="1">
-      <c r="A762" s="57"/>
-      <c r="C762" s="91"/>
+      <c r="A762" s="4"/>
+      <c r="C762" s="134"/>
     </row>
     <row r="763" ht="36.0" customHeight="1">
-      <c r="A763" s="57"/>
-      <c r="C763" s="91"/>
+      <c r="A763" s="4"/>
+      <c r="C763" s="134"/>
     </row>
     <row r="764" ht="36.0" customHeight="1">
-      <c r="A764" s="57"/>
-      <c r="C764" s="91"/>
+      <c r="A764" s="4"/>
+      <c r="C764" s="134"/>
     </row>
     <row r="765" ht="36.0" customHeight="1">
-      <c r="A765" s="57"/>
-      <c r="C765" s="91"/>
+      <c r="A765" s="4"/>
+      <c r="C765" s="134"/>
     </row>
     <row r="766" ht="36.0" customHeight="1">
-      <c r="A766" s="57"/>
-      <c r="C766" s="91"/>
+      <c r="A766" s="4"/>
+      <c r="C766" s="134"/>
     </row>
     <row r="767" ht="36.0" customHeight="1">
-      <c r="A767" s="57"/>
-      <c r="C767" s="91"/>
+      <c r="A767" s="4"/>
+      <c r="C767" s="134"/>
     </row>
     <row r="768" ht="36.0" customHeight="1">
-      <c r="A768" s="57"/>
-      <c r="C768" s="91"/>
+      <c r="A768" s="4"/>
+      <c r="C768" s="134"/>
     </row>
     <row r="769" ht="36.0" customHeight="1">
-      <c r="A769" s="57"/>
-      <c r="C769" s="91"/>
+      <c r="A769" s="4"/>
+      <c r="C769" s="134"/>
     </row>
     <row r="770" ht="36.0" customHeight="1">
-      <c r="A770" s="57"/>
-      <c r="C770" s="91"/>
+      <c r="A770" s="4"/>
+      <c r="C770" s="134"/>
     </row>
     <row r="771" ht="36.0" customHeight="1">
-      <c r="A771" s="57"/>
-      <c r="C771" s="91"/>
+      <c r="A771" s="4"/>
+      <c r="C771" s="134"/>
     </row>
     <row r="772" ht="36.0" customHeight="1">
-      <c r="A772" s="57"/>
-      <c r="C772" s="91"/>
+      <c r="A772" s="4"/>
+      <c r="C772" s="134"/>
     </row>
     <row r="773" ht="36.0" customHeight="1">
-      <c r="A773" s="57"/>
-      <c r="C773" s="91"/>
+      <c r="A773" s="4"/>
+      <c r="C773" s="134"/>
     </row>
     <row r="774" ht="36.0" customHeight="1">
-      <c r="A774" s="57"/>
-      <c r="C774" s="91"/>
+      <c r="A774" s="4"/>
+      <c r="C774" s="134"/>
     </row>
     <row r="775" ht="36.0" customHeight="1">
-      <c r="A775" s="57"/>
-      <c r="C775" s="91"/>
+      <c r="A775" s="4"/>
+      <c r="C775" s="134"/>
     </row>
     <row r="776" ht="36.0" customHeight="1">
-      <c r="A776" s="57"/>
-      <c r="C776" s="91"/>
+      <c r="A776" s="4"/>
+      <c r="C776" s="134"/>
     </row>
     <row r="777" ht="36.0" customHeight="1">
-      <c r="A777" s="57"/>
-      <c r="C777" s="91"/>
+      <c r="A777" s="4"/>
+      <c r="C777" s="134"/>
     </row>
     <row r="778" ht="36.0" customHeight="1">
-      <c r="A778" s="57"/>
-      <c r="C778" s="91"/>
+      <c r="A778" s="4"/>
+      <c r="C778" s="134"/>
     </row>
     <row r="779" ht="36.0" customHeight="1">
-      <c r="A779" s="57"/>
-      <c r="C779" s="91"/>
+      <c r="A779" s="4"/>
+      <c r="C779" s="134"/>
     </row>
     <row r="780" ht="36.0" customHeight="1">
-      <c r="A780" s="57"/>
-      <c r="C780" s="91"/>
+      <c r="A780" s="4"/>
+      <c r="C780" s="134"/>
     </row>
     <row r="781" ht="36.0" customHeight="1">
-      <c r="A781" s="57"/>
-      <c r="C781" s="91"/>
+      <c r="A781" s="4"/>
+      <c r="C781" s="134"/>
     </row>
     <row r="782" ht="36.0" customHeight="1">
-      <c r="A782" s="57"/>
-      <c r="C782" s="91"/>
+      <c r="A782" s="4"/>
+      <c r="C782" s="134"/>
     </row>
     <row r="783" ht="36.0" customHeight="1">
-      <c r="A783" s="57"/>
-      <c r="C783" s="91"/>
+      <c r="A783" s="4"/>
+      <c r="C783" s="134"/>
     </row>
     <row r="784" ht="36.0" customHeight="1">
-      <c r="A784" s="57"/>
-      <c r="C784" s="91"/>
+      <c r="A784" s="4"/>
+      <c r="C784" s="134"/>
     </row>
     <row r="785" ht="36.0" customHeight="1">
-      <c r="A785" s="57"/>
-      <c r="C785" s="91"/>
+      <c r="A785" s="4"/>
+      <c r="C785" s="134"/>
     </row>
     <row r="786" ht="36.0" customHeight="1">
-      <c r="A786" s="57"/>
-      <c r="C786" s="91"/>
+      <c r="A786" s="4"/>
+      <c r="C786" s="134"/>
     </row>
     <row r="787" ht="36.0" customHeight="1">
-      <c r="A787" s="57"/>
-      <c r="C787" s="91"/>
+      <c r="A787" s="4"/>
+      <c r="C787" s="134"/>
     </row>
     <row r="788" ht="36.0" customHeight="1">
-      <c r="A788" s="57"/>
-      <c r="C788" s="91"/>
+      <c r="A788" s="4"/>
+      <c r="C788" s="134"/>
     </row>
     <row r="789" ht="36.0" customHeight="1">
-      <c r="A789" s="57"/>
-      <c r="C789" s="91"/>
+      <c r="A789" s="4"/>
+      <c r="C789" s="134"/>
     </row>
     <row r="790" ht="36.0" customHeight="1">
-      <c r="A790" s="57"/>
-      <c r="C790" s="91"/>
+      <c r="A790" s="4"/>
+      <c r="C790" s="134"/>
     </row>
     <row r="791" ht="36.0" customHeight="1">
-      <c r="A791" s="57"/>
-      <c r="C791" s="91"/>
+      <c r="A791" s="4"/>
+      <c r="C791" s="134"/>
     </row>
     <row r="792" ht="36.0" customHeight="1">
-      <c r="A792" s="57"/>
-      <c r="C792" s="91"/>
+      <c r="A792" s="4"/>
+      <c r="C792" s="134"/>
     </row>
     <row r="793" ht="36.0" customHeight="1">
-      <c r="A793" s="57"/>
-      <c r="C793" s="91"/>
+      <c r="A793" s="4"/>
+      <c r="C793" s="134"/>
     </row>
     <row r="794" ht="36.0" customHeight="1">
-      <c r="A794" s="57"/>
-      <c r="C794" s="91"/>
+      <c r="A794" s="4"/>
+      <c r="C794" s="134"/>
     </row>
     <row r="795" ht="36.0" customHeight="1">
-      <c r="A795" s="57"/>
-      <c r="C795" s="91"/>
+      <c r="A795" s="4"/>
+      <c r="C795" s="134"/>
     </row>
     <row r="796" ht="36.0" customHeight="1">
-      <c r="A796" s="57"/>
-      <c r="C796" s="91"/>
+      <c r="A796" s="4"/>
+      <c r="C796" s="134"/>
     </row>
     <row r="797" ht="36.0" customHeight="1">
-      <c r="A797" s="57"/>
-      <c r="C797" s="91"/>
+      <c r="A797" s="4"/>
+      <c r="C797" s="134"/>
     </row>
     <row r="798" ht="36.0" customHeight="1">
-      <c r="A798" s="57"/>
-      <c r="C798" s="91"/>
+      <c r="A798" s="4"/>
+      <c r="C798" s="134"/>
     </row>
     <row r="799" ht="36.0" customHeight="1">
-      <c r="A799" s="57"/>
-      <c r="C799" s="91"/>
+      <c r="A799" s="4"/>
+      <c r="C799" s="134"/>
     </row>
     <row r="800" ht="36.0" customHeight="1">
-      <c r="A800" s="57"/>
-      <c r="C800" s="91"/>
+      <c r="A800" s="4"/>
+      <c r="C800" s="134"/>
     </row>
     <row r="801" ht="36.0" customHeight="1">
-      <c r="A801" s="57"/>
-      <c r="C801" s="91"/>
+      <c r="A801" s="4"/>
+      <c r="C801" s="134"/>
     </row>
     <row r="802" ht="36.0" customHeight="1">
-      <c r="A802" s="57"/>
-      <c r="C802" s="91"/>
+      <c r="A802" s="4"/>
+      <c r="C802" s="134"/>
     </row>
     <row r="803" ht="36.0" customHeight="1">
-      <c r="A803" s="57"/>
-      <c r="C803" s="91"/>
+      <c r="A803" s="4"/>
+      <c r="C803" s="134"/>
     </row>
     <row r="804" ht="36.0" customHeight="1">
-      <c r="A804" s="57"/>
-      <c r="C804" s="91"/>
+      <c r="A804" s="4"/>
+      <c r="C804" s="134"/>
     </row>
     <row r="805" ht="36.0" customHeight="1">
-      <c r="A805" s="57"/>
-      <c r="C805" s="91"/>
+      <c r="A805" s="4"/>
+      <c r="C805" s="134"/>
     </row>
     <row r="806" ht="36.0" customHeight="1">
-      <c r="A806" s="57"/>
-      <c r="C806" s="91"/>
+      <c r="A806" s="4"/>
+      <c r="C806" s="134"/>
     </row>
     <row r="807" ht="36.0" customHeight="1">
-      <c r="A807" s="57"/>
-      <c r="C807" s="91"/>
+      <c r="A807" s="4"/>
+      <c r="C807" s="134"/>
     </row>
     <row r="808" ht="36.0" customHeight="1">
-      <c r="A808" s="57"/>
-      <c r="C808" s="91"/>
+      <c r="A808" s="4"/>
+      <c r="C808" s="134"/>
     </row>
     <row r="809" ht="36.0" customHeight="1">
-      <c r="A809" s="57"/>
-      <c r="C809" s="91"/>
+      <c r="A809" s="4"/>
+      <c r="C809" s="134"/>
     </row>
     <row r="810" ht="36.0" customHeight="1">
-      <c r="A810" s="57"/>
-      <c r="C810" s="91"/>
+      <c r="A810" s="4"/>
+      <c r="C810" s="134"/>
     </row>
     <row r="811" ht="36.0" customHeight="1">
-      <c r="A811" s="57"/>
-      <c r="C811" s="91"/>
+      <c r="A811" s="4"/>
+      <c r="C811" s="134"/>
     </row>
     <row r="812" ht="36.0" customHeight="1">
-      <c r="A812" s="57"/>
-      <c r="C812" s="91"/>
+      <c r="A812" s="4"/>
+      <c r="C812" s="134"/>
     </row>
     <row r="813" ht="36.0" customHeight="1">
-      <c r="A813" s="57"/>
-      <c r="C813" s="91"/>
+      <c r="A813" s="4"/>
+      <c r="C813" s="134"/>
     </row>
     <row r="814" ht="36.0" customHeight="1">
-      <c r="A814" s="57"/>
-      <c r="C814" s="91"/>
+      <c r="A814" s="4"/>
+      <c r="C814" s="134"/>
     </row>
     <row r="815" ht="36.0" customHeight="1">
-      <c r="A815" s="57"/>
-      <c r="C815" s="91"/>
+      <c r="A815" s="4"/>
+      <c r="C815" s="134"/>
     </row>
     <row r="816" ht="36.0" customHeight="1">
-      <c r="A816" s="57"/>
-      <c r="C816" s="91"/>
+      <c r="A816" s="4"/>
+      <c r="C816" s="134"/>
     </row>
     <row r="817" ht="36.0" customHeight="1">
-      <c r="A817" s="57"/>
-      <c r="C817" s="91"/>
+      <c r="A817" s="4"/>
+      <c r="C817" s="134"/>
     </row>
     <row r="818" ht="36.0" customHeight="1">
-      <c r="A818" s="57"/>
-      <c r="C818" s="91"/>
+      <c r="A818" s="4"/>
+      <c r="C818" s="134"/>
     </row>
     <row r="819" ht="36.0" customHeight="1">
-      <c r="A819" s="57"/>
-      <c r="C819" s="91"/>
+      <c r="A819" s="4"/>
+      <c r="C819" s="134"/>
     </row>
     <row r="820" ht="36.0" customHeight="1">
-      <c r="A820" s="57"/>
-      <c r="C820" s="91"/>
+      <c r="A820" s="4"/>
+      <c r="C820" s="134"/>
     </row>
     <row r="821" ht="36.0" customHeight="1">
-      <c r="A821" s="57"/>
-      <c r="C821" s="91"/>
+      <c r="A821" s="4"/>
+      <c r="C821" s="134"/>
     </row>
     <row r="822" ht="36.0" customHeight="1">
-      <c r="A822" s="57"/>
-      <c r="C822" s="91"/>
+      <c r="A822" s="4"/>
+      <c r="C822" s="134"/>
     </row>
     <row r="823" ht="36.0" customHeight="1">
-      <c r="A823" s="57"/>
-      <c r="C823" s="91"/>
+      <c r="A823" s="4"/>
+      <c r="C823" s="134"/>
     </row>
     <row r="824" ht="36.0" customHeight="1">
-      <c r="A824" s="57"/>
-      <c r="C824" s="91"/>
+      <c r="A824" s="4"/>
+      <c r="C824" s="134"/>
     </row>
     <row r="825" ht="36.0" customHeight="1">
-      <c r="A825" s="57"/>
-      <c r="C825" s="91"/>
+      <c r="A825" s="4"/>
+      <c r="C825" s="134"/>
     </row>
     <row r="826" ht="36.0" customHeight="1">
-      <c r="A826" s="57"/>
-      <c r="C826" s="91"/>
+      <c r="A826" s="4"/>
+      <c r="C826" s="134"/>
     </row>
     <row r="827" ht="36.0" customHeight="1">
-      <c r="A827" s="57"/>
-      <c r="C827" s="91"/>
+      <c r="A827" s="4"/>
+      <c r="C827" s="134"/>
     </row>
     <row r="828" ht="36.0" customHeight="1">
-      <c r="A828" s="57"/>
-      <c r="C828" s="91"/>
+      <c r="A828" s="4"/>
+      <c r="C828" s="134"/>
     </row>
     <row r="829" ht="36.0" customHeight="1">
-      <c r="A829" s="57"/>
-      <c r="C829" s="91"/>
+      <c r="A829" s="4"/>
+      <c r="C829" s="134"/>
     </row>
     <row r="830" ht="36.0" customHeight="1">
-      <c r="A830" s="57"/>
-      <c r="C830" s="91"/>
+      <c r="A830" s="4"/>
+      <c r="C830" s="134"/>
     </row>
     <row r="831" ht="36.0" customHeight="1">
-      <c r="A831" s="57"/>
-      <c r="C831" s="91"/>
+      <c r="A831" s="4"/>
+      <c r="C831" s="134"/>
     </row>
     <row r="832" ht="36.0" customHeight="1">
-      <c r="A832" s="57"/>
-      <c r="C832" s="91"/>
+      <c r="A832" s="4"/>
+      <c r="C832" s="134"/>
     </row>
     <row r="833" ht="36.0" customHeight="1">
-      <c r="A833" s="57"/>
-      <c r="C833" s="91"/>
+      <c r="A833" s="4"/>
+      <c r="C833" s="134"/>
     </row>
     <row r="834" ht="36.0" customHeight="1">
-      <c r="A834" s="57"/>
-      <c r="C834" s="91"/>
+      <c r="A834" s="4"/>
+      <c r="C834" s="134"/>
     </row>
     <row r="835" ht="36.0" customHeight="1">
-      <c r="A835" s="57"/>
-      <c r="C835" s="91"/>
+      <c r="A835" s="4"/>
+      <c r="C835" s="134"/>
     </row>
     <row r="836" ht="36.0" customHeight="1">
-      <c r="A836" s="57"/>
-      <c r="C836" s="91"/>
+      <c r="A836" s="4"/>
+      <c r="C836" s="134"/>
     </row>
     <row r="837" ht="36.0" customHeight="1">
-      <c r="A837" s="57"/>
-      <c r="C837" s="91"/>
+      <c r="A837" s="4"/>
+      <c r="C837" s="134"/>
     </row>
     <row r="838" ht="36.0" customHeight="1">
-      <c r="A838" s="57"/>
-      <c r="C838" s="91"/>
+      <c r="A838" s="4"/>
+      <c r="C838" s="134"/>
     </row>
     <row r="839" ht="36.0" customHeight="1">
-      <c r="A839" s="57"/>
-      <c r="C839" s="91"/>
+      <c r="A839" s="4"/>
+      <c r="C839" s="134"/>
     </row>
     <row r="840" ht="36.0" customHeight="1">
-      <c r="A840" s="57"/>
-      <c r="C840" s="91"/>
+      <c r="A840" s="4"/>
+      <c r="C840" s="134"/>
     </row>
     <row r="841" ht="36.0" customHeight="1">
-      <c r="A841" s="57"/>
-      <c r="C841" s="91"/>
+      <c r="A841" s="4"/>
+      <c r="C841" s="134"/>
     </row>
     <row r="842" ht="36.0" customHeight="1">
-      <c r="A842" s="57"/>
-      <c r="C842" s="91"/>
+      <c r="A842" s="4"/>
+      <c r="C842" s="134"/>
     </row>
     <row r="843" ht="36.0" customHeight="1">
-      <c r="A843" s="57"/>
-      <c r="C843" s="91"/>
+      <c r="A843" s="4"/>
+      <c r="C843" s="134"/>
     </row>
     <row r="844" ht="36.0" customHeight="1">
-      <c r="A844" s="57"/>
-      <c r="C844" s="91"/>
+      <c r="A844" s="4"/>
+      <c r="C844" s="134"/>
     </row>
     <row r="845" ht="36.0" customHeight="1">
-      <c r="A845" s="57"/>
-      <c r="C845" s="91"/>
+      <c r="A845" s="4"/>
+      <c r="C845" s="134"/>
     </row>
     <row r="846" ht="36.0" customHeight="1">
-      <c r="A846" s="57"/>
-      <c r="C846" s="91"/>
+      <c r="A846" s="4"/>
+      <c r="C846" s="134"/>
     </row>
     <row r="847" ht="36.0" customHeight="1">
-      <c r="A847" s="57"/>
-      <c r="C847" s="91"/>
+      <c r="A847" s="4"/>
+      <c r="C847" s="134"/>
     </row>
     <row r="848" ht="36.0" customHeight="1">
-      <c r="A848" s="57"/>
-      <c r="C848" s="91"/>
+      <c r="A848" s="4"/>
+      <c r="C848" s="134"/>
     </row>
     <row r="849" ht="36.0" customHeight="1">
-      <c r="A849" s="57"/>
-      <c r="C849" s="91"/>
+      <c r="A849" s="4"/>
+      <c r="C849" s="134"/>
     </row>
     <row r="850" ht="36.0" customHeight="1">
-      <c r="A850" s="57"/>
-      <c r="C850" s="91"/>
+      <c r="A850" s="4"/>
+      <c r="C850" s="134"/>
     </row>
     <row r="851" ht="36.0" customHeight="1">
-      <c r="A851" s="57"/>
-      <c r="C851" s="91"/>
+      <c r="A851" s="4"/>
+      <c r="C851" s="134"/>
     </row>
     <row r="852" ht="36.0" customHeight="1">
-      <c r="A852" s="57"/>
-      <c r="C852" s="91"/>
+      <c r="A852" s="4"/>
+      <c r="C852" s="134"/>
     </row>
     <row r="853" ht="36.0" customHeight="1">
-      <c r="A853" s="57"/>
-      <c r="C853" s="91"/>
+      <c r="A853" s="4"/>
+      <c r="C853" s="134"/>
     </row>
     <row r="854" ht="36.0" customHeight="1">
-      <c r="A854" s="57"/>
-      <c r="C854" s="91"/>
+      <c r="A854" s="4"/>
+      <c r="C854" s="134"/>
     </row>
     <row r="855" ht="36.0" customHeight="1">
-      <c r="A855" s="57"/>
-      <c r="C855" s="91"/>
+      <c r="A855" s="4"/>
+      <c r="C855" s="134"/>
     </row>
     <row r="856" ht="36.0" customHeight="1">
-      <c r="A856" s="57"/>
-      <c r="C856" s="91"/>
+      <c r="A856" s="4"/>
+      <c r="C856" s="134"/>
     </row>
     <row r="857" ht="36.0" customHeight="1">
-      <c r="A857" s="57"/>
-      <c r="C857" s="91"/>
+      <c r="A857" s="4"/>
+      <c r="C857" s="134"/>
     </row>
     <row r="858" ht="36.0" customHeight="1">
-      <c r="A858" s="57"/>
-      <c r="C858" s="91"/>
+      <c r="A858" s="4"/>
+      <c r="C858" s="134"/>
     </row>
     <row r="859" ht="36.0" customHeight="1">
-      <c r="A859" s="57"/>
-      <c r="C859" s="91"/>
+      <c r="A859" s="4"/>
+      <c r="C859" s="134"/>
     </row>
     <row r="860" ht="36.0" customHeight="1">
-      <c r="A860" s="57"/>
-      <c r="C860" s="91"/>
+      <c r="A860" s="4"/>
+      <c r="C860" s="134"/>
     </row>
     <row r="861" ht="36.0" customHeight="1">
-      <c r="A861" s="57"/>
-      <c r="C861" s="91"/>
+      <c r="A861" s="4"/>
+      <c r="C861" s="134"/>
     </row>
     <row r="862" ht="36.0" customHeight="1">
-      <c r="A862" s="57"/>
-      <c r="C862" s="91"/>
+      <c r="A862" s="4"/>
+      <c r="C862" s="134"/>
     </row>
     <row r="863" ht="36.0" customHeight="1">
-      <c r="A863" s="57"/>
-      <c r="C863" s="91"/>
+      <c r="A863" s="4"/>
+      <c r="C863" s="134"/>
     </row>
     <row r="864" ht="36.0" customHeight="1">
-      <c r="A864" s="57"/>
-      <c r="C864" s="91"/>
+      <c r="A864" s="4"/>
+      <c r="C864" s="134"/>
     </row>
     <row r="865" ht="36.0" customHeight="1">
-      <c r="A865" s="57"/>
-      <c r="C865" s="91"/>
+      <c r="A865" s="4"/>
+      <c r="C865" s="134"/>
     </row>
     <row r="866" ht="36.0" customHeight="1">
-      <c r="A866" s="57"/>
-      <c r="C866" s="91"/>
+      <c r="A866" s="4"/>
+      <c r="C866" s="134"/>
     </row>
     <row r="867" ht="36.0" customHeight="1">
-      <c r="A867" s="57"/>
-      <c r="C867" s="91"/>
+      <c r="A867" s="4"/>
+      <c r="C867" s="134"/>
     </row>
     <row r="868" ht="36.0" customHeight="1">
-      <c r="A868" s="57"/>
-      <c r="C868" s="91"/>
+      <c r="A868" s="4"/>
+      <c r="C868" s="134"/>
     </row>
     <row r="869" ht="36.0" customHeight="1">
-      <c r="A869" s="57"/>
-      <c r="C869" s="91"/>
+      <c r="A869" s="4"/>
+      <c r="C869" s="134"/>
     </row>
     <row r="870" ht="36.0" customHeight="1">
-      <c r="A870" s="57"/>
-      <c r="C870" s="91"/>
+      <c r="A870" s="4"/>
+      <c r="C870" s="134"/>
     </row>
     <row r="871" ht="36.0" customHeight="1">
-      <c r="A871" s="57"/>
-      <c r="C871" s="91"/>
+      <c r="A871" s="4"/>
+      <c r="C871" s="134"/>
     </row>
     <row r="872" ht="36.0" customHeight="1">
-      <c r="A872" s="57"/>
-      <c r="C872" s="91"/>
+      <c r="A872" s="4"/>
+      <c r="C872" s="134"/>
     </row>
     <row r="873" ht="36.0" customHeight="1">
-      <c r="A873" s="57"/>
-      <c r="C873" s="91"/>
+      <c r="A873" s="4"/>
+      <c r="C873" s="134"/>
     </row>
     <row r="874" ht="36.0" customHeight="1">
-      <c r="A874" s="57"/>
-      <c r="C874" s="91"/>
+      <c r="A874" s="4"/>
+      <c r="C874" s="134"/>
     </row>
     <row r="875" ht="36.0" customHeight="1">
-      <c r="A875" s="57"/>
-      <c r="C875" s="91"/>
+      <c r="A875" s="4"/>
+      <c r="C875" s="134"/>
     </row>
     <row r="876" ht="36.0" customHeight="1">
-      <c r="A876" s="57"/>
-      <c r="C876" s="91"/>
+      <c r="A876" s="4"/>
+      <c r="C876" s="134"/>
     </row>
     <row r="877" ht="36.0" customHeight="1">
-      <c r="A877" s="57"/>
-      <c r="C877" s="91"/>
+      <c r="A877" s="4"/>
+      <c r="C877" s="134"/>
     </row>
     <row r="878" ht="36.0" customHeight="1">
-      <c r="A878" s="57"/>
-      <c r="C878" s="91"/>
+      <c r="A878" s="4"/>
+      <c r="C878" s="134"/>
     </row>
     <row r="879" ht="36.0" customHeight="1">
-      <c r="A879" s="57"/>
-      <c r="C879" s="91"/>
+      <c r="A879" s="4"/>
+      <c r="C879" s="134"/>
     </row>
     <row r="880" ht="36.0" customHeight="1">
-      <c r="A880" s="57"/>
-      <c r="C880" s="91"/>
+      <c r="A880" s="4"/>
+      <c r="C880" s="134"/>
     </row>
     <row r="881" ht="36.0" customHeight="1">
-      <c r="A881" s="57"/>
-      <c r="C881" s="91"/>
+      <c r="A881" s="4"/>
+      <c r="C881" s="134"/>
     </row>
     <row r="882" ht="36.0" customHeight="1">
-      <c r="A882" s="57"/>
-      <c r="C882" s="91"/>
+      <c r="A882" s="4"/>
+      <c r="C882" s="134"/>
     </row>
     <row r="883" ht="36.0" customHeight="1">
-      <c r="A883" s="57"/>
-      <c r="C883" s="91"/>
+      <c r="A883" s="4"/>
+      <c r="C883" s="134"/>
     </row>
     <row r="884" ht="36.0" customHeight="1">
-      <c r="A884" s="57"/>
-      <c r="C884" s="91"/>
+      <c r="A884" s="4"/>
+      <c r="C884" s="134"/>
     </row>
     <row r="885" ht="36.0" customHeight="1">
-      <c r="A885" s="57"/>
-      <c r="C885" s="91"/>
+      <c r="A885" s="4"/>
+      <c r="C885" s="134"/>
     </row>
     <row r="886" ht="36.0" customHeight="1">
-      <c r="A886" s="57"/>
-      <c r="C886" s="91"/>
+      <c r="A886" s="4"/>
+      <c r="C886" s="134"/>
     </row>
     <row r="887" ht="36.0" customHeight="1">
-      <c r="A887" s="57"/>
-      <c r="C887" s="91"/>
+      <c r="A887" s="4"/>
+      <c r="C887" s="134"/>
     </row>
     <row r="888" ht="36.0" customHeight="1">
-      <c r="A888" s="57"/>
-      <c r="C888" s="91"/>
+      <c r="A888" s="4"/>
+      <c r="C888" s="134"/>
     </row>
     <row r="889" ht="36.0" customHeight="1">
-      <c r="A889" s="57"/>
-      <c r="C889" s="91"/>
+      <c r="A889" s="4"/>
+      <c r="C889" s="134"/>
     </row>
     <row r="890" ht="36.0" customHeight="1">
-      <c r="A890" s="57"/>
-      <c r="C890" s="91"/>
+      <c r="A890" s="4"/>
+      <c r="C890" s="134"/>
     </row>
     <row r="891" ht="36.0" customHeight="1">
-      <c r="A891" s="57"/>
-      <c r="C891" s="91"/>
+      <c r="A891" s="4"/>
+      <c r="C891" s="134"/>
     </row>
     <row r="892" ht="36.0" customHeight="1">
-      <c r="A892" s="57"/>
-      <c r="C892" s="91"/>
+      <c r="A892" s="4"/>
+      <c r="C892" s="134"/>
     </row>
     <row r="893" ht="36.0" customHeight="1">
-      <c r="A893" s="57"/>
-      <c r="C893" s="91"/>
+      <c r="A893" s="4"/>
+      <c r="C893" s="134"/>
     </row>
     <row r="894" ht="36.0" customHeight="1">
-      <c r="A894" s="57"/>
-      <c r="C894" s="91"/>
+      <c r="A894" s="4"/>
+      <c r="C894" s="134"/>
     </row>
     <row r="895" ht="36.0" customHeight="1">
-      <c r="A895" s="57"/>
-      <c r="C895" s="91"/>
+      <c r="A895" s="4"/>
+      <c r="C895" s="134"/>
     </row>
     <row r="896" ht="36.0" customHeight="1">
-      <c r="A896" s="57"/>
-      <c r="C896" s="91"/>
+      <c r="A896" s="4"/>
+      <c r="C896" s="134"/>
     </row>
     <row r="897" ht="36.0" customHeight="1">
-      <c r="A897" s="57"/>
-      <c r="C897" s="91"/>
+      <c r="A897" s="4"/>
+      <c r="C897" s="134"/>
     </row>
     <row r="898" ht="36.0" customHeight="1">
-      <c r="A898" s="57"/>
-      <c r="C898" s="91"/>
+      <c r="A898" s="4"/>
+      <c r="C898" s="134"/>
     </row>
     <row r="899" ht="36.0" customHeight="1">
-      <c r="A899" s="57"/>
-      <c r="C899" s="91"/>
+      <c r="A899" s="4"/>
+      <c r="C899" s="134"/>
     </row>
     <row r="900" ht="36.0" customHeight="1">
-      <c r="A900" s="57"/>
-      <c r="C900" s="91"/>
+      <c r="A900" s="4"/>
+      <c r="C900" s="134"/>
     </row>
     <row r="901" ht="36.0" customHeight="1">
-      <c r="A901" s="57"/>
-      <c r="C901" s="91"/>
+      <c r="A901" s="4"/>
+      <c r="C901" s="134"/>
     </row>
     <row r="902" ht="36.0" customHeight="1">
-      <c r="A902" s="57"/>
-      <c r="C902" s="91"/>
+      <c r="A902" s="4"/>
+      <c r="C902" s="134"/>
     </row>
     <row r="903" ht="36.0" customHeight="1">
-      <c r="A903" s="57"/>
-      <c r="C903" s="91"/>
+      <c r="A903" s="4"/>
+      <c r="C903" s="134"/>
     </row>
     <row r="904" ht="36.0" customHeight="1">
-      <c r="A904" s="57"/>
-      <c r="C904" s="91"/>
+      <c r="A904" s="4"/>
+      <c r="C904" s="134"/>
     </row>
     <row r="905" ht="36.0" customHeight="1">
-      <c r="A905" s="57"/>
-      <c r="C905" s="91"/>
+      <c r="A905" s="4"/>
+      <c r="C905" s="134"/>
     </row>
     <row r="906" ht="36.0" customHeight="1">
-      <c r="A906" s="57"/>
-      <c r="C906" s="91"/>
+      <c r="A906" s="4"/>
+      <c r="C906" s="134"/>
     </row>
     <row r="907" ht="36.0" customHeight="1">
-      <c r="A907" s="57"/>
-      <c r="C907" s="91"/>
+      <c r="A907" s="4"/>
+      <c r="C907" s="134"/>
     </row>
     <row r="908" ht="36.0" customHeight="1">
-      <c r="A908" s="57"/>
-      <c r="C908" s="91"/>
+      <c r="A908" s="4"/>
+      <c r="C908" s="134"/>
     </row>
     <row r="909" ht="36.0" customHeight="1">
-      <c r="A909" s="57"/>
-      <c r="C909" s="91"/>
+      <c r="A909" s="4"/>
+      <c r="C909" s="134"/>
     </row>
     <row r="910" ht="36.0" customHeight="1">
-      <c r="A910" s="57"/>
-      <c r="C910" s="91"/>
+      <c r="A910" s="4"/>
+      <c r="C910" s="134"/>
     </row>
     <row r="911" ht="36.0" customHeight="1">
-      <c r="A911" s="57"/>
-      <c r="C911" s="91"/>
+      <c r="A911" s="4"/>
+      <c r="C911" s="134"/>
     </row>
     <row r="912" ht="36.0" customHeight="1">
-      <c r="A912" s="57"/>
-      <c r="C912" s="91"/>
+      <c r="A912" s="4"/>
+      <c r="C912" s="134"/>
     </row>
     <row r="913" ht="36.0" customHeight="1">
-      <c r="A913" s="57"/>
-      <c r="C913" s="91"/>
+      <c r="A913" s="4"/>
+      <c r="C913" s="134"/>
     </row>
     <row r="914" ht="36.0" customHeight="1">
-      <c r="A914" s="57"/>
-      <c r="C914" s="91"/>
+      <c r="A914" s="4"/>
+      <c r="C914" s="134"/>
     </row>
     <row r="915" ht="36.0" customHeight="1">
-      <c r="A915" s="57"/>
-      <c r="C915" s="91"/>
+      <c r="A915" s="4"/>
+      <c r="C915" s="134"/>
     </row>
     <row r="916" ht="36.0" customHeight="1">
-      <c r="A916" s="57"/>
-      <c r="C916" s="91"/>
+      <c r="A916" s="4"/>
+      <c r="C916" s="134"/>
     </row>
     <row r="917" ht="36.0" customHeight="1">
-      <c r="A917" s="57"/>
-      <c r="C917" s="91"/>
+      <c r="A917" s="4"/>
+      <c r="C917" s="134"/>
     </row>
     <row r="918" ht="36.0" customHeight="1">
-      <c r="A918" s="57"/>
-      <c r="C918" s="91"/>
+      <c r="A918" s="4"/>
+      <c r="C918" s="134"/>
     </row>
     <row r="919" ht="36.0" customHeight="1">
-      <c r="A919" s="57"/>
-      <c r="C919" s="91"/>
+      <c r="A919" s="4"/>
+      <c r="C919" s="134"/>
     </row>
     <row r="920" ht="36.0" customHeight="1">
-      <c r="A920" s="57"/>
-      <c r="C920" s="91"/>
+      <c r="A920" s="4"/>
+      <c r="C920" s="134"/>
     </row>
     <row r="921" ht="36.0" customHeight="1">
-      <c r="A921" s="57"/>
-      <c r="C921" s="91"/>
+      <c r="A921" s="4"/>
+      <c r="C921" s="134"/>
     </row>
     <row r="922" ht="36.0" customHeight="1">
-      <c r="A922" s="57"/>
-      <c r="C922" s="91"/>
+      <c r="A922" s="4"/>
+      <c r="C922" s="134"/>
     </row>
     <row r="923" ht="36.0" customHeight="1">
-      <c r="A923" s="57"/>
-      <c r="C923" s="91"/>
+      <c r="A923" s="4"/>
+      <c r="C923" s="134"/>
     </row>
     <row r="924" ht="36.0" customHeight="1">
-      <c r="A924" s="57"/>
-      <c r="C924" s="91"/>
+      <c r="A924" s="4"/>
+      <c r="C924" s="134"/>
     </row>
     <row r="925" ht="36.0" customHeight="1">
-      <c r="A925" s="57"/>
-      <c r="C925" s="91"/>
+      <c r="A925" s="4"/>
+      <c r="C925" s="134"/>
     </row>
     <row r="926" ht="36.0" customHeight="1">
-      <c r="A926" s="57"/>
-      <c r="C926" s="91"/>
+      <c r="A926" s="4"/>
+      <c r="C926" s="134"/>
     </row>
     <row r="927" ht="36.0" customHeight="1">
-      <c r="A927" s="57"/>
-      <c r="C927" s="91"/>
+      <c r="A927" s="4"/>
+      <c r="C927" s="134"/>
     </row>
     <row r="928" ht="36.0" customHeight="1">
-      <c r="A928" s="57"/>
-      <c r="C928" s="91"/>
+      <c r="A928" s="4"/>
+      <c r="C928" s="134"/>
     </row>
     <row r="929" ht="36.0" customHeight="1">
-      <c r="A929" s="57"/>
-      <c r="C929" s="91"/>
+      <c r="A929" s="4"/>
+      <c r="C929" s="134"/>
     </row>
     <row r="930" ht="36.0" customHeight="1">
-      <c r="A930" s="57"/>
-      <c r="C930" s="91"/>
+      <c r="A930" s="4"/>
+      <c r="C930" s="134"/>
     </row>
     <row r="931" ht="36.0" customHeight="1">
-      <c r="A931" s="57"/>
-      <c r="C931" s="91"/>
+      <c r="A931" s="4"/>
+      <c r="C931" s="134"/>
     </row>
     <row r="932" ht="36.0" customHeight="1">
-      <c r="A932" s="57"/>
-      <c r="C932" s="91"/>
+      <c r="A932" s="4"/>
+      <c r="C932" s="134"/>
     </row>
     <row r="933" ht="36.0" customHeight="1">
-      <c r="A933" s="57"/>
-      <c r="C933" s="91"/>
+      <c r="A933" s="4"/>
+      <c r="C933" s="134"/>
     </row>
     <row r="934" ht="36.0" customHeight="1">
-      <c r="A934" s="57"/>
-      <c r="C934" s="91"/>
+      <c r="A934" s="4"/>
+      <c r="C934" s="134"/>
     </row>
     <row r="935" ht="36.0" customHeight="1">
-      <c r="A935" s="57"/>
-      <c r="C935" s="91"/>
+      <c r="A935" s="4"/>
+      <c r="C935" s="134"/>
     </row>
     <row r="936" ht="36.0" customHeight="1">
-      <c r="A936" s="57"/>
-      <c r="C936" s="91"/>
+      <c r="A936" s="4"/>
+      <c r="C936" s="134"/>
     </row>
     <row r="937" ht="36.0" customHeight="1">
-      <c r="A937" s="57"/>
-      <c r="C937" s="91"/>
+      <c r="A937" s="4"/>
+      <c r="C937" s="134"/>
     </row>
     <row r="938" ht="36.0" customHeight="1">
-      <c r="A938" s="57"/>
-      <c r="C938" s="91"/>
+      <c r="A938" s="4"/>
+      <c r="C938" s="134"/>
     </row>
     <row r="939" ht="36.0" customHeight="1">
-      <c r="A939" s="57"/>
-      <c r="C939" s="91"/>
+      <c r="A939" s="4"/>
+      <c r="C939" s="134"/>
     </row>
     <row r="940" ht="36.0" customHeight="1">
-      <c r="A940" s="57"/>
-      <c r="C940" s="91"/>
+      <c r="A940" s="4"/>
+      <c r="C940" s="134"/>
     </row>
     <row r="941" ht="36.0" customHeight="1">
-      <c r="A941" s="57"/>
-      <c r="C941" s="91"/>
+      <c r="A941" s="4"/>
+      <c r="C941" s="134"/>
     </row>
     <row r="942" ht="36.0" customHeight="1">
-      <c r="A942" s="57"/>
-      <c r="C942" s="91"/>
+      <c r="A942" s="4"/>
+      <c r="C942" s="134"/>
     </row>
     <row r="943" ht="36.0" customHeight="1">
-      <c r="A943" s="57"/>
-      <c r="C943" s="91"/>
+      <c r="A943" s="4"/>
+      <c r="C943" s="134"/>
     </row>
     <row r="944" ht="36.0" customHeight="1">
-      <c r="A944" s="57"/>
-      <c r="C944" s="91"/>
+      <c r="A944" s="4"/>
+      <c r="C944" s="134"/>
     </row>
     <row r="945" ht="36.0" customHeight="1">
-      <c r="A945" s="57"/>
-      <c r="C945" s="91"/>
+      <c r="A945" s="4"/>
+      <c r="C945" s="134"/>
     </row>
     <row r="946" ht="36.0" customHeight="1">
-      <c r="A946" s="57"/>
-      <c r="C946" s="91"/>
+      <c r="A946" s="4"/>
+      <c r="C946" s="134"/>
     </row>
     <row r="947" ht="36.0" customHeight="1">
-      <c r="A947" s="57"/>
-      <c r="C947" s="91"/>
+      <c r="A947" s="4"/>
+      <c r="C947" s="134"/>
     </row>
     <row r="948" ht="36.0" customHeight="1">
-      <c r="A948" s="57"/>
-      <c r="C948" s="91"/>
+      <c r="A948" s="4"/>
+      <c r="C948" s="134"/>
     </row>
     <row r="949" ht="36.0" customHeight="1">
-      <c r="A949" s="57"/>
-      <c r="C949" s="91"/>
+      <c r="A949" s="4"/>
+      <c r="C949" s="134"/>
     </row>
     <row r="950" ht="36.0" customHeight="1">
-      <c r="A950" s="57"/>
-      <c r="C950" s="91"/>
+      <c r="A950" s="4"/>
+      <c r="C950" s="134"/>
     </row>
     <row r="951" ht="36.0" customHeight="1">
-      <c r="A951" s="57"/>
-      <c r="C951" s="91"/>
+      <c r="A951" s="4"/>
+      <c r="C951" s="134"/>
     </row>
     <row r="952" ht="36.0" customHeight="1">
-      <c r="A952" s="57"/>
-      <c r="C952" s="91"/>
+      <c r="A952" s="4"/>
+      <c r="C952" s="134"/>
     </row>
     <row r="953" ht="36.0" customHeight="1">
-      <c r="A953" s="57"/>
-      <c r="C953" s="91"/>
+      <c r="A953" s="4"/>
+      <c r="C953" s="134"/>
     </row>
     <row r="954" ht="36.0" customHeight="1">
-      <c r="A954" s="57"/>
-      <c r="C954" s="91"/>
+      <c r="A954" s="4"/>
+      <c r="C954" s="134"/>
     </row>
     <row r="955" ht="36.0" customHeight="1">
-      <c r="A955" s="57"/>
-      <c r="C955" s="91"/>
+      <c r="A955" s="4"/>
+      <c r="C955" s="134"/>
     </row>
     <row r="956" ht="36.0" customHeight="1">
-      <c r="A956" s="57"/>
-      <c r="C956" s="91"/>
+      <c r="A956" s="4"/>
+      <c r="C956" s="134"/>
     </row>
     <row r="957" ht="36.0" customHeight="1">
-      <c r="A957" s="57"/>
-      <c r="C957" s="91"/>
+      <c r="A957" s="4"/>
+      <c r="C957" s="134"/>
     </row>
     <row r="958" ht="36.0" customHeight="1">
-      <c r="A958" s="57"/>
-      <c r="C958" s="91"/>
+      <c r="A958" s="4"/>
+      <c r="C958" s="134"/>
     </row>
     <row r="959" ht="36.0" customHeight="1">
-      <c r="A959" s="57"/>
-      <c r="C959" s="91"/>
+      <c r="A959" s="4"/>
+      <c r="C959" s="134"/>
     </row>
     <row r="960" ht="36.0" customHeight="1">
-      <c r="A960" s="57"/>
-      <c r="C960" s="91"/>
+      <c r="A960" s="4"/>
+      <c r="C960" s="134"/>
     </row>
     <row r="961" ht="36.0" customHeight="1">
-      <c r="A961" s="57"/>
-      <c r="C961" s="91"/>
+      <c r="A961" s="4"/>
+      <c r="C961" s="134"/>
     </row>
     <row r="962" ht="36.0" customHeight="1">
-      <c r="A962" s="57"/>
-      <c r="C962" s="91"/>
+      <c r="A962" s="4"/>
+      <c r="C962" s="134"/>
     </row>
     <row r="963" ht="36.0" customHeight="1">
-      <c r="A963" s="57"/>
-      <c r="C963" s="91"/>
+      <c r="A963" s="4"/>
+      <c r="C963" s="134"/>
     </row>
     <row r="964" ht="36.0" customHeight="1">
-      <c r="A964" s="57"/>
-      <c r="C964" s="91"/>
+      <c r="A964" s="4"/>
+      <c r="C964" s="134"/>
     </row>
     <row r="965" ht="36.0" customHeight="1">
-      <c r="A965" s="57"/>
-      <c r="C965" s="91"/>
+      <c r="A965" s="4"/>
+      <c r="C965" s="134"/>
     </row>
     <row r="966" ht="36.0" customHeight="1">
-      <c r="A966" s="57"/>
-      <c r="C966" s="91"/>
+      <c r="A966" s="4"/>
+      <c r="C966" s="134"/>
     </row>
     <row r="967" ht="36.0" customHeight="1">
-      <c r="A967" s="57"/>
-      <c r="C967" s="91"/>
+      <c r="A967" s="4"/>
+      <c r="C967" s="134"/>
     </row>
     <row r="968" ht="36.0" customHeight="1">
-      <c r="A968" s="57"/>
-      <c r="C968" s="91"/>
+      <c r="A968" s="4"/>
+      <c r="C968" s="134"/>
     </row>
     <row r="969" ht="36.0" customHeight="1">
-      <c r="A969" s="57"/>
-      <c r="C969" s="91"/>
+      <c r="A969" s="4"/>
+      <c r="C969" s="134"/>
     </row>
     <row r="970" ht="36.0" customHeight="1">
-      <c r="A970" s="57"/>
-      <c r="C970" s="91"/>
+      <c r="A970" s="4"/>
+      <c r="C970" s="134"/>
     </row>
     <row r="971" ht="36.0" customHeight="1">
-      <c r="A971" s="57"/>
-      <c r="C971" s="91"/>
+      <c r="A971" s="4"/>
+      <c r="C971" s="134"/>
     </row>
     <row r="972" ht="36.0" customHeight="1">
-      <c r="A972" s="57"/>
-      <c r="C972" s="91"/>
+      <c r="A972" s="4"/>
+      <c r="C972" s="134"/>
     </row>
     <row r="973" ht="36.0" customHeight="1">
-      <c r="A973" s="57"/>
-      <c r="C973" s="91"/>
+      <c r="A973" s="4"/>
+      <c r="C973" s="134"/>
     </row>
     <row r="974" ht="36.0" customHeight="1">
-      <c r="A974" s="57"/>
-      <c r="C974" s="91"/>
+      <c r="A974" s="4"/>
+      <c r="C974" s="134"/>
     </row>
     <row r="975" ht="36.0" customHeight="1">
-      <c r="A975" s="57"/>
-      <c r="C975" s="91"/>
+      <c r="A975" s="4"/>
+      <c r="C975" s="134"/>
     </row>
     <row r="976" ht="36.0" customHeight="1">
-      <c r="A976" s="57"/>
-      <c r="C976" s="91"/>
+      <c r="A976" s="4"/>
+      <c r="C976" s="134"/>
     </row>
     <row r="977" ht="36.0" customHeight="1">
-      <c r="A977" s="57"/>
-      <c r="C977" s="91"/>
+      <c r="A977" s="4"/>
+      <c r="C977" s="134"/>
     </row>
     <row r="978" ht="36.0" customHeight="1">
-      <c r="A978" s="57"/>
-      <c r="C978" s="91"/>
+      <c r="A978" s="4"/>
+      <c r="C978" s="134"/>
     </row>
     <row r="979" ht="36.0" customHeight="1">
-      <c r="A979" s="57"/>
-      <c r="C979" s="91"/>
+      <c r="A979" s="4"/>
+      <c r="C979" s="134"/>
     </row>
     <row r="980" ht="36.0" customHeight="1">
-      <c r="A980" s="57"/>
-      <c r="C980" s="91"/>
+      <c r="A980" s="4"/>
+      <c r="C980" s="134"/>
     </row>
     <row r="981" ht="36.0" customHeight="1">
-      <c r="A981" s="57"/>
-      <c r="C981" s="91"/>
+      <c r="A981" s="4"/>
+      <c r="C981" s="134"/>
     </row>
     <row r="982" ht="36.0" customHeight="1">
-      <c r="A982" s="57"/>
-      <c r="C982" s="91"/>
+      <c r="A982" s="4"/>
+      <c r="C982" s="134"/>
     </row>
     <row r="983" ht="36.0" customHeight="1">
-      <c r="A983" s="57"/>
-      <c r="C983" s="91"/>
+      <c r="A983" s="4"/>
+      <c r="C983" s="134"/>
     </row>
     <row r="984" ht="36.0" customHeight="1">
-      <c r="A984" s="57"/>
-      <c r="C984" s="91"/>
+      <c r="A984" s="4"/>
+      <c r="C984" s="134"/>
     </row>
     <row r="985" ht="36.0" customHeight="1">
-      <c r="A985" s="57"/>
-      <c r="C985" s="91"/>
+      <c r="A985" s="4"/>
+      <c r="C985" s="134"/>
     </row>
     <row r="986" ht="36.0" customHeight="1">
-      <c r="A986" s="57"/>
-      <c r="C986" s="91"/>
+      <c r="A986" s="4"/>
+      <c r="C986" s="134"/>
     </row>
     <row r="987" ht="36.0" customHeight="1">
-      <c r="A987" s="57"/>
-      <c r="C987" s="91"/>
+      <c r="A987" s="4"/>
+      <c r="C987" s="134"/>
     </row>
     <row r="988" ht="36.0" customHeight="1">
-      <c r="A988" s="57"/>
-      <c r="C988" s="91"/>
+      <c r="A988" s="4"/>
+      <c r="C988" s="134"/>
     </row>
     <row r="989" ht="36.0" customHeight="1">
-      <c r="A989" s="57"/>
-      <c r="C989" s="91"/>
+      <c r="A989" s="4"/>
+      <c r="C989" s="134"/>
     </row>
     <row r="990" ht="36.0" customHeight="1">
-      <c r="A990" s="57"/>
-      <c r="C990" s="91"/>
+      <c r="A990" s="4"/>
+      <c r="C990" s="134"/>
     </row>
     <row r="991" ht="36.0" customHeight="1">
-      <c r="A991" s="57"/>
-      <c r="C991" s="91"/>
+      <c r="A991" s="4"/>
+      <c r="C991" s="134"/>
     </row>
     <row r="992" ht="36.0" customHeight="1">
-      <c r="A992" s="57"/>
-      <c r="C992" s="91"/>
+      <c r="A992" s="4"/>
+      <c r="C992" s="134"/>
     </row>
     <row r="993" ht="36.0" customHeight="1">
-      <c r="A993" s="57"/>
-      <c r="C993" s="91"/>
+      <c r="A993" s="4"/>
+      <c r="C993" s="134"/>
     </row>
     <row r="994" ht="36.0" customHeight="1">
-      <c r="A994" s="57"/>
-      <c r="C994" s="91"/>
+      <c r="A994" s="4"/>
+      <c r="C994" s="134"/>
     </row>
     <row r="995" ht="36.0" customHeight="1">
-      <c r="A995" s="57"/>
-      <c r="C995" s="91"/>
+      <c r="A995" s="4"/>
+      <c r="C995" s="134"/>
     </row>
     <row r="996" ht="36.0" customHeight="1">
-      <c r="A996" s="57"/>
-      <c r="C996" s="91"/>
+      <c r="A996" s="4"/>
+      <c r="C996" s="134"/>
     </row>
     <row r="997" ht="36.0" customHeight="1">
-      <c r="A997" s="57"/>
-      <c r="C997" s="91"/>
+      <c r="A997" s="4"/>
+      <c r="C997" s="134"/>
     </row>
     <row r="998" ht="36.0" customHeight="1">
-      <c r="A998" s="57"/>
-      <c r="C998" s="91"/>
+      <c r="A998" s="4"/>
+      <c r="C998" s="134"/>
     </row>
     <row r="999" ht="36.0" customHeight="1">
-      <c r="A999" s="57"/>
-      <c r="C999" s="91"/>
+      <c r="A999" s="4"/>
+      <c r="C999" s="134"/>
     </row>
   </sheetData>
   <mergeCells count="30">
     <mergeCell ref="B1:D11"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="A17:A22"/>
     <mergeCell ref="A24:A29"/>
     <mergeCell ref="A31:A36"/>
     <mergeCell ref="A38:A43"/>
     <mergeCell ref="A45:A50"/>
     <mergeCell ref="A52:A57"/>
     <mergeCell ref="A59:A64"/>
     <mergeCell ref="A69:A74"/>
     <mergeCell ref="A76:A81"/>
     <mergeCell ref="A83:A88"/>
     <mergeCell ref="A90:A95"/>
     <mergeCell ref="A97:A102"/>
     <mergeCell ref="A104:A109"/>
     <mergeCell ref="A111:A116"/>
     <mergeCell ref="A121:A126"/>
     <mergeCell ref="A128:A133"/>
     <mergeCell ref="A135:A140"/>
     <mergeCell ref="A142:A147"/>
     <mergeCell ref="A149:A154"/>
     <mergeCell ref="A208:A213"/>
@@ -27819,299 +27819,299 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="17.71"/>
     <col customWidth="1" min="2" max="6" width="23.29"/>
     <col customWidth="1" min="7" max="9" width="8.71"/>
     <col customWidth="1" min="10" max="10" width="38.0"/>
     <col customWidth="1" min="11" max="11" width="1.71"/>
     <col customWidth="1" min="12" max="12" width="8.71"/>
     <col customWidth="1" min="13" max="13" width="38.0"/>
     <col customWidth="1" min="14" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="3">
-      <c r="B3" s="92" t="s">
-[...12 lines deleted...]
-        <v>150</v>
+      <c r="B3" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="93" t="s">
-[...20 lines deleted...]
-      <c r="J4" s="92"/>
+      <c r="A4" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="I4" s="7" t="s">
+        <v>0</v>
+      </c>
+      <c r="J4" s="1"/>
     </row>
     <row r="5" ht="40.5" customHeight="1">
-      <c r="A5" s="96" t="s">
-[...2 lines deleted...]
-      <c r="B5" s="97">
+      <c r="A5" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B5" s="16">
         <f>SUMIF('Expense Tracker'!$D$17:$D$64,B$3,'Expense Tracker'!$C$17:$C$64)</f>
         <v>0</v>
       </c>
-      <c r="C5" s="97">
+      <c r="C5" s="16">
         <f>SUMIF('Expense Tracker'!$D$17:$D$64,C$3,'Expense Tracker'!$C$17:$C$64)</f>
         <v>0</v>
       </c>
-      <c r="D5" s="97">
+      <c r="D5" s="16">
         <f>SUMIF('Expense Tracker'!$D$17:$D$64,D$3,'Expense Tracker'!$C$17:$C$64)</f>
         <v>0</v>
       </c>
-      <c r="E5" s="97">
+      <c r="E5" s="16">
         <f>SUMIF('Expense Tracker'!$D$17:$D$64,E$3,'Expense Tracker'!$C$17:$C$64)</f>
         <v>75</v>
       </c>
-      <c r="F5" s="97">
+      <c r="F5" s="16">
         <f>SUMIF('Expense Tracker'!$D$17:$D$64,F$3,'Expense Tracker'!$C$17:$C$64)</f>
         <v>0</v>
       </c>
-      <c r="I5" s="95" t="s">
-[...2 lines deleted...]
-      <c r="J5" s="92"/>
+      <c r="I5" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="J5" s="1"/>
     </row>
     <row r="6" ht="40.5" customHeight="1">
-      <c r="A6" s="96" t="s">
-[...2 lines deleted...]
-      <c r="B6" s="97">
+      <c r="A6" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" s="16">
         <f>SUMIF('Expense Tracker'!$D$69:$D$116,B$3,'Expense Tracker'!$C$69:$C$116)</f>
         <v>0</v>
       </c>
-      <c r="C6" s="97">
+      <c r="C6" s="16">
         <f>SUMIF('Expense Tracker'!$D$69:$D$116,C$3,'Expense Tracker'!$C$69:$C$116)</f>
         <v>0</v>
       </c>
-      <c r="D6" s="97">
+      <c r="D6" s="16">
         <f>SUMIF('Expense Tracker'!$D$69:$D$116,D$3,'Expense Tracker'!$C$69:$C$116)</f>
         <v>0</v>
       </c>
-      <c r="E6" s="97">
+      <c r="E6" s="16">
         <f>SUMIF('Expense Tracker'!$D$69:$D$116,E$3,'Expense Tracker'!$C$69:$C$116)</f>
         <v>0</v>
       </c>
-      <c r="F6" s="97">
+      <c r="F6" s="16">
         <f>SUMIF('Expense Tracker'!$D$69:$D$116,F$3,'Expense Tracker'!$C$69:$C$116)</f>
         <v>0</v>
       </c>
-      <c r="I6" s="95" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="92"/>
+      <c r="I6" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="J6" s="1"/>
     </row>
     <row r="7" ht="40.5" customHeight="1">
-      <c r="A7" s="96" t="s">
-[...2 lines deleted...]
-      <c r="B7" s="97">
+      <c r="A7" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="B7" s="16">
         <f>SUMIF('Expense Tracker'!$D$121:$D$168,B$3,'Expense Tracker'!$C$121:$C$168)</f>
         <v>0</v>
       </c>
-      <c r="C7" s="97">
+      <c r="C7" s="16">
         <f>SUMIF('Expense Tracker'!$D$121:$D$168,C$3,'Expense Tracker'!$C$121:$C$168)</f>
         <v>0</v>
       </c>
-      <c r="D7" s="97">
+      <c r="D7" s="16">
         <f>SUMIF('Expense Tracker'!$D$121:$D$168,D$3,'Expense Tracker'!$C$121:$C$168)</f>
         <v>0</v>
       </c>
-      <c r="E7" s="97">
+      <c r="E7" s="16">
         <f>SUMIF('Expense Tracker'!$D$121:$D$168,E$3,'Expense Tracker'!$C$121:$C$168)</f>
         <v>0</v>
       </c>
-      <c r="F7" s="97">
+      <c r="F7" s="16">
         <f>SUMIF('Expense Tracker'!$D$121:$D$168,F$3,'Expense Tracker'!$C$121:$C$168)</f>
         <v>0</v>
       </c>
-      <c r="I7" s="95" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="92"/>
+      <c r="I7" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="J7" s="1"/>
     </row>
     <row r="8" ht="40.5" customHeight="1">
-      <c r="A8" s="98" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="99">
+      <c r="A8" s="40" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="41">
         <f>SUMIF('Expense Tracker'!$D$173:$D$220,B$3,'Expense Tracker'!$C$173:$C$220)</f>
         <v>0</v>
       </c>
-      <c r="C8" s="99">
+      <c r="C8" s="41">
         <f>SUMIF('Expense Tracker'!$D$173:$D$220,C$3,'Expense Tracker'!$C$173:$C$220)</f>
         <v>0</v>
       </c>
-      <c r="D8" s="99">
+      <c r="D8" s="41">
         <f>SUMIF('Expense Tracker'!$D$173:$D$220,D$3,'Expense Tracker'!$C$173:$C$220)</f>
         <v>0</v>
       </c>
-      <c r="E8" s="99">
+      <c r="E8" s="41">
         <f>SUMIF('Expense Tracker'!$D$173:$D$220,E$3,'Expense Tracker'!$C$173:$C$220)</f>
         <v>0</v>
       </c>
-      <c r="F8" s="99">
+      <c r="F8" s="41">
         <f>SUMIF('Expense Tracker'!$D$173:$D$220,F$3,'Expense Tracker'!$C$173:$C$220)</f>
         <v>0</v>
       </c>
-      <c r="I8" s="100" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="5"/>
+      <c r="I8" s="45" t="s">
+        <v>4</v>
+      </c>
+      <c r="J8" s="2"/>
     </row>
     <row r="9" ht="40.5" customHeight="1">
-      <c r="A9" s="101" t="s">
-[...2 lines deleted...]
-      <c r="B9" s="102">
+      <c r="A9" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="B9" s="48">
         <f t="shared" ref="B9:F9" si="1">SUM(B5:B8)</f>
         <v>0</v>
       </c>
-      <c r="C9" s="102">
+      <c r="C9" s="48">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="D9" s="102">
+      <c r="D9" s="48">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="E9" s="102">
+      <c r="E9" s="48">
         <f t="shared" si="1"/>
         <v>75</v>
       </c>
-      <c r="F9" s="102">
+      <c r="F9" s="48">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="10">
-      <c r="B10" s="103"/>
-[...3 lines deleted...]
-      <c r="F10" s="103"/>
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
     </row>
     <row r="11">
-      <c r="B11" s="103"/>
-[...5 lines deleted...]
-      <c r="F11" s="105">
+      <c r="B11" s="51"/>
+      <c r="C11" s="51"/>
+      <c r="D11" s="51"/>
+      <c r="E11" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="F11" s="53">
         <f>SUM(B9:F9)</f>
         <v>75</v>
       </c>
     </row>
     <row r="12">
-      <c r="I12" s="106" t="s">
-[...5 lines deleted...]
-      <c r="M12" s="8"/>
+      <c r="I12" s="54" t="s">
+        <v>61</v>
+      </c>
+      <c r="J12" s="55"/>
+      <c r="K12" s="55"/>
+      <c r="L12" s="55"/>
+      <c r="M12" s="56"/>
     </row>
     <row r="13">
-      <c r="I13" s="107" t="s">
-[...10 lines deleted...]
-        <v>165</v>
+      <c r="I13" s="57" t="s">
+        <v>62</v>
+      </c>
+      <c r="J13" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="K13" s="59"/>
+      <c r="L13" s="57" t="s">
+        <v>64</v>
+      </c>
+      <c r="M13" s="60" t="s">
+        <v>65</v>
       </c>
     </row>
     <row r="14">
-      <c r="I14" s="107" t="s">
-[...10 lines deleted...]
-        <v>37</v>
+      <c r="I14" s="57" t="s">
+        <v>66</v>
+      </c>
+      <c r="J14" s="58" t="s">
+        <v>67</v>
+      </c>
+      <c r="K14" s="59"/>
+      <c r="L14" s="57" t="s">
+        <v>68</v>
+      </c>
+      <c r="M14" s="58" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="15">
-      <c r="I15" s="107" t="s">
-[...7 lines deleted...]
-      <c r="M15" s="109"/>
+      <c r="I15" s="57" t="s">
+        <v>70</v>
+      </c>
+      <c r="J15" s="60" t="s">
+        <v>71</v>
+      </c>
+      <c r="K15" s="59"/>
+      <c r="L15" s="63"/>
+      <c r="M15" s="59"/>
     </row>
     <row r="21" ht="15.75" customHeight="1"/>
     <row r="22" ht="15.75" customHeight="1"/>
     <row r="23" ht="15.75" customHeight="1"/>
     <row r="24" ht="15.75" customHeight="1"/>
     <row r="25" ht="15.75" customHeight="1"/>
     <row r="26" ht="15.75" customHeight="1"/>
     <row r="27" ht="15.75" customHeight="1"/>
     <row r="28" ht="15.75" customHeight="1"/>
     <row r="29" ht="15.75" customHeight="1"/>
     <row r="30" ht="15.75" customHeight="1"/>
     <row r="31" ht="15.75" customHeight="1"/>
     <row r="32" ht="15.75" customHeight="1"/>
     <row r="33" ht="15.75" customHeight="1"/>
     <row r="34" ht="15.75" customHeight="1"/>
     <row r="35" ht="15.75" customHeight="1"/>
     <row r="36" ht="15.75" customHeight="1"/>
     <row r="37" ht="15.75" customHeight="1"/>
     <row r="38" ht="15.75" customHeight="1"/>
     <row r="39" ht="15.75" customHeight="1"/>
     <row r="40" ht="15.75" customHeight="1"/>
     <row r="41" ht="15.75" customHeight="1"/>
     <row r="42" ht="15.75" customHeight="1"/>
     <row r="43" ht="15.75" customHeight="1"/>
     <row r="44" ht="15.75" customHeight="1"/>
@@ -29078,332 +29078,332 @@
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="8.71"/>
     <col customWidth="1" min="2" max="2" width="28.57"/>
     <col customWidth="1" min="3" max="5" width="19.57"/>
     <col customWidth="1" min="6" max="6" width="0.14"/>
     <col customWidth="1" min="7" max="26" width="8.71"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="C2" s="112" t="s">
-[...8 lines deleted...]
-      <c r="F2" s="115"/>
+      <c r="C2" s="78" t="s">
+        <v>86</v>
+      </c>
+      <c r="D2" s="79" t="s">
+        <v>88</v>
+      </c>
+      <c r="E2" s="80" t="s">
+        <v>89</v>
+      </c>
+      <c r="F2" s="81"/>
     </row>
     <row r="3">
-      <c r="B3" s="116" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="118"/>
+      <c r="B3" s="82" t="s">
+        <v>90</v>
+      </c>
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="84"/>
     </row>
     <row r="4">
-      <c r="B4" s="119" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="120">
+      <c r="B4" s="85" t="s">
+        <v>90</v>
+      </c>
+      <c r="C4" s="86">
         <f>Budget!F12</f>
         <v>0</v>
       </c>
-      <c r="D4" s="120"/>
-[...1 lines deleted...]
-      <c r="F4" s="121"/>
+      <c r="D4" s="86"/>
+      <c r="E4" s="86"/>
+      <c r="F4" s="88"/>
     </row>
     <row r="5">
-      <c r="B5" s="122" t="s">
-[...12 lines deleted...]
-        <v>177</v>
+      <c r="B5" s="89" t="s">
+        <v>92</v>
+      </c>
+      <c r="C5" s="90"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="91" t="s">
+        <v>93</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>94</v>
       </c>
     </row>
     <row r="6">
-      <c r="B6" s="125" t="s">
-[...3 lines deleted...]
-      <c r="D6" s="126">
+      <c r="B6" s="92" t="s">
+        <v>63</v>
+      </c>
+      <c r="C6" s="94"/>
+      <c r="D6" s="94">
         <f>Budget!C25</f>
         <v>5</v>
       </c>
-      <c r="E6" s="126"/>
-      <c r="F6" s="127">
+      <c r="E6" s="94"/>
+      <c r="F6" s="95">
         <f t="shared" ref="F6:F14" si="1">D6/SUM($D$17:$E$17)</f>
         <v>1</v>
       </c>
-      <c r="I6" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="121">
+      <c r="I6" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="J6" s="88">
         <f>D6</f>
         <v>5</v>
       </c>
     </row>
     <row r="7">
-      <c r="B7" s="125" t="s">
-[...3 lines deleted...]
-      <c r="D7" s="126">
+      <c r="B7" s="92" t="s">
+        <v>69</v>
+      </c>
+      <c r="C7" s="94"/>
+      <c r="D7" s="94">
         <f>Budget!C36</f>
         <v>0</v>
       </c>
-      <c r="E7" s="126"/>
-      <c r="F7" s="127">
+      <c r="E7" s="94"/>
+      <c r="F7" s="95">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I7" s="125" t="s">
-[...2 lines deleted...]
-      <c r="J7" s="121">
+      <c r="I7" s="92" t="s">
+        <v>96</v>
+      </c>
+      <c r="J7" s="88">
         <f>D8</f>
         <v>0</v>
       </c>
     </row>
     <row r="8">
-      <c r="B8" s="125" t="s">
-[...3 lines deleted...]
-      <c r="D8" s="126">
+      <c r="B8" s="92" t="s">
+        <v>96</v>
+      </c>
+      <c r="C8" s="94"/>
+      <c r="D8" s="94">
         <f>Budget!C43</f>
         <v>0</v>
       </c>
-      <c r="E8" s="126"/>
-      <c r="F8" s="127">
+      <c r="E8" s="94"/>
+      <c r="F8" s="95">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I8" s="125" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="121">
+      <c r="I8" s="92" t="s">
+        <v>69</v>
+      </c>
+      <c r="J8" s="88">
         <f>D7</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
-      <c r="B9" s="125" t="s">
-[...3 lines deleted...]
-      <c r="D9" s="126">
+      <c r="B9" s="92" t="s">
+        <v>98</v>
+      </c>
+      <c r="C9" s="94"/>
+      <c r="D9" s="94">
         <f>Budget!C58</f>
         <v>0</v>
       </c>
-      <c r="E9" s="126"/>
-      <c r="F9" s="127">
+      <c r="E9" s="94"/>
+      <c r="F9" s="95">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I9" s="125" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="121">
+      <c r="I9" s="92" t="s">
+        <v>98</v>
+      </c>
+      <c r="J9" s="88">
         <f>D9</f>
         <v>0</v>
       </c>
     </row>
     <row r="10">
-      <c r="B10" s="125" t="s">
-[...3 lines deleted...]
-      <c r="D10" s="126">
+      <c r="B10" s="92" t="s">
+        <v>99</v>
+      </c>
+      <c r="C10" s="94"/>
+      <c r="D10" s="94">
         <f>Budget!F25</f>
         <v>0</v>
       </c>
-      <c r="E10" s="126"/>
-      <c r="F10" s="127">
+      <c r="E10" s="94"/>
+      <c r="F10" s="95">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I10" s="125" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="121">
+      <c r="I10" s="92" t="s">
+        <v>67</v>
+      </c>
+      <c r="J10" s="88">
         <f>SUM(D10:D14)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11">
-      <c r="B11" s="125" t="s">
-[...3 lines deleted...]
-      <c r="D11" s="126">
+      <c r="B11" s="92" t="s">
+        <v>102</v>
+      </c>
+      <c r="C11" s="94"/>
+      <c r="D11" s="94">
         <f>Budget!F30</f>
         <v>0</v>
       </c>
-      <c r="E11" s="126"/>
-      <c r="F11" s="127">
+      <c r="E11" s="94"/>
+      <c r="F11" s="95">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="I11" s="128" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="121">
+      <c r="I11" s="102" t="s">
+        <v>104</v>
+      </c>
+      <c r="J11" s="88">
         <f>E16</f>
         <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="B12" s="125" t="s">
-[...3 lines deleted...]
-      <c r="D12" s="126">
+      <c r="B12" s="92" t="s">
+        <v>106</v>
+      </c>
+      <c r="C12" s="94"/>
+      <c r="D12" s="94">
         <f>Budget!F37</f>
         <v>0</v>
       </c>
-      <c r="E12" s="126"/>
-      <c r="F12" s="127">
+      <c r="E12" s="94"/>
+      <c r="F12" s="95">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="13">
-      <c r="B13" s="125" t="s">
-[...3 lines deleted...]
-      <c r="D13" s="126">
+      <c r="B13" s="92" t="s">
+        <v>109</v>
+      </c>
+      <c r="C13" s="94"/>
+      <c r="D13" s="94">
         <f>Budget!F44</f>
         <v>0</v>
       </c>
-      <c r="E13" s="126"/>
-      <c r="F13" s="127">
+      <c r="E13" s="94"/>
+      <c r="F13" s="95">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="14">
-      <c r="B14" s="125" t="s">
-[...3 lines deleted...]
-      <c r="D14" s="126">
+      <c r="B14" s="92" t="s">
+        <v>111</v>
+      </c>
+      <c r="C14" s="94"/>
+      <c r="D14" s="94">
         <f>Budget!F51</f>
         <v>0</v>
       </c>
-      <c r="E14" s="126"/>
-      <c r="F14" s="127">
+      <c r="E14" s="94"/>
+      <c r="F14" s="95">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
     <row r="15">
-      <c r="B15" s="129" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="127"/>
+      <c r="B15" s="107" t="s">
+        <v>104</v>
+      </c>
+      <c r="C15" s="108"/>
+      <c r="D15" s="108"/>
+      <c r="E15" s="108"/>
+      <c r="F15" s="95"/>
     </row>
     <row r="16">
-      <c r="B16" s="128" t="s">
-[...4 lines deleted...]
-      <c r="E16" s="131">
+      <c r="B16" s="102" t="s">
+        <v>104</v>
+      </c>
+      <c r="C16" s="109"/>
+      <c r="D16" s="109"/>
+      <c r="E16" s="109">
         <f>Budget!F72</f>
         <v>0</v>
       </c>
-      <c r="F16" s="127">
+      <c r="F16" s="95">
         <f>D16/SUM($D$17:$E$17)</f>
         <v>0</v>
       </c>
     </row>
     <row r="17">
-      <c r="B17" s="132" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="133">
+      <c r="B17" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="C17" s="112">
         <f t="shared" ref="C17:E17" si="2">SUM(C4:C16)</f>
         <v>0</v>
       </c>
-      <c r="D17" s="133">
+      <c r="D17" s="112">
         <f t="shared" si="2"/>
         <v>5</v>
       </c>
-      <c r="E17" s="133">
+      <c r="E17" s="112">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="F17" s="134"/>
+      <c r="F17" s="113"/>
     </row>
     <row r="19" ht="0.75" customHeight="1">
-      <c r="D19" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E19" s="121">
+      <c r="D19" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="E19" s="88">
         <f>D17+E17</f>
         <v>5</v>
       </c>
     </row>
     <row r="20" ht="0.75" customHeight="1">
-      <c r="D20" s="5" t="s">
-[...2 lines deleted...]
-      <c r="E20" s="121">
+      <c r="D20" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E20" s="88">
         <f>C17</f>
         <v>0</v>
       </c>
     </row>
     <row r="21" ht="15.75" customHeight="1"/>
     <row r="22" ht="15.75" customHeight="1"/>
     <row r="23" ht="15.75" customHeight="1"/>
     <row r="24" ht="15.75" customHeight="1"/>
     <row r="25" ht="15.75" customHeight="1"/>
     <row r="26" ht="15.75" customHeight="1"/>
     <row r="27" ht="15.75" customHeight="1"/>
     <row r="28" ht="15.75" customHeight="1"/>
     <row r="29" ht="15.75" customHeight="1"/>
     <row r="30" ht="15.75" customHeight="1"/>
     <row r="31" ht="15.75" customHeight="1"/>
     <row r="32" ht="15.75" customHeight="1"/>
     <row r="33" ht="15.75" customHeight="1"/>
     <row r="34" ht="15.75" customHeight="1"/>
     <row r="35" ht="15.75" customHeight="1"/>
     <row r="36" ht="15.75" customHeight="1"/>
     <row r="37" ht="15.75" customHeight="1"/>
     <row r="38" ht="15.75" customHeight="1"/>
     <row r="39" ht="15.75" customHeight="1"/>
     <row r="40" ht="15.75" customHeight="1"/>
     <row r="41" ht="15.75" customHeight="1"/>