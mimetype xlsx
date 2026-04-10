--- v0 (2026-02-09)
+++ v1 (2026-04-10)
@@ -10,1049 +10,1055 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Tabelle1" sheetId="1" r:id="rId4"/>
     <sheet state="visible" name="Oper" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="KLwg1cEuXfwl5OHDcyucprhcR4zC1IfKCqN9hojSRVk="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="F80crHVODOOZNiTyqi1XEcva+Nib8Q4GOAjLIOAy3W0="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="328">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="330">
   <si>
     <t>Performed</t>
   </si>
   <si>
     <t>Prepared</t>
   </si>
   <si>
     <t>Timo Andres</t>
   </si>
   <si>
-    <t>Checkered Shade (23 in Mannheim)</t>
+    <t xml:space="preserve">Checkered Shade (2023 in Mannheim*) </t>
   </si>
   <si>
     <t>J. S. Bach</t>
   </si>
   <si>
-    <t>Orchestersuite Nr. 2 h-moll BWV 1067 (22 in Mannheim)</t>
+    <t>Orchestersuite Nr. 2 h-moll BWV 1067 (2022 in Mannheim)</t>
   </si>
   <si>
     <t>Violin Concerto 1 in a-moll</t>
   </si>
   <si>
     <t>Solokantate BWV 82 „Ich habe genug“</t>
   </si>
   <si>
     <t>Bach-Webern</t>
   </si>
   <si>
     <t xml:space="preserve">Ricercare </t>
   </si>
   <si>
     <t>C.Ph.E.Bach</t>
   </si>
   <si>
     <t>Sinfonie D-Dur   </t>
   </si>
   <si>
     <t>S. Barber</t>
   </si>
   <si>
     <t xml:space="preserve">Adagio for Strings </t>
   </si>
   <si>
     <t>B. Bartók</t>
   </si>
   <si>
     <t xml:space="preserve">Konzert für Orchester </t>
   </si>
   <si>
     <t>Divertimento für Streicher</t>
   </si>
   <si>
     <t>L. v. Beethoven</t>
   </si>
   <si>
-    <t>Sinfonie Nr.1 (24 in Florence)</t>
+    <t>Sinfonie Nr.1 (2024 in Florenz)</t>
   </si>
   <si>
     <t>Sinfonien 1-9</t>
   </si>
   <si>
-    <t>Sinfonie Nr.6 (20 in Baden/Baden/ 24 in Reutlingen)</t>
+    <t>Sinfonie Nr.6 (2020 in Baden/Baden/ 2024 in Reutlingen)</t>
   </si>
   <si>
     <t>Violinkonzert</t>
   </si>
   <si>
-    <t>Coriolan-Ouvertüre (23 in Mannheim)</t>
+    <t>Coriolan-Ouvertüre (2023 in Mannheim)</t>
   </si>
   <si>
     <t>Klavierkonzerten 1-5</t>
   </si>
   <si>
     <t>3. Leonoren-Ouvertüre</t>
   </si>
   <si>
     <t xml:space="preserve">König Stephan-Ouvertüre </t>
   </si>
   <si>
     <t xml:space="preserve">Egmont-Ouvertüre </t>
   </si>
   <si>
     <t xml:space="preserve">Fidelio-Ouvertüre </t>
   </si>
   <si>
     <t xml:space="preserve">Ouvertüre zur „Namensfeier“ </t>
   </si>
   <si>
     <t>Ouvertüre „Die Weihe des Hauses“</t>
   </si>
   <si>
     <t>H. Berlioz</t>
   </si>
   <si>
     <t xml:space="preserve">Symphonie fantastique </t>
   </si>
   <si>
     <t>L. Bernstein</t>
   </si>
   <si>
-    <t>Trouble in Tahiti, Oper (24 in Mannheim)</t>
+    <t>Trouble in Tahiti, Oper (2024 in Mannheim)</t>
   </si>
   <si>
     <t>Westside Story</t>
   </si>
   <si>
     <t>B. Bettinelli</t>
   </si>
   <si>
     <t>Due invenzioni per archi</t>
   </si>
   <si>
     <t>G. Bizet</t>
   </si>
   <si>
-    <t xml:space="preserve">Symphony in C (23 in Baden-Baden)                                              </t>
+    <t xml:space="preserve">Symphony in C (2023 in Baden-Baden)                                              </t>
   </si>
   <si>
     <t>Carmen (Oper)</t>
   </si>
   <si>
-    <t>Jeux d'enfants (24 in Roma)</t>
+    <t>Jeux d'enfants (2024 in Roma)</t>
   </si>
   <si>
     <t>L’Arlésienne-Suite 1</t>
   </si>
   <si>
     <t>G. Bottesini</t>
   </si>
   <si>
-    <t>Double Bass Concerto No.2 (24 in Hemsbach)</t>
+    <t>Double Bass Concerto No.2 (2024 in Hemsbach)</t>
   </si>
   <si>
     <t>J. Brahms</t>
   </si>
   <si>
-    <t>Sinfonie Nr.1 (23)</t>
+    <t>Sinfonie Nr.1 (2023)</t>
   </si>
   <si>
     <t>Sinfonien 1-4</t>
   </si>
   <si>
-    <t>Sinfonie Nr.2 (25 in Helsinki)</t>
+    <t>Sinfonie Nr.2 (2025 in Helsinki)</t>
   </si>
   <si>
     <t xml:space="preserve">Haydn-Variationen </t>
   </si>
   <si>
-    <t>Akademische Festouvertüre (23)</t>
+    <t>Akademische Festouvertüre (2023)</t>
   </si>
   <si>
     <t xml:space="preserve">Tragische Ouvertüre </t>
   </si>
   <si>
     <t>Serenade 2</t>
   </si>
   <si>
     <t>A. Bruckner</t>
   </si>
   <si>
     <t>Sinfonien 0,3,4,5,7,9</t>
   </si>
   <si>
     <t>F. Busoni</t>
   </si>
   <si>
     <t>Klavierkonzert</t>
   </si>
   <si>
     <t>E. Chabrier</t>
   </si>
   <si>
     <t xml:space="preserve">Espagna </t>
   </si>
   <si>
     <t>Fr. Chopin</t>
   </si>
   <si>
-    <t>Klavierkonzert Nr.2 (23 in Hemsbach)</t>
+    <t>Klavierkonzert Nr.2 (2023 in Hemsbach)</t>
   </si>
   <si>
     <t>Klavierkonzert 1-2</t>
   </si>
   <si>
     <t>A. Copland</t>
   </si>
   <si>
     <t>Fanfare for the common Man</t>
   </si>
   <si>
     <t>Cl. Debussy</t>
   </si>
   <si>
     <t>Prélude à l’après-midi</t>
   </si>
   <si>
     <t>E. v. Dohnány</t>
   </si>
   <si>
     <t>A. Dvořák</t>
   </si>
   <si>
-    <t>Sinfonie Nr.8 (21 in Ludwigshafen)</t>
+    <t>Sinfonie Nr.8 (2021 in Ludwigshafen)</t>
   </si>
   <si>
     <t>Sinfonien 7-9</t>
   </si>
   <si>
     <t>Der Wassermann</t>
   </si>
   <si>
     <t xml:space="preserve">Die Mittagshexe </t>
   </si>
   <si>
     <t>Slawische Tänze op. 46</t>
   </si>
   <si>
     <t>Cellokonzert</t>
   </si>
   <si>
     <t>Bläserserenade</t>
   </si>
   <si>
     <t>E. Edger</t>
   </si>
   <si>
     <t>Streicherserenade e-Moll</t>
   </si>
   <si>
     <t>G. Fauré</t>
   </si>
   <si>
-    <t>Pavane (22 in Neustadt)</t>
+    <t>Pavane (2022 in Neustadt)</t>
   </si>
   <si>
     <t>Pélleas et Mélisande</t>
   </si>
   <si>
     <t>C. Franck</t>
   </si>
   <si>
     <t xml:space="preserve">Sinfonie d-Moll </t>
   </si>
   <si>
     <t>G. Frid</t>
   </si>
   <si>
     <t>Das Tagebuch der Anne Frank (2024 in KL)</t>
   </si>
   <si>
     <t>Das Tagebuch der Anne Frank (Oper)</t>
   </si>
   <si>
     <t>G. Enescu</t>
   </si>
   <si>
     <t>Œdipe (Oper)</t>
   </si>
   <si>
     <t xml:space="preserve">S. Garant </t>
   </si>
   <si>
-    <t>Quintette (22 in Mannheim)</t>
+    <t>Quintette (2022 in Mannheim)</t>
   </si>
   <si>
     <t>G. Gershwin</t>
   </si>
   <si>
     <t xml:space="preserve">An American in Paris </t>
   </si>
   <si>
     <t>M. I. Glinka</t>
   </si>
   <si>
     <t xml:space="preserve">Ouvertüre „Ruslan e Ludmila“ </t>
   </si>
   <si>
     <t>Marin Goleminov</t>
   </si>
   <si>
     <t>„Fire Dance” from the ballet „Nestinarka“ („Fire Dancer”)</t>
   </si>
   <si>
     <t>E. Grieg</t>
   </si>
   <si>
     <t xml:space="preserve">Peer-Gynt-Suiten </t>
   </si>
   <si>
     <t>Holberg suite</t>
   </si>
   <si>
     <t>G.F. Händel</t>
   </si>
   <si>
-    <t>Concerto grosso op.6-7 (22)</t>
+    <t>Concerto grosso op.6-7 (2022)</t>
   </si>
   <si>
     <t>Concerti grossi op. 6</t>
   </si>
   <si>
-    <t>Alcina (Oper), (25 in Mannheim)</t>
+    <t>Alcina (Oper), (2025 in Mannheim)</t>
   </si>
   <si>
     <t>J. Haydn</t>
   </si>
   <si>
-    <t>Cellokonzert C-Dur (23 in Hemsbach)</t>
+    <t>Cellokonzert C-Dur (2023 in Hemsbach)</t>
   </si>
   <si>
     <t>Sinfonien 6-8,44,45,48,49,60,82-104   </t>
   </si>
   <si>
-    <t>Cellokonzert D-Dur (24 in Hemsbach)</t>
-[...11 lines deleted...]
-    <t>Sinfonie Nr.95 (22 in Mannheim)</t>
+    <t>Cellokonzert D-Dur (2024 in Hemsbach)</t>
+  </si>
+  <si>
+    <t>Sinfonie Nr.13 (2024 in Neustadt)</t>
+  </si>
+  <si>
+    <t>Sinfonie Nr.85 (2018 in Tokyo)</t>
+  </si>
+  <si>
+    <t>Sinfonie Nr.87 (2024 in Mannheim)</t>
+  </si>
+  <si>
+    <t>Sinfonie Nr.95 (2022 in Mannheim)</t>
   </si>
   <si>
     <t>P. Hindemith</t>
   </si>
   <si>
     <t>Weber-Metamorphosen</t>
   </si>
   <si>
     <t xml:space="preserve">Sinfonie Mathis der Maler </t>
   </si>
   <si>
     <t>E. Humperdinck</t>
   </si>
   <si>
-    <t>Hänsel und Gretel,short ver. (23 in Mannheim)</t>
+    <t>Hänsel und Gretel,short ver. (2023 in Mannheim)</t>
   </si>
   <si>
     <t>V. D’Indy</t>
   </si>
   <si>
     <t>Chanson et dance</t>
   </si>
   <si>
     <t>L. Janáček</t>
   </si>
   <si>
     <t xml:space="preserve">Sinfonietta </t>
   </si>
   <si>
     <t>Z. Kodály</t>
   </si>
   <si>
     <t xml:space="preserve">Tänze aus Galánta </t>
   </si>
   <si>
     <t>Marosszéker Tänze</t>
   </si>
   <si>
     <t>F. Liszt</t>
   </si>
   <si>
     <t>Les Preludes</t>
   </si>
   <si>
     <t>G. Mahler</t>
   </si>
   <si>
-    <t>Sinfonie Nr.6 (25 in Mannheim)</t>
+    <t>Sinfonie Nr.6 (2025 in Mannheim)</t>
   </si>
   <si>
     <t>Sinfonien 1,2,4,6,7,9</t>
   </si>
   <si>
     <t>F. Mendelssohn</t>
   </si>
   <si>
-    <t>Ruy blas-Ouvertüre (24 in Mannheim)</t>
+    <t>Ruy blas-Ouvertüre (2024 in Mannheim)</t>
   </si>
   <si>
     <t>Sinfonien 3-5</t>
   </si>
   <si>
-    <t>Sinfonie-Satz (Sinfonia X) h-Moll, (21 in Leipzig)</t>
+    <t>Sinfonie-Satz (Sinfonia X) h-Moll, (2021 in Leipzig)</t>
   </si>
   <si>
     <t xml:space="preserve">Hebriden- Ouvertüre </t>
   </si>
   <si>
     <t xml:space="preserve">Schöne Melusine-Ouvertüre </t>
   </si>
   <si>
     <t xml:space="preserve">Meeresstille und glückliche Fahrt-Ouvertüre </t>
   </si>
   <si>
     <t xml:space="preserve">Violinkonzert </t>
   </si>
   <si>
     <t>Sommernachtstraum</t>
   </si>
   <si>
     <t>Elias</t>
   </si>
   <si>
     <t>G.C. Menotti</t>
   </si>
   <si>
     <t>The Medium (Oper)</t>
   </si>
   <si>
     <t>D. Milhaud</t>
   </si>
   <si>
-    <t>Symphonie de chambre Nr. 2 (20 in Mannheim)</t>
+    <t>Symphonie de chambre Nr. 2 (2020 in Mannheim)</t>
   </si>
   <si>
     <t>Symphonie de chambre Nr.5</t>
   </si>
   <si>
     <t>W. A. Mozart</t>
   </si>
   <si>
-    <t>Klavierkonzerte K.414 in A-Dur (23 in Mannheim)</t>
+    <t>Klavierkonzerte K.414 in A-Dur (2023 in Mannheim)</t>
   </si>
   <si>
     <t>Sinfonien 29-41</t>
   </si>
   <si>
-    <t>Sinfonie Nr.1 (18 in Tokyo)</t>
+    <t>Sinfonie Nr.1 (2018 in Tokyo)</t>
   </si>
   <si>
     <t>Oboe (Flute) Konzert</t>
   </si>
   <si>
-    <t>Sinfonie Nr.4 (20 in Mannheim)</t>
+    <t>Sinfonie Nr.4 (2020 in Mannheim)</t>
   </si>
   <si>
     <t>Violinkonzerten 3-5</t>
   </si>
   <si>
-    <t>Sinfonie Nr.32 (22 in Baden-Baden)</t>
+    <t>Sinfonie Nr.32 (2022 in Baden-Baden)</t>
   </si>
   <si>
     <t>Klavierkonzert 9</t>
   </si>
   <si>
-    <t>Sinfonie Nr.36 (22 in Mannheim)</t>
+    <t>Sinfonie Nr.36 (2022 in Mannheim)</t>
   </si>
   <si>
     <t xml:space="preserve">Gran Partita </t>
   </si>
   <si>
-    <t>Sinfonie Nr.38 (25 in Rome)</t>
+    <t>Sinfonie Nr.38 (2025 in Rome)</t>
   </si>
   <si>
     <t>Serenade 11</t>
   </si>
   <si>
-    <t>Idomeneo-Ouvertüre (23 in Mannheim)</t>
+    <t>Idomeneo-Ouvertüre (2023 in Mannheim)</t>
   </si>
   <si>
     <t xml:space="preserve">Adagio und Fuge c-moll </t>
   </si>
   <si>
-    <t>Ballettmusik from Idomeneo (20 in Baden-Baden)</t>
-[...5 lines deleted...]
-    <t>Zauberflöte short ver., Oper (24 in Mannheim)</t>
+    <t>Ballettmusik from Idomeneo (2020 in Baden-Baden)</t>
   </si>
   <si>
     <t>Don Giovanni (Oper)</t>
   </si>
   <si>
-    <t>Le nozze di Figaro (Oper), (25 in Japan)</t>
+    <t>Zauberflöte short ver., Oper (2024 in Mannheim)</t>
   </si>
   <si>
     <t>Le nozze di Figaro (Oper)</t>
   </si>
   <si>
-    <t>Violinkonzert Nr.5 (25 in Mannheim)</t>
+    <t>Le nozze di Figaro (Oper), (2025 in Japan)</t>
+  </si>
+  <si>
+    <t>Violinkonzert Nr.5 (2025 in Mannheim)</t>
   </si>
   <si>
     <t>C. Orff</t>
   </si>
   <si>
     <t>Carmina burana</t>
   </si>
   <si>
-    <t>Lyubomir Pipkov</t>
-[...2 lines deleted...]
-    <t>Ruchenitsa from the opera „Momchil” (25 in Valna)</t>
+    <t>L.Pipkov</t>
+  </si>
+  <si>
+    <t>Ruchenitsa from the opera „Momchil” (2025 in Valna)</t>
   </si>
   <si>
     <t>S. Rachmaninoff</t>
   </si>
   <si>
     <t xml:space="preserve">Sinfonische Tänze </t>
   </si>
   <si>
     <t>M. Ravel</t>
   </si>
   <si>
-    <t>Pavane pour une infante défunte  (22 in Neustadt)</t>
+    <t>Pavane pour une infante défunte  (2022 in Neustadt)</t>
   </si>
   <si>
     <t xml:space="preserve">Daphnis Suiten  </t>
   </si>
   <si>
     <t xml:space="preserve">La Valse </t>
   </si>
   <si>
     <t xml:space="preserve">Ma mère l’oye </t>
   </si>
   <si>
     <t xml:space="preserve">Tombeau de Couperin </t>
   </si>
   <si>
     <t xml:space="preserve">Valses nobles et sentimentales </t>
   </si>
   <si>
     <t xml:space="preserve">Menuet antique </t>
   </si>
   <si>
     <t>Tzigane</t>
   </si>
   <si>
     <t>O. Respighi</t>
   </si>
   <si>
-    <t>3. Antiche arie e danze per liuto Nr.3 (23 in Neustadt)</t>
+    <t>3. Antiche arie e danze per liuto Nr.3 (2023 in Neustadt)</t>
   </si>
   <si>
     <t xml:space="preserve">Fontane di Roma </t>
   </si>
   <si>
     <t xml:space="preserve">Pini di Roma </t>
   </si>
   <si>
     <t>N. Rimsky-Korsakov</t>
   </si>
   <si>
     <t>Scheherazade</t>
   </si>
   <si>
     <t>J. Rodrigo</t>
   </si>
   <si>
     <t xml:space="preserve">Concierto de Aranjuez </t>
   </si>
   <si>
     <t>G. Rossini</t>
   </si>
   <si>
-    <t>Scala di seta (20 in Mannheim)</t>
+    <t>Scala di seta (2020 in Mannheim)</t>
   </si>
   <si>
     <t>L'italiana in Algeri</t>
   </si>
   <si>
-    <t>Il Batbiere di Siviglia (24 in Kaiserslautern)</t>
+    <t>Il Batbiere di Siviglia (2024 in Kaiserslautern)</t>
   </si>
   <si>
     <t>La Cenerentola</t>
   </si>
   <si>
     <t xml:space="preserve">Guillaume Tell
 </t>
   </si>
   <si>
     <t>C. Saint-Saëns</t>
   </si>
   <si>
     <t>2. Klavierkonzert</t>
   </si>
   <si>
     <t>F. Say</t>
   </si>
   <si>
-    <t>Kapalı Çarşı (23 in Neustadt)</t>
+    <t>Kapalı Çarşı (2023 in Neustadt)</t>
   </si>
   <si>
     <t>A. Schönberg</t>
   </si>
   <si>
-    <t>Pierrot lunaire (25 in Frankfurt)</t>
+    <t>Pierrot lunaire (2025 in Frankfurt)</t>
   </si>
   <si>
     <t xml:space="preserve">Verklärte Nacht </t>
   </si>
   <si>
     <t xml:space="preserve">5 Orchesterstücke </t>
   </si>
   <si>
     <t>Erwartung (Oper)</t>
   </si>
   <si>
     <t>D. Schostakowitsch</t>
   </si>
   <si>
     <t>Sinfonien 1,5,12</t>
   </si>
   <si>
     <t>Fr. Schubert</t>
   </si>
   <si>
     <t>Sinfonien 1,2,4,6.9</t>
   </si>
   <si>
     <t>R. Schumann</t>
   </si>
   <si>
-    <t>Sinfonie Nr.1 (25 in Reutlingen)</t>
+    <t>Sinfonie Nr.1 (2025 in Reutlingen)</t>
   </si>
   <si>
     <t xml:space="preserve">Sinfonie 1-4 </t>
   </si>
   <si>
-    <t>Sinfonie Nr.4 (22 in Mannheim)</t>
+    <t>Sinfonie Nr.4 (2022 in Mannheim)</t>
   </si>
   <si>
     <t>Ouvertüre zu Genoveva</t>
   </si>
   <si>
-    <t>Ouvertüre, Scherzo u. Finale (22 in Baden-Baden)</t>
+    <t>Ouvertüre, Scherzo u. Finale (2022 in Baden-Baden)</t>
   </si>
   <si>
     <t>J. Sibelius</t>
   </si>
   <si>
     <t>Sinfonien 2,4</t>
   </si>
   <si>
     <t>Finlandia</t>
   </si>
   <si>
     <t>A. Skrjabin</t>
   </si>
   <si>
-    <t>Andante for string orchestra (24 in Roma)</t>
+    <t>Andante for string orchestra (2024 in Roma)</t>
   </si>
   <si>
     <t>B. Smetana</t>
   </si>
   <si>
     <t>L.Stephen</t>
   </si>
   <si>
     <t>Musik für Orchester</t>
   </si>
   <si>
     <t>Petko Staynov</t>
   </si>
   <si>
     <t>„Ruchenitsa” from „Thracian Dances”</t>
   </si>
   <si>
     <t>Veselin Stoyanov</t>
   </si>
   <si>
-    <t>Grotesque Suite „Bay Ganyo” (25 in Valna)</t>
-[...5 lines deleted...]
-    <t>Pizzicato-Polka (22 in Leipzig)</t>
+    <t>Grotesque Suite „Bay Ganyo” (2025 in Valna)</t>
+  </si>
+  <si>
+    <t>J. Strauß Sohn</t>
+  </si>
+  <si>
+    <t>Pizzicato-Polka (2022 in Leipzig)</t>
   </si>
   <si>
     <t>Die Fledermaus</t>
   </si>
   <si>
     <t>An der schönen, blauen Donau</t>
   </si>
   <si>
     <t>Wein, Weib und Gesang</t>
   </si>
   <si>
     <t>Wiener Blut</t>
   </si>
   <si>
     <t>Rosen aus dem Süden</t>
   </si>
   <si>
     <t>Kaiserwalzer</t>
   </si>
   <si>
     <t>R. Strauss</t>
   </si>
   <si>
-    <t>Serenade op. 7 (20 in Mannheim)</t>
+    <t>Serenade op. 7 (2020 in Mannheim)</t>
   </si>
   <si>
     <t xml:space="preserve">Till Eulenspiegel </t>
   </si>
   <si>
     <t xml:space="preserve">Tod und Verklärung </t>
   </si>
   <si>
     <t xml:space="preserve">Bürger als Edelmann </t>
   </si>
   <si>
     <t>Metamorphosen</t>
   </si>
   <si>
     <t>Don Juan</t>
   </si>
   <si>
     <t>I. Strawinsky</t>
   </si>
   <si>
-    <t>L’Histoire du soldat (22 in Hemsbach)</t>
+    <t>L’Histoire du soldat (2022 in Hemsbach)</t>
   </si>
   <si>
     <t xml:space="preserve">Sacre du printemps </t>
   </si>
   <si>
     <t>Pétrouchka</t>
   </si>
   <si>
     <t xml:space="preserve">Sinfonie in C </t>
   </si>
   <si>
     <t xml:space="preserve">Dumbarton Oaks </t>
   </si>
   <si>
     <t>Octet</t>
   </si>
   <si>
     <t xml:space="preserve">Pulcinella </t>
   </si>
   <si>
     <t>J. Suk</t>
   </si>
   <si>
-    <t>Streicherserenade (24 in Hemsbach)</t>
+    <t>Streicherserenade (2024 in Hemsbach)</t>
   </si>
   <si>
     <t>Takemitsu</t>
   </si>
   <si>
-    <t>Bryce (23 in Mannheim)</t>
+    <t>Bryce (2023 in Mannheim)</t>
   </si>
   <si>
     <t>P. Tschaikowsky</t>
   </si>
   <si>
-    <t>Sinfonie Nr.1 (23 in Mannheim)</t>
+    <t>Sinfonie Nr.1 (2023 in Mannheim)</t>
   </si>
   <si>
     <t xml:space="preserve">Sinfonien 1,3-6 </t>
   </si>
   <si>
-    <t>Sinfonie Nr.3 (26 in Reutlingen)</t>
+    <t>Sinfonie Nr.3 (2026 in Reutlingen)</t>
   </si>
   <si>
     <t xml:space="preserve">Capriccio italien </t>
   </si>
   <si>
     <t>Streicherserenade</t>
   </si>
   <si>
     <t>Orchestral Suite No. 4 Mozartiana</t>
   </si>
   <si>
     <t>Eugen Onegin, (Oper) op. 24</t>
   </si>
   <si>
     <t>J.Turina</t>
   </si>
   <si>
     <t>Oracion del Torero</t>
   </si>
   <si>
     <t>E. Varèse</t>
   </si>
   <si>
     <t>Pancho Vladigerov</t>
   </si>
   <si>
     <t xml:space="preserve">Bulgarian Phapsody „Vardar” </t>
   </si>
   <si>
     <t>R. Wagner</t>
   </si>
   <si>
-    <t>„Lohengrin“ Vorspiel(3) (23 in Mannheim)</t>
+    <t>„Lohengrin“ Vorspiel(3) (2023 in Mannheim mit NTM)</t>
   </si>
   <si>
     <t xml:space="preserve">Siegfried-Idyll </t>
   </si>
   <si>
-    <t>„Parsifal“ II (25 in Mannheim)</t>
+    <t>„Parsifal“ II (2025 in Mannheim)</t>
   </si>
   <si>
     <t>Ouvertüre „Holländer“</t>
   </si>
   <si>
     <t>Ouvertüre „Tannhäuser“</t>
   </si>
   <si>
     <t>Ouvertüre „Meistersinger“</t>
   </si>
   <si>
     <t>„Lohengrin“ Vorspiel(1,3)</t>
   </si>
   <si>
     <t>„Tristan“ Vorspiel (1,3)</t>
   </si>
   <si>
     <t>„Parsifal“ Vorspiel (1-3)</t>
   </si>
   <si>
     <t>Das Reingold(Oper)</t>
   </si>
   <si>
     <t>Lohengrin (Oper)</t>
   </si>
   <si>
     <t>C. M. v. Weber</t>
   </si>
   <si>
-    <t>Oberon-Ouvertüre (22 in Baden-Baden)</t>
+    <t>Oberon-Ouvertüre (2022 in Baden-Baden)</t>
   </si>
   <si>
     <t>Freischütz (Oper)</t>
   </si>
   <si>
     <t>Klarinettenkonzert Nr. 1</t>
   </si>
   <si>
     <t>A. Webern</t>
   </si>
   <si>
-    <t>Langsamer Satz (23 in Hemsbach)</t>
+    <t>Langsamer Satz (2023 in Hemsbach)</t>
   </si>
   <si>
     <t>Konzert op. 24</t>
   </si>
   <si>
     <t>U. Zimmerman</t>
   </si>
   <si>
-    <t>Weiße Rose (Oper), (25 in Osthofen)</t>
-[...2 lines deleted...]
-    <t>＊Only performed works include a year; all others are prepared repertoire.</t>
+    <t>Weiße Rose (Oper), (2025 in Osthofen)</t>
+  </si>
+  <si>
+    <t>Mannheim*  = MuHo-Kooperationen / Hochschulorchester / KKO usw.</t>
+  </si>
+  <si>
+    <t>＊I conducted the bold printed works</t>
   </si>
   <si>
     <t>Repertoire OPER:</t>
   </si>
   <si>
     <t>Beethoven</t>
   </si>
   <si>
     <t>Fidelio</t>
   </si>
   <si>
     <t xml:space="preserve">Bernstein </t>
   </si>
   <si>
     <t>Trouble in Tahiti  (2024)</t>
   </si>
   <si>
     <t>Bizet</t>
   </si>
   <si>
-    <t>Carmen (auch Rezitativfassung)</t>
+    <t>Carmen (Guiraud)</t>
   </si>
   <si>
     <t>Händel</t>
   </si>
   <si>
     <t>Alcina (2025)</t>
   </si>
   <si>
-    <t>Das Tagebuch der Anne Frank (2024)</t>
+    <t>Das Tagebuch der Anne Frank (2025)</t>
   </si>
   <si>
     <t>Humperdinck</t>
   </si>
   <si>
-    <t>Hänsel und Gretel</t>
+    <t>Hänsel und Gretel (Auszüge)</t>
   </si>
   <si>
     <t>Donizetti</t>
   </si>
   <si>
     <t>Lucia di Lammermoor</t>
   </si>
   <si>
     <t>Mozart</t>
   </si>
   <si>
     <t>Le nozze di Figaro (2025)</t>
   </si>
   <si>
     <t>Don Giovanni</t>
   </si>
   <si>
     <t>Die Zauberflöte (2024)</t>
   </si>
   <si>
     <t>Puccini</t>
   </si>
   <si>
     <t xml:space="preserve">La Bohème </t>
   </si>
   <si>
     <t xml:space="preserve">Tosca </t>
   </si>
   <si>
     <t>Schönberg</t>
   </si>
   <si>
     <t xml:space="preserve">Erwartung </t>
   </si>
   <si>
     <t>Strauss</t>
   </si>
   <si>
     <t>Ariadne auf Naxos (2026)</t>
   </si>
   <si>
+    <t>Elektra (Mägdeszene)</t>
+  </si>
+  <si>
+    <t>Der Rosenkavalier (Beginn)</t>
+  </si>
+  <si>
     <t>Tschaikowski</t>
   </si>
   <si>
     <t>Eugen Onegin</t>
   </si>
   <si>
     <t>Verdi</t>
   </si>
   <si>
     <t>La Traviata</t>
   </si>
   <si>
     <t>Wagner</t>
   </si>
   <si>
-    <t xml:space="preserve">Lohengrin   </t>
-[...5 lines deleted...]
-    <t xml:space="preserve">Parsifal </t>
+    <t>Lohengrin  (I,II)</t>
+  </si>
+  <si>
+    <t>Das Rheingold (I)</t>
+  </si>
+  <si>
+    <t>Parsifal (II)</t>
   </si>
   <si>
     <t>Weber</t>
   </si>
   <si>
     <t>Der Freischütz</t>
   </si>
   <si>
     <t>Weiße Rose (2025 in Osthofen)</t>
   </si>
   <si>
     <t>REPERTOIRE OPERETTE:</t>
   </si>
   <si>
     <t>REPERTOIRE MUSICAL:</t>
   </si>
   <si>
     <t>Bernstein</t>
   </si>
   <si>
     <t>West Side Story</t>
   </si>
   <si>
     <t>REPERTOIRE BALLETT:</t>
   </si>
   <si>
     <t>Strawinsky</t>
   </si>
   <si>
     <t>Petrouchka</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-  <fonts count="21">
+  <fonts count="22">
     <font>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="14.0"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
     </font>
     <font>
@@ -1098,175 +1104,192 @@
     </font>
     <font>
       <sz val="12.0"/>
       <color rgb="FF202122"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <u/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="13.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <u/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <u/>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="32">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="1" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="1" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="1" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="1" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="1" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="1" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="1" wrapText="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment readingOrder="0" shrinkToFit="1" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="1" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="1" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="1" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="1" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="1" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="1" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="1" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="1" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="left" shrinkToFit="1" wrapText="0"/>
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="1" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0" applyFont="1"/>
-    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyFont="1"/>
-    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="1" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="1" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
@@ -1502,9809 +1525,9820 @@
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
       <c r="U1" s="3"/>
       <c r="V1" s="3"/>
       <c r="W1" s="3"/>
       <c r="X1" s="3"/>
       <c r="Y1" s="3"/>
       <c r="Z1" s="3"/>
     </row>
     <row r="2" ht="18.0" customHeight="1">
       <c r="A2" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="5"/>
+      <c r="C2" s="6"/>
     </row>
     <row r="3" ht="18.0" customHeight="1">
       <c r="A3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="B3" s="6" t="s">
+      <c r="B3" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="6" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="4" ht="18.0" customHeight="1">
       <c r="A4" s="4"/>
-      <c r="B4" s="5"/>
-      <c r="C4" s="6" t="s">
+      <c r="B4" s="6"/>
+      <c r="C4" s="8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" ht="18.0" customHeight="1">
       <c r="A5" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="B5" s="5"/>
-      <c r="C5" s="5" t="s">
+      <c r="B5" s="6"/>
+      <c r="C5" s="6" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" ht="18.0" customHeight="1">
-      <c r="A6" s="7" t="s">
+      <c r="A6" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="5"/>
-      <c r="C6" s="6" t="s">
+      <c r="B6" s="6"/>
+      <c r="C6" s="8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" ht="18.0" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="B7" s="5"/>
-      <c r="C7" s="5" t="s">
+      <c r="B7" s="6"/>
+      <c r="C7" s="6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" ht="18.0" customHeight="1">
       <c r="A8" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="B8" s="5"/>
-      <c r="C8" s="5" t="s">
+      <c r="B8" s="6"/>
+      <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" ht="18.0" customHeight="1">
       <c r="A9" s="4"/>
-      <c r="B9" s="5"/>
-      <c r="C9" s="5" t="s">
+      <c r="B9" s="6"/>
+      <c r="C9" s="6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" ht="18.0" customHeight="1">
       <c r="A10" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B10" s="8" t="s">
+      <c r="B10" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="C10" s="8" t="s">
+      <c r="C10" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="11" ht="18.0" customHeight="1">
       <c r="A11" s="4"/>
-      <c r="B11" s="8" t="s">
+      <c r="B11" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="C11" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" ht="18.0" customHeight="1">
       <c r="A12" s="4"/>
       <c r="B12" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="C12" s="9" t="s">
+      <c r="C12" s="10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="13" ht="18.0" customHeight="1">
       <c r="A13" s="4"/>
-      <c r="B13" s="5"/>
-      <c r="C13" s="5" t="s">
+      <c r="B13" s="6"/>
+      <c r="C13" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" ht="18.0" customHeight="1">
       <c r="A14" s="4"/>
-      <c r="B14" s="5"/>
-      <c r="C14" s="5" t="s">
+      <c r="B14" s="6"/>
+      <c r="C14" s="6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" ht="18.0" customHeight="1">
       <c r="A15" s="4"/>
-      <c r="B15" s="5"/>
-      <c r="C15" s="5" t="s">
+      <c r="B15" s="6"/>
+      <c r="C15" s="6" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="16" ht="18.0" customHeight="1">
       <c r="A16" s="4"/>
-      <c r="B16" s="5"/>
-      <c r="C16" s="5" t="s">
+      <c r="B16" s="6"/>
+      <c r="C16" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="17" ht="18.0" customHeight="1">
       <c r="A17" s="4"/>
-      <c r="B17" s="5"/>
-      <c r="C17" s="5" t="s">
+      <c r="B17" s="6"/>
+      <c r="C17" s="6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" ht="18.0" customHeight="1">
       <c r="A18" s="4"/>
-      <c r="B18" s="5"/>
-      <c r="C18" s="5" t="s">
+      <c r="B18" s="6"/>
+      <c r="C18" s="6" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" ht="18.0" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B19" s="5"/>
-      <c r="C19" s="5" t="s">
+      <c r="B19" s="6"/>
+      <c r="C19" s="6" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="20" ht="18.0" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="C20" s="5" t="s">
+      <c r="C20" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="21" ht="18.0" customHeight="1">
       <c r="A21" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="5"/>
-      <c r="C21" s="5" t="s">
+      <c r="B21" s="6"/>
+      <c r="C21" s="6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="22" ht="18.0" customHeight="1">
       <c r="A22" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="C22" s="5" t="s">
+      <c r="C22" s="6" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="23" ht="18.0" customHeight="1">
       <c r="A23" s="4"/>
       <c r="B23" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="C23" s="8" t="s">
+      <c r="C23" s="5" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="24" ht="18.0" customHeight="1">
       <c r="A24" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="C24" s="5"/>
+      <c r="C24" s="6"/>
     </row>
     <row r="25" ht="18.0" customHeight="1">
       <c r="A25" s="4" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="8" t="s">
+      <c r="B25" s="5" t="s">
         <v>45</v>
       </c>
-      <c r="C25" s="8" t="s">
+      <c r="C25" s="5" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="26" ht="18.0" customHeight="1">
       <c r="A26" s="4"/>
-      <c r="B26" s="8" t="s">
+      <c r="B26" s="5" t="s">
         <v>47</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="C26" s="6" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" ht="18.0" customHeight="1">
       <c r="A27" s="4"/>
       <c r="B27" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="C27" s="5" t="s">
+      <c r="C27" s="6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="28" ht="18.0" customHeight="1">
       <c r="A28" s="4"/>
-      <c r="B28" s="5"/>
-      <c r="C28" s="5" t="s">
+      <c r="B28" s="6"/>
+      <c r="C28" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" ht="18.0" customHeight="1">
       <c r="A29" s="4"/>
-      <c r="B29" s="5"/>
-      <c r="C29" s="8" t="s">
+      <c r="B29" s="6"/>
+      <c r="C29" s="5" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="30" ht="18.0" customHeight="1">
       <c r="A30" s="4" t="s">
         <v>52</v>
       </c>
-      <c r="B30" s="5"/>
-      <c r="C30" s="8" t="s">
+      <c r="B30" s="6"/>
+      <c r="C30" s="5" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="31" ht="18.0" customHeight="1">
       <c r="A31" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="B31" s="5"/>
-      <c r="C31" s="5" t="s">
+      <c r="B31" s="6"/>
+      <c r="C31" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="32" ht="18.0" customHeight="1">
       <c r="A32" s="4" t="s">
         <v>56</v>
       </c>
-      <c r="B32" s="5"/>
-      <c r="C32" s="5" t="s">
+      <c r="B32" s="6"/>
+      <c r="C32" s="6" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="33" ht="18.0" customHeight="1">
       <c r="A33" s="4" t="s">
         <v>58</v>
       </c>
-      <c r="B33" s="8" t="s">
+      <c r="B33" s="5" t="s">
         <v>59</v>
       </c>
-      <c r="C33" s="8" t="s">
+      <c r="C33" s="5" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" ht="18.0" customHeight="1">
       <c r="A34" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="B34" s="5"/>
-      <c r="C34" s="5" t="s">
+      <c r="B34" s="6"/>
+      <c r="C34" s="6" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="35" ht="18.0" customHeight="1">
       <c r="A35" s="4" t="s">
         <v>63</v>
       </c>
-      <c r="B35" s="5"/>
-      <c r="C35" s="5" t="s">
+      <c r="B35" s="6"/>
+      <c r="C35" s="6" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="36" ht="18.0" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>65</v>
       </c>
-      <c r="B36" s="5"/>
-      <c r="C36" s="5" t="s">
+      <c r="B36" s="6"/>
+      <c r="C36" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" ht="18.0" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="B37" s="8" t="s">
+      <c r="B37" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="C37" s="8" t="s">
+      <c r="C37" s="5" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="38" ht="18.0" customHeight="1">
       <c r="A38" s="4"/>
-      <c r="B38" s="5"/>
-      <c r="C38" s="10" t="s">
+      <c r="B38" s="6"/>
+      <c r="C38" s="11" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" ht="18.0" customHeight="1">
       <c r="A39" s="4"/>
-      <c r="B39" s="5"/>
-      <c r="C39" s="5" t="s">
+      <c r="B39" s="6"/>
+      <c r="C39" s="6" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="40" ht="18.0" customHeight="1">
       <c r="A40" s="4"/>
-      <c r="B40" s="5"/>
-      <c r="C40" s="5" t="s">
+      <c r="B40" s="6"/>
+      <c r="C40" s="6" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="41" ht="18.0" customHeight="1">
       <c r="A41" s="4"/>
-      <c r="B41" s="5"/>
-      <c r="C41" s="5" t="s">
+      <c r="B41" s="6"/>
+      <c r="C41" s="6" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="42" ht="18.0" customHeight="1">
       <c r="A42" s="4"/>
-      <c r="B42" s="5"/>
-      <c r="C42" s="5" t="s">
+      <c r="B42" s="6"/>
+      <c r="C42" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="43" ht="18.0" customHeight="1">
       <c r="A43" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="B43" s="5"/>
-      <c r="C43" s="5" t="s">
+      <c r="B43" s="6"/>
+      <c r="C43" s="6" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" ht="18.0" customHeight="1">
       <c r="A44" s="4" t="s">
         <v>76</v>
       </c>
       <c r="B44" s="5" t="s">
         <v>77</v>
       </c>
-      <c r="C44" s="5" t="s">
+      <c r="C44" s="6" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="45" ht="18.0" customHeight="1">
       <c r="A45" s="4" t="s">
         <v>79</v>
       </c>
-      <c r="B45" s="5"/>
-      <c r="C45" s="5" t="s">
+      <c r="B45" s="6"/>
+      <c r="C45" s="6" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="46" ht="18.0" customHeight="1">
       <c r="A46" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="B46" s="8" t="s">
+      <c r="B46" s="5" t="s">
         <v>82</v>
       </c>
-      <c r="C46" s="5" t="s">
+      <c r="C46" s="6" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" ht="18.0" customHeight="1">
       <c r="A47" s="4" t="s">
         <v>84</v>
       </c>
-      <c r="B47" s="5"/>
-      <c r="C47" s="5" t="s">
+      <c r="B47" s="6"/>
+      <c r="C47" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="48" ht="18.0" customHeight="1">
       <c r="A48" s="4" t="s">
         <v>86</v>
       </c>
       <c r="B48" s="5" t="s">
         <v>87</v>
       </c>
-      <c r="C48" s="5"/>
+      <c r="C48" s="6"/>
     </row>
     <row r="49" ht="18.0" customHeight="1">
       <c r="A49" s="4" t="s">
         <v>88</v>
       </c>
-      <c r="B49" s="5"/>
-      <c r="C49" s="5" t="s">
+      <c r="B49" s="6"/>
+      <c r="C49" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="50" ht="18.0" customHeight="1">
       <c r="A50" s="4" t="s">
         <v>90</v>
       </c>
-      <c r="B50" s="5"/>
-      <c r="C50" s="5" t="s">
+      <c r="B50" s="6"/>
+      <c r="C50" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" ht="18.0" customHeight="1">
-      <c r="A51" s="11" t="s">
+      <c r="A51" s="12" t="s">
         <v>92</v>
       </c>
-      <c r="B51" s="5"/>
-      <c r="C51" s="12" t="s">
+      <c r="B51" s="6"/>
+      <c r="C51" s="13" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="52" ht="18.0" customHeight="1">
       <c r="A52" s="4" t="s">
         <v>94</v>
       </c>
-      <c r="B52" s="5"/>
-      <c r="C52" s="5" t="s">
+      <c r="B52" s="6"/>
+      <c r="C52" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="53" ht="18.0" customHeight="1">
       <c r="A53" s="4"/>
-      <c r="B53" s="5"/>
-      <c r="C53" s="5" t="s">
+      <c r="B53" s="6"/>
+      <c r="C53" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="54" ht="18.0" customHeight="1">
       <c r="A54" s="4"/>
-      <c r="B54" s="5"/>
-      <c r="C54" s="13" t="s">
+      <c r="B54" s="6"/>
+      <c r="C54" s="14" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="55" ht="18.0" customHeight="1">
       <c r="A55" s="4" t="s">
         <v>97</v>
       </c>
-      <c r="B55" s="6" t="s">
+      <c r="B55" s="7" t="s">
         <v>98</v>
       </c>
-      <c r="C55" s="6" t="s">
+      <c r="C55" s="8" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="56" ht="18.0" customHeight="1">
       <c r="A56" s="4"/>
-      <c r="B56" s="8" t="s">
+      <c r="B56" s="5" t="s">
         <v>100</v>
       </c>
-      <c r="C56" s="5"/>
+      <c r="C56" s="6"/>
     </row>
     <row r="57" ht="18.0" customHeight="1">
       <c r="A57" s="4" t="s">
         <v>101</v>
       </c>
       <c r="B57" s="5" t="s">
         <v>102</v>
       </c>
-      <c r="C57" s="8" t="s">
+      <c r="C57" s="5" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="58" ht="18.0" customHeight="1">
       <c r="A58" s="4"/>
       <c r="B58" s="5" t="s">
         <v>104</v>
       </c>
-      <c r="C58" s="5"/>
+      <c r="C58" s="6"/>
     </row>
     <row r="59" ht="18.0" customHeight="1">
       <c r="A59" s="4"/>
-      <c r="B59" s="8" t="s">
+      <c r="B59" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="C59" s="5"/>
+      <c r="C59" s="6"/>
     </row>
     <row r="60" ht="18.0" customHeight="1">
       <c r="A60" s="4"/>
-      <c r="B60" s="8" t="s">
+      <c r="B60" s="5" t="s">
         <v>106</v>
       </c>
-      <c r="C60" s="5"/>
+      <c r="C60" s="6"/>
     </row>
     <row r="61" ht="18.0" customHeight="1">
       <c r="A61" s="4"/>
-      <c r="B61" s="8" t="s">
+      <c r="B61" s="5" t="s">
         <v>107</v>
       </c>
-      <c r="C61" s="5"/>
+      <c r="C61" s="6"/>
     </row>
     <row r="62" ht="18.0" customHeight="1">
       <c r="A62" s="4"/>
-      <c r="B62" s="8" t="s">
+      <c r="B62" s="5" t="s">
         <v>108</v>
       </c>
-      <c r="C62" s="5"/>
+      <c r="C62" s="6"/>
     </row>
     <row r="63" ht="18.0" customHeight="1">
       <c r="A63" s="4" t="s">
         <v>109</v>
       </c>
-      <c r="B63" s="5"/>
-      <c r="C63" s="5" t="s">
+      <c r="B63" s="6"/>
+      <c r="C63" s="6" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="64" ht="18.0" customHeight="1">
       <c r="A64" s="4"/>
-      <c r="B64" s="5"/>
-      <c r="C64" s="5" t="s">
+      <c r="B64" s="6"/>
+      <c r="C64" s="6" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="65" ht="18.0" customHeight="1">
       <c r="A65" s="4" t="s">
         <v>112</v>
       </c>
-      <c r="B65" s="14" t="s">
+      <c r="B65" s="15" t="s">
         <v>113</v>
       </c>
-      <c r="C65" s="5"/>
+      <c r="C65" s="6"/>
     </row>
     <row r="66" ht="18.0" customHeight="1">
       <c r="A66" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="B66" s="14"/>
-      <c r="C66" s="5" t="s">
+      <c r="B66" s="16"/>
+      <c r="C66" s="6" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="67" ht="18.0" customHeight="1">
       <c r="A67" s="4" t="s">
         <v>116</v>
       </c>
-      <c r="B67" s="5"/>
-      <c r="C67" s="5" t="s">
+      <c r="B67" s="6"/>
+      <c r="C67" s="6" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="68" ht="18.0" customHeight="1">
       <c r="A68" s="4" t="s">
         <v>118</v>
       </c>
-      <c r="B68" s="5"/>
-      <c r="C68" s="5" t="s">
+      <c r="B68" s="6"/>
+      <c r="C68" s="6" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="69" ht="18.0" customHeight="1">
       <c r="A69" s="4"/>
-      <c r="B69" s="5"/>
-      <c r="C69" s="5" t="s">
+      <c r="B69" s="6"/>
+      <c r="C69" s="6" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="70" ht="18.0" customHeight="1">
       <c r="A70" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="B70" s="5"/>
-      <c r="C70" s="5" t="s">
+      <c r="B70" s="6"/>
+      <c r="C70" s="6" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="71" ht="18.0" customHeight="1">
-      <c r="A71" s="15" t="s">
+      <c r="A71" s="17" t="s">
         <v>123</v>
       </c>
-      <c r="B71" s="8" t="s">
+      <c r="B71" s="5" t="s">
         <v>124</v>
       </c>
-      <c r="C71" s="8" t="s">
+      <c r="C71" s="5" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="72" ht="18.0" customHeight="1">
       <c r="A72" s="4" t="s">
         <v>126</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>127</v>
       </c>
-      <c r="C72" s="8" t="s">
+      <c r="C72" s="5" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="73" ht="18.0" customHeight="1">
       <c r="A73" s="4"/>
       <c r="B73" s="5" t="s">
         <v>129</v>
       </c>
-      <c r="C73" s="5" t="s">
+      <c r="C73" s="6" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="74" ht="18.0" customHeight="1">
       <c r="A74" s="4"/>
-      <c r="B74" s="5"/>
-      <c r="C74" s="5" t="s">
+      <c r="B74" s="6"/>
+      <c r="C74" s="6" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="75" ht="18.0" customHeight="1">
       <c r="A75" s="4"/>
-      <c r="B75" s="5"/>
-      <c r="C75" s="5" t="s">
+      <c r="B75" s="6"/>
+      <c r="C75" s="6" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="76" ht="18.0" customHeight="1">
       <c r="A76" s="4"/>
-      <c r="B76" s="5"/>
-      <c r="C76" s="5" t="s">
+      <c r="B76" s="6"/>
+      <c r="C76" s="6" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="77" ht="18.0" customHeight="1">
       <c r="A77" s="4"/>
-      <c r="B77" s="5"/>
-      <c r="C77" s="5" t="s">
+      <c r="B77" s="6"/>
+      <c r="C77" s="6" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="78" ht="18.0" customHeight="1">
       <c r="A78" s="4"/>
-      <c r="B78" s="5"/>
-      <c r="C78" s="5" t="s">
+      <c r="B78" s="6"/>
+      <c r="C78" s="6" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="79" ht="18.0" customHeight="1">
       <c r="A79" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="B79" s="5"/>
-      <c r="C79" s="5" t="s">
+      <c r="B79" s="6"/>
+      <c r="C79" s="6" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="80" ht="18.0" customHeight="1">
       <c r="A80" s="4" t="s">
         <v>138</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>139</v>
       </c>
-      <c r="C80" s="5" t="s">
+      <c r="C80" s="6" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="81" ht="18.0" customHeight="1">
       <c r="A81" s="4" t="s">
         <v>141</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>142</v>
       </c>
-      <c r="C81" s="8" t="s">
+      <c r="C81" s="5" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="82" ht="18.0" customHeight="1">
       <c r="A82" s="4"/>
-      <c r="B82" s="8" t="s">
+      <c r="B82" s="5" t="s">
         <v>144</v>
       </c>
-      <c r="C82" s="5" t="s">
+      <c r="C82" s="6" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="83" ht="18.0" customHeight="1">
       <c r="A83" s="4"/>
-      <c r="B83" s="8" t="s">
+      <c r="B83" s="5" t="s">
         <v>146</v>
       </c>
-      <c r="C83" s="8" t="s">
+      <c r="C83" s="5" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="84" ht="18.0" customHeight="1">
       <c r="A84" s="4"/>
-      <c r="B84" s="8" t="s">
+      <c r="B84" s="5" t="s">
         <v>148</v>
       </c>
-      <c r="C84" s="8" t="s">
+      <c r="C84" s="5" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="85" ht="18.0" customHeight="1">
       <c r="A85" s="4"/>
-      <c r="B85" s="8" t="s">
+      <c r="B85" s="5" t="s">
         <v>150</v>
       </c>
-      <c r="C85" s="5" t="s">
+      <c r="C85" s="6" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="86" ht="18.0" customHeight="1">
       <c r="A86" s="4"/>
-      <c r="B86" s="8" t="s">
+      <c r="B86" s="5" t="s">
         <v>152</v>
       </c>
-      <c r="C86" s="8" t="s">
+      <c r="C86" s="5" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="87" ht="18.0" customHeight="1">
       <c r="A87" s="4"/>
       <c r="B87" s="5" t="s">
         <v>154</v>
       </c>
-      <c r="C87" s="5" t="s">
+      <c r="C87" s="6" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="88" ht="18.0" customHeight="1">
       <c r="A88" s="4"/>
       <c r="B88" s="5" t="s">
         <v>156</v>
       </c>
-      <c r="C88" s="5" t="s">
+      <c r="C88" s="6" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="89" ht="18.0" customHeight="1">
       <c r="A89" s="4"/>
       <c r="B89" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="C89" s="5" t="s">
+      <c r="C89" s="6" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="90" ht="18.0" customHeight="1">
       <c r="A90" s="4"/>
-      <c r="B90" s="8" t="s">
+      <c r="B90" s="5" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="91" ht="18.0" customHeight="1">
       <c r="A91" s="4"/>
-      <c r="B91" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C91" s="5"/>
+      <c r="B91" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C91" s="6"/>
     </row>
     <row r="92" ht="18.0" customHeight="1">
       <c r="A92" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="B92" s="6"/>
+      <c r="C92" s="6" t="s">
         <v>163</v>
       </c>
-      <c r="B92" s="5"/>
-      <c r="C92" s="5" t="s">
+    </row>
+    <row r="93" ht="18.0" customHeight="1">
+      <c r="A93" s="12" t="s">
         <v>164</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A93" s="11" t="s">
+      <c r="B93" s="13" t="s">
         <v>165</v>
       </c>
-      <c r="B93" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="5"/>
+      <c r="C93" s="6"/>
     </row>
     <row r="94" ht="18.0" customHeight="1">
       <c r="A94" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="B94" s="6"/>
+      <c r="C94" s="6" t="s">
         <v>167</v>
-      </c>
-[...2 lines deleted...]
-        <v>168</v>
       </c>
     </row>
     <row r="95" ht="18.0" customHeight="1">
       <c r="A95" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="B95" s="5" t="s">
         <v>169</v>
       </c>
-      <c r="B95" s="5" t="s">
+      <c r="C95" s="6" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
     </row>
     <row r="96" ht="18.0" customHeight="1">
       <c r="A96" s="4"/>
-      <c r="B96" s="5"/>
-[...1 lines deleted...]
-        <v>172</v>
+      <c r="B96" s="6"/>
+      <c r="C96" s="6" t="s">
+        <v>171</v>
       </c>
     </row>
     <row r="97" ht="18.0" customHeight="1">
       <c r="A97" s="4"/>
-      <c r="B97" s="5"/>
-      <c r="C97" s="5" t="s">
+      <c r="B97" s="6"/>
+      <c r="C97" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="98" ht="18.0" customHeight="1">
       <c r="A98" s="4"/>
-      <c r="B98" s="5"/>
-[...1 lines deleted...]
-        <v>173</v>
+      <c r="B98" s="6"/>
+      <c r="C98" s="6" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="99" ht="18.0" customHeight="1">
       <c r="A99" s="4"/>
-      <c r="B99" s="5"/>
-[...1 lines deleted...]
-        <v>174</v>
+      <c r="B99" s="6"/>
+      <c r="C99" s="6" t="s">
+        <v>173</v>
       </c>
     </row>
     <row r="100" ht="18.0" customHeight="1">
       <c r="A100" s="4"/>
-      <c r="B100" s="5"/>
-[...1 lines deleted...]
-        <v>175</v>
+      <c r="B100" s="6"/>
+      <c r="C100" s="11" t="s">
+        <v>174</v>
       </c>
     </row>
     <row r="101" ht="18.0" customHeight="1">
       <c r="A101" s="4"/>
-      <c r="B101" s="5"/>
-[...1 lines deleted...]
-        <v>176</v>
+      <c r="B101" s="6"/>
+      <c r="C101" s="6" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="102" ht="18.0" customHeight="1">
       <c r="A102" s="4"/>
-      <c r="B102" s="5"/>
-[...1 lines deleted...]
-        <v>177</v>
+      <c r="B102" s="6"/>
+      <c r="C102" s="6" t="s">
+        <v>176</v>
       </c>
     </row>
     <row r="103" ht="18.0" customHeight="1">
       <c r="A103" s="4" t="s">
+        <v>177</v>
+      </c>
+      <c r="B103" s="5" t="s">
         <v>178</v>
       </c>
-      <c r="B103" s="8" t="s">
+      <c r="C103" s="6" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="104" ht="18.0" customHeight="1">
       <c r="A104" s="4"/>
-      <c r="B104" s="5"/>
-[...1 lines deleted...]
-        <v>181</v>
+      <c r="B104" s="6"/>
+      <c r="C104" s="6" t="s">
+        <v>180</v>
       </c>
     </row>
     <row r="105" ht="18.0" customHeight="1">
       <c r="A105" s="4" t="s">
+        <v>181</v>
+      </c>
+      <c r="B105" s="6"/>
+      <c r="C105" s="6" t="s">
         <v>182</v>
-      </c>
-[...2 lines deleted...]
-        <v>183</v>
       </c>
     </row>
     <row r="106" ht="18.0" customHeight="1">
       <c r="A106" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="B106" s="6"/>
+      <c r="C106" s="6" t="s">
         <v>184</v>
-      </c>
-[...2 lines deleted...]
-        <v>185</v>
       </c>
     </row>
     <row r="107" ht="18.0" customHeight="1">
       <c r="A107" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="B107" s="5" t="s">
         <v>186</v>
       </c>
-      <c r="B107" s="5" t="s">
+      <c r="C107" s="16" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
     </row>
     <row r="108" ht="18.0" customHeight="1">
       <c r="A108" s="4"/>
-      <c r="B108" s="13" t="s">
+      <c r="B108" s="18" t="s">
+        <v>188</v>
+      </c>
+      <c r="C108" s="6" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
     </row>
     <row r="109" ht="18.0" customHeight="1">
       <c r="A109" s="4"/>
-      <c r="B109" s="13"/>
-[...1 lines deleted...]
-        <v>191</v>
+      <c r="B109" s="14"/>
+      <c r="C109" s="6" t="s">
+        <v>190</v>
       </c>
     </row>
     <row r="110" ht="18.0" customHeight="1">
       <c r="A110" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B110" s="6"/>
+      <c r="C110" s="6" t="s">
         <v>192</v>
-      </c>
-[...2 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="111" ht="18.0" customHeight="1">
       <c r="A111" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B111" s="5" t="s">
         <v>194</v>
       </c>
-      <c r="B111" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="5"/>
+      <c r="C111" s="6"/>
     </row>
     <row r="112" ht="18.0" customHeight="1">
       <c r="A112" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="B112" s="5" t="s">
         <v>196</v>
       </c>
-      <c r="B112" s="8" t="s">
+      <c r="C112" s="11" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="113" ht="18.0" customHeight="1">
       <c r="A113" s="4"/>
-      <c r="B113" s="5"/>
-[...1 lines deleted...]
-        <v>199</v>
+      <c r="B113" s="6"/>
+      <c r="C113" s="11" t="s">
+        <v>198</v>
       </c>
     </row>
     <row r="114" ht="18.0" customHeight="1">
       <c r="A114" s="4"/>
-      <c r="B114" s="5"/>
-[...1 lines deleted...]
-        <v>200</v>
+      <c r="B114" s="6"/>
+      <c r="C114" s="5" t="s">
+        <v>199</v>
       </c>
     </row>
     <row r="115" ht="18.0" customHeight="1">
       <c r="A115" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="B115" s="6"/>
+      <c r="C115" s="5" t="s">
         <v>201</v>
-      </c>
-[...2 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="116" ht="18.0" customHeight="1">
       <c r="A116" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="B116" s="6"/>
+      <c r="C116" s="5" t="s">
         <v>203</v>
-      </c>
-[...2 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="117" ht="18.0" customHeight="1">
       <c r="A117" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="B117" s="19" t="s">
         <v>205</v>
       </c>
-      <c r="B117" s="16" t="s">
+      <c r="C117" s="5" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="118" ht="18.0" customHeight="1">
       <c r="A118" s="4"/>
-      <c r="B118" s="8" t="s">
+      <c r="B118" s="5" t="s">
+        <v>207</v>
+      </c>
+      <c r="C118" s="6" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="119" ht="18.0" customHeight="1">
       <c r="A119" s="4"/>
       <c r="B119" s="5" t="s">
-        <v>210</v>
-[...1 lines deleted...]
-      <c r="C119" s="5" t="s">
+        <v>209</v>
+      </c>
+      <c r="C119" s="6" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="120" ht="18.0" customHeight="1">
       <c r="A120" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>47</v>
+      </c>
+      <c r="C120" s="5" t="s">
         <v>211</v>
-      </c>
-[...4 lines deleted...]
-        <v>212</v>
       </c>
     </row>
     <row r="121" ht="18.0" customHeight="1">
       <c r="A121" s="4"/>
-      <c r="B121" s="5"/>
-[...1 lines deleted...]
-        <v>213</v>
+      <c r="B121" s="6"/>
+      <c r="C121" s="6" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="122" ht="18.0" customHeight="1">
       <c r="A122" s="4"/>
-      <c r="B122" s="5"/>
-      <c r="C122" s="5" t="s">
+      <c r="B122" s="6"/>
+      <c r="C122" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="123" ht="18.0" customHeight="1">
       <c r="A123" s="4" t="s">
+        <v>213</v>
+      </c>
+      <c r="B123" s="5" t="s">
         <v>214</v>
       </c>
-      <c r="B123" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="5"/>
+      <c r="C123" s="6"/>
     </row>
     <row r="124" ht="18.0" customHeight="1">
       <c r="A124" s="4" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-      <c r="C124" s="5"/>
+        <v>215</v>
+      </c>
+      <c r="B124" s="6"/>
+      <c r="C124" s="6"/>
     </row>
     <row r="125" ht="18.0" customHeight="1">
       <c r="A125" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="B125" s="6"/>
+      <c r="C125" s="6" t="s">
         <v>217</v>
       </c>
-      <c r="B125" s="5"/>
-      <c r="C125" s="5" t="s">
+    </row>
+    <row r="126" ht="18.0" customHeight="1">
+      <c r="A126" s="20" t="s">
         <v>218</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A126" s="17" t="s">
+      <c r="B126" s="21"/>
+      <c r="C126" s="5" t="s">
         <v>219</v>
       </c>
-      <c r="B126" s="18"/>
-      <c r="C126" s="8" t="s">
+    </row>
+    <row r="127" ht="18.0" customHeight="1">
+      <c r="A127" s="20" t="s">
         <v>220</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A127" s="17" t="s">
+      <c r="B127" s="22" t="s">
         <v>221</v>
       </c>
-      <c r="B127" s="19" t="s">
+      <c r="C127" s="6"/>
+    </row>
+    <row r="128" ht="18.0" customHeight="1">
+      <c r="A128" s="20" t="s">
         <v>222</v>
       </c>
-      <c r="C127" s="5"/>
-[...2 lines deleted...]
-      <c r="A128" s="4" t="s">
+      <c r="B128" s="22" t="s">
         <v>223</v>
       </c>
-      <c r="B128" s="18" t="s">
+      <c r="C128" s="6" t="s">
         <v>224</v>
-      </c>
-[...1 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="129" ht="18.0" customHeight="1">
       <c r="A129" s="4"/>
-      <c r="B129" s="5"/>
-[...1 lines deleted...]
-        <v>226</v>
+      <c r="B129" s="6"/>
+      <c r="C129" s="21" t="s">
+        <v>225</v>
       </c>
     </row>
     <row r="130" ht="18.0" customHeight="1">
       <c r="A130" s="4"/>
-      <c r="B130" s="5"/>
-[...1 lines deleted...]
-        <v>227</v>
+      <c r="B130" s="6"/>
+      <c r="C130" s="21" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="131" ht="18.0" customHeight="1">
       <c r="A131" s="4"/>
-      <c r="B131" s="5"/>
-[...1 lines deleted...]
-        <v>228</v>
+      <c r="B131" s="6"/>
+      <c r="C131" s="21" t="s">
+        <v>227</v>
       </c>
     </row>
     <row r="132" ht="18.0" customHeight="1">
       <c r="A132" s="4"/>
-      <c r="B132" s="5"/>
-[...1 lines deleted...]
-        <v>229</v>
+      <c r="B132" s="6"/>
+      <c r="C132" s="21" t="s">
+        <v>228</v>
       </c>
     </row>
     <row r="133" ht="18.0" customHeight="1">
       <c r="A133" s="4"/>
-      <c r="B133" s="5"/>
-[...1 lines deleted...]
-        <v>230</v>
+      <c r="B133" s="6"/>
+      <c r="C133" s="21" t="s">
+        <v>229</v>
       </c>
     </row>
     <row r="134" ht="18.0" customHeight="1">
       <c r="A134" s="4" t="s">
+        <v>230</v>
+      </c>
+      <c r="B134" s="5" t="s">
         <v>231</v>
       </c>
-      <c r="B134" s="5" t="s">
+      <c r="C134" s="6" t="s">
         <v>232</v>
-      </c>
-[...1 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="135" ht="18.0" customHeight="1">
       <c r="A135" s="4"/>
-      <c r="B135" s="5"/>
-[...1 lines deleted...]
-        <v>234</v>
+      <c r="B135" s="6"/>
+      <c r="C135" s="11" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="136" ht="18.0" customHeight="1">
       <c r="A136" s="4"/>
-      <c r="B136" s="5"/>
-[...1 lines deleted...]
-        <v>235</v>
+      <c r="B136" s="6"/>
+      <c r="C136" s="11" t="s">
+        <v>234</v>
       </c>
     </row>
     <row r="137" ht="18.0" customHeight="1">
       <c r="A137" s="4"/>
-      <c r="B137" s="5"/>
-[...1 lines deleted...]
-        <v>236</v>
+      <c r="B137" s="6"/>
+      <c r="C137" s="6" t="s">
+        <v>235</v>
       </c>
     </row>
     <row r="138" ht="18.0" customHeight="1">
       <c r="A138" s="4"/>
-      <c r="B138" s="5"/>
-[...1 lines deleted...]
-        <v>237</v>
+      <c r="B138" s="6"/>
+      <c r="C138" s="6" t="s">
+        <v>236</v>
       </c>
     </row>
     <row r="139" ht="18.0" customHeight="1">
       <c r="A139" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="B139" s="5" t="s">
         <v>238</v>
       </c>
-      <c r="B139" s="5" t="s">
+      <c r="C139" s="6" t="s">
         <v>239</v>
-      </c>
-[...1 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="140" ht="18.0" customHeight="1">
       <c r="A140" s="4"/>
-      <c r="B140" s="5"/>
-[...1 lines deleted...]
-        <v>241</v>
+      <c r="B140" s="6"/>
+      <c r="C140" s="6" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="141" ht="18.0" customHeight="1">
       <c r="A141" s="4"/>
-      <c r="B141" s="5"/>
-[...1 lines deleted...]
-        <v>242</v>
+      <c r="B141" s="6"/>
+      <c r="C141" s="6" t="s">
+        <v>241</v>
       </c>
     </row>
     <row r="142" ht="18.0" customHeight="1">
       <c r="A142" s="4"/>
-      <c r="B142" s="5"/>
-[...1 lines deleted...]
-        <v>243</v>
+      <c r="B142" s="6"/>
+      <c r="C142" s="6" t="s">
+        <v>242</v>
       </c>
     </row>
     <row r="143" ht="18.0" customHeight="1">
       <c r="A143" s="4"/>
-      <c r="B143" s="5"/>
-[...1 lines deleted...]
-        <v>244</v>
+      <c r="B143" s="6"/>
+      <c r="C143" s="6" t="s">
+        <v>243</v>
       </c>
     </row>
     <row r="144" ht="18.0" customHeight="1">
       <c r="A144" s="4"/>
-      <c r="B144" s="5"/>
-[...1 lines deleted...]
-        <v>245</v>
+      <c r="B144" s="6"/>
+      <c r="C144" s="6" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="145" ht="18.0" customHeight="1">
       <c r="A145" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="B145" s="5" t="s">
         <v>246</v>
       </c>
-      <c r="B145" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C145" s="5"/>
+      <c r="C145" s="6"/>
     </row>
     <row r="146" ht="18.0" customHeight="1">
       <c r="A146" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="B146" s="5" t="s">
         <v>248</v>
       </c>
-      <c r="B146" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C146" s="5"/>
+      <c r="C146" s="6"/>
     </row>
     <row r="147" ht="18.0" customHeight="1">
       <c r="A147" s="4" t="s">
+        <v>249</v>
+      </c>
+      <c r="B147" s="5" t="s">
         <v>250</v>
       </c>
-      <c r="B147" s="8" t="s">
+      <c r="C147" s="10" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="148" ht="18.0" customHeight="1">
       <c r="A148" s="4"/>
-      <c r="B148" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C148" s="5" t="s">
+      <c r="B148" s="5" t="s">
+        <v>252</v>
+      </c>
+      <c r="C148" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="149" ht="18.0" customHeight="1">
       <c r="A149" s="4"/>
-      <c r="B149" s="5"/>
-[...1 lines deleted...]
-        <v>254</v>
+      <c r="B149" s="6"/>
+      <c r="C149" s="6" t="s">
+        <v>253</v>
       </c>
     </row>
     <row r="150" ht="18.0" customHeight="1">
       <c r="A150" s="4"/>
-      <c r="B150" s="5"/>
-[...1 lines deleted...]
-        <v>1812.0</v>
+      <c r="B150" s="6"/>
+      <c r="C150" s="23">
+        <v>201812.0</v>
       </c>
     </row>
     <row r="151" ht="18.0" customHeight="1">
       <c r="A151" s="4"/>
-      <c r="B151" s="5"/>
-[...1 lines deleted...]
-        <v>255</v>
+      <c r="B151" s="6"/>
+      <c r="C151" s="6" t="s">
+        <v>254</v>
       </c>
     </row>
     <row r="152" ht="18.0" customHeight="1">
       <c r="A152" s="4"/>
-      <c r="B152" s="5"/>
-[...1 lines deleted...]
-        <v>256</v>
+      <c r="B152" s="6"/>
+      <c r="C152" s="6" t="s">
+        <v>255</v>
       </c>
     </row>
     <row r="153" ht="18.0" customHeight="1">
       <c r="A153" s="4"/>
-      <c r="B153" s="5"/>
+      <c r="B153" s="6"/>
       <c r="C153" s="5" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="154" ht="18.0" customHeight="1">
       <c r="A154" s="4" t="s">
+        <v>257</v>
+      </c>
+      <c r="B154" s="6"/>
+      <c r="C154" s="6" t="s">
         <v>258</v>
-      </c>
-[...2 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="155" ht="18.0" customHeight="1">
       <c r="A155" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="B155" s="6"/>
+      <c r="C155" s="6"/>
+    </row>
+    <row r="156" ht="18.0" customHeight="1">
+      <c r="A156" s="20" t="s">
         <v>260</v>
       </c>
-      <c r="B155" s="5"/>
-[...3 lines deleted...]
-      <c r="A156" s="17" t="s">
+      <c r="B156" s="6"/>
+      <c r="C156" s="5" t="s">
         <v>261</v>
-      </c>
-[...2 lines deleted...]
-        <v>262</v>
       </c>
     </row>
     <row r="157" ht="18.0" customHeight="1">
       <c r="A157" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="B157" s="5" t="s">
         <v>263</v>
       </c>
-      <c r="B157" s="8" t="s">
+      <c r="C157" s="6" t="s">
         <v>264</v>
-      </c>
-[...1 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="158" ht="18.0" customHeight="1">
       <c r="A158" s="4"/>
-      <c r="B158" s="8" t="s">
+      <c r="B158" s="5" t="s">
+        <v>265</v>
+      </c>
+      <c r="C158" s="6" t="s">
         <v>266</v>
-      </c>
-[...1 lines deleted...]
-        <v>267</v>
       </c>
     </row>
     <row r="159" ht="18.0" customHeight="1">
       <c r="A159" s="4"/>
-      <c r="B159" s="5"/>
-[...1 lines deleted...]
-        <v>268</v>
+      <c r="B159" s="6"/>
+      <c r="C159" s="6" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="160" ht="18.0" customHeight="1">
       <c r="A160" s="4"/>
-      <c r="B160" s="5"/>
-[...1 lines deleted...]
-        <v>269</v>
+      <c r="B160" s="6"/>
+      <c r="C160" s="5" t="s">
+        <v>268</v>
       </c>
     </row>
     <row r="161" ht="18.0" customHeight="1">
       <c r="A161" s="4"/>
-      <c r="B161" s="5"/>
-[...1 lines deleted...]
-        <v>270</v>
+      <c r="B161" s="6"/>
+      <c r="C161" s="5" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="162" ht="18.0" customHeight="1">
       <c r="A162" s="4"/>
-      <c r="B162" s="5"/>
-[...1 lines deleted...]
-        <v>271</v>
+      <c r="B162" s="6"/>
+      <c r="C162" s="6" t="s">
+        <v>270</v>
       </c>
     </row>
     <row r="163" ht="18.0" customHeight="1">
       <c r="A163" s="4"/>
-      <c r="B163" s="5"/>
-[...1 lines deleted...]
-        <v>272</v>
+      <c r="B163" s="6"/>
+      <c r="C163" s="6" t="s">
+        <v>271</v>
       </c>
     </row>
     <row r="164" ht="18.0" customHeight="1">
       <c r="A164" s="4"/>
-      <c r="B164" s="5"/>
-[...1 lines deleted...]
-        <v>273</v>
+      <c r="B164" s="6"/>
+      <c r="C164" s="19" t="s">
+        <v>272</v>
       </c>
     </row>
     <row r="165" ht="18.0" customHeight="1">
       <c r="A165" s="4"/>
-      <c r="B165" s="5"/>
-[...1 lines deleted...]
-        <v>274</v>
+      <c r="B165" s="6"/>
+      <c r="C165" s="6" t="s">
+        <v>273</v>
       </c>
     </row>
     <row r="166" ht="18.0" customHeight="1">
       <c r="A166" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="B166" s="5" t="s">
         <v>275</v>
       </c>
-      <c r="B166" s="5" t="s">
+      <c r="C166" s="5" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="167" ht="18.0" customHeight="1">
       <c r="A167" s="4"/>
-      <c r="B167" s="5"/>
-[...1 lines deleted...]
-        <v>278</v>
+      <c r="B167" s="6"/>
+      <c r="C167" s="6" t="s">
+        <v>277</v>
       </c>
     </row>
     <row r="168" ht="18.0" customHeight="1">
       <c r="A168" s="4" t="s">
+        <v>278</v>
+      </c>
+      <c r="B168" s="5" t="s">
         <v>279</v>
       </c>
-      <c r="B168" s="5" t="s">
+      <c r="C168" s="5" t="s">
         <v>280</v>
       </c>
-      <c r="C168" s="5" t="s">
+    </row>
+    <row r="169" ht="18.0" customHeight="1">
+      <c r="A169" s="20" t="s">
         <v>281</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A169" s="17" t="s">
+      <c r="B169" s="5" t="s">
         <v>282</v>
       </c>
-      <c r="B169" s="8" t="s">
-[...2 lines deleted...]
-      <c r="C169" s="5"/>
+      <c r="C169" s="6"/>
     </row>
     <row r="170" ht="18.0" customHeight="1">
       <c r="A170" s="4"/>
-      <c r="B170" s="5"/>
-      <c r="C170" s="5"/>
+      <c r="B170" s="6"/>
+      <c r="C170" s="6"/>
     </row>
     <row r="171" ht="18.0" customHeight="1">
-      <c r="A171" s="4"/>
-[...1 lines deleted...]
-      <c r="C171" s="5"/>
+      <c r="A171" s="24" t="s">
+        <v>283</v>
+      </c>
+      <c r="B171" s="6"/>
+      <c r="C171" s="6"/>
     </row>
     <row r="172" ht="19.5" customHeight="1">
       <c r="A172" s="4"/>
-      <c r="B172" s="5"/>
-      <c r="C172" s="5"/>
+      <c r="B172" s="6"/>
+      <c r="C172" s="6"/>
     </row>
     <row r="173" ht="19.5" customHeight="1">
       <c r="A173" s="4"/>
-      <c r="B173" s="5"/>
-      <c r="C173" s="5"/>
+      <c r="B173" s="6"/>
+      <c r="C173" s="6"/>
     </row>
     <row r="174" ht="19.5" customHeight="1">
       <c r="A174" s="4"/>
-      <c r="B174" s="5"/>
-      <c r="C174" s="5"/>
+      <c r="B174" s="6"/>
+      <c r="C174" s="6"/>
     </row>
     <row r="175" ht="19.5" customHeight="1">
       <c r="A175" s="4"/>
-      <c r="B175" s="5"/>
-      <c r="C175" s="5"/>
+      <c r="B175" s="6"/>
+      <c r="C175" s="6"/>
     </row>
     <row r="176" ht="19.5" customHeight="1">
       <c r="A176" s="4"/>
-      <c r="B176" s="5"/>
-      <c r="C176" s="5"/>
+      <c r="B176" s="6"/>
+      <c r="C176" s="6"/>
     </row>
     <row r="177" ht="19.5" customHeight="1">
       <c r="A177" s="4"/>
-      <c r="B177" s="5"/>
-      <c r="C177" s="5"/>
+      <c r="B177" s="6"/>
+      <c r="C177" s="6"/>
     </row>
     <row r="178" ht="19.5" customHeight="1">
       <c r="A178" s="4"/>
-      <c r="B178" s="5"/>
-      <c r="C178" s="5"/>
+      <c r="B178" s="6"/>
+      <c r="C178" s="6"/>
     </row>
     <row r="179" ht="19.5" customHeight="1">
       <c r="A179" s="4"/>
-      <c r="B179" s="5"/>
-      <c r="C179" s="5"/>
+      <c r="B179" s="6"/>
+      <c r="C179" s="6"/>
     </row>
     <row r="180" ht="19.5" customHeight="1">
       <c r="A180" s="4"/>
-      <c r="B180" s="5"/>
-      <c r="C180" s="5"/>
+      <c r="B180" s="6"/>
+      <c r="C180" s="6"/>
     </row>
     <row r="181" ht="19.5" customHeight="1">
       <c r="A181" s="4"/>
-      <c r="B181" s="5"/>
-      <c r="C181" s="5"/>
+      <c r="B181" s="6"/>
+      <c r="C181" s="6"/>
     </row>
     <row r="182" ht="19.5" customHeight="1">
       <c r="A182" s="4"/>
-      <c r="B182" s="5"/>
-      <c r="C182" s="5"/>
+      <c r="B182" s="6"/>
+      <c r="C182" s="6"/>
     </row>
     <row r="183" ht="19.5" customHeight="1">
       <c r="A183" s="4"/>
-      <c r="B183" s="5"/>
-      <c r="C183" s="5"/>
+      <c r="B183" s="6"/>
+      <c r="C183" s="6"/>
     </row>
     <row r="184" ht="19.5" customHeight="1">
       <c r="A184" s="4"/>
-      <c r="B184" s="5"/>
-      <c r="C184" s="5"/>
+      <c r="B184" s="6"/>
+      <c r="C184" s="6"/>
     </row>
     <row r="185" ht="19.5" customHeight="1">
       <c r="A185" s="4"/>
-      <c r="B185" s="5"/>
-      <c r="C185" s="5"/>
+      <c r="B185" s="6"/>
+      <c r="C185" s="6"/>
     </row>
     <row r="186" ht="19.5" customHeight="1">
       <c r="A186" s="4"/>
-      <c r="B186" s="5"/>
-      <c r="C186" s="5"/>
+      <c r="B186" s="6"/>
+      <c r="C186" s="6"/>
     </row>
     <row r="187" ht="19.5" customHeight="1">
       <c r="A187" s="4"/>
-      <c r="B187" s="5"/>
-      <c r="C187" s="5"/>
+      <c r="B187" s="6"/>
+      <c r="C187" s="6"/>
     </row>
     <row r="188" ht="19.5" customHeight="1">
       <c r="A188" s="4"/>
-      <c r="B188" s="5"/>
-      <c r="C188" s="5"/>
+      <c r="B188" s="6"/>
+      <c r="C188" s="6"/>
     </row>
     <row r="189" ht="19.5" customHeight="1">
       <c r="A189" s="4"/>
-      <c r="B189" s="5"/>
-      <c r="C189" s="5"/>
+      <c r="B189" s="6"/>
+      <c r="C189" s="6"/>
     </row>
     <row r="190" ht="19.5" customHeight="1">
       <c r="A190" s="4"/>
-      <c r="B190" s="5"/>
-      <c r="C190" s="5"/>
+      <c r="B190" s="6"/>
+      <c r="C190" s="6"/>
     </row>
     <row r="191" ht="19.5" customHeight="1">
       <c r="A191" s="4"/>
-      <c r="B191" s="5"/>
-      <c r="C191" s="5"/>
+      <c r="B191" s="6"/>
+      <c r="C191" s="6"/>
     </row>
     <row r="192" ht="19.5" customHeight="1">
       <c r="A192" s="4"/>
-      <c r="B192" s="5"/>
-      <c r="C192" s="5"/>
+      <c r="B192" s="6"/>
+      <c r="C192" s="6"/>
     </row>
     <row r="193" ht="19.5" customHeight="1">
       <c r="A193" s="4"/>
-      <c r="B193" s="5"/>
-      <c r="C193" s="5"/>
+      <c r="B193" s="6"/>
+      <c r="C193" s="6"/>
     </row>
     <row r="194" ht="19.5" customHeight="1">
       <c r="A194" s="4"/>
-      <c r="B194" s="5"/>
-      <c r="C194" s="5"/>
+      <c r="B194" s="6"/>
+      <c r="C194" s="6"/>
     </row>
     <row r="195" ht="19.5" customHeight="1">
       <c r="A195" s="4"/>
-      <c r="B195" s="5"/>
-      <c r="C195" s="5"/>
+      <c r="B195" s="6"/>
+      <c r="C195" s="6"/>
     </row>
     <row r="196" ht="19.5" customHeight="1">
       <c r="A196" s="4"/>
-      <c r="B196" s="5"/>
-      <c r="C196" s="5"/>
+      <c r="B196" s="6"/>
+      <c r="C196" s="6"/>
     </row>
     <row r="197" ht="19.5" customHeight="1">
       <c r="A197" s="4"/>
-      <c r="B197" s="5"/>
-      <c r="C197" s="5"/>
+      <c r="B197" s="6"/>
+      <c r="C197" s="6"/>
     </row>
     <row r="198" ht="19.5" customHeight="1">
       <c r="A198" s="4"/>
-      <c r="B198" s="5"/>
-      <c r="C198" s="5"/>
+      <c r="B198" s="6"/>
+      <c r="C198" s="6"/>
     </row>
     <row r="199" ht="19.5" customHeight="1">
       <c r="A199" s="4"/>
-      <c r="B199" s="5"/>
-      <c r="C199" s="5"/>
+      <c r="B199" s="6"/>
+      <c r="C199" s="6"/>
     </row>
     <row r="200" ht="19.5" customHeight="1">
       <c r="A200" s="4"/>
-      <c r="B200" s="5"/>
-      <c r="C200" s="5"/>
+      <c r="B200" s="6"/>
+      <c r="C200" s="6"/>
     </row>
     <row r="201" ht="19.5" customHeight="1">
       <c r="A201" s="4"/>
-      <c r="B201" s="5"/>
-      <c r="C201" s="5"/>
+      <c r="B201" s="6"/>
+      <c r="C201" s="6"/>
     </row>
     <row r="202" ht="19.5" customHeight="1">
       <c r="A202" s="4"/>
-      <c r="B202" s="5"/>
-      <c r="C202" s="5"/>
+      <c r="B202" s="6"/>
+      <c r="C202" s="6"/>
     </row>
     <row r="203" ht="19.5" customHeight="1">
       <c r="A203" s="4"/>
-      <c r="B203" s="5"/>
-      <c r="C203" s="5"/>
+      <c r="B203" s="6"/>
+      <c r="C203" s="6"/>
     </row>
     <row r="204" ht="19.5" customHeight="1">
       <c r="A204" s="4"/>
-      <c r="B204" s="5"/>
-      <c r="C204" s="5"/>
+      <c r="B204" s="6"/>
+      <c r="C204" s="6"/>
     </row>
     <row r="205" ht="19.5" customHeight="1">
       <c r="A205" s="4"/>
-      <c r="B205" s="5"/>
-      <c r="C205" s="5"/>
+      <c r="B205" s="6"/>
+      <c r="C205" s="6"/>
     </row>
     <row r="206" ht="19.5" customHeight="1">
       <c r="A206" s="4"/>
-      <c r="B206" s="5"/>
-      <c r="C206" s="5"/>
+      <c r="B206" s="6"/>
+      <c r="C206" s="6"/>
     </row>
     <row r="207" ht="19.5" customHeight="1">
       <c r="A207" s="4"/>
-      <c r="B207" s="5"/>
-      <c r="C207" s="5"/>
+      <c r="B207" s="6"/>
+      <c r="C207" s="6"/>
     </row>
     <row r="208" ht="19.5" customHeight="1">
       <c r="A208" s="4"/>
-      <c r="B208" s="5"/>
-      <c r="C208" s="5"/>
+      <c r="B208" s="6"/>
+      <c r="C208" s="6"/>
     </row>
     <row r="209" ht="19.5" customHeight="1">
       <c r="A209" s="4"/>
-      <c r="B209" s="5"/>
-      <c r="C209" s="5"/>
+      <c r="B209" s="6"/>
+      <c r="C209" s="6"/>
     </row>
     <row r="210" ht="19.5" customHeight="1">
       <c r="A210" s="4"/>
-      <c r="B210" s="5"/>
-      <c r="C210" s="5"/>
+      <c r="B210" s="6"/>
+      <c r="C210" s="6"/>
     </row>
     <row r="211" ht="19.5" customHeight="1">
       <c r="A211" s="4"/>
-      <c r="B211" s="5"/>
-      <c r="C211" s="5"/>
+      <c r="B211" s="6"/>
+      <c r="C211" s="6"/>
     </row>
     <row r="212" ht="19.5" customHeight="1">
       <c r="A212" s="4"/>
-      <c r="B212" s="5"/>
-      <c r="C212" s="5"/>
+      <c r="B212" s="6"/>
+      <c r="C212" s="6"/>
     </row>
     <row r="213" ht="19.5" customHeight="1">
       <c r="A213" s="4"/>
-      <c r="B213" s="5"/>
-      <c r="C213" s="5"/>
+      <c r="B213" s="6"/>
+      <c r="C213" s="6"/>
     </row>
     <row r="214" ht="19.5" customHeight="1">
       <c r="A214" s="4"/>
-      <c r="B214" s="5"/>
-      <c r="C214" s="5"/>
+      <c r="B214" s="6"/>
+      <c r="C214" s="6"/>
     </row>
     <row r="215" ht="19.5" customHeight="1">
       <c r="A215" s="4"/>
-      <c r="B215" s="5"/>
-      <c r="C215" s="5"/>
+      <c r="B215" s="6"/>
+      <c r="C215" s="6"/>
     </row>
     <row r="216" ht="19.5" customHeight="1">
       <c r="A216" s="4"/>
-      <c r="B216" s="5"/>
-      <c r="C216" s="5"/>
+      <c r="B216" s="6"/>
+      <c r="C216" s="6"/>
     </row>
     <row r="217" ht="19.5" customHeight="1">
       <c r="A217" s="4"/>
-      <c r="B217" s="5"/>
-      <c r="C217" s="5"/>
+      <c r="B217" s="6"/>
+      <c r="C217" s="6"/>
     </row>
     <row r="218" ht="19.5" customHeight="1">
       <c r="A218" s="4"/>
-      <c r="B218" s="5"/>
-      <c r="C218" s="5"/>
+      <c r="B218" s="6"/>
+      <c r="C218" s="6"/>
     </row>
     <row r="219" ht="19.5" customHeight="1">
       <c r="A219" s="4"/>
-      <c r="B219" s="5"/>
-      <c r="C219" s="5"/>
+      <c r="B219" s="6"/>
+      <c r="C219" s="6"/>
     </row>
     <row r="220" ht="19.5" customHeight="1">
       <c r="A220" s="4"/>
-      <c r="B220" s="5"/>
-      <c r="C220" s="5"/>
+      <c r="B220" s="6"/>
+      <c r="C220" s="6"/>
     </row>
     <row r="221" ht="19.5" customHeight="1">
       <c r="A221" s="4"/>
-      <c r="B221" s="5"/>
-      <c r="C221" s="5"/>
+      <c r="B221" s="6"/>
+      <c r="C221" s="6"/>
     </row>
     <row r="222" ht="19.5" customHeight="1">
       <c r="A222" s="4"/>
-      <c r="B222" s="5"/>
-      <c r="C222" s="5"/>
+      <c r="B222" s="6"/>
+      <c r="C222" s="6"/>
     </row>
     <row r="223" ht="19.5" customHeight="1">
       <c r="A223" s="4"/>
-      <c r="B223" s="5"/>
-      <c r="C223" s="5"/>
+      <c r="B223" s="6"/>
+      <c r="C223" s="6"/>
     </row>
     <row r="224" ht="19.5" customHeight="1">
       <c r="A224" s="4"/>
-      <c r="B224" s="5"/>
-      <c r="C224" s="5"/>
+      <c r="B224" s="6"/>
+      <c r="C224" s="6"/>
     </row>
     <row r="225" ht="19.5" customHeight="1">
       <c r="A225" s="4"/>
-      <c r="B225" s="5"/>
-      <c r="C225" s="5"/>
+      <c r="B225" s="6"/>
+      <c r="C225" s="6"/>
     </row>
     <row r="226" ht="19.5" customHeight="1">
       <c r="A226" s="4"/>
-      <c r="B226" s="5"/>
-      <c r="C226" s="5"/>
+      <c r="B226" s="6"/>
+      <c r="C226" s="6"/>
     </row>
     <row r="227" ht="19.5" customHeight="1">
       <c r="A227" s="4"/>
-      <c r="B227" s="5"/>
-      <c r="C227" s="5"/>
+      <c r="B227" s="6"/>
+      <c r="C227" s="6"/>
     </row>
     <row r="228" ht="19.5" customHeight="1">
       <c r="A228" s="4"/>
-      <c r="B228" s="5"/>
-      <c r="C228" s="5"/>
+      <c r="B228" s="6"/>
+      <c r="C228" s="6"/>
     </row>
     <row r="229" ht="19.5" customHeight="1">
       <c r="A229" s="4"/>
-      <c r="B229" s="5"/>
-      <c r="C229" s="5"/>
+      <c r="B229" s="6"/>
+      <c r="C229" s="6"/>
     </row>
     <row r="230" ht="19.5" customHeight="1">
       <c r="A230" s="4"/>
-      <c r="B230" s="5"/>
-      <c r="C230" s="5"/>
+      <c r="B230" s="6"/>
+      <c r="C230" s="6"/>
     </row>
     <row r="231" ht="19.5" customHeight="1">
       <c r="A231" s="4"/>
-      <c r="B231" s="5"/>
-      <c r="C231" s="5"/>
+      <c r="B231" s="6"/>
+      <c r="C231" s="6"/>
     </row>
     <row r="232" ht="19.5" customHeight="1">
       <c r="A232" s="4"/>
-      <c r="B232" s="5"/>
-      <c r="C232" s="5"/>
+      <c r="B232" s="6"/>
+      <c r="C232" s="6"/>
     </row>
     <row r="233" ht="19.5" customHeight="1">
       <c r="A233" s="4"/>
-      <c r="B233" s="5"/>
-      <c r="C233" s="5"/>
+      <c r="B233" s="6"/>
+      <c r="C233" s="6"/>
     </row>
     <row r="234" ht="19.5" customHeight="1">
       <c r="A234" s="4"/>
-      <c r="B234" s="5"/>
-      <c r="C234" s="5"/>
+      <c r="B234" s="6"/>
+      <c r="C234" s="6"/>
     </row>
     <row r="235" ht="19.5" customHeight="1">
       <c r="A235" s="4"/>
-      <c r="B235" s="5"/>
-      <c r="C235" s="5"/>
+      <c r="B235" s="6"/>
+      <c r="C235" s="6"/>
     </row>
     <row r="236" ht="19.5" customHeight="1">
       <c r="A236" s="4"/>
-      <c r="B236" s="5"/>
-      <c r="C236" s="5"/>
+      <c r="B236" s="6"/>
+      <c r="C236" s="6"/>
     </row>
     <row r="237" ht="19.5" customHeight="1">
       <c r="A237" s="4"/>
-      <c r="B237" s="5"/>
-      <c r="C237" s="5"/>
+      <c r="B237" s="6"/>
+      <c r="C237" s="6"/>
     </row>
     <row r="238" ht="19.5" customHeight="1">
       <c r="A238" s="4"/>
-      <c r="B238" s="5"/>
-      <c r="C238" s="5"/>
+      <c r="B238" s="6"/>
+      <c r="C238" s="6"/>
     </row>
     <row r="239" ht="19.5" customHeight="1">
       <c r="A239" s="4"/>
-      <c r="B239" s="5"/>
-      <c r="C239" s="5"/>
+      <c r="B239" s="6"/>
+      <c r="C239" s="6"/>
     </row>
     <row r="240" ht="19.5" customHeight="1">
       <c r="A240" s="4"/>
-      <c r="B240" s="5"/>
-      <c r="C240" s="5"/>
+      <c r="B240" s="6"/>
+      <c r="C240" s="6"/>
     </row>
     <row r="241" ht="19.5" customHeight="1">
       <c r="A241" s="4"/>
-      <c r="B241" s="5"/>
-      <c r="C241" s="5"/>
+      <c r="B241" s="6"/>
+      <c r="C241" s="6"/>
     </row>
     <row r="242" ht="19.5" customHeight="1">
       <c r="A242" s="4"/>
-      <c r="B242" s="5"/>
-      <c r="C242" s="5"/>
+      <c r="B242" s="6"/>
+      <c r="C242" s="6"/>
     </row>
     <row r="243" ht="19.5" customHeight="1">
       <c r="A243" s="4"/>
-      <c r="B243" s="5"/>
-      <c r="C243" s="5"/>
+      <c r="B243" s="6"/>
+      <c r="C243" s="6"/>
     </row>
     <row r="244" ht="19.5" customHeight="1">
       <c r="A244" s="4"/>
-      <c r="B244" s="5"/>
-      <c r="C244" s="5"/>
+      <c r="B244" s="6"/>
+      <c r="C244" s="6"/>
     </row>
     <row r="245" ht="19.5" customHeight="1">
       <c r="A245" s="4"/>
-      <c r="B245" s="5"/>
-      <c r="C245" s="5"/>
+      <c r="B245" s="6"/>
+      <c r="C245" s="6"/>
     </row>
     <row r="246" ht="19.5" customHeight="1">
       <c r="A246" s="4"/>
-      <c r="B246" s="5"/>
-      <c r="C246" s="5"/>
+      <c r="B246" s="6"/>
+      <c r="C246" s="6"/>
     </row>
     <row r="247" ht="19.5" customHeight="1">
       <c r="A247" s="4"/>
-      <c r="B247" s="5"/>
-      <c r="C247" s="5"/>
+      <c r="B247" s="6"/>
+      <c r="C247" s="6"/>
     </row>
     <row r="248" ht="19.5" customHeight="1">
       <c r="A248" s="4"/>
-      <c r="B248" s="5"/>
-      <c r="C248" s="5"/>
+      <c r="B248" s="6"/>
+      <c r="C248" s="6"/>
     </row>
     <row r="249" ht="19.5" customHeight="1">
       <c r="A249" s="4"/>
-      <c r="B249" s="5"/>
-      <c r="C249" s="5"/>
+      <c r="B249" s="6"/>
+      <c r="C249" s="6"/>
     </row>
     <row r="250" ht="19.5" customHeight="1">
       <c r="A250" s="4"/>
-      <c r="B250" s="5"/>
-      <c r="C250" s="5"/>
+      <c r="B250" s="6"/>
+      <c r="C250" s="6"/>
     </row>
     <row r="251" ht="19.5" customHeight="1">
       <c r="A251" s="4"/>
-      <c r="B251" s="5"/>
-      <c r="C251" s="5"/>
+      <c r="B251" s="6"/>
+      <c r="C251" s="6"/>
     </row>
     <row r="252" ht="19.5" customHeight="1">
       <c r="A252" s="4"/>
-      <c r="B252" s="5"/>
-      <c r="C252" s="5"/>
+      <c r="B252" s="6"/>
+      <c r="C252" s="6"/>
     </row>
     <row r="253" ht="19.5" customHeight="1">
       <c r="A253" s="4"/>
-      <c r="B253" s="5"/>
-      <c r="C253" s="5"/>
+      <c r="B253" s="6"/>
+      <c r="C253" s="6"/>
     </row>
     <row r="254" ht="19.5" customHeight="1">
       <c r="A254" s="4"/>
-      <c r="B254" s="5"/>
-      <c r="C254" s="5"/>
+      <c r="B254" s="6"/>
+      <c r="C254" s="6"/>
     </row>
     <row r="255" ht="19.5" customHeight="1">
       <c r="A255" s="4"/>
-      <c r="B255" s="5"/>
-      <c r="C255" s="5"/>
+      <c r="B255" s="6"/>
+      <c r="C255" s="6"/>
     </row>
     <row r="256" ht="19.5" customHeight="1">
       <c r="A256" s="4"/>
-      <c r="B256" s="5"/>
-      <c r="C256" s="5"/>
+      <c r="B256" s="6"/>
+      <c r="C256" s="6"/>
     </row>
     <row r="257" ht="19.5" customHeight="1">
       <c r="A257" s="4"/>
-      <c r="B257" s="5"/>
-      <c r="C257" s="5"/>
+      <c r="B257" s="6"/>
+      <c r="C257" s="6"/>
     </row>
     <row r="258" ht="19.5" customHeight="1">
       <c r="A258" s="4"/>
-      <c r="B258" s="5"/>
-      <c r="C258" s="5"/>
+      <c r="B258" s="6"/>
+      <c r="C258" s="6"/>
     </row>
     <row r="259" ht="19.5" customHeight="1">
       <c r="A259" s="4"/>
-      <c r="B259" s="5"/>
-      <c r="C259" s="5"/>
+      <c r="B259" s="6"/>
+      <c r="C259" s="6"/>
     </row>
     <row r="260" ht="19.5" customHeight="1">
       <c r="A260" s="4"/>
-      <c r="B260" s="5"/>
-      <c r="C260" s="5"/>
+      <c r="B260" s="6"/>
+      <c r="C260" s="6"/>
     </row>
     <row r="261" ht="19.5" customHeight="1">
       <c r="A261" s="4"/>
-      <c r="B261" s="5"/>
-      <c r="C261" s="5"/>
+      <c r="B261" s="6"/>
+      <c r="C261" s="6"/>
     </row>
     <row r="262" ht="19.5" customHeight="1">
       <c r="A262" s="4"/>
-      <c r="B262" s="5"/>
-      <c r="C262" s="5"/>
+      <c r="B262" s="6"/>
+      <c r="C262" s="6"/>
     </row>
     <row r="263" ht="19.5" customHeight="1">
       <c r="A263" s="4"/>
-      <c r="B263" s="5"/>
-      <c r="C263" s="5"/>
+      <c r="B263" s="6"/>
+      <c r="C263" s="6"/>
     </row>
     <row r="264" ht="19.5" customHeight="1">
       <c r="A264" s="4"/>
-      <c r="B264" s="5"/>
-      <c r="C264" s="5"/>
+      <c r="B264" s="6"/>
+      <c r="C264" s="6"/>
     </row>
     <row r="265" ht="19.5" customHeight="1">
       <c r="A265" s="4"/>
-      <c r="B265" s="5"/>
-      <c r="C265" s="5"/>
+      <c r="B265" s="6"/>
+      <c r="C265" s="6"/>
     </row>
     <row r="266" ht="19.5" customHeight="1">
       <c r="A266" s="4"/>
-      <c r="B266" s="5"/>
-      <c r="C266" s="5"/>
+      <c r="B266" s="6"/>
+      <c r="C266" s="6"/>
     </row>
     <row r="267" ht="19.5" customHeight="1">
       <c r="A267" s="4"/>
-      <c r="B267" s="5"/>
-      <c r="C267" s="5"/>
+      <c r="B267" s="6"/>
+      <c r="C267" s="6"/>
     </row>
     <row r="268" ht="19.5" customHeight="1">
       <c r="A268" s="4"/>
-      <c r="B268" s="5"/>
-      <c r="C268" s="5"/>
+      <c r="B268" s="6"/>
+      <c r="C268" s="6"/>
     </row>
     <row r="269" ht="19.5" customHeight="1">
       <c r="A269" s="4"/>
-      <c r="B269" s="5"/>
-      <c r="C269" s="5"/>
+      <c r="B269" s="6"/>
+      <c r="C269" s="6"/>
     </row>
     <row r="270" ht="19.5" customHeight="1">
       <c r="A270" s="4"/>
-      <c r="B270" s="5"/>
-      <c r="C270" s="5"/>
+      <c r="B270" s="6"/>
+      <c r="C270" s="6"/>
     </row>
     <row r="271" ht="19.5" customHeight="1">
       <c r="A271" s="4"/>
-      <c r="B271" s="5"/>
-      <c r="C271" s="5"/>
+      <c r="B271" s="6"/>
+      <c r="C271" s="6"/>
     </row>
     <row r="272" ht="19.5" customHeight="1">
       <c r="A272" s="4"/>
-      <c r="B272" s="5"/>
-      <c r="C272" s="5"/>
+      <c r="B272" s="6"/>
+      <c r="C272" s="6"/>
     </row>
     <row r="273" ht="19.5" customHeight="1">
       <c r="A273" s="4"/>
-      <c r="B273" s="5"/>
-      <c r="C273" s="5"/>
+      <c r="B273" s="6"/>
+      <c r="C273" s="6"/>
     </row>
     <row r="274" ht="19.5" customHeight="1">
       <c r="A274" s="4"/>
-      <c r="B274" s="5"/>
-      <c r="C274" s="5"/>
+      <c r="B274" s="6"/>
+      <c r="C274" s="6"/>
     </row>
     <row r="275" ht="19.5" customHeight="1">
       <c r="A275" s="4"/>
-      <c r="B275" s="5"/>
-      <c r="C275" s="5"/>
+      <c r="B275" s="6"/>
+      <c r="C275" s="6"/>
     </row>
     <row r="276" ht="19.5" customHeight="1">
       <c r="A276" s="4"/>
-      <c r="B276" s="5"/>
-      <c r="C276" s="5"/>
+      <c r="B276" s="6"/>
+      <c r="C276" s="6"/>
     </row>
     <row r="277" ht="19.5" customHeight="1">
       <c r="A277" s="4"/>
-      <c r="B277" s="5"/>
-      <c r="C277" s="5"/>
+      <c r="B277" s="6"/>
+      <c r="C277" s="6"/>
     </row>
     <row r="278" ht="19.5" customHeight="1">
       <c r="A278" s="4"/>
-      <c r="B278" s="5"/>
-      <c r="C278" s="5"/>
+      <c r="B278" s="6"/>
+      <c r="C278" s="6"/>
     </row>
     <row r="279" ht="19.5" customHeight="1">
       <c r="A279" s="4"/>
-      <c r="B279" s="5"/>
-      <c r="C279" s="5"/>
+      <c r="B279" s="6"/>
+      <c r="C279" s="6"/>
     </row>
     <row r="280" ht="19.5" customHeight="1">
       <c r="A280" s="4"/>
-      <c r="B280" s="5"/>
-      <c r="C280" s="5"/>
+      <c r="B280" s="6"/>
+      <c r="C280" s="6"/>
     </row>
     <row r="281" ht="19.5" customHeight="1">
       <c r="A281" s="4"/>
-      <c r="B281" s="5"/>
-      <c r="C281" s="5"/>
+      <c r="B281" s="6"/>
+      <c r="C281" s="6"/>
     </row>
     <row r="282" ht="19.5" customHeight="1">
       <c r="A282" s="4"/>
-      <c r="B282" s="5"/>
-      <c r="C282" s="5"/>
+      <c r="B282" s="6"/>
+      <c r="C282" s="6"/>
     </row>
     <row r="283" ht="19.5" customHeight="1">
       <c r="A283" s="4"/>
-      <c r="B283" s="5"/>
-      <c r="C283" s="5"/>
+      <c r="B283" s="6"/>
+      <c r="C283" s="6"/>
     </row>
     <row r="284" ht="19.5" customHeight="1">
       <c r="A284" s="4"/>
-      <c r="B284" s="5"/>
-      <c r="C284" s="5"/>
+      <c r="B284" s="6"/>
+      <c r="C284" s="6"/>
     </row>
     <row r="285" ht="19.5" customHeight="1">
       <c r="A285" s="4"/>
-      <c r="B285" s="5"/>
-      <c r="C285" s="5"/>
+      <c r="B285" s="6"/>
+      <c r="C285" s="6"/>
     </row>
     <row r="286" ht="19.5" customHeight="1">
       <c r="A286" s="4"/>
-      <c r="B286" s="5"/>
-      <c r="C286" s="5"/>
+      <c r="B286" s="6"/>
+      <c r="C286" s="6"/>
     </row>
     <row r="287" ht="19.5" customHeight="1">
       <c r="A287" s="4"/>
-      <c r="B287" s="5"/>
-      <c r="C287" s="5"/>
+      <c r="B287" s="6"/>
+      <c r="C287" s="6"/>
     </row>
     <row r="288" ht="19.5" customHeight="1">
       <c r="A288" s="4"/>
-      <c r="B288" s="5"/>
-      <c r="C288" s="5"/>
+      <c r="B288" s="6"/>
+      <c r="C288" s="6"/>
     </row>
     <row r="289" ht="19.5" customHeight="1">
       <c r="A289" s="4"/>
-      <c r="B289" s="5"/>
-      <c r="C289" s="5"/>
+      <c r="B289" s="6"/>
+      <c r="C289" s="6"/>
     </row>
     <row r="290" ht="19.5" customHeight="1">
       <c r="A290" s="4"/>
-      <c r="B290" s="5"/>
-      <c r="C290" s="5"/>
+      <c r="B290" s="6"/>
+      <c r="C290" s="6"/>
     </row>
     <row r="291" ht="19.5" customHeight="1">
       <c r="A291" s="4"/>
-      <c r="B291" s="5"/>
-      <c r="C291" s="5"/>
+      <c r="B291" s="6"/>
+      <c r="C291" s="6"/>
     </row>
     <row r="292" ht="19.5" customHeight="1">
       <c r="A292" s="4"/>
-      <c r="B292" s="5"/>
-      <c r="C292" s="5"/>
+      <c r="B292" s="6"/>
+      <c r="C292" s="6"/>
     </row>
     <row r="293" ht="19.5" customHeight="1">
       <c r="A293" s="4"/>
-      <c r="B293" s="5"/>
-      <c r="C293" s="5"/>
+      <c r="B293" s="6"/>
+      <c r="C293" s="6"/>
     </row>
     <row r="294" ht="19.5" customHeight="1">
       <c r="A294" s="4"/>
-      <c r="B294" s="5"/>
-      <c r="C294" s="5"/>
+      <c r="B294" s="6"/>
+      <c r="C294" s="6"/>
     </row>
     <row r="295" ht="19.5" customHeight="1">
       <c r="A295" s="4"/>
-      <c r="B295" s="5"/>
-      <c r="C295" s="5"/>
+      <c r="B295" s="6"/>
+      <c r="C295" s="6"/>
     </row>
     <row r="296" ht="19.5" customHeight="1">
       <c r="A296" s="4"/>
-      <c r="B296" s="5"/>
-      <c r="C296" s="5"/>
+      <c r="B296" s="6"/>
+      <c r="C296" s="6"/>
     </row>
     <row r="297" ht="19.5" customHeight="1">
       <c r="A297" s="4"/>
-      <c r="B297" s="5"/>
-      <c r="C297" s="5"/>
+      <c r="B297" s="6"/>
+      <c r="C297" s="6"/>
     </row>
     <row r="298" ht="19.5" customHeight="1">
       <c r="A298" s="4"/>
-      <c r="B298" s="5"/>
-      <c r="C298" s="5"/>
+      <c r="B298" s="6"/>
+      <c r="C298" s="6"/>
     </row>
     <row r="299" ht="19.5" customHeight="1">
       <c r="A299" s="4"/>
-      <c r="B299" s="5"/>
-      <c r="C299" s="5"/>
+      <c r="B299" s="6"/>
+      <c r="C299" s="6"/>
     </row>
     <row r="300" ht="19.5" customHeight="1">
       <c r="A300" s="4"/>
-      <c r="B300" s="5"/>
-      <c r="C300" s="5"/>
+      <c r="B300" s="6"/>
+      <c r="C300" s="6"/>
     </row>
     <row r="301" ht="19.5" customHeight="1">
       <c r="A301" s="4"/>
-      <c r="B301" s="5"/>
-      <c r="C301" s="5"/>
+      <c r="B301" s="6"/>
+      <c r="C301" s="6"/>
     </row>
     <row r="302" ht="19.5" customHeight="1">
       <c r="A302" s="4"/>
-      <c r="B302" s="5"/>
-      <c r="C302" s="5"/>
+      <c r="B302" s="6"/>
+      <c r="C302" s="6"/>
     </row>
     <row r="303" ht="19.5" customHeight="1">
       <c r="A303" s="4"/>
-      <c r="B303" s="5"/>
-      <c r="C303" s="5"/>
+      <c r="B303" s="6"/>
+      <c r="C303" s="6"/>
     </row>
     <row r="304" ht="19.5" customHeight="1">
       <c r="A304" s="4"/>
-      <c r="B304" s="5"/>
-      <c r="C304" s="5"/>
+      <c r="B304" s="6"/>
+      <c r="C304" s="6"/>
     </row>
     <row r="305" ht="19.5" customHeight="1">
       <c r="A305" s="4"/>
-      <c r="B305" s="5"/>
-      <c r="C305" s="5"/>
+      <c r="B305" s="6"/>
+      <c r="C305" s="6"/>
     </row>
     <row r="306" ht="19.5" customHeight="1">
       <c r="A306" s="4"/>
-      <c r="B306" s="5"/>
-      <c r="C306" s="5"/>
+      <c r="B306" s="6"/>
+      <c r="C306" s="6"/>
     </row>
     <row r="307" ht="19.5" customHeight="1">
       <c r="A307" s="4"/>
-      <c r="B307" s="5"/>
-      <c r="C307" s="5"/>
+      <c r="B307" s="6"/>
+      <c r="C307" s="6"/>
     </row>
     <row r="308" ht="19.5" customHeight="1">
       <c r="A308" s="4"/>
-      <c r="B308" s="5"/>
-      <c r="C308" s="5"/>
+      <c r="B308" s="6"/>
+      <c r="C308" s="6"/>
     </row>
     <row r="309" ht="19.5" customHeight="1">
       <c r="A309" s="4"/>
-      <c r="B309" s="5"/>
-      <c r="C309" s="5"/>
+      <c r="B309" s="6"/>
+      <c r="C309" s="6"/>
     </row>
     <row r="310" ht="19.5" customHeight="1">
       <c r="A310" s="4"/>
-      <c r="B310" s="5"/>
-      <c r="C310" s="5"/>
+      <c r="B310" s="6"/>
+      <c r="C310" s="6"/>
     </row>
     <row r="311" ht="19.5" customHeight="1">
       <c r="A311" s="4"/>
-      <c r="B311" s="5"/>
-      <c r="C311" s="5"/>
+      <c r="B311" s="6"/>
+      <c r="C311" s="6"/>
     </row>
     <row r="312" ht="19.5" customHeight="1">
       <c r="A312" s="4"/>
-      <c r="B312" s="5"/>
-      <c r="C312" s="5"/>
+      <c r="B312" s="6"/>
+      <c r="C312" s="6"/>
     </row>
     <row r="313" ht="19.5" customHeight="1">
       <c r="A313" s="4"/>
-      <c r="B313" s="5"/>
-      <c r="C313" s="5"/>
+      <c r="B313" s="6"/>
+      <c r="C313" s="6"/>
     </row>
     <row r="314" ht="19.5" customHeight="1">
       <c r="A314" s="4"/>
-      <c r="B314" s="5"/>
-      <c r="C314" s="5"/>
+      <c r="B314" s="6"/>
+      <c r="C314" s="6"/>
     </row>
     <row r="315" ht="19.5" customHeight="1">
       <c r="A315" s="4"/>
-      <c r="B315" s="5"/>
-      <c r="C315" s="5"/>
+      <c r="B315" s="6"/>
+      <c r="C315" s="6"/>
     </row>
     <row r="316" ht="19.5" customHeight="1">
       <c r="A316" s="4"/>
-      <c r="B316" s="5"/>
-      <c r="C316" s="5"/>
+      <c r="B316" s="6"/>
+      <c r="C316" s="6"/>
     </row>
     <row r="317" ht="19.5" customHeight="1">
       <c r="A317" s="4"/>
-      <c r="B317" s="5"/>
-      <c r="C317" s="5"/>
+      <c r="B317" s="6"/>
+      <c r="C317" s="6"/>
     </row>
     <row r="318" ht="19.5" customHeight="1">
       <c r="A318" s="4"/>
-      <c r="B318" s="5"/>
-      <c r="C318" s="5"/>
+      <c r="B318" s="6"/>
+      <c r="C318" s="6"/>
     </row>
     <row r="319" ht="19.5" customHeight="1">
       <c r="A319" s="4"/>
-      <c r="B319" s="5"/>
-      <c r="C319" s="5"/>
+      <c r="B319" s="6"/>
+      <c r="C319" s="6"/>
     </row>
     <row r="320" ht="19.5" customHeight="1">
       <c r="A320" s="4"/>
-      <c r="B320" s="5"/>
-      <c r="C320" s="5"/>
+      <c r="B320" s="6"/>
+      <c r="C320" s="6"/>
     </row>
     <row r="321" ht="19.5" customHeight="1">
       <c r="A321" s="4"/>
-      <c r="B321" s="5"/>
-      <c r="C321" s="5"/>
+      <c r="B321" s="6"/>
+      <c r="C321" s="6"/>
     </row>
     <row r="322" ht="19.5" customHeight="1">
       <c r="A322" s="4"/>
-      <c r="B322" s="5"/>
-      <c r="C322" s="5"/>
+      <c r="B322" s="6"/>
+      <c r="C322" s="6"/>
     </row>
     <row r="323" ht="19.5" customHeight="1">
       <c r="A323" s="4"/>
-      <c r="B323" s="5"/>
-      <c r="C323" s="5"/>
+      <c r="B323" s="6"/>
+      <c r="C323" s="6"/>
     </row>
     <row r="324" ht="19.5" customHeight="1">
       <c r="A324" s="4"/>
-      <c r="B324" s="5"/>
-      <c r="C324" s="5"/>
+      <c r="B324" s="6"/>
+      <c r="C324" s="6"/>
     </row>
     <row r="325" ht="19.5" customHeight="1">
       <c r="A325" s="4"/>
-      <c r="B325" s="5"/>
-      <c r="C325" s="5"/>
+      <c r="B325" s="6"/>
+      <c r="C325" s="6"/>
     </row>
     <row r="326" ht="19.5" customHeight="1">
       <c r="A326" s="4"/>
-      <c r="B326" s="5"/>
-      <c r="C326" s="5"/>
+      <c r="B326" s="6"/>
+      <c r="C326" s="6"/>
     </row>
     <row r="327" ht="19.5" customHeight="1">
       <c r="A327" s="4"/>
-      <c r="B327" s="5"/>
-      <c r="C327" s="5"/>
+      <c r="B327" s="6"/>
+      <c r="C327" s="6"/>
     </row>
     <row r="328" ht="19.5" customHeight="1">
       <c r="A328" s="4"/>
-      <c r="B328" s="5"/>
-      <c r="C328" s="5"/>
+      <c r="B328" s="6"/>
+      <c r="C328" s="6"/>
     </row>
     <row r="329" ht="19.5" customHeight="1">
       <c r="A329" s="4"/>
-      <c r="B329" s="5"/>
-      <c r="C329" s="5"/>
+      <c r="B329" s="6"/>
+      <c r="C329" s="6"/>
     </row>
     <row r="330" ht="19.5" customHeight="1">
       <c r="A330" s="4"/>
-      <c r="B330" s="5"/>
-      <c r="C330" s="5"/>
+      <c r="B330" s="6"/>
+      <c r="C330" s="6"/>
     </row>
     <row r="331" ht="19.5" customHeight="1">
       <c r="A331" s="4"/>
-      <c r="B331" s="5"/>
-      <c r="C331" s="5"/>
+      <c r="B331" s="6"/>
+      <c r="C331" s="6"/>
     </row>
     <row r="332" ht="19.5" customHeight="1">
       <c r="A332" s="4"/>
-      <c r="B332" s="5"/>
-      <c r="C332" s="5"/>
+      <c r="B332" s="6"/>
+      <c r="C332" s="6"/>
     </row>
     <row r="333" ht="19.5" customHeight="1">
       <c r="A333" s="4"/>
-      <c r="B333" s="5"/>
-      <c r="C333" s="5"/>
+      <c r="B333" s="6"/>
+      <c r="C333" s="6"/>
     </row>
     <row r="334" ht="19.5" customHeight="1">
       <c r="A334" s="4"/>
-      <c r="B334" s="5"/>
-      <c r="C334" s="5"/>
+      <c r="B334" s="6"/>
+      <c r="C334" s="6"/>
     </row>
     <row r="335" ht="19.5" customHeight="1">
       <c r="A335" s="4"/>
-      <c r="B335" s="5"/>
-      <c r="C335" s="5"/>
+      <c r="B335" s="6"/>
+      <c r="C335" s="6"/>
     </row>
     <row r="336" ht="19.5" customHeight="1">
       <c r="A336" s="4"/>
-      <c r="B336" s="5"/>
-      <c r="C336" s="5"/>
+      <c r="B336" s="6"/>
+      <c r="C336" s="6"/>
     </row>
     <row r="337" ht="19.5" customHeight="1">
       <c r="A337" s="4"/>
-      <c r="B337" s="5"/>
-      <c r="C337" s="5"/>
+      <c r="B337" s="6"/>
+      <c r="C337" s="6"/>
     </row>
     <row r="338" ht="19.5" customHeight="1">
       <c r="A338" s="4"/>
-      <c r="B338" s="5"/>
-      <c r="C338" s="5"/>
+      <c r="B338" s="6"/>
+      <c r="C338" s="6"/>
     </row>
     <row r="339" ht="19.5" customHeight="1">
       <c r="A339" s="4"/>
-      <c r="B339" s="5"/>
-      <c r="C339" s="5"/>
+      <c r="B339" s="6"/>
+      <c r="C339" s="6"/>
     </row>
     <row r="340" ht="19.5" customHeight="1">
       <c r="A340" s="4"/>
-      <c r="B340" s="5"/>
-      <c r="C340" s="5"/>
+      <c r="B340" s="6"/>
+      <c r="C340" s="6"/>
     </row>
     <row r="341" ht="19.5" customHeight="1">
       <c r="A341" s="4"/>
-      <c r="B341" s="5"/>
-      <c r="C341" s="5"/>
+      <c r="B341" s="6"/>
+      <c r="C341" s="6"/>
     </row>
     <row r="342" ht="19.5" customHeight="1">
       <c r="A342" s="4"/>
-      <c r="B342" s="5"/>
-      <c r="C342" s="5"/>
+      <c r="B342" s="6"/>
+      <c r="C342" s="6"/>
     </row>
     <row r="343" ht="19.5" customHeight="1">
       <c r="A343" s="4"/>
-      <c r="B343" s="5"/>
-      <c r="C343" s="5"/>
+      <c r="B343" s="6"/>
+      <c r="C343" s="6"/>
     </row>
     <row r="344" ht="19.5" customHeight="1">
       <c r="A344" s="4"/>
-      <c r="B344" s="5"/>
-      <c r="C344" s="5"/>
+      <c r="B344" s="6"/>
+      <c r="C344" s="6"/>
     </row>
     <row r="345" ht="19.5" customHeight="1">
       <c r="A345" s="4"/>
-      <c r="B345" s="5"/>
-      <c r="C345" s="5"/>
+      <c r="B345" s="6"/>
+      <c r="C345" s="6"/>
     </row>
     <row r="346" ht="19.5" customHeight="1">
       <c r="A346" s="4"/>
-      <c r="B346" s="5"/>
-      <c r="C346" s="5"/>
+      <c r="B346" s="6"/>
+      <c r="C346" s="6"/>
     </row>
     <row r="347" ht="19.5" customHeight="1">
       <c r="A347" s="4"/>
-      <c r="B347" s="5"/>
-      <c r="C347" s="5"/>
+      <c r="B347" s="6"/>
+      <c r="C347" s="6"/>
     </row>
     <row r="348" ht="19.5" customHeight="1">
       <c r="A348" s="4"/>
-      <c r="B348" s="5"/>
-      <c r="C348" s="5"/>
+      <c r="B348" s="6"/>
+      <c r="C348" s="6"/>
     </row>
     <row r="349" ht="19.5" customHeight="1">
       <c r="A349" s="4"/>
-      <c r="B349" s="5"/>
-      <c r="C349" s="5"/>
+      <c r="B349" s="6"/>
+      <c r="C349" s="6"/>
     </row>
     <row r="350" ht="19.5" customHeight="1">
       <c r="A350" s="4"/>
-      <c r="B350" s="5"/>
-      <c r="C350" s="5"/>
+      <c r="B350" s="6"/>
+      <c r="C350" s="6"/>
     </row>
     <row r="351" ht="19.5" customHeight="1">
       <c r="A351" s="4"/>
-      <c r="B351" s="5"/>
-      <c r="C351" s="5"/>
+      <c r="B351" s="6"/>
+      <c r="C351" s="6"/>
     </row>
     <row r="352" ht="19.5" customHeight="1">
       <c r="A352" s="4"/>
-      <c r="B352" s="5"/>
-      <c r="C352" s="5"/>
+      <c r="B352" s="6"/>
+      <c r="C352" s="6"/>
     </row>
     <row r="353" ht="19.5" customHeight="1">
       <c r="A353" s="4"/>
-      <c r="B353" s="5"/>
-      <c r="C353" s="5"/>
+      <c r="B353" s="6"/>
+      <c r="C353" s="6"/>
     </row>
     <row r="354" ht="19.5" customHeight="1">
       <c r="A354" s="4"/>
-      <c r="B354" s="5"/>
-      <c r="C354" s="5"/>
+      <c r="B354" s="6"/>
+      <c r="C354" s="6"/>
     </row>
     <row r="355" ht="19.5" customHeight="1">
       <c r="A355" s="4"/>
-      <c r="B355" s="5"/>
-      <c r="C355" s="5"/>
+      <c r="B355" s="6"/>
+      <c r="C355" s="6"/>
     </row>
     <row r="356" ht="19.5" customHeight="1">
       <c r="A356" s="4"/>
-      <c r="B356" s="5"/>
-      <c r="C356" s="5"/>
+      <c r="B356" s="6"/>
+      <c r="C356" s="6"/>
     </row>
     <row r="357" ht="19.5" customHeight="1">
       <c r="A357" s="4"/>
-      <c r="B357" s="5"/>
-      <c r="C357" s="5"/>
+      <c r="B357" s="6"/>
+      <c r="C357" s="6"/>
     </row>
     <row r="358" ht="19.5" customHeight="1">
       <c r="A358" s="4"/>
-      <c r="B358" s="5"/>
-      <c r="C358" s="5"/>
+      <c r="B358" s="6"/>
+      <c r="C358" s="6"/>
     </row>
     <row r="359" ht="19.5" customHeight="1">
       <c r="A359" s="4"/>
-      <c r="B359" s="5"/>
-      <c r="C359" s="5"/>
+      <c r="B359" s="6"/>
+      <c r="C359" s="6"/>
     </row>
     <row r="360" ht="19.5" customHeight="1">
       <c r="A360" s="4"/>
-      <c r="B360" s="5"/>
-      <c r="C360" s="5"/>
+      <c r="B360" s="6"/>
+      <c r="C360" s="6"/>
     </row>
     <row r="361" ht="19.5" customHeight="1">
       <c r="A361" s="4"/>
-      <c r="B361" s="5"/>
-      <c r="C361" s="5"/>
+      <c r="B361" s="6"/>
+      <c r="C361" s="6"/>
     </row>
     <row r="362" ht="19.5" customHeight="1">
       <c r="A362" s="4"/>
-      <c r="B362" s="5"/>
-      <c r="C362" s="5"/>
+      <c r="B362" s="6"/>
+      <c r="C362" s="6"/>
     </row>
     <row r="363" ht="19.5" customHeight="1">
       <c r="A363" s="4"/>
-      <c r="B363" s="5"/>
-      <c r="C363" s="5"/>
+      <c r="B363" s="6"/>
+      <c r="C363" s="6"/>
     </row>
     <row r="364" ht="19.5" customHeight="1">
       <c r="A364" s="4"/>
-      <c r="B364" s="5"/>
-      <c r="C364" s="5"/>
+      <c r="B364" s="6"/>
+      <c r="C364" s="6"/>
     </row>
     <row r="365" ht="19.5" customHeight="1">
       <c r="A365" s="4"/>
-      <c r="B365" s="5"/>
-      <c r="C365" s="5"/>
+      <c r="B365" s="6"/>
+      <c r="C365" s="6"/>
     </row>
     <row r="366" ht="19.5" customHeight="1">
       <c r="A366" s="4"/>
-      <c r="B366" s="5"/>
-      <c r="C366" s="5"/>
+      <c r="B366" s="6"/>
+      <c r="C366" s="6"/>
     </row>
     <row r="367" ht="19.5" customHeight="1">
       <c r="A367" s="4"/>
-      <c r="B367" s="5"/>
-      <c r="C367" s="5"/>
+      <c r="B367" s="6"/>
+      <c r="C367" s="6"/>
     </row>
     <row r="368" ht="19.5" customHeight="1">
       <c r="A368" s="4"/>
-      <c r="B368" s="5"/>
-      <c r="C368" s="5"/>
+      <c r="B368" s="6"/>
+      <c r="C368" s="6"/>
     </row>
     <row r="369" ht="19.5" customHeight="1">
       <c r="A369" s="4"/>
-      <c r="B369" s="5"/>
-      <c r="C369" s="5"/>
+      <c r="B369" s="6"/>
+      <c r="C369" s="6"/>
     </row>
     <row r="370" ht="19.5" customHeight="1">
       <c r="A370" s="4"/>
-      <c r="B370" s="5"/>
-      <c r="C370" s="5"/>
+      <c r="B370" s="6"/>
+      <c r="C370" s="6"/>
     </row>
     <row r="371" ht="19.5" customHeight="1">
       <c r="A371" s="4"/>
-      <c r="B371" s="5"/>
-      <c r="C371" s="5"/>
+      <c r="B371" s="6"/>
+      <c r="C371" s="6"/>
     </row>
     <row r="372" ht="19.5" customHeight="1">
       <c r="A372" s="4"/>
-      <c r="B372" s="5"/>
-      <c r="C372" s="5"/>
+      <c r="B372" s="6"/>
+      <c r="C372" s="6"/>
     </row>
     <row r="373" ht="19.5" customHeight="1">
       <c r="A373" s="4"/>
-      <c r="B373" s="5"/>
-      <c r="C373" s="5"/>
+      <c r="B373" s="6"/>
+      <c r="C373" s="6"/>
     </row>
     <row r="374" ht="19.5" customHeight="1">
       <c r="A374" s="4"/>
-      <c r="B374" s="5"/>
-      <c r="C374" s="5"/>
+      <c r="B374" s="6"/>
+      <c r="C374" s="6"/>
     </row>
     <row r="375" ht="19.5" customHeight="1">
       <c r="A375" s="4"/>
-      <c r="B375" s="5"/>
-      <c r="C375" s="5"/>
+      <c r="B375" s="6"/>
+      <c r="C375" s="6"/>
     </row>
     <row r="376" ht="19.5" customHeight="1">
       <c r="A376" s="4"/>
-      <c r="B376" s="5"/>
-      <c r="C376" s="5"/>
+      <c r="B376" s="6"/>
+      <c r="C376" s="6"/>
     </row>
     <row r="377" ht="19.5" customHeight="1">
       <c r="A377" s="4"/>
-      <c r="B377" s="5"/>
-      <c r="C377" s="5"/>
+      <c r="B377" s="6"/>
+      <c r="C377" s="6"/>
     </row>
     <row r="378" ht="19.5" customHeight="1">
       <c r="A378" s="4"/>
-      <c r="B378" s="5"/>
-      <c r="C378" s="5"/>
+      <c r="B378" s="6"/>
+      <c r="C378" s="6"/>
     </row>
     <row r="379" ht="19.5" customHeight="1">
       <c r="A379" s="4"/>
-      <c r="B379" s="5"/>
-      <c r="C379" s="5"/>
+      <c r="B379" s="6"/>
+      <c r="C379" s="6"/>
     </row>
     <row r="380" ht="19.5" customHeight="1">
       <c r="A380" s="4"/>
-      <c r="B380" s="5"/>
-      <c r="C380" s="5"/>
+      <c r="B380" s="6"/>
+      <c r="C380" s="6"/>
     </row>
     <row r="381" ht="19.5" customHeight="1">
       <c r="A381" s="4"/>
-      <c r="B381" s="5"/>
-      <c r="C381" s="5"/>
+      <c r="B381" s="6"/>
+      <c r="C381" s="6"/>
     </row>
     <row r="382" ht="19.5" customHeight="1">
       <c r="A382" s="4"/>
-      <c r="B382" s="5"/>
-      <c r="C382" s="5"/>
+      <c r="B382" s="6"/>
+      <c r="C382" s="6"/>
     </row>
     <row r="383" ht="19.5" customHeight="1">
       <c r="A383" s="4"/>
-      <c r="B383" s="5"/>
-      <c r="C383" s="5"/>
+      <c r="B383" s="6"/>
+      <c r="C383" s="6"/>
     </row>
     <row r="384" ht="19.5" customHeight="1">
       <c r="A384" s="4"/>
-      <c r="B384" s="5"/>
-      <c r="C384" s="5"/>
+      <c r="B384" s="6"/>
+      <c r="C384" s="6"/>
     </row>
     <row r="385" ht="19.5" customHeight="1">
       <c r="A385" s="4"/>
-      <c r="B385" s="5"/>
-      <c r="C385" s="5"/>
+      <c r="B385" s="6"/>
+      <c r="C385" s="6"/>
     </row>
     <row r="386" ht="19.5" customHeight="1">
       <c r="A386" s="4"/>
-      <c r="B386" s="5"/>
-      <c r="C386" s="5"/>
+      <c r="B386" s="6"/>
+      <c r="C386" s="6"/>
     </row>
     <row r="387" ht="19.5" customHeight="1">
       <c r="A387" s="4"/>
-      <c r="B387" s="5"/>
-      <c r="C387" s="5"/>
+      <c r="B387" s="6"/>
+      <c r="C387" s="6"/>
     </row>
     <row r="388" ht="19.5" customHeight="1">
       <c r="A388" s="4"/>
-      <c r="B388" s="5"/>
-      <c r="C388" s="5"/>
+      <c r="B388" s="6"/>
+      <c r="C388" s="6"/>
     </row>
     <row r="389" ht="19.5" customHeight="1">
       <c r="A389" s="4"/>
-      <c r="B389" s="5"/>
-      <c r="C389" s="5"/>
+      <c r="B389" s="6"/>
+      <c r="C389" s="6"/>
     </row>
     <row r="390" ht="19.5" customHeight="1">
       <c r="A390" s="4"/>
-      <c r="B390" s="5"/>
-      <c r="C390" s="5"/>
+      <c r="B390" s="6"/>
+      <c r="C390" s="6"/>
     </row>
     <row r="391" ht="19.5" customHeight="1">
       <c r="A391" s="4"/>
-      <c r="B391" s="5"/>
-      <c r="C391" s="5"/>
+      <c r="B391" s="6"/>
+      <c r="C391" s="6"/>
     </row>
     <row r="392" ht="19.5" customHeight="1">
       <c r="A392" s="4"/>
-      <c r="B392" s="5"/>
-      <c r="C392" s="5"/>
+      <c r="B392" s="6"/>
+      <c r="C392" s="6"/>
     </row>
     <row r="393" ht="19.5" customHeight="1">
       <c r="A393" s="4"/>
-      <c r="B393" s="5"/>
-      <c r="C393" s="5"/>
+      <c r="B393" s="6"/>
+      <c r="C393" s="6"/>
     </row>
     <row r="394" ht="19.5" customHeight="1">
       <c r="A394" s="4"/>
-      <c r="B394" s="5"/>
-      <c r="C394" s="5"/>
+      <c r="B394" s="6"/>
+      <c r="C394" s="6"/>
     </row>
     <row r="395" ht="19.5" customHeight="1">
       <c r="A395" s="4"/>
-      <c r="B395" s="5"/>
-      <c r="C395" s="5"/>
+      <c r="B395" s="6"/>
+      <c r="C395" s="6"/>
     </row>
     <row r="396" ht="19.5" customHeight="1">
       <c r="A396" s="4"/>
-      <c r="B396" s="5"/>
-      <c r="C396" s="5"/>
+      <c r="B396" s="6"/>
+      <c r="C396" s="6"/>
     </row>
     <row r="397" ht="19.5" customHeight="1">
       <c r="A397" s="4"/>
-      <c r="B397" s="5"/>
-      <c r="C397" s="5"/>
+      <c r="B397" s="6"/>
+      <c r="C397" s="6"/>
     </row>
     <row r="398" ht="19.5" customHeight="1">
       <c r="A398" s="4"/>
-      <c r="B398" s="5"/>
-      <c r="C398" s="5"/>
+      <c r="B398" s="6"/>
+      <c r="C398" s="6"/>
     </row>
     <row r="399" ht="19.5" customHeight="1">
       <c r="A399" s="4"/>
-      <c r="B399" s="5"/>
-      <c r="C399" s="5"/>
+      <c r="B399" s="6"/>
+      <c r="C399" s="6"/>
     </row>
     <row r="400" ht="19.5" customHeight="1">
       <c r="A400" s="4"/>
-      <c r="B400" s="5"/>
-      <c r="C400" s="5"/>
+      <c r="B400" s="6"/>
+      <c r="C400" s="6"/>
     </row>
     <row r="401" ht="19.5" customHeight="1">
       <c r="A401" s="4"/>
-      <c r="B401" s="5"/>
-      <c r="C401" s="5"/>
+      <c r="B401" s="6"/>
+      <c r="C401" s="6"/>
     </row>
     <row r="402" ht="19.5" customHeight="1">
       <c r="A402" s="4"/>
-      <c r="B402" s="5"/>
-      <c r="C402" s="5"/>
+      <c r="B402" s="6"/>
+      <c r="C402" s="6"/>
     </row>
     <row r="403" ht="19.5" customHeight="1">
       <c r="A403" s="4"/>
-      <c r="B403" s="5"/>
-      <c r="C403" s="5"/>
+      <c r="B403" s="6"/>
+      <c r="C403" s="6"/>
     </row>
     <row r="404" ht="19.5" customHeight="1">
       <c r="A404" s="4"/>
-      <c r="B404" s="5"/>
-      <c r="C404" s="5"/>
+      <c r="B404" s="6"/>
+      <c r="C404" s="6"/>
     </row>
     <row r="405" ht="19.5" customHeight="1">
       <c r="A405" s="4"/>
-      <c r="B405" s="5"/>
-      <c r="C405" s="5"/>
+      <c r="B405" s="6"/>
+      <c r="C405" s="6"/>
     </row>
     <row r="406" ht="19.5" customHeight="1">
       <c r="A406" s="4"/>
-      <c r="B406" s="5"/>
-      <c r="C406" s="5"/>
+      <c r="B406" s="6"/>
+      <c r="C406" s="6"/>
     </row>
     <row r="407" ht="19.5" customHeight="1">
       <c r="A407" s="4"/>
-      <c r="B407" s="5"/>
-      <c r="C407" s="5"/>
+      <c r="B407" s="6"/>
+      <c r="C407" s="6"/>
     </row>
     <row r="408" ht="19.5" customHeight="1">
       <c r="A408" s="4"/>
-      <c r="B408" s="5"/>
-      <c r="C408" s="5"/>
+      <c r="B408" s="6"/>
+      <c r="C408" s="6"/>
     </row>
     <row r="409" ht="19.5" customHeight="1">
       <c r="A409" s="4"/>
-      <c r="B409" s="5"/>
-      <c r="C409" s="5"/>
+      <c r="B409" s="6"/>
+      <c r="C409" s="6"/>
     </row>
     <row r="410" ht="19.5" customHeight="1">
       <c r="A410" s="4"/>
-      <c r="B410" s="5"/>
-      <c r="C410" s="5"/>
+      <c r="B410" s="6"/>
+      <c r="C410" s="6"/>
     </row>
     <row r="411" ht="19.5" customHeight="1">
       <c r="A411" s="4"/>
-      <c r="B411" s="5"/>
-      <c r="C411" s="5"/>
+      <c r="B411" s="6"/>
+      <c r="C411" s="6"/>
     </row>
     <row r="412" ht="19.5" customHeight="1">
       <c r="A412" s="4"/>
-      <c r="B412" s="5"/>
-      <c r="C412" s="5"/>
+      <c r="B412" s="6"/>
+      <c r="C412" s="6"/>
     </row>
     <row r="413" ht="19.5" customHeight="1">
       <c r="A413" s="4"/>
-      <c r="B413" s="5"/>
-      <c r="C413" s="5"/>
+      <c r="B413" s="6"/>
+      <c r="C413" s="6"/>
     </row>
     <row r="414" ht="19.5" customHeight="1">
       <c r="A414" s="4"/>
-      <c r="B414" s="5"/>
-      <c r="C414" s="5"/>
+      <c r="B414" s="6"/>
+      <c r="C414" s="6"/>
     </row>
     <row r="415" ht="19.5" customHeight="1">
       <c r="A415" s="4"/>
-      <c r="B415" s="5"/>
-      <c r="C415" s="5"/>
+      <c r="B415" s="6"/>
+      <c r="C415" s="6"/>
     </row>
     <row r="416" ht="19.5" customHeight="1">
       <c r="A416" s="4"/>
-      <c r="B416" s="5"/>
-      <c r="C416" s="5"/>
+      <c r="B416" s="6"/>
+      <c r="C416" s="6"/>
     </row>
     <row r="417" ht="19.5" customHeight="1">
       <c r="A417" s="4"/>
-      <c r="B417" s="5"/>
-      <c r="C417" s="5"/>
+      <c r="B417" s="6"/>
+      <c r="C417" s="6"/>
     </row>
     <row r="418" ht="19.5" customHeight="1">
       <c r="A418" s="4"/>
-      <c r="B418" s="5"/>
-      <c r="C418" s="5"/>
+      <c r="B418" s="6"/>
+      <c r="C418" s="6"/>
     </row>
     <row r="419" ht="19.5" customHeight="1">
       <c r="A419" s="4"/>
-      <c r="B419" s="5"/>
-      <c r="C419" s="5"/>
+      <c r="B419" s="6"/>
+      <c r="C419" s="6"/>
     </row>
     <row r="420" ht="19.5" customHeight="1">
       <c r="A420" s="4"/>
-      <c r="B420" s="5"/>
-      <c r="C420" s="5"/>
+      <c r="B420" s="6"/>
+      <c r="C420" s="6"/>
     </row>
     <row r="421" ht="19.5" customHeight="1">
       <c r="A421" s="4"/>
-      <c r="B421" s="5"/>
-      <c r="C421" s="5"/>
+      <c r="B421" s="6"/>
+      <c r="C421" s="6"/>
     </row>
     <row r="422" ht="19.5" customHeight="1">
       <c r="A422" s="4"/>
-      <c r="B422" s="5"/>
-      <c r="C422" s="5"/>
+      <c r="B422" s="6"/>
+      <c r="C422" s="6"/>
     </row>
     <row r="423" ht="19.5" customHeight="1">
       <c r="A423" s="4"/>
-      <c r="B423" s="5"/>
-      <c r="C423" s="5"/>
+      <c r="B423" s="6"/>
+      <c r="C423" s="6"/>
     </row>
     <row r="424" ht="19.5" customHeight="1">
       <c r="A424" s="4"/>
-      <c r="B424" s="5"/>
-      <c r="C424" s="5"/>
+      <c r="B424" s="6"/>
+      <c r="C424" s="6"/>
     </row>
     <row r="425" ht="19.5" customHeight="1">
       <c r="A425" s="4"/>
-      <c r="B425" s="5"/>
-      <c r="C425" s="5"/>
+      <c r="B425" s="6"/>
+      <c r="C425" s="6"/>
     </row>
     <row r="426" ht="19.5" customHeight="1">
       <c r="A426" s="4"/>
-      <c r="B426" s="5"/>
-      <c r="C426" s="5"/>
+      <c r="B426" s="6"/>
+      <c r="C426" s="6"/>
     </row>
     <row r="427" ht="19.5" customHeight="1">
       <c r="A427" s="4"/>
-      <c r="B427" s="5"/>
-      <c r="C427" s="5"/>
+      <c r="B427" s="6"/>
+      <c r="C427" s="6"/>
     </row>
     <row r="428" ht="19.5" customHeight="1">
       <c r="A428" s="4"/>
-      <c r="B428" s="5"/>
-      <c r="C428" s="5"/>
+      <c r="B428" s="6"/>
+      <c r="C428" s="6"/>
     </row>
     <row r="429" ht="19.5" customHeight="1">
       <c r="A429" s="4"/>
-      <c r="B429" s="5"/>
-      <c r="C429" s="5"/>
+      <c r="B429" s="6"/>
+      <c r="C429" s="6"/>
     </row>
     <row r="430" ht="19.5" customHeight="1">
       <c r="A430" s="4"/>
-      <c r="B430" s="5"/>
-      <c r="C430" s="5"/>
+      <c r="B430" s="6"/>
+      <c r="C430" s="6"/>
     </row>
     <row r="431" ht="19.5" customHeight="1">
       <c r="A431" s="4"/>
-      <c r="B431" s="5"/>
-      <c r="C431" s="5"/>
+      <c r="B431" s="6"/>
+      <c r="C431" s="6"/>
     </row>
     <row r="432" ht="19.5" customHeight="1">
       <c r="A432" s="4"/>
-      <c r="B432" s="5"/>
-      <c r="C432" s="5"/>
+      <c r="B432" s="6"/>
+      <c r="C432" s="6"/>
     </row>
     <row r="433" ht="19.5" customHeight="1">
       <c r="A433" s="4"/>
-      <c r="B433" s="5"/>
-      <c r="C433" s="5"/>
+      <c r="B433" s="6"/>
+      <c r="C433" s="6"/>
     </row>
     <row r="434" ht="19.5" customHeight="1">
       <c r="A434" s="4"/>
-      <c r="B434" s="5"/>
-      <c r="C434" s="5"/>
+      <c r="B434" s="6"/>
+      <c r="C434" s="6"/>
     </row>
     <row r="435" ht="19.5" customHeight="1">
       <c r="A435" s="4"/>
-      <c r="B435" s="5"/>
-      <c r="C435" s="5"/>
+      <c r="B435" s="6"/>
+      <c r="C435" s="6"/>
     </row>
     <row r="436" ht="19.5" customHeight="1">
       <c r="A436" s="4"/>
-      <c r="B436" s="5"/>
-      <c r="C436" s="5"/>
+      <c r="B436" s="6"/>
+      <c r="C436" s="6"/>
     </row>
     <row r="437" ht="19.5" customHeight="1">
       <c r="A437" s="4"/>
-      <c r="B437" s="5"/>
-      <c r="C437" s="5"/>
+      <c r="B437" s="6"/>
+      <c r="C437" s="6"/>
     </row>
     <row r="438" ht="19.5" customHeight="1">
       <c r="A438" s="4"/>
-      <c r="B438" s="5"/>
-      <c r="C438" s="5"/>
+      <c r="B438" s="6"/>
+      <c r="C438" s="6"/>
     </row>
     <row r="439" ht="19.5" customHeight="1">
       <c r="A439" s="4"/>
-      <c r="B439" s="5"/>
-      <c r="C439" s="5"/>
+      <c r="B439" s="6"/>
+      <c r="C439" s="6"/>
     </row>
     <row r="440" ht="19.5" customHeight="1">
       <c r="A440" s="4"/>
-      <c r="B440" s="5"/>
-      <c r="C440" s="5"/>
+      <c r="B440" s="6"/>
+      <c r="C440" s="6"/>
     </row>
     <row r="441" ht="19.5" customHeight="1">
       <c r="A441" s="4"/>
-      <c r="B441" s="5"/>
-      <c r="C441" s="5"/>
+      <c r="B441" s="6"/>
+      <c r="C441" s="6"/>
     </row>
     <row r="442" ht="19.5" customHeight="1">
       <c r="A442" s="4"/>
-      <c r="B442" s="5"/>
-      <c r="C442" s="5"/>
+      <c r="B442" s="6"/>
+      <c r="C442" s="6"/>
     </row>
     <row r="443" ht="19.5" customHeight="1">
       <c r="A443" s="4"/>
-      <c r="B443" s="5"/>
-      <c r="C443" s="5"/>
+      <c r="B443" s="6"/>
+      <c r="C443" s="6"/>
     </row>
     <row r="444" ht="19.5" customHeight="1">
       <c r="A444" s="4"/>
-      <c r="B444" s="5"/>
-      <c r="C444" s="5"/>
+      <c r="B444" s="6"/>
+      <c r="C444" s="6"/>
     </row>
     <row r="445" ht="19.5" customHeight="1">
       <c r="A445" s="4"/>
-      <c r="B445" s="5"/>
-      <c r="C445" s="5"/>
+      <c r="B445" s="6"/>
+      <c r="C445" s="6"/>
     </row>
     <row r="446" ht="19.5" customHeight="1">
       <c r="A446" s="4"/>
-      <c r="B446" s="5"/>
-      <c r="C446" s="5"/>
+      <c r="B446" s="6"/>
+      <c r="C446" s="6"/>
     </row>
     <row r="447" ht="19.5" customHeight="1">
       <c r="A447" s="4"/>
-      <c r="B447" s="5"/>
-      <c r="C447" s="5"/>
+      <c r="B447" s="6"/>
+      <c r="C447" s="6"/>
     </row>
     <row r="448" ht="19.5" customHeight="1">
       <c r="A448" s="4"/>
-      <c r="B448" s="5"/>
-      <c r="C448" s="5"/>
+      <c r="B448" s="6"/>
+      <c r="C448" s="6"/>
     </row>
     <row r="449" ht="19.5" customHeight="1">
       <c r="A449" s="4"/>
-      <c r="B449" s="5"/>
-      <c r="C449" s="5"/>
+      <c r="B449" s="6"/>
+      <c r="C449" s="6"/>
     </row>
     <row r="450" ht="19.5" customHeight="1">
       <c r="A450" s="4"/>
-      <c r="B450" s="5"/>
-      <c r="C450" s="5"/>
+      <c r="B450" s="6"/>
+      <c r="C450" s="6"/>
     </row>
     <row r="451" ht="19.5" customHeight="1">
       <c r="A451" s="4"/>
-      <c r="B451" s="5"/>
-      <c r="C451" s="5"/>
+      <c r="B451" s="6"/>
+      <c r="C451" s="6"/>
     </row>
     <row r="452" ht="19.5" customHeight="1">
       <c r="A452" s="4"/>
-      <c r="B452" s="5"/>
-      <c r="C452" s="5"/>
+      <c r="B452" s="6"/>
+      <c r="C452" s="6"/>
     </row>
     <row r="453" ht="19.5" customHeight="1">
       <c r="A453" s="4"/>
-      <c r="B453" s="5"/>
-      <c r="C453" s="5"/>
+      <c r="B453" s="6"/>
+      <c r="C453" s="6"/>
     </row>
     <row r="454" ht="19.5" customHeight="1">
       <c r="A454" s="4"/>
-      <c r="B454" s="5"/>
-      <c r="C454" s="5"/>
+      <c r="B454" s="6"/>
+      <c r="C454" s="6"/>
     </row>
     <row r="455" ht="19.5" customHeight="1">
       <c r="A455" s="4"/>
-      <c r="B455" s="5"/>
-      <c r="C455" s="5"/>
+      <c r="B455" s="6"/>
+      <c r="C455" s="6"/>
     </row>
     <row r="456" ht="19.5" customHeight="1">
       <c r="A456" s="4"/>
-      <c r="B456" s="5"/>
-      <c r="C456" s="5"/>
+      <c r="B456" s="6"/>
+      <c r="C456" s="6"/>
     </row>
     <row r="457" ht="19.5" customHeight="1">
       <c r="A457" s="4"/>
-      <c r="B457" s="5"/>
-      <c r="C457" s="5"/>
+      <c r="B457" s="6"/>
+      <c r="C457" s="6"/>
     </row>
     <row r="458" ht="19.5" customHeight="1">
       <c r="A458" s="4"/>
-      <c r="B458" s="5"/>
-      <c r="C458" s="5"/>
+      <c r="B458" s="6"/>
+      <c r="C458" s="6"/>
     </row>
     <row r="459" ht="19.5" customHeight="1">
       <c r="A459" s="4"/>
-      <c r="B459" s="5"/>
-      <c r="C459" s="5"/>
+      <c r="B459" s="6"/>
+      <c r="C459" s="6"/>
     </row>
     <row r="460" ht="19.5" customHeight="1">
       <c r="A460" s="4"/>
-      <c r="B460" s="5"/>
-      <c r="C460" s="5"/>
+      <c r="B460" s="6"/>
+      <c r="C460" s="6"/>
     </row>
     <row r="461" ht="19.5" customHeight="1">
       <c r="A461" s="4"/>
-      <c r="B461" s="5"/>
-      <c r="C461" s="5"/>
+      <c r="B461" s="6"/>
+      <c r="C461" s="6"/>
     </row>
     <row r="462" ht="19.5" customHeight="1">
       <c r="A462" s="4"/>
-      <c r="B462" s="5"/>
-      <c r="C462" s="5"/>
+      <c r="B462" s="6"/>
+      <c r="C462" s="6"/>
     </row>
     <row r="463" ht="19.5" customHeight="1">
       <c r="A463" s="4"/>
-      <c r="B463" s="5"/>
-      <c r="C463" s="5"/>
+      <c r="B463" s="6"/>
+      <c r="C463" s="6"/>
     </row>
     <row r="464" ht="19.5" customHeight="1">
       <c r="A464" s="4"/>
-      <c r="B464" s="5"/>
-      <c r="C464" s="5"/>
+      <c r="B464" s="6"/>
+      <c r="C464" s="6"/>
     </row>
     <row r="465" ht="19.5" customHeight="1">
       <c r="A465" s="4"/>
-      <c r="B465" s="5"/>
-      <c r="C465" s="5"/>
+      <c r="B465" s="6"/>
+      <c r="C465" s="6"/>
     </row>
     <row r="466" ht="19.5" customHeight="1">
       <c r="A466" s="4"/>
-      <c r="B466" s="5"/>
-      <c r="C466" s="5"/>
+      <c r="B466" s="6"/>
+      <c r="C466" s="6"/>
     </row>
     <row r="467" ht="19.5" customHeight="1">
       <c r="A467" s="4"/>
-      <c r="B467" s="5"/>
-      <c r="C467" s="5"/>
+      <c r="B467" s="6"/>
+      <c r="C467" s="6"/>
     </row>
     <row r="468" ht="19.5" customHeight="1">
       <c r="A468" s="4"/>
-      <c r="B468" s="5"/>
-      <c r="C468" s="5"/>
+      <c r="B468" s="6"/>
+      <c r="C468" s="6"/>
     </row>
     <row r="469" ht="19.5" customHeight="1">
       <c r="A469" s="4"/>
-      <c r="B469" s="5"/>
-      <c r="C469" s="5"/>
+      <c r="B469" s="6"/>
+      <c r="C469" s="6"/>
     </row>
     <row r="470" ht="19.5" customHeight="1">
       <c r="A470" s="4"/>
-      <c r="B470" s="5"/>
-      <c r="C470" s="5"/>
+      <c r="B470" s="6"/>
+      <c r="C470" s="6"/>
     </row>
     <row r="471" ht="19.5" customHeight="1">
       <c r="A471" s="4"/>
-      <c r="B471" s="5"/>
-      <c r="C471" s="5"/>
+      <c r="B471" s="6"/>
+      <c r="C471" s="6"/>
     </row>
     <row r="472" ht="19.5" customHeight="1">
       <c r="A472" s="4"/>
-      <c r="B472" s="5"/>
-      <c r="C472" s="5"/>
+      <c r="B472" s="6"/>
+      <c r="C472" s="6"/>
     </row>
     <row r="473" ht="19.5" customHeight="1">
       <c r="A473" s="4"/>
-      <c r="B473" s="5"/>
-      <c r="C473" s="5"/>
+      <c r="B473" s="6"/>
+      <c r="C473" s="6"/>
     </row>
     <row r="474" ht="19.5" customHeight="1">
       <c r="A474" s="4"/>
-      <c r="B474" s="5"/>
-      <c r="C474" s="5"/>
+      <c r="B474" s="6"/>
+      <c r="C474" s="6"/>
     </row>
     <row r="475" ht="19.5" customHeight="1">
       <c r="A475" s="4"/>
-      <c r="B475" s="5"/>
-      <c r="C475" s="5"/>
+      <c r="B475" s="6"/>
+      <c r="C475" s="6"/>
     </row>
     <row r="476" ht="19.5" customHeight="1">
       <c r="A476" s="4"/>
-      <c r="B476" s="5"/>
-      <c r="C476" s="5"/>
+      <c r="B476" s="6"/>
+      <c r="C476" s="6"/>
     </row>
     <row r="477" ht="19.5" customHeight="1">
       <c r="A477" s="4"/>
-      <c r="B477" s="5"/>
-      <c r="C477" s="5"/>
+      <c r="B477" s="6"/>
+      <c r="C477" s="6"/>
     </row>
     <row r="478" ht="19.5" customHeight="1">
       <c r="A478" s="4"/>
-      <c r="B478" s="5"/>
-      <c r="C478" s="5"/>
+      <c r="B478" s="6"/>
+      <c r="C478" s="6"/>
     </row>
     <row r="479" ht="19.5" customHeight="1">
       <c r="A479" s="4"/>
-      <c r="B479" s="5"/>
-      <c r="C479" s="5"/>
+      <c r="B479" s="6"/>
+      <c r="C479" s="6"/>
     </row>
     <row r="480" ht="19.5" customHeight="1">
       <c r="A480" s="4"/>
-      <c r="B480" s="5"/>
-      <c r="C480" s="5"/>
+      <c r="B480" s="6"/>
+      <c r="C480" s="6"/>
     </row>
     <row r="481" ht="19.5" customHeight="1">
       <c r="A481" s="4"/>
-      <c r="B481" s="5"/>
-      <c r="C481" s="5"/>
+      <c r="B481" s="6"/>
+      <c r="C481" s="6"/>
     </row>
     <row r="482" ht="19.5" customHeight="1">
       <c r="A482" s="4"/>
-      <c r="B482" s="5"/>
-      <c r="C482" s="5"/>
+      <c r="B482" s="6"/>
+      <c r="C482" s="6"/>
     </row>
     <row r="483" ht="19.5" customHeight="1">
       <c r="A483" s="4"/>
-      <c r="B483" s="5"/>
-      <c r="C483" s="5"/>
+      <c r="B483" s="6"/>
+      <c r="C483" s="6"/>
     </row>
     <row r="484" ht="19.5" customHeight="1">
       <c r="A484" s="4"/>
-      <c r="B484" s="5"/>
-      <c r="C484" s="5"/>
+      <c r="B484" s="6"/>
+      <c r="C484" s="6"/>
     </row>
     <row r="485" ht="19.5" customHeight="1">
       <c r="A485" s="4"/>
-      <c r="B485" s="5"/>
-      <c r="C485" s="5"/>
+      <c r="B485" s="6"/>
+      <c r="C485" s="6"/>
     </row>
     <row r="486" ht="19.5" customHeight="1">
       <c r="A486" s="4"/>
-      <c r="B486" s="5"/>
-      <c r="C486" s="5"/>
+      <c r="B486" s="6"/>
+      <c r="C486" s="6"/>
     </row>
     <row r="487" ht="19.5" customHeight="1">
       <c r="A487" s="4"/>
-      <c r="B487" s="5"/>
-      <c r="C487" s="5"/>
+      <c r="B487" s="6"/>
+      <c r="C487" s="6"/>
     </row>
     <row r="488" ht="19.5" customHeight="1">
       <c r="A488" s="4"/>
-      <c r="B488" s="5"/>
-      <c r="C488" s="5"/>
+      <c r="B488" s="6"/>
+      <c r="C488" s="6"/>
     </row>
     <row r="489" ht="19.5" customHeight="1">
       <c r="A489" s="4"/>
-      <c r="B489" s="5"/>
-      <c r="C489" s="5"/>
+      <c r="B489" s="6"/>
+      <c r="C489" s="6"/>
     </row>
     <row r="490" ht="19.5" customHeight="1">
       <c r="A490" s="4"/>
-      <c r="B490" s="5"/>
-      <c r="C490" s="5"/>
+      <c r="B490" s="6"/>
+      <c r="C490" s="6"/>
     </row>
     <row r="491" ht="19.5" customHeight="1">
       <c r="A491" s="4"/>
-      <c r="B491" s="5"/>
-      <c r="C491" s="5"/>
+      <c r="B491" s="6"/>
+      <c r="C491" s="6"/>
     </row>
     <row r="492" ht="19.5" customHeight="1">
       <c r="A492" s="4"/>
-      <c r="B492" s="5"/>
-      <c r="C492" s="5"/>
+      <c r="B492" s="6"/>
+      <c r="C492" s="6"/>
     </row>
     <row r="493" ht="19.5" customHeight="1">
       <c r="A493" s="4"/>
-      <c r="B493" s="5"/>
-      <c r="C493" s="5"/>
+      <c r="B493" s="6"/>
+      <c r="C493" s="6"/>
     </row>
     <row r="494" ht="19.5" customHeight="1">
       <c r="A494" s="4"/>
-      <c r="B494" s="5"/>
-      <c r="C494" s="5"/>
+      <c r="B494" s="6"/>
+      <c r="C494" s="6"/>
     </row>
     <row r="495" ht="19.5" customHeight="1">
       <c r="A495" s="4"/>
-      <c r="B495" s="5"/>
-      <c r="C495" s="5"/>
+      <c r="B495" s="6"/>
+      <c r="C495" s="6"/>
     </row>
     <row r="496" ht="19.5" customHeight="1">
       <c r="A496" s="4"/>
-      <c r="B496" s="5"/>
-      <c r="C496" s="5"/>
+      <c r="B496" s="6"/>
+      <c r="C496" s="6"/>
     </row>
     <row r="497" ht="19.5" customHeight="1">
       <c r="A497" s="4"/>
-      <c r="B497" s="5"/>
-      <c r="C497" s="5"/>
+      <c r="B497" s="6"/>
+      <c r="C497" s="6"/>
     </row>
     <row r="498" ht="19.5" customHeight="1">
       <c r="A498" s="4"/>
-      <c r="B498" s="5"/>
-      <c r="C498" s="5"/>
+      <c r="B498" s="6"/>
+      <c r="C498" s="6"/>
     </row>
     <row r="499" ht="19.5" customHeight="1">
       <c r="A499" s="4"/>
-      <c r="B499" s="5"/>
-      <c r="C499" s="5"/>
+      <c r="B499" s="6"/>
+      <c r="C499" s="6"/>
     </row>
     <row r="500" ht="19.5" customHeight="1">
       <c r="A500" s="4"/>
-      <c r="B500" s="5"/>
-      <c r="C500" s="5"/>
+      <c r="B500" s="6"/>
+      <c r="C500" s="6"/>
     </row>
     <row r="501" ht="19.5" customHeight="1">
       <c r="A501" s="4"/>
-      <c r="B501" s="5"/>
-      <c r="C501" s="5"/>
+      <c r="B501" s="6"/>
+      <c r="C501" s="6"/>
     </row>
     <row r="502" ht="19.5" customHeight="1">
       <c r="A502" s="4"/>
-      <c r="B502" s="5"/>
-      <c r="C502" s="5"/>
+      <c r="B502" s="6"/>
+      <c r="C502" s="6"/>
     </row>
     <row r="503" ht="19.5" customHeight="1">
       <c r="A503" s="4"/>
-      <c r="B503" s="5"/>
-      <c r="C503" s="5"/>
+      <c r="B503" s="6"/>
+      <c r="C503" s="6"/>
     </row>
     <row r="504" ht="19.5" customHeight="1">
       <c r="A504" s="4"/>
-      <c r="B504" s="5"/>
-      <c r="C504" s="5"/>
+      <c r="B504" s="6"/>
+      <c r="C504" s="6"/>
     </row>
     <row r="505" ht="19.5" customHeight="1">
       <c r="A505" s="4"/>
-      <c r="B505" s="5"/>
-      <c r="C505" s="5"/>
+      <c r="B505" s="6"/>
+      <c r="C505" s="6"/>
     </row>
     <row r="506" ht="19.5" customHeight="1">
       <c r="A506" s="4"/>
-      <c r="B506" s="5"/>
-      <c r="C506" s="5"/>
+      <c r="B506" s="6"/>
+      <c r="C506" s="6"/>
     </row>
     <row r="507" ht="19.5" customHeight="1">
       <c r="A507" s="4"/>
-      <c r="B507" s="5"/>
-      <c r="C507" s="5"/>
+      <c r="B507" s="6"/>
+      <c r="C507" s="6"/>
     </row>
     <row r="508" ht="19.5" customHeight="1">
       <c r="A508" s="4"/>
-      <c r="B508" s="5"/>
-      <c r="C508" s="5"/>
+      <c r="B508" s="6"/>
+      <c r="C508" s="6"/>
     </row>
     <row r="509" ht="19.5" customHeight="1">
       <c r="A509" s="4"/>
-      <c r="B509" s="5"/>
-      <c r="C509" s="5"/>
+      <c r="B509" s="6"/>
+      <c r="C509" s="6"/>
     </row>
     <row r="510" ht="19.5" customHeight="1">
       <c r="A510" s="4"/>
-      <c r="B510" s="5"/>
-      <c r="C510" s="5"/>
+      <c r="B510" s="6"/>
+      <c r="C510" s="6"/>
     </row>
     <row r="511" ht="19.5" customHeight="1">
       <c r="A511" s="4"/>
-      <c r="B511" s="5"/>
-      <c r="C511" s="5"/>
+      <c r="B511" s="6"/>
+      <c r="C511" s="6"/>
     </row>
     <row r="512" ht="19.5" customHeight="1">
       <c r="A512" s="4"/>
-      <c r="B512" s="5"/>
-      <c r="C512" s="5"/>
+      <c r="B512" s="6"/>
+      <c r="C512" s="6"/>
     </row>
     <row r="513" ht="19.5" customHeight="1">
       <c r="A513" s="4"/>
-      <c r="B513" s="5"/>
-      <c r="C513" s="5"/>
+      <c r="B513" s="6"/>
+      <c r="C513" s="6"/>
     </row>
     <row r="514" ht="19.5" customHeight="1">
       <c r="A514" s="4"/>
-      <c r="B514" s="5"/>
-      <c r="C514" s="5"/>
+      <c r="B514" s="6"/>
+      <c r="C514" s="6"/>
     </row>
     <row r="515" ht="19.5" customHeight="1">
       <c r="A515" s="4"/>
-      <c r="B515" s="5"/>
-      <c r="C515" s="5"/>
+      <c r="B515" s="6"/>
+      <c r="C515" s="6"/>
     </row>
     <row r="516" ht="19.5" customHeight="1">
       <c r="A516" s="4"/>
-      <c r="B516" s="5"/>
-      <c r="C516" s="5"/>
+      <c r="B516" s="6"/>
+      <c r="C516" s="6"/>
     </row>
     <row r="517" ht="19.5" customHeight="1">
       <c r="A517" s="4"/>
-      <c r="B517" s="5"/>
-      <c r="C517" s="5"/>
+      <c r="B517" s="6"/>
+      <c r="C517" s="6"/>
     </row>
     <row r="518" ht="19.5" customHeight="1">
       <c r="A518" s="4"/>
-      <c r="B518" s="5"/>
-      <c r="C518" s="5"/>
+      <c r="B518" s="6"/>
+      <c r="C518" s="6"/>
     </row>
     <row r="519" ht="19.5" customHeight="1">
       <c r="A519" s="4"/>
-      <c r="B519" s="5"/>
-      <c r="C519" s="5"/>
+      <c r="B519" s="6"/>
+      <c r="C519" s="6"/>
     </row>
     <row r="520" ht="19.5" customHeight="1">
       <c r="A520" s="4"/>
-      <c r="B520" s="5"/>
-      <c r="C520" s="5"/>
+      <c r="B520" s="6"/>
+      <c r="C520" s="6"/>
     </row>
     <row r="521" ht="19.5" customHeight="1">
       <c r="A521" s="4"/>
-      <c r="B521" s="5"/>
-      <c r="C521" s="5"/>
+      <c r="B521" s="6"/>
+      <c r="C521" s="6"/>
     </row>
     <row r="522" ht="19.5" customHeight="1">
       <c r="A522" s="4"/>
-      <c r="B522" s="5"/>
-      <c r="C522" s="5"/>
+      <c r="B522" s="6"/>
+      <c r="C522" s="6"/>
     </row>
     <row r="523" ht="19.5" customHeight="1">
       <c r="A523" s="4"/>
-      <c r="B523" s="5"/>
-      <c r="C523" s="5"/>
+      <c r="B523" s="6"/>
+      <c r="C523" s="6"/>
     </row>
     <row r="524" ht="19.5" customHeight="1">
       <c r="A524" s="4"/>
-      <c r="B524" s="5"/>
-      <c r="C524" s="5"/>
+      <c r="B524" s="6"/>
+      <c r="C524" s="6"/>
     </row>
     <row r="525" ht="19.5" customHeight="1">
       <c r="A525" s="4"/>
-      <c r="B525" s="5"/>
-      <c r="C525" s="5"/>
+      <c r="B525" s="6"/>
+      <c r="C525" s="6"/>
     </row>
     <row r="526" ht="19.5" customHeight="1">
       <c r="A526" s="4"/>
-      <c r="B526" s="5"/>
-      <c r="C526" s="5"/>
+      <c r="B526" s="6"/>
+      <c r="C526" s="6"/>
     </row>
     <row r="527" ht="19.5" customHeight="1">
       <c r="A527" s="4"/>
-      <c r="B527" s="5"/>
-      <c r="C527" s="5"/>
+      <c r="B527" s="6"/>
+      <c r="C527" s="6"/>
     </row>
     <row r="528" ht="19.5" customHeight="1">
       <c r="A528" s="4"/>
-      <c r="B528" s="5"/>
-      <c r="C528" s="5"/>
+      <c r="B528" s="6"/>
+      <c r="C528" s="6"/>
     </row>
     <row r="529" ht="19.5" customHeight="1">
       <c r="A529" s="4"/>
-      <c r="B529" s="5"/>
-      <c r="C529" s="5"/>
+      <c r="B529" s="6"/>
+      <c r="C529" s="6"/>
     </row>
     <row r="530" ht="19.5" customHeight="1">
       <c r="A530" s="4"/>
-      <c r="B530" s="5"/>
-      <c r="C530" s="5"/>
+      <c r="B530" s="6"/>
+      <c r="C530" s="6"/>
     </row>
     <row r="531" ht="19.5" customHeight="1">
       <c r="A531" s="4"/>
-      <c r="B531" s="5"/>
-      <c r="C531" s="5"/>
+      <c r="B531" s="6"/>
+      <c r="C531" s="6"/>
     </row>
     <row r="532" ht="19.5" customHeight="1">
       <c r="A532" s="4"/>
-      <c r="B532" s="5"/>
-      <c r="C532" s="5"/>
+      <c r="B532" s="6"/>
+      <c r="C532" s="6"/>
     </row>
     <row r="533" ht="19.5" customHeight="1">
       <c r="A533" s="4"/>
-      <c r="B533" s="5"/>
-      <c r="C533" s="5"/>
+      <c r="B533" s="6"/>
+      <c r="C533" s="6"/>
     </row>
     <row r="534" ht="19.5" customHeight="1">
       <c r="A534" s="4"/>
-      <c r="B534" s="5"/>
-      <c r="C534" s="5"/>
+      <c r="B534" s="6"/>
+      <c r="C534" s="6"/>
     </row>
     <row r="535" ht="19.5" customHeight="1">
       <c r="A535" s="4"/>
-      <c r="B535" s="5"/>
-      <c r="C535" s="5"/>
+      <c r="B535" s="6"/>
+      <c r="C535" s="6"/>
     </row>
     <row r="536" ht="19.5" customHeight="1">
       <c r="A536" s="4"/>
-      <c r="B536" s="5"/>
-      <c r="C536" s="5"/>
+      <c r="B536" s="6"/>
+      <c r="C536" s="6"/>
     </row>
     <row r="537" ht="19.5" customHeight="1">
       <c r="A537" s="4"/>
-      <c r="B537" s="5"/>
-      <c r="C537" s="5"/>
+      <c r="B537" s="6"/>
+      <c r="C537" s="6"/>
     </row>
     <row r="538" ht="19.5" customHeight="1">
       <c r="A538" s="4"/>
-      <c r="B538" s="5"/>
-      <c r="C538" s="5"/>
+      <c r="B538" s="6"/>
+      <c r="C538" s="6"/>
     </row>
     <row r="539" ht="19.5" customHeight="1">
       <c r="A539" s="4"/>
-      <c r="B539" s="5"/>
-      <c r="C539" s="5"/>
+      <c r="B539" s="6"/>
+      <c r="C539" s="6"/>
     </row>
     <row r="540" ht="19.5" customHeight="1">
       <c r="A540" s="4"/>
-      <c r="B540" s="5"/>
-      <c r="C540" s="5"/>
+      <c r="B540" s="6"/>
+      <c r="C540" s="6"/>
     </row>
     <row r="541" ht="19.5" customHeight="1">
       <c r="A541" s="4"/>
-      <c r="B541" s="5"/>
-      <c r="C541" s="5"/>
+      <c r="B541" s="6"/>
+      <c r="C541" s="6"/>
     </row>
     <row r="542" ht="19.5" customHeight="1">
       <c r="A542" s="4"/>
-      <c r="B542" s="5"/>
-      <c r="C542" s="5"/>
+      <c r="B542" s="6"/>
+      <c r="C542" s="6"/>
     </row>
     <row r="543" ht="19.5" customHeight="1">
       <c r="A543" s="4"/>
-      <c r="B543" s="5"/>
-      <c r="C543" s="5"/>
+      <c r="B543" s="6"/>
+      <c r="C543" s="6"/>
     </row>
     <row r="544" ht="19.5" customHeight="1">
       <c r="A544" s="4"/>
-      <c r="B544" s="5"/>
-      <c r="C544" s="5"/>
+      <c r="B544" s="6"/>
+      <c r="C544" s="6"/>
     </row>
     <row r="545" ht="19.5" customHeight="1">
       <c r="A545" s="4"/>
-      <c r="B545" s="5"/>
-      <c r="C545" s="5"/>
+      <c r="B545" s="6"/>
+      <c r="C545" s="6"/>
     </row>
     <row r="546" ht="19.5" customHeight="1">
       <c r="A546" s="4"/>
-      <c r="B546" s="5"/>
-      <c r="C546" s="5"/>
+      <c r="B546" s="6"/>
+      <c r="C546" s="6"/>
     </row>
     <row r="547" ht="19.5" customHeight="1">
       <c r="A547" s="4"/>
-      <c r="B547" s="5"/>
-      <c r="C547" s="5"/>
+      <c r="B547" s="6"/>
+      <c r="C547" s="6"/>
     </row>
     <row r="548" ht="19.5" customHeight="1">
       <c r="A548" s="4"/>
-      <c r="B548" s="5"/>
-      <c r="C548" s="5"/>
+      <c r="B548" s="6"/>
+      <c r="C548" s="6"/>
     </row>
     <row r="549" ht="19.5" customHeight="1">
       <c r="A549" s="4"/>
-      <c r="B549" s="5"/>
-      <c r="C549" s="5"/>
+      <c r="B549" s="6"/>
+      <c r="C549" s="6"/>
     </row>
     <row r="550" ht="19.5" customHeight="1">
       <c r="A550" s="4"/>
-      <c r="B550" s="5"/>
-      <c r="C550" s="5"/>
+      <c r="B550" s="6"/>
+      <c r="C550" s="6"/>
     </row>
     <row r="551" ht="19.5" customHeight="1">
       <c r="A551" s="4"/>
-      <c r="B551" s="5"/>
-      <c r="C551" s="5"/>
+      <c r="B551" s="6"/>
+      <c r="C551" s="6"/>
     </row>
     <row r="552" ht="19.5" customHeight="1">
       <c r="A552" s="4"/>
-      <c r="B552" s="5"/>
-      <c r="C552" s="5"/>
+      <c r="B552" s="6"/>
+      <c r="C552" s="6"/>
     </row>
     <row r="553" ht="19.5" customHeight="1">
       <c r="A553" s="4"/>
-      <c r="B553" s="5"/>
-      <c r="C553" s="5"/>
+      <c r="B553" s="6"/>
+      <c r="C553" s="6"/>
     </row>
     <row r="554" ht="19.5" customHeight="1">
       <c r="A554" s="4"/>
-      <c r="B554" s="5"/>
-      <c r="C554" s="5"/>
+      <c r="B554" s="6"/>
+      <c r="C554" s="6"/>
     </row>
     <row r="555" ht="19.5" customHeight="1">
       <c r="A555" s="4"/>
-      <c r="B555" s="5"/>
-      <c r="C555" s="5"/>
+      <c r="B555" s="6"/>
+      <c r="C555" s="6"/>
     </row>
     <row r="556" ht="19.5" customHeight="1">
       <c r="A556" s="4"/>
-      <c r="B556" s="5"/>
-      <c r="C556" s="5"/>
+      <c r="B556" s="6"/>
+      <c r="C556" s="6"/>
     </row>
     <row r="557" ht="19.5" customHeight="1">
       <c r="A557" s="4"/>
-      <c r="B557" s="5"/>
-      <c r="C557" s="5"/>
+      <c r="B557" s="6"/>
+      <c r="C557" s="6"/>
     </row>
     <row r="558" ht="19.5" customHeight="1">
       <c r="A558" s="4"/>
-      <c r="B558" s="5"/>
-      <c r="C558" s="5"/>
+      <c r="B558" s="6"/>
+      <c r="C558" s="6"/>
     </row>
     <row r="559" ht="19.5" customHeight="1">
       <c r="A559" s="4"/>
-      <c r="B559" s="5"/>
-      <c r="C559" s="5"/>
+      <c r="B559" s="6"/>
+      <c r="C559" s="6"/>
     </row>
     <row r="560" ht="19.5" customHeight="1">
       <c r="A560" s="4"/>
-      <c r="B560" s="5"/>
-      <c r="C560" s="5"/>
+      <c r="B560" s="6"/>
+      <c r="C560" s="6"/>
     </row>
     <row r="561" ht="19.5" customHeight="1">
       <c r="A561" s="4"/>
-      <c r="B561" s="5"/>
-      <c r="C561" s="5"/>
+      <c r="B561" s="6"/>
+      <c r="C561" s="6"/>
     </row>
     <row r="562" ht="19.5" customHeight="1">
       <c r="A562" s="4"/>
-      <c r="B562" s="5"/>
-      <c r="C562" s="5"/>
+      <c r="B562" s="6"/>
+      <c r="C562" s="6"/>
     </row>
     <row r="563" ht="19.5" customHeight="1">
       <c r="A563" s="4"/>
-      <c r="B563" s="5"/>
-      <c r="C563" s="5"/>
+      <c r="B563" s="6"/>
+      <c r="C563" s="6"/>
     </row>
     <row r="564" ht="19.5" customHeight="1">
       <c r="A564" s="4"/>
-      <c r="B564" s="5"/>
-      <c r="C564" s="5"/>
+      <c r="B564" s="6"/>
+      <c r="C564" s="6"/>
     </row>
     <row r="565" ht="19.5" customHeight="1">
       <c r="A565" s="4"/>
-      <c r="B565" s="5"/>
-      <c r="C565" s="5"/>
+      <c r="B565" s="6"/>
+      <c r="C565" s="6"/>
     </row>
     <row r="566" ht="19.5" customHeight="1">
       <c r="A566" s="4"/>
-      <c r="B566" s="5"/>
-      <c r="C566" s="5"/>
+      <c r="B566" s="6"/>
+      <c r="C566" s="6"/>
     </row>
     <row r="567" ht="19.5" customHeight="1">
       <c r="A567" s="4"/>
-      <c r="B567" s="5"/>
-      <c r="C567" s="5"/>
+      <c r="B567" s="6"/>
+      <c r="C567" s="6"/>
     </row>
     <row r="568" ht="19.5" customHeight="1">
       <c r="A568" s="4"/>
-      <c r="B568" s="5"/>
-      <c r="C568" s="5"/>
+      <c r="B568" s="6"/>
+      <c r="C568" s="6"/>
     </row>
     <row r="569" ht="19.5" customHeight="1">
       <c r="A569" s="4"/>
-      <c r="B569" s="5"/>
-      <c r="C569" s="5"/>
+      <c r="B569" s="6"/>
+      <c r="C569" s="6"/>
     </row>
     <row r="570" ht="19.5" customHeight="1">
       <c r="A570" s="4"/>
-      <c r="B570" s="5"/>
-      <c r="C570" s="5"/>
+      <c r="B570" s="6"/>
+      <c r="C570" s="6"/>
     </row>
     <row r="571" ht="19.5" customHeight="1">
       <c r="A571" s="4"/>
-      <c r="B571" s="5"/>
-      <c r="C571" s="5"/>
+      <c r="B571" s="6"/>
+      <c r="C571" s="6"/>
     </row>
     <row r="572" ht="19.5" customHeight="1">
       <c r="A572" s="4"/>
-      <c r="B572" s="5"/>
-      <c r="C572" s="5"/>
+      <c r="B572" s="6"/>
+      <c r="C572" s="6"/>
     </row>
     <row r="573" ht="19.5" customHeight="1">
       <c r="A573" s="4"/>
-      <c r="B573" s="5"/>
-      <c r="C573" s="5"/>
+      <c r="B573" s="6"/>
+      <c r="C573" s="6"/>
     </row>
     <row r="574" ht="19.5" customHeight="1">
       <c r="A574" s="4"/>
-      <c r="B574" s="5"/>
-      <c r="C574" s="5"/>
+      <c r="B574" s="6"/>
+      <c r="C574" s="6"/>
     </row>
     <row r="575" ht="19.5" customHeight="1">
       <c r="A575" s="4"/>
-      <c r="B575" s="5"/>
-      <c r="C575" s="5"/>
+      <c r="B575" s="6"/>
+      <c r="C575" s="6"/>
     </row>
     <row r="576" ht="19.5" customHeight="1">
       <c r="A576" s="4"/>
-      <c r="B576" s="5"/>
-      <c r="C576" s="5"/>
+      <c r="B576" s="6"/>
+      <c r="C576" s="6"/>
     </row>
     <row r="577" ht="19.5" customHeight="1">
       <c r="A577" s="4"/>
-      <c r="B577" s="5"/>
-      <c r="C577" s="5"/>
+      <c r="B577" s="6"/>
+      <c r="C577" s="6"/>
     </row>
     <row r="578" ht="19.5" customHeight="1">
       <c r="A578" s="4"/>
-      <c r="B578" s="5"/>
-      <c r="C578" s="5"/>
+      <c r="B578" s="6"/>
+      <c r="C578" s="6"/>
     </row>
     <row r="579" ht="19.5" customHeight="1">
       <c r="A579" s="4"/>
-      <c r="B579" s="5"/>
-      <c r="C579" s="5"/>
+      <c r="B579" s="6"/>
+      <c r="C579" s="6"/>
     </row>
     <row r="580" ht="19.5" customHeight="1">
       <c r="A580" s="4"/>
-      <c r="B580" s="5"/>
-      <c r="C580" s="5"/>
+      <c r="B580" s="6"/>
+      <c r="C580" s="6"/>
     </row>
     <row r="581" ht="19.5" customHeight="1">
       <c r="A581" s="4"/>
-      <c r="B581" s="5"/>
-      <c r="C581" s="5"/>
+      <c r="B581" s="6"/>
+      <c r="C581" s="6"/>
     </row>
     <row r="582" ht="19.5" customHeight="1">
       <c r="A582" s="4"/>
-      <c r="B582" s="5"/>
-      <c r="C582" s="5"/>
+      <c r="B582" s="6"/>
+      <c r="C582" s="6"/>
     </row>
     <row r="583" ht="19.5" customHeight="1">
       <c r="A583" s="4"/>
-      <c r="B583" s="5"/>
-      <c r="C583" s="5"/>
+      <c r="B583" s="6"/>
+      <c r="C583" s="6"/>
     </row>
     <row r="584" ht="19.5" customHeight="1">
       <c r="A584" s="4"/>
-      <c r="B584" s="5"/>
-      <c r="C584" s="5"/>
+      <c r="B584" s="6"/>
+      <c r="C584" s="6"/>
     </row>
     <row r="585" ht="19.5" customHeight="1">
       <c r="A585" s="4"/>
-      <c r="B585" s="5"/>
-      <c r="C585" s="5"/>
+      <c r="B585" s="6"/>
+      <c r="C585" s="6"/>
     </row>
     <row r="586" ht="19.5" customHeight="1">
       <c r="A586" s="4"/>
-      <c r="B586" s="5"/>
-      <c r="C586" s="5"/>
+      <c r="B586" s="6"/>
+      <c r="C586" s="6"/>
     </row>
     <row r="587" ht="19.5" customHeight="1">
       <c r="A587" s="4"/>
-      <c r="B587" s="5"/>
-      <c r="C587" s="5"/>
+      <c r="B587" s="6"/>
+      <c r="C587" s="6"/>
     </row>
     <row r="588" ht="19.5" customHeight="1">
       <c r="A588" s="4"/>
-      <c r="B588" s="5"/>
-      <c r="C588" s="5"/>
+      <c r="B588" s="6"/>
+      <c r="C588" s="6"/>
     </row>
     <row r="589" ht="19.5" customHeight="1">
       <c r="A589" s="4"/>
-      <c r="B589" s="5"/>
-      <c r="C589" s="5"/>
+      <c r="B589" s="6"/>
+      <c r="C589" s="6"/>
     </row>
     <row r="590" ht="19.5" customHeight="1">
       <c r="A590" s="4"/>
-      <c r="B590" s="5"/>
-      <c r="C590" s="5"/>
+      <c r="B590" s="6"/>
+      <c r="C590" s="6"/>
     </row>
     <row r="591" ht="19.5" customHeight="1">
       <c r="A591" s="4"/>
-      <c r="B591" s="5"/>
-      <c r="C591" s="5"/>
+      <c r="B591" s="6"/>
+      <c r="C591" s="6"/>
     </row>
     <row r="592" ht="19.5" customHeight="1">
       <c r="A592" s="4"/>
-      <c r="B592" s="5"/>
-      <c r="C592" s="5"/>
+      <c r="B592" s="6"/>
+      <c r="C592" s="6"/>
     </row>
     <row r="593" ht="19.5" customHeight="1">
       <c r="A593" s="4"/>
-      <c r="B593" s="5"/>
-      <c r="C593" s="5"/>
+      <c r="B593" s="6"/>
+      <c r="C593" s="6"/>
     </row>
     <row r="594" ht="19.5" customHeight="1">
       <c r="A594" s="4"/>
-      <c r="B594" s="5"/>
-      <c r="C594" s="5"/>
+      <c r="B594" s="6"/>
+      <c r="C594" s="6"/>
     </row>
     <row r="595" ht="19.5" customHeight="1">
       <c r="A595" s="4"/>
-      <c r="B595" s="5"/>
-      <c r="C595" s="5"/>
+      <c r="B595" s="6"/>
+      <c r="C595" s="6"/>
     </row>
     <row r="596" ht="19.5" customHeight="1">
       <c r="A596" s="4"/>
-      <c r="B596" s="5"/>
-      <c r="C596" s="5"/>
+      <c r="B596" s="6"/>
+      <c r="C596" s="6"/>
     </row>
     <row r="597" ht="19.5" customHeight="1">
       <c r="A597" s="4"/>
-      <c r="B597" s="5"/>
-      <c r="C597" s="5"/>
+      <c r="B597" s="6"/>
+      <c r="C597" s="6"/>
     </row>
     <row r="598" ht="19.5" customHeight="1">
       <c r="A598" s="4"/>
-      <c r="B598" s="5"/>
-      <c r="C598" s="5"/>
+      <c r="B598" s="6"/>
+      <c r="C598" s="6"/>
     </row>
     <row r="599" ht="19.5" customHeight="1">
       <c r="A599" s="4"/>
-      <c r="B599" s="5"/>
-      <c r="C599" s="5"/>
+      <c r="B599" s="6"/>
+      <c r="C599" s="6"/>
     </row>
     <row r="600" ht="19.5" customHeight="1">
       <c r="A600" s="4"/>
-      <c r="B600" s="5"/>
-      <c r="C600" s="5"/>
+      <c r="B600" s="6"/>
+      <c r="C600" s="6"/>
     </row>
     <row r="601" ht="19.5" customHeight="1">
       <c r="A601" s="4"/>
-      <c r="B601" s="5"/>
-      <c r="C601" s="5"/>
+      <c r="B601" s="6"/>
+      <c r="C601" s="6"/>
     </row>
     <row r="602" ht="19.5" customHeight="1">
       <c r="A602" s="4"/>
-      <c r="B602" s="5"/>
-      <c r="C602" s="5"/>
+      <c r="B602" s="6"/>
+      <c r="C602" s="6"/>
     </row>
     <row r="603" ht="19.5" customHeight="1">
       <c r="A603" s="4"/>
-      <c r="B603" s="5"/>
-      <c r="C603" s="5"/>
+      <c r="B603" s="6"/>
+      <c r="C603" s="6"/>
     </row>
     <row r="604" ht="19.5" customHeight="1">
       <c r="A604" s="4"/>
-      <c r="B604" s="5"/>
-      <c r="C604" s="5"/>
+      <c r="B604" s="6"/>
+      <c r="C604" s="6"/>
     </row>
     <row r="605" ht="19.5" customHeight="1">
       <c r="A605" s="4"/>
-      <c r="B605" s="5"/>
-      <c r="C605" s="5"/>
+      <c r="B605" s="6"/>
+      <c r="C605" s="6"/>
     </row>
     <row r="606" ht="19.5" customHeight="1">
       <c r="A606" s="4"/>
-      <c r="B606" s="5"/>
-      <c r="C606" s="5"/>
+      <c r="B606" s="6"/>
+      <c r="C606" s="6"/>
     </row>
     <row r="607" ht="19.5" customHeight="1">
       <c r="A607" s="4"/>
-      <c r="B607" s="5"/>
-      <c r="C607" s="5"/>
+      <c r="B607" s="6"/>
+      <c r="C607" s="6"/>
     </row>
     <row r="608" ht="19.5" customHeight="1">
       <c r="A608" s="4"/>
-      <c r="B608" s="5"/>
-      <c r="C608" s="5"/>
+      <c r="B608" s="6"/>
+      <c r="C608" s="6"/>
     </row>
     <row r="609" ht="19.5" customHeight="1">
       <c r="A609" s="4"/>
-      <c r="B609" s="5"/>
-      <c r="C609" s="5"/>
+      <c r="B609" s="6"/>
+      <c r="C609" s="6"/>
     </row>
     <row r="610" ht="19.5" customHeight="1">
       <c r="A610" s="4"/>
-      <c r="B610" s="5"/>
-      <c r="C610" s="5"/>
+      <c r="B610" s="6"/>
+      <c r="C610" s="6"/>
     </row>
     <row r="611" ht="19.5" customHeight="1">
       <c r="A611" s="4"/>
-      <c r="B611" s="5"/>
-      <c r="C611" s="5"/>
+      <c r="B611" s="6"/>
+      <c r="C611" s="6"/>
     </row>
     <row r="612" ht="19.5" customHeight="1">
       <c r="A612" s="4"/>
-      <c r="B612" s="5"/>
-      <c r="C612" s="5"/>
+      <c r="B612" s="6"/>
+      <c r="C612" s="6"/>
     </row>
     <row r="613" ht="19.5" customHeight="1">
       <c r="A613" s="4"/>
-      <c r="B613" s="5"/>
-      <c r="C613" s="5"/>
+      <c r="B613" s="6"/>
+      <c r="C613" s="6"/>
     </row>
     <row r="614" ht="19.5" customHeight="1">
       <c r="A614" s="4"/>
-      <c r="B614" s="5"/>
-      <c r="C614" s="5"/>
+      <c r="B614" s="6"/>
+      <c r="C614" s="6"/>
     </row>
     <row r="615" ht="19.5" customHeight="1">
       <c r="A615" s="4"/>
-      <c r="B615" s="5"/>
-      <c r="C615" s="5"/>
+      <c r="B615" s="6"/>
+      <c r="C615" s="6"/>
     </row>
     <row r="616" ht="19.5" customHeight="1">
       <c r="A616" s="4"/>
-      <c r="B616" s="5"/>
-      <c r="C616" s="5"/>
+      <c r="B616" s="6"/>
+      <c r="C616" s="6"/>
     </row>
     <row r="617" ht="19.5" customHeight="1">
       <c r="A617" s="4"/>
-      <c r="B617" s="5"/>
-      <c r="C617" s="5"/>
+      <c r="B617" s="6"/>
+      <c r="C617" s="6"/>
     </row>
     <row r="618" ht="19.5" customHeight="1">
       <c r="A618" s="4"/>
-      <c r="B618" s="5"/>
-      <c r="C618" s="5"/>
+      <c r="B618" s="6"/>
+      <c r="C618" s="6"/>
     </row>
     <row r="619" ht="19.5" customHeight="1">
       <c r="A619" s="4"/>
-      <c r="B619" s="5"/>
-      <c r="C619" s="5"/>
+      <c r="B619" s="6"/>
+      <c r="C619" s="6"/>
     </row>
     <row r="620" ht="19.5" customHeight="1">
       <c r="A620" s="4"/>
-      <c r="B620" s="5"/>
-      <c r="C620" s="5"/>
+      <c r="B620" s="6"/>
+      <c r="C620" s="6"/>
     </row>
     <row r="621" ht="19.5" customHeight="1">
       <c r="A621" s="4"/>
-      <c r="B621" s="5"/>
-      <c r="C621" s="5"/>
+      <c r="B621" s="6"/>
+      <c r="C621" s="6"/>
     </row>
     <row r="622" ht="19.5" customHeight="1">
       <c r="A622" s="4"/>
-      <c r="B622" s="5"/>
-      <c r="C622" s="5"/>
+      <c r="B622" s="6"/>
+      <c r="C622" s="6"/>
     </row>
     <row r="623" ht="19.5" customHeight="1">
       <c r="A623" s="4"/>
-      <c r="B623" s="5"/>
-      <c r="C623" s="5"/>
+      <c r="B623" s="6"/>
+      <c r="C623" s="6"/>
     </row>
     <row r="624" ht="19.5" customHeight="1">
       <c r="A624" s="4"/>
-      <c r="B624" s="5"/>
-      <c r="C624" s="5"/>
+      <c r="B624" s="6"/>
+      <c r="C624" s="6"/>
     </row>
     <row r="625" ht="19.5" customHeight="1">
       <c r="A625" s="4"/>
-      <c r="B625" s="5"/>
-      <c r="C625" s="5"/>
+      <c r="B625" s="6"/>
+      <c r="C625" s="6"/>
     </row>
     <row r="626" ht="19.5" customHeight="1">
       <c r="A626" s="4"/>
-      <c r="B626" s="5"/>
-      <c r="C626" s="5"/>
+      <c r="B626" s="6"/>
+      <c r="C626" s="6"/>
     </row>
     <row r="627" ht="19.5" customHeight="1">
       <c r="A627" s="4"/>
-      <c r="B627" s="5"/>
-      <c r="C627" s="5"/>
+      <c r="B627" s="6"/>
+      <c r="C627" s="6"/>
     </row>
     <row r="628" ht="19.5" customHeight="1">
       <c r="A628" s="4"/>
-      <c r="B628" s="5"/>
-      <c r="C628" s="5"/>
+      <c r="B628" s="6"/>
+      <c r="C628" s="6"/>
     </row>
     <row r="629" ht="19.5" customHeight="1">
       <c r="A629" s="4"/>
-      <c r="B629" s="5"/>
-      <c r="C629" s="5"/>
+      <c r="B629" s="6"/>
+      <c r="C629" s="6"/>
     </row>
     <row r="630" ht="19.5" customHeight="1">
       <c r="A630" s="4"/>
-      <c r="B630" s="5"/>
-      <c r="C630" s="5"/>
+      <c r="B630" s="6"/>
+      <c r="C630" s="6"/>
     </row>
     <row r="631" ht="19.5" customHeight="1">
       <c r="A631" s="4"/>
-      <c r="B631" s="5"/>
-      <c r="C631" s="5"/>
+      <c r="B631" s="6"/>
+      <c r="C631" s="6"/>
     </row>
     <row r="632" ht="19.5" customHeight="1">
       <c r="A632" s="4"/>
-      <c r="B632" s="5"/>
-      <c r="C632" s="5"/>
+      <c r="B632" s="6"/>
+      <c r="C632" s="6"/>
     </row>
     <row r="633" ht="19.5" customHeight="1">
       <c r="A633" s="4"/>
-      <c r="B633" s="5"/>
-      <c r="C633" s="5"/>
+      <c r="B633" s="6"/>
+      <c r="C633" s="6"/>
     </row>
     <row r="634" ht="19.5" customHeight="1">
       <c r="A634" s="4"/>
-      <c r="B634" s="5"/>
-      <c r="C634" s="5"/>
+      <c r="B634" s="6"/>
+      <c r="C634" s="6"/>
     </row>
     <row r="635" ht="19.5" customHeight="1">
       <c r="A635" s="4"/>
-      <c r="B635" s="5"/>
-      <c r="C635" s="5"/>
+      <c r="B635" s="6"/>
+      <c r="C635" s="6"/>
     </row>
     <row r="636" ht="19.5" customHeight="1">
       <c r="A636" s="4"/>
-      <c r="B636" s="5"/>
-      <c r="C636" s="5"/>
+      <c r="B636" s="6"/>
+      <c r="C636" s="6"/>
     </row>
     <row r="637" ht="19.5" customHeight="1">
       <c r="A637" s="4"/>
-      <c r="B637" s="5"/>
-      <c r="C637" s="5"/>
+      <c r="B637" s="6"/>
+      <c r="C637" s="6"/>
     </row>
     <row r="638" ht="19.5" customHeight="1">
       <c r="A638" s="4"/>
-      <c r="B638" s="5"/>
-      <c r="C638" s="5"/>
+      <c r="B638" s="6"/>
+      <c r="C638" s="6"/>
     </row>
     <row r="639" ht="19.5" customHeight="1">
       <c r="A639" s="4"/>
-      <c r="B639" s="5"/>
-      <c r="C639" s="5"/>
+      <c r="B639" s="6"/>
+      <c r="C639" s="6"/>
     </row>
     <row r="640" ht="19.5" customHeight="1">
       <c r="A640" s="4"/>
-      <c r="B640" s="5"/>
-      <c r="C640" s="5"/>
+      <c r="B640" s="6"/>
+      <c r="C640" s="6"/>
     </row>
     <row r="641" ht="19.5" customHeight="1">
       <c r="A641" s="4"/>
-      <c r="B641" s="5"/>
-      <c r="C641" s="5"/>
+      <c r="B641" s="6"/>
+      <c r="C641" s="6"/>
     </row>
     <row r="642" ht="19.5" customHeight="1">
       <c r="A642" s="4"/>
-      <c r="B642" s="5"/>
-      <c r="C642" s="5"/>
+      <c r="B642" s="6"/>
+      <c r="C642" s="6"/>
     </row>
     <row r="643" ht="19.5" customHeight="1">
       <c r="A643" s="4"/>
-      <c r="B643" s="5"/>
-      <c r="C643" s="5"/>
+      <c r="B643" s="6"/>
+      <c r="C643" s="6"/>
     </row>
     <row r="644" ht="19.5" customHeight="1">
       <c r="A644" s="4"/>
-      <c r="B644" s="5"/>
-      <c r="C644" s="5"/>
+      <c r="B644" s="6"/>
+      <c r="C644" s="6"/>
     </row>
     <row r="645" ht="19.5" customHeight="1">
       <c r="A645" s="4"/>
-      <c r="B645" s="5"/>
-      <c r="C645" s="5"/>
+      <c r="B645" s="6"/>
+      <c r="C645" s="6"/>
     </row>
     <row r="646" ht="19.5" customHeight="1">
       <c r="A646" s="4"/>
-      <c r="B646" s="5"/>
-      <c r="C646" s="5"/>
+      <c r="B646" s="6"/>
+      <c r="C646" s="6"/>
     </row>
     <row r="647" ht="19.5" customHeight="1">
       <c r="A647" s="4"/>
-      <c r="B647" s="5"/>
-      <c r="C647" s="5"/>
+      <c r="B647" s="6"/>
+      <c r="C647" s="6"/>
     </row>
     <row r="648" ht="19.5" customHeight="1">
       <c r="A648" s="4"/>
-      <c r="B648" s="5"/>
-      <c r="C648" s="5"/>
+      <c r="B648" s="6"/>
+      <c r="C648" s="6"/>
     </row>
     <row r="649" ht="19.5" customHeight="1">
       <c r="A649" s="4"/>
-      <c r="B649" s="5"/>
-      <c r="C649" s="5"/>
+      <c r="B649" s="6"/>
+      <c r="C649" s="6"/>
     </row>
     <row r="650" ht="19.5" customHeight="1">
       <c r="A650" s="4"/>
-      <c r="B650" s="5"/>
-      <c r="C650" s="5"/>
+      <c r="B650" s="6"/>
+      <c r="C650" s="6"/>
     </row>
     <row r="651" ht="19.5" customHeight="1">
       <c r="A651" s="4"/>
-      <c r="B651" s="5"/>
-      <c r="C651" s="5"/>
+      <c r="B651" s="6"/>
+      <c r="C651" s="6"/>
     </row>
     <row r="652" ht="19.5" customHeight="1">
       <c r="A652" s="4"/>
-      <c r="B652" s="5"/>
-      <c r="C652" s="5"/>
+      <c r="B652" s="6"/>
+      <c r="C652" s="6"/>
     </row>
     <row r="653" ht="19.5" customHeight="1">
       <c r="A653" s="4"/>
-      <c r="B653" s="5"/>
-      <c r="C653" s="5"/>
+      <c r="B653" s="6"/>
+      <c r="C653" s="6"/>
     </row>
     <row r="654" ht="19.5" customHeight="1">
       <c r="A654" s="4"/>
-      <c r="B654" s="5"/>
-      <c r="C654" s="5"/>
+      <c r="B654" s="6"/>
+      <c r="C654" s="6"/>
     </row>
     <row r="655" ht="19.5" customHeight="1">
       <c r="A655" s="4"/>
-      <c r="B655" s="5"/>
-      <c r="C655" s="5"/>
+      <c r="B655" s="6"/>
+      <c r="C655" s="6"/>
     </row>
     <row r="656" ht="19.5" customHeight="1">
       <c r="A656" s="4"/>
-      <c r="B656" s="5"/>
-      <c r="C656" s="5"/>
+      <c r="B656" s="6"/>
+      <c r="C656" s="6"/>
     </row>
     <row r="657" ht="19.5" customHeight="1">
       <c r="A657" s="4"/>
-      <c r="B657" s="5"/>
-      <c r="C657" s="5"/>
+      <c r="B657" s="6"/>
+      <c r="C657" s="6"/>
     </row>
     <row r="658" ht="19.5" customHeight="1">
       <c r="A658" s="4"/>
-      <c r="B658" s="5"/>
-      <c r="C658" s="5"/>
+      <c r="B658" s="6"/>
+      <c r="C658" s="6"/>
     </row>
     <row r="659" ht="19.5" customHeight="1">
       <c r="A659" s="4"/>
-      <c r="B659" s="5"/>
-      <c r="C659" s="5"/>
+      <c r="B659" s="6"/>
+      <c r="C659" s="6"/>
     </row>
     <row r="660" ht="19.5" customHeight="1">
       <c r="A660" s="4"/>
-      <c r="B660" s="5"/>
-      <c r="C660" s="5"/>
+      <c r="B660" s="6"/>
+      <c r="C660" s="6"/>
     </row>
     <row r="661" ht="19.5" customHeight="1">
       <c r="A661" s="4"/>
-      <c r="B661" s="5"/>
-      <c r="C661" s="5"/>
+      <c r="B661" s="6"/>
+      <c r="C661" s="6"/>
     </row>
     <row r="662" ht="19.5" customHeight="1">
       <c r="A662" s="4"/>
-      <c r="B662" s="5"/>
-      <c r="C662" s="5"/>
+      <c r="B662" s="6"/>
+      <c r="C662" s="6"/>
     </row>
     <row r="663" ht="19.5" customHeight="1">
       <c r="A663" s="4"/>
-      <c r="B663" s="5"/>
-      <c r="C663" s="5"/>
+      <c r="B663" s="6"/>
+      <c r="C663" s="6"/>
     </row>
     <row r="664" ht="19.5" customHeight="1">
       <c r="A664" s="4"/>
-      <c r="B664" s="5"/>
-      <c r="C664" s="5"/>
+      <c r="B664" s="6"/>
+      <c r="C664" s="6"/>
     </row>
     <row r="665" ht="19.5" customHeight="1">
       <c r="A665" s="4"/>
-      <c r="B665" s="5"/>
-      <c r="C665" s="5"/>
+      <c r="B665" s="6"/>
+      <c r="C665" s="6"/>
     </row>
     <row r="666" ht="19.5" customHeight="1">
       <c r="A666" s="4"/>
-      <c r="B666" s="5"/>
-      <c r="C666" s="5"/>
+      <c r="B666" s="6"/>
+      <c r="C666" s="6"/>
     </row>
     <row r="667" ht="19.5" customHeight="1">
       <c r="A667" s="4"/>
-      <c r="B667" s="5"/>
-      <c r="C667" s="5"/>
+      <c r="B667" s="6"/>
+      <c r="C667" s="6"/>
     </row>
     <row r="668" ht="19.5" customHeight="1">
       <c r="A668" s="4"/>
-      <c r="B668" s="5"/>
-      <c r="C668" s="5"/>
+      <c r="B668" s="6"/>
+      <c r="C668" s="6"/>
     </row>
     <row r="669" ht="19.5" customHeight="1">
       <c r="A669" s="4"/>
-      <c r="B669" s="5"/>
-      <c r="C669" s="5"/>
+      <c r="B669" s="6"/>
+      <c r="C669" s="6"/>
     </row>
     <row r="670" ht="19.5" customHeight="1">
       <c r="A670" s="4"/>
-      <c r="B670" s="5"/>
-      <c r="C670" s="5"/>
+      <c r="B670" s="6"/>
+      <c r="C670" s="6"/>
     </row>
     <row r="671" ht="19.5" customHeight="1">
       <c r="A671" s="4"/>
-      <c r="B671" s="5"/>
-      <c r="C671" s="5"/>
+      <c r="B671" s="6"/>
+      <c r="C671" s="6"/>
     </row>
     <row r="672" ht="19.5" customHeight="1">
       <c r="A672" s="4"/>
-      <c r="B672" s="5"/>
-      <c r="C672" s="5"/>
+      <c r="B672" s="6"/>
+      <c r="C672" s="6"/>
     </row>
     <row r="673" ht="19.5" customHeight="1">
       <c r="A673" s="4"/>
-      <c r="B673" s="5"/>
-      <c r="C673" s="5"/>
+      <c r="B673" s="6"/>
+      <c r="C673" s="6"/>
     </row>
     <row r="674" ht="19.5" customHeight="1">
       <c r="A674" s="4"/>
-      <c r="B674" s="5"/>
-      <c r="C674" s="5"/>
+      <c r="B674" s="6"/>
+      <c r="C674" s="6"/>
     </row>
     <row r="675" ht="19.5" customHeight="1">
       <c r="A675" s="4"/>
-      <c r="B675" s="5"/>
-      <c r="C675" s="5"/>
+      <c r="B675" s="6"/>
+      <c r="C675" s="6"/>
     </row>
     <row r="676" ht="19.5" customHeight="1">
       <c r="A676" s="4"/>
-      <c r="B676" s="5"/>
-      <c r="C676" s="5"/>
+      <c r="B676" s="6"/>
+      <c r="C676" s="6"/>
     </row>
     <row r="677" ht="19.5" customHeight="1">
       <c r="A677" s="4"/>
-      <c r="B677" s="5"/>
-      <c r="C677" s="5"/>
+      <c r="B677" s="6"/>
+      <c r="C677" s="6"/>
     </row>
     <row r="678" ht="19.5" customHeight="1">
       <c r="A678" s="4"/>
-      <c r="B678" s="5"/>
-      <c r="C678" s="5"/>
+      <c r="B678" s="6"/>
+      <c r="C678" s="6"/>
     </row>
     <row r="679" ht="19.5" customHeight="1">
       <c r="A679" s="4"/>
-      <c r="B679" s="5"/>
-      <c r="C679" s="5"/>
+      <c r="B679" s="6"/>
+      <c r="C679" s="6"/>
     </row>
     <row r="680" ht="19.5" customHeight="1">
       <c r="A680" s="4"/>
-      <c r="B680" s="5"/>
-      <c r="C680" s="5"/>
+      <c r="B680" s="6"/>
+      <c r="C680" s="6"/>
     </row>
     <row r="681" ht="19.5" customHeight="1">
       <c r="A681" s="4"/>
-      <c r="B681" s="5"/>
-      <c r="C681" s="5"/>
+      <c r="B681" s="6"/>
+      <c r="C681" s="6"/>
     </row>
     <row r="682" ht="19.5" customHeight="1">
       <c r="A682" s="4"/>
-      <c r="B682" s="5"/>
-      <c r="C682" s="5"/>
+      <c r="B682" s="6"/>
+      <c r="C682" s="6"/>
     </row>
     <row r="683" ht="19.5" customHeight="1">
       <c r="A683" s="4"/>
-      <c r="B683" s="5"/>
-      <c r="C683" s="5"/>
+      <c r="B683" s="6"/>
+      <c r="C683" s="6"/>
     </row>
     <row r="684" ht="19.5" customHeight="1">
       <c r="A684" s="4"/>
-      <c r="B684" s="5"/>
-      <c r="C684" s="5"/>
+      <c r="B684" s="6"/>
+      <c r="C684" s="6"/>
     </row>
     <row r="685" ht="19.5" customHeight="1">
       <c r="A685" s="4"/>
-      <c r="B685" s="5"/>
-      <c r="C685" s="5"/>
+      <c r="B685" s="6"/>
+      <c r="C685" s="6"/>
     </row>
     <row r="686" ht="19.5" customHeight="1">
       <c r="A686" s="4"/>
-      <c r="B686" s="5"/>
-      <c r="C686" s="5"/>
+      <c r="B686" s="6"/>
+      <c r="C686" s="6"/>
     </row>
     <row r="687" ht="19.5" customHeight="1">
       <c r="A687" s="4"/>
-      <c r="B687" s="5"/>
-      <c r="C687" s="5"/>
+      <c r="B687" s="6"/>
+      <c r="C687" s="6"/>
     </row>
     <row r="688" ht="19.5" customHeight="1">
       <c r="A688" s="4"/>
-      <c r="B688" s="5"/>
-      <c r="C688" s="5"/>
+      <c r="B688" s="6"/>
+      <c r="C688" s="6"/>
     </row>
     <row r="689" ht="19.5" customHeight="1">
       <c r="A689" s="4"/>
-      <c r="B689" s="5"/>
-      <c r="C689" s="5"/>
+      <c r="B689" s="6"/>
+      <c r="C689" s="6"/>
     </row>
     <row r="690" ht="19.5" customHeight="1">
       <c r="A690" s="4"/>
-      <c r="B690" s="5"/>
-      <c r="C690" s="5"/>
+      <c r="B690" s="6"/>
+      <c r="C690" s="6"/>
     </row>
     <row r="691" ht="19.5" customHeight="1">
       <c r="A691" s="4"/>
-      <c r="B691" s="5"/>
-      <c r="C691" s="5"/>
+      <c r="B691" s="6"/>
+      <c r="C691" s="6"/>
     </row>
     <row r="692" ht="19.5" customHeight="1">
       <c r="A692" s="4"/>
-      <c r="B692" s="5"/>
-      <c r="C692" s="5"/>
+      <c r="B692" s="6"/>
+      <c r="C692" s="6"/>
     </row>
     <row r="693" ht="19.5" customHeight="1">
       <c r="A693" s="4"/>
-      <c r="B693" s="5"/>
-      <c r="C693" s="5"/>
+      <c r="B693" s="6"/>
+      <c r="C693" s="6"/>
     </row>
     <row r="694" ht="19.5" customHeight="1">
       <c r="A694" s="4"/>
-      <c r="B694" s="5"/>
-      <c r="C694" s="5"/>
+      <c r="B694" s="6"/>
+      <c r="C694" s="6"/>
     </row>
     <row r="695" ht="19.5" customHeight="1">
       <c r="A695" s="4"/>
-      <c r="B695" s="5"/>
-      <c r="C695" s="5"/>
+      <c r="B695" s="6"/>
+      <c r="C695" s="6"/>
     </row>
     <row r="696" ht="19.5" customHeight="1">
       <c r="A696" s="4"/>
-      <c r="B696" s="5"/>
-      <c r="C696" s="5"/>
+      <c r="B696" s="6"/>
+      <c r="C696" s="6"/>
     </row>
     <row r="697" ht="19.5" customHeight="1">
       <c r="A697" s="4"/>
-      <c r="B697" s="5"/>
-      <c r="C697" s="5"/>
+      <c r="B697" s="6"/>
+      <c r="C697" s="6"/>
     </row>
     <row r="698" ht="19.5" customHeight="1">
       <c r="A698" s="4"/>
-      <c r="B698" s="5"/>
-      <c r="C698" s="5"/>
+      <c r="B698" s="6"/>
+      <c r="C698" s="6"/>
     </row>
     <row r="699" ht="19.5" customHeight="1">
       <c r="A699" s="4"/>
-      <c r="B699" s="5"/>
-      <c r="C699" s="5"/>
+      <c r="B699" s="6"/>
+      <c r="C699" s="6"/>
     </row>
     <row r="700" ht="19.5" customHeight="1">
       <c r="A700" s="4"/>
-      <c r="B700" s="5"/>
-      <c r="C700" s="5"/>
+      <c r="B700" s="6"/>
+      <c r="C700" s="6"/>
     </row>
     <row r="701" ht="19.5" customHeight="1">
       <c r="A701" s="4"/>
-      <c r="B701" s="5"/>
-      <c r="C701" s="5"/>
+      <c r="B701" s="6"/>
+      <c r="C701" s="6"/>
     </row>
     <row r="702" ht="19.5" customHeight="1">
       <c r="A702" s="4"/>
-      <c r="B702" s="5"/>
-      <c r="C702" s="5"/>
+      <c r="B702" s="6"/>
+      <c r="C702" s="6"/>
     </row>
     <row r="703" ht="19.5" customHeight="1">
       <c r="A703" s="4"/>
-      <c r="B703" s="5"/>
-      <c r="C703" s="5"/>
+      <c r="B703" s="6"/>
+      <c r="C703" s="6"/>
     </row>
     <row r="704" ht="19.5" customHeight="1">
       <c r="A704" s="4"/>
-      <c r="B704" s="5"/>
-      <c r="C704" s="5"/>
+      <c r="B704" s="6"/>
+      <c r="C704" s="6"/>
     </row>
     <row r="705" ht="19.5" customHeight="1">
       <c r="A705" s="4"/>
-      <c r="B705" s="5"/>
-      <c r="C705" s="5"/>
+      <c r="B705" s="6"/>
+      <c r="C705" s="6"/>
     </row>
     <row r="706" ht="19.5" customHeight="1">
       <c r="A706" s="4"/>
-      <c r="B706" s="5"/>
-      <c r="C706" s="5"/>
+      <c r="B706" s="6"/>
+      <c r="C706" s="6"/>
     </row>
     <row r="707" ht="19.5" customHeight="1">
       <c r="A707" s="4"/>
-      <c r="B707" s="5"/>
-      <c r="C707" s="5"/>
+      <c r="B707" s="6"/>
+      <c r="C707" s="6"/>
     </row>
     <row r="708" ht="19.5" customHeight="1">
       <c r="A708" s="4"/>
-      <c r="B708" s="5"/>
-      <c r="C708" s="5"/>
+      <c r="B708" s="6"/>
+      <c r="C708" s="6"/>
     </row>
     <row r="709" ht="19.5" customHeight="1">
       <c r="A709" s="4"/>
-      <c r="B709" s="5"/>
-      <c r="C709" s="5"/>
+      <c r="B709" s="6"/>
+      <c r="C709" s="6"/>
     </row>
     <row r="710" ht="19.5" customHeight="1">
       <c r="A710" s="4"/>
-      <c r="B710" s="5"/>
-      <c r="C710" s="5"/>
+      <c r="B710" s="6"/>
+      <c r="C710" s="6"/>
     </row>
     <row r="711" ht="19.5" customHeight="1">
       <c r="A711" s="4"/>
-      <c r="B711" s="5"/>
-      <c r="C711" s="5"/>
+      <c r="B711" s="6"/>
+      <c r="C711" s="6"/>
     </row>
     <row r="712" ht="19.5" customHeight="1">
       <c r="A712" s="4"/>
-      <c r="B712" s="5"/>
-      <c r="C712" s="5"/>
+      <c r="B712" s="6"/>
+      <c r="C712" s="6"/>
     </row>
     <row r="713" ht="19.5" customHeight="1">
       <c r="A713" s="4"/>
-      <c r="B713" s="5"/>
-      <c r="C713" s="5"/>
+      <c r="B713" s="6"/>
+      <c r="C713" s="6"/>
     </row>
     <row r="714" ht="19.5" customHeight="1">
       <c r="A714" s="4"/>
-      <c r="B714" s="5"/>
-      <c r="C714" s="5"/>
+      <c r="B714" s="6"/>
+      <c r="C714" s="6"/>
     </row>
     <row r="715" ht="19.5" customHeight="1">
       <c r="A715" s="4"/>
-      <c r="B715" s="5"/>
-      <c r="C715" s="5"/>
+      <c r="B715" s="6"/>
+      <c r="C715" s="6"/>
     </row>
     <row r="716" ht="19.5" customHeight="1">
       <c r="A716" s="4"/>
-      <c r="B716" s="5"/>
-      <c r="C716" s="5"/>
+      <c r="B716" s="6"/>
+      <c r="C716" s="6"/>
     </row>
     <row r="717" ht="19.5" customHeight="1">
       <c r="A717" s="4"/>
-      <c r="B717" s="5"/>
-      <c r="C717" s="5"/>
+      <c r="B717" s="6"/>
+      <c r="C717" s="6"/>
     </row>
     <row r="718" ht="19.5" customHeight="1">
       <c r="A718" s="4"/>
-      <c r="B718" s="5"/>
-      <c r="C718" s="5"/>
+      <c r="B718" s="6"/>
+      <c r="C718" s="6"/>
     </row>
     <row r="719" ht="19.5" customHeight="1">
       <c r="A719" s="4"/>
-      <c r="B719" s="5"/>
-      <c r="C719" s="5"/>
+      <c r="B719" s="6"/>
+      <c r="C719" s="6"/>
     </row>
     <row r="720" ht="19.5" customHeight="1">
       <c r="A720" s="4"/>
-      <c r="B720" s="5"/>
-      <c r="C720" s="5"/>
+      <c r="B720" s="6"/>
+      <c r="C720" s="6"/>
     </row>
     <row r="721" ht="19.5" customHeight="1">
       <c r="A721" s="4"/>
-      <c r="B721" s="5"/>
-      <c r="C721" s="5"/>
+      <c r="B721" s="6"/>
+      <c r="C721" s="6"/>
     </row>
     <row r="722" ht="19.5" customHeight="1">
       <c r="A722" s="4"/>
-      <c r="B722" s="5"/>
-      <c r="C722" s="5"/>
+      <c r="B722" s="6"/>
+      <c r="C722" s="6"/>
     </row>
     <row r="723" ht="19.5" customHeight="1">
       <c r="A723" s="4"/>
-      <c r="B723" s="5"/>
-      <c r="C723" s="5"/>
+      <c r="B723" s="6"/>
+      <c r="C723" s="6"/>
     </row>
     <row r="724" ht="19.5" customHeight="1">
       <c r="A724" s="4"/>
-      <c r="B724" s="5"/>
-      <c r="C724" s="5"/>
+      <c r="B724" s="6"/>
+      <c r="C724" s="6"/>
     </row>
     <row r="725" ht="19.5" customHeight="1">
       <c r="A725" s="4"/>
-      <c r="B725" s="5"/>
-      <c r="C725" s="5"/>
+      <c r="B725" s="6"/>
+      <c r="C725" s="6"/>
     </row>
     <row r="726" ht="19.5" customHeight="1">
       <c r="A726" s="4"/>
-      <c r="B726" s="5"/>
-      <c r="C726" s="5"/>
+      <c r="B726" s="6"/>
+      <c r="C726" s="6"/>
     </row>
     <row r="727" ht="19.5" customHeight="1">
       <c r="A727" s="4"/>
-      <c r="B727" s="5"/>
-      <c r="C727" s="5"/>
+      <c r="B727" s="6"/>
+      <c r="C727" s="6"/>
     </row>
     <row r="728" ht="19.5" customHeight="1">
       <c r="A728" s="4"/>
-      <c r="B728" s="5"/>
-      <c r="C728" s="5"/>
+      <c r="B728" s="6"/>
+      <c r="C728" s="6"/>
     </row>
     <row r="729" ht="19.5" customHeight="1">
       <c r="A729" s="4"/>
-      <c r="B729" s="5"/>
-      <c r="C729" s="5"/>
+      <c r="B729" s="6"/>
+      <c r="C729" s="6"/>
     </row>
     <row r="730" ht="19.5" customHeight="1">
       <c r="A730" s="4"/>
-      <c r="B730" s="5"/>
-      <c r="C730" s="5"/>
+      <c r="B730" s="6"/>
+      <c r="C730" s="6"/>
     </row>
     <row r="731" ht="19.5" customHeight="1">
       <c r="A731" s="4"/>
-      <c r="B731" s="5"/>
-      <c r="C731" s="5"/>
+      <c r="B731" s="6"/>
+      <c r="C731" s="6"/>
     </row>
     <row r="732" ht="19.5" customHeight="1">
       <c r="A732" s="4"/>
-      <c r="B732" s="5"/>
-      <c r="C732" s="5"/>
+      <c r="B732" s="6"/>
+      <c r="C732" s="6"/>
     </row>
     <row r="733" ht="19.5" customHeight="1">
       <c r="A733" s="4"/>
-      <c r="B733" s="5"/>
-      <c r="C733" s="5"/>
+      <c r="B733" s="6"/>
+      <c r="C733" s="6"/>
     </row>
     <row r="734" ht="19.5" customHeight="1">
       <c r="A734" s="4"/>
-      <c r="B734" s="5"/>
-      <c r="C734" s="5"/>
+      <c r="B734" s="6"/>
+      <c r="C734" s="6"/>
     </row>
     <row r="735" ht="19.5" customHeight="1">
       <c r="A735" s="4"/>
-      <c r="B735" s="5"/>
-      <c r="C735" s="5"/>
+      <c r="B735" s="6"/>
+      <c r="C735" s="6"/>
     </row>
     <row r="736" ht="19.5" customHeight="1">
       <c r="A736" s="4"/>
-      <c r="B736" s="5"/>
-      <c r="C736" s="5"/>
+      <c r="B736" s="6"/>
+      <c r="C736" s="6"/>
     </row>
     <row r="737" ht="19.5" customHeight="1">
       <c r="A737" s="4"/>
-      <c r="B737" s="5"/>
-      <c r="C737" s="5"/>
+      <c r="B737" s="6"/>
+      <c r="C737" s="6"/>
     </row>
     <row r="738" ht="19.5" customHeight="1">
       <c r="A738" s="4"/>
-      <c r="B738" s="5"/>
-      <c r="C738" s="5"/>
+      <c r="B738" s="6"/>
+      <c r="C738" s="6"/>
     </row>
     <row r="739" ht="19.5" customHeight="1">
       <c r="A739" s="4"/>
-      <c r="B739" s="5"/>
-      <c r="C739" s="5"/>
+      <c r="B739" s="6"/>
+      <c r="C739" s="6"/>
     </row>
     <row r="740" ht="19.5" customHeight="1">
       <c r="A740" s="4"/>
-      <c r="B740" s="5"/>
-      <c r="C740" s="5"/>
+      <c r="B740" s="6"/>
+      <c r="C740" s="6"/>
     </row>
     <row r="741" ht="19.5" customHeight="1">
       <c r="A741" s="4"/>
-      <c r="B741" s="5"/>
-      <c r="C741" s="5"/>
+      <c r="B741" s="6"/>
+      <c r="C741" s="6"/>
     </row>
     <row r="742" ht="19.5" customHeight="1">
       <c r="A742" s="4"/>
-      <c r="B742" s="5"/>
-      <c r="C742" s="5"/>
+      <c r="B742" s="6"/>
+      <c r="C742" s="6"/>
     </row>
     <row r="743" ht="19.5" customHeight="1">
       <c r="A743" s="4"/>
-      <c r="B743" s="5"/>
-      <c r="C743" s="5"/>
+      <c r="B743" s="6"/>
+      <c r="C743" s="6"/>
     </row>
     <row r="744" ht="19.5" customHeight="1">
       <c r="A744" s="4"/>
-      <c r="B744" s="5"/>
-      <c r="C744" s="5"/>
+      <c r="B744" s="6"/>
+      <c r="C744" s="6"/>
     </row>
     <row r="745" ht="19.5" customHeight="1">
       <c r="A745" s="4"/>
-      <c r="B745" s="5"/>
-      <c r="C745" s="5"/>
+      <c r="B745" s="6"/>
+      <c r="C745" s="6"/>
     </row>
     <row r="746" ht="19.5" customHeight="1">
       <c r="A746" s="4"/>
-      <c r="B746" s="5"/>
-      <c r="C746" s="5"/>
+      <c r="B746" s="6"/>
+      <c r="C746" s="6"/>
     </row>
     <row r="747" ht="19.5" customHeight="1">
       <c r="A747" s="4"/>
-      <c r="B747" s="5"/>
-      <c r="C747" s="5"/>
+      <c r="B747" s="6"/>
+      <c r="C747" s="6"/>
     </row>
     <row r="748" ht="19.5" customHeight="1">
       <c r="A748" s="4"/>
-      <c r="B748" s="5"/>
-      <c r="C748" s="5"/>
+      <c r="B748" s="6"/>
+      <c r="C748" s="6"/>
     </row>
     <row r="749" ht="19.5" customHeight="1">
       <c r="A749" s="4"/>
-      <c r="B749" s="5"/>
-      <c r="C749" s="5"/>
+      <c r="B749" s="6"/>
+      <c r="C749" s="6"/>
     </row>
     <row r="750" ht="19.5" customHeight="1">
       <c r="A750" s="4"/>
-      <c r="B750" s="5"/>
-      <c r="C750" s="5"/>
+      <c r="B750" s="6"/>
+      <c r="C750" s="6"/>
     </row>
     <row r="751" ht="19.5" customHeight="1">
       <c r="A751" s="4"/>
-      <c r="B751" s="5"/>
-      <c r="C751" s="5"/>
+      <c r="B751" s="6"/>
+      <c r="C751" s="6"/>
     </row>
     <row r="752" ht="19.5" customHeight="1">
       <c r="A752" s="4"/>
-      <c r="B752" s="5"/>
-      <c r="C752" s="5"/>
+      <c r="B752" s="6"/>
+      <c r="C752" s="6"/>
     </row>
     <row r="753" ht="19.5" customHeight="1">
       <c r="A753" s="4"/>
-      <c r="B753" s="5"/>
-      <c r="C753" s="5"/>
+      <c r="B753" s="6"/>
+      <c r="C753" s="6"/>
     </row>
     <row r="754" ht="19.5" customHeight="1">
       <c r="A754" s="4"/>
-      <c r="B754" s="5"/>
-      <c r="C754" s="5"/>
+      <c r="B754" s="6"/>
+      <c r="C754" s="6"/>
     </row>
     <row r="755" ht="19.5" customHeight="1">
       <c r="A755" s="4"/>
-      <c r="B755" s="5"/>
-      <c r="C755" s="5"/>
+      <c r="B755" s="6"/>
+      <c r="C755" s="6"/>
     </row>
     <row r="756" ht="19.5" customHeight="1">
       <c r="A756" s="4"/>
-      <c r="B756" s="5"/>
-      <c r="C756" s="5"/>
+      <c r="B756" s="6"/>
+      <c r="C756" s="6"/>
     </row>
     <row r="757" ht="19.5" customHeight="1">
       <c r="A757" s="4"/>
-      <c r="B757" s="5"/>
-      <c r="C757" s="5"/>
+      <c r="B757" s="6"/>
+      <c r="C757" s="6"/>
     </row>
     <row r="758" ht="19.5" customHeight="1">
       <c r="A758" s="4"/>
-      <c r="B758" s="5"/>
-      <c r="C758" s="5"/>
+      <c r="B758" s="6"/>
+      <c r="C758" s="6"/>
     </row>
     <row r="759" ht="19.5" customHeight="1">
       <c r="A759" s="4"/>
-      <c r="B759" s="5"/>
-      <c r="C759" s="5"/>
+      <c r="B759" s="6"/>
+      <c r="C759" s="6"/>
     </row>
     <row r="760" ht="19.5" customHeight="1">
       <c r="A760" s="4"/>
-      <c r="B760" s="5"/>
-      <c r="C760" s="5"/>
+      <c r="B760" s="6"/>
+      <c r="C760" s="6"/>
     </row>
     <row r="761" ht="19.5" customHeight="1">
       <c r="A761" s="4"/>
-      <c r="B761" s="5"/>
-      <c r="C761" s="5"/>
+      <c r="B761" s="6"/>
+      <c r="C761" s="6"/>
     </row>
     <row r="762" ht="19.5" customHeight="1">
       <c r="A762" s="4"/>
-      <c r="B762" s="5"/>
-      <c r="C762" s="5"/>
+      <c r="B762" s="6"/>
+      <c r="C762" s="6"/>
     </row>
     <row r="763" ht="19.5" customHeight="1">
       <c r="A763" s="4"/>
-      <c r="B763" s="5"/>
-      <c r="C763" s="5"/>
+      <c r="B763" s="6"/>
+      <c r="C763" s="6"/>
     </row>
     <row r="764" ht="19.5" customHeight="1">
       <c r="A764" s="4"/>
-      <c r="B764" s="5"/>
-      <c r="C764" s="5"/>
+      <c r="B764" s="6"/>
+      <c r="C764" s="6"/>
     </row>
     <row r="765" ht="19.5" customHeight="1">
       <c r="A765" s="4"/>
-      <c r="B765" s="5"/>
-      <c r="C765" s="5"/>
+      <c r="B765" s="6"/>
+      <c r="C765" s="6"/>
     </row>
     <row r="766" ht="19.5" customHeight="1">
       <c r="A766" s="4"/>
-      <c r="B766" s="5"/>
-      <c r="C766" s="5"/>
+      <c r="B766" s="6"/>
+      <c r="C766" s="6"/>
     </row>
     <row r="767" ht="19.5" customHeight="1">
       <c r="A767" s="4"/>
-      <c r="B767" s="5"/>
-      <c r="C767" s="5"/>
+      <c r="B767" s="6"/>
+      <c r="C767" s="6"/>
     </row>
     <row r="768" ht="19.5" customHeight="1">
       <c r="A768" s="4"/>
-      <c r="B768" s="5"/>
-      <c r="C768" s="5"/>
+      <c r="B768" s="6"/>
+      <c r="C768" s="6"/>
     </row>
     <row r="769" ht="19.5" customHeight="1">
       <c r="A769" s="4"/>
-      <c r="B769" s="5"/>
-      <c r="C769" s="5"/>
+      <c r="B769" s="6"/>
+      <c r="C769" s="6"/>
     </row>
     <row r="770" ht="19.5" customHeight="1">
       <c r="A770" s="4"/>
-      <c r="B770" s="5"/>
-      <c r="C770" s="5"/>
+      <c r="B770" s="6"/>
+      <c r="C770" s="6"/>
     </row>
     <row r="771" ht="19.5" customHeight="1">
       <c r="A771" s="4"/>
-      <c r="B771" s="5"/>
-      <c r="C771" s="5"/>
+      <c r="B771" s="6"/>
+      <c r="C771" s="6"/>
     </row>
     <row r="772" ht="19.5" customHeight="1">
       <c r="A772" s="4"/>
-      <c r="B772" s="5"/>
-      <c r="C772" s="5"/>
+      <c r="B772" s="6"/>
+      <c r="C772" s="6"/>
     </row>
     <row r="773" ht="19.5" customHeight="1">
       <c r="A773" s="4"/>
-      <c r="B773" s="5"/>
-      <c r="C773" s="5"/>
+      <c r="B773" s="6"/>
+      <c r="C773" s="6"/>
     </row>
     <row r="774" ht="19.5" customHeight="1">
       <c r="A774" s="4"/>
-      <c r="B774" s="5"/>
-      <c r="C774" s="5"/>
+      <c r="B774" s="6"/>
+      <c r="C774" s="6"/>
     </row>
     <row r="775" ht="19.5" customHeight="1">
       <c r="A775" s="4"/>
-      <c r="B775" s="5"/>
-      <c r="C775" s="5"/>
+      <c r="B775" s="6"/>
+      <c r="C775" s="6"/>
     </row>
     <row r="776" ht="19.5" customHeight="1">
       <c r="A776" s="4"/>
-      <c r="B776" s="5"/>
-      <c r="C776" s="5"/>
+      <c r="B776" s="6"/>
+      <c r="C776" s="6"/>
     </row>
     <row r="777" ht="19.5" customHeight="1">
       <c r="A777" s="4"/>
-      <c r="B777" s="5"/>
-      <c r="C777" s="5"/>
+      <c r="B777" s="6"/>
+      <c r="C777" s="6"/>
     </row>
     <row r="778" ht="19.5" customHeight="1">
       <c r="A778" s="4"/>
-      <c r="B778" s="5"/>
-      <c r="C778" s="5"/>
+      <c r="B778" s="6"/>
+      <c r="C778" s="6"/>
     </row>
     <row r="779" ht="19.5" customHeight="1">
       <c r="A779" s="4"/>
-      <c r="B779" s="5"/>
-      <c r="C779" s="5"/>
+      <c r="B779" s="6"/>
+      <c r="C779" s="6"/>
     </row>
     <row r="780" ht="19.5" customHeight="1">
       <c r="A780" s="4"/>
-      <c r="B780" s="5"/>
-      <c r="C780" s="5"/>
+      <c r="B780" s="6"/>
+      <c r="C780" s="6"/>
     </row>
     <row r="781" ht="19.5" customHeight="1">
       <c r="A781" s="4"/>
-      <c r="B781" s="5"/>
-      <c r="C781" s="5"/>
+      <c r="B781" s="6"/>
+      <c r="C781" s="6"/>
     </row>
     <row r="782" ht="19.5" customHeight="1">
       <c r="A782" s="4"/>
-      <c r="B782" s="5"/>
-      <c r="C782" s="5"/>
+      <c r="B782" s="6"/>
+      <c r="C782" s="6"/>
     </row>
     <row r="783" ht="19.5" customHeight="1">
       <c r="A783" s="4"/>
-      <c r="B783" s="5"/>
-      <c r="C783" s="5"/>
+      <c r="B783" s="6"/>
+      <c r="C783" s="6"/>
     </row>
     <row r="784" ht="19.5" customHeight="1">
       <c r="A784" s="4"/>
-      <c r="B784" s="5"/>
-      <c r="C784" s="5"/>
+      <c r="B784" s="6"/>
+      <c r="C784" s="6"/>
     </row>
     <row r="785" ht="19.5" customHeight="1">
       <c r="A785" s="4"/>
-      <c r="B785" s="5"/>
-      <c r="C785" s="5"/>
+      <c r="B785" s="6"/>
+      <c r="C785" s="6"/>
     </row>
     <row r="786" ht="19.5" customHeight="1">
       <c r="A786" s="4"/>
-      <c r="B786" s="5"/>
-      <c r="C786" s="5"/>
+      <c r="B786" s="6"/>
+      <c r="C786" s="6"/>
     </row>
     <row r="787" ht="19.5" customHeight="1">
       <c r="A787" s="4"/>
-      <c r="B787" s="5"/>
-      <c r="C787" s="5"/>
+      <c r="B787" s="6"/>
+      <c r="C787" s="6"/>
     </row>
     <row r="788" ht="19.5" customHeight="1">
       <c r="A788" s="4"/>
-      <c r="B788" s="5"/>
-      <c r="C788" s="5"/>
+      <c r="B788" s="6"/>
+      <c r="C788" s="6"/>
     </row>
     <row r="789" ht="19.5" customHeight="1">
       <c r="A789" s="4"/>
-      <c r="B789" s="5"/>
-      <c r="C789" s="5"/>
+      <c r="B789" s="6"/>
+      <c r="C789" s="6"/>
     </row>
     <row r="790" ht="19.5" customHeight="1">
       <c r="A790" s="4"/>
-      <c r="B790" s="5"/>
-      <c r="C790" s="5"/>
+      <c r="B790" s="6"/>
+      <c r="C790" s="6"/>
     </row>
     <row r="791" ht="19.5" customHeight="1">
       <c r="A791" s="4"/>
-      <c r="B791" s="5"/>
-      <c r="C791" s="5"/>
+      <c r="B791" s="6"/>
+      <c r="C791" s="6"/>
     </row>
     <row r="792" ht="19.5" customHeight="1">
       <c r="A792" s="4"/>
-      <c r="B792" s="5"/>
-      <c r="C792" s="5"/>
+      <c r="B792" s="6"/>
+      <c r="C792" s="6"/>
     </row>
     <row r="793" ht="19.5" customHeight="1">
       <c r="A793" s="4"/>
-      <c r="B793" s="5"/>
-      <c r="C793" s="5"/>
+      <c r="B793" s="6"/>
+      <c r="C793" s="6"/>
     </row>
     <row r="794" ht="19.5" customHeight="1">
       <c r="A794" s="4"/>
-      <c r="B794" s="5"/>
-      <c r="C794" s="5"/>
+      <c r="B794" s="6"/>
+      <c r="C794" s="6"/>
     </row>
     <row r="795" ht="19.5" customHeight="1">
       <c r="A795" s="4"/>
-      <c r="B795" s="5"/>
-      <c r="C795" s="5"/>
+      <c r="B795" s="6"/>
+      <c r="C795" s="6"/>
     </row>
     <row r="796" ht="19.5" customHeight="1">
       <c r="A796" s="4"/>
-      <c r="B796" s="5"/>
-      <c r="C796" s="5"/>
+      <c r="B796" s="6"/>
+      <c r="C796" s="6"/>
     </row>
     <row r="797" ht="19.5" customHeight="1">
       <c r="A797" s="4"/>
-      <c r="B797" s="5"/>
-      <c r="C797" s="5"/>
+      <c r="B797" s="6"/>
+      <c r="C797" s="6"/>
     </row>
     <row r="798" ht="19.5" customHeight="1">
       <c r="A798" s="4"/>
-      <c r="B798" s="5"/>
-      <c r="C798" s="5"/>
+      <c r="B798" s="6"/>
+      <c r="C798" s="6"/>
     </row>
     <row r="799" ht="19.5" customHeight="1">
       <c r="A799" s="4"/>
-      <c r="B799" s="5"/>
-      <c r="C799" s="5"/>
+      <c r="B799" s="6"/>
+      <c r="C799" s="6"/>
     </row>
     <row r="800" ht="19.5" customHeight="1">
       <c r="A800" s="4"/>
-      <c r="B800" s="5"/>
-      <c r="C800" s="5"/>
+      <c r="B800" s="6"/>
+      <c r="C800" s="6"/>
     </row>
     <row r="801" ht="19.5" customHeight="1">
       <c r="A801" s="4"/>
-      <c r="B801" s="5"/>
-      <c r="C801" s="5"/>
+      <c r="B801" s="6"/>
+      <c r="C801" s="6"/>
     </row>
     <row r="802" ht="19.5" customHeight="1">
       <c r="A802" s="4"/>
-      <c r="B802" s="5"/>
-      <c r="C802" s="5"/>
+      <c r="B802" s="6"/>
+      <c r="C802" s="6"/>
     </row>
     <row r="803" ht="19.5" customHeight="1">
       <c r="A803" s="4"/>
-      <c r="B803" s="5"/>
-      <c r="C803" s="5"/>
+      <c r="B803" s="6"/>
+      <c r="C803" s="6"/>
     </row>
     <row r="804" ht="19.5" customHeight="1">
       <c r="A804" s="4"/>
-      <c r="B804" s="5"/>
-      <c r="C804" s="5"/>
+      <c r="B804" s="6"/>
+      <c r="C804" s="6"/>
     </row>
     <row r="805" ht="19.5" customHeight="1">
       <c r="A805" s="4"/>
-      <c r="B805" s="5"/>
-      <c r="C805" s="5"/>
+      <c r="B805" s="6"/>
+      <c r="C805" s="6"/>
     </row>
     <row r="806" ht="19.5" customHeight="1">
       <c r="A806" s="4"/>
-      <c r="B806" s="5"/>
-      <c r="C806" s="5"/>
+      <c r="B806" s="6"/>
+      <c r="C806" s="6"/>
     </row>
     <row r="807" ht="19.5" customHeight="1">
       <c r="A807" s="4"/>
-      <c r="B807" s="5"/>
-      <c r="C807" s="5"/>
+      <c r="B807" s="6"/>
+      <c r="C807" s="6"/>
     </row>
     <row r="808" ht="19.5" customHeight="1">
       <c r="A808" s="4"/>
-      <c r="B808" s="5"/>
-      <c r="C808" s="5"/>
+      <c r="B808" s="6"/>
+      <c r="C808" s="6"/>
     </row>
     <row r="809" ht="19.5" customHeight="1">
       <c r="A809" s="4"/>
-      <c r="B809" s="5"/>
-      <c r="C809" s="5"/>
+      <c r="B809" s="6"/>
+      <c r="C809" s="6"/>
     </row>
     <row r="810" ht="19.5" customHeight="1">
       <c r="A810" s="4"/>
-      <c r="B810" s="5"/>
-      <c r="C810" s="5"/>
+      <c r="B810" s="6"/>
+      <c r="C810" s="6"/>
     </row>
     <row r="811" ht="19.5" customHeight="1">
       <c r="A811" s="4"/>
-      <c r="B811" s="5"/>
-      <c r="C811" s="5"/>
+      <c r="B811" s="6"/>
+      <c r="C811" s="6"/>
     </row>
     <row r="812" ht="19.5" customHeight="1">
       <c r="A812" s="4"/>
-      <c r="B812" s="5"/>
-      <c r="C812" s="5"/>
+      <c r="B812" s="6"/>
+      <c r="C812" s="6"/>
     </row>
     <row r="813" ht="19.5" customHeight="1">
       <c r="A813" s="4"/>
-      <c r="B813" s="5"/>
-      <c r="C813" s="5"/>
+      <c r="B813" s="6"/>
+      <c r="C813" s="6"/>
     </row>
     <row r="814" ht="19.5" customHeight="1">
       <c r="A814" s="4"/>
-      <c r="B814" s="5"/>
-      <c r="C814" s="5"/>
+      <c r="B814" s="6"/>
+      <c r="C814" s="6"/>
     </row>
     <row r="815" ht="19.5" customHeight="1">
       <c r="A815" s="4"/>
-      <c r="B815" s="5"/>
-      <c r="C815" s="5"/>
+      <c r="B815" s="6"/>
+      <c r="C815" s="6"/>
     </row>
     <row r="816" ht="19.5" customHeight="1">
       <c r="A816" s="4"/>
-      <c r="B816" s="5"/>
-      <c r="C816" s="5"/>
+      <c r="B816" s="6"/>
+      <c r="C816" s="6"/>
     </row>
     <row r="817" ht="19.5" customHeight="1">
       <c r="A817" s="4"/>
-      <c r="B817" s="5"/>
-      <c r="C817" s="5"/>
+      <c r="B817" s="6"/>
+      <c r="C817" s="6"/>
     </row>
     <row r="818" ht="19.5" customHeight="1">
       <c r="A818" s="4"/>
-      <c r="B818" s="5"/>
-      <c r="C818" s="5"/>
+      <c r="B818" s="6"/>
+      <c r="C818" s="6"/>
     </row>
     <row r="819" ht="19.5" customHeight="1">
       <c r="A819" s="4"/>
-      <c r="B819" s="5"/>
-      <c r="C819" s="5"/>
+      <c r="B819" s="6"/>
+      <c r="C819" s="6"/>
     </row>
     <row r="820" ht="19.5" customHeight="1">
       <c r="A820" s="4"/>
-      <c r="B820" s="5"/>
-      <c r="C820" s="5"/>
+      <c r="B820" s="6"/>
+      <c r="C820" s="6"/>
     </row>
     <row r="821" ht="19.5" customHeight="1">
       <c r="A821" s="4"/>
-      <c r="B821" s="5"/>
-      <c r="C821" s="5"/>
+      <c r="B821" s="6"/>
+      <c r="C821" s="6"/>
     </row>
     <row r="822" ht="19.5" customHeight="1">
       <c r="A822" s="4"/>
-      <c r="B822" s="5"/>
-      <c r="C822" s="5"/>
+      <c r="B822" s="6"/>
+      <c r="C822" s="6"/>
     </row>
     <row r="823" ht="19.5" customHeight="1">
       <c r="A823" s="4"/>
-      <c r="B823" s="5"/>
-      <c r="C823" s="5"/>
+      <c r="B823" s="6"/>
+      <c r="C823" s="6"/>
     </row>
     <row r="824" ht="19.5" customHeight="1">
       <c r="A824" s="4"/>
-      <c r="B824" s="5"/>
-      <c r="C824" s="5"/>
+      <c r="B824" s="6"/>
+      <c r="C824" s="6"/>
     </row>
     <row r="825" ht="19.5" customHeight="1">
       <c r="A825" s="4"/>
-      <c r="B825" s="5"/>
-      <c r="C825" s="5"/>
+      <c r="B825" s="6"/>
+      <c r="C825" s="6"/>
     </row>
     <row r="826" ht="19.5" customHeight="1">
       <c r="A826" s="4"/>
-      <c r="B826" s="5"/>
-      <c r="C826" s="5"/>
+      <c r="B826" s="6"/>
+      <c r="C826" s="6"/>
     </row>
     <row r="827" ht="19.5" customHeight="1">
       <c r="A827" s="4"/>
-      <c r="B827" s="5"/>
-      <c r="C827" s="5"/>
+      <c r="B827" s="6"/>
+      <c r="C827" s="6"/>
     </row>
     <row r="828" ht="19.5" customHeight="1">
       <c r="A828" s="4"/>
-      <c r="B828" s="5"/>
-      <c r="C828" s="5"/>
+      <c r="B828" s="6"/>
+      <c r="C828" s="6"/>
     </row>
     <row r="829" ht="19.5" customHeight="1">
       <c r="A829" s="4"/>
-      <c r="B829" s="5"/>
-      <c r="C829" s="5"/>
+      <c r="B829" s="6"/>
+      <c r="C829" s="6"/>
     </row>
     <row r="830" ht="19.5" customHeight="1">
       <c r="A830" s="4"/>
-      <c r="B830" s="5"/>
-      <c r="C830" s="5"/>
+      <c r="B830" s="6"/>
+      <c r="C830" s="6"/>
     </row>
     <row r="831" ht="19.5" customHeight="1">
       <c r="A831" s="4"/>
-      <c r="B831" s="5"/>
-      <c r="C831" s="5"/>
+      <c r="B831" s="6"/>
+      <c r="C831" s="6"/>
     </row>
     <row r="832" ht="19.5" customHeight="1">
       <c r="A832" s="4"/>
-      <c r="B832" s="5"/>
-      <c r="C832" s="5"/>
+      <c r="B832" s="6"/>
+      <c r="C832" s="6"/>
     </row>
     <row r="833" ht="19.5" customHeight="1">
       <c r="A833" s="4"/>
-      <c r="B833" s="5"/>
-      <c r="C833" s="5"/>
+      <c r="B833" s="6"/>
+      <c r="C833" s="6"/>
     </row>
     <row r="834" ht="19.5" customHeight="1">
       <c r="A834" s="4"/>
-      <c r="B834" s="5"/>
-      <c r="C834" s="5"/>
+      <c r="B834" s="6"/>
+      <c r="C834" s="6"/>
     </row>
     <row r="835" ht="19.5" customHeight="1">
       <c r="A835" s="4"/>
-      <c r="B835" s="5"/>
-      <c r="C835" s="5"/>
+      <c r="B835" s="6"/>
+      <c r="C835" s="6"/>
     </row>
     <row r="836" ht="19.5" customHeight="1">
       <c r="A836" s="4"/>
-      <c r="B836" s="5"/>
-      <c r="C836" s="5"/>
+      <c r="B836" s="6"/>
+      <c r="C836" s="6"/>
     </row>
     <row r="837" ht="19.5" customHeight="1">
       <c r="A837" s="4"/>
-      <c r="B837" s="5"/>
-      <c r="C837" s="5"/>
+      <c r="B837" s="6"/>
+      <c r="C837" s="6"/>
     </row>
     <row r="838" ht="19.5" customHeight="1">
       <c r="A838" s="4"/>
-      <c r="B838" s="5"/>
-      <c r="C838" s="5"/>
+      <c r="B838" s="6"/>
+      <c r="C838" s="6"/>
     </row>
     <row r="839" ht="19.5" customHeight="1">
       <c r="A839" s="4"/>
-      <c r="B839" s="5"/>
-      <c r="C839" s="5"/>
+      <c r="B839" s="6"/>
+      <c r="C839" s="6"/>
     </row>
     <row r="840" ht="19.5" customHeight="1">
       <c r="A840" s="4"/>
-      <c r="B840" s="5"/>
-      <c r="C840" s="5"/>
+      <c r="B840" s="6"/>
+      <c r="C840" s="6"/>
     </row>
     <row r="841" ht="19.5" customHeight="1">
       <c r="A841" s="4"/>
-      <c r="B841" s="5"/>
-      <c r="C841" s="5"/>
+      <c r="B841" s="6"/>
+      <c r="C841" s="6"/>
     </row>
     <row r="842" ht="19.5" customHeight="1">
       <c r="A842" s="4"/>
-      <c r="B842" s="5"/>
-      <c r="C842" s="5"/>
+      <c r="B842" s="6"/>
+      <c r="C842" s="6"/>
     </row>
     <row r="843" ht="19.5" customHeight="1">
       <c r="A843" s="4"/>
-      <c r="B843" s="5"/>
-      <c r="C843" s="5"/>
+      <c r="B843" s="6"/>
+      <c r="C843" s="6"/>
     </row>
     <row r="844" ht="19.5" customHeight="1">
       <c r="A844" s="4"/>
-      <c r="B844" s="5"/>
-      <c r="C844" s="5"/>
+      <c r="B844" s="6"/>
+      <c r="C844" s="6"/>
     </row>
     <row r="845" ht="19.5" customHeight="1">
       <c r="A845" s="4"/>
-      <c r="B845" s="5"/>
-      <c r="C845" s="5"/>
+      <c r="B845" s="6"/>
+      <c r="C845" s="6"/>
     </row>
     <row r="846" ht="19.5" customHeight="1">
       <c r="A846" s="4"/>
-      <c r="B846" s="5"/>
-      <c r="C846" s="5"/>
+      <c r="B846" s="6"/>
+      <c r="C846" s="6"/>
     </row>
     <row r="847" ht="19.5" customHeight="1">
       <c r="A847" s="4"/>
-      <c r="B847" s="5"/>
-      <c r="C847" s="5"/>
+      <c r="B847" s="6"/>
+      <c r="C847" s="6"/>
     </row>
     <row r="848" ht="19.5" customHeight="1">
       <c r="A848" s="4"/>
-      <c r="B848" s="5"/>
-      <c r="C848" s="5"/>
+      <c r="B848" s="6"/>
+      <c r="C848" s="6"/>
     </row>
     <row r="849" ht="19.5" customHeight="1">
       <c r="A849" s="4"/>
-      <c r="B849" s="5"/>
-      <c r="C849" s="5"/>
+      <c r="B849" s="6"/>
+      <c r="C849" s="6"/>
     </row>
     <row r="850" ht="19.5" customHeight="1">
       <c r="A850" s="4"/>
-      <c r="B850" s="5"/>
-      <c r="C850" s="5"/>
+      <c r="B850" s="6"/>
+      <c r="C850" s="6"/>
     </row>
     <row r="851" ht="19.5" customHeight="1">
       <c r="A851" s="4"/>
-      <c r="B851" s="5"/>
-      <c r="C851" s="5"/>
+      <c r="B851" s="6"/>
+      <c r="C851" s="6"/>
     </row>
     <row r="852" ht="19.5" customHeight="1">
       <c r="A852" s="4"/>
-      <c r="B852" s="5"/>
-      <c r="C852" s="5"/>
+      <c r="B852" s="6"/>
+      <c r="C852" s="6"/>
     </row>
     <row r="853" ht="19.5" customHeight="1">
       <c r="A853" s="4"/>
-      <c r="B853" s="5"/>
-      <c r="C853" s="5"/>
+      <c r="B853" s="6"/>
+      <c r="C853" s="6"/>
     </row>
     <row r="854" ht="19.5" customHeight="1">
       <c r="A854" s="4"/>
-      <c r="B854" s="5"/>
-      <c r="C854" s="5"/>
+      <c r="B854" s="6"/>
+      <c r="C854" s="6"/>
     </row>
     <row r="855" ht="19.5" customHeight="1">
       <c r="A855" s="4"/>
-      <c r="B855" s="5"/>
-      <c r="C855" s="5"/>
+      <c r="B855" s="6"/>
+      <c r="C855" s="6"/>
     </row>
     <row r="856" ht="19.5" customHeight="1">
       <c r="A856" s="4"/>
-      <c r="B856" s="5"/>
-      <c r="C856" s="5"/>
+      <c r="B856" s="6"/>
+      <c r="C856" s="6"/>
     </row>
     <row r="857" ht="19.5" customHeight="1">
       <c r="A857" s="4"/>
-      <c r="B857" s="5"/>
-      <c r="C857" s="5"/>
+      <c r="B857" s="6"/>
+      <c r="C857" s="6"/>
     </row>
     <row r="858" ht="19.5" customHeight="1">
       <c r="A858" s="4"/>
-      <c r="B858" s="5"/>
-      <c r="C858" s="5"/>
+      <c r="B858" s="6"/>
+      <c r="C858" s="6"/>
     </row>
     <row r="859" ht="19.5" customHeight="1">
       <c r="A859" s="4"/>
-      <c r="B859" s="5"/>
-      <c r="C859" s="5"/>
+      <c r="B859" s="6"/>
+      <c r="C859" s="6"/>
     </row>
     <row r="860" ht="19.5" customHeight="1">
       <c r="A860" s="4"/>
-      <c r="B860" s="5"/>
-      <c r="C860" s="5"/>
+      <c r="B860" s="6"/>
+      <c r="C860" s="6"/>
     </row>
     <row r="861" ht="19.5" customHeight="1">
       <c r="A861" s="4"/>
-      <c r="B861" s="5"/>
-      <c r="C861" s="5"/>
+      <c r="B861" s="6"/>
+      <c r="C861" s="6"/>
     </row>
     <row r="862" ht="19.5" customHeight="1">
       <c r="A862" s="4"/>
-      <c r="B862" s="5"/>
-      <c r="C862" s="5"/>
+      <c r="B862" s="6"/>
+      <c r="C862" s="6"/>
     </row>
     <row r="863" ht="19.5" customHeight="1">
       <c r="A863" s="4"/>
-      <c r="B863" s="5"/>
-      <c r="C863" s="5"/>
+      <c r="B863" s="6"/>
+      <c r="C863" s="6"/>
     </row>
     <row r="864" ht="19.5" customHeight="1">
       <c r="A864" s="4"/>
-      <c r="B864" s="5"/>
-      <c r="C864" s="5"/>
+      <c r="B864" s="6"/>
+      <c r="C864" s="6"/>
     </row>
     <row r="865" ht="19.5" customHeight="1">
       <c r="A865" s="4"/>
-      <c r="B865" s="5"/>
-      <c r="C865" s="5"/>
+      <c r="B865" s="6"/>
+      <c r="C865" s="6"/>
     </row>
     <row r="866" ht="19.5" customHeight="1">
       <c r="A866" s="4"/>
-      <c r="B866" s="5"/>
-      <c r="C866" s="5"/>
+      <c r="B866" s="6"/>
+      <c r="C866" s="6"/>
     </row>
     <row r="867" ht="19.5" customHeight="1">
       <c r="A867" s="4"/>
-      <c r="B867" s="5"/>
-      <c r="C867" s="5"/>
+      <c r="B867" s="6"/>
+      <c r="C867" s="6"/>
     </row>
     <row r="868" ht="19.5" customHeight="1">
       <c r="A868" s="4"/>
-      <c r="B868" s="5"/>
-      <c r="C868" s="5"/>
+      <c r="B868" s="6"/>
+      <c r="C868" s="6"/>
     </row>
     <row r="869" ht="19.5" customHeight="1">
       <c r="A869" s="4"/>
-      <c r="B869" s="5"/>
-      <c r="C869" s="5"/>
+      <c r="B869" s="6"/>
+      <c r="C869" s="6"/>
     </row>
     <row r="870" ht="19.5" customHeight="1">
       <c r="A870" s="4"/>
-      <c r="B870" s="5"/>
-      <c r="C870" s="5"/>
+      <c r="B870" s="6"/>
+      <c r="C870" s="6"/>
     </row>
     <row r="871" ht="19.5" customHeight="1">
       <c r="A871" s="4"/>
-      <c r="B871" s="5"/>
-      <c r="C871" s="5"/>
+      <c r="B871" s="6"/>
+      <c r="C871" s="6"/>
     </row>
     <row r="872" ht="19.5" customHeight="1">
       <c r="A872" s="4"/>
-      <c r="B872" s="5"/>
-      <c r="C872" s="5"/>
+      <c r="B872" s="6"/>
+      <c r="C872" s="6"/>
     </row>
     <row r="873" ht="19.5" customHeight="1">
       <c r="A873" s="4"/>
-      <c r="B873" s="5"/>
-      <c r="C873" s="5"/>
+      <c r="B873" s="6"/>
+      <c r="C873" s="6"/>
     </row>
     <row r="874" ht="19.5" customHeight="1">
       <c r="A874" s="4"/>
-      <c r="B874" s="5"/>
-      <c r="C874" s="5"/>
+      <c r="B874" s="6"/>
+      <c r="C874" s="6"/>
     </row>
     <row r="875" ht="19.5" customHeight="1">
       <c r="A875" s="4"/>
-      <c r="B875" s="5"/>
-      <c r="C875" s="5"/>
+      <c r="B875" s="6"/>
+      <c r="C875" s="6"/>
     </row>
     <row r="876" ht="19.5" customHeight="1">
       <c r="A876" s="4"/>
-      <c r="B876" s="5"/>
-      <c r="C876" s="5"/>
+      <c r="B876" s="6"/>
+      <c r="C876" s="6"/>
     </row>
     <row r="877" ht="19.5" customHeight="1">
       <c r="A877" s="4"/>
-      <c r="B877" s="5"/>
-      <c r="C877" s="5"/>
+      <c r="B877" s="6"/>
+      <c r="C877" s="6"/>
     </row>
     <row r="878" ht="19.5" customHeight="1">
       <c r="A878" s="4"/>
-      <c r="B878" s="5"/>
-      <c r="C878" s="5"/>
+      <c r="B878" s="6"/>
+      <c r="C878" s="6"/>
     </row>
     <row r="879" ht="19.5" customHeight="1">
       <c r="A879" s="4"/>
-      <c r="B879" s="5"/>
-      <c r="C879" s="5"/>
+      <c r="B879" s="6"/>
+      <c r="C879" s="6"/>
     </row>
     <row r="880" ht="19.5" customHeight="1">
       <c r="A880" s="4"/>
-      <c r="B880" s="5"/>
-      <c r="C880" s="5"/>
+      <c r="B880" s="6"/>
+      <c r="C880" s="6"/>
     </row>
     <row r="881" ht="19.5" customHeight="1">
       <c r="A881" s="4"/>
-      <c r="B881" s="5"/>
-      <c r="C881" s="5"/>
+      <c r="B881" s="6"/>
+      <c r="C881" s="6"/>
     </row>
     <row r="882" ht="19.5" customHeight="1">
       <c r="A882" s="4"/>
-      <c r="B882" s="5"/>
-      <c r="C882" s="5"/>
+      <c r="B882" s="6"/>
+      <c r="C882" s="6"/>
     </row>
     <row r="883" ht="19.5" customHeight="1">
       <c r="A883" s="4"/>
-      <c r="B883" s="5"/>
-      <c r="C883" s="5"/>
+      <c r="B883" s="6"/>
+      <c r="C883" s="6"/>
     </row>
     <row r="884" ht="19.5" customHeight="1">
       <c r="A884" s="4"/>
-      <c r="B884" s="5"/>
-      <c r="C884" s="5"/>
+      <c r="B884" s="6"/>
+      <c r="C884" s="6"/>
     </row>
     <row r="885" ht="19.5" customHeight="1">
       <c r="A885" s="4"/>
-      <c r="B885" s="5"/>
-      <c r="C885" s="5"/>
+      <c r="B885" s="6"/>
+      <c r="C885" s="6"/>
     </row>
     <row r="886" ht="19.5" customHeight="1">
       <c r="A886" s="4"/>
-      <c r="B886" s="5"/>
-      <c r="C886" s="5"/>
+      <c r="B886" s="6"/>
+      <c r="C886" s="6"/>
     </row>
     <row r="887" ht="19.5" customHeight="1">
       <c r="A887" s="4"/>
-      <c r="B887" s="5"/>
-      <c r="C887" s="5"/>
+      <c r="B887" s="6"/>
+      <c r="C887" s="6"/>
     </row>
     <row r="888" ht="19.5" customHeight="1">
       <c r="A888" s="4"/>
-      <c r="B888" s="5"/>
-      <c r="C888" s="5"/>
+      <c r="B888" s="6"/>
+      <c r="C888" s="6"/>
     </row>
     <row r="889" ht="19.5" customHeight="1">
       <c r="A889" s="4"/>
-      <c r="B889" s="5"/>
-      <c r="C889" s="5"/>
+      <c r="B889" s="6"/>
+      <c r="C889" s="6"/>
     </row>
     <row r="890" ht="19.5" customHeight="1">
       <c r="A890" s="4"/>
-      <c r="B890" s="5"/>
-      <c r="C890" s="5"/>
+      <c r="B890" s="6"/>
+      <c r="C890" s="6"/>
     </row>
     <row r="891" ht="19.5" customHeight="1">
       <c r="A891" s="4"/>
-      <c r="B891" s="5"/>
-      <c r="C891" s="5"/>
+      <c r="B891" s="6"/>
+      <c r="C891" s="6"/>
     </row>
     <row r="892" ht="19.5" customHeight="1">
       <c r="A892" s="4"/>
-      <c r="B892" s="5"/>
-      <c r="C892" s="5"/>
+      <c r="B892" s="6"/>
+      <c r="C892" s="6"/>
     </row>
     <row r="893" ht="19.5" customHeight="1">
       <c r="A893" s="4"/>
-      <c r="B893" s="5"/>
-      <c r="C893" s="5"/>
+      <c r="B893" s="6"/>
+      <c r="C893" s="6"/>
     </row>
     <row r="894" ht="19.5" customHeight="1">
       <c r="A894" s="4"/>
-      <c r="B894" s="5"/>
-      <c r="C894" s="5"/>
+      <c r="B894" s="6"/>
+      <c r="C894" s="6"/>
     </row>
     <row r="895" ht="19.5" customHeight="1">
       <c r="A895" s="4"/>
-      <c r="B895" s="5"/>
-      <c r="C895" s="5"/>
+      <c r="B895" s="6"/>
+      <c r="C895" s="6"/>
     </row>
     <row r="896" ht="19.5" customHeight="1">
       <c r="A896" s="4"/>
-      <c r="B896" s="5"/>
-      <c r="C896" s="5"/>
+      <c r="B896" s="6"/>
+      <c r="C896" s="6"/>
     </row>
     <row r="897" ht="19.5" customHeight="1">
       <c r="A897" s="4"/>
-      <c r="B897" s="5"/>
-      <c r="C897" s="5"/>
+      <c r="B897" s="6"/>
+      <c r="C897" s="6"/>
     </row>
     <row r="898" ht="19.5" customHeight="1">
       <c r="A898" s="4"/>
-      <c r="B898" s="5"/>
-      <c r="C898" s="5"/>
+      <c r="B898" s="6"/>
+      <c r="C898" s="6"/>
     </row>
     <row r="899" ht="19.5" customHeight="1">
       <c r="A899" s="4"/>
-      <c r="B899" s="5"/>
-      <c r="C899" s="5"/>
+      <c r="B899" s="6"/>
+      <c r="C899" s="6"/>
     </row>
     <row r="900" ht="19.5" customHeight="1">
       <c r="A900" s="4"/>
-      <c r="B900" s="5"/>
-      <c r="C900" s="5"/>
+      <c r="B900" s="6"/>
+      <c r="C900" s="6"/>
     </row>
     <row r="901" ht="19.5" customHeight="1">
       <c r="A901" s="4"/>
-      <c r="B901" s="5"/>
-      <c r="C901" s="5"/>
+      <c r="B901" s="6"/>
+      <c r="C901" s="6"/>
     </row>
     <row r="902" ht="19.5" customHeight="1">
       <c r="A902" s="4"/>
-      <c r="B902" s="5"/>
-      <c r="C902" s="5"/>
+      <c r="B902" s="6"/>
+      <c r="C902" s="6"/>
     </row>
     <row r="903" ht="19.5" customHeight="1">
       <c r="A903" s="4"/>
-      <c r="B903" s="5"/>
-      <c r="C903" s="5"/>
+      <c r="B903" s="6"/>
+      <c r="C903" s="6"/>
     </row>
     <row r="904" ht="19.5" customHeight="1">
       <c r="A904" s="4"/>
-      <c r="B904" s="5"/>
-      <c r="C904" s="5"/>
+      <c r="B904" s="6"/>
+      <c r="C904" s="6"/>
     </row>
     <row r="905" ht="19.5" customHeight="1">
       <c r="A905" s="4"/>
-      <c r="B905" s="5"/>
-      <c r="C905" s="5"/>
+      <c r="B905" s="6"/>
+      <c r="C905" s="6"/>
     </row>
     <row r="906" ht="19.5" customHeight="1">
       <c r="A906" s="4"/>
-      <c r="B906" s="5"/>
-      <c r="C906" s="5"/>
+      <c r="B906" s="6"/>
+      <c r="C906" s="6"/>
     </row>
     <row r="907" ht="19.5" customHeight="1">
       <c r="A907" s="4"/>
-      <c r="B907" s="5"/>
-      <c r="C907" s="5"/>
+      <c r="B907" s="6"/>
+      <c r="C907" s="6"/>
     </row>
     <row r="908" ht="19.5" customHeight="1">
       <c r="A908" s="4"/>
-      <c r="B908" s="5"/>
-      <c r="C908" s="5"/>
+      <c r="B908" s="6"/>
+      <c r="C908" s="6"/>
     </row>
     <row r="909" ht="19.5" customHeight="1">
       <c r="A909" s="4"/>
-      <c r="B909" s="5"/>
-      <c r="C909" s="5"/>
+      <c r="B909" s="6"/>
+      <c r="C909" s="6"/>
     </row>
     <row r="910" ht="19.5" customHeight="1">
       <c r="A910" s="4"/>
-      <c r="B910" s="5"/>
-      <c r="C910" s="5"/>
+      <c r="B910" s="6"/>
+      <c r="C910" s="6"/>
     </row>
     <row r="911" ht="19.5" customHeight="1">
       <c r="A911" s="4"/>
-      <c r="B911" s="5"/>
-      <c r="C911" s="5"/>
+      <c r="B911" s="6"/>
+      <c r="C911" s="6"/>
     </row>
     <row r="912" ht="19.5" customHeight="1">
       <c r="A912" s="4"/>
-      <c r="B912" s="5"/>
-      <c r="C912" s="5"/>
+      <c r="B912" s="6"/>
+      <c r="C912" s="6"/>
     </row>
     <row r="913" ht="19.5" customHeight="1">
       <c r="A913" s="4"/>
-      <c r="B913" s="5"/>
-      <c r="C913" s="5"/>
+      <c r="B913" s="6"/>
+      <c r="C913" s="6"/>
     </row>
     <row r="914" ht="19.5" customHeight="1">
       <c r="A914" s="4"/>
-      <c r="B914" s="5"/>
-      <c r="C914" s="5"/>
+      <c r="B914" s="6"/>
+      <c r="C914" s="6"/>
     </row>
     <row r="915" ht="19.5" customHeight="1">
       <c r="A915" s="4"/>
-      <c r="B915" s="5"/>
-      <c r="C915" s="5"/>
+      <c r="B915" s="6"/>
+      <c r="C915" s="6"/>
     </row>
     <row r="916" ht="19.5" customHeight="1">
       <c r="A916" s="4"/>
-      <c r="B916" s="5"/>
-      <c r="C916" s="5"/>
+      <c r="B916" s="6"/>
+      <c r="C916" s="6"/>
     </row>
     <row r="917" ht="19.5" customHeight="1">
       <c r="A917" s="4"/>
-      <c r="B917" s="5"/>
-      <c r="C917" s="5"/>
+      <c r="B917" s="6"/>
+      <c r="C917" s="6"/>
     </row>
     <row r="918" ht="19.5" customHeight="1">
       <c r="A918" s="4"/>
-      <c r="B918" s="5"/>
-      <c r="C918" s="5"/>
+      <c r="B918" s="6"/>
+      <c r="C918" s="6"/>
     </row>
     <row r="919" ht="19.5" customHeight="1">
       <c r="A919" s="4"/>
-      <c r="B919" s="5"/>
-      <c r="C919" s="5"/>
+      <c r="B919" s="6"/>
+      <c r="C919" s="6"/>
     </row>
     <row r="920" ht="19.5" customHeight="1">
       <c r="A920" s="4"/>
-      <c r="B920" s="5"/>
-      <c r="C920" s="5"/>
+      <c r="B920" s="6"/>
+      <c r="C920" s="6"/>
     </row>
     <row r="921" ht="19.5" customHeight="1">
       <c r="A921" s="4"/>
-      <c r="B921" s="5"/>
-      <c r="C921" s="5"/>
+      <c r="B921" s="6"/>
+      <c r="C921" s="6"/>
     </row>
     <row r="922" ht="19.5" customHeight="1">
       <c r="A922" s="4"/>
-      <c r="B922" s="5"/>
-      <c r="C922" s="5"/>
+      <c r="B922" s="6"/>
+      <c r="C922" s="6"/>
     </row>
     <row r="923" ht="19.5" customHeight="1">
       <c r="A923" s="4"/>
-      <c r="B923" s="5"/>
-      <c r="C923" s="5"/>
+      <c r="B923" s="6"/>
+      <c r="C923" s="6"/>
     </row>
     <row r="924" ht="19.5" customHeight="1">
       <c r="A924" s="4"/>
-      <c r="B924" s="5"/>
-      <c r="C924" s="5"/>
+      <c r="B924" s="6"/>
+      <c r="C924" s="6"/>
     </row>
     <row r="925" ht="19.5" customHeight="1">
       <c r="A925" s="4"/>
-      <c r="B925" s="5"/>
-      <c r="C925" s="5"/>
+      <c r="B925" s="6"/>
+      <c r="C925" s="6"/>
     </row>
     <row r="926" ht="19.5" customHeight="1">
       <c r="A926" s="4"/>
-      <c r="B926" s="5"/>
-      <c r="C926" s="5"/>
+      <c r="B926" s="6"/>
+      <c r="C926" s="6"/>
     </row>
     <row r="927" ht="19.5" customHeight="1">
       <c r="A927" s="4"/>
-      <c r="B927" s="5"/>
-      <c r="C927" s="5"/>
+      <c r="B927" s="6"/>
+      <c r="C927" s="6"/>
     </row>
     <row r="928" ht="19.5" customHeight="1">
       <c r="A928" s="4"/>
-      <c r="B928" s="5"/>
-      <c r="C928" s="5"/>
+      <c r="B928" s="6"/>
+      <c r="C928" s="6"/>
     </row>
     <row r="929" ht="19.5" customHeight="1">
       <c r="A929" s="4"/>
-      <c r="B929" s="5"/>
-      <c r="C929" s="5"/>
+      <c r="B929" s="6"/>
+      <c r="C929" s="6"/>
     </row>
     <row r="930" ht="19.5" customHeight="1">
       <c r="A930" s="4"/>
-      <c r="B930" s="5"/>
-      <c r="C930" s="5"/>
+      <c r="B930" s="6"/>
+      <c r="C930" s="6"/>
     </row>
     <row r="931" ht="19.5" customHeight="1">
       <c r="A931" s="4"/>
-      <c r="B931" s="5"/>
-      <c r="C931" s="5"/>
+      <c r="B931" s="6"/>
+      <c r="C931" s="6"/>
     </row>
     <row r="932" ht="19.5" customHeight="1">
       <c r="A932" s="4"/>
-      <c r="B932" s="5"/>
-      <c r="C932" s="5"/>
+      <c r="B932" s="6"/>
+      <c r="C932" s="6"/>
     </row>
     <row r="933" ht="19.5" customHeight="1">
       <c r="A933" s="4"/>
-      <c r="B933" s="5"/>
-      <c r="C933" s="5"/>
+      <c r="B933" s="6"/>
+      <c r="C933" s="6"/>
     </row>
     <row r="934" ht="19.5" customHeight="1">
       <c r="A934" s="4"/>
-      <c r="B934" s="5"/>
-      <c r="C934" s="5"/>
+      <c r="B934" s="6"/>
+      <c r="C934" s="6"/>
     </row>
     <row r="935" ht="19.5" customHeight="1">
       <c r="A935" s="4"/>
-      <c r="B935" s="5"/>
-      <c r="C935" s="5"/>
+      <c r="B935" s="6"/>
+      <c r="C935" s="6"/>
     </row>
     <row r="936" ht="19.5" customHeight="1">
       <c r="A936" s="4"/>
-      <c r="B936" s="5"/>
-      <c r="C936" s="5"/>
+      <c r="B936" s="6"/>
+      <c r="C936" s="6"/>
     </row>
     <row r="937" ht="19.5" customHeight="1">
       <c r="A937" s="4"/>
-      <c r="B937" s="5"/>
-      <c r="C937" s="5"/>
+      <c r="B937" s="6"/>
+      <c r="C937" s="6"/>
     </row>
     <row r="938" ht="19.5" customHeight="1">
       <c r="A938" s="4"/>
-      <c r="B938" s="5"/>
-      <c r="C938" s="5"/>
+      <c r="B938" s="6"/>
+      <c r="C938" s="6"/>
     </row>
     <row r="939" ht="19.5" customHeight="1">
       <c r="A939" s="4"/>
-      <c r="B939" s="5"/>
-      <c r="C939" s="5"/>
+      <c r="B939" s="6"/>
+      <c r="C939" s="6"/>
     </row>
     <row r="940" ht="19.5" customHeight="1">
       <c r="A940" s="4"/>
-      <c r="B940" s="5"/>
-      <c r="C940" s="5"/>
+      <c r="B940" s="6"/>
+      <c r="C940" s="6"/>
     </row>
     <row r="941" ht="19.5" customHeight="1">
       <c r="A941" s="4"/>
-      <c r="B941" s="5"/>
-      <c r="C941" s="5"/>
+      <c r="B941" s="6"/>
+      <c r="C941" s="6"/>
     </row>
     <row r="942" ht="19.5" customHeight="1">
       <c r="A942" s="4"/>
-      <c r="B942" s="5"/>
-      <c r="C942" s="5"/>
+      <c r="B942" s="6"/>
+      <c r="C942" s="6"/>
     </row>
     <row r="943" ht="19.5" customHeight="1">
       <c r="A943" s="4"/>
-      <c r="B943" s="5"/>
-      <c r="C943" s="5"/>
+      <c r="B943" s="6"/>
+      <c r="C943" s="6"/>
     </row>
     <row r="944" ht="19.5" customHeight="1">
       <c r="A944" s="4"/>
-      <c r="B944" s="5"/>
-      <c r="C944" s="5"/>
+      <c r="B944" s="6"/>
+      <c r="C944" s="6"/>
     </row>
     <row r="945" ht="19.5" customHeight="1">
       <c r="A945" s="4"/>
-      <c r="B945" s="5"/>
-      <c r="C945" s="5"/>
+      <c r="B945" s="6"/>
+      <c r="C945" s="6"/>
     </row>
     <row r="946" ht="19.5" customHeight="1">
       <c r="A946" s="4"/>
-      <c r="B946" s="5"/>
-      <c r="C946" s="5"/>
+      <c r="B946" s="6"/>
+      <c r="C946" s="6"/>
     </row>
     <row r="947" ht="19.5" customHeight="1">
       <c r="A947" s="4"/>
-      <c r="B947" s="5"/>
-      <c r="C947" s="5"/>
+      <c r="B947" s="6"/>
+      <c r="C947" s="6"/>
     </row>
     <row r="948" ht="19.5" customHeight="1">
       <c r="A948" s="4"/>
-      <c r="B948" s="5"/>
-      <c r="C948" s="5"/>
+      <c r="B948" s="6"/>
+      <c r="C948" s="6"/>
     </row>
     <row r="949" ht="19.5" customHeight="1">
       <c r="A949" s="4"/>
-      <c r="B949" s="5"/>
-      <c r="C949" s="5"/>
+      <c r="B949" s="6"/>
+      <c r="C949" s="6"/>
     </row>
     <row r="950" ht="19.5" customHeight="1">
       <c r="A950" s="4"/>
-      <c r="B950" s="5"/>
-      <c r="C950" s="5"/>
+      <c r="B950" s="6"/>
+      <c r="C950" s="6"/>
     </row>
     <row r="951" ht="19.5" customHeight="1">
       <c r="A951" s="4"/>
-      <c r="B951" s="5"/>
-      <c r="C951" s="5"/>
+      <c r="B951" s="6"/>
+      <c r="C951" s="6"/>
     </row>
     <row r="952" ht="19.5" customHeight="1">
       <c r="A952" s="4"/>
-      <c r="B952" s="5"/>
-      <c r="C952" s="5"/>
+      <c r="B952" s="6"/>
+      <c r="C952" s="6"/>
     </row>
     <row r="953" ht="19.5" customHeight="1">
       <c r="A953" s="4"/>
-      <c r="B953" s="5"/>
-      <c r="C953" s="5"/>
+      <c r="B953" s="6"/>
+      <c r="C953" s="6"/>
     </row>
     <row r="954" ht="19.5" customHeight="1">
       <c r="A954" s="4"/>
-      <c r="B954" s="5"/>
-      <c r="C954" s="5"/>
+      <c r="B954" s="6"/>
+      <c r="C954" s="6"/>
     </row>
     <row r="955" ht="19.5" customHeight="1">
       <c r="A955" s="4"/>
-      <c r="B955" s="5"/>
-      <c r="C955" s="5"/>
+      <c r="B955" s="6"/>
+      <c r="C955" s="6"/>
     </row>
     <row r="956" ht="19.5" customHeight="1">
       <c r="A956" s="4"/>
-      <c r="B956" s="5"/>
-      <c r="C956" s="5"/>
+      <c r="B956" s="6"/>
+      <c r="C956" s="6"/>
     </row>
     <row r="957" ht="19.5" customHeight="1">
       <c r="A957" s="4"/>
-      <c r="B957" s="5"/>
-      <c r="C957" s="5"/>
+      <c r="B957" s="6"/>
+      <c r="C957" s="6"/>
     </row>
     <row r="958" ht="19.5" customHeight="1">
       <c r="A958" s="4"/>
-      <c r="B958" s="5"/>
-      <c r="C958" s="5"/>
+      <c r="B958" s="6"/>
+      <c r="C958" s="6"/>
     </row>
     <row r="959" ht="19.5" customHeight="1">
       <c r="A959" s="4"/>
-      <c r="B959" s="5"/>
-      <c r="C959" s="5"/>
+      <c r="B959" s="6"/>
+      <c r="C959" s="6"/>
     </row>
     <row r="960" ht="19.5" customHeight="1">
       <c r="A960" s="4"/>
-      <c r="B960" s="5"/>
-      <c r="C960" s="5"/>
+      <c r="B960" s="6"/>
+      <c r="C960" s="6"/>
     </row>
     <row r="961" ht="19.5" customHeight="1">
       <c r="A961" s="4"/>
-      <c r="B961" s="5"/>
-      <c r="C961" s="5"/>
+      <c r="B961" s="6"/>
+      <c r="C961" s="6"/>
     </row>
     <row r="962" ht="19.5" customHeight="1">
       <c r="A962" s="4"/>
-      <c r="B962" s="5"/>
-      <c r="C962" s="5"/>
+      <c r="B962" s="6"/>
+      <c r="C962" s="6"/>
     </row>
     <row r="963" ht="19.5" customHeight="1">
       <c r="A963" s="4"/>
-      <c r="B963" s="5"/>
-      <c r="C963" s="5"/>
+      <c r="B963" s="6"/>
+      <c r="C963" s="6"/>
     </row>
     <row r="964" ht="19.5" customHeight="1">
       <c r="A964" s="4"/>
-      <c r="B964" s="5"/>
-      <c r="C964" s="5"/>
+      <c r="B964" s="6"/>
+      <c r="C964" s="6"/>
     </row>
     <row r="965" ht="19.5" customHeight="1">
       <c r="A965" s="4"/>
-      <c r="B965" s="5"/>
-      <c r="C965" s="5"/>
+      <c r="B965" s="6"/>
+      <c r="C965" s="6"/>
     </row>
     <row r="966" ht="19.5" customHeight="1">
       <c r="A966" s="4"/>
-      <c r="B966" s="5"/>
-      <c r="C966" s="5"/>
+      <c r="B966" s="6"/>
+      <c r="C966" s="6"/>
     </row>
     <row r="967" ht="19.5" customHeight="1">
       <c r="A967" s="4"/>
-      <c r="B967" s="5"/>
-      <c r="C967" s="5"/>
+      <c r="B967" s="6"/>
+      <c r="C967" s="6"/>
     </row>
     <row r="968" ht="19.5" customHeight="1">
       <c r="A968" s="4"/>
-      <c r="B968" s="5"/>
-      <c r="C968" s="5"/>
+      <c r="B968" s="6"/>
+      <c r="C968" s="6"/>
     </row>
     <row r="969" ht="19.5" customHeight="1">
       <c r="A969" s="4"/>
-      <c r="B969" s="5"/>
-      <c r="C969" s="5"/>
+      <c r="B969" s="6"/>
+      <c r="C969" s="6"/>
     </row>
     <row r="970" ht="19.5" customHeight="1">
       <c r="A970" s="4"/>
-      <c r="B970" s="5"/>
-      <c r="C970" s="5"/>
+      <c r="B970" s="6"/>
+      <c r="C970" s="6"/>
     </row>
     <row r="971" ht="19.5" customHeight="1">
       <c r="A971" s="4"/>
-      <c r="B971" s="5"/>
-      <c r="C971" s="5"/>
+      <c r="B971" s="6"/>
+      <c r="C971" s="6"/>
     </row>
     <row r="972" ht="19.5" customHeight="1">
       <c r="A972" s="4"/>
-      <c r="B972" s="5"/>
-      <c r="C972" s="5"/>
+      <c r="B972" s="6"/>
+      <c r="C972" s="6"/>
     </row>
     <row r="973" ht="19.5" customHeight="1">
       <c r="A973" s="4"/>
-      <c r="B973" s="5"/>
-      <c r="C973" s="5"/>
+      <c r="B973" s="6"/>
+      <c r="C973" s="6"/>
     </row>
     <row r="974" ht="19.5" customHeight="1">
       <c r="A974" s="4"/>
-      <c r="B974" s="5"/>
-      <c r="C974" s="5"/>
+      <c r="B974" s="6"/>
+      <c r="C974" s="6"/>
     </row>
     <row r="975" ht="19.5" customHeight="1">
       <c r="A975" s="4"/>
-      <c r="B975" s="5"/>
-      <c r="C975" s="5"/>
+      <c r="B975" s="6"/>
+      <c r="C975" s="6"/>
     </row>
     <row r="976" ht="19.5" customHeight="1">
       <c r="A976" s="4"/>
-      <c r="B976" s="5"/>
-      <c r="C976" s="5"/>
+      <c r="B976" s="6"/>
+      <c r="C976" s="6"/>
     </row>
     <row r="977" ht="19.5" customHeight="1">
       <c r="A977" s="4"/>
-      <c r="B977" s="5"/>
-      <c r="C977" s="5"/>
+      <c r="B977" s="6"/>
+      <c r="C977" s="6"/>
     </row>
     <row r="978" ht="19.5" customHeight="1">
       <c r="A978" s="4"/>
-      <c r="B978" s="5"/>
-      <c r="C978" s="5"/>
+      <c r="B978" s="6"/>
+      <c r="C978" s="6"/>
     </row>
     <row r="979" ht="19.5" customHeight="1">
       <c r="A979" s="4"/>
-      <c r="B979" s="5"/>
-      <c r="C979" s="5"/>
+      <c r="B979" s="6"/>
+      <c r="C979" s="6"/>
     </row>
     <row r="980" ht="19.5" customHeight="1">
       <c r="A980" s="4"/>
-      <c r="B980" s="5"/>
-      <c r="C980" s="5"/>
+      <c r="B980" s="6"/>
+      <c r="C980" s="6"/>
     </row>
     <row r="981" ht="19.5" customHeight="1">
       <c r="A981" s="4"/>
-      <c r="B981" s="5"/>
-      <c r="C981" s="5"/>
+      <c r="B981" s="6"/>
+      <c r="C981" s="6"/>
     </row>
     <row r="982" ht="19.5" customHeight="1">
       <c r="A982" s="4"/>
-      <c r="B982" s="5"/>
-      <c r="C982" s="5"/>
+      <c r="B982" s="6"/>
+      <c r="C982" s="6"/>
     </row>
     <row r="983" ht="19.5" customHeight="1">
       <c r="A983" s="4"/>
-      <c r="B983" s="5"/>
-      <c r="C983" s="5"/>
+      <c r="B983" s="6"/>
+      <c r="C983" s="6"/>
     </row>
     <row r="984" ht="19.5" customHeight="1">
       <c r="A984" s="4"/>
-      <c r="B984" s="5"/>
-      <c r="C984" s="5"/>
+      <c r="B984" s="6"/>
+      <c r="C984" s="6"/>
     </row>
     <row r="985" ht="19.5" customHeight="1">
       <c r="A985" s="4"/>
-      <c r="B985" s="5"/>
-      <c r="C985" s="5"/>
+      <c r="B985" s="6"/>
+      <c r="C985" s="6"/>
     </row>
     <row r="986" ht="19.5" customHeight="1">
       <c r="A986" s="4"/>
-      <c r="B986" s="5"/>
-      <c r="C986" s="5"/>
+      <c r="B986" s="6"/>
+      <c r="C986" s="6"/>
     </row>
     <row r="987" ht="19.5" customHeight="1">
       <c r="A987" s="4"/>
-      <c r="B987" s="5"/>
-      <c r="C987" s="5"/>
+      <c r="B987" s="6"/>
+      <c r="C987" s="6"/>
     </row>
     <row r="988" ht="19.5" customHeight="1">
       <c r="A988" s="4"/>
-      <c r="B988" s="5"/>
-      <c r="C988" s="5"/>
+      <c r="B988" s="6"/>
+      <c r="C988" s="6"/>
     </row>
     <row r="989" ht="19.5" customHeight="1">
       <c r="A989" s="4"/>
-      <c r="B989" s="5"/>
-      <c r="C989" s="5"/>
+      <c r="B989" s="6"/>
+      <c r="C989" s="6"/>
     </row>
     <row r="990" ht="19.5" customHeight="1">
       <c r="A990" s="4"/>
-      <c r="B990" s="5"/>
-      <c r="C990" s="5"/>
+      <c r="B990" s="6"/>
+      <c r="C990" s="6"/>
     </row>
     <row r="991" ht="19.5" customHeight="1">
       <c r="A991" s="4"/>
-      <c r="B991" s="5"/>
-      <c r="C991" s="5"/>
+      <c r="B991" s="6"/>
+      <c r="C991" s="6"/>
     </row>
     <row r="992" ht="19.5" customHeight="1">
       <c r="A992" s="4"/>
-      <c r="B992" s="5"/>
-      <c r="C992" s="5"/>
+      <c r="B992" s="6"/>
+      <c r="C992" s="6"/>
     </row>
     <row r="993" ht="19.5" customHeight="1">
       <c r="A993" s="4"/>
-      <c r="B993" s="5"/>
-      <c r="C993" s="5"/>
+      <c r="B993" s="6"/>
+      <c r="C993" s="6"/>
     </row>
     <row r="994" ht="19.5" customHeight="1">
       <c r="A994" s="4"/>
-      <c r="B994" s="5"/>
-      <c r="C994" s="5"/>
+      <c r="B994" s="6"/>
+      <c r="C994" s="6"/>
     </row>
     <row r="995" ht="19.5" customHeight="1">
       <c r="A995" s="4"/>
-      <c r="B995" s="5"/>
-      <c r="C995" s="5"/>
+      <c r="B995" s="6"/>
+      <c r="C995" s="6"/>
     </row>
     <row r="996" ht="19.5" customHeight="1">
       <c r="A996" s="4"/>
-      <c r="B996" s="5"/>
-      <c r="C996" s="5"/>
+      <c r="B996" s="6"/>
+      <c r="C996" s="6"/>
     </row>
     <row r="997" ht="19.5" customHeight="1">
       <c r="A997" s="4"/>
-      <c r="B997" s="5"/>
-      <c r="C997" s="5"/>
+      <c r="B997" s="6"/>
+      <c r="C997" s="6"/>
     </row>
     <row r="998" ht="19.5" customHeight="1">
       <c r="A998" s="4"/>
-      <c r="B998" s="5"/>
-      <c r="C998" s="5"/>
+      <c r="B998" s="6"/>
+      <c r="C998" s="6"/>
     </row>
     <row r="999" ht="19.5" customHeight="1">
       <c r="A999" s="4"/>
-      <c r="B999" s="5"/>
-      <c r="C999" s="5"/>
+      <c r="B999" s="6"/>
+      <c r="C999" s="6"/>
     </row>
     <row r="1000" ht="19.5" customHeight="1">
       <c r="A1000" s="4"/>
-      <c r="B1000" s="5"/>
-      <c r="C1000" s="5"/>
+      <c r="B1000" s="6"/>
+      <c r="C1000" s="6"/>
     </row>
     <row r="1001" ht="19.5" customHeight="1">
       <c r="A1001" s="4"/>
-      <c r="B1001" s="5"/>
-      <c r="C1001" s="5"/>
+      <c r="B1001" s="6"/>
+      <c r="C1001" s="6"/>
     </row>
     <row r="1002" ht="19.5" customHeight="1">
       <c r="A1002" s="4"/>
-      <c r="B1002" s="5"/>
-      <c r="C1002" s="5"/>
+      <c r="B1002" s="6"/>
+      <c r="C1002" s="6"/>
     </row>
     <row r="1003" ht="19.5" customHeight="1">
       <c r="A1003" s="4"/>
-      <c r="B1003" s="5"/>
-      <c r="C1003" s="5"/>
+      <c r="B1003" s="6"/>
+      <c r="C1003" s="6"/>
     </row>
     <row r="1004" ht="19.5" customHeight="1">
       <c r="A1004" s="4"/>
-      <c r="B1004" s="5"/>
-      <c r="C1004" s="5"/>
+      <c r="B1004" s="6"/>
+      <c r="C1004" s="6"/>
     </row>
     <row r="1005" ht="19.5" customHeight="1">
       <c r="A1005" s="4"/>
-      <c r="B1005" s="5"/>
-      <c r="C1005" s="5"/>
+      <c r="B1005" s="6"/>
+      <c r="C1005" s="6"/>
     </row>
     <row r="1006" ht="19.5" customHeight="1">
       <c r="A1006" s="4"/>
-      <c r="B1006" s="5"/>
-      <c r="C1006" s="5"/>
+      <c r="B1006" s="6"/>
+      <c r="C1006" s="6"/>
     </row>
     <row r="1007" ht="19.5" customHeight="1">
       <c r="A1007" s="4"/>
-      <c r="B1007" s="5"/>
-      <c r="C1007" s="5"/>
+      <c r="B1007" s="6"/>
+      <c r="C1007" s="6"/>
     </row>
     <row r="1008" ht="19.5" customHeight="1">
       <c r="A1008" s="4"/>
-      <c r="B1008" s="5"/>
-      <c r="C1008" s="5"/>
+      <c r="B1008" s="6"/>
+      <c r="C1008" s="6"/>
     </row>
     <row r="1009" ht="19.5" customHeight="1">
       <c r="A1009" s="4"/>
-      <c r="B1009" s="5"/>
-      <c r="C1009" s="5"/>
+      <c r="B1009" s="6"/>
+      <c r="C1009" s="6"/>
     </row>
   </sheetData>
   <printOptions/>
   <pageMargins bottom="0.3194444444444444" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.5972222222222222"/>
   <pageSetup fitToHeight="0" paperSize="9" orientation="portrait"/>
   <headerFooter>
     <oddHeader>&amp;LRepertoire Akaru Sumizawa</oddHeader>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="11.22" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="14.11"/>
     <col customWidth="1" min="2" max="2" width="31.67"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="16" t="s">
+      <c r="A1" s="19" t="s">
         <v>284</v>
       </c>
-      <c r="B1" s="21"/>
+      <c r="B1" s="25"/>
     </row>
     <row r="2">
-      <c r="A2" s="22"/>
-      <c r="B2" s="21"/>
+      <c r="A2" s="26"/>
+      <c r="B2" s="25"/>
     </row>
     <row r="3" ht="20.25" customHeight="1">
-      <c r="A3" s="23" t="s">
+      <c r="A3" s="27" t="s">
         <v>285</v>
       </c>
-      <c r="B3" s="16"/>
+      <c r="B3" s="19"/>
     </row>
     <row r="4">
-      <c r="A4" s="24" t="s">
+      <c r="A4" s="28" t="s">
         <v>286</v>
       </c>
-      <c r="B4" s="16" t="s">
+      <c r="B4" s="19" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="24" t="s">
+      <c r="A5" s="28" t="s">
         <v>288</v>
       </c>
-      <c r="B5" s="25" t="s">
+      <c r="B5" s="29" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="24" t="s">
+      <c r="A6" s="28" t="s">
         <v>290</v>
       </c>
-      <c r="B6" s="16" t="s">
+      <c r="B6" s="19" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="24" t="s">
+      <c r="A7" s="28" t="s">
         <v>292</v>
       </c>
-      <c r="B7" s="25" t="s">
+      <c r="B7" s="29" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="24" t="s">
+      <c r="A8" s="28" t="s">
         <v>81</v>
       </c>
-      <c r="B8" s="25" t="s">
+      <c r="B8" s="29" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="24" t="s">
+      <c r="A9" s="28" t="s">
         <v>295</v>
       </c>
-      <c r="B9" s="16" t="s">
+      <c r="B9" s="19" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="24" t="s">
+      <c r="A10" s="28" t="s">
         <v>297</v>
       </c>
-      <c r="B10" s="16" t="s">
+      <c r="B10" s="19" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="24" t="s">
+      <c r="A11" s="28" t="s">
         <v>299</v>
       </c>
-      <c r="B11" s="25" t="s">
+      <c r="B11" s="29" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="22"/>
-      <c r="B12" s="16" t="s">
+      <c r="A12" s="26"/>
+      <c r="B12" s="19" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="22"/>
-      <c r="B13" s="25" t="s">
+      <c r="A13" s="26"/>
+      <c r="B13" s="29" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="24" t="s">
+      <c r="A14" s="28" t="s">
         <v>303</v>
       </c>
-      <c r="B14" s="16" t="s">
+      <c r="B14" s="19" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="22"/>
-      <c r="B15" s="16" t="s">
+      <c r="A15" s="26"/>
+      <c r="B15" s="19" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="26" t="s">
+      <c r="A16" s="30" t="s">
         <v>306</v>
       </c>
-      <c r="B16" s="8" t="s">
+      <c r="B16" s="5" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="24" t="s">
+      <c r="A17" s="28" t="s">
         <v>308</v>
       </c>
-      <c r="B17" s="16" t="s">
+      <c r="B17" s="19" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="24" t="s">
+      <c r="A18" s="28"/>
+      <c r="B18" s="19" t="s">
         <v>310</v>
       </c>
-      <c r="B18" s="16" t="s">
+    </row>
+    <row r="19">
+      <c r="A19" s="28"/>
+      <c r="B19" s="19" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="19">
-      <c r="A19" s="24" t="s">
+    <row r="20">
+      <c r="A20" s="28" t="s">
         <v>312</v>
       </c>
-      <c r="B19" s="16" t="s">
+      <c r="B20" s="19" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="20">
-      <c r="A20" s="24" t="s">
+    <row r="21">
+      <c r="A21" s="28" t="s">
         <v>314</v>
       </c>
-      <c r="B20" s="16" t="s">
+      <c r="B21" s="19" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="21">
-[...1 lines deleted...]
-      <c r="B21" s="16" t="s">
+    <row r="22">
+      <c r="A22" s="28" t="s">
         <v>316</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B22" s="16" t="s">
+      <c r="B22" s="19" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="24" t="s">
+      <c r="A23" s="25"/>
+      <c r="B23" s="19" t="s">
         <v>318</v>
       </c>
-      <c r="B23" s="16" t="s">
+    </row>
+    <row r="24">
+      <c r="A24" s="25"/>
+      <c r="B24" s="19" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="24">
-[...3 lines deleted...]
-      <c r="B24" s="27" t="s">
+    <row r="25">
+      <c r="A25" s="28" t="s">
         <v>320</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B25" s="21"/>
+      <c r="B25" s="19" t="s">
+        <v>321</v>
+      </c>
     </row>
     <row r="26">
-      <c r="A26" s="22"/>
-[...6 lines deleted...]
-      <c r="B27" s="21"/>
+      <c r="A26" s="30" t="s">
+        <v>281</v>
+      </c>
+      <c r="B26" s="31" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="26"/>
+      <c r="B27" s="25"/>
     </row>
     <row r="28">
-      <c r="A28" s="24" t="s">
+      <c r="A28" s="26"/>
+      <c r="B28" s="25"/>
+    </row>
+    <row r="29" ht="21.0" customHeight="1">
+      <c r="A29" s="27" t="s">
+        <v>323</v>
+      </c>
+      <c r="B29" s="25"/>
+    </row>
+    <row r="30">
+      <c r="A30" s="28" t="s">
         <v>308</v>
       </c>
-      <c r="B28" s="16" t="s">
-[...11 lines deleted...]
-      <c r="B30" s="21"/>
+      <c r="B30" s="19" t="s">
+        <v>224</v>
+      </c>
     </row>
     <row r="31">
-      <c r="A31" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B31" s="16" t="s">
+      <c r="A31" s="26"/>
+      <c r="B31" s="25"/>
+    </row>
+    <row r="32" ht="19.5" customHeight="1">
+      <c r="A32" s="27" t="s">
         <v>324</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="A33" s="23" t="s">
+      <c r="B32" s="25"/>
+    </row>
+    <row r="33">
+      <c r="A33" s="28" t="s">
         <v>325</v>
       </c>
-      <c r="B33" s="21"/>
+      <c r="B33" s="19" t="s">
+        <v>326</v>
+      </c>
     </row>
     <row r="34">
-      <c r="A34" s="24" t="s">
-[...2 lines deleted...]
-      <c r="B34" s="16" t="s">
+      <c r="A34" s="26"/>
+      <c r="B34" s="25"/>
+    </row>
+    <row r="35" ht="21.75" customHeight="1">
+      <c r="A35" s="27" t="s">
         <v>327</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B35" s="21"/>
+      <c r="B35" s="25"/>
     </row>
     <row r="36">
-      <c r="A36" s="22"/>
-      <c r="B36" s="21"/>
+      <c r="A36" s="28" t="s">
+        <v>328</v>
+      </c>
+      <c r="B36" s="19" t="s">
+        <v>329</v>
+      </c>
     </row>
     <row r="37">
-      <c r="A37" s="22"/>
-      <c r="B37" s="21"/>
+      <c r="A37" s="26"/>
+      <c r="B37" s="25"/>
     </row>
     <row r="38">
-      <c r="A38" s="22"/>
-      <c r="B38" s="21"/>
+      <c r="A38" s="26"/>
+      <c r="B38" s="25"/>
     </row>
     <row r="39">
-      <c r="A39" s="22"/>
-      <c r="B39" s="21"/>
+      <c r="A39" s="26"/>
+      <c r="B39" s="25"/>
     </row>
     <row r="40">
-      <c r="A40" s="22"/>
-      <c r="B40" s="21"/>
+      <c r="A40" s="26"/>
+      <c r="B40" s="25"/>
     </row>
     <row r="41">
-      <c r="A41" s="22"/>
-      <c r="B41" s="21"/>
+      <c r="A41" s="26"/>
+      <c r="B41" s="25"/>
     </row>
     <row r="42">
-      <c r="A42" s="22"/>
-      <c r="B42" s="21"/>
+      <c r="A42" s="26"/>
+      <c r="B42" s="25"/>
     </row>
     <row r="43">
-      <c r="A43" s="22"/>
-      <c r="B43" s="21"/>
+      <c r="A43" s="26"/>
+      <c r="B43" s="25"/>
     </row>
     <row r="44">
-      <c r="A44" s="22"/>
-      <c r="B44" s="21"/>
+      <c r="A44" s="26"/>
+      <c r="B44" s="25"/>
     </row>
     <row r="45">
-      <c r="A45" s="22"/>
-      <c r="B45" s="21"/>
+      <c r="A45" s="26"/>
+      <c r="B45" s="25"/>
     </row>
     <row r="46">
-      <c r="A46" s="22"/>
-      <c r="B46" s="21"/>
+      <c r="A46" s="26"/>
+      <c r="B46" s="25"/>
     </row>
     <row r="47">
-      <c r="A47" s="22"/>
-      <c r="B47" s="21"/>
+      <c r="A47" s="26"/>
+      <c r="B47" s="25"/>
     </row>
     <row r="48">
-      <c r="A48" s="22"/>
-      <c r="B48" s="21"/>
+      <c r="A48" s="26"/>
+      <c r="B48" s="25"/>
     </row>
     <row r="49">
-      <c r="A49" s="22"/>
-      <c r="B49" s="21"/>
+      <c r="A49" s="26"/>
+      <c r="B49" s="25"/>
     </row>
     <row r="50">
-      <c r="A50" s="22"/>
-      <c r="B50" s="21"/>
+      <c r="A50" s="26"/>
+      <c r="B50" s="25"/>
     </row>
     <row r="51">
-      <c r="A51" s="22"/>
-      <c r="B51" s="21"/>
+      <c r="A51" s="26"/>
+      <c r="B51" s="25"/>
     </row>
     <row r="52">
-      <c r="A52" s="22"/>
-      <c r="B52" s="21"/>
+      <c r="A52" s="26"/>
+      <c r="B52" s="25"/>
     </row>
     <row r="53">
-      <c r="A53" s="22"/>
-      <c r="B53" s="21"/>
+      <c r="A53" s="26"/>
+      <c r="B53" s="25"/>
     </row>
     <row r="54">
-      <c r="A54" s="22"/>
-      <c r="B54" s="21"/>
+      <c r="A54" s="26"/>
+      <c r="B54" s="25"/>
     </row>
     <row r="55">
-      <c r="A55" s="22"/>
-      <c r="B55" s="21"/>
+      <c r="A55" s="26"/>
+      <c r="B55" s="25"/>
     </row>
     <row r="56">
-      <c r="A56" s="22"/>
-      <c r="B56" s="21"/>
+      <c r="A56" s="26"/>
+      <c r="B56" s="25"/>
     </row>
     <row r="57">
-      <c r="A57" s="22"/>
-      <c r="B57" s="21"/>
+      <c r="A57" s="26"/>
+      <c r="B57" s="25"/>
     </row>
     <row r="58">
-      <c r="A58" s="22"/>
-      <c r="B58" s="21"/>
+      <c r="A58" s="26"/>
+      <c r="B58" s="25"/>
     </row>
     <row r="59">
-      <c r="A59" s="22"/>
-      <c r="B59" s="21"/>
+      <c r="A59" s="26"/>
+      <c r="B59" s="25"/>
     </row>
     <row r="60">
-      <c r="A60" s="22"/>
-      <c r="B60" s="21"/>
+      <c r="A60" s="26"/>
+      <c r="B60" s="25"/>
     </row>
     <row r="61">
-      <c r="A61" s="22"/>
-      <c r="B61" s="21"/>
+      <c r="A61" s="26"/>
+      <c r="B61" s="25"/>
     </row>
     <row r="62">
-      <c r="A62" s="22"/>
-      <c r="B62" s="21"/>
+      <c r="A62" s="26"/>
+      <c r="B62" s="25"/>
     </row>
     <row r="63">
-      <c r="A63" s="22"/>
-      <c r="B63" s="21"/>
+      <c r="A63" s="26"/>
+      <c r="B63" s="25"/>
     </row>
     <row r="64">
-      <c r="A64" s="22"/>
-      <c r="B64" s="21"/>
+      <c r="A64" s="26"/>
+      <c r="B64" s="25"/>
     </row>
     <row r="65">
-      <c r="A65" s="22"/>
-      <c r="B65" s="21"/>
+      <c r="A65" s="26"/>
+      <c r="B65" s="25"/>
     </row>
     <row r="66">
-      <c r="A66" s="22"/>
-      <c r="B66" s="21"/>
+      <c r="A66" s="26"/>
+      <c r="B66" s="25"/>
     </row>
     <row r="67">
-      <c r="A67" s="22"/>
-      <c r="B67" s="21"/>
+      <c r="A67" s="26"/>
+      <c r="B67" s="25"/>
     </row>
     <row r="68">
-      <c r="A68" s="22"/>
-      <c r="B68" s="21"/>
+      <c r="A68" s="26"/>
+      <c r="B68" s="25"/>
     </row>
     <row r="69">
-      <c r="A69" s="22"/>
-      <c r="B69" s="21"/>
+      <c r="A69" s="26"/>
+      <c r="B69" s="25"/>
     </row>
     <row r="70">
-      <c r="A70" s="22"/>
-      <c r="B70" s="21"/>
+      <c r="A70" s="26"/>
+      <c r="B70" s="25"/>
     </row>
     <row r="71">
-      <c r="A71" s="22"/>
-      <c r="B71" s="21"/>
+      <c r="A71" s="26"/>
+      <c r="B71" s="25"/>
     </row>
     <row r="72">
-      <c r="A72" s="22"/>
-      <c r="B72" s="21"/>
+      <c r="A72" s="26"/>
+      <c r="B72" s="25"/>
     </row>
     <row r="73">
-      <c r="A73" s="22"/>
-      <c r="B73" s="21"/>
+      <c r="A73" s="26"/>
+      <c r="B73" s="25"/>
     </row>
     <row r="74">
-      <c r="A74" s="22"/>
-      <c r="B74" s="21"/>
+      <c r="A74" s="26"/>
+      <c r="B74" s="25"/>
     </row>
     <row r="75">
-      <c r="A75" s="22"/>
-      <c r="B75" s="21"/>
+      <c r="A75" s="26"/>
+      <c r="B75" s="25"/>
     </row>
     <row r="76">
-      <c r="A76" s="22"/>
-      <c r="B76" s="21"/>
+      <c r="A76" s="26"/>
+      <c r="B76" s="25"/>
     </row>
     <row r="77">
-      <c r="A77" s="22"/>
-      <c r="B77" s="21"/>
+      <c r="A77" s="26"/>
+      <c r="B77" s="25"/>
     </row>
     <row r="78">
-      <c r="A78" s="22"/>
-      <c r="B78" s="21"/>
+      <c r="A78" s="26"/>
+      <c r="B78" s="25"/>
     </row>
     <row r="79">
-      <c r="A79" s="22"/>
-      <c r="B79" s="21"/>
+      <c r="A79" s="26"/>
+      <c r="B79" s="25"/>
     </row>
     <row r="80">
-      <c r="A80" s="22"/>
-      <c r="B80" s="21"/>
+      <c r="A80" s="26"/>
+      <c r="B80" s="25"/>
     </row>
     <row r="81">
-      <c r="A81" s="22"/>
-      <c r="B81" s="21"/>
+      <c r="A81" s="26"/>
+      <c r="B81" s="25"/>
     </row>
     <row r="82">
-      <c r="A82" s="22"/>
-      <c r="B82" s="21"/>
+      <c r="A82" s="26"/>
+      <c r="B82" s="25"/>
     </row>
     <row r="83">
-      <c r="A83" s="22"/>
-      <c r="B83" s="21"/>
+      <c r="A83" s="26"/>
+      <c r="B83" s="25"/>
     </row>
     <row r="84">
-      <c r="A84" s="22"/>
-      <c r="B84" s="21"/>
+      <c r="A84" s="26"/>
+      <c r="B84" s="25"/>
     </row>
     <row r="85">
-      <c r="A85" s="22"/>
-      <c r="B85" s="21"/>
+      <c r="A85" s="26"/>
+      <c r="B85" s="25"/>
     </row>
     <row r="86">
-      <c r="A86" s="22"/>
-      <c r="B86" s="21"/>
+      <c r="A86" s="26"/>
+      <c r="B86" s="25"/>
     </row>
     <row r="87">
-      <c r="A87" s="22"/>
-      <c r="B87" s="21"/>
+      <c r="A87" s="26"/>
+      <c r="B87" s="25"/>
     </row>
     <row r="88">
-      <c r="A88" s="22"/>
-      <c r="B88" s="21"/>
+      <c r="A88" s="26"/>
+      <c r="B88" s="25"/>
     </row>
     <row r="89">
-      <c r="A89" s="22"/>
-      <c r="B89" s="21"/>
+      <c r="A89" s="26"/>
+      <c r="B89" s="25"/>
     </row>
     <row r="90">
-      <c r="A90" s="22"/>
-      <c r="B90" s="21"/>
+      <c r="A90" s="26"/>
+      <c r="B90" s="25"/>
     </row>
     <row r="91">
-      <c r="A91" s="22"/>
-      <c r="B91" s="21"/>
+      <c r="A91" s="26"/>
+      <c r="B91" s="25"/>
     </row>
     <row r="92">
-      <c r="A92" s="22"/>
-      <c r="B92" s="21"/>
+      <c r="A92" s="26"/>
+      <c r="B92" s="25"/>
     </row>
     <row r="93">
-      <c r="A93" s="22"/>
-      <c r="B93" s="21"/>
+      <c r="A93" s="26"/>
+      <c r="B93" s="25"/>
     </row>
     <row r="94">
-      <c r="A94" s="22"/>
-      <c r="B94" s="21"/>
+      <c r="A94" s="26"/>
+      <c r="B94" s="25"/>
     </row>
     <row r="95">
-      <c r="A95" s="22"/>
-      <c r="B95" s="21"/>
+      <c r="A95" s="26"/>
+      <c r="B95" s="25"/>
     </row>
     <row r="96">
-      <c r="A96" s="22"/>
-      <c r="B96" s="21"/>
+      <c r="A96" s="26"/>
+      <c r="B96" s="25"/>
     </row>
     <row r="97">
-      <c r="A97" s="22"/>
-      <c r="B97" s="21"/>
+      <c r="A97" s="26"/>
+      <c r="B97" s="25"/>
     </row>
     <row r="98">
-      <c r="A98" s="22"/>
-      <c r="B98" s="21"/>
+      <c r="A98" s="26"/>
+      <c r="B98" s="25"/>
     </row>
     <row r="99">
-      <c r="A99" s="22"/>
-      <c r="B99" s="21"/>
+      <c r="A99" s="26"/>
+      <c r="B99" s="25"/>
     </row>
     <row r="100">
-      <c r="A100" s="22"/>
-      <c r="B100" s="21"/>
+      <c r="A100" s="26"/>
+      <c r="B100" s="25"/>
     </row>
     <row r="101">
-      <c r="A101" s="22"/>
-      <c r="B101" s="21"/>
+      <c r="A101" s="26"/>
+      <c r="B101" s="25"/>
     </row>
     <row r="102">
-      <c r="A102" s="22"/>
-      <c r="B102" s="21"/>
+      <c r="A102" s="26"/>
+      <c r="B102" s="25"/>
     </row>
     <row r="103">
-      <c r="A103" s="22"/>
-      <c r="B103" s="21"/>
+      <c r="A103" s="26"/>
+      <c r="B103" s="25"/>
     </row>
     <row r="104">
-      <c r="A104" s="22"/>
-      <c r="B104" s="21"/>
+      <c r="A104" s="26"/>
+      <c r="B104" s="25"/>
     </row>
     <row r="105">
-      <c r="A105" s="22"/>
-      <c r="B105" s="21"/>
+      <c r="A105" s="26"/>
+      <c r="B105" s="25"/>
     </row>
     <row r="106">
-      <c r="A106" s="22"/>
-      <c r="B106" s="21"/>
+      <c r="A106" s="26"/>
+      <c r="B106" s="25"/>
     </row>
     <row r="107">
-      <c r="A107" s="22"/>
-      <c r="B107" s="21"/>
+      <c r="A107" s="26"/>
+      <c r="B107" s="25"/>
     </row>
     <row r="108">
-      <c r="A108" s="22"/>
-      <c r="B108" s="21"/>
+      <c r="A108" s="26"/>
+      <c r="B108" s="25"/>
     </row>
     <row r="109">
-      <c r="A109" s="22"/>
-      <c r="B109" s="21"/>
+      <c r="A109" s="26"/>
+      <c r="B109" s="25"/>
     </row>
     <row r="110">
-      <c r="A110" s="22"/>
-      <c r="B110" s="21"/>
+      <c r="A110" s="26"/>
+      <c r="B110" s="25"/>
     </row>
     <row r="111">
-      <c r="A111" s="22"/>
-      <c r="B111" s="21"/>
+      <c r="A111" s="26"/>
+      <c r="B111" s="25"/>
     </row>
     <row r="112">
-      <c r="A112" s="22"/>
-      <c r="B112" s="21"/>
+      <c r="A112" s="26"/>
+      <c r="B112" s="25"/>
     </row>
     <row r="113">
-      <c r="A113" s="22"/>
-      <c r="B113" s="21"/>
+      <c r="A113" s="26"/>
+      <c r="B113" s="25"/>
     </row>
     <row r="114">
-      <c r="A114" s="22"/>
-      <c r="B114" s="21"/>
+      <c r="A114" s="26"/>
+      <c r="B114" s="25"/>
     </row>
     <row r="115">
-      <c r="A115" s="22"/>
-      <c r="B115" s="21"/>
+      <c r="A115" s="26"/>
+      <c r="B115" s="25"/>
     </row>
     <row r="116">
-      <c r="A116" s="22"/>
-      <c r="B116" s="21"/>
+      <c r="A116" s="26"/>
+      <c r="B116" s="25"/>
     </row>
     <row r="117">
-      <c r="A117" s="22"/>
-      <c r="B117" s="21"/>
+      <c r="A117" s="26"/>
+      <c r="B117" s="25"/>
     </row>
     <row r="118">
-      <c r="A118" s="22"/>
-      <c r="B118" s="21"/>
+      <c r="A118" s="26"/>
+      <c r="B118" s="25"/>
     </row>
     <row r="119">
-      <c r="A119" s="22"/>
-      <c r="B119" s="21"/>
+      <c r="A119" s="26"/>
+      <c r="B119" s="25"/>
     </row>
     <row r="120">
-      <c r="A120" s="22"/>
-      <c r="B120" s="21"/>
+      <c r="A120" s="26"/>
+      <c r="B120" s="25"/>
     </row>
     <row r="121">
-      <c r="A121" s="22"/>
-      <c r="B121" s="21"/>
+      <c r="A121" s="26"/>
+      <c r="B121" s="25"/>
     </row>
     <row r="122">
-      <c r="A122" s="22"/>
-      <c r="B122" s="21"/>
+      <c r="A122" s="26"/>
+      <c r="B122" s="25"/>
     </row>
     <row r="123">
-      <c r="A123" s="22"/>
-      <c r="B123" s="21"/>
+      <c r="A123" s="26"/>
+      <c r="B123" s="25"/>
     </row>
     <row r="124">
-      <c r="A124" s="22"/>
-      <c r="B124" s="21"/>
+      <c r="A124" s="26"/>
+      <c r="B124" s="25"/>
     </row>
     <row r="125">
-      <c r="A125" s="22"/>
-      <c r="B125" s="21"/>
+      <c r="A125" s="26"/>
+      <c r="B125" s="25"/>
     </row>
     <row r="126">
-      <c r="A126" s="22"/>
-      <c r="B126" s="21"/>
+      <c r="A126" s="26"/>
+      <c r="B126" s="25"/>
     </row>
     <row r="127">
-      <c r="A127" s="22"/>
-      <c r="B127" s="21"/>
+      <c r="A127" s="26"/>
+      <c r="B127" s="25"/>
     </row>
     <row r="128">
-      <c r="A128" s="22"/>
-      <c r="B128" s="21"/>
+      <c r="A128" s="26"/>
+      <c r="B128" s="25"/>
     </row>
     <row r="129">
-      <c r="A129" s="22"/>
-      <c r="B129" s="21"/>
+      <c r="A129" s="26"/>
+      <c r="B129" s="25"/>
     </row>
     <row r="130">
-      <c r="A130" s="22"/>
-      <c r="B130" s="21"/>
+      <c r="A130" s="26"/>
+      <c r="B130" s="25"/>
     </row>
     <row r="131">
-      <c r="A131" s="22"/>
-      <c r="B131" s="21"/>
+      <c r="A131" s="26"/>
+      <c r="B131" s="25"/>
     </row>
     <row r="132">
-      <c r="A132" s="22"/>
-      <c r="B132" s="21"/>
+      <c r="A132" s="26"/>
+      <c r="B132" s="25"/>
     </row>
     <row r="133">
-      <c r="A133" s="22"/>
-      <c r="B133" s="21"/>
+      <c r="A133" s="26"/>
+      <c r="B133" s="25"/>
     </row>
     <row r="134">
-      <c r="A134" s="22"/>
-      <c r="B134" s="21"/>
+      <c r="A134" s="26"/>
+      <c r="B134" s="25"/>
     </row>
     <row r="135">
-      <c r="A135" s="22"/>
-      <c r="B135" s="21"/>
+      <c r="A135" s="26"/>
+      <c r="B135" s="25"/>
     </row>
     <row r="136">
-      <c r="A136" s="22"/>
-      <c r="B136" s="21"/>
+      <c r="A136" s="26"/>
+      <c r="B136" s="25"/>
     </row>
     <row r="137">
-      <c r="A137" s="22"/>
-      <c r="B137" s="21"/>
+      <c r="A137" s="26"/>
+      <c r="B137" s="25"/>
     </row>
     <row r="138">
-      <c r="A138" s="22"/>
-      <c r="B138" s="21"/>
+      <c r="A138" s="26"/>
+      <c r="B138" s="25"/>
     </row>
     <row r="139">
-      <c r="A139" s="22"/>
-      <c r="B139" s="21"/>
+      <c r="A139" s="26"/>
+      <c r="B139" s="25"/>
     </row>
     <row r="140">
-      <c r="A140" s="22"/>
-      <c r="B140" s="21"/>
+      <c r="A140" s="26"/>
+      <c r="B140" s="25"/>
     </row>
     <row r="141">
-      <c r="A141" s="22"/>
-      <c r="B141" s="21"/>
+      <c r="A141" s="26"/>
+      <c r="B141" s="25"/>
     </row>
     <row r="142">
-      <c r="A142" s="22"/>
-      <c r="B142" s="21"/>
+      <c r="A142" s="26"/>
+      <c r="B142" s="25"/>
     </row>
     <row r="143">
-      <c r="A143" s="22"/>
-      <c r="B143" s="21"/>
+      <c r="A143" s="26"/>
+      <c r="B143" s="25"/>
     </row>
     <row r="144">
-      <c r="A144" s="22"/>
-      <c r="B144" s="21"/>
+      <c r="A144" s="26"/>
+      <c r="B144" s="25"/>
     </row>
     <row r="145">
-      <c r="A145" s="22"/>
-      <c r="B145" s="21"/>
+      <c r="A145" s="26"/>
+      <c r="B145" s="25"/>
     </row>
     <row r="146">
-      <c r="A146" s="22"/>
-      <c r="B146" s="21"/>
+      <c r="A146" s="26"/>
+      <c r="B146" s="25"/>
     </row>
     <row r="147">
-      <c r="A147" s="22"/>
-      <c r="B147" s="21"/>
+      <c r="A147" s="26"/>
+      <c r="B147" s="25"/>
     </row>
     <row r="148">
-      <c r="A148" s="22"/>
-      <c r="B148" s="21"/>
+      <c r="A148" s="26"/>
+      <c r="B148" s="25"/>
     </row>
     <row r="149">
-      <c r="A149" s="22"/>
-      <c r="B149" s="21"/>
+      <c r="A149" s="26"/>
+      <c r="B149" s="25"/>
     </row>
     <row r="150">
-      <c r="A150" s="22"/>
-      <c r="B150" s="21"/>
+      <c r="A150" s="26"/>
+      <c r="B150" s="25"/>
     </row>
     <row r="151">
-      <c r="A151" s="22"/>
-      <c r="B151" s="21"/>
+      <c r="A151" s="26"/>
+      <c r="B151" s="25"/>
     </row>
     <row r="152">
-      <c r="A152" s="22"/>
-      <c r="B152" s="21"/>
+      <c r="A152" s="26"/>
+      <c r="B152" s="25"/>
     </row>
     <row r="153">
-      <c r="A153" s="22"/>
-      <c r="B153" s="21"/>
+      <c r="A153" s="26"/>
+      <c r="B153" s="25"/>
     </row>
     <row r="154">
-      <c r="A154" s="22"/>
-      <c r="B154" s="21"/>
+      <c r="A154" s="26"/>
+      <c r="B154" s="25"/>
     </row>
     <row r="155">
-      <c r="A155" s="22"/>
-      <c r="B155" s="21"/>
+      <c r="A155" s="26"/>
+      <c r="B155" s="25"/>
     </row>
     <row r="156">
-      <c r="A156" s="22"/>
-      <c r="B156" s="21"/>
+      <c r="A156" s="26"/>
+      <c r="B156" s="25"/>
     </row>
     <row r="157">
-      <c r="A157" s="22"/>
-      <c r="B157" s="21"/>
+      <c r="A157" s="26"/>
+      <c r="B157" s="25"/>
     </row>
     <row r="158">
-      <c r="A158" s="22"/>
-      <c r="B158" s="21"/>
+      <c r="A158" s="26"/>
+      <c r="B158" s="25"/>
     </row>
     <row r="159">
-      <c r="A159" s="22"/>
-      <c r="B159" s="21"/>
+      <c r="A159" s="26"/>
+      <c r="B159" s="25"/>
     </row>
     <row r="160">
-      <c r="A160" s="22"/>
-      <c r="B160" s="21"/>
+      <c r="A160" s="26"/>
+      <c r="B160" s="25"/>
     </row>
     <row r="161">
-      <c r="A161" s="22"/>
-      <c r="B161" s="21"/>
+      <c r="A161" s="26"/>
+      <c r="B161" s="25"/>
     </row>
     <row r="162">
-      <c r="A162" s="22"/>
-      <c r="B162" s="21"/>
+      <c r="A162" s="26"/>
+      <c r="B162" s="25"/>
     </row>
     <row r="163">
-      <c r="A163" s="22"/>
-      <c r="B163" s="21"/>
+      <c r="A163" s="26"/>
+      <c r="B163" s="25"/>
     </row>
     <row r="164">
-      <c r="A164" s="22"/>
-      <c r="B164" s="21"/>
+      <c r="A164" s="26"/>
+      <c r="B164" s="25"/>
     </row>
     <row r="165">
-      <c r="A165" s="22"/>
-      <c r="B165" s="21"/>
+      <c r="A165" s="26"/>
+      <c r="B165" s="25"/>
     </row>
     <row r="166">
-      <c r="A166" s="22"/>
-      <c r="B166" s="21"/>
+      <c r="A166" s="26"/>
+      <c r="B166" s="25"/>
     </row>
     <row r="167">
-      <c r="A167" s="22"/>
-      <c r="B167" s="21"/>
+      <c r="A167" s="26"/>
+      <c r="B167" s="25"/>
     </row>
     <row r="168">
-      <c r="A168" s="22"/>
-      <c r="B168" s="21"/>
+      <c r="A168" s="26"/>
+      <c r="B168" s="25"/>
     </row>
     <row r="169">
-      <c r="A169" s="22"/>
-      <c r="B169" s="21"/>
+      <c r="A169" s="26"/>
+      <c r="B169" s="25"/>
     </row>
     <row r="170">
-      <c r="A170" s="22"/>
-      <c r="B170" s="21"/>
+      <c r="A170" s="26"/>
+      <c r="B170" s="25"/>
     </row>
     <row r="171">
-      <c r="A171" s="22"/>
-      <c r="B171" s="21"/>
+      <c r="A171" s="26"/>
+      <c r="B171" s="25"/>
     </row>
     <row r="172">
-      <c r="A172" s="22"/>
-      <c r="B172" s="21"/>
+      <c r="A172" s="26"/>
+      <c r="B172" s="25"/>
     </row>
     <row r="173">
-      <c r="A173" s="22"/>
-      <c r="B173" s="21"/>
+      <c r="A173" s="26"/>
+      <c r="B173" s="25"/>
     </row>
     <row r="174">
-      <c r="A174" s="22"/>
-      <c r="B174" s="21"/>
+      <c r="A174" s="26"/>
+      <c r="B174" s="25"/>
     </row>
     <row r="175">
-      <c r="A175" s="22"/>
-      <c r="B175" s="21"/>
+      <c r="A175" s="26"/>
+      <c r="B175" s="25"/>
     </row>
     <row r="176">
-      <c r="A176" s="22"/>
-      <c r="B176" s="21"/>
+      <c r="A176" s="26"/>
+      <c r="B176" s="25"/>
     </row>
     <row r="177">
-      <c r="A177" s="22"/>
-      <c r="B177" s="21"/>
+      <c r="A177" s="26"/>
+      <c r="B177" s="25"/>
     </row>
     <row r="178">
-      <c r="A178" s="22"/>
-      <c r="B178" s="21"/>
+      <c r="A178" s="26"/>
+      <c r="B178" s="25"/>
     </row>
     <row r="179">
-      <c r="A179" s="22"/>
-      <c r="B179" s="21"/>
+      <c r="A179" s="26"/>
+      <c r="B179" s="25"/>
     </row>
     <row r="180">
-      <c r="A180" s="22"/>
-      <c r="B180" s="21"/>
+      <c r="A180" s="26"/>
+      <c r="B180" s="25"/>
     </row>
     <row r="181">
-      <c r="A181" s="22"/>
-      <c r="B181" s="21"/>
+      <c r="A181" s="26"/>
+      <c r="B181" s="25"/>
     </row>
     <row r="182">
-      <c r="A182" s="22"/>
-      <c r="B182" s="21"/>
+      <c r="A182" s="26"/>
+      <c r="B182" s="25"/>
     </row>
     <row r="183">
-      <c r="A183" s="22"/>
-      <c r="B183" s="21"/>
+      <c r="A183" s="26"/>
+      <c r="B183" s="25"/>
     </row>
     <row r="184">
-      <c r="A184" s="22"/>
-      <c r="B184" s="21"/>
+      <c r="A184" s="26"/>
+      <c r="B184" s="25"/>
     </row>
     <row r="185">
-      <c r="A185" s="22"/>
-      <c r="B185" s="21"/>
+      <c r="A185" s="26"/>
+      <c r="B185" s="25"/>
     </row>
     <row r="186">
-      <c r="A186" s="22"/>
-      <c r="B186" s="21"/>
+      <c r="A186" s="26"/>
+      <c r="B186" s="25"/>
     </row>
     <row r="187">
-      <c r="A187" s="22"/>
-      <c r="B187" s="21"/>
+      <c r="A187" s="26"/>
+      <c r="B187" s="25"/>
     </row>
     <row r="188">
-      <c r="A188" s="22"/>
-      <c r="B188" s="21"/>
+      <c r="A188" s="26"/>
+      <c r="B188" s="25"/>
     </row>
     <row r="189">
-      <c r="A189" s="22"/>
-      <c r="B189" s="21"/>
+      <c r="A189" s="26"/>
+      <c r="B189" s="25"/>
     </row>
     <row r="190">
-      <c r="A190" s="22"/>
-      <c r="B190" s="21"/>
+      <c r="A190" s="26"/>
+      <c r="B190" s="25"/>
     </row>
     <row r="191">
-      <c r="A191" s="22"/>
-      <c r="B191" s="21"/>
+      <c r="A191" s="26"/>
+      <c r="B191" s="25"/>
     </row>
     <row r="192">
-      <c r="A192" s="22"/>
-      <c r="B192" s="21"/>
+      <c r="A192" s="26"/>
+      <c r="B192" s="25"/>
     </row>
     <row r="193">
-      <c r="A193" s="22"/>
-      <c r="B193" s="21"/>
+      <c r="A193" s="26"/>
+      <c r="B193" s="25"/>
     </row>
     <row r="194">
-      <c r="A194" s="22"/>
-      <c r="B194" s="21"/>
+      <c r="A194" s="26"/>
+      <c r="B194" s="25"/>
     </row>
     <row r="195">
-      <c r="A195" s="22"/>
-      <c r="B195" s="21"/>
+      <c r="A195" s="26"/>
+      <c r="B195" s="25"/>
     </row>
     <row r="196">
-      <c r="A196" s="22"/>
-      <c r="B196" s="21"/>
+      <c r="A196" s="26"/>
+      <c r="B196" s="25"/>
     </row>
     <row r="197">
-      <c r="A197" s="22"/>
-      <c r="B197" s="21"/>
+      <c r="A197" s="26"/>
+      <c r="B197" s="25"/>
     </row>
     <row r="198">
-      <c r="A198" s="22"/>
-      <c r="B198" s="21"/>
+      <c r="A198" s="26"/>
+      <c r="B198" s="25"/>
     </row>
     <row r="199">
-      <c r="A199" s="22"/>
-      <c r="B199" s="21"/>
+      <c r="A199" s="26"/>
+      <c r="B199" s="25"/>
     </row>
     <row r="200">
-      <c r="A200" s="22"/>
-      <c r="B200" s="21"/>
+      <c r="A200" s="26"/>
+      <c r="B200" s="25"/>
     </row>
     <row r="201">
-      <c r="A201" s="22"/>
-      <c r="B201" s="21"/>
+      <c r="A201" s="26"/>
+      <c r="B201" s="25"/>
     </row>
     <row r="202">
-      <c r="A202" s="22"/>
-      <c r="B202" s="21"/>
+      <c r="A202" s="26"/>
+      <c r="B202" s="25"/>
     </row>
     <row r="203">
-      <c r="A203" s="22"/>
-      <c r="B203" s="21"/>
+      <c r="A203" s="26"/>
+      <c r="B203" s="25"/>
     </row>
     <row r="204">
-      <c r="A204" s="22"/>
-      <c r="B204" s="21"/>
+      <c r="A204" s="26"/>
+      <c r="B204" s="25"/>
     </row>
     <row r="205">
-      <c r="A205" s="22"/>
-      <c r="B205" s="21"/>
+      <c r="A205" s="26"/>
+      <c r="B205" s="25"/>
     </row>
     <row r="206">
-      <c r="A206" s="22"/>
-      <c r="B206" s="21"/>
+      <c r="A206" s="26"/>
+      <c r="B206" s="25"/>
     </row>
     <row r="207">
-      <c r="A207" s="22"/>
-      <c r="B207" s="21"/>
+      <c r="A207" s="26"/>
+      <c r="B207" s="25"/>
     </row>
     <row r="208">
-      <c r="A208" s="22"/>
-      <c r="B208" s="21"/>
+      <c r="A208" s="26"/>
+      <c r="B208" s="25"/>
     </row>
     <row r="209">
-      <c r="A209" s="22"/>
-      <c r="B209" s="21"/>
+      <c r="A209" s="26"/>
+      <c r="B209" s="25"/>
     </row>
     <row r="210">
-      <c r="A210" s="22"/>
-      <c r="B210" s="21"/>
+      <c r="A210" s="26"/>
+      <c r="B210" s="25"/>
     </row>
     <row r="211">
-      <c r="A211" s="22"/>
-      <c r="B211" s="21"/>
+      <c r="A211" s="26"/>
+      <c r="B211" s="25"/>
     </row>
     <row r="212">
-      <c r="A212" s="22"/>
-      <c r="B212" s="21"/>
+      <c r="A212" s="26"/>
+      <c r="B212" s="25"/>
     </row>
     <row r="213">
-      <c r="A213" s="22"/>
-      <c r="B213" s="21"/>
+      <c r="A213" s="26"/>
+      <c r="B213" s="25"/>
     </row>
     <row r="214">
-      <c r="A214" s="22"/>
-      <c r="B214" s="21"/>
+      <c r="A214" s="26"/>
+      <c r="B214" s="25"/>
     </row>
     <row r="215">
-      <c r="A215" s="22"/>
-      <c r="B215" s="21"/>
+      <c r="A215" s="26"/>
+      <c r="B215" s="25"/>
     </row>
     <row r="216">
-      <c r="A216" s="22"/>
-      <c r="B216" s="21"/>
+      <c r="A216" s="26"/>
+      <c r="B216" s="25"/>
     </row>
     <row r="217">
-      <c r="A217" s="22"/>
-      <c r="B217" s="21"/>
+      <c r="A217" s="26"/>
+      <c r="B217" s="25"/>
     </row>
     <row r="218">
-      <c r="A218" s="22"/>
-      <c r="B218" s="21"/>
+      <c r="A218" s="26"/>
+      <c r="B218" s="25"/>
     </row>
     <row r="219">
-      <c r="A219" s="22"/>
-      <c r="B219" s="21"/>
+      <c r="A219" s="26"/>
+      <c r="B219" s="25"/>
     </row>
     <row r="220">
-      <c r="A220" s="22"/>
-      <c r="B220" s="21"/>
+      <c r="A220" s="26"/>
+      <c r="B220" s="25"/>
     </row>
     <row r="221">
-      <c r="A221" s="22"/>
-      <c r="B221" s="21"/>
+      <c r="A221" s="26"/>
+      <c r="B221" s="25"/>
     </row>
     <row r="222">
-      <c r="A222" s="22"/>
-      <c r="B222" s="21"/>
+      <c r="A222" s="26"/>
+      <c r="B222" s="25"/>
     </row>
     <row r="223">
-      <c r="A223" s="22"/>
-      <c r="B223" s="21"/>
+      <c r="A223" s="26"/>
+      <c r="B223" s="25"/>
     </row>
     <row r="224">
-      <c r="A224" s="22"/>
-      <c r="B224" s="21"/>
+      <c r="A224" s="26"/>
+      <c r="B224" s="25"/>
     </row>
     <row r="225">
-      <c r="A225" s="22"/>
-      <c r="B225" s="21"/>
+      <c r="A225" s="26"/>
+      <c r="B225" s="25"/>
     </row>
     <row r="226">
-      <c r="A226" s="22"/>
-      <c r="B226" s="21"/>
+      <c r="A226" s="26"/>
+      <c r="B226" s="25"/>
     </row>
     <row r="227">
-      <c r="A227" s="22"/>
-      <c r="B227" s="21"/>
+      <c r="A227" s="26"/>
+      <c r="B227" s="25"/>
     </row>
     <row r="228">
-      <c r="A228" s="22"/>
-      <c r="B228" s="21"/>
+      <c r="A228" s="26"/>
+      <c r="B228" s="25"/>
     </row>
     <row r="229">
-      <c r="A229" s="22"/>
-      <c r="B229" s="21"/>
+      <c r="A229" s="26"/>
+      <c r="B229" s="25"/>
     </row>
     <row r="230">
-      <c r="A230" s="22"/>
-      <c r="B230" s="21"/>
+      <c r="A230" s="26"/>
+      <c r="B230" s="25"/>
     </row>
     <row r="231">
-      <c r="A231" s="22"/>
-      <c r="B231" s="21"/>
+      <c r="A231" s="26"/>
+      <c r="B231" s="25"/>
     </row>
     <row r="232">
-      <c r="A232" s="22"/>
-      <c r="B232" s="21"/>
+      <c r="A232" s="26"/>
+      <c r="B232" s="25"/>
     </row>
     <row r="233">
-      <c r="A233" s="22"/>
-      <c r="B233" s="21"/>
+      <c r="A233" s="26"/>
+      <c r="B233" s="25"/>
     </row>
     <row r="234">
-      <c r="A234" s="22"/>
-      <c r="B234" s="21"/>
+      <c r="A234" s="26"/>
+      <c r="B234" s="25"/>
     </row>
     <row r="235">
-      <c r="A235" s="22"/>
-      <c r="B235" s="21"/>
+      <c r="A235" s="26"/>
+      <c r="B235" s="25"/>
     </row>
     <row r="236">
-      <c r="A236" s="22"/>
-      <c r="B236" s="21"/>
+      <c r="A236" s="26"/>
+      <c r="B236" s="25"/>
     </row>
     <row r="237">
-      <c r="A237" s="22"/>
-      <c r="B237" s="21"/>
+      <c r="A237" s="26"/>
+      <c r="B237" s="25"/>
     </row>
     <row r="238">
-      <c r="A238" s="22"/>
-      <c r="B238" s="21"/>
+      <c r="A238" s="26"/>
+      <c r="B238" s="25"/>
     </row>
     <row r="239">
-      <c r="A239" s="22"/>
-      <c r="B239" s="21"/>
+      <c r="A239" s="26"/>
+      <c r="B239" s="25"/>
     </row>
     <row r="240">
-      <c r="A240" s="22"/>
-      <c r="B240" s="21"/>
+      <c r="A240" s="26"/>
+      <c r="B240" s="25"/>
     </row>
     <row r="241">
-      <c r="A241" s="22"/>
-      <c r="B241" s="21"/>
+      <c r="A241" s="26"/>
+      <c r="B241" s="25"/>
     </row>
     <row r="242">
-      <c r="A242" s="22"/>
-      <c r="B242" s="21"/>
+      <c r="A242" s="26"/>
+      <c r="B242" s="25"/>
     </row>
     <row r="243">
-      <c r="A243" s="22"/>
-      <c r="B243" s="21"/>
+      <c r="A243" s="26"/>
+      <c r="B243" s="25"/>
     </row>
     <row r="244">
-      <c r="A244" s="22"/>
-      <c r="B244" s="21"/>
+      <c r="A244" s="26"/>
+      <c r="B244" s="25"/>
     </row>
     <row r="245">
-      <c r="A245" s="22"/>
-      <c r="B245" s="21"/>
+      <c r="A245" s="26"/>
+      <c r="B245" s="25"/>
     </row>
     <row r="246">
-      <c r="A246" s="22"/>
-      <c r="B246" s="21"/>
+      <c r="A246" s="26"/>
+      <c r="B246" s="25"/>
     </row>
     <row r="247">
-      <c r="A247" s="22"/>
-      <c r="B247" s="21"/>
+      <c r="A247" s="26"/>
+      <c r="B247" s="25"/>
     </row>
     <row r="248">
-      <c r="A248" s="22"/>
-      <c r="B248" s="21"/>
+      <c r="A248" s="26"/>
+      <c r="B248" s="25"/>
     </row>
     <row r="249">
-      <c r="A249" s="22"/>
-      <c r="B249" s="21"/>
+      <c r="A249" s="26"/>
+      <c r="B249" s="25"/>
     </row>
     <row r="250">
-      <c r="A250" s="22"/>
-      <c r="B250" s="21"/>
+      <c r="A250" s="26"/>
+      <c r="B250" s="25"/>
     </row>
     <row r="251">
-      <c r="A251" s="22"/>
-      <c r="B251" s="21"/>
+      <c r="A251" s="26"/>
+      <c r="B251" s="25"/>
     </row>
     <row r="252">
-      <c r="A252" s="22"/>
-      <c r="B252" s="21"/>
+      <c r="A252" s="26"/>
+      <c r="B252" s="25"/>
     </row>
     <row r="253">
-      <c r="A253" s="22"/>
-      <c r="B253" s="21"/>
+      <c r="A253" s="26"/>
+      <c r="B253" s="25"/>
     </row>
     <row r="254">
-      <c r="A254" s="22"/>
-      <c r="B254" s="21"/>
+      <c r="A254" s="26"/>
+      <c r="B254" s="25"/>
     </row>
     <row r="255">
-      <c r="A255" s="22"/>
-      <c r="B255" s="21"/>
+      <c r="A255" s="26"/>
+      <c r="B255" s="25"/>
     </row>
     <row r="256">
-      <c r="A256" s="22"/>
-      <c r="B256" s="21"/>
+      <c r="A256" s="26"/>
+      <c r="B256" s="25"/>
     </row>
     <row r="257">
-      <c r="A257" s="22"/>
-      <c r="B257" s="21"/>
+      <c r="A257" s="26"/>
+      <c r="B257" s="25"/>
     </row>
     <row r="258">
-      <c r="A258" s="22"/>
-      <c r="B258" s="21"/>
+      <c r="A258" s="26"/>
+      <c r="B258" s="25"/>
     </row>
     <row r="259">
-      <c r="A259" s="22"/>
-      <c r="B259" s="21"/>
+      <c r="A259" s="26"/>
+      <c r="B259" s="25"/>
     </row>
     <row r="260">
-      <c r="A260" s="22"/>
-      <c r="B260" s="21"/>
+      <c r="A260" s="26"/>
+      <c r="B260" s="25"/>
     </row>
     <row r="261">
-      <c r="A261" s="22"/>
-      <c r="B261" s="21"/>
+      <c r="A261" s="26"/>
+      <c r="B261" s="25"/>
     </row>
     <row r="262">
-      <c r="A262" s="22"/>
-      <c r="B262" s="21"/>
+      <c r="A262" s="26"/>
+      <c r="B262" s="25"/>
     </row>
     <row r="263">
-      <c r="A263" s="22"/>
-      <c r="B263" s="21"/>
+      <c r="A263" s="26"/>
+      <c r="B263" s="25"/>
     </row>
     <row r="264">
-      <c r="A264" s="22"/>
-      <c r="B264" s="21"/>
+      <c r="A264" s="26"/>
+      <c r="B264" s="25"/>
     </row>
     <row r="265">
-      <c r="A265" s="22"/>
-      <c r="B265" s="21"/>
+      <c r="A265" s="26"/>
+      <c r="B265" s="25"/>
     </row>
     <row r="266">
-      <c r="A266" s="22"/>
-      <c r="B266" s="21"/>
+      <c r="A266" s="26"/>
+      <c r="B266" s="25"/>
     </row>
     <row r="267">
-      <c r="A267" s="22"/>
-      <c r="B267" s="21"/>
+      <c r="A267" s="26"/>
+      <c r="B267" s="25"/>
     </row>
     <row r="268">
-      <c r="A268" s="22"/>
-      <c r="B268" s="21"/>
+      <c r="A268" s="26"/>
+      <c r="B268" s="25"/>
     </row>
     <row r="269">
-      <c r="A269" s="22"/>
-      <c r="B269" s="21"/>
+      <c r="A269" s="26"/>
+      <c r="B269" s="25"/>
     </row>
     <row r="270">
-      <c r="A270" s="22"/>
-      <c r="B270" s="21"/>
+      <c r="A270" s="26"/>
+      <c r="B270" s="25"/>
     </row>
     <row r="271">
-      <c r="A271" s="22"/>
-      <c r="B271" s="21"/>
+      <c r="A271" s="26"/>
+      <c r="B271" s="25"/>
     </row>
     <row r="272">
-      <c r="A272" s="22"/>
-      <c r="B272" s="21"/>
+      <c r="A272" s="26"/>
+      <c r="B272" s="25"/>
     </row>
     <row r="273">
-      <c r="A273" s="22"/>
-      <c r="B273" s="21"/>
+      <c r="A273" s="26"/>
+      <c r="B273" s="25"/>
     </row>
     <row r="274">
-      <c r="A274" s="22"/>
-      <c r="B274" s="21"/>
+      <c r="A274" s="26"/>
+      <c r="B274" s="25"/>
     </row>
     <row r="275">
-      <c r="A275" s="22"/>
-      <c r="B275" s="21"/>
+      <c r="A275" s="26"/>
+      <c r="B275" s="25"/>
     </row>
     <row r="276">
-      <c r="A276" s="22"/>
-      <c r="B276" s="21"/>
+      <c r="A276" s="26"/>
+      <c r="B276" s="25"/>
     </row>
     <row r="277">
-      <c r="A277" s="22"/>
-      <c r="B277" s="21"/>
+      <c r="A277" s="26"/>
+      <c r="B277" s="25"/>
     </row>
     <row r="278">
-      <c r="A278" s="22"/>
-      <c r="B278" s="21"/>
+      <c r="A278" s="26"/>
+      <c r="B278" s="25"/>
     </row>
     <row r="279">
-      <c r="A279" s="22"/>
-      <c r="B279" s="21"/>
+      <c r="A279" s="26"/>
+      <c r="B279" s="25"/>
     </row>
     <row r="280">
-      <c r="A280" s="22"/>
-      <c r="B280" s="21"/>
+      <c r="A280" s="26"/>
+      <c r="B280" s="25"/>
     </row>
     <row r="281">
-      <c r="A281" s="22"/>
-      <c r="B281" s="21"/>
+      <c r="A281" s="26"/>
+      <c r="B281" s="25"/>
     </row>
     <row r="282">
-      <c r="A282" s="22"/>
-      <c r="B282" s="21"/>
+      <c r="A282" s="26"/>
+      <c r="B282" s="25"/>
     </row>
     <row r="283">
-      <c r="A283" s="22"/>
-      <c r="B283" s="21"/>
+      <c r="A283" s="26"/>
+      <c r="B283" s="25"/>
     </row>
     <row r="284">
-      <c r="A284" s="22"/>
-      <c r="B284" s="21"/>
+      <c r="A284" s="26"/>
+      <c r="B284" s="25"/>
     </row>
     <row r="285">
-      <c r="A285" s="22"/>
-      <c r="B285" s="21"/>
+      <c r="A285" s="26"/>
+      <c r="B285" s="25"/>
     </row>
     <row r="286">
-      <c r="A286" s="22"/>
-      <c r="B286" s="21"/>
+      <c r="A286" s="26"/>
+      <c r="B286" s="25"/>
     </row>
     <row r="287">
-      <c r="A287" s="22"/>
-      <c r="B287" s="21"/>
+      <c r="A287" s="26"/>
+      <c r="B287" s="25"/>
     </row>
     <row r="288">
-      <c r="A288" s="22"/>
-      <c r="B288" s="21"/>
+      <c r="A288" s="26"/>
+      <c r="B288" s="25"/>
     </row>
     <row r="289">
-      <c r="A289" s="22"/>
-      <c r="B289" s="21"/>
+      <c r="A289" s="26"/>
+      <c r="B289" s="25"/>
     </row>
     <row r="290">
-      <c r="A290" s="22"/>
-      <c r="B290" s="21"/>
+      <c r="A290" s="26"/>
+      <c r="B290" s="25"/>
     </row>
     <row r="291">
-      <c r="A291" s="22"/>
-      <c r="B291" s="21"/>
+      <c r="A291" s="26"/>
+      <c r="B291" s="25"/>
     </row>
     <row r="292">
-      <c r="A292" s="22"/>
-      <c r="B292" s="21"/>
+      <c r="A292" s="26"/>
+      <c r="B292" s="25"/>
     </row>
     <row r="293">
-      <c r="A293" s="22"/>
-      <c r="B293" s="21"/>
+      <c r="A293" s="26"/>
+      <c r="B293" s="25"/>
     </row>
     <row r="294">
-      <c r="A294" s="22"/>
-      <c r="B294" s="21"/>
+      <c r="A294" s="26"/>
+      <c r="B294" s="25"/>
     </row>
     <row r="295">
-      <c r="A295" s="22"/>
-      <c r="B295" s="21"/>
+      <c r="A295" s="26"/>
+      <c r="B295" s="25"/>
     </row>
     <row r="296">
-      <c r="A296" s="22"/>
-      <c r="B296" s="21"/>
+      <c r="A296" s="26"/>
+      <c r="B296" s="25"/>
     </row>
     <row r="297">
-      <c r="A297" s="22"/>
-      <c r="B297" s="21"/>
+      <c r="A297" s="26"/>
+      <c r="B297" s="25"/>
     </row>
     <row r="298">
-      <c r="A298" s="22"/>
-      <c r="B298" s="21"/>
+      <c r="A298" s="26"/>
+      <c r="B298" s="25"/>
     </row>
     <row r="299">
-      <c r="A299" s="22"/>
-      <c r="B299" s="21"/>
+      <c r="A299" s="26"/>
+      <c r="B299" s="25"/>
     </row>
     <row r="300">
-      <c r="A300" s="22"/>
-      <c r="B300" s="21"/>
+      <c r="A300" s="26"/>
+      <c r="B300" s="25"/>
     </row>
     <row r="301">
-      <c r="A301" s="22"/>
-      <c r="B301" s="21"/>
+      <c r="A301" s="26"/>
+      <c r="B301" s="25"/>
     </row>
     <row r="302">
-      <c r="A302" s="22"/>
-      <c r="B302" s="21"/>
+      <c r="A302" s="26"/>
+      <c r="B302" s="25"/>
     </row>
     <row r="303">
-      <c r="A303" s="22"/>
-      <c r="B303" s="21"/>
+      <c r="A303" s="26"/>
+      <c r="B303" s="25"/>
     </row>
     <row r="304">
-      <c r="A304" s="22"/>
-      <c r="B304" s="21"/>
+      <c r="A304" s="26"/>
+      <c r="B304" s="25"/>
     </row>
     <row r="305">
-      <c r="A305" s="22"/>
-      <c r="B305" s="21"/>
+      <c r="A305" s="26"/>
+      <c r="B305" s="25"/>
     </row>
     <row r="306">
-      <c r="A306" s="22"/>
-      <c r="B306" s="21"/>
+      <c r="A306" s="26"/>
+      <c r="B306" s="25"/>
     </row>
     <row r="307">
-      <c r="A307" s="22"/>
-      <c r="B307" s="21"/>
+      <c r="A307" s="26"/>
+      <c r="B307" s="25"/>
     </row>
     <row r="308">
-      <c r="A308" s="22"/>
-      <c r="B308" s="21"/>
+      <c r="A308" s="26"/>
+      <c r="B308" s="25"/>
     </row>
     <row r="309">
-      <c r="A309" s="22"/>
-      <c r="B309" s="21"/>
+      <c r="A309" s="26"/>
+      <c r="B309" s="25"/>
     </row>
     <row r="310">
-      <c r="A310" s="22"/>
-      <c r="B310" s="21"/>
+      <c r="A310" s="26"/>
+      <c r="B310" s="25"/>
     </row>
     <row r="311">
-      <c r="A311" s="22"/>
-      <c r="B311" s="21"/>
+      <c r="A311" s="26"/>
+      <c r="B311" s="25"/>
     </row>
     <row r="312">
-      <c r="A312" s="22"/>
-      <c r="B312" s="21"/>
+      <c r="A312" s="26"/>
+      <c r="B312" s="25"/>
     </row>
     <row r="313">
-      <c r="A313" s="22"/>
-      <c r="B313" s="21"/>
+      <c r="A313" s="26"/>
+      <c r="B313" s="25"/>
     </row>
     <row r="314">
-      <c r="A314" s="22"/>
-      <c r="B314" s="21"/>
+      <c r="A314" s="26"/>
+      <c r="B314" s="25"/>
     </row>
     <row r="315">
-      <c r="A315" s="22"/>
-      <c r="B315" s="21"/>
+      <c r="A315" s="26"/>
+      <c r="B315" s="25"/>
     </row>
     <row r="316">
-      <c r="A316" s="22"/>
-      <c r="B316" s="21"/>
+      <c r="A316" s="26"/>
+      <c r="B316" s="25"/>
     </row>
     <row r="317">
-      <c r="A317" s="22"/>
-      <c r="B317" s="21"/>
+      <c r="A317" s="26"/>
+      <c r="B317" s="25"/>
     </row>
     <row r="318">
-      <c r="A318" s="22"/>
-      <c r="B318" s="21"/>
+      <c r="A318" s="26"/>
+      <c r="B318" s="25"/>
     </row>
     <row r="319">
-      <c r="A319" s="22"/>
-      <c r="B319" s="21"/>
+      <c r="A319" s="26"/>
+      <c r="B319" s="25"/>
     </row>
     <row r="320">
-      <c r="A320" s="22"/>
-      <c r="B320" s="21"/>
+      <c r="A320" s="26"/>
+      <c r="B320" s="25"/>
     </row>
     <row r="321">
-      <c r="A321" s="22"/>
-      <c r="B321" s="21"/>
+      <c r="A321" s="26"/>
+      <c r="B321" s="25"/>
     </row>
     <row r="322">
-      <c r="A322" s="22"/>
-      <c r="B322" s="21"/>
+      <c r="A322" s="26"/>
+      <c r="B322" s="25"/>
     </row>
     <row r="323">
-      <c r="A323" s="22"/>
-      <c r="B323" s="21"/>
+      <c r="A323" s="26"/>
+      <c r="B323" s="25"/>
     </row>
     <row r="324">
-      <c r="A324" s="22"/>
-      <c r="B324" s="21"/>
+      <c r="A324" s="26"/>
+      <c r="B324" s="25"/>
     </row>
     <row r="325">
-      <c r="A325" s="22"/>
-      <c r="B325" s="21"/>
+      <c r="A325" s="26"/>
+      <c r="B325" s="25"/>
     </row>
     <row r="326">
-      <c r="A326" s="22"/>
-      <c r="B326" s="21"/>
+      <c r="A326" s="26"/>
+      <c r="B326" s="25"/>
     </row>
     <row r="327">
-      <c r="A327" s="22"/>
-      <c r="B327" s="21"/>
+      <c r="A327" s="26"/>
+      <c r="B327" s="25"/>
     </row>
     <row r="328">
-      <c r="A328" s="22"/>
-      <c r="B328" s="21"/>
+      <c r="A328" s="26"/>
+      <c r="B328" s="25"/>
     </row>
     <row r="329">
-      <c r="A329" s="22"/>
-      <c r="B329" s="21"/>
+      <c r="A329" s="26"/>
+      <c r="B329" s="25"/>
     </row>
     <row r="330">
-      <c r="A330" s="22"/>
-      <c r="B330" s="21"/>
+      <c r="A330" s="26"/>
+      <c r="B330" s="25"/>
     </row>
     <row r="331">
-      <c r="A331" s="22"/>
-      <c r="B331" s="21"/>
+      <c r="A331" s="26"/>
+      <c r="B331" s="25"/>
     </row>
     <row r="332">
-      <c r="A332" s="22"/>
-      <c r="B332" s="21"/>
+      <c r="A332" s="26"/>
+      <c r="B332" s="25"/>
     </row>
     <row r="333">
-      <c r="A333" s="22"/>
-      <c r="B333" s="21"/>
+      <c r="A333" s="26"/>
+      <c r="B333" s="25"/>
     </row>
     <row r="334">
-      <c r="A334" s="22"/>
-      <c r="B334" s="21"/>
+      <c r="A334" s="26"/>
+      <c r="B334" s="25"/>
     </row>
     <row r="335">
-      <c r="A335" s="22"/>
-      <c r="B335" s="21"/>
+      <c r="A335" s="26"/>
+      <c r="B335" s="25"/>
     </row>
     <row r="336">
-      <c r="A336" s="22"/>
-      <c r="B336" s="21"/>
+      <c r="A336" s="26"/>
+      <c r="B336" s="25"/>
     </row>
     <row r="337">
-      <c r="A337" s="22"/>
-      <c r="B337" s="21"/>
+      <c r="A337" s="26"/>
+      <c r="B337" s="25"/>
     </row>
     <row r="338">
-      <c r="A338" s="22"/>
-      <c r="B338" s="21"/>
+      <c r="A338" s="26"/>
+      <c r="B338" s="25"/>
     </row>
     <row r="339">
-      <c r="A339" s="22"/>
-      <c r="B339" s="21"/>
+      <c r="A339" s="26"/>
+      <c r="B339" s="25"/>
     </row>
     <row r="340">
-      <c r="A340" s="22"/>
-      <c r="B340" s="21"/>
+      <c r="A340" s="26"/>
+      <c r="B340" s="25"/>
     </row>
     <row r="341">
-      <c r="A341" s="22"/>
-      <c r="B341" s="21"/>
+      <c r="A341" s="26"/>
+      <c r="B341" s="25"/>
     </row>
     <row r="342">
-      <c r="A342" s="22"/>
-      <c r="B342" s="21"/>
+      <c r="A342" s="26"/>
+      <c r="B342" s="25"/>
     </row>
     <row r="343">
-      <c r="A343" s="22"/>
-      <c r="B343" s="21"/>
+      <c r="A343" s="26"/>
+      <c r="B343" s="25"/>
     </row>
     <row r="344">
-      <c r="A344" s="22"/>
-      <c r="B344" s="21"/>
+      <c r="A344" s="26"/>
+      <c r="B344" s="25"/>
     </row>
     <row r="345">
-      <c r="A345" s="22"/>
-      <c r="B345" s="21"/>
+      <c r="A345" s="26"/>
+      <c r="B345" s="25"/>
     </row>
     <row r="346">
-      <c r="A346" s="22"/>
-      <c r="B346" s="21"/>
+      <c r="A346" s="26"/>
+      <c r="B346" s="25"/>
     </row>
     <row r="347">
-      <c r="A347" s="22"/>
-      <c r="B347" s="21"/>
+      <c r="A347" s="26"/>
+      <c r="B347" s="25"/>
     </row>
     <row r="348">
-      <c r="A348" s="22"/>
-      <c r="B348" s="21"/>
+      <c r="A348" s="26"/>
+      <c r="B348" s="25"/>
     </row>
     <row r="349">
-      <c r="A349" s="22"/>
-      <c r="B349" s="21"/>
+      <c r="A349" s="26"/>
+      <c r="B349" s="25"/>
     </row>
     <row r="350">
-      <c r="A350" s="22"/>
-      <c r="B350" s="21"/>
+      <c r="A350" s="26"/>
+      <c r="B350" s="25"/>
     </row>
     <row r="351">
-      <c r="A351" s="22"/>
-      <c r="B351" s="21"/>
+      <c r="A351" s="26"/>
+      <c r="B351" s="25"/>
     </row>
     <row r="352">
-      <c r="A352" s="22"/>
-      <c r="B352" s="21"/>
+      <c r="A352" s="26"/>
+      <c r="B352" s="25"/>
     </row>
     <row r="353">
-      <c r="A353" s="22"/>
-      <c r="B353" s="21"/>
+      <c r="A353" s="26"/>
+      <c r="B353" s="25"/>
     </row>
     <row r="354">
-      <c r="A354" s="22"/>
-      <c r="B354" s="21"/>
+      <c r="A354" s="26"/>
+      <c r="B354" s="25"/>
     </row>
     <row r="355">
-      <c r="A355" s="22"/>
-      <c r="B355" s="21"/>
+      <c r="A355" s="26"/>
+      <c r="B355" s="25"/>
     </row>
     <row r="356">
-      <c r="A356" s="22"/>
-      <c r="B356" s="21"/>
+      <c r="A356" s="26"/>
+      <c r="B356" s="25"/>
     </row>
     <row r="357">
-      <c r="A357" s="22"/>
-      <c r="B357" s="21"/>
+      <c r="A357" s="26"/>
+      <c r="B357" s="25"/>
     </row>
     <row r="358">
-      <c r="A358" s="22"/>
-      <c r="B358" s="21"/>
+      <c r="A358" s="26"/>
+      <c r="B358" s="25"/>
     </row>
     <row r="359">
-      <c r="A359" s="22"/>
-      <c r="B359" s="21"/>
+      <c r="A359" s="26"/>
+      <c r="B359" s="25"/>
     </row>
     <row r="360">
-      <c r="A360" s="22"/>
-      <c r="B360" s="21"/>
+      <c r="A360" s="26"/>
+      <c r="B360" s="25"/>
     </row>
     <row r="361">
-      <c r="A361" s="22"/>
-      <c r="B361" s="21"/>
+      <c r="A361" s="26"/>
+      <c r="B361" s="25"/>
     </row>
     <row r="362">
-      <c r="A362" s="22"/>
-      <c r="B362" s="21"/>
+      <c r="A362" s="26"/>
+      <c r="B362" s="25"/>
     </row>
     <row r="363">
-      <c r="A363" s="22"/>
-      <c r="B363" s="21"/>
+      <c r="A363" s="26"/>
+      <c r="B363" s="25"/>
     </row>
     <row r="364">
-      <c r="A364" s="22"/>
-      <c r="B364" s="21"/>
+      <c r="A364" s="26"/>
+      <c r="B364" s="25"/>
     </row>
     <row r="365">
-      <c r="A365" s="22"/>
-      <c r="B365" s="21"/>
+      <c r="A365" s="26"/>
+      <c r="B365" s="25"/>
     </row>
     <row r="366">
-      <c r="A366" s="22"/>
-      <c r="B366" s="21"/>
+      <c r="A366" s="26"/>
+      <c r="B366" s="25"/>
     </row>
     <row r="367">
-      <c r="A367" s="22"/>
-      <c r="B367" s="21"/>
+      <c r="A367" s="26"/>
+      <c r="B367" s="25"/>
     </row>
     <row r="368">
-      <c r="A368" s="22"/>
-      <c r="B368" s="21"/>
+      <c r="A368" s="26"/>
+      <c r="B368" s="25"/>
     </row>
     <row r="369">
-      <c r="A369" s="22"/>
-      <c r="B369" s="21"/>
+      <c r="A369" s="26"/>
+      <c r="B369" s="25"/>
     </row>
     <row r="370">
-      <c r="A370" s="22"/>
-      <c r="B370" s="21"/>
+      <c r="A370" s="26"/>
+      <c r="B370" s="25"/>
     </row>
     <row r="371">
-      <c r="A371" s="22"/>
-      <c r="B371" s="21"/>
+      <c r="A371" s="26"/>
+      <c r="B371" s="25"/>
     </row>
     <row r="372">
-      <c r="A372" s="22"/>
-      <c r="B372" s="21"/>
+      <c r="A372" s="26"/>
+      <c r="B372" s="25"/>
     </row>
     <row r="373">
-      <c r="A373" s="22"/>
-      <c r="B373" s="21"/>
+      <c r="A373" s="26"/>
+      <c r="B373" s="25"/>
     </row>
     <row r="374">
-      <c r="A374" s="22"/>
-      <c r="B374" s="21"/>
+      <c r="A374" s="26"/>
+      <c r="B374" s="25"/>
     </row>
     <row r="375">
-      <c r="A375" s="22"/>
-      <c r="B375" s="21"/>
+      <c r="A375" s="26"/>
+      <c r="B375" s="25"/>
     </row>
     <row r="376">
-      <c r="A376" s="22"/>
-      <c r="B376" s="21"/>
+      <c r="A376" s="26"/>
+      <c r="B376" s="25"/>
     </row>
     <row r="377">
-      <c r="A377" s="22"/>
-      <c r="B377" s="21"/>
+      <c r="A377" s="26"/>
+      <c r="B377" s="25"/>
     </row>
     <row r="378">
-      <c r="A378" s="22"/>
-      <c r="B378" s="21"/>
+      <c r="A378" s="26"/>
+      <c r="B378" s="25"/>
     </row>
     <row r="379">
-      <c r="A379" s="22"/>
-      <c r="B379" s="21"/>
+      <c r="A379" s="26"/>
+      <c r="B379" s="25"/>
     </row>
     <row r="380">
-      <c r="A380" s="22"/>
-      <c r="B380" s="21"/>
+      <c r="A380" s="26"/>
+      <c r="B380" s="25"/>
     </row>
     <row r="381">
-      <c r="A381" s="22"/>
-      <c r="B381" s="21"/>
+      <c r="A381" s="26"/>
+      <c r="B381" s="25"/>
     </row>
     <row r="382">
-      <c r="A382" s="22"/>
-      <c r="B382" s="21"/>
+      <c r="A382" s="26"/>
+      <c r="B382" s="25"/>
     </row>
     <row r="383">
-      <c r="A383" s="22"/>
-      <c r="B383" s="21"/>
+      <c r="A383" s="26"/>
+      <c r="B383" s="25"/>
     </row>
     <row r="384">
-      <c r="A384" s="22"/>
-      <c r="B384" s="21"/>
+      <c r="A384" s="26"/>
+      <c r="B384" s="25"/>
     </row>
     <row r="385">
-      <c r="A385" s="22"/>
-      <c r="B385" s="21"/>
+      <c r="A385" s="26"/>
+      <c r="B385" s="25"/>
     </row>
     <row r="386">
-      <c r="A386" s="22"/>
-      <c r="B386" s="21"/>
+      <c r="A386" s="26"/>
+      <c r="B386" s="25"/>
     </row>
     <row r="387">
-      <c r="A387" s="22"/>
-      <c r="B387" s="21"/>
+      <c r="A387" s="26"/>
+      <c r="B387" s="25"/>
     </row>
     <row r="388">
-      <c r="A388" s="22"/>
-      <c r="B388" s="21"/>
+      <c r="A388" s="26"/>
+      <c r="B388" s="25"/>
     </row>
     <row r="389">
-      <c r="A389" s="22"/>
-      <c r="B389" s="21"/>
+      <c r="A389" s="26"/>
+      <c r="B389" s="25"/>
     </row>
     <row r="390">
-      <c r="A390" s="22"/>
-      <c r="B390" s="21"/>
+      <c r="A390" s="26"/>
+      <c r="B390" s="25"/>
     </row>
     <row r="391">
-      <c r="A391" s="22"/>
-      <c r="B391" s="21"/>
+      <c r="A391" s="26"/>
+      <c r="B391" s="25"/>
     </row>
     <row r="392">
-      <c r="A392" s="22"/>
-      <c r="B392" s="21"/>
+      <c r="A392" s="26"/>
+      <c r="B392" s="25"/>
     </row>
     <row r="393">
-      <c r="A393" s="22"/>
-      <c r="B393" s="21"/>
+      <c r="A393" s="26"/>
+      <c r="B393" s="25"/>
     </row>
     <row r="394">
-      <c r="A394" s="22"/>
-      <c r="B394" s="21"/>
+      <c r="A394" s="26"/>
+      <c r="B394" s="25"/>
     </row>
     <row r="395">
-      <c r="A395" s="22"/>
-      <c r="B395" s="21"/>
+      <c r="A395" s="26"/>
+      <c r="B395" s="25"/>
     </row>
     <row r="396">
-      <c r="A396" s="22"/>
-      <c r="B396" s="21"/>
+      <c r="A396" s="26"/>
+      <c r="B396" s="25"/>
     </row>
     <row r="397">
-      <c r="A397" s="22"/>
-      <c r="B397" s="21"/>
+      <c r="A397" s="26"/>
+      <c r="B397" s="25"/>
     </row>
     <row r="398">
-      <c r="A398" s="22"/>
-      <c r="B398" s="21"/>
+      <c r="A398" s="26"/>
+      <c r="B398" s="25"/>
     </row>
     <row r="399">
-      <c r="A399" s="22"/>
-      <c r="B399" s="21"/>
+      <c r="A399" s="26"/>
+      <c r="B399" s="25"/>
     </row>
     <row r="400">
-      <c r="A400" s="22"/>
-      <c r="B400" s="21"/>
+      <c r="A400" s="26"/>
+      <c r="B400" s="25"/>
     </row>
     <row r="401">
-      <c r="A401" s="22"/>
-      <c r="B401" s="21"/>
+      <c r="A401" s="26"/>
+      <c r="B401" s="25"/>
     </row>
     <row r="402">
-      <c r="A402" s="22"/>
-      <c r="B402" s="21"/>
+      <c r="A402" s="26"/>
+      <c r="B402" s="25"/>
     </row>
     <row r="403">
-      <c r="A403" s="22"/>
-      <c r="B403" s="21"/>
+      <c r="A403" s="26"/>
+      <c r="B403" s="25"/>
     </row>
     <row r="404">
-      <c r="A404" s="22"/>
-      <c r="B404" s="21"/>
+      <c r="A404" s="26"/>
+      <c r="B404" s="25"/>
     </row>
     <row r="405">
-      <c r="A405" s="22"/>
-      <c r="B405" s="21"/>
+      <c r="A405" s="26"/>
+      <c r="B405" s="25"/>
     </row>
     <row r="406">
-      <c r="A406" s="22"/>
-      <c r="B406" s="21"/>
+      <c r="A406" s="26"/>
+      <c r="B406" s="25"/>
     </row>
     <row r="407">
-      <c r="A407" s="22"/>
-      <c r="B407" s="21"/>
+      <c r="A407" s="26"/>
+      <c r="B407" s="25"/>
     </row>
     <row r="408">
-      <c r="A408" s="22"/>
-      <c r="B408" s="21"/>
+      <c r="A408" s="26"/>
+      <c r="B408" s="25"/>
     </row>
     <row r="409">
-      <c r="A409" s="22"/>
-      <c r="B409" s="21"/>
+      <c r="A409" s="26"/>
+      <c r="B409" s="25"/>
     </row>
     <row r="410">
-      <c r="A410" s="22"/>
-      <c r="B410" s="21"/>
+      <c r="A410" s="26"/>
+      <c r="B410" s="25"/>
     </row>
     <row r="411">
-      <c r="A411" s="22"/>
-      <c r="B411" s="21"/>
+      <c r="A411" s="26"/>
+      <c r="B411" s="25"/>
     </row>
     <row r="412">
-      <c r="A412" s="22"/>
-      <c r="B412" s="21"/>
+      <c r="A412" s="26"/>
+      <c r="B412" s="25"/>
     </row>
     <row r="413">
-      <c r="A413" s="22"/>
-      <c r="B413" s="21"/>
+      <c r="A413" s="26"/>
+      <c r="B413" s="25"/>
     </row>
     <row r="414">
-      <c r="A414" s="22"/>
-      <c r="B414" s="21"/>
+      <c r="A414" s="26"/>
+      <c r="B414" s="25"/>
     </row>
     <row r="415">
-      <c r="A415" s="22"/>
-      <c r="B415" s="21"/>
+      <c r="A415" s="26"/>
+      <c r="B415" s="25"/>
     </row>
     <row r="416">
-      <c r="A416" s="22"/>
-      <c r="B416" s="21"/>
+      <c r="A416" s="26"/>
+      <c r="B416" s="25"/>
     </row>
     <row r="417">
-      <c r="A417" s="22"/>
-      <c r="B417" s="21"/>
+      <c r="A417" s="26"/>
+      <c r="B417" s="25"/>
     </row>
     <row r="418">
-      <c r="A418" s="22"/>
-      <c r="B418" s="21"/>
+      <c r="A418" s="26"/>
+      <c r="B418" s="25"/>
     </row>
     <row r="419">
-      <c r="A419" s="22"/>
-      <c r="B419" s="21"/>
+      <c r="A419" s="26"/>
+      <c r="B419" s="25"/>
     </row>
     <row r="420">
-      <c r="A420" s="22"/>
-      <c r="B420" s="21"/>
+      <c r="A420" s="26"/>
+      <c r="B420" s="25"/>
     </row>
     <row r="421">
-      <c r="A421" s="22"/>
-      <c r="B421" s="21"/>
+      <c r="A421" s="26"/>
+      <c r="B421" s="25"/>
     </row>
     <row r="422">
-      <c r="A422" s="22"/>
-      <c r="B422" s="21"/>
+      <c r="A422" s="26"/>
+      <c r="B422" s="25"/>
     </row>
     <row r="423">
-      <c r="A423" s="22"/>
-      <c r="B423" s="21"/>
+      <c r="A423" s="26"/>
+      <c r="B423" s="25"/>
     </row>
     <row r="424">
-      <c r="A424" s="22"/>
-      <c r="B424" s="21"/>
+      <c r="A424" s="26"/>
+      <c r="B424" s="25"/>
     </row>
     <row r="425">
-      <c r="A425" s="22"/>
-      <c r="B425" s="21"/>
+      <c r="A425" s="26"/>
+      <c r="B425" s="25"/>
     </row>
     <row r="426">
-      <c r="A426" s="22"/>
-      <c r="B426" s="21"/>
+      <c r="A426" s="26"/>
+      <c r="B426" s="25"/>
     </row>
     <row r="427">
-      <c r="A427" s="22"/>
-      <c r="B427" s="21"/>
+      <c r="A427" s="26"/>
+      <c r="B427" s="25"/>
     </row>
     <row r="428">
-      <c r="A428" s="22"/>
-      <c r="B428" s="21"/>
+      <c r="A428" s="26"/>
+      <c r="B428" s="25"/>
     </row>
     <row r="429">
-      <c r="A429" s="22"/>
-      <c r="B429" s="21"/>
+      <c r="A429" s="26"/>
+      <c r="B429" s="25"/>
     </row>
     <row r="430">
-      <c r="A430" s="22"/>
-      <c r="B430" s="21"/>
+      <c r="A430" s="26"/>
+      <c r="B430" s="25"/>
     </row>
     <row r="431">
-      <c r="A431" s="22"/>
-      <c r="B431" s="21"/>
+      <c r="A431" s="26"/>
+      <c r="B431" s="25"/>
     </row>
     <row r="432">
-      <c r="A432" s="22"/>
-      <c r="B432" s="21"/>
+      <c r="A432" s="26"/>
+      <c r="B432" s="25"/>
     </row>
     <row r="433">
-      <c r="A433" s="22"/>
-      <c r="B433" s="21"/>
+      <c r="A433" s="26"/>
+      <c r="B433" s="25"/>
     </row>
     <row r="434">
-      <c r="A434" s="22"/>
-      <c r="B434" s="21"/>
+      <c r="A434" s="26"/>
+      <c r="B434" s="25"/>
     </row>
     <row r="435">
-      <c r="A435" s="22"/>
-      <c r="B435" s="21"/>
+      <c r="A435" s="26"/>
+      <c r="B435" s="25"/>
     </row>
     <row r="436">
-      <c r="A436" s="22"/>
-      <c r="B436" s="21"/>
+      <c r="A436" s="26"/>
+      <c r="B436" s="25"/>
     </row>
     <row r="437">
-      <c r="A437" s="22"/>
-      <c r="B437" s="21"/>
+      <c r="A437" s="26"/>
+      <c r="B437" s="25"/>
     </row>
     <row r="438">
-      <c r="A438" s="22"/>
-      <c r="B438" s="21"/>
+      <c r="A438" s="26"/>
+      <c r="B438" s="25"/>
     </row>
     <row r="439">
-      <c r="A439" s="22"/>
-      <c r="B439" s="21"/>
+      <c r="A439" s="26"/>
+      <c r="B439" s="25"/>
     </row>
     <row r="440">
-      <c r="A440" s="22"/>
-      <c r="B440" s="21"/>
+      <c r="A440" s="26"/>
+      <c r="B440" s="25"/>
     </row>
     <row r="441">
-      <c r="A441" s="22"/>
-      <c r="B441" s="21"/>
+      <c r="A441" s="26"/>
+      <c r="B441" s="25"/>
     </row>
     <row r="442">
-      <c r="A442" s="22"/>
-      <c r="B442" s="21"/>
+      <c r="A442" s="26"/>
+      <c r="B442" s="25"/>
     </row>
     <row r="443">
-      <c r="A443" s="22"/>
-      <c r="B443" s="21"/>
+      <c r="A443" s="26"/>
+      <c r="B443" s="25"/>
     </row>
     <row r="444">
-      <c r="A444" s="22"/>
-      <c r="B444" s="21"/>
+      <c r="A444" s="26"/>
+      <c r="B444" s="25"/>
     </row>
     <row r="445">
-      <c r="A445" s="22"/>
-      <c r="B445" s="21"/>
+      <c r="A445" s="26"/>
+      <c r="B445" s="25"/>
     </row>
     <row r="446">
-      <c r="A446" s="22"/>
-      <c r="B446" s="21"/>
+      <c r="A446" s="26"/>
+      <c r="B446" s="25"/>
     </row>
     <row r="447">
-      <c r="A447" s="22"/>
-      <c r="B447" s="21"/>
+      <c r="A447" s="26"/>
+      <c r="B447" s="25"/>
     </row>
     <row r="448">
-      <c r="A448" s="22"/>
-      <c r="B448" s="21"/>
+      <c r="A448" s="26"/>
+      <c r="B448" s="25"/>
     </row>
     <row r="449">
-      <c r="A449" s="22"/>
-      <c r="B449" s="21"/>
+      <c r="A449" s="26"/>
+      <c r="B449" s="25"/>
     </row>
     <row r="450">
-      <c r="A450" s="22"/>
-      <c r="B450" s="21"/>
+      <c r="A450" s="26"/>
+      <c r="B450" s="25"/>
     </row>
     <row r="451">
-      <c r="A451" s="22"/>
-      <c r="B451" s="21"/>
+      <c r="A451" s="26"/>
+      <c r="B451" s="25"/>
     </row>
     <row r="452">
-      <c r="A452" s="22"/>
-      <c r="B452" s="21"/>
+      <c r="A452" s="26"/>
+      <c r="B452" s="25"/>
     </row>
     <row r="453">
-      <c r="A453" s="22"/>
-      <c r="B453" s="21"/>
+      <c r="A453" s="26"/>
+      <c r="B453" s="25"/>
     </row>
     <row r="454">
-      <c r="A454" s="22"/>
-      <c r="B454" s="21"/>
+      <c r="A454" s="26"/>
+      <c r="B454" s="25"/>
     </row>
     <row r="455">
-      <c r="A455" s="22"/>
-      <c r="B455" s="21"/>
+      <c r="A455" s="26"/>
+      <c r="B455" s="25"/>
     </row>
     <row r="456">
-      <c r="A456" s="22"/>
-      <c r="B456" s="21"/>
+      <c r="A456" s="26"/>
+      <c r="B456" s="25"/>
     </row>
     <row r="457">
-      <c r="A457" s="22"/>
-      <c r="B457" s="21"/>
+      <c r="A457" s="26"/>
+      <c r="B457" s="25"/>
     </row>
     <row r="458">
-      <c r="A458" s="22"/>
-      <c r="B458" s="21"/>
+      <c r="A458" s="26"/>
+      <c r="B458" s="25"/>
     </row>
     <row r="459">
-      <c r="A459" s="22"/>
-      <c r="B459" s="21"/>
+      <c r="A459" s="26"/>
+      <c r="B459" s="25"/>
     </row>
     <row r="460">
-      <c r="A460" s="22"/>
-      <c r="B460" s="21"/>
+      <c r="A460" s="26"/>
+      <c r="B460" s="25"/>
     </row>
     <row r="461">
-      <c r="A461" s="22"/>
-      <c r="B461" s="21"/>
+      <c r="A461" s="26"/>
+      <c r="B461" s="25"/>
     </row>
     <row r="462">
-      <c r="A462" s="22"/>
-      <c r="B462" s="21"/>
+      <c r="A462" s="26"/>
+      <c r="B462" s="25"/>
     </row>
     <row r="463">
-      <c r="A463" s="22"/>
-      <c r="B463" s="21"/>
+      <c r="A463" s="26"/>
+      <c r="B463" s="25"/>
     </row>
     <row r="464">
-      <c r="A464" s="22"/>
-      <c r="B464" s="21"/>
+      <c r="A464" s="26"/>
+      <c r="B464" s="25"/>
     </row>
     <row r="465">
-      <c r="A465" s="22"/>
-      <c r="B465" s="21"/>
+      <c r="A465" s="26"/>
+      <c r="B465" s="25"/>
     </row>
     <row r="466">
-      <c r="A466" s="22"/>
-      <c r="B466" s="21"/>
+      <c r="A466" s="26"/>
+      <c r="B466" s="25"/>
     </row>
     <row r="467">
-      <c r="A467" s="22"/>
-      <c r="B467" s="21"/>
+      <c r="A467" s="26"/>
+      <c r="B467" s="25"/>
     </row>
     <row r="468">
-      <c r="A468" s="22"/>
-      <c r="B468" s="21"/>
+      <c r="A468" s="26"/>
+      <c r="B468" s="25"/>
     </row>
     <row r="469">
-      <c r="A469" s="22"/>
-      <c r="B469" s="21"/>
+      <c r="A469" s="26"/>
+      <c r="B469" s="25"/>
     </row>
     <row r="470">
-      <c r="A470" s="22"/>
-      <c r="B470" s="21"/>
+      <c r="A470" s="26"/>
+      <c r="B470" s="25"/>
     </row>
     <row r="471">
-      <c r="A471" s="22"/>
-      <c r="B471" s="21"/>
+      <c r="A471" s="26"/>
+      <c r="B471" s="25"/>
     </row>
     <row r="472">
-      <c r="A472" s="22"/>
-      <c r="B472" s="21"/>
+      <c r="A472" s="26"/>
+      <c r="B472" s="25"/>
     </row>
     <row r="473">
-      <c r="A473" s="22"/>
-      <c r="B473" s="21"/>
+      <c r="A473" s="26"/>
+      <c r="B473" s="25"/>
     </row>
     <row r="474">
-      <c r="A474" s="22"/>
-      <c r="B474" s="21"/>
+      <c r="A474" s="26"/>
+      <c r="B474" s="25"/>
     </row>
     <row r="475">
-      <c r="A475" s="22"/>
-      <c r="B475" s="21"/>
+      <c r="A475" s="26"/>
+      <c r="B475" s="25"/>
     </row>
     <row r="476">
-      <c r="A476" s="22"/>
-      <c r="B476" s="21"/>
+      <c r="A476" s="26"/>
+      <c r="B476" s="25"/>
     </row>
     <row r="477">
-      <c r="A477" s="22"/>
-      <c r="B477" s="21"/>
+      <c r="A477" s="26"/>
+      <c r="B477" s="25"/>
     </row>
     <row r="478">
-      <c r="A478" s="22"/>
-      <c r="B478" s="21"/>
+      <c r="A478" s="26"/>
+      <c r="B478" s="25"/>
     </row>
     <row r="479">
-      <c r="A479" s="22"/>
-      <c r="B479" s="21"/>
+      <c r="A479" s="26"/>
+      <c r="B479" s="25"/>
     </row>
     <row r="480">
-      <c r="A480" s="22"/>
-      <c r="B480" s="21"/>
+      <c r="A480" s="26"/>
+      <c r="B480" s="25"/>
     </row>
     <row r="481">
-      <c r="A481" s="22"/>
-      <c r="B481" s="21"/>
+      <c r="A481" s="26"/>
+      <c r="B481" s="25"/>
     </row>
     <row r="482">
-      <c r="A482" s="22"/>
-      <c r="B482" s="21"/>
+      <c r="A482" s="26"/>
+      <c r="B482" s="25"/>
     </row>
     <row r="483">
-      <c r="A483" s="22"/>
-      <c r="B483" s="21"/>
+      <c r="A483" s="26"/>
+      <c r="B483" s="25"/>
     </row>
     <row r="484">
-      <c r="A484" s="22"/>
-      <c r="B484" s="21"/>
+      <c r="A484" s="26"/>
+      <c r="B484" s="25"/>
     </row>
     <row r="485">
-      <c r="A485" s="22"/>
-      <c r="B485" s="21"/>
+      <c r="A485" s="26"/>
+      <c r="B485" s="25"/>
     </row>
     <row r="486">
-      <c r="A486" s="22"/>
-      <c r="B486" s="21"/>
+      <c r="A486" s="26"/>
+      <c r="B486" s="25"/>
     </row>
     <row r="487">
-      <c r="A487" s="22"/>
-      <c r="B487" s="21"/>
+      <c r="A487" s="26"/>
+      <c r="B487" s="25"/>
     </row>
     <row r="488">
-      <c r="A488" s="22"/>
-      <c r="B488" s="21"/>
+      <c r="A488" s="26"/>
+      <c r="B488" s="25"/>
     </row>
     <row r="489">
-      <c r="A489" s="22"/>
-      <c r="B489" s="21"/>
+      <c r="A489" s="26"/>
+      <c r="B489" s="25"/>
     </row>
     <row r="490">
-      <c r="A490" s="22"/>
-      <c r="B490" s="21"/>
+      <c r="A490" s="26"/>
+      <c r="B490" s="25"/>
     </row>
     <row r="491">
-      <c r="A491" s="22"/>
-      <c r="B491" s="21"/>
+      <c r="A491" s="26"/>
+      <c r="B491" s="25"/>
     </row>
     <row r="492">
-      <c r="A492" s="22"/>
-      <c r="B492" s="21"/>
+      <c r="A492" s="26"/>
+      <c r="B492" s="25"/>
     </row>
     <row r="493">
-      <c r="A493" s="22"/>
-      <c r="B493" s="21"/>
+      <c r="A493" s="26"/>
+      <c r="B493" s="25"/>
     </row>
     <row r="494">
-      <c r="A494" s="22"/>
-      <c r="B494" s="21"/>
+      <c r="A494" s="26"/>
+      <c r="B494" s="25"/>
     </row>
     <row r="495">
-      <c r="A495" s="22"/>
-      <c r="B495" s="21"/>
+      <c r="A495" s="26"/>
+      <c r="B495" s="25"/>
     </row>
     <row r="496">
-      <c r="A496" s="22"/>
-      <c r="B496" s="21"/>
+      <c r="A496" s="26"/>
+      <c r="B496" s="25"/>
     </row>
     <row r="497">
-      <c r="A497" s="22"/>
-      <c r="B497" s="21"/>
+      <c r="A497" s="26"/>
+      <c r="B497" s="25"/>
     </row>
     <row r="498">
-      <c r="A498" s="22"/>
-      <c r="B498" s="21"/>
+      <c r="A498" s="26"/>
+      <c r="B498" s="25"/>
     </row>
     <row r="499">
-      <c r="A499" s="22"/>
-      <c r="B499" s="21"/>
+      <c r="A499" s="26"/>
+      <c r="B499" s="25"/>
     </row>
     <row r="500">
-      <c r="A500" s="22"/>
-      <c r="B500" s="21"/>
+      <c r="A500" s="26"/>
+      <c r="B500" s="25"/>
     </row>
     <row r="501">
-      <c r="A501" s="22"/>
-      <c r="B501" s="21"/>
+      <c r="A501" s="26"/>
+      <c r="B501" s="25"/>
     </row>
     <row r="502">
-      <c r="A502" s="22"/>
-      <c r="B502" s="21"/>
+      <c r="A502" s="26"/>
+      <c r="B502" s="25"/>
     </row>
     <row r="503">
-      <c r="A503" s="22"/>
-      <c r="B503" s="21"/>
+      <c r="A503" s="26"/>
+      <c r="B503" s="25"/>
     </row>
     <row r="504">
-      <c r="A504" s="22"/>
-      <c r="B504" s="21"/>
+      <c r="A504" s="26"/>
+      <c r="B504" s="25"/>
     </row>
     <row r="505">
-      <c r="A505" s="22"/>
-      <c r="B505" s="21"/>
+      <c r="A505" s="26"/>
+      <c r="B505" s="25"/>
     </row>
     <row r="506">
-      <c r="A506" s="22"/>
-      <c r="B506" s="21"/>
+      <c r="A506" s="26"/>
+      <c r="B506" s="25"/>
     </row>
     <row r="507">
-      <c r="A507" s="22"/>
-      <c r="B507" s="21"/>
+      <c r="A507" s="26"/>
+      <c r="B507" s="25"/>
     </row>
     <row r="508">
-      <c r="A508" s="22"/>
-      <c r="B508" s="21"/>
+      <c r="A508" s="26"/>
+      <c r="B508" s="25"/>
     </row>
     <row r="509">
-      <c r="A509" s="22"/>
-      <c r="B509" s="21"/>
+      <c r="A509" s="26"/>
+      <c r="B509" s="25"/>
     </row>
     <row r="510">
-      <c r="A510" s="22"/>
-      <c r="B510" s="21"/>
+      <c r="A510" s="26"/>
+      <c r="B510" s="25"/>
     </row>
     <row r="511">
-      <c r="A511" s="22"/>
-      <c r="B511" s="21"/>
+      <c r="A511" s="26"/>
+      <c r="B511" s="25"/>
     </row>
     <row r="512">
-      <c r="A512" s="22"/>
-      <c r="B512" s="21"/>
+      <c r="A512" s="26"/>
+      <c r="B512" s="25"/>
     </row>
     <row r="513">
-      <c r="A513" s="22"/>
-      <c r="B513" s="21"/>
+      <c r="A513" s="26"/>
+      <c r="B513" s="25"/>
     </row>
     <row r="514">
-      <c r="A514" s="22"/>
-      <c r="B514" s="21"/>
+      <c r="A514" s="26"/>
+      <c r="B514" s="25"/>
     </row>
     <row r="515">
-      <c r="A515" s="22"/>
-      <c r="B515" s="21"/>
+      <c r="A515" s="26"/>
+      <c r="B515" s="25"/>
     </row>
     <row r="516">
-      <c r="A516" s="22"/>
-      <c r="B516" s="21"/>
+      <c r="A516" s="26"/>
+      <c r="B516" s="25"/>
     </row>
     <row r="517">
-      <c r="A517" s="22"/>
-      <c r="B517" s="21"/>
+      <c r="A517" s="26"/>
+      <c r="B517" s="25"/>
     </row>
     <row r="518">
-      <c r="A518" s="22"/>
-      <c r="B518" s="21"/>
+      <c r="A518" s="26"/>
+      <c r="B518" s="25"/>
     </row>
     <row r="519">
-      <c r="A519" s="22"/>
-      <c r="B519" s="21"/>
+      <c r="A519" s="26"/>
+      <c r="B519" s="25"/>
     </row>
     <row r="520">
-      <c r="A520" s="22"/>
-      <c r="B520" s="21"/>
+      <c r="A520" s="26"/>
+      <c r="B520" s="25"/>
     </row>
     <row r="521">
-      <c r="A521" s="22"/>
-      <c r="B521" s="21"/>
+      <c r="A521" s="26"/>
+      <c r="B521" s="25"/>
     </row>
     <row r="522">
-      <c r="A522" s="22"/>
-      <c r="B522" s="21"/>
+      <c r="A522" s="26"/>
+      <c r="B522" s="25"/>
     </row>
     <row r="523">
-      <c r="A523" s="22"/>
-      <c r="B523" s="21"/>
+      <c r="A523" s="26"/>
+      <c r="B523" s="25"/>
     </row>
     <row r="524">
-      <c r="A524" s="22"/>
-      <c r="B524" s="21"/>
+      <c r="A524" s="26"/>
+      <c r="B524" s="25"/>
     </row>
     <row r="525">
-      <c r="A525" s="22"/>
-      <c r="B525" s="21"/>
+      <c r="A525" s="26"/>
+      <c r="B525" s="25"/>
     </row>
     <row r="526">
-      <c r="A526" s="22"/>
-      <c r="B526" s="21"/>
+      <c r="A526" s="26"/>
+      <c r="B526" s="25"/>
     </row>
     <row r="527">
-      <c r="A527" s="22"/>
-      <c r="B527" s="21"/>
+      <c r="A527" s="26"/>
+      <c r="B527" s="25"/>
     </row>
     <row r="528">
-      <c r="A528" s="22"/>
-      <c r="B528" s="21"/>
+      <c r="A528" s="26"/>
+      <c r="B528" s="25"/>
     </row>
     <row r="529">
-      <c r="A529" s="22"/>
-      <c r="B529" s="21"/>
+      <c r="A529" s="26"/>
+      <c r="B529" s="25"/>
     </row>
     <row r="530">
-      <c r="A530" s="22"/>
-      <c r="B530" s="21"/>
+      <c r="A530" s="26"/>
+      <c r="B530" s="25"/>
     </row>
     <row r="531">
-      <c r="A531" s="22"/>
-      <c r="B531" s="21"/>
+      <c r="A531" s="26"/>
+      <c r="B531" s="25"/>
     </row>
     <row r="532">
-      <c r="A532" s="22"/>
-      <c r="B532" s="21"/>
+      <c r="A532" s="26"/>
+      <c r="B532" s="25"/>
     </row>
     <row r="533">
-      <c r="A533" s="22"/>
-      <c r="B533" s="21"/>
+      <c r="A533" s="26"/>
+      <c r="B533" s="25"/>
     </row>
     <row r="534">
-      <c r="A534" s="22"/>
-      <c r="B534" s="21"/>
+      <c r="A534" s="26"/>
+      <c r="B534" s="25"/>
     </row>
     <row r="535">
-      <c r="A535" s="22"/>
-      <c r="B535" s="21"/>
+      <c r="A535" s="26"/>
+      <c r="B535" s="25"/>
     </row>
     <row r="536">
-      <c r="A536" s="22"/>
-      <c r="B536" s="21"/>
+      <c r="A536" s="26"/>
+      <c r="B536" s="25"/>
     </row>
     <row r="537">
-      <c r="A537" s="22"/>
-      <c r="B537" s="21"/>
+      <c r="A537" s="26"/>
+      <c r="B537" s="25"/>
     </row>
     <row r="538">
-      <c r="A538" s="22"/>
-      <c r="B538" s="21"/>
+      <c r="A538" s="26"/>
+      <c r="B538" s="25"/>
     </row>
     <row r="539">
-      <c r="A539" s="22"/>
-      <c r="B539" s="21"/>
+      <c r="A539" s="26"/>
+      <c r="B539" s="25"/>
     </row>
     <row r="540">
-      <c r="A540" s="22"/>
-      <c r="B540" s="21"/>
+      <c r="A540" s="26"/>
+      <c r="B540" s="25"/>
     </row>
     <row r="541">
-      <c r="A541" s="22"/>
-      <c r="B541" s="21"/>
+      <c r="A541" s="26"/>
+      <c r="B541" s="25"/>
     </row>
     <row r="542">
-      <c r="A542" s="22"/>
-      <c r="B542" s="21"/>
+      <c r="A542" s="26"/>
+      <c r="B542" s="25"/>
     </row>
     <row r="543">
-      <c r="A543" s="22"/>
-      <c r="B543" s="21"/>
+      <c r="A543" s="26"/>
+      <c r="B543" s="25"/>
     </row>
     <row r="544">
-      <c r="A544" s="22"/>
-      <c r="B544" s="21"/>
+      <c r="A544" s="26"/>
+      <c r="B544" s="25"/>
     </row>
     <row r="545">
-      <c r="A545" s="22"/>
-      <c r="B545" s="21"/>
+      <c r="A545" s="26"/>
+      <c r="B545" s="25"/>
     </row>
     <row r="546">
-      <c r="A546" s="22"/>
-      <c r="B546" s="21"/>
+      <c r="A546" s="26"/>
+      <c r="B546" s="25"/>
     </row>
     <row r="547">
-      <c r="A547" s="22"/>
-      <c r="B547" s="21"/>
+      <c r="A547" s="26"/>
+      <c r="B547" s="25"/>
     </row>
     <row r="548">
-      <c r="A548" s="22"/>
-      <c r="B548" s="21"/>
+      <c r="A548" s="26"/>
+      <c r="B548" s="25"/>
     </row>
     <row r="549">
-      <c r="A549" s="22"/>
-      <c r="B549" s="21"/>
+      <c r="A549" s="26"/>
+      <c r="B549" s="25"/>
     </row>
     <row r="550">
-      <c r="A550" s="22"/>
-      <c r="B550" s="21"/>
+      <c r="A550" s="26"/>
+      <c r="B550" s="25"/>
     </row>
     <row r="551">
-      <c r="A551" s="22"/>
-      <c r="B551" s="21"/>
+      <c r="A551" s="26"/>
+      <c r="B551" s="25"/>
     </row>
     <row r="552">
-      <c r="A552" s="22"/>
-      <c r="B552" s="21"/>
+      <c r="A552" s="26"/>
+      <c r="B552" s="25"/>
     </row>
     <row r="553">
-      <c r="A553" s="22"/>
-      <c r="B553" s="21"/>
+      <c r="A553" s="26"/>
+      <c r="B553" s="25"/>
     </row>
     <row r="554">
-      <c r="A554" s="22"/>
-      <c r="B554" s="21"/>
+      <c r="A554" s="26"/>
+      <c r="B554" s="25"/>
     </row>
     <row r="555">
-      <c r="A555" s="22"/>
-      <c r="B555" s="21"/>
+      <c r="A555" s="26"/>
+      <c r="B555" s="25"/>
     </row>
     <row r="556">
-      <c r="A556" s="22"/>
-      <c r="B556" s="21"/>
+      <c r="A556" s="26"/>
+      <c r="B556" s="25"/>
     </row>
     <row r="557">
-      <c r="A557" s="22"/>
-      <c r="B557" s="21"/>
+      <c r="A557" s="26"/>
+      <c r="B557" s="25"/>
     </row>
     <row r="558">
-      <c r="A558" s="22"/>
-      <c r="B558" s="21"/>
+      <c r="A558" s="26"/>
+      <c r="B558" s="25"/>
     </row>
     <row r="559">
-      <c r="A559" s="22"/>
-      <c r="B559" s="21"/>
+      <c r="A559" s="26"/>
+      <c r="B559" s="25"/>
     </row>
     <row r="560">
-      <c r="A560" s="22"/>
-      <c r="B560" s="21"/>
+      <c r="A560" s="26"/>
+      <c r="B560" s="25"/>
     </row>
     <row r="561">
-      <c r="A561" s="22"/>
-      <c r="B561" s="21"/>
+      <c r="A561" s="26"/>
+      <c r="B561" s="25"/>
     </row>
     <row r="562">
-      <c r="A562" s="22"/>
-      <c r="B562" s="21"/>
+      <c r="A562" s="26"/>
+      <c r="B562" s="25"/>
     </row>
     <row r="563">
-      <c r="A563" s="22"/>
-      <c r="B563" s="21"/>
+      <c r="A563" s="26"/>
+      <c r="B563" s="25"/>
     </row>
     <row r="564">
-      <c r="A564" s="22"/>
-      <c r="B564" s="21"/>
+      <c r="A564" s="26"/>
+      <c r="B564" s="25"/>
     </row>
     <row r="565">
-      <c r="A565" s="22"/>
-      <c r="B565" s="21"/>
+      <c r="A565" s="26"/>
+      <c r="B565" s="25"/>
     </row>
     <row r="566">
-      <c r="A566" s="22"/>
-      <c r="B566" s="21"/>
+      <c r="A566" s="26"/>
+      <c r="B566" s="25"/>
     </row>
     <row r="567">
-      <c r="A567" s="22"/>
-      <c r="B567" s="21"/>
+      <c r="A567" s="26"/>
+      <c r="B567" s="25"/>
     </row>
     <row r="568">
-      <c r="A568" s="22"/>
-      <c r="B568" s="21"/>
+      <c r="A568" s="26"/>
+      <c r="B568" s="25"/>
     </row>
     <row r="569">
-      <c r="A569" s="22"/>
-      <c r="B569" s="21"/>
+      <c r="A569" s="26"/>
+      <c r="B569" s="25"/>
     </row>
     <row r="570">
-      <c r="A570" s="22"/>
-      <c r="B570" s="21"/>
+      <c r="A570" s="26"/>
+      <c r="B570" s="25"/>
     </row>
     <row r="571">
-      <c r="A571" s="22"/>
-      <c r="B571" s="21"/>
+      <c r="A571" s="26"/>
+      <c r="B571" s="25"/>
     </row>
     <row r="572">
-      <c r="A572" s="22"/>
-      <c r="B572" s="21"/>
+      <c r="A572" s="26"/>
+      <c r="B572" s="25"/>
     </row>
     <row r="573">
-      <c r="A573" s="22"/>
-      <c r="B573" s="21"/>
+      <c r="A573" s="26"/>
+      <c r="B573" s="25"/>
     </row>
     <row r="574">
-      <c r="A574" s="22"/>
-      <c r="B574" s="21"/>
+      <c r="A574" s="26"/>
+      <c r="B574" s="25"/>
     </row>
     <row r="575">
-      <c r="A575" s="22"/>
-      <c r="B575" s="21"/>
+      <c r="A575" s="26"/>
+      <c r="B575" s="25"/>
     </row>
     <row r="576">
-      <c r="A576" s="22"/>
-      <c r="B576" s="21"/>
+      <c r="A576" s="26"/>
+      <c r="B576" s="25"/>
     </row>
     <row r="577">
-      <c r="A577" s="22"/>
-      <c r="B577" s="21"/>
+      <c r="A577" s="26"/>
+      <c r="B577" s="25"/>
     </row>
     <row r="578">
-      <c r="A578" s="22"/>
-      <c r="B578" s="21"/>
+      <c r="A578" s="26"/>
+      <c r="B578" s="25"/>
     </row>
     <row r="579">
-      <c r="A579" s="22"/>
-      <c r="B579" s="21"/>
+      <c r="A579" s="26"/>
+      <c r="B579" s="25"/>
     </row>
     <row r="580">
-      <c r="A580" s="22"/>
-      <c r="B580" s="21"/>
+      <c r="A580" s="26"/>
+      <c r="B580" s="25"/>
     </row>
     <row r="581">
-      <c r="A581" s="22"/>
-      <c r="B581" s="21"/>
+      <c r="A581" s="26"/>
+      <c r="B581" s="25"/>
     </row>
     <row r="582">
-      <c r="A582" s="22"/>
-      <c r="B582" s="21"/>
+      <c r="A582" s="26"/>
+      <c r="B582" s="25"/>
     </row>
     <row r="583">
-      <c r="A583" s="22"/>
-      <c r="B583" s="21"/>
+      <c r="A583" s="26"/>
+      <c r="B583" s="25"/>
     </row>
     <row r="584">
-      <c r="A584" s="22"/>
-      <c r="B584" s="21"/>
+      <c r="A584" s="26"/>
+      <c r="B584" s="25"/>
     </row>
     <row r="585">
-      <c r="A585" s="22"/>
-      <c r="B585" s="21"/>
+      <c r="A585" s="26"/>
+      <c r="B585" s="25"/>
     </row>
     <row r="586">
-      <c r="A586" s="22"/>
-      <c r="B586" s="21"/>
+      <c r="A586" s="26"/>
+      <c r="B586" s="25"/>
     </row>
     <row r="587">
-      <c r="A587" s="22"/>
-      <c r="B587" s="21"/>
+      <c r="A587" s="26"/>
+      <c r="B587" s="25"/>
     </row>
     <row r="588">
-      <c r="A588" s="22"/>
-      <c r="B588" s="21"/>
+      <c r="A588" s="26"/>
+      <c r="B588" s="25"/>
     </row>
     <row r="589">
-      <c r="A589" s="22"/>
-      <c r="B589" s="21"/>
+      <c r="A589" s="26"/>
+      <c r="B589" s="25"/>
     </row>
     <row r="590">
-      <c r="A590" s="22"/>
-      <c r="B590" s="21"/>
+      <c r="A590" s="26"/>
+      <c r="B590" s="25"/>
     </row>
     <row r="591">
-      <c r="A591" s="22"/>
-      <c r="B591" s="21"/>
+      <c r="A591" s="26"/>
+      <c r="B591" s="25"/>
     </row>
     <row r="592">
-      <c r="A592" s="22"/>
-      <c r="B592" s="21"/>
+      <c r="A592" s="26"/>
+      <c r="B592" s="25"/>
     </row>
     <row r="593">
-      <c r="A593" s="22"/>
-      <c r="B593" s="21"/>
+      <c r="A593" s="26"/>
+      <c r="B593" s="25"/>
     </row>
     <row r="594">
-      <c r="A594" s="22"/>
-      <c r="B594" s="21"/>
+      <c r="A594" s="26"/>
+      <c r="B594" s="25"/>
     </row>
     <row r="595">
-      <c r="A595" s="22"/>
-      <c r="B595" s="21"/>
+      <c r="A595" s="26"/>
+      <c r="B595" s="25"/>
     </row>
     <row r="596">
-      <c r="A596" s="22"/>
-      <c r="B596" s="21"/>
+      <c r="A596" s="26"/>
+      <c r="B596" s="25"/>
     </row>
     <row r="597">
-      <c r="A597" s="22"/>
-      <c r="B597" s="21"/>
+      <c r="A597" s="26"/>
+      <c r="B597" s="25"/>
     </row>
     <row r="598">
-      <c r="A598" s="22"/>
-      <c r="B598" s="21"/>
+      <c r="A598" s="26"/>
+      <c r="B598" s="25"/>
     </row>
     <row r="599">
-      <c r="A599" s="22"/>
-      <c r="B599" s="21"/>
+      <c r="A599" s="26"/>
+      <c r="B599" s="25"/>
     </row>
     <row r="600">
-      <c r="A600" s="22"/>
-      <c r="B600" s="21"/>
+      <c r="A600" s="26"/>
+      <c r="B600" s="25"/>
     </row>
     <row r="601">
-      <c r="A601" s="22"/>
-      <c r="B601" s="21"/>
+      <c r="A601" s="26"/>
+      <c r="B601" s="25"/>
     </row>
     <row r="602">
-      <c r="A602" s="22"/>
-      <c r="B602" s="21"/>
+      <c r="A602" s="26"/>
+      <c r="B602" s="25"/>
     </row>
     <row r="603">
-      <c r="A603" s="22"/>
-      <c r="B603" s="21"/>
+      <c r="A603" s="26"/>
+      <c r="B603" s="25"/>
     </row>
     <row r="604">
-      <c r="A604" s="22"/>
-      <c r="B604" s="21"/>
+      <c r="A604" s="26"/>
+      <c r="B604" s="25"/>
     </row>
     <row r="605">
-      <c r="A605" s="22"/>
-      <c r="B605" s="21"/>
+      <c r="A605" s="26"/>
+      <c r="B605" s="25"/>
     </row>
     <row r="606">
-      <c r="A606" s="22"/>
-      <c r="B606" s="21"/>
+      <c r="A606" s="26"/>
+      <c r="B606" s="25"/>
     </row>
     <row r="607">
-      <c r="A607" s="22"/>
-      <c r="B607" s="21"/>
+      <c r="A607" s="26"/>
+      <c r="B607" s="25"/>
     </row>
     <row r="608">
-      <c r="A608" s="22"/>
-      <c r="B608" s="21"/>
+      <c r="A608" s="26"/>
+      <c r="B608" s="25"/>
     </row>
     <row r="609">
-      <c r="A609" s="22"/>
-      <c r="B609" s="21"/>
+      <c r="A609" s="26"/>
+      <c r="B609" s="25"/>
     </row>
     <row r="610">
-      <c r="A610" s="22"/>
-      <c r="B610" s="21"/>
+      <c r="A610" s="26"/>
+      <c r="B610" s="25"/>
     </row>
     <row r="611">
-      <c r="A611" s="22"/>
-      <c r="B611" s="21"/>
+      <c r="A611" s="26"/>
+      <c r="B611" s="25"/>
     </row>
     <row r="612">
-      <c r="A612" s="22"/>
-      <c r="B612" s="21"/>
+      <c r="A612" s="26"/>
+      <c r="B612" s="25"/>
     </row>
     <row r="613">
-      <c r="A613" s="22"/>
-      <c r="B613" s="21"/>
+      <c r="A613" s="26"/>
+      <c r="B613" s="25"/>
     </row>
     <row r="614">
-      <c r="A614" s="22"/>
-      <c r="B614" s="21"/>
+      <c r="A614" s="26"/>
+      <c r="B614" s="25"/>
     </row>
     <row r="615">
-      <c r="A615" s="22"/>
-      <c r="B615" s="21"/>
+      <c r="A615" s="26"/>
+      <c r="B615" s="25"/>
     </row>
     <row r="616">
-      <c r="A616" s="22"/>
-      <c r="B616" s="21"/>
+      <c r="A616" s="26"/>
+      <c r="B616" s="25"/>
     </row>
     <row r="617">
-      <c r="A617" s="22"/>
-      <c r="B617" s="21"/>
+      <c r="A617" s="26"/>
+      <c r="B617" s="25"/>
     </row>
     <row r="618">
-      <c r="A618" s="22"/>
-      <c r="B618" s="21"/>
+      <c r="A618" s="26"/>
+      <c r="B618" s="25"/>
     </row>
     <row r="619">
-      <c r="A619" s="22"/>
-      <c r="B619" s="21"/>
+      <c r="A619" s="26"/>
+      <c r="B619" s="25"/>
     </row>
     <row r="620">
-      <c r="A620" s="22"/>
-      <c r="B620" s="21"/>
+      <c r="A620" s="26"/>
+      <c r="B620" s="25"/>
     </row>
     <row r="621">
-      <c r="A621" s="22"/>
-      <c r="B621" s="21"/>
+      <c r="A621" s="26"/>
+      <c r="B621" s="25"/>
     </row>
     <row r="622">
-      <c r="A622" s="22"/>
-      <c r="B622" s="21"/>
+      <c r="A622" s="26"/>
+      <c r="B622" s="25"/>
     </row>
     <row r="623">
-      <c r="A623" s="22"/>
-      <c r="B623" s="21"/>
+      <c r="A623" s="26"/>
+      <c r="B623" s="25"/>
     </row>
     <row r="624">
-      <c r="A624" s="22"/>
-      <c r="B624" s="21"/>
+      <c r="A624" s="26"/>
+      <c r="B624" s="25"/>
     </row>
     <row r="625">
-      <c r="A625" s="22"/>
-      <c r="B625" s="21"/>
+      <c r="A625" s="26"/>
+      <c r="B625" s="25"/>
     </row>
     <row r="626">
-      <c r="A626" s="22"/>
-      <c r="B626" s="21"/>
+      <c r="A626" s="26"/>
+      <c r="B626" s="25"/>
     </row>
     <row r="627">
-      <c r="A627" s="22"/>
-      <c r="B627" s="21"/>
+      <c r="A627" s="26"/>
+      <c r="B627" s="25"/>
     </row>
     <row r="628">
-      <c r="A628" s="22"/>
-      <c r="B628" s="21"/>
+      <c r="A628" s="26"/>
+      <c r="B628" s="25"/>
     </row>
     <row r="629">
-      <c r="A629" s="22"/>
-      <c r="B629" s="21"/>
+      <c r="A629" s="26"/>
+      <c r="B629" s="25"/>
     </row>
     <row r="630">
-      <c r="A630" s="22"/>
-      <c r="B630" s="21"/>
+      <c r="A630" s="26"/>
+      <c r="B630" s="25"/>
     </row>
     <row r="631">
-      <c r="A631" s="22"/>
-      <c r="B631" s="21"/>
+      <c r="A631" s="26"/>
+      <c r="B631" s="25"/>
     </row>
     <row r="632">
-      <c r="A632" s="22"/>
-      <c r="B632" s="21"/>
+      <c r="A632" s="26"/>
+      <c r="B632" s="25"/>
     </row>
     <row r="633">
-      <c r="A633" s="22"/>
-      <c r="B633" s="21"/>
+      <c r="A633" s="26"/>
+      <c r="B633" s="25"/>
     </row>
     <row r="634">
-      <c r="A634" s="22"/>
-      <c r="B634" s="21"/>
+      <c r="A634" s="26"/>
+      <c r="B634" s="25"/>
     </row>
     <row r="635">
-      <c r="A635" s="22"/>
-      <c r="B635" s="21"/>
+      <c r="A635" s="26"/>
+      <c r="B635" s="25"/>
     </row>
     <row r="636">
-      <c r="A636" s="22"/>
-      <c r="B636" s="21"/>
+      <c r="A636" s="26"/>
+      <c r="B636" s="25"/>
     </row>
     <row r="637">
-      <c r="A637" s="22"/>
-      <c r="B637" s="21"/>
+      <c r="A637" s="26"/>
+      <c r="B637" s="25"/>
     </row>
     <row r="638">
-      <c r="A638" s="22"/>
-      <c r="B638" s="21"/>
+      <c r="A638" s="26"/>
+      <c r="B638" s="25"/>
     </row>
     <row r="639">
-      <c r="A639" s="22"/>
-      <c r="B639" s="21"/>
+      <c r="A639" s="26"/>
+      <c r="B639" s="25"/>
     </row>
     <row r="640">
-      <c r="A640" s="22"/>
-      <c r="B640" s="21"/>
+      <c r="A640" s="26"/>
+      <c r="B640" s="25"/>
     </row>
     <row r="641">
-      <c r="A641" s="22"/>
-      <c r="B641" s="21"/>
+      <c r="A641" s="26"/>
+      <c r="B641" s="25"/>
     </row>
     <row r="642">
-      <c r="A642" s="22"/>
-      <c r="B642" s="21"/>
+      <c r="A642" s="26"/>
+      <c r="B642" s="25"/>
     </row>
     <row r="643">
-      <c r="A643" s="22"/>
-      <c r="B643" s="21"/>
+      <c r="A643" s="26"/>
+      <c r="B643" s="25"/>
     </row>
     <row r="644">
-      <c r="A644" s="22"/>
-      <c r="B644" s="21"/>
+      <c r="A644" s="26"/>
+      <c r="B644" s="25"/>
     </row>
     <row r="645">
-      <c r="A645" s="22"/>
-      <c r="B645" s="21"/>
+      <c r="A645" s="26"/>
+      <c r="B645" s="25"/>
     </row>
     <row r="646">
-      <c r="A646" s="22"/>
-      <c r="B646" s="21"/>
+      <c r="A646" s="26"/>
+      <c r="B646" s="25"/>
     </row>
     <row r="647">
-      <c r="A647" s="22"/>
-      <c r="B647" s="21"/>
+      <c r="A647" s="26"/>
+      <c r="B647" s="25"/>
     </row>
     <row r="648">
-      <c r="A648" s="22"/>
-      <c r="B648" s="21"/>
+      <c r="A648" s="26"/>
+      <c r="B648" s="25"/>
     </row>
     <row r="649">
-      <c r="A649" s="22"/>
-      <c r="B649" s="21"/>
+      <c r="A649" s="26"/>
+      <c r="B649" s="25"/>
     </row>
     <row r="650">
-      <c r="A650" s="22"/>
-      <c r="B650" s="21"/>
+      <c r="A650" s="26"/>
+      <c r="B650" s="25"/>
     </row>
     <row r="651">
-      <c r="A651" s="22"/>
-      <c r="B651" s="21"/>
+      <c r="A651" s="26"/>
+      <c r="B651" s="25"/>
     </row>
     <row r="652">
-      <c r="A652" s="22"/>
-      <c r="B652" s="21"/>
+      <c r="A652" s="26"/>
+      <c r="B652" s="25"/>
     </row>
     <row r="653">
-      <c r="A653" s="22"/>
-      <c r="B653" s="21"/>
+      <c r="A653" s="26"/>
+      <c r="B653" s="25"/>
     </row>
     <row r="654">
-      <c r="A654" s="22"/>
-      <c r="B654" s="21"/>
+      <c r="A654" s="26"/>
+      <c r="B654" s="25"/>
     </row>
     <row r="655">
-      <c r="A655" s="22"/>
-      <c r="B655" s="21"/>
+      <c r="A655" s="26"/>
+      <c r="B655" s="25"/>
     </row>
     <row r="656">
-      <c r="A656" s="22"/>
-      <c r="B656" s="21"/>
+      <c r="A656" s="26"/>
+      <c r="B656" s="25"/>
     </row>
     <row r="657">
-      <c r="A657" s="22"/>
-      <c r="B657" s="21"/>
+      <c r="A657" s="26"/>
+      <c r="B657" s="25"/>
     </row>
     <row r="658">
-      <c r="A658" s="22"/>
-      <c r="B658" s="21"/>
+      <c r="A658" s="26"/>
+      <c r="B658" s="25"/>
     </row>
     <row r="659">
-      <c r="A659" s="22"/>
-      <c r="B659" s="21"/>
+      <c r="A659" s="26"/>
+      <c r="B659" s="25"/>
     </row>
     <row r="660">
-      <c r="A660" s="22"/>
-      <c r="B660" s="21"/>
+      <c r="A660" s="26"/>
+      <c r="B660" s="25"/>
     </row>
     <row r="661">
-      <c r="A661" s="22"/>
-      <c r="B661" s="21"/>
+      <c r="A661" s="26"/>
+      <c r="B661" s="25"/>
     </row>
     <row r="662">
-      <c r="A662" s="22"/>
-      <c r="B662" s="21"/>
+      <c r="A662" s="26"/>
+      <c r="B662" s="25"/>
     </row>
     <row r="663">
-      <c r="A663" s="22"/>
-      <c r="B663" s="21"/>
+      <c r="A663" s="26"/>
+      <c r="B663" s="25"/>
     </row>
     <row r="664">
-      <c r="A664" s="22"/>
-      <c r="B664" s="21"/>
+      <c r="A664" s="26"/>
+      <c r="B664" s="25"/>
     </row>
     <row r="665">
-      <c r="A665" s="22"/>
-      <c r="B665" s="21"/>
+      <c r="A665" s="26"/>
+      <c r="B665" s="25"/>
     </row>
     <row r="666">
-      <c r="A666" s="22"/>
-      <c r="B666" s="21"/>
+      <c r="A666" s="26"/>
+      <c r="B666" s="25"/>
     </row>
     <row r="667">
-      <c r="A667" s="22"/>
-      <c r="B667" s="21"/>
+      <c r="A667" s="26"/>
+      <c r="B667" s="25"/>
     </row>
     <row r="668">
-      <c r="A668" s="22"/>
-      <c r="B668" s="21"/>
+      <c r="A668" s="26"/>
+      <c r="B668" s="25"/>
     </row>
     <row r="669">
-      <c r="A669" s="22"/>
-      <c r="B669" s="21"/>
+      <c r="A669" s="26"/>
+      <c r="B669" s="25"/>
     </row>
     <row r="670">
-      <c r="A670" s="22"/>
-      <c r="B670" s="21"/>
+      <c r="A670" s="26"/>
+      <c r="B670" s="25"/>
     </row>
     <row r="671">
-      <c r="A671" s="22"/>
-      <c r="B671" s="21"/>
+      <c r="A671" s="26"/>
+      <c r="B671" s="25"/>
     </row>
     <row r="672">
-      <c r="A672" s="22"/>
-      <c r="B672" s="21"/>
+      <c r="A672" s="26"/>
+      <c r="B672" s="25"/>
     </row>
     <row r="673">
-      <c r="A673" s="22"/>
-      <c r="B673" s="21"/>
+      <c r="A673" s="26"/>
+      <c r="B673" s="25"/>
     </row>
     <row r="674">
-      <c r="A674" s="22"/>
-      <c r="B674" s="21"/>
+      <c r="A674" s="26"/>
+      <c r="B674" s="25"/>
     </row>
     <row r="675">
-      <c r="A675" s="22"/>
-      <c r="B675" s="21"/>
+      <c r="A675" s="26"/>
+      <c r="B675" s="25"/>
     </row>
     <row r="676">
-      <c r="A676" s="22"/>
-      <c r="B676" s="21"/>
+      <c r="A676" s="26"/>
+      <c r="B676" s="25"/>
     </row>
     <row r="677">
-      <c r="A677" s="22"/>
-      <c r="B677" s="21"/>
+      <c r="A677" s="26"/>
+      <c r="B677" s="25"/>
     </row>
     <row r="678">
-      <c r="A678" s="22"/>
-      <c r="B678" s="21"/>
+      <c r="A678" s="26"/>
+      <c r="B678" s="25"/>
     </row>
     <row r="679">
-      <c r="A679" s="22"/>
-      <c r="B679" s="21"/>
+      <c r="A679" s="26"/>
+      <c r="B679" s="25"/>
     </row>
     <row r="680">
-      <c r="A680" s="22"/>
-      <c r="B680" s="21"/>
+      <c r="A680" s="26"/>
+      <c r="B680" s="25"/>
     </row>
     <row r="681">
-      <c r="A681" s="22"/>
-      <c r="B681" s="21"/>
+      <c r="A681" s="26"/>
+      <c r="B681" s="25"/>
     </row>
     <row r="682">
-      <c r="A682" s="22"/>
-      <c r="B682" s="21"/>
+      <c r="A682" s="26"/>
+      <c r="B682" s="25"/>
     </row>
     <row r="683">
-      <c r="A683" s="22"/>
-      <c r="B683" s="21"/>
+      <c r="A683" s="26"/>
+      <c r="B683" s="25"/>
     </row>
     <row r="684">
-      <c r="A684" s="22"/>
-      <c r="B684" s="21"/>
+      <c r="A684" s="26"/>
+      <c r="B684" s="25"/>
     </row>
     <row r="685">
-      <c r="A685" s="22"/>
-      <c r="B685" s="21"/>
+      <c r="A685" s="26"/>
+      <c r="B685" s="25"/>
     </row>
     <row r="686">
-      <c r="A686" s="22"/>
-      <c r="B686" s="21"/>
+      <c r="A686" s="26"/>
+      <c r="B686" s="25"/>
     </row>
     <row r="687">
-      <c r="A687" s="22"/>
-      <c r="B687" s="21"/>
+      <c r="A687" s="26"/>
+      <c r="B687" s="25"/>
     </row>
     <row r="688">
-      <c r="A688" s="22"/>
-      <c r="B688" s="21"/>
+      <c r="A688" s="26"/>
+      <c r="B688" s="25"/>
     </row>
     <row r="689">
-      <c r="A689" s="22"/>
-      <c r="B689" s="21"/>
+      <c r="A689" s="26"/>
+      <c r="B689" s="25"/>
     </row>
     <row r="690">
-      <c r="A690" s="22"/>
-      <c r="B690" s="21"/>
+      <c r="A690" s="26"/>
+      <c r="B690" s="25"/>
     </row>
     <row r="691">
-      <c r="A691" s="22"/>
-      <c r="B691" s="21"/>
+      <c r="A691" s="26"/>
+      <c r="B691" s="25"/>
     </row>
     <row r="692">
-      <c r="A692" s="22"/>
-      <c r="B692" s="21"/>
+      <c r="A692" s="26"/>
+      <c r="B692" s="25"/>
     </row>
     <row r="693">
-      <c r="A693" s="22"/>
-      <c r="B693" s="21"/>
+      <c r="A693" s="26"/>
+      <c r="B693" s="25"/>
     </row>
     <row r="694">
-      <c r="A694" s="22"/>
-      <c r="B694" s="21"/>
+      <c r="A694" s="26"/>
+      <c r="B694" s="25"/>
     </row>
     <row r="695">
-      <c r="A695" s="22"/>
-      <c r="B695" s="21"/>
+      <c r="A695" s="26"/>
+      <c r="B695" s="25"/>
     </row>
     <row r="696">
-      <c r="A696" s="22"/>
-      <c r="B696" s="21"/>
+      <c r="A696" s="26"/>
+      <c r="B696" s="25"/>
     </row>
     <row r="697">
-      <c r="A697" s="22"/>
-      <c r="B697" s="21"/>
+      <c r="A697" s="26"/>
+      <c r="B697" s="25"/>
     </row>
     <row r="698">
-      <c r="A698" s="22"/>
-      <c r="B698" s="21"/>
+      <c r="A698" s="26"/>
+      <c r="B698" s="25"/>
     </row>
     <row r="699">
-      <c r="A699" s="22"/>
-      <c r="B699" s="21"/>
+      <c r="A699" s="26"/>
+      <c r="B699" s="25"/>
     </row>
     <row r="700">
-      <c r="A700" s="22"/>
-      <c r="B700" s="21"/>
+      <c r="A700" s="26"/>
+      <c r="B700" s="25"/>
     </row>
     <row r="701">
-      <c r="A701" s="22"/>
-      <c r="B701" s="21"/>
+      <c r="A701" s="26"/>
+      <c r="B701" s="25"/>
     </row>
     <row r="702">
-      <c r="A702" s="22"/>
-      <c r="B702" s="21"/>
+      <c r="A702" s="26"/>
+      <c r="B702" s="25"/>
     </row>
     <row r="703">
-      <c r="A703" s="22"/>
-      <c r="B703" s="21"/>
+      <c r="A703" s="26"/>
+      <c r="B703" s="25"/>
     </row>
     <row r="704">
-      <c r="A704" s="22"/>
-      <c r="B704" s="21"/>
+      <c r="A704" s="26"/>
+      <c r="B704" s="25"/>
     </row>
     <row r="705">
-      <c r="A705" s="22"/>
-      <c r="B705" s="21"/>
+      <c r="A705" s="26"/>
+      <c r="B705" s="25"/>
     </row>
     <row r="706">
-      <c r="A706" s="22"/>
-      <c r="B706" s="21"/>
+      <c r="A706" s="26"/>
+      <c r="B706" s="25"/>
     </row>
     <row r="707">
-      <c r="A707" s="22"/>
-      <c r="B707" s="21"/>
+      <c r="A707" s="26"/>
+      <c r="B707" s="25"/>
     </row>
     <row r="708">
-      <c r="A708" s="22"/>
-      <c r="B708" s="21"/>
+      <c r="A708" s="26"/>
+      <c r="B708" s="25"/>
     </row>
     <row r="709">
-      <c r="A709" s="22"/>
-      <c r="B709" s="21"/>
+      <c r="A709" s="26"/>
+      <c r="B709" s="25"/>
     </row>
     <row r="710">
-      <c r="A710" s="22"/>
-      <c r="B710" s="21"/>
+      <c r="A710" s="26"/>
+      <c r="B710" s="25"/>
     </row>
     <row r="711">
-      <c r="A711" s="22"/>
-      <c r="B711" s="21"/>
+      <c r="A711" s="26"/>
+      <c r="B711" s="25"/>
     </row>
     <row r="712">
-      <c r="A712" s="22"/>
-      <c r="B712" s="21"/>
+      <c r="A712" s="26"/>
+      <c r="B712" s="25"/>
     </row>
     <row r="713">
-      <c r="A713" s="22"/>
-      <c r="B713" s="21"/>
+      <c r="A713" s="26"/>
+      <c r="B713" s="25"/>
     </row>
     <row r="714">
-      <c r="A714" s="22"/>
-      <c r="B714" s="21"/>
+      <c r="A714" s="26"/>
+      <c r="B714" s="25"/>
     </row>
     <row r="715">
-      <c r="A715" s="22"/>
-      <c r="B715" s="21"/>
+      <c r="A715" s="26"/>
+      <c r="B715" s="25"/>
     </row>
     <row r="716">
-      <c r="A716" s="22"/>
-      <c r="B716" s="21"/>
+      <c r="A716" s="26"/>
+      <c r="B716" s="25"/>
     </row>
     <row r="717">
-      <c r="A717" s="22"/>
-      <c r="B717" s="21"/>
+      <c r="A717" s="26"/>
+      <c r="B717" s="25"/>
     </row>
     <row r="718">
-      <c r="A718" s="22"/>
-      <c r="B718" s="21"/>
+      <c r="A718" s="26"/>
+      <c r="B718" s="25"/>
     </row>
     <row r="719">
-      <c r="A719" s="22"/>
-      <c r="B719" s="21"/>
+      <c r="A719" s="26"/>
+      <c r="B719" s="25"/>
     </row>
     <row r="720">
-      <c r="A720" s="22"/>
-      <c r="B720" s="21"/>
+      <c r="A720" s="26"/>
+      <c r="B720" s="25"/>
     </row>
     <row r="721">
-      <c r="A721" s="22"/>
-      <c r="B721" s="21"/>
+      <c r="A721" s="26"/>
+      <c r="B721" s="25"/>
     </row>
     <row r="722">
-      <c r="A722" s="22"/>
-      <c r="B722" s="21"/>
+      <c r="A722" s="26"/>
+      <c r="B722" s="25"/>
     </row>
     <row r="723">
-      <c r="A723" s="22"/>
-      <c r="B723" s="21"/>
+      <c r="A723" s="26"/>
+      <c r="B723" s="25"/>
     </row>
     <row r="724">
-      <c r="A724" s="22"/>
-      <c r="B724" s="21"/>
+      <c r="A724" s="26"/>
+      <c r="B724" s="25"/>
     </row>
     <row r="725">
-      <c r="A725" s="22"/>
-      <c r="B725" s="21"/>
+      <c r="A725" s="26"/>
+      <c r="B725" s="25"/>
     </row>
     <row r="726">
-      <c r="A726" s="22"/>
-      <c r="B726" s="21"/>
+      <c r="A726" s="26"/>
+      <c r="B726" s="25"/>
     </row>
     <row r="727">
-      <c r="A727" s="22"/>
-      <c r="B727" s="21"/>
+      <c r="A727" s="26"/>
+      <c r="B727" s="25"/>
     </row>
     <row r="728">
-      <c r="A728" s="22"/>
-      <c r="B728" s="21"/>
+      <c r="A728" s="26"/>
+      <c r="B728" s="25"/>
     </row>
     <row r="729">
-      <c r="A729" s="22"/>
-      <c r="B729" s="21"/>
+      <c r="A729" s="26"/>
+      <c r="B729" s="25"/>
     </row>
     <row r="730">
-      <c r="A730" s="22"/>
-      <c r="B730" s="21"/>
+      <c r="A730" s="26"/>
+      <c r="B730" s="25"/>
     </row>
     <row r="731">
-      <c r="A731" s="22"/>
-      <c r="B731" s="21"/>
+      <c r="A731" s="26"/>
+      <c r="B731" s="25"/>
     </row>
     <row r="732">
-      <c r="A732" s="22"/>
-      <c r="B732" s="21"/>
+      <c r="A732" s="26"/>
+      <c r="B732" s="25"/>
     </row>
     <row r="733">
-      <c r="A733" s="22"/>
-      <c r="B733" s="21"/>
+      <c r="A733" s="26"/>
+      <c r="B733" s="25"/>
     </row>
     <row r="734">
-      <c r="A734" s="22"/>
-      <c r="B734" s="21"/>
+      <c r="A734" s="26"/>
+      <c r="B734" s="25"/>
     </row>
     <row r="735">
-      <c r="A735" s="22"/>
-      <c r="B735" s="21"/>
+      <c r="A735" s="26"/>
+      <c r="B735" s="25"/>
     </row>
     <row r="736">
-      <c r="A736" s="22"/>
-      <c r="B736" s="21"/>
+      <c r="A736" s="26"/>
+      <c r="B736" s="25"/>
     </row>
     <row r="737">
-      <c r="A737" s="22"/>
-      <c r="B737" s="21"/>
+      <c r="A737" s="26"/>
+      <c r="B737" s="25"/>
     </row>
     <row r="738">
-      <c r="A738" s="22"/>
-      <c r="B738" s="21"/>
+      <c r="A738" s="26"/>
+      <c r="B738" s="25"/>
     </row>
     <row r="739">
-      <c r="A739" s="22"/>
-      <c r="B739" s="21"/>
+      <c r="A739" s="26"/>
+      <c r="B739" s="25"/>
     </row>
     <row r="740">
-      <c r="A740" s="22"/>
-      <c r="B740" s="21"/>
+      <c r="A740" s="26"/>
+      <c r="B740" s="25"/>
     </row>
     <row r="741">
-      <c r="A741" s="22"/>
-      <c r="B741" s="21"/>
+      <c r="A741" s="26"/>
+      <c r="B741" s="25"/>
     </row>
     <row r="742">
-      <c r="A742" s="22"/>
-      <c r="B742" s="21"/>
+      <c r="A742" s="26"/>
+      <c r="B742" s="25"/>
     </row>
     <row r="743">
-      <c r="A743" s="22"/>
-      <c r="B743" s="21"/>
+      <c r="A743" s="26"/>
+      <c r="B743" s="25"/>
     </row>
     <row r="744">
-      <c r="A744" s="22"/>
-      <c r="B744" s="21"/>
+      <c r="A744" s="26"/>
+      <c r="B744" s="25"/>
     </row>
     <row r="745">
-      <c r="A745" s="22"/>
-      <c r="B745" s="21"/>
+      <c r="A745" s="26"/>
+      <c r="B745" s="25"/>
     </row>
     <row r="746">
-      <c r="A746" s="22"/>
-      <c r="B746" s="21"/>
+      <c r="A746" s="26"/>
+      <c r="B746" s="25"/>
     </row>
     <row r="747">
-      <c r="A747" s="22"/>
-      <c r="B747" s="21"/>
+      <c r="A747" s="26"/>
+      <c r="B747" s="25"/>
     </row>
     <row r="748">
-      <c r="A748" s="22"/>
-      <c r="B748" s="21"/>
+      <c r="A748" s="26"/>
+      <c r="B748" s="25"/>
     </row>
     <row r="749">
-      <c r="A749" s="22"/>
-      <c r="B749" s="21"/>
+      <c r="A749" s="26"/>
+      <c r="B749" s="25"/>
     </row>
     <row r="750">
-      <c r="A750" s="22"/>
-      <c r="B750" s="21"/>
+      <c r="A750" s="26"/>
+      <c r="B750" s="25"/>
     </row>
     <row r="751">
-      <c r="A751" s="22"/>
-      <c r="B751" s="21"/>
+      <c r="A751" s="26"/>
+      <c r="B751" s="25"/>
     </row>
     <row r="752">
-      <c r="A752" s="22"/>
-      <c r="B752" s="21"/>
+      <c r="A752" s="26"/>
+      <c r="B752" s="25"/>
     </row>
     <row r="753">
-      <c r="A753" s="22"/>
-      <c r="B753" s="21"/>
+      <c r="A753" s="26"/>
+      <c r="B753" s="25"/>
     </row>
     <row r="754">
-      <c r="A754" s="22"/>
-      <c r="B754" s="21"/>
+      <c r="A754" s="26"/>
+      <c r="B754" s="25"/>
     </row>
     <row r="755">
-      <c r="A755" s="22"/>
-      <c r="B755" s="21"/>
+      <c r="A755" s="26"/>
+      <c r="B755" s="25"/>
     </row>
     <row r="756">
-      <c r="A756" s="22"/>
-      <c r="B756" s="21"/>
+      <c r="A756" s="26"/>
+      <c r="B756" s="25"/>
     </row>
     <row r="757">
-      <c r="A757" s="22"/>
-      <c r="B757" s="21"/>
+      <c r="A757" s="26"/>
+      <c r="B757" s="25"/>
     </row>
     <row r="758">
-      <c r="A758" s="22"/>
-      <c r="B758" s="21"/>
+      <c r="A758" s="26"/>
+      <c r="B758" s="25"/>
     </row>
     <row r="759">
-      <c r="A759" s="22"/>
-      <c r="B759" s="21"/>
+      <c r="A759" s="26"/>
+      <c r="B759" s="25"/>
     </row>
     <row r="760">
-      <c r="A760" s="22"/>
-      <c r="B760" s="21"/>
+      <c r="A760" s="26"/>
+      <c r="B760" s="25"/>
     </row>
     <row r="761">
-      <c r="A761" s="22"/>
-      <c r="B761" s="21"/>
+      <c r="A761" s="26"/>
+      <c r="B761" s="25"/>
     </row>
     <row r="762">
-      <c r="A762" s="22"/>
-      <c r="B762" s="21"/>
+      <c r="A762" s="26"/>
+      <c r="B762" s="25"/>
     </row>
     <row r="763">
-      <c r="A763" s="22"/>
-      <c r="B763" s="21"/>
+      <c r="A763" s="26"/>
+      <c r="B763" s="25"/>
     </row>
     <row r="764">
-      <c r="A764" s="22"/>
-      <c r="B764" s="21"/>
+      <c r="A764" s="26"/>
+      <c r="B764" s="25"/>
     </row>
     <row r="765">
-      <c r="A765" s="22"/>
-      <c r="B765" s="21"/>
+      <c r="A765" s="26"/>
+      <c r="B765" s="25"/>
     </row>
     <row r="766">
-      <c r="A766" s="22"/>
-      <c r="B766" s="21"/>
+      <c r="A766" s="26"/>
+      <c r="B766" s="25"/>
     </row>
     <row r="767">
-      <c r="A767" s="22"/>
-      <c r="B767" s="21"/>
+      <c r="A767" s="26"/>
+      <c r="B767" s="25"/>
     </row>
     <row r="768">
-      <c r="A768" s="22"/>
-      <c r="B768" s="21"/>
+      <c r="A768" s="26"/>
+      <c r="B768" s="25"/>
     </row>
     <row r="769">
-      <c r="A769" s="22"/>
-      <c r="B769" s="21"/>
+      <c r="A769" s="26"/>
+      <c r="B769" s="25"/>
     </row>
     <row r="770">
-      <c r="A770" s="22"/>
-      <c r="B770" s="21"/>
+      <c r="A770" s="26"/>
+      <c r="B770" s="25"/>
     </row>
     <row r="771">
-      <c r="A771" s="22"/>
-      <c r="B771" s="21"/>
+      <c r="A771" s="26"/>
+      <c r="B771" s="25"/>
     </row>
     <row r="772">
-      <c r="A772" s="22"/>
-      <c r="B772" s="21"/>
+      <c r="A772" s="26"/>
+      <c r="B772" s="25"/>
     </row>
     <row r="773">
-      <c r="A773" s="22"/>
-      <c r="B773" s="21"/>
+      <c r="A773" s="26"/>
+      <c r="B773" s="25"/>
     </row>
     <row r="774">
-      <c r="A774" s="22"/>
-      <c r="B774" s="21"/>
+      <c r="A774" s="26"/>
+      <c r="B774" s="25"/>
     </row>
     <row r="775">
-      <c r="A775" s="22"/>
-      <c r="B775" s="21"/>
+      <c r="A775" s="26"/>
+      <c r="B775" s="25"/>
     </row>
     <row r="776">
-      <c r="A776" s="22"/>
-      <c r="B776" s="21"/>
+      <c r="A776" s="26"/>
+      <c r="B776" s="25"/>
     </row>
     <row r="777">
-      <c r="A777" s="22"/>
-      <c r="B777" s="21"/>
+      <c r="A777" s="26"/>
+      <c r="B777" s="25"/>
     </row>
     <row r="778">
-      <c r="A778" s="22"/>
-      <c r="B778" s="21"/>
+      <c r="A778" s="26"/>
+      <c r="B778" s="25"/>
     </row>
     <row r="779">
-      <c r="A779" s="22"/>
-      <c r="B779" s="21"/>
+      <c r="A779" s="26"/>
+      <c r="B779" s="25"/>
     </row>
     <row r="780">
-      <c r="A780" s="22"/>
-      <c r="B780" s="21"/>
+      <c r="A780" s="26"/>
+      <c r="B780" s="25"/>
     </row>
     <row r="781">
-      <c r="A781" s="22"/>
-      <c r="B781" s="21"/>
+      <c r="A781" s="26"/>
+      <c r="B781" s="25"/>
     </row>
     <row r="782">
-      <c r="A782" s="22"/>
-      <c r="B782" s="21"/>
+      <c r="A782" s="26"/>
+      <c r="B782" s="25"/>
     </row>
     <row r="783">
-      <c r="A783" s="22"/>
-      <c r="B783" s="21"/>
+      <c r="A783" s="26"/>
+      <c r="B783" s="25"/>
     </row>
     <row r="784">
-      <c r="A784" s="22"/>
-      <c r="B784" s="21"/>
+      <c r="A784" s="26"/>
+      <c r="B784" s="25"/>
     </row>
     <row r="785">
-      <c r="A785" s="22"/>
-      <c r="B785" s="21"/>
+      <c r="A785" s="26"/>
+      <c r="B785" s="25"/>
     </row>
     <row r="786">
-      <c r="A786" s="22"/>
-      <c r="B786" s="21"/>
+      <c r="A786" s="26"/>
+      <c r="B786" s="25"/>
     </row>
     <row r="787">
-      <c r="A787" s="22"/>
-      <c r="B787" s="21"/>
+      <c r="A787" s="26"/>
+      <c r="B787" s="25"/>
     </row>
     <row r="788">
-      <c r="A788" s="22"/>
-      <c r="B788" s="21"/>
+      <c r="A788" s="26"/>
+      <c r="B788" s="25"/>
     </row>
     <row r="789">
-      <c r="A789" s="22"/>
-      <c r="B789" s="21"/>
+      <c r="A789" s="26"/>
+      <c r="B789" s="25"/>
     </row>
     <row r="790">
-      <c r="A790" s="22"/>
-      <c r="B790" s="21"/>
+      <c r="A790" s="26"/>
+      <c r="B790" s="25"/>
     </row>
     <row r="791">
-      <c r="A791" s="22"/>
-      <c r="B791" s="21"/>
+      <c r="A791" s="26"/>
+      <c r="B791" s="25"/>
     </row>
     <row r="792">
-      <c r="A792" s="22"/>
-      <c r="B792" s="21"/>
+      <c r="A792" s="26"/>
+      <c r="B792" s="25"/>
     </row>
     <row r="793">
-      <c r="A793" s="22"/>
-      <c r="B793" s="21"/>
+      <c r="A793" s="26"/>
+      <c r="B793" s="25"/>
     </row>
     <row r="794">
-      <c r="A794" s="22"/>
-      <c r="B794" s="21"/>
+      <c r="A794" s="26"/>
+      <c r="B794" s="25"/>
     </row>
     <row r="795">
-      <c r="A795" s="22"/>
-      <c r="B795" s="21"/>
+      <c r="A795" s="26"/>
+      <c r="B795" s="25"/>
     </row>
     <row r="796">
-      <c r="A796" s="22"/>
-      <c r="B796" s="21"/>
+      <c r="A796" s="26"/>
+      <c r="B796" s="25"/>
     </row>
     <row r="797">
-      <c r="A797" s="22"/>
-      <c r="B797" s="21"/>
+      <c r="A797" s="26"/>
+      <c r="B797" s="25"/>
     </row>
     <row r="798">
-      <c r="A798" s="22"/>
-      <c r="B798" s="21"/>
+      <c r="A798" s="26"/>
+      <c r="B798" s="25"/>
     </row>
     <row r="799">
-      <c r="A799" s="22"/>
-      <c r="B799" s="21"/>
+      <c r="A799" s="26"/>
+      <c r="B799" s="25"/>
     </row>
     <row r="800">
-      <c r="A800" s="22"/>
-      <c r="B800" s="21"/>
+      <c r="A800" s="26"/>
+      <c r="B800" s="25"/>
     </row>
     <row r="801">
-      <c r="A801" s="22"/>
-      <c r="B801" s="21"/>
+      <c r="A801" s="26"/>
+      <c r="B801" s="25"/>
     </row>
     <row r="802">
-      <c r="A802" s="22"/>
-      <c r="B802" s="21"/>
+      <c r="A802" s="26"/>
+      <c r="B802" s="25"/>
     </row>
     <row r="803">
-      <c r="A803" s="22"/>
-      <c r="B803" s="21"/>
+      <c r="A803" s="26"/>
+      <c r="B803" s="25"/>
     </row>
     <row r="804">
-      <c r="A804" s="22"/>
-      <c r="B804" s="21"/>
+      <c r="A804" s="26"/>
+      <c r="B804" s="25"/>
     </row>
     <row r="805">
-      <c r="A805" s="22"/>
-      <c r="B805" s="21"/>
+      <c r="A805" s="26"/>
+      <c r="B805" s="25"/>
     </row>
     <row r="806">
-      <c r="A806" s="22"/>
-      <c r="B806" s="21"/>
+      <c r="A806" s="26"/>
+      <c r="B806" s="25"/>
     </row>
     <row r="807">
-      <c r="A807" s="22"/>
-      <c r="B807" s="21"/>
+      <c r="A807" s="26"/>
+      <c r="B807" s="25"/>
     </row>
     <row r="808">
-      <c r="A808" s="22"/>
-      <c r="B808" s="21"/>
+      <c r="A808" s="26"/>
+      <c r="B808" s="25"/>
     </row>
     <row r="809">
-      <c r="A809" s="22"/>
-      <c r="B809" s="21"/>
+      <c r="A809" s="26"/>
+      <c r="B809" s="25"/>
     </row>
     <row r="810">
-      <c r="A810" s="22"/>
-      <c r="B810" s="21"/>
+      <c r="A810" s="26"/>
+      <c r="B810" s="25"/>
     </row>
     <row r="811">
-      <c r="A811" s="22"/>
-      <c r="B811" s="21"/>
+      <c r="A811" s="26"/>
+      <c r="B811" s="25"/>
     </row>
     <row r="812">
-      <c r="A812" s="22"/>
-      <c r="B812" s="21"/>
+      <c r="A812" s="26"/>
+      <c r="B812" s="25"/>
     </row>
     <row r="813">
-      <c r="A813" s="22"/>
-      <c r="B813" s="21"/>
+      <c r="A813" s="26"/>
+      <c r="B813" s="25"/>
     </row>
     <row r="814">
-      <c r="A814" s="22"/>
-      <c r="B814" s="21"/>
+      <c r="A814" s="26"/>
+      <c r="B814" s="25"/>
     </row>
     <row r="815">
-      <c r="A815" s="22"/>
-      <c r="B815" s="21"/>
+      <c r="A815" s="26"/>
+      <c r="B815" s="25"/>
     </row>
     <row r="816">
-      <c r="A816" s="22"/>
-      <c r="B816" s="21"/>
+      <c r="A816" s="26"/>
+      <c r="B816" s="25"/>
     </row>
     <row r="817">
-      <c r="A817" s="22"/>
-      <c r="B817" s="21"/>
+      <c r="A817" s="26"/>
+      <c r="B817" s="25"/>
     </row>
     <row r="818">
-      <c r="A818" s="22"/>
-      <c r="B818" s="21"/>
+      <c r="A818" s="26"/>
+      <c r="B818" s="25"/>
     </row>
     <row r="819">
-      <c r="A819" s="22"/>
-      <c r="B819" s="21"/>
+      <c r="A819" s="26"/>
+      <c r="B819" s="25"/>
     </row>
     <row r="820">
-      <c r="A820" s="22"/>
-      <c r="B820" s="21"/>
+      <c r="A820" s="26"/>
+      <c r="B820" s="25"/>
     </row>
     <row r="821">
-      <c r="A821" s="22"/>
-      <c r="B821" s="21"/>
+      <c r="A821" s="26"/>
+      <c r="B821" s="25"/>
     </row>
     <row r="822">
-      <c r="A822" s="22"/>
-      <c r="B822" s="21"/>
+      <c r="A822" s="26"/>
+      <c r="B822" s="25"/>
     </row>
     <row r="823">
-      <c r="A823" s="22"/>
-      <c r="B823" s="21"/>
+      <c r="A823" s="26"/>
+      <c r="B823" s="25"/>
     </row>
     <row r="824">
-      <c r="A824" s="22"/>
-      <c r="B824" s="21"/>
+      <c r="A824" s="26"/>
+      <c r="B824" s="25"/>
     </row>
     <row r="825">
-      <c r="A825" s="22"/>
-      <c r="B825" s="21"/>
+      <c r="A825" s="26"/>
+      <c r="B825" s="25"/>
     </row>
     <row r="826">
-      <c r="A826" s="22"/>
-      <c r="B826" s="21"/>
+      <c r="A826" s="26"/>
+      <c r="B826" s="25"/>
     </row>
     <row r="827">
-      <c r="A827" s="22"/>
-      <c r="B827" s="21"/>
+      <c r="A827" s="26"/>
+      <c r="B827" s="25"/>
     </row>
     <row r="828">
-      <c r="A828" s="22"/>
-      <c r="B828" s="21"/>
+      <c r="A828" s="26"/>
+      <c r="B828" s="25"/>
     </row>
     <row r="829">
-      <c r="A829" s="22"/>
-      <c r="B829" s="21"/>
+      <c r="A829" s="26"/>
+      <c r="B829" s="25"/>
     </row>
     <row r="830">
-      <c r="A830" s="22"/>
-      <c r="B830" s="21"/>
+      <c r="A830" s="26"/>
+      <c r="B830" s="25"/>
     </row>
     <row r="831">
-      <c r="A831" s="22"/>
-      <c r="B831" s="21"/>
+      <c r="A831" s="26"/>
+      <c r="B831" s="25"/>
     </row>
     <row r="832">
-      <c r="A832" s="22"/>
-      <c r="B832" s="21"/>
+      <c r="A832" s="26"/>
+      <c r="B832" s="25"/>
     </row>
     <row r="833">
-      <c r="A833" s="22"/>
-      <c r="B833" s="21"/>
+      <c r="A833" s="26"/>
+      <c r="B833" s="25"/>
     </row>
     <row r="834">
-      <c r="A834" s="22"/>
-      <c r="B834" s="21"/>
+      <c r="A834" s="26"/>
+      <c r="B834" s="25"/>
     </row>
     <row r="835">
-      <c r="A835" s="22"/>
-      <c r="B835" s="21"/>
+      <c r="A835" s="26"/>
+      <c r="B835" s="25"/>
     </row>
     <row r="836">
-      <c r="A836" s="22"/>
-      <c r="B836" s="21"/>
+      <c r="A836" s="26"/>
+      <c r="B836" s="25"/>
     </row>
     <row r="837">
-      <c r="A837" s="22"/>
-      <c r="B837" s="21"/>
+      <c r="A837" s="26"/>
+      <c r="B837" s="25"/>
     </row>
     <row r="838">
-      <c r="A838" s="22"/>
-      <c r="B838" s="21"/>
+      <c r="A838" s="26"/>
+      <c r="B838" s="25"/>
     </row>
     <row r="839">
-      <c r="A839" s="22"/>
-      <c r="B839" s="21"/>
+      <c r="A839" s="26"/>
+      <c r="B839" s="25"/>
     </row>
     <row r="840">
-      <c r="A840" s="22"/>
-      <c r="B840" s="21"/>
+      <c r="A840" s="26"/>
+      <c r="B840" s="25"/>
     </row>
     <row r="841">
-      <c r="A841" s="22"/>
-      <c r="B841" s="21"/>
+      <c r="A841" s="26"/>
+      <c r="B841" s="25"/>
     </row>
     <row r="842">
-      <c r="A842" s="22"/>
-      <c r="B842" s="21"/>
+      <c r="A842" s="26"/>
+      <c r="B842" s="25"/>
     </row>
     <row r="843">
-      <c r="A843" s="22"/>
-      <c r="B843" s="21"/>
+      <c r="A843" s="26"/>
+      <c r="B843" s="25"/>
     </row>
     <row r="844">
-      <c r="A844" s="22"/>
-      <c r="B844" s="21"/>
+      <c r="A844" s="26"/>
+      <c r="B844" s="25"/>
     </row>
     <row r="845">
-      <c r="A845" s="22"/>
-      <c r="B845" s="21"/>
+      <c r="A845" s="26"/>
+      <c r="B845" s="25"/>
     </row>
     <row r="846">
-      <c r="A846" s="22"/>
-      <c r="B846" s="21"/>
+      <c r="A846" s="26"/>
+      <c r="B846" s="25"/>
     </row>
     <row r="847">
-      <c r="A847" s="22"/>
-      <c r="B847" s="21"/>
+      <c r="A847" s="26"/>
+      <c r="B847" s="25"/>
     </row>
     <row r="848">
-      <c r="A848" s="22"/>
-      <c r="B848" s="21"/>
+      <c r="A848" s="26"/>
+      <c r="B848" s="25"/>
     </row>
     <row r="849">
-      <c r="A849" s="22"/>
-      <c r="B849" s="21"/>
+      <c r="A849" s="26"/>
+      <c r="B849" s="25"/>
     </row>
     <row r="850">
-      <c r="A850" s="22"/>
-      <c r="B850" s="21"/>
+      <c r="A850" s="26"/>
+      <c r="B850" s="25"/>
     </row>
     <row r="851">
-      <c r="A851" s="22"/>
-      <c r="B851" s="21"/>
+      <c r="A851" s="26"/>
+      <c r="B851" s="25"/>
     </row>
     <row r="852">
-      <c r="A852" s="22"/>
-      <c r="B852" s="21"/>
+      <c r="A852" s="26"/>
+      <c r="B852" s="25"/>
     </row>
     <row r="853">
-      <c r="A853" s="22"/>
-      <c r="B853" s="21"/>
+      <c r="A853" s="26"/>
+      <c r="B853" s="25"/>
     </row>
     <row r="854">
-      <c r="A854" s="22"/>
-      <c r="B854" s="21"/>
+      <c r="A854" s="26"/>
+      <c r="B854" s="25"/>
     </row>
     <row r="855">
-      <c r="A855" s="22"/>
-      <c r="B855" s="21"/>
+      <c r="A855" s="26"/>
+      <c r="B855" s="25"/>
     </row>
     <row r="856">
-      <c r="A856" s="22"/>
-      <c r="B856" s="21"/>
+      <c r="A856" s="26"/>
+      <c r="B856" s="25"/>
     </row>
     <row r="857">
-      <c r="A857" s="22"/>
-      <c r="B857" s="21"/>
+      <c r="A857" s="26"/>
+      <c r="B857" s="25"/>
     </row>
     <row r="858">
-      <c r="A858" s="22"/>
-      <c r="B858" s="21"/>
+      <c r="A858" s="26"/>
+      <c r="B858" s="25"/>
     </row>
     <row r="859">
-      <c r="A859" s="22"/>
-      <c r="B859" s="21"/>
+      <c r="A859" s="26"/>
+      <c r="B859" s="25"/>
     </row>
     <row r="860">
-      <c r="A860" s="22"/>
-      <c r="B860" s="21"/>
+      <c r="A860" s="26"/>
+      <c r="B860" s="25"/>
     </row>
     <row r="861">
-      <c r="A861" s="22"/>
-      <c r="B861" s="21"/>
+      <c r="A861" s="26"/>
+      <c r="B861" s="25"/>
     </row>
     <row r="862">
-      <c r="A862" s="22"/>
-      <c r="B862" s="21"/>
+      <c r="A862" s="26"/>
+      <c r="B862" s="25"/>
     </row>
     <row r="863">
-      <c r="A863" s="22"/>
-      <c r="B863" s="21"/>
+      <c r="A863" s="26"/>
+      <c r="B863" s="25"/>
     </row>
     <row r="864">
-      <c r="A864" s="22"/>
-      <c r="B864" s="21"/>
+      <c r="A864" s="26"/>
+      <c r="B864" s="25"/>
     </row>
     <row r="865">
-      <c r="A865" s="22"/>
-      <c r="B865" s="21"/>
+      <c r="A865" s="26"/>
+      <c r="B865" s="25"/>
     </row>
     <row r="866">
-      <c r="A866" s="22"/>
-      <c r="B866" s="21"/>
+      <c r="A866" s="26"/>
+      <c r="B866" s="25"/>
     </row>
     <row r="867">
-      <c r="A867" s="22"/>
-      <c r="B867" s="21"/>
+      <c r="A867" s="26"/>
+      <c r="B867" s="25"/>
     </row>
     <row r="868">
-      <c r="A868" s="22"/>
-      <c r="B868" s="21"/>
+      <c r="A868" s="26"/>
+      <c r="B868" s="25"/>
     </row>
     <row r="869">
-      <c r="A869" s="22"/>
-      <c r="B869" s="21"/>
+      <c r="A869" s="26"/>
+      <c r="B869" s="25"/>
     </row>
     <row r="870">
-      <c r="A870" s="22"/>
-      <c r="B870" s="21"/>
+      <c r="A870" s="26"/>
+      <c r="B870" s="25"/>
     </row>
     <row r="871">
-      <c r="A871" s="22"/>
-      <c r="B871" s="21"/>
+      <c r="A871" s="26"/>
+      <c r="B871" s="25"/>
     </row>
     <row r="872">
-      <c r="A872" s="22"/>
-      <c r="B872" s="21"/>
+      <c r="A872" s="26"/>
+      <c r="B872" s="25"/>
     </row>
     <row r="873">
-      <c r="A873" s="22"/>
-      <c r="B873" s="21"/>
+      <c r="A873" s="26"/>
+      <c r="B873" s="25"/>
     </row>
     <row r="874">
-      <c r="A874" s="22"/>
-      <c r="B874" s="21"/>
+      <c r="A874" s="26"/>
+      <c r="B874" s="25"/>
     </row>
     <row r="875">
-      <c r="A875" s="22"/>
-      <c r="B875" s="21"/>
+      <c r="A875" s="26"/>
+      <c r="B875" s="25"/>
     </row>
     <row r="876">
-      <c r="A876" s="22"/>
-      <c r="B876" s="21"/>
+      <c r="A876" s="26"/>
+      <c r="B876" s="25"/>
     </row>
     <row r="877">
-      <c r="A877" s="22"/>
-      <c r="B877" s="21"/>
+      <c r="A877" s="26"/>
+      <c r="B877" s="25"/>
     </row>
     <row r="878">
-      <c r="A878" s="22"/>
-      <c r="B878" s="21"/>
+      <c r="A878" s="26"/>
+      <c r="B878" s="25"/>
     </row>
     <row r="879">
-      <c r="A879" s="22"/>
-      <c r="B879" s="21"/>
+      <c r="A879" s="26"/>
+      <c r="B879" s="25"/>
     </row>
     <row r="880">
-      <c r="A880" s="22"/>
-      <c r="B880" s="21"/>
+      <c r="A880" s="26"/>
+      <c r="B880" s="25"/>
     </row>
     <row r="881">
-      <c r="A881" s="22"/>
-      <c r="B881" s="21"/>
+      <c r="A881" s="26"/>
+      <c r="B881" s="25"/>
     </row>
     <row r="882">
-      <c r="A882" s="22"/>
-      <c r="B882" s="21"/>
+      <c r="A882" s="26"/>
+      <c r="B882" s="25"/>
     </row>
     <row r="883">
-      <c r="A883" s="22"/>
-      <c r="B883" s="21"/>
+      <c r="A883" s="26"/>
+      <c r="B883" s="25"/>
     </row>
     <row r="884">
-      <c r="A884" s="22"/>
-      <c r="B884" s="21"/>
+      <c r="A884" s="26"/>
+      <c r="B884" s="25"/>
     </row>
     <row r="885">
-      <c r="A885" s="22"/>
-      <c r="B885" s="21"/>
+      <c r="A885" s="26"/>
+      <c r="B885" s="25"/>
     </row>
     <row r="886">
-      <c r="A886" s="22"/>
-      <c r="B886" s="21"/>
+      <c r="A886" s="26"/>
+      <c r="B886" s="25"/>
     </row>
     <row r="887">
-      <c r="A887" s="22"/>
-      <c r="B887" s="21"/>
+      <c r="A887" s="26"/>
+      <c r="B887" s="25"/>
     </row>
     <row r="888">
-      <c r="A888" s="22"/>
-      <c r="B888" s="21"/>
+      <c r="A888" s="26"/>
+      <c r="B888" s="25"/>
     </row>
     <row r="889">
-      <c r="A889" s="22"/>
-      <c r="B889" s="21"/>
+      <c r="A889" s="26"/>
+      <c r="B889" s="25"/>
     </row>
     <row r="890">
-      <c r="A890" s="22"/>
-      <c r="B890" s="21"/>
+      <c r="A890" s="26"/>
+      <c r="B890" s="25"/>
     </row>
     <row r="891">
-      <c r="A891" s="22"/>
-      <c r="B891" s="21"/>
+      <c r="A891" s="26"/>
+      <c r="B891" s="25"/>
     </row>
     <row r="892">
-      <c r="A892" s="22"/>
-      <c r="B892" s="21"/>
+      <c r="A892" s="26"/>
+      <c r="B892" s="25"/>
     </row>
     <row r="893">
-      <c r="A893" s="22"/>
-      <c r="B893" s="21"/>
+      <c r="A893" s="26"/>
+      <c r="B893" s="25"/>
     </row>
     <row r="894">
-      <c r="A894" s="22"/>
-      <c r="B894" s="21"/>
+      <c r="A894" s="26"/>
+      <c r="B894" s="25"/>
     </row>
     <row r="895">
-      <c r="A895" s="22"/>
-      <c r="B895" s="21"/>
+      <c r="A895" s="26"/>
+      <c r="B895" s="25"/>
     </row>
     <row r="896">
-      <c r="A896" s="22"/>
-      <c r="B896" s="21"/>
+      <c r="A896" s="26"/>
+      <c r="B896" s="25"/>
     </row>
     <row r="897">
-      <c r="A897" s="22"/>
-      <c r="B897" s="21"/>
+      <c r="A897" s="26"/>
+      <c r="B897" s="25"/>
     </row>
     <row r="898">
-      <c r="A898" s="22"/>
-      <c r="B898" s="21"/>
+      <c r="A898" s="26"/>
+      <c r="B898" s="25"/>
     </row>
     <row r="899">
-      <c r="A899" s="22"/>
-      <c r="B899" s="21"/>
+      <c r="A899" s="26"/>
+      <c r="B899" s="25"/>
     </row>
     <row r="900">
-      <c r="A900" s="22"/>
-      <c r="B900" s="21"/>
+      <c r="A900" s="26"/>
+      <c r="B900" s="25"/>
     </row>
     <row r="901">
-      <c r="A901" s="22"/>
-      <c r="B901" s="21"/>
+      <c r="A901" s="26"/>
+      <c r="B901" s="25"/>
     </row>
     <row r="902">
-      <c r="A902" s="22"/>
-      <c r="B902" s="21"/>
+      <c r="A902" s="26"/>
+      <c r="B902" s="25"/>
     </row>
     <row r="903">
-      <c r="A903" s="22"/>
-      <c r="B903" s="21"/>
+      <c r="A903" s="26"/>
+      <c r="B903" s="25"/>
     </row>
     <row r="904">
-      <c r="A904" s="22"/>
-      <c r="B904" s="21"/>
+      <c r="A904" s="26"/>
+      <c r="B904" s="25"/>
     </row>
     <row r="905">
-      <c r="A905" s="22"/>
-      <c r="B905" s="21"/>
+      <c r="A905" s="26"/>
+      <c r="B905" s="25"/>
     </row>
     <row r="906">
-      <c r="A906" s="22"/>
-      <c r="B906" s="21"/>
+      <c r="A906" s="26"/>
+      <c r="B906" s="25"/>
     </row>
     <row r="907">
-      <c r="A907" s="22"/>
-      <c r="B907" s="21"/>
+      <c r="A907" s="26"/>
+      <c r="B907" s="25"/>
     </row>
     <row r="908">
-      <c r="A908" s="22"/>
-      <c r="B908" s="21"/>
+      <c r="A908" s="26"/>
+      <c r="B908" s="25"/>
     </row>
     <row r="909">
-      <c r="A909" s="22"/>
-      <c r="B909" s="21"/>
+      <c r="A909" s="26"/>
+      <c r="B909" s="25"/>
     </row>
     <row r="910">
-      <c r="A910" s="22"/>
-      <c r="B910" s="21"/>
+      <c r="A910" s="26"/>
+      <c r="B910" s="25"/>
     </row>
     <row r="911">
-      <c r="A911" s="22"/>
-      <c r="B911" s="21"/>
+      <c r="A911" s="26"/>
+      <c r="B911" s="25"/>
     </row>
     <row r="912">
-      <c r="A912" s="22"/>
-      <c r="B912" s="21"/>
+      <c r="A912" s="26"/>
+      <c r="B912" s="25"/>
     </row>
     <row r="913">
-      <c r="A913" s="22"/>
-      <c r="B913" s="21"/>
+      <c r="A913" s="26"/>
+      <c r="B913" s="25"/>
     </row>
     <row r="914">
-      <c r="A914" s="22"/>
-      <c r="B914" s="21"/>
+      <c r="A914" s="26"/>
+      <c r="B914" s="25"/>
     </row>
     <row r="915">
-      <c r="A915" s="22"/>
-      <c r="B915" s="21"/>
+      <c r="A915" s="26"/>
+      <c r="B915" s="25"/>
     </row>
     <row r="916">
-      <c r="A916" s="22"/>
-      <c r="B916" s="21"/>
+      <c r="A916" s="26"/>
+      <c r="B916" s="25"/>
     </row>
     <row r="917">
-      <c r="A917" s="22"/>
-      <c r="B917" s="21"/>
+      <c r="A917" s="26"/>
+      <c r="B917" s="25"/>
     </row>
     <row r="918">
-      <c r="A918" s="22"/>
-      <c r="B918" s="21"/>
+      <c r="A918" s="26"/>
+      <c r="B918" s="25"/>
     </row>
     <row r="919">
-      <c r="A919" s="22"/>
-      <c r="B919" s="21"/>
+      <c r="A919" s="26"/>
+      <c r="B919" s="25"/>
     </row>
     <row r="920">
-      <c r="A920" s="22"/>
-      <c r="B920" s="21"/>
+      <c r="A920" s="26"/>
+      <c r="B920" s="25"/>
     </row>
     <row r="921">
-      <c r="A921" s="22"/>
-      <c r="B921" s="21"/>
+      <c r="A921" s="26"/>
+      <c r="B921" s="25"/>
     </row>
     <row r="922">
-      <c r="A922" s="22"/>
-      <c r="B922" s="21"/>
+      <c r="A922" s="26"/>
+      <c r="B922" s="25"/>
     </row>
     <row r="923">
-      <c r="A923" s="22"/>
-      <c r="B923" s="21"/>
+      <c r="A923" s="26"/>
+      <c r="B923" s="25"/>
     </row>
     <row r="924">
-      <c r="A924" s="22"/>
-      <c r="B924" s="21"/>
+      <c r="A924" s="26"/>
+      <c r="B924" s="25"/>
     </row>
     <row r="925">
-      <c r="A925" s="22"/>
-      <c r="B925" s="21"/>
+      <c r="A925" s="26"/>
+      <c r="B925" s="25"/>
     </row>
     <row r="926">
-      <c r="A926" s="22"/>
-      <c r="B926" s="21"/>
+      <c r="A926" s="26"/>
+      <c r="B926" s="25"/>
     </row>
     <row r="927">
-      <c r="A927" s="22"/>
-      <c r="B927" s="21"/>
+      <c r="A927" s="26"/>
+      <c r="B927" s="25"/>
     </row>
     <row r="928">
-      <c r="A928" s="22"/>
-      <c r="B928" s="21"/>
+      <c r="A928" s="26"/>
+      <c r="B928" s="25"/>
     </row>
     <row r="929">
-      <c r="A929" s="22"/>
-      <c r="B929" s="21"/>
+      <c r="A929" s="26"/>
+      <c r="B929" s="25"/>
     </row>
     <row r="930">
-      <c r="A930" s="22"/>
-      <c r="B930" s="21"/>
+      <c r="A930" s="26"/>
+      <c r="B930" s="25"/>
     </row>
     <row r="931">
-      <c r="A931" s="22"/>
-      <c r="B931" s="21"/>
+      <c r="A931" s="26"/>
+      <c r="B931" s="25"/>
     </row>
     <row r="932">
-      <c r="A932" s="22"/>
-      <c r="B932" s="21"/>
+      <c r="A932" s="26"/>
+      <c r="B932" s="25"/>
     </row>
     <row r="933">
-      <c r="A933" s="22"/>
-      <c r="B933" s="21"/>
+      <c r="A933" s="26"/>
+      <c r="B933" s="25"/>
     </row>
     <row r="934">
-      <c r="A934" s="22"/>
-      <c r="B934" s="21"/>
+      <c r="A934" s="26"/>
+      <c r="B934" s="25"/>
     </row>
     <row r="935">
-      <c r="A935" s="22"/>
-      <c r="B935" s="21"/>
+      <c r="A935" s="26"/>
+      <c r="B935" s="25"/>
     </row>
     <row r="936">
-      <c r="A936" s="22"/>
-      <c r="B936" s="21"/>
+      <c r="A936" s="26"/>
+      <c r="B936" s="25"/>
     </row>
     <row r="937">
-      <c r="A937" s="22"/>
-      <c r="B937" s="21"/>
+      <c r="A937" s="26"/>
+      <c r="B937" s="25"/>
     </row>
     <row r="938">
-      <c r="A938" s="22"/>
-      <c r="B938" s="21"/>
+      <c r="A938" s="26"/>
+      <c r="B938" s="25"/>
     </row>
     <row r="939">
-      <c r="A939" s="22"/>
-      <c r="B939" s="21"/>
+      <c r="A939" s="26"/>
+      <c r="B939" s="25"/>
     </row>
     <row r="940">
-      <c r="A940" s="22"/>
-      <c r="B940" s="21"/>
+      <c r="A940" s="26"/>
+      <c r="B940" s="25"/>
     </row>
     <row r="941">
-      <c r="A941" s="22"/>
-      <c r="B941" s="21"/>
+      <c r="A941" s="26"/>
+      <c r="B941" s="25"/>
     </row>
     <row r="942">
-      <c r="A942" s="22"/>
-      <c r="B942" s="21"/>
+      <c r="A942" s="26"/>
+      <c r="B942" s="25"/>
     </row>
     <row r="943">
-      <c r="A943" s="22"/>
-      <c r="B943" s="21"/>
+      <c r="A943" s="26"/>
+      <c r="B943" s="25"/>
     </row>
     <row r="944">
-      <c r="A944" s="22"/>
-      <c r="B944" s="21"/>
+      <c r="A944" s="26"/>
+      <c r="B944" s="25"/>
     </row>
     <row r="945">
-      <c r="A945" s="22"/>
-      <c r="B945" s="21"/>
+      <c r="A945" s="26"/>
+      <c r="B945" s="25"/>
     </row>
     <row r="946">
-      <c r="A946" s="22"/>
-      <c r="B946" s="21"/>
+      <c r="A946" s="26"/>
+      <c r="B946" s="25"/>
     </row>
     <row r="947">
-      <c r="A947" s="22"/>
-      <c r="B947" s="21"/>
+      <c r="A947" s="26"/>
+      <c r="B947" s="25"/>
     </row>
     <row r="948">
-      <c r="A948" s="22"/>
-      <c r="B948" s="21"/>
+      <c r="A948" s="26"/>
+      <c r="B948" s="25"/>
     </row>
     <row r="949">
-      <c r="A949" s="22"/>
-      <c r="B949" s="21"/>
+      <c r="A949" s="26"/>
+      <c r="B949" s="25"/>
     </row>
     <row r="950">
-      <c r="A950" s="22"/>
-      <c r="B950" s="21"/>
+      <c r="A950" s="26"/>
+      <c r="B950" s="25"/>
     </row>
     <row r="951">
-      <c r="A951" s="22"/>
-      <c r="B951" s="21"/>
+      <c r="A951" s="26"/>
+      <c r="B951" s="25"/>
     </row>
     <row r="952">
-      <c r="A952" s="22"/>
-      <c r="B952" s="21"/>
+      <c r="A952" s="26"/>
+      <c r="B952" s="25"/>
     </row>
     <row r="953">
-      <c r="A953" s="22"/>
-      <c r="B953" s="21"/>
+      <c r="A953" s="26"/>
+      <c r="B953" s="25"/>
     </row>
     <row r="954">
-      <c r="A954" s="22"/>
-      <c r="B954" s="21"/>
+      <c r="A954" s="26"/>
+      <c r="B954" s="25"/>
     </row>
     <row r="955">
-      <c r="A955" s="22"/>
-      <c r="B955" s="21"/>
+      <c r="A955" s="26"/>
+      <c r="B955" s="25"/>
     </row>
     <row r="956">
-      <c r="A956" s="22"/>
-      <c r="B956" s="21"/>
+      <c r="A956" s="26"/>
+      <c r="B956" s="25"/>
     </row>
     <row r="957">
-      <c r="A957" s="22"/>
-      <c r="B957" s="21"/>
+      <c r="A957" s="26"/>
+      <c r="B957" s="25"/>
     </row>
     <row r="958">
-      <c r="A958" s="22"/>
-      <c r="B958" s="21"/>
+      <c r="A958" s="26"/>
+      <c r="B958" s="25"/>
     </row>
     <row r="959">
-      <c r="A959" s="22"/>
-      <c r="B959" s="21"/>
+      <c r="A959" s="26"/>
+      <c r="B959" s="25"/>
     </row>
     <row r="960">
-      <c r="A960" s="22"/>
-      <c r="B960" s="21"/>
+      <c r="A960" s="26"/>
+      <c r="B960" s="25"/>
     </row>
     <row r="961">
-      <c r="A961" s="22"/>
-      <c r="B961" s="21"/>
+      <c r="A961" s="26"/>
+      <c r="B961" s="25"/>
     </row>
     <row r="962">
-      <c r="A962" s="22"/>
-      <c r="B962" s="21"/>
+      <c r="A962" s="26"/>
+      <c r="B962" s="25"/>
     </row>
     <row r="963">
-      <c r="A963" s="22"/>
-      <c r="B963" s="21"/>
+      <c r="A963" s="26"/>
+      <c r="B963" s="25"/>
     </row>
     <row r="964">
-      <c r="A964" s="22"/>
-      <c r="B964" s="21"/>
+      <c r="A964" s="26"/>
+      <c r="B964" s="25"/>
     </row>
     <row r="965">
-      <c r="A965" s="22"/>
-      <c r="B965" s="21"/>
+      <c r="A965" s="26"/>
+      <c r="B965" s="25"/>
     </row>
     <row r="966">
-      <c r="A966" s="22"/>
-      <c r="B966" s="21"/>
+      <c r="A966" s="26"/>
+      <c r="B966" s="25"/>
     </row>
     <row r="967">
-      <c r="A967" s="22"/>
-      <c r="B967" s="21"/>
+      <c r="A967" s="26"/>
+      <c r="B967" s="25"/>
     </row>
     <row r="968">
-      <c r="A968" s="22"/>
-      <c r="B968" s="21"/>
+      <c r="A968" s="26"/>
+      <c r="B968" s="25"/>
     </row>
     <row r="969">
-      <c r="A969" s="22"/>
-      <c r="B969" s="21"/>
+      <c r="A969" s="26"/>
+      <c r="B969" s="25"/>
     </row>
     <row r="970">
-      <c r="A970" s="22"/>
-      <c r="B970" s="21"/>
+      <c r="A970" s="26"/>
+      <c r="B970" s="25"/>
     </row>
     <row r="971">
-      <c r="A971" s="22"/>
-      <c r="B971" s="21"/>
+      <c r="A971" s="26"/>
+      <c r="B971" s="25"/>
     </row>
     <row r="972">
-      <c r="A972" s="22"/>
-      <c r="B972" s="21"/>
+      <c r="A972" s="26"/>
+      <c r="B972" s="25"/>
     </row>
     <row r="973">
-      <c r="A973" s="22"/>
-      <c r="B973" s="21"/>
+      <c r="A973" s="26"/>
+      <c r="B973" s="25"/>
     </row>
     <row r="974">
-      <c r="A974" s="22"/>
-      <c r="B974" s="21"/>
+      <c r="A974" s="26"/>
+      <c r="B974" s="25"/>
     </row>
     <row r="975">
-      <c r="A975" s="22"/>
-      <c r="B975" s="21"/>
+      <c r="A975" s="26"/>
+      <c r="B975" s="25"/>
     </row>
     <row r="976">
-      <c r="A976" s="22"/>
-      <c r="B976" s="21"/>
+      <c r="A976" s="26"/>
+      <c r="B976" s="25"/>
     </row>
     <row r="977">
-      <c r="A977" s="22"/>
-      <c r="B977" s="21"/>
+      <c r="A977" s="26"/>
+      <c r="B977" s="25"/>
     </row>
     <row r="978">
-      <c r="A978" s="22"/>
-      <c r="B978" s="21"/>
+      <c r="A978" s="26"/>
+      <c r="B978" s="25"/>
     </row>
     <row r="979">
-      <c r="A979" s="22"/>
-      <c r="B979" s="21"/>
+      <c r="A979" s="26"/>
+      <c r="B979" s="25"/>
     </row>
     <row r="980">
-      <c r="A980" s="22"/>
-      <c r="B980" s="21"/>
+      <c r="A980" s="26"/>
+      <c r="B980" s="25"/>
     </row>
     <row r="981">
-      <c r="A981" s="22"/>
-      <c r="B981" s="21"/>
+      <c r="A981" s="26"/>
+      <c r="B981" s="25"/>
     </row>
     <row r="982">
-      <c r="A982" s="22"/>
-      <c r="B982" s="21"/>
+      <c r="A982" s="26"/>
+      <c r="B982" s="25"/>
     </row>
     <row r="983">
-      <c r="A983" s="22"/>
-      <c r="B983" s="21"/>
+      <c r="A983" s="26"/>
+      <c r="B983" s="25"/>
     </row>
     <row r="984">
-      <c r="A984" s="22"/>
-      <c r="B984" s="21"/>
+      <c r="A984" s="26"/>
+      <c r="B984" s="25"/>
     </row>
     <row r="985">
-      <c r="A985" s="22"/>
-      <c r="B985" s="21"/>
+      <c r="A985" s="26"/>
+      <c r="B985" s="25"/>
     </row>
     <row r="986">
-      <c r="A986" s="22"/>
-      <c r="B986" s="21"/>
+      <c r="A986" s="26"/>
+      <c r="B986" s="25"/>
     </row>
     <row r="987">
-      <c r="A987" s="22"/>
-      <c r="B987" s="21"/>
+      <c r="A987" s="26"/>
+      <c r="B987" s="25"/>
     </row>
     <row r="988">
-      <c r="A988" s="22"/>
-      <c r="B988" s="21"/>
+      <c r="A988" s="26"/>
+      <c r="B988" s="25"/>
     </row>
     <row r="989">
-      <c r="A989" s="22"/>
-      <c r="B989" s="21"/>
+      <c r="A989" s="26"/>
+      <c r="B989" s="25"/>
     </row>
     <row r="990">
-      <c r="A990" s="22"/>
-      <c r="B990" s="21"/>
+      <c r="A990" s="26"/>
+      <c r="B990" s="25"/>
     </row>
     <row r="991">
-      <c r="A991" s="22"/>
-      <c r="B991" s="21"/>
+      <c r="A991" s="26"/>
+      <c r="B991" s="25"/>
     </row>
     <row r="992">
-      <c r="A992" s="22"/>
-      <c r="B992" s="21"/>
+      <c r="A992" s="26"/>
+      <c r="B992" s="25"/>
     </row>
     <row r="993">
-      <c r="A993" s="22"/>
-      <c r="B993" s="21"/>
+      <c r="A993" s="26"/>
+      <c r="B993" s="25"/>
     </row>
     <row r="994">
-      <c r="A994" s="22"/>
-      <c r="B994" s="21"/>
+      <c r="A994" s="26"/>
+      <c r="B994" s="25"/>
     </row>
     <row r="995">
-      <c r="A995" s="22"/>
-      <c r="B995" s="21"/>
+      <c r="A995" s="26"/>
+      <c r="B995" s="25"/>
     </row>
     <row r="996">
-      <c r="A996" s="22"/>
-      <c r="B996" s="21"/>
+      <c r="A996" s="26"/>
+      <c r="B996" s="25"/>
     </row>
     <row r="997">
-      <c r="A997" s="22"/>
-      <c r="B997" s="21"/>
+      <c r="A997" s="26"/>
+      <c r="B997" s="25"/>
     </row>
     <row r="998">
-      <c r="A998" s="22"/>
-      <c r="B998" s="21"/>
+      <c r="A998" s="26"/>
+      <c r="B998" s="25"/>
     </row>
     <row r="999">
-      <c r="A999" s="22"/>
-      <c r="B999" s="21"/>
+      <c r="A999" s="26"/>
+      <c r="B999" s="25"/>
     </row>
     <row r="1000">
-      <c r="A1000" s="22"/>
-      <c r="B1000" s="21"/>
+      <c r="A1000" s="26"/>
+      <c r="B1000" s="25"/>
     </row>
     <row r="1001">
-      <c r="A1001" s="22"/>
-      <c r="B1001" s="21"/>
+      <c r="A1001" s="26"/>
+      <c r="B1001" s="25"/>
     </row>
     <row r="1002">
-      <c r="A1002" s="22"/>
-      <c r="B1002" s="21"/>
+      <c r="A1002" s="26"/>
+      <c r="B1002" s="25"/>
     </row>
     <row r="1003">
-      <c r="A1003" s="22"/>
-      <c r="B1003" s="21"/>
+      <c r="A1003" s="26"/>
+      <c r="B1003" s="25"/>
     </row>
     <row r="1004">
-      <c r="A1004" s="22"/>
-      <c r="B1004" s="21"/>
+      <c r="A1004" s="26"/>
+      <c r="B1004" s="25"/>
     </row>
     <row r="1005">
-      <c r="A1005" s="22"/>
-      <c r="B1005" s="21"/>
+      <c r="A1005" s="26"/>
+      <c r="B1005" s="25"/>
     </row>
     <row r="1006">
-      <c r="A1006" s="22"/>
-      <c r="B1006" s="21"/>
+      <c r="A1006" s="26"/>
+      <c r="B1006" s="25"/>
     </row>
     <row r="1007">
-      <c r="A1007" s="22"/>
-      <c r="B1007" s="21"/>
+      <c r="A1007" s="26"/>
+      <c r="B1007" s="25"/>
     </row>
     <row r="1008">
-      <c r="A1008" s="22"/>
-      <c r="B1008" s="21"/>
+      <c r="A1008" s="26"/>
+      <c r="B1008" s="25"/>
+    </row>
+    <row r="1009">
+      <c r="A1009" s="26"/>
+      <c r="B1009" s="25"/>
+    </row>
+    <row r="1010">
+      <c r="A1010" s="26"/>
+      <c r="B1010" s="25"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup fitToHeight="0" paperSize="9" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>住沢 明加留</dc:creator>
 </cp:coreProperties>
 </file>