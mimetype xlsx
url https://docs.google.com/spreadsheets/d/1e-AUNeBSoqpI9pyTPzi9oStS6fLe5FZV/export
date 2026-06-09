--- v1 (2026-04-10)
+++ v2 (2026-06-09)
@@ -1,67 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet3.xml"/>
   <Override ContentType="application/binary" PartName="/xl/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Tabelle1" sheetId="1" r:id="rId4"/>
     <sheet state="visible" name="Oper" sheetId="2" r:id="rId5"/>
+    <sheet state="visible" name="シート2" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
     <ext uri="GoogleSheetsCustomDataVersion2">
-      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId6" roundtripDataChecksum="F80crHVODOOZNiTyqi1XEcva+Nib8Q4GOAjLIOAy3W0="/>
+      <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId7" roundtripDataChecksum="iAuWFqQlBGu0wpHD/04eC0ojuYqBd30Z+S31m6nHEPI="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="330">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="355" uniqueCount="343">
   <si>
     <t>Performed</t>
   </si>
   <si>
     <t>Prepared</t>
   </si>
   <si>
     <t>Timo Andres</t>
   </si>
   <si>
     <t xml:space="preserve">Checkered Shade (2023 in Mannheim*) </t>
   </si>
   <si>
     <t>J. S. Bach</t>
   </si>
   <si>
     <t>Orchestersuite Nr. 2 h-moll BWV 1067 (2022 in Mannheim)</t>
   </si>
   <si>
     <t>Violin Concerto 1 in a-moll</t>
   </si>
   <si>
     <t>Solokantate BWV 82 „Ich habe genug“</t>
   </si>
   <si>
@@ -1008,50 +1011,89 @@
     <t>Der Freischütz</t>
   </si>
   <si>
     <t>Weiße Rose (2025 in Osthofen)</t>
   </si>
   <si>
     <t>REPERTOIRE OPERETTE:</t>
   </si>
   <si>
     <t>REPERTOIRE MUSICAL:</t>
   </si>
   <si>
     <t>Bernstein</t>
   </si>
   <si>
     <t>West Side Story</t>
   </si>
   <si>
     <t>REPERTOIRE BALLETT:</t>
   </si>
   <si>
     <t>Strawinsky</t>
   </si>
   <si>
     <t>Petrouchka</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pianistic Repertoire </t>
+  </si>
+  <si>
+    <t>Violin</t>
+  </si>
+  <si>
+    <t>Mozart Violin Konzert4, 5</t>
+  </si>
+  <si>
+    <t>Mozart: Sonate no.22 in A, k.305</t>
+  </si>
+  <si>
+    <t>Beethoven Sonata no.8 in G</t>
+  </si>
+  <si>
+    <t>Cello</t>
+  </si>
+  <si>
+    <t>Haydn Konzert inC und in D</t>
+  </si>
+  <si>
+    <t>Beethoven: Sonata no.3 1.Satz</t>
+  </si>
+  <si>
+    <t>Oboe</t>
+  </si>
+  <si>
+    <t>Mozart Konzert</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Andrey Rubtsov</t>
+  </si>
+  <si>
+    <t>Flöte</t>
+  </si>
+  <si>
+    <t>Mozart. Konzert</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="22">
     <font>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="15.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -1257,58 +1299,62 @@
     <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="1" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="1" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+</file>
+
+<file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -1470,50 +1516,54 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="11.22" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="17.11"/>
     <col customWidth="1" min="2" max="2" width="51.56"/>
     <col customWidth="1" min="3" max="3" width="38.33"/>
     <col customWidth="1" min="4" max="26" width="8.33"/>
   </cols>
   <sheetData>
     <row r="1" ht="19.5" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="3"/>
@@ -11314,31 +11364,103 @@
     </row>
     <row r="1007">
       <c r="A1007" s="26"/>
       <c r="B1007" s="25"/>
     </row>
     <row r="1008">
       <c r="A1008" s="26"/>
       <c r="B1008" s="25"/>
     </row>
     <row r="1009">
       <c r="A1009" s="26"/>
       <c r="B1009" s="25"/>
     </row>
     <row r="1010">
       <c r="A1010" s="26"/>
       <c r="B1010" s="25"/>
     </row>
   </sheetData>
   <printOptions horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup fitToHeight="0" paperSize="9" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
+  <sheetPr>
+    <outlinePr summaryBelow="0" summaryRight="0"/>
+  </sheetPr>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr customHeight="1" defaultColWidth="11.22" defaultRowHeight="15.0"/>
+  <sheetData>
+    <row r="1">
+      <c r="A1" s="24" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="24" t="s">
+        <v>331</v>
+      </c>
+      <c r="B3" s="24" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="B4" s="24" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="B5" s="24" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="24" t="s">
+        <v>335</v>
+      </c>
+      <c r="B6" s="24" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="B7" s="24" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="24" t="s">
+        <v>338</v>
+      </c>
+      <c r="B8" s="24" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="B9" s="24" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="24" t="s">
+        <v>341</v>
+      </c>
+      <c r="B10" s="24" t="s">
+        <v>342</v>
+      </c>
+    </row>
+  </sheetData>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>住沢 明加留</dc:creator>
 </cp:coreProperties>
 </file>