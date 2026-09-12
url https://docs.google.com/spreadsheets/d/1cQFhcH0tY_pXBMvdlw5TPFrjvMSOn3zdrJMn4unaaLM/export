--- v0 (2026-07-26)
+++ v1 (2026-09-12)
@@ -19,186 +19,186 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Fixtures" sheetId="1" r:id="rId5"/>
     <sheet state="visible" name="External Competitions" sheetId="2" r:id="rId6"/>
     <sheet state="visible" name="Sheet2" sheetId="3" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="450" uniqueCount="144">
   <si>
     <t>EXTERNAL COMPETITION DATES 2025</t>
   </si>
   <si>
+    <t>See Additional Note at bottom of page</t>
+  </si>
+  <si>
+    <t>Opposition</t>
+  </si>
+  <si>
+    <t>Other Matches on same day</t>
+  </si>
+  <si>
+    <t>MAY</t>
+  </si>
+  <si>
     <t>FULL FIXTURE LIST FOR 2026</t>
   </si>
   <si>
-    <t>See Additional Note at bottom of page</t>
-[...10 lines deleted...]
-  <si>
     <t>Wed</t>
   </si>
   <si>
     <t>C&amp;D Gilbert Cup</t>
   </si>
   <si>
     <t>H/A</t>
   </si>
   <si>
     <t xml:space="preserve">Balsham </t>
   </si>
   <si>
     <t>FMW</t>
   </si>
   <si>
+    <t>JUNE</t>
+  </si>
+  <si>
     <t xml:space="preserve">APRIL </t>
   </si>
   <si>
-    <t>JUNE</t>
+    <t>JULY</t>
   </si>
   <si>
     <t>TIME / RESULTS</t>
   </si>
   <si>
+    <t>Mon</t>
+  </si>
+  <si>
     <t xml:space="preserve">JUNE </t>
   </si>
   <si>
-    <t>JULY</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">County Mixed Top Club </t>
   </si>
   <si>
     <t>Littleport</t>
   </si>
   <si>
     <t>C&amp;D</t>
   </si>
   <si>
     <t>AUGUST</t>
   </si>
   <si>
+    <t>Venue TBC</t>
+  </si>
+  <si>
+    <t>M&amp;D</t>
+  </si>
+  <si>
+    <t>SEPTEMBER</t>
+  </si>
+  <si>
+    <t>SUN</t>
+  </si>
+  <si>
     <t xml:space="preserve">AUGUST </t>
   </si>
   <si>
-    <t>SEPTEMBER</t>
-[...2 lines deleted...]
-    <t>Venue TBC</t>
+    <t>CBHPBL FINALS DAY @ GIRTON 2.30pm</t>
+  </si>
+  <si>
+    <t>FRI/ SAT / SUN</t>
+  </si>
+  <si>
+    <t>4 - 6</t>
+  </si>
+  <si>
+    <t>COUNTY FINALS @ LITTLEPORT  Times TBC</t>
+  </si>
+  <si>
+    <t>SAT / SUN</t>
+  </si>
+  <si>
+    <t>12 &amp; 13</t>
+  </si>
+  <si>
+    <t>C&amp;D FINALS DAY @  COTON Times TBC</t>
   </si>
   <si>
     <t>WEATHER PERMITTING</t>
   </si>
   <si>
-    <t>M&amp;D</t>
-[...5 lines deleted...]
-    <t>CBHPBL FINALS DAY @ GIRTON 2.30pm</t>
+    <t>EXTERNAL COMPETITION NOTES</t>
+  </si>
+  <si>
+    <t>C&amp;D GILBERT CUP</t>
+  </si>
+  <si>
+    <t>4 Mixed Triples 2 @ Home &amp; 2 Away</t>
+  </si>
+  <si>
+    <t>COUNTY MIXED TOP CLUB</t>
   </si>
   <si>
     <t>MON</t>
   </si>
   <si>
-    <t>FRI/ SAT / SUN</t>
-[...5 lines deleted...]
-    <t>COUNTY FINALS @ LITTLEPORT  Times TBC</t>
+    <t>11 players. Two 4 bowl singles, one woman one man - 21 shots. One mixed 4 bowl pairs - 18 ends. One mixed 3 bowl triples - 18 ends. One mixed 2 bowl fours 2 men, 2 women - 18 ends</t>
   </si>
   <si>
     <t>City v Coton</t>
   </si>
   <si>
-    <t>SAT / SUN</t>
-[...7 lines deleted...]
-  <si>
     <t>WED</t>
   </si>
   <si>
     <t>Histon v Coton</t>
   </si>
   <si>
     <t>2.30pm</t>
   </si>
   <si>
     <t>SAT</t>
   </si>
   <si>
-    <t>EXTERNAL COMPETITION NOTES</t>
-[...4 lines deleted...]
-  <si>
     <t>Coton v Histon</t>
   </si>
   <si>
-    <t>4 Mixed Triples 2 @ Home &amp; 2 Away</t>
-[...4 lines deleted...]
-  <si>
     <t>GREEN WILL BE OPEN FROM MONDAY 21st APRIL @ 2pm</t>
-  </si>
-[...1 lines deleted...]
-    <t>11 players. Two 4 bowl singles, one woman one man - 21 shots. One mixed 4 bowl pairs - 18 ends. One mixed 3 bowl triples - 18 ends. One mixed 2 bowl fours 2 men, 2 women - 18 ends</t>
   </si>
   <si>
     <t>TUES</t>
   </si>
   <si>
     <t>Cottenham v Coton</t>
   </si>
   <si>
     <t>THUR</t>
   </si>
   <si>
     <t>IVYLAND BOWL</t>
   </si>
   <si>
     <t>6.00pm</t>
   </si>
   <si>
     <t>CLUB FINALS DAY &amp; Bar-B-Que</t>
   </si>
   <si>
     <t>Time TBC</t>
   </si>
   <si>
     <t>See Green Keeper's Notices in the Window</t>
   </si>
@@ -469,203 +469,203 @@
   <si>
     <t>`</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="hh:mm"/>
   </numFmts>
   <fonts count="68">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14.0"/>
       <color rgb="FF990000"/>
       <name val="Arial"/>
     </font>
     <font>
+      <sz val="10.0"/>
+      <color rgb="FF990000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.0"/>
+      <color rgb="FF990000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
       <sz val="11.0"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...3 lines deleted...]
-      <color rgb="FF990000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="18.0"/>
       <color rgb="FF990000"/>
       <name val="Arial"/>
     </font>
     <font>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <color rgb="FF990000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
       <b/>
-      <sz val="10.0"/>
       <color rgb="FF990000"/>
       <name val="Arial"/>
-    </font>
-[...6 lines deleted...]
-      <name val="Arial"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FF990000"/>
       <name val="Arial"/>
-    </font>
-[...4 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color rgb="FF990000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9.0"/>
       <color rgb="FF990000"/>
       <name val="Arial"/>
     </font>
     <font>
       <i/>
       <sz val="11.0"/>
       <color rgb="FF990000"/>
       <name val="Arial"/>
     </font>
     <font>
+      <sz val="8.0"/>
+      <color rgb="FF990000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="9.0"/>
+      <color rgb="FF990000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.0"/>
+      <color rgb="FF990000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
       <b/>
       <sz val="9.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font/>
     <font>
-      <sz val="8.0"/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <b/>
+      <color rgb="FF980000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
-      <sz val="9.0"/>
-[...32 lines deleted...]
-    <font>
       <sz val="10.0"/>
       <color rgb="FF980000"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b/>
-[...16 lines deleted...]
-      <sz val="9.0"/>
+      <sz val="8.0"/>
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="9.0"/>
       <color rgb="FF990000"/>
       <name val="Comic Sans MS"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color rgb="FF990000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="9.0"/>
+      <color rgb="FFFF0066"/>
+      <name val="Arial"/>
+    </font>
+    <font>
       <sz val="9.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9.0"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9.0"/>
+      <color rgb="FF0B5394"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11.0"/>
+      <color rgb="FF0070C0"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9.0"/>
+      <color rgb="FF0070C0"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="9.0"/>
+      <color rgb="FF0070C0"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color rgb="FF00B050"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color rgb="FF0B5394"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color rgb="FF008000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color rgb="FF00B050"/>
@@ -1039,765 +1039,765 @@
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FFD8D8D8"/>
       </top>
       <bottom style="thin">
         <color rgb="FFD8D8D8"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="254">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...19 lines deleted...]
-    </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="1" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="2" fillId="2" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="2" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="4" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="0" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="14" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="5" fillId="0" fontId="14" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="5" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="5" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="3" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="23" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="23" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="24" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="24" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="9" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="10" fillId="5" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="29" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="12" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="13" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="10" fillId="5" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="32" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="33" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
+    <xf borderId="14" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="34" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="34" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="34" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="34" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="35" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="15" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="14" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="32" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="36" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="35" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="35" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="36" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="37" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="38" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="37" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="39" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="40" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="40" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="40" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="40" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="41" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="35" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="16" fillId="0" fontId="42" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="17" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="18" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="43" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="24" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="19" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="20" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="21" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="44" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="45" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="46" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="47" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="48" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="49" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="50" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="51" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="35" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="29" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="29" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="52" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="53" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="54" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="36" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="55" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="55" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="56" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="56" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="56" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="bottom" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="57" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="57" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="57" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="57" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="50" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="58" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="40" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="59" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="50" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="50" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="24" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="57" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="57" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="60" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="bottom" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="57" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="57" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="24" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="24" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="61" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...57 lines deleted...]
-    </xf>
     <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="24" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...405 lines deleted...]
-    </xf>
     <xf borderId="22" fillId="0" fontId="62" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="22" fillId="0" fontId="14" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="0" fontId="17" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="63" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="63" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="63" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="37" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="64" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="64" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="57" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="37" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="left" readingOrder="0" vertical="center"/>
-[...4 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="32" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="54" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="23" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="23" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="23" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="23" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="23" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="23" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="36" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="36" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="40" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="40" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="65" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="66" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="67" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="67" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="37" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="37" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="37" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
@@ -2046,2711 +2046,2711 @@
     <col customWidth="1" min="13" max="13" width="5.63"/>
     <col customWidth="1" min="14" max="14" width="15.88"/>
     <col customWidth="1" min="15" max="15" width="1.13"/>
     <col customWidth="1" min="16" max="16" width="4.88"/>
     <col customWidth="1" min="17" max="17" width="4.38"/>
     <col customWidth="1" min="18" max="18" width="21.0"/>
     <col customWidth="1" min="19" max="20" width="5.63"/>
     <col customWidth="1" min="21" max="21" width="13.88"/>
     <col customWidth="1" min="22" max="22" width="1.13"/>
     <col customWidth="1" min="23" max="23" width="4.88"/>
     <col customWidth="1" min="24" max="24" width="7.25"/>
     <col customWidth="1" min="25" max="25" width="21.63"/>
     <col customWidth="1" min="26" max="26" width="4.88"/>
     <col customWidth="1" min="27" max="27" width="5.63"/>
     <col customWidth="1" min="28" max="28" width="14.0"/>
     <col customWidth="1" min="29" max="29" width="1.38"/>
     <col customWidth="1" min="30" max="30" width="4.88"/>
     <col customWidth="1" min="31" max="31" width="4.5"/>
     <col customWidth="1" min="32" max="32" width="21.63"/>
     <col customWidth="1" min="33" max="34" width="5.75"/>
     <col customWidth="1" min="35" max="35" width="13.25"/>
     <col customWidth="1" min="36" max="37" width="8.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="30.0" customHeight="1">
-      <c r="A1" s="3"/>
-[...11 lines deleted...]
-      <c r="AK1" s="15"/>
+      <c r="A1" s="6"/>
+      <c r="B1" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC1" s="13"/>
+      <c r="AD1" s="15"/>
+      <c r="AE1" s="15"/>
+      <c r="AF1" s="17"/>
+      <c r="AG1" s="13"/>
+      <c r="AH1" s="13"/>
+      <c r="AI1" s="13"/>
+      <c r="AJ1" s="19"/>
+      <c r="AK1" s="19"/>
     </row>
     <row r="2" ht="20.25" customHeight="1">
-      <c r="A2" s="17"/>
-[...7 lines deleted...]
-      <c r="G2" s="22" t="s">
+      <c r="A2" s="21"/>
+      <c r="B2" s="22"/>
+      <c r="C2" s="22"/>
+      <c r="D2" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E2" s="24"/>
+      <c r="F2" s="22"/>
+      <c r="G2" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="H2" s="28"/>
+      <c r="I2" s="22"/>
+      <c r="J2" s="22"/>
+      <c r="K2" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="L2" s="22"/>
+      <c r="M2" s="22"/>
+      <c r="N2" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="O2" s="33"/>
+      <c r="P2" s="22"/>
+      <c r="Q2" s="22"/>
+      <c r="R2" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="H2" s="24"/>
-[...2 lines deleted...]
-      <c r="K2" s="26" t="s">
+      <c r="S2" s="34"/>
+      <c r="T2" s="34"/>
+      <c r="U2" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="L2" s="19"/>
-[...29 lines deleted...]
-      <c r="AF2" s="21" t="s">
+      <c r="V2" s="33"/>
+      <c r="W2" s="22"/>
+      <c r="X2" s="22"/>
+      <c r="Y2" s="30" t="s">
+        <v>25</v>
+      </c>
+      <c r="Z2" s="34"/>
+      <c r="AA2" s="34"/>
+      <c r="AB2" s="27" t="s">
+        <v>14</v>
+      </c>
+      <c r="AC2" s="38"/>
+      <c r="AD2" s="22"/>
+      <c r="AE2" s="22"/>
+      <c r="AF2" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="AG2" s="22"/>
+      <c r="AH2" s="22"/>
+      <c r="AI2" s="22"/>
+      <c r="AJ2" s="41"/>
+      <c r="AK2" s="41"/>
+    </row>
+    <row r="3" ht="13.5" customHeight="1">
+      <c r="A3" s="6"/>
+      <c r="B3" s="45" t="s">
+        <v>33</v>
+      </c>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="J3" s="54">
+        <v>1.0</v>
+      </c>
+      <c r="K3" s="56" t="s">
+        <v>40</v>
+      </c>
+      <c r="L3" s="58"/>
+      <c r="M3" s="54" t="s">
         <v>22</v>
       </c>
-      <c r="AG2" s="19"/>
-[...7 lines deleted...]
-      <c r="B3" s="38" t="s">
+      <c r="N3" s="60"/>
+      <c r="O3" s="62"/>
+      <c r="P3" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q3" s="54">
+        <v>1.0</v>
+      </c>
+      <c r="R3" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="S3" s="58"/>
+      <c r="T3" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="U3" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="V3" s="62"/>
+      <c r="W3" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="X3" s="54">
+        <v>1.0</v>
+      </c>
+      <c r="Y3" s="65"/>
+      <c r="Z3" s="67"/>
+      <c r="AA3" s="68"/>
+      <c r="AB3" s="68"/>
+      <c r="AC3" s="70"/>
+      <c r="AD3" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="AE3" s="54">
+        <v>2.0</v>
+      </c>
+      <c r="AF3" s="56" t="s">
+        <v>45</v>
+      </c>
+      <c r="AG3" s="58"/>
+      <c r="AH3" s="54" t="s">
+        <v>10</v>
+      </c>
+      <c r="AI3" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="AJ3" s="71"/>
+      <c r="AK3" s="71"/>
+    </row>
+    <row r="4" ht="13.5" customHeight="1">
+      <c r="A4" s="6"/>
+      <c r="B4" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="74"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="52" t="s">
+        <v>47</v>
+      </c>
+      <c r="J4" s="54">
+        <v>2.0</v>
+      </c>
+      <c r="K4" s="56" t="s">
+        <v>48</v>
+      </c>
+      <c r="M4" s="54" t="s">
+        <v>19</v>
+      </c>
+      <c r="N4" s="76"/>
+      <c r="O4" s="62"/>
+      <c r="P4" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q4" s="54">
+        <v>2.0</v>
+      </c>
+      <c r="R4" s="77" t="s">
+        <v>50</v>
+      </c>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="77" t="s">
+        <v>51</v>
+      </c>
+      <c r="V4" s="79"/>
+      <c r="W4" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="C3" s="39"/>
-[...30 lines deleted...]
-      <c r="T3" s="46" t="s">
+      <c r="X4" s="54">
+        <v>2.0</v>
+      </c>
+      <c r="Y4" s="80"/>
+      <c r="Z4" s="81"/>
+      <c r="AA4" s="82"/>
+      <c r="AB4" s="76"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="AE4" s="54">
+        <v>5.0</v>
+      </c>
+      <c r="AF4" s="83" t="s">
+        <v>52</v>
+      </c>
+      <c r="AH4" s="84"/>
+      <c r="AI4" s="85" t="s">
+        <v>53</v>
+      </c>
+      <c r="AJ4" s="86"/>
+      <c r="AK4" s="86"/>
+    </row>
+    <row r="5" ht="13.5" customHeight="1">
+      <c r="A5" s="6"/>
+      <c r="B5" s="87" t="s">
+        <v>54</v>
+      </c>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="89"/>
+      <c r="H5" s="90"/>
+      <c r="I5" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="J5" s="54">
+        <v>3.0</v>
+      </c>
+      <c r="K5" s="56" t="s">
+        <v>55</v>
+      </c>
+      <c r="M5" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="U3" s="46" t="s">
+      <c r="N5" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="91"/>
+      <c r="P5" s="52" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q5" s="54">
+        <v>3.0</v>
+      </c>
+      <c r="R5" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="T5" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="U5" s="76"/>
+      <c r="V5" s="62"/>
+      <c r="W5" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="V3" s="51"/>
-[...141 lines deleted...]
-      <c r="X5" s="46">
+      <c r="X5" s="54">
         <v>3.0</v>
       </c>
       <c r="Y5" s="92" t="s">
         <v>58</v>
       </c>
-      <c r="AA5" s="46" t="s">
+      <c r="AA5" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="AB5" s="71"/>
-[...2 lines deleted...]
-        <v>26</v>
+      <c r="AB5" s="76"/>
+      <c r="AC5" s="70"/>
+      <c r="AD5" s="52" t="s">
+        <v>24</v>
       </c>
       <c r="AE5" s="93">
         <v>6.0</v>
       </c>
-      <c r="AF5" s="47" t="s">
+      <c r="AF5" s="56" t="s">
         <v>59</v>
       </c>
       <c r="AH5" s="94"/>
       <c r="AI5" s="93" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-      <c r="AK5" s="82"/>
+        <v>43</v>
+      </c>
+      <c r="AJ5" s="86"/>
+      <c r="AK5" s="86"/>
     </row>
     <row r="6" ht="13.5" customHeight="1">
-      <c r="A6" s="3"/>
-[...3 lines deleted...]
-      <c r="C6" s="46">
+      <c r="A6" s="6"/>
+      <c r="B6" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="C6" s="54">
         <v>25.0</v>
       </c>
       <c r="D6" s="95" t="s">
         <v>60</v>
       </c>
       <c r="F6" s="96"/>
-      <c r="G6" s="72" t="s">
-        <v>38</v>
+      <c r="G6" s="77" t="s">
+        <v>43</v>
       </c>
       <c r="H6" s="97"/>
-      <c r="I6" s="45" t="s">
+      <c r="I6" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="J6" s="46">
+      <c r="J6" s="54">
         <v>4.0</v>
       </c>
-      <c r="K6" s="47" t="s">
+      <c r="K6" s="56" t="s">
         <v>61</v>
       </c>
-      <c r="M6" s="46" t="s">
+      <c r="M6" s="54" t="s">
         <v>62</v>
       </c>
-      <c r="N6" s="50"/>
+      <c r="N6" s="60"/>
       <c r="O6" s="98"/>
-      <c r="P6" s="45" t="s">
-[...2 lines deleted...]
-      <c r="Q6" s="46">
+      <c r="P6" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q6" s="54">
         <v>4.0</v>
       </c>
-      <c r="R6" s="50"/>
-[...4 lines deleted...]
-      <c r="W6" s="45" t="s">
+      <c r="R6" s="60"/>
+      <c r="S6" s="65"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="60"/>
+      <c r="V6" s="62"/>
+      <c r="W6" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="X6" s="46">
+      <c r="X6" s="54">
         <v>4.0</v>
       </c>
-      <c r="Y6" s="47" t="s">
+      <c r="Y6" s="56" t="s">
         <v>63</v>
       </c>
-      <c r="AA6" s="46" t="s">
-[...2 lines deleted...]
-      <c r="AB6" s="71"/>
+      <c r="AA6" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="AB6" s="76"/>
       <c r="AC6" s="99"/>
       <c r="AD6" s="100" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AE6" s="101">
         <v>12.0</v>
       </c>
       <c r="AF6" s="102" t="s">
         <v>64</v>
       </c>
       <c r="AH6" s="103"/>
       <c r="AI6" s="103"/>
       <c r="AK6" s="104"/>
     </row>
     <row r="7" ht="13.5" customHeight="1">
-      <c r="A7" s="3"/>
-[...3 lines deleted...]
-      <c r="C7" s="46">
+      <c r="A7" s="6"/>
+      <c r="B7" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="C7" s="54">
         <v>26.0</v>
       </c>
       <c r="D7" s="105"/>
       <c r="E7" s="106"/>
       <c r="F7" s="107"/>
       <c r="G7" s="107"/>
       <c r="H7" s="108"/>
-      <c r="I7" s="45" t="s">
+      <c r="I7" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="J7" s="46">
+      <c r="J7" s="54">
         <v>5.0</v>
       </c>
-      <c r="K7" s="47" t="s">
+      <c r="K7" s="56" t="s">
         <v>65</v>
       </c>
-      <c r="M7" s="46" t="s">
-        <v>25</v>
+      <c r="M7" s="54" t="s">
+        <v>22</v>
       </c>
       <c r="N7" s="109"/>
       <c r="O7" s="110"/>
-      <c r="P7" s="45" t="s">
-[...2 lines deleted...]
-      <c r="Q7" s="46">
+      <c r="P7" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q7" s="54">
         <v>5.0</v>
       </c>
-      <c r="R7" s="49"/>
-[...7 lines deleted...]
-      <c r="X7" s="46">
+      <c r="R7" s="58"/>
+      <c r="S7" s="58"/>
+      <c r="T7" s="76"/>
+      <c r="U7" s="76"/>
+      <c r="V7" s="79"/>
+      <c r="W7" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="X7" s="54">
         <v>5.0</v>
       </c>
-      <c r="Y7" s="47" t="s">
+      <c r="Y7" s="56" t="s">
         <v>66</v>
       </c>
-      <c r="AA7" s="46" t="s">
+      <c r="AA7" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AB7" s="46" t="s">
-        <v>38</v>
+      <c r="AB7" s="54" t="s">
+        <v>43</v>
       </c>
       <c r="AC7" s="111"/>
       <c r="AD7" s="100" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="AE7" s="101">
         <v>13.0</v>
       </c>
       <c r="AF7" s="102" t="s">
         <v>67</v>
       </c>
       <c r="AK7" s="112"/>
     </row>
     <row r="8" ht="13.5" customHeight="1">
-      <c r="A8" s="3"/>
-[...3 lines deleted...]
-      <c r="C8" s="46">
+      <c r="A8" s="6"/>
+      <c r="B8" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="54">
         <v>27.0</v>
       </c>
-      <c r="D8" s="50"/>
-[...2 lines deleted...]
-      <c r="G8" s="80"/>
+      <c r="D8" s="60"/>
+      <c r="E8" s="65"/>
+      <c r="F8" s="84"/>
+      <c r="G8" s="84"/>
       <c r="H8" s="113"/>
-      <c r="I8" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J8" s="46">
+      <c r="I8" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="J8" s="54">
         <v>6.0</v>
       </c>
-      <c r="K8" s="50"/>
-[...7 lines deleted...]
-      <c r="Q8" s="46">
+      <c r="K8" s="60"/>
+      <c r="L8" s="65"/>
+      <c r="M8" s="84"/>
+      <c r="N8" s="60"/>
+      <c r="O8" s="79"/>
+      <c r="P8" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q8" s="54">
         <v>6.0</v>
       </c>
       <c r="R8" s="114"/>
-      <c r="S8" s="49"/>
-      <c r="T8" s="71"/>
+      <c r="S8" s="58"/>
+      <c r="T8" s="76"/>
       <c r="U8" s="109"/>
-      <c r="V8" s="51"/>
-[...1 lines deleted...]
-      <c r="X8" s="80"/>
+      <c r="V8" s="62"/>
+      <c r="W8" s="65"/>
+      <c r="X8" s="84"/>
       <c r="Y8" s="115"/>
-      <c r="AA8" s="80"/>
-      <c r="AB8" s="50"/>
+      <c r="AA8" s="84"/>
+      <c r="AB8" s="60"/>
       <c r="AC8" s="116"/>
-      <c r="AD8" s="54"/>
-[...4 lines deleted...]
-      <c r="AI8" s="50"/>
+      <c r="AD8" s="65"/>
+      <c r="AE8" s="65"/>
+      <c r="AF8" s="60"/>
+      <c r="AG8" s="65"/>
+      <c r="AH8" s="84"/>
+      <c r="AI8" s="60"/>
       <c r="AJ8" s="117"/>
       <c r="AK8" s="117"/>
     </row>
     <row r="9" ht="13.5" customHeight="1">
-      <c r="A9" s="3"/>
-      <c r="B9" s="45" t="s">
+      <c r="A9" s="6"/>
+      <c r="B9" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="C9" s="46">
+      <c r="C9" s="54">
         <v>28.0</v>
       </c>
       <c r="D9" s="118"/>
       <c r="E9" s="119"/>
       <c r="F9" s="120"/>
       <c r="G9" s="120"/>
       <c r="H9" s="113"/>
-      <c r="I9" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J9" s="46">
+      <c r="I9" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="J9" s="54">
         <v>7.0</v>
       </c>
       <c r="K9" s="121"/>
       <c r="L9" s="122"/>
       <c r="M9" s="123"/>
       <c r="N9" s="124"/>
-      <c r="O9" s="51"/>
-      <c r="P9" s="45" t="s">
+      <c r="O9" s="62"/>
+      <c r="P9" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="Q9" s="46">
+      <c r="Q9" s="54">
         <v>7.0</v>
       </c>
-      <c r="R9" s="47" t="s">
+      <c r="R9" s="56" t="s">
         <v>68</v>
       </c>
-      <c r="T9" s="46" t="s">
+      <c r="T9" s="54" t="s">
         <v>19</v>
       </c>
       <c r="U9" s="109"/>
-      <c r="V9" s="51"/>
-      <c r="W9" s="45" t="s">
+      <c r="V9" s="62"/>
+      <c r="W9" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="X9" s="46">
+      <c r="X9" s="54">
         <v>6.0</v>
       </c>
-      <c r="Y9" s="47" t="s">
+      <c r="Y9" s="56" t="s">
         <v>69</v>
       </c>
-      <c r="AA9" s="46" t="s">
+      <c r="AA9" s="54" t="s">
         <v>62</v>
       </c>
-      <c r="AB9" s="80"/>
+      <c r="AB9" s="84"/>
       <c r="AC9" s="125"/>
       <c r="AD9" s="126" t="s">
         <v>70</v>
       </c>
       <c r="AJ9" s="127"/>
       <c r="AK9" s="127"/>
     </row>
     <row r="10" ht="13.5" customHeight="1">
-      <c r="A10" s="3"/>
-[...3 lines deleted...]
-      <c r="C10" s="46">
+      <c r="A10" s="6"/>
+      <c r="B10" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="54">
         <v>29.0</v>
       </c>
       <c r="D10" s="118"/>
       <c r="E10" s="119"/>
       <c r="F10" s="120"/>
       <c r="G10" s="118"/>
       <c r="H10" s="113"/>
-      <c r="I10" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J10" s="46">
+      <c r="I10" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="J10" s="54">
         <v>8.0</v>
       </c>
-      <c r="K10" s="47" t="s">
+      <c r="K10" s="56" t="s">
         <v>71</v>
       </c>
-      <c r="M10" s="46" t="s">
-[...7 lines deleted...]
-      <c r="Q10" s="46">
+      <c r="M10" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="N10" s="68"/>
+      <c r="O10" s="62"/>
+      <c r="P10" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q10" s="54">
         <v>8.0</v>
       </c>
-      <c r="R10" s="47" t="s">
+      <c r="R10" s="56" t="s">
         <v>72</v>
       </c>
-      <c r="S10" s="49"/>
-      <c r="T10" s="46" t="s">
+      <c r="S10" s="58"/>
+      <c r="T10" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="U10" s="46" t="s">
-[...3 lines deleted...]
-      <c r="W10" s="45" t="s">
+      <c r="U10" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="V10" s="62"/>
+      <c r="W10" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="X10" s="46">
+      <c r="X10" s="54">
         <v>7.0</v>
       </c>
-      <c r="Y10" s="47" t="s">
+      <c r="Y10" s="56" t="s">
         <v>73</v>
       </c>
-      <c r="Z10" s="49"/>
-      <c r="AA10" s="46" t="s">
+      <c r="Z10" s="58"/>
+      <c r="AA10" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AB10" s="46" t="s">
-        <v>38</v>
+      <c r="AB10" s="54" t="s">
+        <v>43</v>
       </c>
       <c r="AC10" s="125"/>
-      <c r="AD10" s="23" t="s">
+      <c r="AD10" s="18" t="s">
         <v>74</v>
       </c>
       <c r="AJ10" s="127"/>
       <c r="AK10" s="127"/>
     </row>
     <row r="11" ht="13.5" customHeight="1">
-      <c r="A11" s="3"/>
-      <c r="B11" s="45" t="s">
+      <c r="A11" s="6"/>
+      <c r="B11" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="C11" s="46">
+      <c r="C11" s="54">
         <v>30.0</v>
       </c>
-      <c r="D11" s="47" t="s">
+      <c r="D11" s="56" t="s">
         <v>75</v>
       </c>
-      <c r="F11" s="46" t="s">
+      <c r="F11" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="G11" s="50"/>
-[...1 lines deleted...]
-      <c r="I11" s="45" t="s">
+      <c r="G11" s="60"/>
+      <c r="H11" s="79"/>
+      <c r="I11" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="J11" s="46">
+      <c r="J11" s="54">
         <v>9.0</v>
       </c>
-      <c r="K11" s="47" t="s">
+      <c r="K11" s="56" t="s">
         <v>76</v>
       </c>
-      <c r="M11" s="46" t="s">
+      <c r="M11" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="N11" s="71"/>
-[...1 lines deleted...]
-      <c r="P11" s="45" t="s">
+      <c r="N11" s="76"/>
+      <c r="O11" s="62"/>
+      <c r="P11" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="Q11" s="46">
+      <c r="Q11" s="54">
         <v>9.0</v>
       </c>
-      <c r="R11" s="47" t="s">
+      <c r="R11" s="56" t="s">
         <v>77</v>
       </c>
-      <c r="S11" s="49"/>
-      <c r="T11" s="46" t="s">
+      <c r="S11" s="58"/>
+      <c r="T11" s="54" t="s">
         <v>62</v>
       </c>
-      <c r="U11" s="71"/>
+      <c r="U11" s="76"/>
       <c r="V11" s="91"/>
-      <c r="W11" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X11" s="46">
+      <c r="W11" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="X11" s="54">
         <v>8.0</v>
       </c>
-      <c r="Y11" s="49"/>
-[...4 lines deleted...]
-      <c r="AD11" s="23" t="s">
+      <c r="Y11" s="58"/>
+      <c r="Z11" s="58"/>
+      <c r="AA11" s="76"/>
+      <c r="AB11" s="76"/>
+      <c r="AC11" s="70"/>
+      <c r="AD11" s="18" t="s">
         <v>78</v>
       </c>
-      <c r="AJ11" s="48"/>
-      <c r="AK11" s="48"/>
+      <c r="AJ11" s="40"/>
+      <c r="AK11" s="40"/>
     </row>
     <row r="12" ht="13.5" customHeight="1">
-      <c r="A12" s="3"/>
+      <c r="A12" s="6"/>
       <c r="B12" s="128"/>
       <c r="C12" s="128"/>
-      <c r="D12" s="21" t="s">
-[...2 lines deleted...]
-      <c r="E12" s="21"/>
+      <c r="D12" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="E12" s="24"/>
       <c r="F12" s="128"/>
       <c r="G12" s="129"/>
-      <c r="H12" s="75"/>
-[...3 lines deleted...]
-      <c r="J12" s="46">
+      <c r="H12" s="79"/>
+      <c r="I12" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="J12" s="54">
         <v>10.0</v>
       </c>
-      <c r="K12" s="47" t="s">
+      <c r="K12" s="56" t="s">
         <v>79</v>
       </c>
-      <c r="M12" s="46" t="s">
+      <c r="M12" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="N12" s="46" t="s">
-        <v>38</v>
+      <c r="N12" s="54" t="s">
+        <v>43</v>
       </c>
       <c r="O12" s="91"/>
-      <c r="P12" s="45" t="s">
+      <c r="P12" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="Q12" s="46">
+      <c r="Q12" s="54">
         <v>10.0</v>
       </c>
-      <c r="R12" s="47" t="s">
+      <c r="R12" s="56" t="s">
         <v>80</v>
       </c>
-      <c r="T12" s="46" t="s">
-[...7 lines deleted...]
-      <c r="X12" s="46">
+      <c r="T12" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="U12" s="76"/>
+      <c r="V12" s="62"/>
+      <c r="W12" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="X12" s="54">
         <v>9.0</v>
       </c>
-      <c r="Y12" s="50"/>
-[...4 lines deleted...]
-      <c r="AD12" s="13" t="s">
+      <c r="Y12" s="60"/>
+      <c r="Z12" s="65"/>
+      <c r="AA12" s="84"/>
+      <c r="AB12" s="60"/>
+      <c r="AC12" s="70"/>
+      <c r="AD12" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="AJ12" s="48"/>
-      <c r="AK12" s="48"/>
+      <c r="AJ12" s="40"/>
+      <c r="AK12" s="40"/>
     </row>
     <row r="13" ht="13.5" customHeight="1">
-      <c r="A13" s="3"/>
-      <c r="B13" s="45" t="s">
+      <c r="A13" s="6"/>
+      <c r="B13" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="C13" s="46">
+      <c r="C13" s="54">
         <v>1.0</v>
       </c>
       <c r="D13" s="92" t="s">
         <v>82</v>
       </c>
       <c r="E13" s="130"/>
-      <c r="F13" s="46" t="s">
-        <v>25</v>
+      <c r="F13" s="54" t="s">
+        <v>22</v>
       </c>
       <c r="G13" s="109"/>
       <c r="H13" s="91"/>
-      <c r="I13" s="45" t="s">
+      <c r="I13" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="J13" s="46">
+      <c r="J13" s="54">
         <v>11.0</v>
       </c>
-      <c r="K13" s="47" t="s">
+      <c r="K13" s="56" t="s">
         <v>83</v>
       </c>
-      <c r="M13" s="46" t="s">
+      <c r="M13" s="54" t="s">
         <v>62</v>
       </c>
-      <c r="N13" s="71"/>
-[...4 lines deleted...]
-      <c r="Q13" s="46">
+      <c r="N13" s="76"/>
+      <c r="O13" s="62"/>
+      <c r="P13" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q13" s="54">
         <v>11.0</v>
       </c>
       <c r="R13" s="131" t="s">
         <v>84</v>
       </c>
       <c r="S13" s="132"/>
       <c r="T13" s="133" t="s">
         <v>85</v>
       </c>
       <c r="U13" s="134">
         <v>0.625</v>
       </c>
-      <c r="V13" s="51"/>
-[...3 lines deleted...]
-      <c r="X13" s="46">
+      <c r="V13" s="62"/>
+      <c r="W13" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="X13" s="54">
         <v>10.0</v>
       </c>
       <c r="Y13" s="92" t="s">
         <v>86</v>
       </c>
-      <c r="AA13" s="46" t="s">
+      <c r="AA13" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="AB13" s="71"/>
-[...1 lines deleted...]
-      <c r="AD13" s="23" t="s">
+      <c r="AB13" s="76"/>
+      <c r="AC13" s="70"/>
+      <c r="AD13" s="18" t="s">
         <v>87</v>
       </c>
-      <c r="AJ13" s="48"/>
-      <c r="AK13" s="48"/>
+      <c r="AJ13" s="40"/>
+      <c r="AK13" s="40"/>
     </row>
     <row r="14" ht="13.5" customHeight="1">
-      <c r="A14" s="3"/>
-[...3 lines deleted...]
-      <c r="C14" s="46">
+      <c r="A14" s="6"/>
+      <c r="B14" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="C14" s="54">
         <v>2.0</v>
       </c>
       <c r="D14" s="114"/>
-      <c r="E14" s="49"/>
-[...3 lines deleted...]
-      <c r="I14" s="45" t="s">
+      <c r="E14" s="58"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="76"/>
+      <c r="H14" s="62"/>
+      <c r="I14" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="J14" s="46">
+      <c r="J14" s="54">
         <v>12.0</v>
       </c>
-      <c r="K14" s="49"/>
-[...7 lines deleted...]
-      <c r="Q14" s="46">
+      <c r="K14" s="58"/>
+      <c r="L14" s="58"/>
+      <c r="M14" s="76"/>
+      <c r="N14" s="76"/>
+      <c r="O14" s="62"/>
+      <c r="P14" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q14" s="54">
         <v>12.0</v>
       </c>
       <c r="R14" s="114"/>
-      <c r="S14" s="49"/>
-[...1 lines deleted...]
-      <c r="U14" s="71"/>
+      <c r="S14" s="58"/>
+      <c r="T14" s="76"/>
+      <c r="U14" s="76"/>
       <c r="V14" s="135"/>
-      <c r="W14" s="54"/>
-      <c r="X14" s="80"/>
+      <c r="W14" s="65"/>
+      <c r="X14" s="84"/>
       <c r="Y14" s="136" t="s">
         <v>88</v>
       </c>
-      <c r="AA14" s="54"/>
+      <c r="AA14" s="65"/>
       <c r="AB14" s="137"/>
-      <c r="AC14" s="59"/>
-[...1 lines deleted...]
-      <c r="AK14" s="68"/>
+      <c r="AC14" s="70"/>
+      <c r="AJ14" s="55"/>
+      <c r="AK14" s="55"/>
     </row>
     <row r="15" ht="13.5" customHeight="1">
-      <c r="A15" s="3"/>
-[...3 lines deleted...]
-      <c r="C15" s="46">
+      <c r="A15" s="6"/>
+      <c r="B15" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="54">
         <v>3.0</v>
       </c>
       <c r="D15" s="121"/>
       <c r="E15" s="138"/>
       <c r="F15" s="123"/>
       <c r="G15" s="124"/>
-      <c r="H15" s="51"/>
-[...3 lines deleted...]
-      <c r="J15" s="46">
+      <c r="H15" s="62"/>
+      <c r="I15" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="J15" s="54">
         <v>13.0</v>
       </c>
-      <c r="K15" s="50"/>
-[...7 lines deleted...]
-      <c r="Q15" s="46">
+      <c r="K15" s="60"/>
+      <c r="L15" s="65"/>
+      <c r="M15" s="84"/>
+      <c r="N15" s="60"/>
+      <c r="O15" s="62"/>
+      <c r="P15" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q15" s="54">
         <v>13.0</v>
       </c>
       <c r="R15" s="114"/>
-      <c r="S15" s="49"/>
-[...1 lines deleted...]
-      <c r="U15" s="71"/>
+      <c r="S15" s="58"/>
+      <c r="T15" s="76"/>
+      <c r="U15" s="76"/>
       <c r="V15" s="135"/>
-      <c r="W15" s="45" t="s">
+      <c r="W15" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="X15" s="46">
+      <c r="X15" s="54">
         <v>11.0</v>
       </c>
-      <c r="Y15" s="47" t="s">
+      <c r="Y15" s="56" t="s">
         <v>89</v>
       </c>
-      <c r="Z15" s="49"/>
-[...4 lines deleted...]
-      <c r="AC15" s="59"/>
+      <c r="Z15" s="58"/>
+      <c r="AA15" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="AB15" s="76"/>
+      <c r="AC15" s="70"/>
       <c r="AD15" s="139" t="s">
         <v>90</v>
       </c>
       <c r="AE15" s="140"/>
       <c r="AF15" s="140"/>
       <c r="AG15" s="140"/>
       <c r="AH15" s="140"/>
       <c r="AI15" s="141"/>
     </row>
     <row r="16" ht="13.5" customHeight="1">
-      <c r="A16" s="3"/>
-[...3 lines deleted...]
-      <c r="C16" s="46">
+      <c r="A16" s="6"/>
+      <c r="B16" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="54">
         <v>4.0</v>
       </c>
       <c r="D16" s="142" t="s">
         <v>91</v>
       </c>
-      <c r="F16" s="71"/>
-[...5 lines deleted...]
-      <c r="J16" s="46">
+      <c r="F16" s="76"/>
+      <c r="G16" s="76"/>
+      <c r="H16" s="62"/>
+      <c r="I16" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="J16" s="54">
         <v>14.0</v>
       </c>
       <c r="K16" s="143" t="s">
         <v>92</v>
       </c>
-      <c r="N16" s="71"/>
-[...1 lines deleted...]
-      <c r="P16" s="45" t="s">
+      <c r="N16" s="76"/>
+      <c r="O16" s="62"/>
+      <c r="P16" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="Q16" s="46">
+      <c r="Q16" s="54">
         <v>14.0</v>
       </c>
-      <c r="R16" s="47" t="s">
+      <c r="R16" s="56" t="s">
         <v>93</v>
       </c>
-      <c r="T16" s="46" t="s">
+      <c r="T16" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="U16" s="71"/>
+      <c r="U16" s="76"/>
       <c r="V16" s="135"/>
-      <c r="W16" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X16" s="46">
+      <c r="W16" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="X16" s="54">
         <v>12.0</v>
       </c>
-      <c r="Y16" s="47" t="s">
+      <c r="Y16" s="56" t="s">
         <v>94</v>
       </c>
-      <c r="AA16" s="46" t="s">
+      <c r="AA16" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AB16" s="46" t="s">
-[...2 lines deleted...]
-      <c r="AC16" s="59"/>
+      <c r="AB16" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="AC16" s="70"/>
       <c r="AD16" s="144"/>
       <c r="AE16" s="145"/>
       <c r="AF16" s="145"/>
       <c r="AG16" s="145"/>
       <c r="AH16" s="145"/>
       <c r="AI16" s="146"/>
     </row>
     <row r="17" ht="13.5" customHeight="1">
-      <c r="A17" s="3"/>
-      <c r="B17" s="45" t="s">
+      <c r="A17" s="6"/>
+      <c r="B17" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="C17" s="46">
+      <c r="C17" s="54">
         <v>5.0</v>
       </c>
-      <c r="D17" s="47" t="s">
+      <c r="D17" s="56" t="s">
         <v>95</v>
       </c>
-      <c r="F17" s="46" t="s">
+      <c r="F17" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="G17" s="71"/>
-      <c r="H17" s="51"/>
+      <c r="G17" s="76"/>
+      <c r="H17" s="62"/>
       <c r="I17" s="147"/>
-      <c r="J17" s="80"/>
+      <c r="J17" s="84"/>
       <c r="K17" s="143" t="s">
         <v>96</v>
       </c>
-      <c r="M17" s="80"/>
-[...5 lines deleted...]
-      <c r="Q17" s="46">
+      <c r="M17" s="84"/>
+      <c r="N17" s="60"/>
+      <c r="O17" s="62"/>
+      <c r="P17" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q17" s="54">
         <v>15.0</v>
       </c>
-      <c r="R17" s="47" t="s">
+      <c r="R17" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="T17" s="46" t="s">
+      <c r="T17" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="U17" s="46" t="s">
-        <v>38</v>
+      <c r="U17" s="54" t="s">
+        <v>43</v>
       </c>
       <c r="V17" s="135"/>
-      <c r="W17" s="45" t="s">
+      <c r="W17" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="X17" s="46">
+      <c r="X17" s="54">
         <v>13.0</v>
       </c>
       <c r="Y17" s="148" t="s">
         <v>98</v>
       </c>
-      <c r="AB17" s="72" t="s">
+      <c r="AB17" s="77" t="s">
         <v>51</v>
       </c>
       <c r="AC17" s="99"/>
       <c r="AJ17" s="127"/>
       <c r="AK17" s="127"/>
     </row>
     <row r="18" ht="13.5" customHeight="1">
-      <c r="A18" s="3"/>
-[...3 lines deleted...]
-      <c r="C18" s="46">
+      <c r="A18" s="6"/>
+      <c r="B18" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" s="54">
         <v>6.0</v>
       </c>
-      <c r="D18" s="47" t="s">
+      <c r="D18" s="56" t="s">
         <v>82</v>
       </c>
       <c r="E18" s="114"/>
-      <c r="F18" s="46" t="s">
+      <c r="F18" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="G18" s="46" t="s">
+      <c r="G18" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="H18" s="62"/>
+      <c r="I18" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="H18" s="51"/>
-[...3 lines deleted...]
-      <c r="J18" s="46">
+      <c r="J18" s="54">
         <v>15.0</v>
       </c>
-      <c r="K18" s="47" t="s">
+      <c r="K18" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="M18" s="46" t="s">
+      <c r="M18" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="N18" s="71"/>
-      <c r="O18" s="51"/>
+      <c r="N18" s="76"/>
+      <c r="O18" s="62"/>
       <c r="P18" s="147"/>
-      <c r="Q18" s="80"/>
+      <c r="Q18" s="84"/>
       <c r="R18" s="115"/>
-      <c r="T18" s="80"/>
-      <c r="U18" s="50"/>
+      <c r="T18" s="84"/>
+      <c r="U18" s="60"/>
       <c r="V18" s="135"/>
-      <c r="W18" s="45" t="s">
+      <c r="W18" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="X18" s="46">
+      <c r="X18" s="54">
         <v>14.0</v>
       </c>
-      <c r="Y18" s="47" t="s">
+      <c r="Y18" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="AA18" s="46" t="s">
-[...2 lines deleted...]
-      <c r="AB18" s="71"/>
+      <c r="AA18" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="AB18" s="76"/>
       <c r="AC18" s="99"/>
       <c r="AD18" s="149" t="s">
         <v>101</v>
       </c>
       <c r="AJ18" s="150"/>
       <c r="AK18" s="150"/>
     </row>
     <row r="19" ht="13.5" customHeight="1">
-      <c r="A19" s="3"/>
-      <c r="B19" s="45" t="s">
+      <c r="A19" s="6"/>
+      <c r="B19" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="C19" s="46">
+      <c r="C19" s="54">
         <v>7.0</v>
       </c>
-      <c r="D19" s="47" t="s">
+      <c r="D19" s="56" t="s">
         <v>99</v>
       </c>
-      <c r="F19" s="46" t="s">
-        <v>25</v>
+      <c r="F19" s="54" t="s">
+        <v>22</v>
       </c>
       <c r="G19" s="151"/>
-      <c r="H19" s="51"/>
-      <c r="I19" s="45" t="s">
+      <c r="H19" s="62"/>
+      <c r="I19" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="J19" s="46">
+      <c r="J19" s="54">
         <v>16.0</v>
       </c>
-      <c r="K19" s="47" t="s">
+      <c r="K19" s="56" t="s">
         <v>102</v>
       </c>
-      <c r="M19" s="46" t="s">
-[...2 lines deleted...]
-      <c r="N19" s="71"/>
+      <c r="M19" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="N19" s="76"/>
       <c r="O19" s="91"/>
-      <c r="P19" s="45" t="s">
+      <c r="P19" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="Q19" s="46">
+      <c r="Q19" s="54">
         <v>16.0</v>
       </c>
-      <c r="R19" s="47" t="s">
-[...3 lines deleted...]
-      <c r="T19" s="46" t="s">
+      <c r="R19" s="56" t="s">
+        <v>42</v>
+      </c>
+      <c r="S19" s="58"/>
+      <c r="T19" s="54" t="s">
         <v>62</v>
       </c>
-      <c r="U19" s="71"/>
+      <c r="U19" s="76"/>
       <c r="V19" s="152"/>
-      <c r="W19" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X19" s="46">
+      <c r="W19" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="X19" s="54">
         <v>15.0</v>
       </c>
       <c r="Y19" s="114"/>
-      <c r="Z19" s="49"/>
-[...1 lines deleted...]
-      <c r="AB19" s="71"/>
+      <c r="Z19" s="58"/>
+      <c r="AA19" s="76"/>
+      <c r="AB19" s="76"/>
       <c r="AC19" s="99"/>
       <c r="AD19" s="153" t="s">
         <v>103</v>
       </c>
       <c r="AE19" s="153"/>
       <c r="AH19" s="154"/>
       <c r="AI19" s="155"/>
       <c r="AJ19" s="156"/>
       <c r="AK19" s="156"/>
     </row>
     <row r="20" ht="13.5" customHeight="1">
-      <c r="A20" s="3"/>
-      <c r="B20" s="45" t="s">
+      <c r="A20" s="6"/>
+      <c r="B20" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="C20" s="46">
+      <c r="C20" s="54">
         <v>8.0</v>
       </c>
-      <c r="D20" s="50"/>
-[...2 lines deleted...]
-      <c r="G20" s="50"/>
+      <c r="D20" s="60"/>
+      <c r="E20" s="65"/>
+      <c r="F20" s="84"/>
+      <c r="G20" s="60"/>
       <c r="H20" s="157"/>
-      <c r="I20" s="45" t="s">
-[...2 lines deleted...]
-      <c r="J20" s="46">
+      <c r="I20" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="J20" s="54">
         <v>17.0</v>
       </c>
-      <c r="K20" s="47" t="s">
+      <c r="K20" s="56" t="s">
         <v>104</v>
       </c>
-      <c r="M20" s="46" t="s">
+      <c r="M20" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="N20" s="46" t="s">
-        <v>38</v>
+      <c r="N20" s="54" t="s">
+        <v>43</v>
       </c>
       <c r="O20" s="152"/>
-      <c r="P20" s="45" t="s">
+      <c r="P20" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="Q20" s="46">
+      <c r="Q20" s="54">
         <v>17.0</v>
       </c>
       <c r="R20" s="131" t="s">
         <v>105</v>
       </c>
       <c r="S20" s="131"/>
       <c r="T20" s="131"/>
       <c r="U20" s="133" t="s">
         <v>106</v>
       </c>
-      <c r="V20" s="51"/>
-[...3 lines deleted...]
-      <c r="X20" s="46">
+      <c r="V20" s="62"/>
+      <c r="W20" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="X20" s="54">
         <v>16.0</v>
       </c>
       <c r="Y20" s="114"/>
-      <c r="Z20" s="49"/>
-[...1 lines deleted...]
-      <c r="AB20" s="71"/>
+      <c r="Z20" s="58"/>
+      <c r="AA20" s="76"/>
+      <c r="AB20" s="76"/>
       <c r="AC20" s="99"/>
       <c r="AD20" s="158" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="AE20" s="72">
+        <v>44</v>
+      </c>
+      <c r="AE20" s="77">
         <v>25.0</v>
       </c>
-      <c r="AF20" s="72" t="s">
+      <c r="AF20" s="77" t="s">
         <v>60</v>
       </c>
       <c r="AH20" s="159"/>
-      <c r="AI20" s="72" t="s">
+      <c r="AI20" s="77" t="s">
+        <v>43</v>
+      </c>
+      <c r="AK20" s="127"/>
+    </row>
+    <row r="21" ht="13.5" customHeight="1">
+      <c r="A21" s="6"/>
+      <c r="B21" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="54">
+        <v>9.0</v>
+      </c>
+      <c r="D21" s="60"/>
+      <c r="E21" s="65"/>
+      <c r="F21" s="84"/>
+      <c r="G21" s="84"/>
+      <c r="H21" s="62"/>
+      <c r="I21" s="52" t="s">
+        <v>49</v>
+      </c>
+      <c r="J21" s="54">
+        <v>18.0</v>
+      </c>
+      <c r="K21" s="56" t="s">
+        <v>107</v>
+      </c>
+      <c r="M21" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="N21" s="109"/>
+      <c r="O21" s="62"/>
+      <c r="P21" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q21" s="54">
+        <v>18.0</v>
+      </c>
+      <c r="R21" s="80"/>
+      <c r="S21" s="81"/>
+      <c r="T21" s="82"/>
+      <c r="U21" s="76"/>
+      <c r="V21" s="62"/>
+      <c r="W21" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="AK20" s="127"/>
-[...42 lines deleted...]
-      <c r="X21" s="46">
+      <c r="X21" s="54">
         <v>17.0</v>
       </c>
       <c r="Y21" s="114"/>
-      <c r="Z21" s="49"/>
-      <c r="AA21" s="71"/>
+      <c r="Z21" s="58"/>
+      <c r="AA21" s="76"/>
       <c r="AB21" s="160"/>
       <c r="AC21" s="99"/>
       <c r="AF21" s="161" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="AJ21" s="162"/>
       <c r="AK21" s="163"/>
     </row>
     <row r="22" ht="13.5" customHeight="1">
-      <c r="A22" s="3"/>
-[...3 lines deleted...]
-      <c r="C22" s="46">
+      <c r="A22" s="6"/>
+      <c r="B22" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="54">
         <v>10.0</v>
       </c>
       <c r="D22" s="164"/>
       <c r="E22" s="164"/>
       <c r="F22" s="165"/>
       <c r="G22" s="165"/>
       <c r="H22" s="91"/>
-      <c r="I22" s="45" t="s">
+      <c r="I22" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="J22" s="46">
+      <c r="J22" s="54">
         <v>19.0</v>
       </c>
       <c r="K22" s="114"/>
-      <c r="L22" s="49"/>
-[...6 lines deleted...]
-      <c r="Q22" s="46">
+      <c r="L22" s="58"/>
+      <c r="M22" s="76"/>
+      <c r="N22" s="76"/>
+      <c r="O22" s="62"/>
+      <c r="P22" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q22" s="54">
         <v>19.0</v>
       </c>
       <c r="R22" s="114"/>
-      <c r="S22" s="49"/>
-[...3 lines deleted...]
-      <c r="W22" s="45" t="s">
+      <c r="S22" s="58"/>
+      <c r="T22" s="76"/>
+      <c r="U22" s="76"/>
+      <c r="V22" s="62"/>
+      <c r="W22" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="X22" s="46">
+      <c r="X22" s="54">
         <v>18.0</v>
       </c>
       <c r="Y22" s="92" t="s">
         <v>108</v>
       </c>
-      <c r="AA22" s="46" t="s">
+      <c r="AA22" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="AB22" s="57"/>
-      <c r="AC22" s="59"/>
+      <c r="AB22" s="68"/>
+      <c r="AC22" s="70"/>
       <c r="AD22" s="149" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="AE22" s="166"/>
       <c r="AF22" s="167"/>
       <c r="AG22" s="168"/>
       <c r="AH22" s="154"/>
       <c r="AI22" s="154"/>
       <c r="AJ22" s="169"/>
       <c r="AK22" s="170"/>
     </row>
     <row r="23" ht="13.5" customHeight="1">
-      <c r="A23" s="3"/>
-[...3 lines deleted...]
-      <c r="C23" s="46">
+      <c r="A23" s="6"/>
+      <c r="B23" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="C23" s="54">
         <v>11.0</v>
       </c>
-      <c r="D23" s="47" t="s">
+      <c r="D23" s="56" t="s">
         <v>109</v>
       </c>
-      <c r="F23" s="46" t="s">
-        <v>25</v>
+      <c r="F23" s="54" t="s">
+        <v>22</v>
       </c>
       <c r="G23" s="124"/>
-      <c r="H23" s="51"/>
-[...3 lines deleted...]
-      <c r="J23" s="46">
+      <c r="H23" s="62"/>
+      <c r="I23" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="J23" s="54">
         <v>20.0</v>
       </c>
-      <c r="K23" s="50"/>
-[...2 lines deleted...]
-      <c r="N23" s="50"/>
+      <c r="K23" s="60"/>
+      <c r="L23" s="65"/>
+      <c r="M23" s="84"/>
+      <c r="N23" s="60"/>
       <c r="O23" s="171"/>
-      <c r="P23" s="45" t="s">
-[...2 lines deleted...]
-      <c r="Q23" s="46">
+      <c r="P23" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q23" s="54">
         <v>20.0</v>
       </c>
-      <c r="R23" s="47" t="s">
+      <c r="R23" s="56" t="s">
         <v>110</v>
       </c>
-      <c r="T23" s="46" t="s">
-[...7 lines deleted...]
-      <c r="X23" s="46">
+      <c r="T23" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="U23" s="76"/>
+      <c r="V23" s="79"/>
+      <c r="W23" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="X23" s="54">
         <v>19.0</v>
       </c>
-      <c r="Y23" s="47" t="s">
+      <c r="Y23" s="56" t="s">
         <v>111</v>
       </c>
-      <c r="AA23" s="46" t="s">
+      <c r="AA23" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AB23" s="46" t="s">
+      <c r="AB23" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="AC23" s="70"/>
+      <c r="AD23" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="AC23" s="59"/>
-[...3 lines deleted...]
-      <c r="AE23" s="46">
+      <c r="AE23" s="54">
         <v>5.0</v>
       </c>
       <c r="AF23" s="172" t="s">
         <v>112</v>
       </c>
-      <c r="AI23" s="71"/>
+      <c r="AI23" s="76"/>
       <c r="AK23" s="163"/>
     </row>
     <row r="24" ht="13.5" customHeight="1">
-      <c r="A24" s="3"/>
-      <c r="B24" s="45" t="s">
+      <c r="A24" s="6"/>
+      <c r="B24" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="C24" s="46">
+      <c r="C24" s="54">
         <v>12.0</v>
       </c>
-      <c r="D24" s="47" t="s">
+      <c r="D24" s="56" t="s">
         <v>113</v>
       </c>
-      <c r="F24" s="46" t="s">
+      <c r="F24" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="G24" s="71"/>
-[...4 lines deleted...]
-      <c r="J24" s="46">
+      <c r="G24" s="76"/>
+      <c r="H24" s="62"/>
+      <c r="I24" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="J24" s="54">
         <v>21.0</v>
       </c>
       <c r="K24" s="121"/>
       <c r="L24" s="173"/>
       <c r="M24" s="124"/>
       <c r="N24" s="124"/>
-      <c r="O24" s="51"/>
-      <c r="P24" s="45" t="s">
+      <c r="O24" s="62"/>
+      <c r="P24" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="Q24" s="46">
+      <c r="Q24" s="54">
         <v>21.0</v>
       </c>
       <c r="R24" s="114"/>
-      <c r="S24" s="49"/>
-      <c r="T24" s="71"/>
+      <c r="S24" s="58"/>
+      <c r="T24" s="76"/>
       <c r="U24" s="94"/>
-      <c r="V24" s="51"/>
-      <c r="W24" s="45" t="s">
+      <c r="V24" s="62"/>
+      <c r="W24" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="X24" s="46">
+      <c r="X24" s="54">
         <v>20.0</v>
       </c>
       <c r="Y24" s="114"/>
-      <c r="Z24" s="49"/>
-[...2 lines deleted...]
-      <c r="AC24" s="59"/>
+      <c r="Z24" s="58"/>
+      <c r="AA24" s="76"/>
+      <c r="AB24" s="76"/>
+      <c r="AC24" s="70"/>
       <c r="AD24" s="174" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="AE24" s="175">
         <v>13.0</v>
       </c>
       <c r="AF24" s="131" t="s">
         <v>114</v>
       </c>
       <c r="AJ24" s="169"/>
       <c r="AK24" s="170"/>
     </row>
     <row r="25" ht="13.5" customHeight="1">
-      <c r="A25" s="3"/>
-[...3 lines deleted...]
-      <c r="C25" s="46">
+      <c r="A25" s="6"/>
+      <c r="B25" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="C25" s="54">
         <v>13.0</v>
       </c>
-      <c r="D25" s="47" t="s">
+      <c r="D25" s="56" t="s">
         <v>107</v>
       </c>
-      <c r="F25" s="46" t="s">
+      <c r="F25" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="46" t="s">
+      <c r="G25" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="H25" s="79"/>
+      <c r="I25" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="H25" s="75"/>
-[...3 lines deleted...]
-      <c r="J25" s="46">
+      <c r="J25" s="54">
         <v>22.0</v>
       </c>
-      <c r="K25" s="47" t="s">
+      <c r="K25" s="56" t="s">
         <v>115</v>
       </c>
-      <c r="M25" s="46" t="s">
+      <c r="M25" s="54" t="s">
         <v>19</v>
       </c>
       <c r="N25" s="109"/>
-      <c r="O25" s="51"/>
-[...3 lines deleted...]
-      <c r="Q25" s="46">
+      <c r="O25" s="62"/>
+      <c r="P25" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q25" s="54">
         <v>22.0</v>
       </c>
-      <c r="R25" s="47" t="s">
+      <c r="R25" s="56" t="s">
         <v>116</v>
       </c>
-      <c r="T25" s="46" t="s">
+      <c r="T25" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="U25" s="46" t="s">
-[...3 lines deleted...]
-      <c r="W25" s="45" t="s">
+      <c r="U25" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="V25" s="62"/>
+      <c r="W25" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="X25" s="46">
+      <c r="X25" s="54">
         <v>21.0</v>
       </c>
       <c r="Y25" s="92" t="s">
         <v>58</v>
       </c>
-      <c r="AA25" s="46" t="s">
-[...3 lines deleted...]
-      <c r="AC25" s="59"/>
+      <c r="AA25" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="AB25" s="76"/>
+      <c r="AC25" s="70"/>
       <c r="AD25" s="176" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="AE25" s="177">
         <v>17.0</v>
       </c>
       <c r="AF25" s="178" t="s">
         <v>117</v>
       </c>
       <c r="AJ25" s="179"/>
       <c r="AK25" s="163"/>
     </row>
     <row r="26" ht="13.5" customHeight="1">
-      <c r="A26" s="3"/>
+      <c r="A26" s="6"/>
       <c r="B26" s="147"/>
-      <c r="C26" s="80"/>
+      <c r="C26" s="84"/>
       <c r="D26" s="131" t="s">
         <v>114</v>
       </c>
-      <c r="H26" s="51"/>
-      <c r="I26" s="45" t="s">
+      <c r="H26" s="62"/>
+      <c r="I26" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="J26" s="46">
+      <c r="J26" s="54">
         <v>23.0</v>
       </c>
       <c r="K26" s="114"/>
-      <c r="L26" s="49"/>
-      <c r="M26" s="71"/>
+      <c r="L26" s="58"/>
+      <c r="M26" s="76"/>
       <c r="N26" s="109"/>
-      <c r="O26" s="51"/>
-      <c r="P26" s="45" t="s">
+      <c r="O26" s="62"/>
+      <c r="P26" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="Q26" s="46">
+      <c r="Q26" s="54">
         <v>23.0</v>
       </c>
       <c r="R26" s="180" t="s">
         <v>118</v>
       </c>
       <c r="T26" s="93" t="s">
         <v>62</v>
       </c>
       <c r="U26" s="181"/>
-      <c r="V26" s="51"/>
-[...3 lines deleted...]
-      <c r="X26" s="46">
+      <c r="V26" s="62"/>
+      <c r="W26" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="X26" s="54">
         <v>22.0</v>
       </c>
       <c r="Y26" s="121"/>
-      <c r="Z26" s="49"/>
-      <c r="AA26" s="80"/>
+      <c r="Z26" s="58"/>
+      <c r="AA26" s="84"/>
       <c r="AB26" s="124"/>
-      <c r="AC26" s="59"/>
+      <c r="AC26" s="70"/>
       <c r="AD26" s="182" t="s">
         <v>49</v>
       </c>
       <c r="AE26" s="183">
         <v>21.0</v>
       </c>
       <c r="AF26" s="184" t="s">
         <v>119</v>
       </c>
       <c r="AH26" s="185"/>
       <c r="AI26" s="183" t="s">
         <v>51</v>
       </c>
       <c r="AK26" s="186"/>
     </row>
     <row r="27" ht="13.5" customHeight="1">
-      <c r="A27" s="3"/>
-      <c r="B27" s="45" t="s">
+      <c r="A27" s="6"/>
+      <c r="B27" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="C27" s="46">
+      <c r="C27" s="54">
         <v>14.0</v>
       </c>
       <c r="D27" s="114"/>
-      <c r="E27" s="54"/>
-[...6 lines deleted...]
-      <c r="J27" s="46">
+      <c r="E27" s="65"/>
+      <c r="F27" s="76"/>
+      <c r="G27" s="84"/>
+      <c r="H27" s="62"/>
+      <c r="I27" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="J27" s="54">
         <v>24.0</v>
       </c>
-      <c r="K27" s="47" t="s">
+      <c r="K27" s="56" t="s">
         <v>58</v>
       </c>
-      <c r="M27" s="46" t="s">
+      <c r="M27" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="N27" s="46" t="s">
-        <v>38</v>
+      <c r="N27" s="54" t="s">
+        <v>43</v>
       </c>
       <c r="O27" s="91"/>
-      <c r="P27" s="45" t="s">
+      <c r="P27" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="Q27" s="46">
+      <c r="Q27" s="54">
         <v>24.0</v>
       </c>
-      <c r="R27" s="47" t="s">
+      <c r="R27" s="56" t="s">
         <v>120</v>
       </c>
-      <c r="T27" s="46" t="s">
+      <c r="T27" s="54" t="s">
         <v>19</v>
       </c>
       <c r="U27" s="94"/>
       <c r="V27" s="187"/>
-      <c r="W27" s="45" t="s">
-[...2 lines deleted...]
-      <c r="X27" s="46">
+      <c r="W27" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="X27" s="54">
         <v>23.0</v>
       </c>
       <c r="Y27" s="114"/>
-      <c r="Z27" s="49"/>
-[...2 lines deleted...]
-      <c r="AC27" s="59"/>
+      <c r="Z27" s="58"/>
+      <c r="AA27" s="76"/>
+      <c r="AB27" s="76"/>
+      <c r="AC27" s="70"/>
       <c r="AD27" s="188" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AE27" s="133">
         <v>30.0</v>
       </c>
       <c r="AF27" s="131" t="s">
         <v>121</v>
       </c>
       <c r="AG27" s="132"/>
       <c r="AH27" s="133" t="s">
         <v>85</v>
       </c>
       <c r="AI27" s="133" t="s">
         <v>122</v>
       </c>
       <c r="AJ27" s="189"/>
       <c r="AK27" s="163"/>
     </row>
     <row r="28" ht="13.5" customHeight="1">
-      <c r="A28" s="3"/>
-      <c r="B28" s="45" t="s">
+      <c r="A28" s="6"/>
+      <c r="B28" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="C28" s="46">
+      <c r="C28" s="54">
         <v>15.0</v>
       </c>
-      <c r="D28" s="47" t="s">
+      <c r="D28" s="56" t="s">
         <v>123</v>
       </c>
       <c r="E28" s="114"/>
-      <c r="F28" s="46" t="s">
+      <c r="F28" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="G28" s="46" t="s">
-[...2 lines deleted...]
-      <c r="H28" s="51"/>
+      <c r="G28" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="H28" s="62"/>
       <c r="I28" s="147"/>
-      <c r="J28" s="80"/>
+      <c r="J28" s="84"/>
       <c r="K28" s="115"/>
-      <c r="M28" s="80"/>
-[...5 lines deleted...]
-      <c r="Q28" s="46">
+      <c r="M28" s="84"/>
+      <c r="N28" s="60"/>
+      <c r="O28" s="62"/>
+      <c r="P28" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q28" s="54">
         <v>25.0</v>
       </c>
       <c r="R28" s="95" t="s">
         <v>124</v>
       </c>
-      <c r="U28" s="72" t="s">
+      <c r="U28" s="77" t="s">
         <v>122</v>
       </c>
-      <c r="V28" s="51"/>
-[...3 lines deleted...]
-      <c r="X28" s="46">
+      <c r="V28" s="62"/>
+      <c r="W28" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="X28" s="54">
         <v>24.0</v>
       </c>
-      <c r="Y28" s="47" t="s">
+      <c r="Y28" s="56" t="s">
         <v>125</v>
       </c>
-      <c r="AA28" s="46" t="s">
+      <c r="AA28" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="AB28" s="50"/>
-      <c r="AC28" s="59"/>
+      <c r="AB28" s="60"/>
+      <c r="AC28" s="70"/>
       <c r="AD28" s="149" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="AJ28" s="189"/>
       <c r="AK28" s="170"/>
     </row>
     <row r="29" ht="13.5" customHeight="1">
-      <c r="A29" s="3"/>
-[...3 lines deleted...]
-      <c r="C29" s="46">
+      <c r="A29" s="6"/>
+      <c r="B29" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="C29" s="54">
         <v>16.0</v>
       </c>
-      <c r="D29" s="50"/>
-[...2 lines deleted...]
-      <c r="G29" s="50"/>
+      <c r="D29" s="60"/>
+      <c r="E29" s="65"/>
+      <c r="F29" s="84"/>
+      <c r="G29" s="60"/>
       <c r="H29" s="91"/>
-      <c r="I29" s="45" t="s">
+      <c r="I29" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="J29" s="46">
+      <c r="J29" s="54">
         <v>25.0</v>
       </c>
       <c r="K29" s="102" t="s">
         <v>126</v>
       </c>
       <c r="L29" s="190"/>
-      <c r="M29" s="46" t="s">
+      <c r="M29" s="54" t="s">
         <v>62</v>
       </c>
       <c r="N29" s="109"/>
-      <c r="O29" s="51"/>
-[...3 lines deleted...]
-      <c r="Q29" s="46">
+      <c r="O29" s="62"/>
+      <c r="P29" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q29" s="54">
         <v>26.0</v>
       </c>
-      <c r="R29" s="50"/>
-[...4 lines deleted...]
-      <c r="W29" s="45" t="s">
+      <c r="R29" s="60"/>
+      <c r="S29" s="65"/>
+      <c r="T29" s="84"/>
+      <c r="U29" s="84"/>
+      <c r="V29" s="62"/>
+      <c r="W29" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="X29" s="46">
+      <c r="X29" s="54">
         <v>25.0</v>
       </c>
       <c r="Y29" s="191" t="s">
         <v>127</v>
       </c>
       <c r="AA29" s="192" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="AB29" s="192" t="s">
         <v>51</v>
       </c>
-      <c r="AC29" s="59"/>
+      <c r="AC29" s="70"/>
       <c r="AD29" s="193" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="AE29" s="194">
         <v>14.0</v>
       </c>
       <c r="AF29" s="143" t="s">
         <v>92</v>
       </c>
       <c r="AI29" s="195" t="s">
         <v>128</v>
       </c>
       <c r="AJ29" s="169"/>
       <c r="AK29" s="163"/>
     </row>
     <row r="30" ht="13.5" customHeight="1">
-      <c r="A30" s="3"/>
-[...3 lines deleted...]
-      <c r="C30" s="46">
+      <c r="A30" s="6"/>
+      <c r="B30" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="54">
         <v>17.0</v>
       </c>
       <c r="D30" s="178" t="s">
         <v>129</v>
       </c>
-      <c r="G30" s="71"/>
-[...1 lines deleted...]
-      <c r="I30" s="45" t="s">
+      <c r="G30" s="76"/>
+      <c r="H30" s="62"/>
+      <c r="I30" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="J30" s="46">
+      <c r="J30" s="54">
         <v>26.0</v>
       </c>
-      <c r="K30" s="72" t="s">
+      <c r="K30" s="77" t="s">
         <v>130</v>
       </c>
-      <c r="M30" s="73"/>
-      <c r="N30" s="72" t="s">
+      <c r="M30" s="78"/>
+      <c r="N30" s="77" t="s">
         <v>51</v>
       </c>
-      <c r="O30" s="51"/>
-[...3 lines deleted...]
-      <c r="Q30" s="46">
+      <c r="O30" s="62"/>
+      <c r="P30" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q30" s="54">
         <v>27.0</v>
       </c>
-      <c r="R30" s="47" t="s">
+      <c r="R30" s="56" t="s">
         <v>131</v>
       </c>
-      <c r="T30" s="46" t="s">
+      <c r="T30" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="U30" s="80"/>
-[...4 lines deleted...]
-      <c r="X30" s="46">
+      <c r="U30" s="84"/>
+      <c r="V30" s="62"/>
+      <c r="W30" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="X30" s="54">
         <v>26.0</v>
       </c>
-      <c r="Y30" s="47" t="s">
+      <c r="Y30" s="56" t="s">
         <v>109</v>
       </c>
-      <c r="AA30" s="46" t="s">
+      <c r="AA30" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="AB30" s="46" t="s">
-[...2 lines deleted...]
-      <c r="AC30" s="59"/>
+      <c r="AB30" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="AC30" s="70"/>
       <c r="AD30" s="182" t="s">
         <v>56</v>
       </c>
       <c r="AE30" s="183">
         <v>26.0</v>
       </c>
       <c r="AF30" s="184" t="s">
         <v>130</v>
       </c>
       <c r="AG30" s="196"/>
       <c r="AH30" s="197"/>
       <c r="AI30" s="183" t="s">
         <v>51</v>
       </c>
       <c r="AK30" s="170"/>
     </row>
     <row r="31" ht="13.5" customHeight="1">
-      <c r="A31" s="3"/>
-[...3 lines deleted...]
-      <c r="C31" s="46">
+      <c r="A31" s="6"/>
+      <c r="B31" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" s="54">
         <v>18.0</v>
       </c>
-      <c r="D31" s="47" t="s">
+      <c r="D31" s="56" t="s">
         <v>100</v>
       </c>
-      <c r="F31" s="46" t="s">
+      <c r="F31" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="G31" s="71"/>
-[...2 lines deleted...]
-        <v>39</v>
+      <c r="G31" s="76"/>
+      <c r="H31" s="62"/>
+      <c r="I31" s="52" t="s">
+        <v>44</v>
       </c>
       <c r="J31" s="93">
         <v>27.0</v>
       </c>
-      <c r="K31" s="50"/>
-[...5 lines deleted...]
-      <c r="Q31" s="54"/>
+      <c r="K31" s="60"/>
+      <c r="L31" s="65"/>
+      <c r="M31" s="84"/>
+      <c r="N31" s="60"/>
+      <c r="O31" s="62"/>
+      <c r="P31" s="65"/>
+      <c r="Q31" s="65"/>
       <c r="R31" s="136" t="s">
         <v>132</v>
       </c>
-      <c r="V31" s="75"/>
-      <c r="W31" s="45" t="s">
+      <c r="V31" s="79"/>
+      <c r="W31" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="X31" s="46">
+      <c r="X31" s="54">
         <v>27.0</v>
       </c>
       <c r="Y31" s="191" t="s">
         <v>61</v>
       </c>
       <c r="AA31" s="192" t="s">
         <v>19</v>
       </c>
       <c r="AB31" s="192" t="s">
         <v>51</v>
       </c>
-      <c r="AC31" s="59"/>
+      <c r="AC31" s="70"/>
       <c r="AD31" s="149" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="AE31" s="166"/>
       <c r="AF31" s="167"/>
       <c r="AG31" s="198"/>
       <c r="AH31" s="199"/>
       <c r="AI31" s="154"/>
       <c r="AK31" s="163"/>
     </row>
     <row r="32" ht="13.5" customHeight="1">
-      <c r="A32" s="3"/>
-      <c r="B32" s="45" t="s">
+      <c r="A32" s="6"/>
+      <c r="B32" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="C32" s="46">
+      <c r="C32" s="54">
         <v>19.0</v>
       </c>
       <c r="D32" s="92" t="s">
         <v>107</v>
       </c>
-      <c r="F32" s="46" t="s">
-[...7 lines deleted...]
-      <c r="J32" s="46">
+      <c r="F32" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="G32" s="76"/>
+      <c r="H32" s="79"/>
+      <c r="I32" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="J32" s="54">
         <v>28.0</v>
       </c>
-      <c r="K32" s="50"/>
-[...4 lines deleted...]
-      <c r="P32" s="45" t="s">
+      <c r="K32" s="60"/>
+      <c r="L32" s="65"/>
+      <c r="M32" s="84"/>
+      <c r="N32" s="60"/>
+      <c r="O32" s="62"/>
+      <c r="P32" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="Q32" s="46">
+      <c r="Q32" s="54">
         <v>28.0</v>
       </c>
       <c r="R32" s="114"/>
-      <c r="S32" s="49"/>
-      <c r="T32" s="71"/>
+      <c r="S32" s="58"/>
+      <c r="T32" s="76"/>
       <c r="U32" s="200"/>
-      <c r="V32" s="51"/>
-      <c r="W32" s="45" t="s">
+      <c r="V32" s="62"/>
+      <c r="W32" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="X32" s="46">
+      <c r="X32" s="54">
         <v>28.0</v>
       </c>
       <c r="Y32" s="201" t="s">
         <v>133</v>
       </c>
       <c r="Z32" s="202"/>
       <c r="AA32" s="94"/>
       <c r="AB32" s="94"/>
-      <c r="AC32" s="59"/>
+      <c r="AC32" s="70"/>
       <c r="AD32" s="182" t="s">
         <v>49</v>
       </c>
       <c r="AE32" s="183">
         <v>2.0</v>
       </c>
       <c r="AF32" s="184" t="s">
         <v>50</v>
       </c>
       <c r="AG32" s="203"/>
       <c r="AH32" s="204"/>
       <c r="AI32" s="183" t="s">
         <v>51</v>
       </c>
       <c r="AK32" s="170"/>
     </row>
     <row r="33" ht="13.5" customHeight="1">
-      <c r="A33" s="3"/>
-[...3 lines deleted...]
-      <c r="C33" s="46">
+      <c r="A33" s="6"/>
+      <c r="B33" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="C33" s="54">
         <v>20.0</v>
       </c>
-      <c r="D33" s="47" t="s">
+      <c r="D33" s="56" t="s">
         <v>134</v>
       </c>
-      <c r="F33" s="46" t="s">
+      <c r="F33" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="G33" s="46" t="s">
+      <c r="G33" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="H33" s="62"/>
+      <c r="I33" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="H33" s="51"/>
-[...3 lines deleted...]
-      <c r="J33" s="46">
+      <c r="J33" s="54">
         <v>29.0</v>
       </c>
       <c r="K33" s="114"/>
-      <c r="L33" s="54"/>
-[...6 lines deleted...]
-      <c r="Q33" s="46">
+      <c r="L33" s="65"/>
+      <c r="M33" s="76"/>
+      <c r="N33" s="84"/>
+      <c r="O33" s="62"/>
+      <c r="P33" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="Q33" s="54">
         <v>29.0</v>
       </c>
-      <c r="R33" s="47" t="s">
+      <c r="R33" s="56" t="s">
         <v>135</v>
       </c>
-      <c r="T33" s="46" t="s">
+      <c r="T33" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="U33" s="46" t="s">
-[...6 lines deleted...]
-      <c r="X33" s="46">
+      <c r="U33" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="V33" s="62"/>
+      <c r="W33" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="X33" s="54">
         <v>29.0</v>
       </c>
-      <c r="Y33" s="49"/>
-[...3 lines deleted...]
-      <c r="AC33" s="59"/>
+      <c r="Y33" s="58"/>
+      <c r="Z33" s="58"/>
+      <c r="AA33" s="58"/>
+      <c r="AB33" s="58"/>
+      <c r="AC33" s="70"/>
       <c r="AD33" s="188" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AE33" s="133">
         <v>11.0</v>
       </c>
       <c r="AF33" s="131" t="s">
         <v>84</v>
       </c>
       <c r="AG33" s="132"/>
       <c r="AH33" s="133" t="s">
         <v>85</v>
       </c>
       <c r="AI33" s="134">
         <v>0.625</v>
       </c>
       <c r="AK33" s="186"/>
     </row>
     <row r="34" ht="13.5" customHeight="1">
-      <c r="A34" s="3"/>
-      <c r="B34" s="45" t="s">
+      <c r="A34" s="6"/>
+      <c r="B34" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="C34" s="46">
+      <c r="C34" s="54">
         <v>21.0</v>
       </c>
-      <c r="D34" s="72" t="s">
+      <c r="D34" s="77" t="s">
         <v>119</v>
       </c>
-      <c r="F34" s="73"/>
-      <c r="G34" s="72" t="s">
+      <c r="F34" s="78"/>
+      <c r="G34" s="77" t="s">
         <v>51</v>
       </c>
-      <c r="H34" s="51"/>
-      <c r="I34" s="45" t="s">
+      <c r="H34" s="62"/>
+      <c r="I34" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="J34" s="46">
+      <c r="J34" s="54">
         <v>30.0</v>
       </c>
-      <c r="K34" s="47" t="s">
+      <c r="K34" s="56" t="s">
         <v>97</v>
       </c>
-      <c r="M34" s="46" t="s">
-[...4 lines deleted...]
-      <c r="P34" s="45" t="s">
+      <c r="M34" s="54" t="s">
+        <v>22</v>
+      </c>
+      <c r="N34" s="60"/>
+      <c r="O34" s="62"/>
+      <c r="P34" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="Q34" s="46">
+      <c r="Q34" s="54">
         <v>30.0</v>
       </c>
-      <c r="R34" s="47" t="s">
+      <c r="R34" s="56" t="s">
         <v>111</v>
       </c>
-      <c r="T34" s="46" t="s">
+      <c r="T34" s="54" t="s">
         <v>62</v>
       </c>
-      <c r="U34" s="80"/>
-[...4 lines deleted...]
-      <c r="X34" s="46">
+      <c r="U34" s="84"/>
+      <c r="V34" s="79"/>
+      <c r="W34" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="X34" s="54">
         <v>30.0</v>
       </c>
       <c r="Y34" s="205"/>
       <c r="Z34" s="164"/>
       <c r="AA34" s="109"/>
       <c r="AB34" s="206"/>
-      <c r="AC34" s="59"/>
+      <c r="AC34" s="70"/>
       <c r="AD34" s="188" t="s">
         <v>56</v>
       </c>
       <c r="AE34" s="133">
         <v>17.0</v>
       </c>
       <c r="AF34" s="131" t="s">
         <v>105</v>
       </c>
       <c r="AG34" s="131"/>
       <c r="AH34" s="131"/>
       <c r="AI34" s="133" t="s">
         <v>106</v>
       </c>
       <c r="AK34" s="207"/>
     </row>
     <row r="35" ht="13.5" customHeight="1">
-      <c r="A35" s="3"/>
-      <c r="B35" s="45" t="s">
+      <c r="A35" s="6"/>
+      <c r="B35" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="C35" s="46">
+      <c r="C35" s="54">
         <v>22.0</v>
       </c>
-      <c r="D35" s="47" t="s">
+      <c r="D35" s="56" t="s">
         <v>136</v>
       </c>
-      <c r="F35" s="46" t="s">
+      <c r="F35" s="54" t="s">
         <v>19</v>
       </c>
       <c r="G35" s="120"/>
-      <c r="H35" s="51"/>
-      <c r="I35" s="45"/>
+      <c r="H35" s="62"/>
+      <c r="I35" s="52"/>
       <c r="J35" s="93"/>
       <c r="K35" s="169"/>
       <c r="L35" s="137"/>
       <c r="M35" s="208"/>
       <c r="N35" s="209"/>
       <c r="O35" s="91"/>
-      <c r="P35" s="45" t="s">
+      <c r="P35" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="Q35" s="46">
+      <c r="Q35" s="54">
         <v>31.0</v>
       </c>
-      <c r="R35" s="47" t="s">
+      <c r="R35" s="56" t="s">
         <v>72</v>
       </c>
-      <c r="S35" s="49"/>
-[...1 lines deleted...]
-        <v>25</v>
+      <c r="S35" s="58"/>
+      <c r="T35" s="54" t="s">
+        <v>22</v>
       </c>
       <c r="U35" s="114"/>
-      <c r="V35" s="51"/>
-[...1 lines deleted...]
-        <v>28</v>
+      <c r="V35" s="62"/>
+      <c r="W35" s="52" t="s">
+        <v>38</v>
       </c>
       <c r="X35" s="93">
         <v>31.0</v>
       </c>
       <c r="Y35" s="142" t="s">
         <v>91</v>
       </c>
-      <c r="AA35" s="80"/>
-[...1 lines deleted...]
-      <c r="AC35" s="59"/>
+      <c r="AA35" s="84"/>
+      <c r="AB35" s="60"/>
+      <c r="AC35" s="70"/>
       <c r="AD35" s="182" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AE35" s="183">
         <v>25.0</v>
       </c>
       <c r="AF35" s="184" t="s">
         <v>137</v>
       </c>
       <c r="AG35" s="184"/>
       <c r="AH35" s="184"/>
       <c r="AI35" s="183" t="s">
         <v>122</v>
       </c>
       <c r="AK35" s="127"/>
     </row>
     <row r="36" ht="13.5" customHeight="1">
-      <c r="A36" s="3"/>
-[...3 lines deleted...]
-      <c r="C36" s="46">
+      <c r="A36" s="6"/>
+      <c r="B36" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="C36" s="54">
         <v>23.0</v>
       </c>
       <c r="D36" s="114"/>
-      <c r="E36" s="49"/>
-      <c r="F36" s="71"/>
+      <c r="E36" s="58"/>
+      <c r="F36" s="76"/>
       <c r="G36" s="109"/>
       <c r="H36" s="187"/>
-      <c r="I36" s="45"/>
-      <c r="J36" s="46"/>
+      <c r="I36" s="52"/>
+      <c r="J36" s="54"/>
       <c r="K36" s="210"/>
       <c r="L36" s="211"/>
       <c r="M36" s="212"/>
-      <c r="N36" s="71"/>
+      <c r="N36" s="76"/>
       <c r="O36" s="187"/>
-      <c r="P36" s="45"/>
-[...3 lines deleted...]
-      <c r="U36" s="80"/>
+      <c r="P36" s="52"/>
+      <c r="Q36" s="54"/>
+      <c r="R36" s="56"/>
+      <c r="T36" s="54"/>
+      <c r="U36" s="84"/>
       <c r="V36" s="187"/>
-      <c r="W36" s="45"/>
-[...1 lines deleted...]
-      <c r="Y36" s="54"/>
+      <c r="W36" s="52"/>
+      <c r="X36" s="54"/>
+      <c r="Y36" s="65"/>
       <c r="Z36" s="119"/>
-      <c r="AA36" s="54"/>
-[...1 lines deleted...]
-      <c r="AC36" s="59"/>
+      <c r="AA36" s="65"/>
+      <c r="AB36" s="65"/>
+      <c r="AC36" s="70"/>
       <c r="AD36" s="213" t="s">
         <v>20</v>
       </c>
       <c r="AE36" s="214"/>
       <c r="AF36" s="215"/>
       <c r="AG36" s="216"/>
       <c r="AH36" s="217"/>
       <c r="AI36" s="217"/>
       <c r="AK36" s="104"/>
     </row>
     <row r="37" ht="13.5" customHeight="1">
-      <c r="A37" s="3"/>
-[...3 lines deleted...]
-      <c r="C37" s="46">
+      <c r="A37" s="6"/>
+      <c r="B37" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="C37" s="54">
         <v>24.0</v>
       </c>
       <c r="D37" s="114"/>
-      <c r="E37" s="49"/>
-      <c r="F37" s="71"/>
+      <c r="E37" s="58"/>
+      <c r="F37" s="76"/>
       <c r="G37" s="109"/>
       <c r="H37" s="91"/>
-      <c r="I37" s="48"/>
-      <c r="J37" s="48"/>
+      <c r="I37" s="40"/>
+      <c r="J37" s="40"/>
       <c r="K37" s="218"/>
       <c r="L37" s="219"/>
       <c r="M37" s="219"/>
       <c r="N37" s="220"/>
       <c r="O37" s="91"/>
-      <c r="P37" s="13"/>
-[...4 lines deleted...]
-      <c r="U37" s="23"/>
+      <c r="P37" s="10"/>
+      <c r="Q37" s="10"/>
+      <c r="R37" s="57"/>
+      <c r="S37" s="18"/>
+      <c r="T37" s="18"/>
+      <c r="U37" s="18"/>
       <c r="V37" s="91"/>
-      <c r="W37" s="45"/>
+      <c r="W37" s="52"/>
       <c r="X37" s="93"/>
       <c r="Y37" s="221"/>
       <c r="AB37" s="222"/>
-      <c r="AC37" s="59"/>
+      <c r="AC37" s="70"/>
       <c r="AD37" s="182" t="s">
         <v>49</v>
       </c>
       <c r="AE37" s="183">
         <v>13.0</v>
       </c>
       <c r="AF37" s="223" t="s">
         <v>98</v>
       </c>
       <c r="AH37" s="197"/>
       <c r="AI37" s="183" t="s">
         <v>51</v>
       </c>
       <c r="AK37" s="127"/>
     </row>
     <row r="38" ht="13.5" customHeight="1">
-      <c r="A38" s="3"/>
-[...3 lines deleted...]
-      <c r="C38" s="46">
+      <c r="A38" s="6"/>
+      <c r="B38" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="C38" s="54">
         <v>25.0</v>
       </c>
       <c r="D38" s="142" t="s">
         <v>91</v>
       </c>
-      <c r="F38" s="80"/>
-[...1 lines deleted...]
-      <c r="H38" s="51"/>
+      <c r="F38" s="84"/>
+      <c r="G38" s="84"/>
+      <c r="H38" s="62"/>
       <c r="I38" s="224"/>
       <c r="J38" s="224"/>
       <c r="K38" s="224"/>
       <c r="L38" s="224"/>
       <c r="M38" s="224"/>
       <c r="N38" s="220"/>
-      <c r="O38" s="51"/>
-[...1 lines deleted...]
-      <c r="Q38" s="68"/>
+      <c r="O38" s="62"/>
+      <c r="P38" s="55"/>
+      <c r="Q38" s="55"/>
       <c r="R38" s="225"/>
       <c r="S38" s="226"/>
       <c r="T38" s="226"/>
-      <c r="U38" s="48"/>
-[...2 lines deleted...]
-      <c r="X38" s="68"/>
+      <c r="U38" s="40"/>
+      <c r="V38" s="62"/>
+      <c r="W38" s="55"/>
+      <c r="X38" s="55"/>
       <c r="Y38" s="179"/>
       <c r="Z38" s="227"/>
       <c r="AA38" s="227"/>
       <c r="AB38" s="228"/>
-      <c r="AC38" s="59"/>
-[...3 lines deleted...]
-      <c r="AE38" s="46">
+      <c r="AC38" s="70"/>
+      <c r="AD38" s="52" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE38" s="54">
         <v>31.0</v>
       </c>
       <c r="AF38" s="229" t="s">
         <v>112</v>
       </c>
       <c r="AK38" s="230"/>
     </row>
     <row r="39" ht="13.5" customHeight="1">
-      <c r="A39" s="3"/>
-      <c r="B39" s="45" t="s">
+      <c r="A39" s="6"/>
+      <c r="B39" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="C39" s="46">
+      <c r="C39" s="54">
         <v>26.0</v>
       </c>
-      <c r="D39" s="47" t="s">
+      <c r="D39" s="56" t="s">
         <v>109</v>
       </c>
-      <c r="F39" s="46" t="s">
+      <c r="F39" s="54" t="s">
         <v>19</v>
       </c>
       <c r="G39" s="109"/>
       <c r="H39" s="187"/>
       <c r="I39" s="231"/>
       <c r="J39" s="231"/>
       <c r="K39" s="232"/>
       <c r="L39" s="231"/>
       <c r="M39" s="231"/>
       <c r="N39" s="233"/>
       <c r="O39" s="187"/>
-      <c r="P39" s="68"/>
-      <c r="Q39" s="68"/>
+      <c r="P39" s="55"/>
+      <c r="Q39" s="55"/>
       <c r="R39" s="234"/>
       <c r="U39" s="235"/>
       <c r="V39" s="187"/>
-      <c r="W39" s="68"/>
-      <c r="X39" s="68"/>
+      <c r="W39" s="55"/>
+      <c r="X39" s="55"/>
       <c r="Y39" s="236"/>
-      <c r="Z39" s="48"/>
-[...2 lines deleted...]
-      <c r="AC39" s="59"/>
+      <c r="Z39" s="40"/>
+      <c r="AA39" s="40"/>
+      <c r="AB39" s="40"/>
+      <c r="AC39" s="70"/>
       <c r="AD39" s="153" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="AE39" s="153"/>
       <c r="AF39" s="153"/>
       <c r="AG39" s="216"/>
       <c r="AH39" s="217"/>
       <c r="AI39" s="217"/>
       <c r="AK39" s="230"/>
     </row>
     <row r="40" ht="13.5" customHeight="1">
-      <c r="A40" s="3"/>
-[...3 lines deleted...]
-      <c r="C40" s="46">
+      <c r="A40" s="6"/>
+      <c r="B40" s="52" t="s">
+        <v>41</v>
+      </c>
+      <c r="C40" s="54">
         <v>27.0</v>
       </c>
-      <c r="D40" s="47" t="s">
+      <c r="D40" s="56" t="s">
         <v>138</v>
       </c>
-      <c r="F40" s="46" t="s">
+      <c r="F40" s="54" t="s">
         <v>10</v>
       </c>
-      <c r="G40" s="46" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="51"/>
+      <c r="G40" s="54" t="s">
+        <v>43</v>
+      </c>
+      <c r="H40" s="62"/>
       <c r="I40" s="231"/>
       <c r="J40" s="231"/>
       <c r="K40" s="232"/>
       <c r="L40" s="231"/>
       <c r="M40" s="231"/>
       <c r="N40" s="233"/>
-      <c r="O40" s="51"/>
-[...1 lines deleted...]
-      <c r="Q40" s="68"/>
+      <c r="O40" s="62"/>
+      <c r="P40" s="55"/>
+      <c r="Q40" s="55"/>
       <c r="R40" s="224"/>
       <c r="S40" s="224"/>
       <c r="T40" s="224"/>
       <c r="U40" s="237"/>
-      <c r="V40" s="51"/>
+      <c r="V40" s="62"/>
       <c r="W40" s="182"/>
       <c r="X40" s="183"/>
       <c r="Y40" s="223"/>
       <c r="AA40" s="197"/>
       <c r="AB40" s="183"/>
-      <c r="AC40" s="59"/>
+      <c r="AC40" s="70"/>
       <c r="AD40" s="182" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AE40" s="183">
         <v>7.0</v>
       </c>
       <c r="AF40" s="184" t="s">
         <v>52</v>
       </c>
       <c r="AH40" s="185"/>
       <c r="AI40" s="182" t="s">
         <v>53</v>
       </c>
-      <c r="AK40" s="68"/>
+      <c r="AK40" s="55"/>
     </row>
     <row r="41" ht="13.5" customHeight="1">
-      <c r="A41" s="3"/>
+      <c r="A41" s="6"/>
       <c r="B41" s="147"/>
-      <c r="C41" s="80"/>
+      <c r="C41" s="84"/>
       <c r="D41" s="115" t="s">
         <v>139</v>
       </c>
-      <c r="G41" s="50"/>
-      <c r="H41" s="51"/>
+      <c r="G41" s="60"/>
+      <c r="H41" s="62"/>
       <c r="I41" s="231"/>
       <c r="J41" s="231"/>
       <c r="K41" s="232"/>
       <c r="L41" s="231"/>
       <c r="M41" s="231"/>
       <c r="N41" s="233"/>
-      <c r="O41" s="51"/>
+      <c r="O41" s="62"/>
       <c r="P41" s="219"/>
       <c r="Q41" s="219"/>
       <c r="R41" s="238"/>
       <c r="S41" s="219"/>
       <c r="T41" s="219"/>
       <c r="U41" s="237"/>
-      <c r="V41" s="51"/>
+      <c r="V41" s="62"/>
       <c r="W41" s="239"/>
       <c r="X41" s="239"/>
       <c r="Y41" s="240"/>
       <c r="Z41" s="239"/>
       <c r="AA41" s="239"/>
       <c r="AB41" s="241"/>
-      <c r="AC41" s="59"/>
+      <c r="AC41" s="70"/>
       <c r="AD41" s="188" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="AE41" s="133">
         <v>12.0</v>
       </c>
       <c r="AF41" s="131" t="s">
         <v>64</v>
       </c>
       <c r="AH41" s="242"/>
       <c r="AI41" s="242"/>
       <c r="AK41" s="127"/>
     </row>
     <row r="42" ht="13.5" customHeight="1">
-      <c r="A42" s="3"/>
-      <c r="B42" s="45" t="s">
+      <c r="A42" s="6"/>
+      <c r="B42" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="C42" s="46">
+      <c r="C42" s="54">
         <v>28.0</v>
       </c>
-      <c r="D42" s="47" t="s">
+      <c r="D42" s="56" t="s">
         <v>140</v>
       </c>
-      <c r="F42" s="46" t="s">
+      <c r="F42" s="54" t="s">
         <v>62</v>
       </c>
       <c r="G42" s="109"/>
-      <c r="H42" s="75"/>
+      <c r="H42" s="79"/>
       <c r="I42" s="231"/>
       <c r="J42" s="231"/>
       <c r="K42" s="232"/>
       <c r="L42" s="231"/>
       <c r="M42" s="231"/>
       <c r="N42" s="233"/>
-      <c r="O42" s="75"/>
+      <c r="O42" s="79"/>
       <c r="P42" s="239"/>
       <c r="Q42" s="239"/>
       <c r="R42" s="240"/>
       <c r="S42" s="239"/>
       <c r="T42" s="239"/>
       <c r="U42" s="243"/>
-      <c r="V42" s="75"/>
+      <c r="V42" s="79"/>
       <c r="W42" s="224"/>
       <c r="X42" s="224"/>
       <c r="Y42" s="224"/>
       <c r="Z42" s="239"/>
       <c r="AA42" s="239"/>
       <c r="AB42" s="241"/>
-      <c r="AC42" s="59"/>
+      <c r="AC42" s="70"/>
       <c r="AD42" s="188" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="AE42" s="133">
         <v>13.0</v>
       </c>
       <c r="AF42" s="131" t="s">
         <v>67</v>
       </c>
-      <c r="AJ42" s="15"/>
-      <c r="AK42" s="15"/>
+      <c r="AJ42" s="19"/>
+      <c r="AK42" s="19"/>
     </row>
     <row r="43" ht="13.5" customHeight="1">
-      <c r="A43" s="3"/>
-      <c r="B43" s="45" t="s">
+      <c r="A43" s="6"/>
+      <c r="B43" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="C43" s="46">
+      <c r="C43" s="54">
         <v>29.0</v>
       </c>
-      <c r="D43" s="47" t="s">
+      <c r="D43" s="56" t="s">
         <v>141</v>
       </c>
-      <c r="F43" s="46" t="s">
+      <c r="F43" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="G43" s="80"/>
-      <c r="H43" s="51"/>
+      <c r="G43" s="84"/>
+      <c r="H43" s="62"/>
       <c r="I43" s="231"/>
       <c r="J43" s="231"/>
       <c r="K43" s="232"/>
       <c r="L43" s="231"/>
       <c r="M43" s="231"/>
       <c r="N43" s="233"/>
-      <c r="O43" s="51"/>
+      <c r="O43" s="62"/>
       <c r="P43" s="239"/>
       <c r="Q43" s="239"/>
       <c r="R43" s="240"/>
       <c r="S43" s="239"/>
       <c r="T43" s="239"/>
       <c r="U43" s="243"/>
-      <c r="V43" s="51"/>
+      <c r="V43" s="62"/>
       <c r="W43" s="239"/>
       <c r="X43" s="239"/>
       <c r="Y43" s="240"/>
       <c r="Z43" s="239"/>
       <c r="AA43" s="239"/>
       <c r="AB43" s="241"/>
-      <c r="AC43" s="51"/>
-[...1 lines deleted...]
-      <c r="AK43" s="15"/>
+      <c r="AC43" s="62"/>
+      <c r="AJ43" s="19"/>
+      <c r="AK43" s="19"/>
     </row>
     <row r="44" ht="13.5" customHeight="1">
-      <c r="A44" s="3"/>
-[...3 lines deleted...]
-      <c r="C44" s="46">
+      <c r="A44" s="6"/>
+      <c r="B44" s="52" t="s">
+        <v>44</v>
+      </c>
+      <c r="C44" s="54">
         <v>30.0</v>
       </c>
       <c r="D44" s="131" t="s">
         <v>121</v>
       </c>
       <c r="E44" s="132"/>
       <c r="F44" s="133" t="s">
         <v>142</v>
       </c>
       <c r="G44" s="244">
         <v>0.625</v>
       </c>
-      <c r="H44" s="75"/>
+      <c r="H44" s="79"/>
       <c r="I44" s="231"/>
       <c r="J44" s="231"/>
       <c r="K44" s="232"/>
       <c r="L44" s="231"/>
       <c r="M44" s="231"/>
       <c r="N44" s="233"/>
-      <c r="O44" s="75"/>
+      <c r="O44" s="79"/>
       <c r="P44" s="239"/>
       <c r="Q44" s="239"/>
       <c r="R44" s="240"/>
       <c r="S44" s="239"/>
       <c r="T44" s="239"/>
       <c r="U44" s="243"/>
-      <c r="V44" s="75"/>
+      <c r="V44" s="79"/>
       <c r="W44" s="239"/>
       <c r="X44" s="239"/>
       <c r="Y44" s="240"/>
       <c r="Z44" s="239"/>
       <c r="AA44" s="239"/>
       <c r="AB44" s="241"/>
-      <c r="AC44" s="75"/>
-[...1 lines deleted...]
-      <c r="AK44" s="15"/>
+      <c r="AC44" s="79"/>
+      <c r="AJ44" s="19"/>
+      <c r="AK44" s="19"/>
     </row>
     <row r="45" ht="13.5" customHeight="1">
-      <c r="A45" s="3"/>
-[...3 lines deleted...]
-      <c r="C45" s="46">
+      <c r="A45" s="6"/>
+      <c r="B45" s="52" t="s">
+        <v>24</v>
+      </c>
+      <c r="C45" s="54">
         <v>31.0</v>
       </c>
-      <c r="D45" s="50"/>
-[...3 lines deleted...]
-      <c r="H45" s="75"/>
+      <c r="D45" s="60"/>
+      <c r="E45" s="65"/>
+      <c r="F45" s="84"/>
+      <c r="G45" s="60"/>
+      <c r="H45" s="79"/>
       <c r="I45" s="231"/>
       <c r="J45" s="231"/>
       <c r="K45" s="232"/>
       <c r="L45" s="231"/>
       <c r="M45" s="231"/>
       <c r="N45" s="233"/>
-      <c r="O45" s="75"/>
+      <c r="O45" s="79"/>
       <c r="P45" s="239"/>
       <c r="Q45" s="239"/>
       <c r="R45" s="240"/>
       <c r="S45" s="239"/>
       <c r="T45" s="239"/>
       <c r="U45" s="243"/>
-      <c r="V45" s="75"/>
+      <c r="V45" s="79"/>
       <c r="W45" s="239"/>
       <c r="X45" s="239"/>
       <c r="Y45" s="240"/>
       <c r="Z45" s="239"/>
       <c r="AA45" s="239"/>
       <c r="AB45" s="241"/>
-      <c r="AC45" s="75"/>
-[...1 lines deleted...]
-      <c r="AK45" s="15"/>
+      <c r="AC45" s="79"/>
+      <c r="AJ45" s="19"/>
+      <c r="AK45" s="19"/>
     </row>
     <row r="46" ht="12.75" customHeight="1">
       <c r="A46" s="245"/>
-      <c r="B46" s="45"/>
-      <c r="C46" s="46"/>
+      <c r="B46" s="52"/>
+      <c r="C46" s="54"/>
       <c r="D46" s="184"/>
       <c r="F46" s="246"/>
       <c r="G46" s="183"/>
-      <c r="H46" s="75"/>
+      <c r="H46" s="79"/>
       <c r="I46" s="247"/>
       <c r="J46" s="247"/>
       <c r="K46" s="248"/>
       <c r="L46" s="247"/>
       <c r="M46" s="247"/>
       <c r="N46" s="249" t="s">
         <v>143</v>
       </c>
-      <c r="O46" s="75"/>
+      <c r="O46" s="79"/>
       <c r="P46" s="247"/>
       <c r="Q46" s="247"/>
       <c r="R46" s="248"/>
       <c r="S46" s="247"/>
       <c r="T46" s="247"/>
       <c r="U46" s="250"/>
-      <c r="V46" s="75"/>
+      <c r="V46" s="79"/>
       <c r="W46" s="247"/>
       <c r="X46" s="247"/>
       <c r="Y46" s="248"/>
       <c r="Z46" s="247"/>
       <c r="AA46" s="247"/>
       <c r="AB46" s="251"/>
-      <c r="AC46" s="75"/>
+      <c r="AC46" s="79"/>
       <c r="AD46" s="247"/>
       <c r="AE46" s="247"/>
       <c r="AF46" s="252"/>
       <c r="AG46" s="251"/>
       <c r="AH46" s="251"/>
       <c r="AI46" s="251"/>
       <c r="AJ46" s="253"/>
       <c r="AK46" s="253"/>
     </row>
   </sheetData>
   <mergeCells count="106">
     <mergeCell ref="K12:L12"/>
     <mergeCell ref="K13:L13"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="K16:M16"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="K17:L17"/>
     <mergeCell ref="D19:E19"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="D26:G26"/>
     <mergeCell ref="D30:F30"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="D32:E32"/>
@@ -4858,369 +4858,369 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="1.13"/>
     <col customWidth="1" min="2" max="2" width="9.88"/>
     <col customWidth="1" min="3" max="3" width="7.38"/>
     <col customWidth="1" min="4" max="4" width="34.88"/>
     <col customWidth="1" min="5" max="5" width="6.38"/>
     <col customWidth="1" min="6" max="6" width="13.0"/>
     <col customWidth="1" min="7" max="7" width="17.5"/>
   </cols>
   <sheetData>
     <row r="1" ht="19.5" customHeight="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" ht="15.75" customHeight="1">
-      <c r="A2" s="4"/>
-      <c r="B2" s="6" t="s">
+      <c r="A2" s="3"/>
+      <c r="B2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="F2" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="6" t="s">
+      <c r="G2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="G2" s="7" t="s">
+    </row>
+    <row r="3" ht="15.75" customHeight="1">
+      <c r="A3" s="4"/>
+    </row>
+    <row r="4" ht="15.0" customHeight="1">
+      <c r="A4" s="7"/>
+      <c r="B4" s="8" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="3" ht="15.75" customHeight="1">
-[...7 lines deleted...]
-    </row>
     <row r="5" ht="15.0" customHeight="1">
-      <c r="A5" s="13"/>
-      <c r="B5" s="14" t="s">
+      <c r="A5" s="10"/>
+      <c r="B5" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="16">
+      <c r="C5" s="12">
         <v>27.0</v>
       </c>
-      <c r="D5" s="18" t="s">
+      <c r="D5" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="14" t="s">
+      <c r="E5" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="F5" s="14" t="s">
+      <c r="F5" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="G5" s="20" t="s">
+      <c r="G5" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" ht="15.0" customHeight="1">
-      <c r="A6" s="10"/>
-[...1 lines deleted...]
-        <v>12</v>
+      <c r="A6" s="7"/>
+      <c r="B6" s="8" t="s">
+        <v>11</v>
       </c>
     </row>
     <row r="7" ht="15.0" customHeight="1">
-      <c r="A7" s="13"/>
-      <c r="B7" s="23" t="s">
+      <c r="A7" s="10"/>
+      <c r="B7" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="20">
         <v>24.0</v>
       </c>
-      <c r="D7" s="18" t="s">
+      <c r="D7" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="14" t="s">
+      <c r="E7" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="13"/>
-      <c r="G7" s="20" t="s">
+      <c r="F7" s="10"/>
+      <c r="G7" s="16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" ht="15.0" customHeight="1">
-      <c r="A8" s="27"/>
-      <c r="B8" s="28" t="s">
+      <c r="A8" s="23"/>
+      <c r="B8" s="25" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" ht="15.0" customHeight="1">
+      <c r="A9" s="23"/>
+      <c r="B9" s="18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C9" s="26">
+        <v>15.0</v>
+      </c>
+      <c r="D9" s="14" t="s">
+        <v>7</v>
+      </c>
+      <c r="E9" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="10"/>
+      <c r="G9" s="16" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="10" ht="15.0" customHeight="1">
+      <c r="A10" s="23"/>
+      <c r="B10" s="29" t="s">
         <v>15</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="B9" s="23" t="s">
+      <c r="C10" s="26">
+        <v>27.0</v>
+      </c>
+      <c r="D10" s="31" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="29" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="26" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" ht="15.0" customHeight="1">
+      <c r="A11" s="23"/>
+      <c r="B11" s="32" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="12" ht="15.0" customHeight="1">
+      <c r="A12" s="10"/>
+      <c r="B12" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="29">
-[...2 lines deleted...]
-      <c r="D9" s="18" t="s">
+      <c r="C12" s="20">
+        <v>5.0</v>
+      </c>
+      <c r="D12" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E12" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="F9" s="13"/>
-      <c r="G9" s="20" t="s">
+      <c r="F12" s="10"/>
+      <c r="G12" s="16" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" ht="15.0" customHeight="1">
-[...7 lines deleted...]
-      <c r="D10" s="32" t="s">
+    <row r="13" ht="15.0" customHeight="1">
+      <c r="A13" s="23"/>
+      <c r="B13" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="C13" s="26">
+        <v>10.0</v>
+      </c>
+      <c r="D13" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="E10" s="31" t="s">
-[...45 lines deleted...]
-      <c r="E13" s="32" t="s">
+      <c r="E13" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="F13" s="35"/>
+      <c r="G13" s="26" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" ht="15.0" customHeight="1">
+      <c r="A14" s="23"/>
+      <c r="B14" s="32" t="s">
         <v>23</v>
       </c>
-      <c r="F13" s="37"/>
-[...8 lines deleted...]
-      </c>
     </row>
     <row r="15" ht="15.0" customHeight="1">
-      <c r="A15" s="13"/>
-      <c r="B15" s="13" t="s">
+      <c r="A15" s="10"/>
+      <c r="B15" s="10" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="18">
+        <v>6.0</v>
+      </c>
+      <c r="D15" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="C15" s="23">
-[...2 lines deleted...]
-      <c r="D15" s="41" t="s">
+      <c r="E15" s="10"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="37"/>
+    </row>
+    <row r="16" ht="15.0" customHeight="1">
+      <c r="A16" s="10"/>
+      <c r="B16" s="39" t="s">
         <v>27</v>
       </c>
-      <c r="E15" s="13"/>
-[...5 lines deleted...]
-      <c r="B16" s="44" t="s">
+      <c r="C16" s="18" t="s">
+        <v>28</v>
+      </c>
+      <c r="D16" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="23" t="s">
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10"/>
+    </row>
+    <row r="17" ht="15.0" customHeight="1">
+      <c r="A17" s="10"/>
+      <c r="B17" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="D16" s="41" t="s">
+      <c r="C17" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="E16" s="13"/>
-[...8 lines deleted...]
-      <c r="C17" s="23" t="s">
+      <c r="D17" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10"/>
+    </row>
+    <row r="18" ht="15.0" customHeight="1">
+      <c r="A18" s="10"/>
+      <c r="B18" s="10"/>
+      <c r="C18" s="10"/>
+      <c r="D18" s="42"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10"/>
+    </row>
+    <row r="19" ht="15.0" customHeight="1">
+      <c r="A19" s="43"/>
+      <c r="B19" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="D17" s="41" t="s">
+    </row>
+    <row r="20" ht="30.0" customHeight="1">
+      <c r="A20" s="46"/>
+      <c r="B20" s="48" t="s">
         <v>35</v>
       </c>
-      <c r="F17" s="13"/>
-[...28 lines deleted...]
-      <c r="G20" s="4"/>
+      <c r="C20" s="36"/>
+      <c r="D20" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="E20" s="36"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="3"/>
     </row>
     <row r="21" ht="15.0" customHeight="1">
-      <c r="A21" s="58"/>
-[...4 lines deleted...]
-        <v>46</v>
+      <c r="A21" s="46"/>
+      <c r="B21" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" s="53" t="s">
+        <v>39</v>
       </c>
     </row>
     <row r="22" ht="15.0" customHeight="1">
-      <c r="A22" s="58"/>
+      <c r="A22" s="46"/>
     </row>
     <row r="23" ht="18.75" customHeight="1">
-      <c r="A23" s="58"/>
+      <c r="A23" s="46"/>
     </row>
     <row r="24" ht="17.25" customHeight="1">
-      <c r="A24" s="68"/>
-[...5 lines deleted...]
-      <c r="G24" s="68"/>
+      <c r="A24" s="55"/>
+      <c r="B24" s="57"/>
+      <c r="C24" s="55"/>
+      <c r="D24" s="59"/>
+      <c r="E24" s="55"/>
+      <c r="F24" s="55"/>
+      <c r="G24" s="55"/>
     </row>
     <row r="25" ht="17.25" customHeight="1">
-      <c r="A25" s="68"/>
-[...5 lines deleted...]
-      <c r="G25" s="4"/>
+      <c r="A25" s="55"/>
+      <c r="B25" s="48"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="59"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="3"/>
     </row>
     <row r="26" ht="15.0" customHeight="1">
-      <c r="A26" s="68"/>
-[...5 lines deleted...]
-      <c r="G26" s="68"/>
+      <c r="A26" s="55"/>
+      <c r="B26" s="61"/>
+      <c r="C26" s="55"/>
+      <c r="D26" s="59"/>
+      <c r="E26" s="55"/>
+      <c r="F26" s="55"/>
+      <c r="G26" s="55"/>
     </row>
     <row r="27" ht="15.0" customHeight="1">
-      <c r="A27" s="68"/>
-[...5 lines deleted...]
-      <c r="G27" s="68"/>
+      <c r="A27" s="55"/>
+      <c r="B27" s="55"/>
+      <c r="C27" s="55"/>
+      <c r="D27" s="59"/>
+      <c r="E27" s="55"/>
+      <c r="F27" s="55"/>
+      <c r="G27" s="55"/>
     </row>
     <row r="28" ht="15.0" customHeight="1">
-      <c r="A28" s="68"/>
-[...4 lines deleted...]
-      <c r="G28" s="68"/>
+      <c r="A28" s="55"/>
+      <c r="C28" s="55"/>
+      <c r="D28" s="59"/>
+      <c r="E28" s="55"/>
+      <c r="F28" s="55"/>
+      <c r="G28" s="55"/>
     </row>
     <row r="29" ht="15.0" customHeight="1">
-      <c r="A29" s="68"/>
-[...5 lines deleted...]
-      <c r="G29" s="68"/>
+      <c r="A29" s="55"/>
+      <c r="B29" s="55"/>
+      <c r="C29" s="55"/>
+      <c r="D29" s="63"/>
+      <c r="E29" s="55"/>
+      <c r="F29" s="55"/>
+      <c r="G29" s="55"/>
     </row>
     <row r="30" ht="15.0" customHeight="1">
-      <c r="A30" s="86"/>
-[...5 lines deleted...]
-      <c r="G30" s="86"/>
+      <c r="A30" s="64"/>
+      <c r="B30" s="64"/>
+      <c r="C30" s="64"/>
+      <c r="D30" s="66"/>
+      <c r="E30" s="64"/>
+      <c r="F30" s="64"/>
+      <c r="G30" s="64"/>
     </row>
     <row r="31" ht="15.0" customHeight="1">
-      <c r="A31" s="86"/>
-[...5 lines deleted...]
-      <c r="G31" s="89"/>
+      <c r="A31" s="64"/>
+      <c r="B31" s="64"/>
+      <c r="C31" s="64"/>
+      <c r="D31" s="66"/>
+      <c r="E31" s="64"/>
+      <c r="F31" s="69"/>
+      <c r="G31" s="69"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B11:G11"/>
     <mergeCell ref="B14:G14"/>
     <mergeCell ref="B19:G19"/>
     <mergeCell ref="B21:C22"/>
     <mergeCell ref="D21:G22"/>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="B2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B8:G8"/>
   </mergeCells>
   <printOptions/>
   <pageMargins bottom="0.3543307086614173" footer="0.0" header="0.0" left="0.11811023622047244" right="0.11811023622047244" top="0.3543307086614173"/>
   <pageSetup paperSize="9" orientation="portrait"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">