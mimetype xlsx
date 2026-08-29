--- v1 (2026-01-24)
+++ v2 (2026-08-29)
@@ -1232,51 +1232,51 @@
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="19" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="20" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="22" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="12" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="23" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="24" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="25" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="26" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="27" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="24" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="23" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="23" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="12" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="28" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
@@ -1442,129 +1442,129 @@
     </xf>
     <xf borderId="12" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="26" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="30" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="20" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="20" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="20" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="30" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="8" numFmtId="20" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="30" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="30" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="30" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="30" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="12" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="12" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="12" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="27" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="27" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="26" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="23" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="6" numFmtId="20" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="30" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="7" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="20" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="34" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="35" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="36" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="12" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="16" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="14" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="18" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="18" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="8" numFmtId="20" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 