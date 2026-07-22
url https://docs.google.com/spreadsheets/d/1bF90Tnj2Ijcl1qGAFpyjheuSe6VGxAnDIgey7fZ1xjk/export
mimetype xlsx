--- v0 (2026-07-13)
+++ v1 (2026-07-22)
@@ -2139,55 +2139,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$C$18:$C$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="829809199"/>
-        <c:axId val="1628344712"/>
+        <c:axId val="917353835"/>
+        <c:axId val="904701814"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="829809199"/>
+        <c:axId val="917353835"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -2199,54 +2199,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1628344712"/>
+        <c:crossAx val="904701814"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1628344712"/>
+        <c:axId val="904701814"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -2287,51 +2287,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="829809199"/>
+        <c:crossAx val="917353835"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -2428,55 +2428,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$C$2:$C$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1948171895"/>
-        <c:axId val="1900283169"/>
+        <c:axId val="7686291"/>
+        <c:axId val="1945994204"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1948171895"/>
+        <c:axId val="7686291"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -2488,54 +2488,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1900283169"/>
+        <c:crossAx val="1945994204"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1900283169"/>
+        <c:axId val="1945994204"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="40000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -2577,51 +2577,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1948171895"/>
+        <c:crossAx val="7686291"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -2718,55 +2718,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$C$2:$C$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="730468827"/>
-        <c:axId val="321399588"/>
+        <c:axId val="396444731"/>
+        <c:axId val="2115930105"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="730468827"/>
+        <c:axId val="396444731"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -2778,54 +2778,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="321399588"/>
+        <c:crossAx val="2115930105"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="321399588"/>
+        <c:axId val="2115930105"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="40000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -2867,51 +2867,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="730468827"/>
+        <c:crossAx val="396444731"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -3008,55 +3008,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$D$18:$D$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1333583105"/>
-        <c:axId val="1794328285"/>
+        <c:axId val="1122350696"/>
+        <c:axId val="308772797"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1333583105"/>
+        <c:axId val="1122350696"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -3068,54 +3068,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1794328285"/>
+        <c:crossAx val="308772797"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1794328285"/>
+        <c:axId val="308772797"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -3156,51 +3156,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1333583105"/>
+        <c:crossAx val="1122350696"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -3297,55 +3297,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$E$18:$E$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="820157319"/>
-        <c:axId val="1916740722"/>
+        <c:axId val="1259972438"/>
+        <c:axId val="557799378"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="820157319"/>
+        <c:axId val="1259972438"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -3357,54 +3357,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1916740722"/>
+        <c:crossAx val="557799378"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1916740722"/>
+        <c:axId val="557799378"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="5000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -3446,51 +3446,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="820157319"/>
+        <c:crossAx val="1259972438"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -3587,55 +3587,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$E$2:$E$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="475264143"/>
-        <c:axId val="1315159684"/>
+        <c:axId val="342546888"/>
+        <c:axId val="1450636549"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="475264143"/>
+        <c:axId val="342546888"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -3647,54 +3647,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1315159684"/>
+        <c:crossAx val="1450636549"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1315159684"/>
+        <c:axId val="1450636549"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="4000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -3736,51 +3736,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="475264143"/>
+        <c:crossAx val="342546888"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -3877,55 +3877,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$E$2:$E$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="2076445184"/>
-        <c:axId val="1534751654"/>
+        <c:axId val="1548321899"/>
+        <c:axId val="301989315"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="2076445184"/>
+        <c:axId val="1548321899"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -3937,54 +3937,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1534751654"/>
+        <c:crossAx val="301989315"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1534751654"/>
+        <c:axId val="301989315"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="4000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -4026,51 +4026,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2076445184"/>
+        <c:crossAx val="1548321899"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -4167,55 +4167,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$E$18:$E$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="306076686"/>
-        <c:axId val="1188358843"/>
+        <c:axId val="81468797"/>
+        <c:axId val="902898236"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="306076686"/>
+        <c:axId val="81468797"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -4227,54 +4227,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1188358843"/>
+        <c:crossAx val="902898236"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1188358843"/>
+        <c:axId val="902898236"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="5000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -4316,51 +4316,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="306076686"/>
+        <c:crossAx val="81468797"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -4532,102 +4532,102 @@
             <c:strRef>
               <c:f>Emissions!$F$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="98D3ED"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$F$18:$F$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
-        <c:axId val="543363396"/>
-        <c:axId val="792739287"/>
+        <c:axId val="2010828837"/>
+        <c:axId val="1288831226"/>
       </c:barChart>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$B$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="543363396"/>
-        <c:axId val="792739287"/>
+        <c:axId val="2010828837"/>
+        <c:axId val="1288831226"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="543363396"/>
+        <c:axId val="2010828837"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -4639,54 +4639,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="792739287"/>
+        <c:crossAx val="1288831226"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="792739287"/>
+        <c:axId val="1288831226"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -4727,51 +4727,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="543363396"/>
+        <c:crossAx val="2010828837"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.21914576574168895"/>
           <c:y val="0.9519369840997559"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -4912,55 +4912,55 @@
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$H$18:$H$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1130113669"/>
-        <c:axId val="2026810712"/>
+        <c:axId val="1375142449"/>
+        <c:axId val="12973439"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1130113669"/>
+        <c:axId val="1375142449"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -4972,54 +4972,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2026810712"/>
+        <c:crossAx val="12973439"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="2026810712"/>
+        <c:axId val="12973439"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -5052,51 +5052,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1130113669"/>
+        <c:crossAx val="1375142449"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -5260,102 +5260,102 @@
             <c:strRef>
               <c:f>Emissions!$F$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="98D3ED"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$F$18:$F$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
-        <c:axId val="993169932"/>
-        <c:axId val="40287835"/>
+        <c:axId val="839604028"/>
+        <c:axId val="1873444591"/>
       </c:barChart>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$B$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="993169932"/>
-        <c:axId val="40287835"/>
+        <c:axId val="839604028"/>
+        <c:axId val="1873444591"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="993169932"/>
+        <c:axId val="839604028"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -5367,54 +5367,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="40287835"/>
+        <c:crossAx val="1873444591"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="40287835"/>
+        <c:axId val="1873444591"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -5455,51 +5455,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="993169932"/>
+        <c:crossAx val="839604028"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.21914576574168895"/>
           <c:y val="0.9519369840997559"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -5588,55 +5588,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$B$2:$B$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1143470102"/>
-        <c:axId val="2047774168"/>
+        <c:axId val="856794510"/>
+        <c:axId val="1649410212"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1143470102"/>
+        <c:axId val="856794510"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -5648,54 +5648,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2047774168"/>
+        <c:crossAx val="1649410212"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="2047774168"/>
+        <c:axId val="1649410212"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="250000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -5737,51 +5737,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1143470102"/>
+        <c:crossAx val="856794510"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -5953,102 +5953,102 @@
             <c:strRef>
               <c:f>Emissions!$F$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="98D3ED"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$F$18:$F$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
-        <c:axId val="1593737651"/>
-        <c:axId val="2093455930"/>
+        <c:axId val="1472722891"/>
+        <c:axId val="1977315854"/>
       </c:barChart>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$B$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1593737651"/>
-        <c:axId val="2093455930"/>
+        <c:axId val="1472722891"/>
+        <c:axId val="1977315854"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1593737651"/>
+        <c:axId val="1472722891"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -6060,54 +6060,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2093455930"/>
+        <c:crossAx val="1977315854"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="2093455930"/>
+        <c:axId val="1977315854"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -6148,51 +6148,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1593737651"/>
+        <c:crossAx val="1472722891"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1049396376079842"/>
           <c:y val="0.9384538380323402"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -6314,55 +6314,55 @@
             <c:size val="10"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Indicators!$A$10:$A$12</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Indicators!$M$10:$M$12</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1232605394"/>
-        <c:axId val="1090123896"/>
+        <c:axId val="1766475297"/>
+        <c:axId val="1921334167"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1232605394"/>
+        <c:axId val="1766475297"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -6374,54 +6374,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1090123896"/>
+        <c:crossAx val="1921334167"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1090123896"/>
+        <c:axId val="1921334167"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -6454,51 +6454,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1232605394"/>
+        <c:crossAx val="1766475297"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -6853,55 +6853,55 @@
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$H$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$H$3:$H$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="2044580922"/>
-        <c:axId val="1579894087"/>
+        <c:axId val="1163274277"/>
+        <c:axId val="463626062"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="2044580922"/>
+        <c:axId val="1163274277"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -6913,54 +6913,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="1" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1579894087"/>
+        <c:crossAx val="463626062"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1579894087"/>
+        <c:axId val="463626062"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -6993,51 +6993,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2044580922"/>
+        <c:crossAx val="1163274277"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.007248355863984963"/>
           <c:y val="0.9532991390364536"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
@@ -7182,55 +7182,55 @@
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$M$2:$M$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="60421232"/>
-        <c:axId val="275867374"/>
+        <c:axId val="1580810542"/>
+        <c:axId val="1616836976"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="60421232"/>
+        <c:axId val="1580810542"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -7242,54 +7242,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="275867374"/>
+        <c:crossAx val="1616836976"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="275867374"/>
+        <c:axId val="1616836976"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -7322,51 +7322,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="60421232"/>
+        <c:crossAx val="1580810542"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -7478,55 +7478,55 @@
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="DFA398">
                 <a:alpha val="30000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$Y$2:$Y$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="2022043411"/>
-        <c:axId val="655167511"/>
+        <c:axId val="1913536343"/>
+        <c:axId val="1576444657"/>
       </c:areaChart>
       <c:catAx>
-        <c:axId val="2022043411"/>
+        <c:axId val="1913536343"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -7538,54 +7538,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="655167511"/>
+        <c:crossAx val="1576444657"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="655167511"/>
+        <c:axId val="1576444657"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -7618,121 +7618,121 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2022043411"/>
+        <c:crossAx val="1913536343"/>
       </c:valAx>
       <c:areaChart>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'Times Series'!$AB$1</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="AB9084">
                 <a:alpha val="30000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="AB9084"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$AB$2:$AB$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="260876907"/>
-        <c:axId val="1027559064"/>
+        <c:axId val="752817844"/>
+        <c:axId val="1118700975"/>
       </c:areaChart>
       <c:catAx>
-        <c:axId val="260876907"/>
+        <c:axId val="752817844"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1027559064"/>
+        <c:crossAx val="1118700975"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1027559064"/>
+        <c:axId val="1118700975"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="1.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -7766,51 +7766,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="260876907"/>
+        <c:crossAx val="752817844"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
@@ -7901,55 +7901,55 @@
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$H$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$H$3:$H$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="754448710"/>
-        <c:axId val="1302655521"/>
+        <c:axId val="561794296"/>
+        <c:axId val="917239767"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="754448710"/>
+        <c:axId val="561794296"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -7961,54 +7961,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="1" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1302655521"/>
+        <c:crossAx val="917239767"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1302655521"/>
+        <c:axId val="917239767"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -8041,51 +8041,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="754448710"/>
+        <c:crossAx val="561794296"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.007248355863984963"/>
           <c:y val="0.9532991390364536"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
@@ -8492,55 +8492,55 @@
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$H$18:$H$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="563363167"/>
-        <c:axId val="1373366706"/>
+        <c:axId val="2024941081"/>
+        <c:axId val="1486598525"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="563363167"/>
+        <c:axId val="2024941081"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -8552,54 +8552,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1373366706"/>
+        <c:crossAx val="1486598525"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1373366706"/>
+        <c:axId val="1486598525"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -8632,51 +8632,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="563363167"/>
+        <c:crossAx val="2024941081"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -8812,55 +8812,55 @@
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$M$2:$M$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1488612586"/>
-        <c:axId val="157026711"/>
+        <c:axId val="148638113"/>
+        <c:axId val="447972012"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1488612586"/>
+        <c:axId val="148638113"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -8872,54 +8872,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="157026711"/>
+        <c:crossAx val="447972012"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="157026711"/>
+        <c:axId val="447972012"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -8952,51 +8952,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1488612586"/>
+        <c:crossAx val="148638113"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -9102,55 +9102,55 @@
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="DFA398">
                 <a:alpha val="30000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$Y$2:$Y$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="1132499850"/>
-        <c:axId val="307115355"/>
+        <c:axId val="1940359180"/>
+        <c:axId val="990690218"/>
       </c:areaChart>
       <c:catAx>
-        <c:axId val="1132499850"/>
+        <c:axId val="1940359180"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -9162,54 +9162,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="307115355"/>
+        <c:crossAx val="990690218"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="307115355"/>
+        <c:axId val="990690218"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -9242,119 +9242,119 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1132499850"/>
+        <c:crossAx val="1940359180"/>
       </c:valAx>
       <c:areaChart>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>% Progress to Targets</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="AB9084">
                 <a:alpha val="30000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="AB9084"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$AB$2:$AB$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="32743173"/>
-        <c:axId val="1530803466"/>
+        <c:axId val="60899418"/>
+        <c:axId val="18722165"/>
       </c:areaChart>
       <c:catAx>
-        <c:axId val="32743173"/>
+        <c:axId val="60899418"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1530803466"/>
+        <c:crossAx val="18722165"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1530803466"/>
+        <c:axId val="18722165"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="1.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -9388,51 +9388,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="32743173"/>
+        <c:crossAx val="60899418"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
@@ -9492,55 +9492,55 @@
             <c:size val="10"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="274766"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="274766"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>htmlAction!$P$14:$P$25</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>htmlAction!$S$14:$S$25</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="423759031"/>
-        <c:axId val="667993794"/>
+        <c:axId val="393387546"/>
+        <c:axId val="603801531"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="423759031"/>
+        <c:axId val="393387546"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -9552,54 +9552,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="667993794"/>
+        <c:crossAx val="603801531"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="667993794"/>
+        <c:axId val="603801531"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -9632,121 +9632,121 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="423759031"/>
+        <c:crossAx val="393387546"/>
       </c:valAx>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>htmlAction!$Q$13</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="608F66"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>htmlAction!$P$14:$P$25</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>htmlAction!$Q$14:$Q$25</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1076539970"/>
-        <c:axId val="702781388"/>
+        <c:axId val="1901259551"/>
+        <c:axId val="1915633133"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1076539970"/>
+        <c:axId val="1901259551"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="702781388"/>
+        <c:crossAx val="1915633133"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="702781388"/>
+        <c:axId val="1915633133"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -9779,51 +9779,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1076539970"/>
+        <c:crossAx val="1901259551"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
@@ -9914,55 +9914,55 @@
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$H$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$H$3:$H$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="2118369735"/>
-        <c:axId val="1781762563"/>
+        <c:axId val="120540807"/>
+        <c:axId val="1360980354"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="2118369735"/>
+        <c:axId val="120540807"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -9974,54 +9974,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="1" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1781762563"/>
+        <c:crossAx val="1360980354"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1781762563"/>
+        <c:axId val="1360980354"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -10054,51 +10054,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2118369735"/>
+        <c:crossAx val="120540807"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.007248355863984963"/>
           <c:y val="0.9532991390364536"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
@@ -10260,55 +10260,55 @@
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$M$2:$M$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="932881859"/>
-        <c:axId val="632032996"/>
+        <c:axId val="800444560"/>
+        <c:axId val="2123479860"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="932881859"/>
+        <c:axId val="800444560"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -10320,54 +10320,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="632032996"/>
+        <c:crossAx val="2123479860"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="632032996"/>
+        <c:axId val="2123479860"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -10400,51 +10400,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="932881859"/>
+        <c:crossAx val="800444560"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -10768,55 +10768,55 @@
             <c:size val="10"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="274766"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="274766"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>htmlAction!$P$14:$P$25</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>htmlAction!$S$14:$S$25</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1731308581"/>
-        <c:axId val="521722849"/>
+        <c:axId val="59108254"/>
+        <c:axId val="1045318856"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1731308581"/>
+        <c:axId val="59108254"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -10828,54 +10828,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="521722849"/>
+        <c:crossAx val="1045318856"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="521722849"/>
+        <c:axId val="1045318856"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -10908,121 +10908,121 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1731308581"/>
+        <c:crossAx val="59108254"/>
       </c:valAx>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>htmlAction!$Q$13</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="608F66"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>htmlAction!$P$14:$P$25</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>htmlAction!$Q$14:$Q$25</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="121283847"/>
-        <c:axId val="1772985027"/>
+        <c:axId val="1145738047"/>
+        <c:axId val="1648435909"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="121283847"/>
+        <c:axId val="1145738047"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1772985027"/>
+        <c:crossAx val="1648435909"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1772985027"/>
+        <c:axId val="1648435909"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -11055,51 +11055,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="121283847"/>
+        <c:crossAx val="1145738047"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
@@ -11236,55 +11236,55 @@
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$M$2:$M$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="963746719"/>
-        <c:axId val="1892138229"/>
+        <c:axId val="605121254"/>
+        <c:axId val="1157136049"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="963746719"/>
+        <c:axId val="605121254"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -11296,54 +11296,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1892138229"/>
+        <c:crossAx val="1157136049"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1892138229"/>
+        <c:axId val="1157136049"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -11376,51 +11376,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="963746719"/>
+        <c:crossAx val="605121254"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -11510,55 +11510,55 @@
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$H$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$H$3:$H$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="1639851570"/>
-        <c:axId val="1896444254"/>
+        <c:axId val="1586397072"/>
+        <c:axId val="1612719433"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="1639851570"/>
+        <c:axId val="1586397072"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -11570,54 +11570,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="1" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1896444254"/>
+        <c:crossAx val="1612719433"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1896444254"/>
+        <c:axId val="1612719433"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -11650,51 +11650,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1639851570"/>
+        <c:crossAx val="1586397072"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.007248355863984963"/>
           <c:y val="0.9532991390364536"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
@@ -12392,55 +12392,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="599439035"/>
-        <c:axId val="637705078"/>
+        <c:axId val="1897584537"/>
+        <c:axId val="194735702"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="599439035"/>
+        <c:axId val="1897584537"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -12452,54 +12452,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="637705078"/>
+        <c:crossAx val="194735702"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="637705078"/>
+        <c:axId val="194735702"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -12540,51 +12540,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="599439035"/>
+        <c:crossAx val="1897584537"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -12896,55 +12896,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$C$18:$C$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="817757932"/>
-        <c:axId val="2133306645"/>
+        <c:axId val="950678987"/>
+        <c:axId val="1530947948"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="817757932"/>
+        <c:axId val="950678987"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -12956,54 +12956,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2133306645"/>
+        <c:crossAx val="1530947948"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="2133306645"/>
+        <c:axId val="1530947948"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -13044,51 +13044,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="817757932"/>
+        <c:crossAx val="950678987"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -13149,55 +13149,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$E$18:$E$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1905408418"/>
-        <c:axId val="809987830"/>
+        <c:axId val="95484937"/>
+        <c:axId val="1538263409"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1905408418"/>
+        <c:axId val="95484937"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -13209,54 +13209,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="809987830"/>
+        <c:crossAx val="1538263409"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="809987830"/>
+        <c:axId val="1538263409"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="5000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -13298,51 +13298,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1905408418"/>
+        <c:crossAx val="95484937"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -13403,55 +13403,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$D$18:$D$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="2078931292"/>
-        <c:axId val="958951451"/>
+        <c:axId val="1403740467"/>
+        <c:axId val="1818123428"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="2078931292"/>
+        <c:axId val="1403740467"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -13463,54 +13463,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="958951451"/>
+        <c:crossAx val="1818123428"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="958951451"/>
+        <c:axId val="1818123428"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -13551,51 +13551,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2078931292"/>
+        <c:crossAx val="1403740467"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -13656,55 +13656,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$F$18:$F$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="2000787946"/>
-        <c:axId val="383053418"/>
+        <c:axId val="1981720334"/>
+        <c:axId val="1885191065"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="2000787946"/>
+        <c:axId val="1981720334"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -13716,54 +13716,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="383053418"/>
+        <c:crossAx val="1885191065"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="383053418"/>
+        <c:axId val="1885191065"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -13804,51 +13804,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2000787946"/>
+        <c:crossAx val="1981720334"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -14160,55 +14160,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$B$2:$B$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1216487071"/>
-        <c:axId val="492365138"/>
+        <c:axId val="1781949778"/>
+        <c:axId val="1215968438"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1216487071"/>
+        <c:axId val="1781949778"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -14220,54 +14220,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="492365138"/>
+        <c:crossAx val="1215968438"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="492365138"/>
+        <c:axId val="1215968438"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -14308,51 +14308,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1216487071"/>
+        <c:crossAx val="1781949778"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -14413,55 +14413,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="587409338"/>
-        <c:axId val="894539404"/>
+        <c:axId val="1948958739"/>
+        <c:axId val="423379615"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="587409338"/>
+        <c:axId val="1948958739"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -14473,54 +14473,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="894539404"/>
+        <c:crossAx val="423379615"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="894539404"/>
+        <c:axId val="423379615"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -14561,51 +14561,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="587409338"/>
+        <c:crossAx val="1948958739"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -18314,51 +18314,51 @@
       <c r="B5" s="142" t="s">
         <v>173</v>
       </c>
       <c r="C5" s="139"/>
       <c r="D5" s="139"/>
       <c r="E5" s="139"/>
       <c r="F5" s="139"/>
       <c r="G5" s="139"/>
     </row>
     <row r="6">
       <c r="B6" s="143" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="144" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="3" t="s">
         <v>176</v>
       </c>
       <c r="C10" s="145">
         <f>today()</f>
-        <v>46216</v>
+        <v>46225</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="3" t="s">
         <v>177</v>
       </c>
       <c r="C11" s="4" t="str">
         <f>htmlAction!B8</f>
         <v>June Demo</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="14">
       <c r="B14" s="146" t="s">
         <v>178</v>
       </c>
       <c r="E14" s="147" t="s">
         <v>45</v>
       </c>
       <c r="G14" s="148" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="3" t="s">