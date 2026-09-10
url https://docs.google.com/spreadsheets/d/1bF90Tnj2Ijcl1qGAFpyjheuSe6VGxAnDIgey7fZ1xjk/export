--- v1 (2026-07-22)
+++ v2 (2026-09-10)
@@ -144,226 +144,51 @@
   <si>
     <t>Building Energy</t>
   </si>
   <si>
     <t>Fleet Energy</t>
   </si>
   <si>
     <t>Streetlighting Energy</t>
   </si>
   <si>
     <t>Water Treatment Energy</t>
   </si>
   <si>
     <t>Total Corporate Energy</t>
   </si>
   <si>
     <t>Submission ID</t>
   </si>
   <si>
     <t>Edit Link</t>
   </si>
   <si>
     <t>Sample</t>
   </si>
   <si>
-    <t>Total Corporate Emissions:</t>
-[...89 lines deleted...]
-  <si>
     <t>Baseline Year</t>
-  </si>
-[...82 lines deleted...]
-    <t>Energy Database</t>
   </si>
   <si>
     <t>Population Growth</t>
   </si>
   <si>
     <t>Building Emissions</t>
   </si>
   <si>
     <t>Wastewater Emissions</t>
   </si>
   <si>
     <t>Target Emissions Reduction 2030</t>
   </si>
   <si>
     <t>Target Emissions Reduction 2050</t>
   </si>
   <si>
     <t>Total Increase in Emissions 2030</t>
   </si>
   <si>
     <t>Total Increase in Emissions 2050</t>
   </si>
   <si>
     <t>Pathway Name</t>
   </si>
@@ -559,214 +384,263 @@
   <si>
     <t>Telepresence</t>
   </si>
   <si>
     <t>LED</t>
   </si>
   <si>
     <t>Waste to Energy</t>
   </si>
   <si>
     <t>Corporate Action Plan Modeling</t>
   </si>
   <si>
     <t>Action Plan Name:</t>
   </si>
   <si>
     <t>Emissions Savings 2030</t>
   </si>
   <si>
     <t>Emissions Savings 2050</t>
   </si>
   <si>
     <t>Carbon Cost Savings 2030</t>
   </si>
   <si>
+    <t>TCO2e</t>
+  </si>
+  <si>
     <t>2030 Emissions</t>
   </si>
   <si>
     <t>2050 Emissions</t>
   </si>
   <si>
     <t>Business As Usual</t>
   </si>
   <si>
     <t>Action Plan</t>
   </si>
   <si>
-    <t>2030 Emission Savings</t>
+    <t>Target</t>
   </si>
   <si>
-    <t>% Target</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>2050 Emissions Savings</t>
+    <t>Builiding</t>
   </si>
   <si>
-    <t>Cumulative Carbon Cost Savings 2030</t>
+    <t xml:space="preserve">Fleet </t>
   </si>
   <si>
-    <t>Emissions Savings</t>
+    <t>Streetlighting</t>
   </si>
   <si>
-    <t>Cost Savings</t>
+    <t>Water</t>
   </si>
   <si>
-    <t>2030 Savings</t>
+    <t xml:space="preserve">Edit Link </t>
   </si>
   <si>
-    <t>2050 Savings</t>
-[...11 lines deleted...]
-    <t>Progress 2050</t>
+    <t>Edit</t>
   </si>
   <si>
     <t>The City of Sample</t>
   </si>
   <si>
     <t>Corporate Action Plan Explorer</t>
   </si>
   <si>
     <t>About this tool</t>
   </si>
   <si>
     <t xml:space="preserve">The Climate Neutral Pathway Explorer allows for municipalities to quickly and easily analyze different future emissions scenarios based on variable baseline emissions settings, emissions reduction targets, business-as-usual scenarios and climate actions. Mitigation strategies are applied to the baseline emissions scenario to determine future emissions savings, carbon cost savings, as well as progress to mitigation goals. </t>
   </si>
   <si>
     <t>Corporate Action Plan Modeling Results</t>
   </si>
   <si>
     <t xml:space="preserve">Date </t>
   </si>
   <si>
     <t>Pathway name</t>
   </si>
   <si>
     <t>Baseline Settings</t>
   </si>
   <si>
+    <t>Baseline Emissions</t>
+  </si>
+  <si>
     <t xml:space="preserve">Baseline Year </t>
   </si>
   <si>
     <t>Buildings</t>
   </si>
   <si>
     <t>Emissions Reduction Target 2030</t>
   </si>
   <si>
+    <t>Fleet</t>
+  </si>
+  <si>
     <t>Emissions Reduction Target 2050</t>
   </si>
   <si>
     <t>Business as usual increase 2030</t>
+  </si>
+  <si>
+    <t>Wastewater</t>
   </si>
   <si>
     <t>Business as usual increase 2050</t>
   </si>
   <si>
     <t>2030 Results</t>
   </si>
   <si>
     <t>Efficacy</t>
   </si>
   <si>
     <t>Abatement 
 TC02e/Capita</t>
   </si>
   <si>
     <t>Total Savings</t>
   </si>
   <si>
     <t>Target Abatement</t>
+  </si>
+  <si>
+    <t>Progress to Target</t>
   </si>
   <si>
     <t>2050 Results</t>
   </si>
   <si>
     <t>Strategy Descriptions and Discussion</t>
   </si>
   <si>
     <t>Building Sector</t>
   </si>
   <si>
     <t>Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</t>
   </si>
   <si>
     <t>Fleet Sector</t>
   </si>
   <si>
     <t>Electric Vehicles</t>
   </si>
   <si>
     <t>Teleprescence</t>
   </si>
   <si>
     <t>Streetlighting Sector</t>
   </si>
   <si>
     <t>Wastewater Sector</t>
   </si>
   <si>
+    <t>Total Corporate Emissions:</t>
+  </si>
+  <si>
+    <t>Emissions Per Capita:</t>
+  </si>
+  <si>
+    <t>2030 Progress:</t>
+  </si>
+  <si>
+    <t>2050 Progress:</t>
+  </si>
+  <si>
+    <t>TC02e</t>
+  </si>
+  <si>
+    <t>Corporate Emissions (TCO2e)</t>
+  </si>
+  <si>
+    <t>Building</t>
+  </si>
+  <si>
+    <t>BAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corporate Inventory </t>
+  </si>
+  <si>
+    <t>Total Emissions TCO2e</t>
+  </si>
+  <si>
+    <t>Total Energy 
+GJ</t>
+  </si>
+  <si>
     <t>Corporate Emissions and Energy Inventory Data Report</t>
   </si>
   <si>
     <t>Table 1 - Results summary of emissions inventory</t>
   </si>
   <si>
     <t>Total Emissions 2021</t>
   </si>
   <si>
     <t>tCO2e</t>
   </si>
   <si>
     <t>2005 Baseline Emissions</t>
   </si>
   <si>
     <t>2030 Target Emission</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Table 2 - Results summary of energy inventory</t>
   </si>
   <si>
     <t>Total Energy 2021</t>
   </si>
   <si>
+    <t>GJ</t>
+  </si>
+  <si>
+    <t>Baseline Energy</t>
+  </si>
+  <si>
     <t>2030 Target Energy</t>
   </si>
   <si>
     <t xml:space="preserve">Figure X - Lorem ipsum dolor sit amet, consectetur adipiscing elit,  </t>
+  </si>
+  <si>
+    <t>Sector</t>
+  </si>
+  <si>
+    <t>Emissions</t>
   </si>
   <si>
     <t>post Action</t>
   </si>
   <si>
     <t>Abatement TC02e/Capita</t>
   </si>
   <si>
     <t>2030 Savings TC02e</t>
   </si>
   <si>
     <t>2050 Savings TC02e</t>
   </si>
   <si>
     <t>BAU Buildings</t>
   </si>
   <si>
     <t>BAU Lighting</t>
   </si>
   <si>
     <t>Target Buildings</t>
   </si>
   <si>
     <t>Target Lighting</t>
   </si>
@@ -787,182 +661,246 @@
   </si>
   <si>
     <t>Action Savings Fleet</t>
   </si>
   <si>
     <t>Action Savings Lighting</t>
   </si>
   <si>
     <t>Action Savings Wastewater</t>
   </si>
   <si>
     <t>BAU Gross Total</t>
   </si>
   <si>
     <t>Target Gross Total</t>
   </si>
   <si>
     <t>Action Gross Total</t>
   </si>
   <si>
     <t>Target Gross Savings</t>
   </si>
   <si>
     <t>Action Gross Savings</t>
   </si>
+  <si>
+    <t>% Target</t>
+  </si>
+  <si>
+    <t>2030 Emission Savings</t>
+  </si>
+  <si>
+    <t>2050 Emissions Savings</t>
+  </si>
+  <si>
+    <t>Cumulative Carbon Cost Savings 2030</t>
+  </si>
+  <si>
+    <t>Carbon Cost</t>
+  </si>
+  <si>
+    <t>Emissions Savings</t>
+  </si>
+  <si>
+    <t>Cost Savings</t>
+  </si>
+  <si>
+    <t>2030 Savings</t>
+  </si>
+  <si>
+    <t>2050 Savings</t>
+  </si>
+  <si>
+    <t>Carbon Cost Savings</t>
+  </si>
+  <si>
+    <t>Cum Cost Savings</t>
+  </si>
+  <si>
+    <t>Progress 2030</t>
+  </si>
+  <si>
+    <t>Progress 2050</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Corporate Emissions and Energy Inventory</t>
+  </si>
+  <si>
+    <t>Total Emissions</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Total Energy </t>
+  </si>
+  <si>
+    <t>Inventory Year</t>
+  </si>
+  <si>
+    <t>Emissions Per Sector 2021</t>
+  </si>
+  <si>
+    <t>Target Emissions</t>
+  </si>
+  <si>
+    <t>Target Energy</t>
+  </si>
+  <si>
+    <t>Target Year</t>
+  </si>
+  <si>
+    <t>Progress to Emissions Target</t>
+  </si>
+  <si>
+    <t>Progress to Energy Target</t>
+  </si>
+  <si>
+    <t>Years to Target</t>
+  </si>
+  <si>
+    <t>Carbon Cost Expenditure</t>
+  </si>
+  <si>
+    <t>Total Corporate Emissions 2005 - 2021</t>
+  </si>
+  <si>
+    <t>Historic Emissions and Energy Reference</t>
+  </si>
+  <si>
+    <t>Baseline</t>
+  </si>
+  <si>
+    <t>Inventory 2021</t>
+  </si>
+  <si>
+    <t>Target 2030</t>
+  </si>
+  <si>
+    <t>Energy</t>
+  </si>
+  <si>
+    <t>Emission</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Building </t>
+  </si>
+  <si>
+    <t>Comparison of Inventory Year to Baseline and Previous Year</t>
+  </si>
+  <si>
+    <t>Change Previous Year*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Emissions </t>
+  </si>
+  <si>
+    <t>*negative numbers indicate a decrease in emissions or energy</t>
+  </si>
+  <si>
+    <t>** Postive numbers are good</t>
+  </si>
+  <si>
+    <t>Total Corporate Energy 2005 - 2021</t>
+  </si>
+  <si>
+    <t>Emissions Database</t>
+  </si>
+  <si>
+    <t>Energy Per Sector 2021</t>
+  </si>
+  <si>
+    <t>Energy Database</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="yyyy-mm-dd h:mm:ss"/>
-    <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0"/>
-    <numFmt numFmtId="166" formatCode="0.0000"/>
+    <numFmt numFmtId="165" formatCode="0.0000"/>
+    <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="167" formatCode="0.00000"/>
   </numFmts>
   <fonts count="43">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <color rgb="FF0000FF"/>
-    </font>
-[...66 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <color theme="0"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Inconsolata"/>
     </font>
     <font>
       <u/>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Inconsolata"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FF1155CC"/>
       <name val="Inconsolata"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FF7E3794"/>
       <name val="Inconsolata"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FF11A9CC"/>
       <name val="Inconsolata"/>
+    </font>
+    <font>
+      <sz val="24.0"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="18.0"/>
       <color theme="0"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16.0"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="16.0"/>
       <color rgb="FF1155CC"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="16.0"/>
       <color rgb="FF1155CC"/>
@@ -971,190 +909,252 @@
     </font>
     <font>
       <u/>
       <sz val="16.0"/>
       <color rgb="FF1155CC"/>
     </font>
     <font>
       <sz val="14.0"/>
       <color theme="0"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18.0"/>
       <color theme="0"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="14.0"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="FF0000FF"/>
+    </font>
+    <font>
+      <color theme="1"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14.0"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18.0"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <sz val="18.0"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14.0"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.0"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18.0"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10.0"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12.0"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="12.0"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11.0"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
+    </font>
+    <font/>
+    <font>
+      <u/>
+      <color rgb="FF0000FF"/>
+    </font>
+    <font>
+      <u/>
+      <color rgb="FF0000FF"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14.0"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <sz val="24.0"/>
       <color theme="0"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14.0"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="14.0"/>
       <color theme="4"/>
     </font>
     <font>
       <sz val="12.0"/>
       <color theme="0"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FFF7981D"/>
       <name val="Inconsolata"/>
     </font>
-    <font>
-[...39 lines deleted...]
-    </font>
   </fonts>
   <fills count="21">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCFFCC"/>
         <bgColor rgb="FFCCFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF98D3ED"/>
-[...28 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="8"/>
         <bgColor theme="8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9"/>
         <bgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF98D3ED"/>
+        <bgColor rgb="FF98D3ED"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor rgb="FFFFFF00"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor theme="0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor rgb="FFFF0000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+        <bgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFCFE2F3"/>
+        <bgColor rgb="FFCFE2F3"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF3F3F3"/>
+        <bgColor rgb="FFF3F3F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF274766"/>
         <bgColor rgb="FF274766"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor theme="4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEAD1DC"/>
         <bgColor rgb="FFEAD1DC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD9EAD3"/>
         <bgColor rgb="FFD9EAD3"/>
       </patternFill>
@@ -1281,482 +1281,482 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="187">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="3" fontId="4" numFmtId="165" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="4" fontId="2" numFmtId="165" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="5" fontId="2" numFmtId="165" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="6" fontId="5" numFmtId="1" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="6" fontId="7" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
+    <xf borderId="0" fillId="7" fontId="2" numFmtId="165" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="6" fontId="8" numFmtId="165" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="8" fontId="2" numFmtId="165" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="165" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="6" fontId="9" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
+    <xf borderId="0" fillId="9" fontId="2" numFmtId="165" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="10" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="2" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
+    <xf borderId="0" fillId="10" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="8" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="8" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="10" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="16" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
+    <xf borderId="0" fillId="10" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="4" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
+    <xf borderId="0" fillId="10" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="18" numFmtId="1" xfId="0" applyAlignment="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="18" numFmtId="166" xfId="0" applyAlignment="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf borderId="0" fillId="6" fontId="2" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="1" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="10" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="6" fontId="9" numFmtId="1" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="23" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="24" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="14" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="167" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="9" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyFont="1"/>
-    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="5" fontId="2" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
+    <xf borderId="0" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="0" fillId="4" fontId="2" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
-    <xf borderId="0" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="11" fontId="2" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
+    <xf borderId="0" fillId="5" fontId="29" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="5" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="5" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="6" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="5" fontId="25" numFmtId="9" xfId="0" applyAlignment="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="5" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="5" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="6" fontId="32" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="10" numFmtId="1" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="6" fontId="33" numFmtId="1" xfId="0" applyAlignment="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="8" numFmtId="1" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="31" numFmtId="1" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="1" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="2" fillId="6" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="2" fillId="12" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="12" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf borderId="5" fillId="6" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="0" fontId="34" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="0" fontId="34" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="6" fillId="6" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="6" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="7" fillId="6" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="7" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="8" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="9" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="9" fillId="0" fontId="35" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="7" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="7" fillId="0" fontId="36" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
-    </xf>
-[...140 lines deleted...]
-      <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...77 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="36" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="6" fontId="5" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
+    <xf borderId="0" fillId="6" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="37" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="39" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="36" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
+    <xf borderId="0" fillId="13" fontId="37" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment readingOrder="0"/>
+    <xf borderId="0" fillId="14" fontId="37" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="14" xfId="0" applyFont="1" applyNumberFormat="1"/>
-[...29 lines deleted...]
-    <xf borderId="0" fillId="5" fontId="36" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="6" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="13" fontId="42" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="13" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="14" fontId="42" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="13" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="0" fillId="13" fontId="29" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="14" fontId="29" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="0" fillId="5" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="6" fontId="33" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="167" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="1" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="166" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="0" fillId="15" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="4" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="15" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="16" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="11" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="17" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="16" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="17" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="17" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="17" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="18" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="19" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="19" fontId="2" numFmtId="1" xfId="0" applyFont="1" applyNumberFormat="1"/>
-[...1 lines deleted...]
-    <xf borderId="0" fillId="19" fontId="2" numFmtId="166" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="19" fontId="2" numFmtId="1" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="19" fontId="2" numFmtId="165" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="19" fontId="2" numFmtId="165" xfId="0" applyAlignment="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="9" fontId="2" numFmtId="0" xfId="0" applyFont="1"/>
-    <xf borderId="0" fillId="9" fontId="2" numFmtId="1" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="4" fontId="2" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
+    <xf borderId="0" fillId="4" fontId="2" numFmtId="1" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="0" fillId="20" fontId="2" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
-    <xf borderId="0" fillId="20" fontId="2" numFmtId="1" xfId="0" applyFont="1" applyNumberFormat="1"/>
-    <xf borderId="0" fillId="20" fontId="2" numFmtId="166" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="20" fontId="2" numFmtId="1" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="20" fontId="2" numFmtId="165" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="10" fontId="38" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf borderId="0" fillId="8" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="6" fontId="39" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="8" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="8" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="8" fontId="40" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="41" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="41" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="41" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="38" numFmtId="9" xfId="0" applyAlignment="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="18" numFmtId="166" xfId="0" applyAlignment="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="6" fontId="42" numFmtId="1" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="166" xfId="0" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="6" fontId="42" numFmtId="9" xfId="0" applyFill="1" applyFont="1" applyNumberFormat="1"/>
+    <xf borderId="0" fillId="0" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="11" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="12" fillId="0" fontId="34" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="31" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="34" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="31" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="11" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="1"/>
+    </xf>
+    <xf borderId="11" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="31" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="6" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="6" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="25" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="1"/>
+    </xf>
+    <xf borderId="11" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="25" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="34" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="25" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="34" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="8" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="34" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="7" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="3" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="3" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="31" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="8" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart">
   <c:chart>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.0"/>
           <c:y val="0.0"/>
           <c:w val="0.9896306537625914"/>
           <c:h val="0.9852459016393442"/>
         </c:manualLayout>
@@ -2139,55 +2139,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$C$18:$C$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="917353835"/>
-        <c:axId val="904701814"/>
+        <c:axId val="441016992"/>
+        <c:axId val="1203111310"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="917353835"/>
+        <c:axId val="441016992"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -2199,54 +2199,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="904701814"/>
+        <c:crossAx val="1203111310"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="904701814"/>
+        <c:axId val="1203111310"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -2287,51 +2287,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="917353835"/>
+        <c:crossAx val="441016992"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -2428,55 +2428,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$C$2:$C$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="7686291"/>
-        <c:axId val="1945994204"/>
+        <c:axId val="177488254"/>
+        <c:axId val="497294878"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="7686291"/>
+        <c:axId val="177488254"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -2488,54 +2488,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1945994204"/>
+        <c:crossAx val="497294878"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1945994204"/>
+        <c:axId val="497294878"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="40000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -2577,51 +2577,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="7686291"/>
+        <c:crossAx val="177488254"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -2718,55 +2718,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$C$2:$C$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="396444731"/>
-        <c:axId val="2115930105"/>
+        <c:axId val="1547477494"/>
+        <c:axId val="2024951085"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="396444731"/>
+        <c:axId val="1547477494"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -2778,54 +2778,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2115930105"/>
+        <c:crossAx val="2024951085"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="2115930105"/>
+        <c:axId val="2024951085"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="40000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -2867,51 +2867,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="396444731"/>
+        <c:crossAx val="1547477494"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -3008,55 +3008,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$D$18:$D$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1122350696"/>
-        <c:axId val="308772797"/>
+        <c:axId val="755382673"/>
+        <c:axId val="272303000"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1122350696"/>
+        <c:axId val="755382673"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -3068,54 +3068,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="308772797"/>
+        <c:crossAx val="272303000"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="308772797"/>
+        <c:axId val="272303000"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -3156,51 +3156,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1122350696"/>
+        <c:crossAx val="755382673"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -3297,55 +3297,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$E$18:$E$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1259972438"/>
-        <c:axId val="557799378"/>
+        <c:axId val="286002296"/>
+        <c:axId val="1067239880"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1259972438"/>
+        <c:axId val="286002296"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -3357,54 +3357,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="557799378"/>
+        <c:crossAx val="1067239880"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="557799378"/>
+        <c:axId val="1067239880"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="5000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -3446,51 +3446,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1259972438"/>
+        <c:crossAx val="286002296"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -3587,55 +3587,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$E$2:$E$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="342546888"/>
-        <c:axId val="1450636549"/>
+        <c:axId val="551265739"/>
+        <c:axId val="1398472084"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="342546888"/>
+        <c:axId val="551265739"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -3647,54 +3647,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1450636549"/>
+        <c:crossAx val="1398472084"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1450636549"/>
+        <c:axId val="1398472084"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="4000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -3736,51 +3736,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="342546888"/>
+        <c:crossAx val="551265739"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -3877,55 +3877,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$E$2:$E$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1548321899"/>
-        <c:axId val="301989315"/>
+        <c:axId val="1057570865"/>
+        <c:axId val="1734254155"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1548321899"/>
+        <c:axId val="1057570865"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -3937,54 +3937,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="301989315"/>
+        <c:crossAx val="1734254155"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="301989315"/>
+        <c:axId val="1734254155"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="4000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -4026,51 +4026,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1548321899"/>
+        <c:crossAx val="1057570865"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -4167,55 +4167,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$E$18:$E$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="81468797"/>
-        <c:axId val="902898236"/>
+        <c:axId val="2040375744"/>
+        <c:axId val="1271304353"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="81468797"/>
+        <c:axId val="2040375744"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -4227,54 +4227,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="902898236"/>
+        <c:crossAx val="1271304353"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="902898236"/>
+        <c:axId val="1271304353"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="5000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -4316,51 +4316,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="81468797"/>
+        <c:crossAx val="2040375744"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -4532,102 +4532,102 @@
             <c:strRef>
               <c:f>Emissions!$F$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="98D3ED"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$F$18:$F$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
-        <c:axId val="2010828837"/>
-        <c:axId val="1288831226"/>
+        <c:axId val="694190807"/>
+        <c:axId val="616960851"/>
       </c:barChart>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$B$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="2010828837"/>
-        <c:axId val="1288831226"/>
+        <c:axId val="694190807"/>
+        <c:axId val="616960851"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="2010828837"/>
+        <c:axId val="694190807"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -4639,54 +4639,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1288831226"/>
+        <c:crossAx val="616960851"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1288831226"/>
+        <c:axId val="616960851"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -4727,51 +4727,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2010828837"/>
+        <c:crossAx val="694190807"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.21914576574168895"/>
           <c:y val="0.9519369840997559"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -4912,55 +4912,55 @@
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$H$18:$H$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1375142449"/>
-        <c:axId val="12973439"/>
+        <c:axId val="2125260726"/>
+        <c:axId val="495365064"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1375142449"/>
+        <c:axId val="2125260726"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -4972,54 +4972,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="12973439"/>
+        <c:crossAx val="495365064"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="12973439"/>
+        <c:axId val="495365064"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -5052,51 +5052,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1375142449"/>
+        <c:crossAx val="2125260726"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -5260,102 +5260,102 @@
             <c:strRef>
               <c:f>Emissions!$F$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="98D3ED"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$F$18:$F$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
-        <c:axId val="839604028"/>
-        <c:axId val="1873444591"/>
+        <c:axId val="2031831393"/>
+        <c:axId val="535367085"/>
       </c:barChart>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$B$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="839604028"/>
-        <c:axId val="1873444591"/>
+        <c:axId val="2031831393"/>
+        <c:axId val="535367085"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="839604028"/>
+        <c:axId val="2031831393"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -5367,54 +5367,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1873444591"/>
+        <c:crossAx val="535367085"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1873444591"/>
+        <c:axId val="535367085"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -5455,51 +5455,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="839604028"/>
+        <c:crossAx val="2031831393"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.21914576574168895"/>
           <c:y val="0.9519369840997559"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -5588,55 +5588,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$B$2:$B$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="856794510"/>
-        <c:axId val="1649410212"/>
+        <c:axId val="1521869617"/>
+        <c:axId val="1322054156"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="856794510"/>
+        <c:axId val="1521869617"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -5648,54 +5648,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1649410212"/>
+        <c:crossAx val="1322054156"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1649410212"/>
+        <c:axId val="1322054156"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="250000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -5737,51 +5737,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="856794510"/>
+        <c:crossAx val="1521869617"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -5953,102 +5953,102 @@
             <c:strRef>
               <c:f>Emissions!$F$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="98D3ED"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$F$18:$F$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
-        <c:axId val="1472722891"/>
-        <c:axId val="1977315854"/>
+        <c:axId val="1151533527"/>
+        <c:axId val="783813106"/>
       </c:barChart>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$B$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1472722891"/>
-        <c:axId val="1977315854"/>
+        <c:axId val="1151533527"/>
+        <c:axId val="783813106"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1472722891"/>
+        <c:axId val="1151533527"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -6060,54 +6060,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1977315854"/>
+        <c:crossAx val="783813106"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1977315854"/>
+        <c:axId val="783813106"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -6148,51 +6148,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1472722891"/>
+        <c:crossAx val="1151533527"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1049396376079842"/>
           <c:y val="0.9384538380323402"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -6314,55 +6314,55 @@
             <c:size val="10"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Indicators!$A$10:$A$12</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Indicators!$M$10:$M$12</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1766475297"/>
-        <c:axId val="1921334167"/>
+        <c:axId val="647384523"/>
+        <c:axId val="443425400"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1766475297"/>
+        <c:axId val="647384523"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -6374,54 +6374,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1921334167"/>
+        <c:crossAx val="443425400"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1921334167"/>
+        <c:axId val="443425400"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -6454,51 +6454,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1766475297"/>
+        <c:crossAx val="647384523"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -6853,55 +6853,55 @@
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$H$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$H$3:$H$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="1163274277"/>
-        <c:axId val="463626062"/>
+        <c:axId val="1717979906"/>
+        <c:axId val="647584794"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="1163274277"/>
+        <c:axId val="1717979906"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -6913,54 +6913,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="1" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="463626062"/>
+        <c:crossAx val="647584794"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="463626062"/>
+        <c:axId val="647584794"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -6993,51 +6993,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1163274277"/>
+        <c:crossAx val="1717979906"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.007248355863984963"/>
           <c:y val="0.9532991390364536"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
@@ -7182,55 +7182,55 @@
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$M$2:$M$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1580810542"/>
-        <c:axId val="1616836976"/>
+        <c:axId val="1975171193"/>
+        <c:axId val="1082232130"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1580810542"/>
+        <c:axId val="1975171193"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -7242,54 +7242,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1616836976"/>
+        <c:crossAx val="1082232130"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1616836976"/>
+        <c:axId val="1082232130"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -7322,51 +7322,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1580810542"/>
+        <c:crossAx val="1975171193"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -7478,55 +7478,55 @@
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="DFA398">
                 <a:alpha val="30000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$Y$2:$Y$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="1913536343"/>
-        <c:axId val="1576444657"/>
+        <c:axId val="559114084"/>
+        <c:axId val="676183388"/>
       </c:areaChart>
       <c:catAx>
-        <c:axId val="1913536343"/>
+        <c:axId val="559114084"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -7538,54 +7538,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1576444657"/>
+        <c:crossAx val="676183388"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1576444657"/>
+        <c:axId val="676183388"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -7618,121 +7618,121 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1913536343"/>
+        <c:crossAx val="559114084"/>
       </c:valAx>
       <c:areaChart>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'Times Series'!$AB$1</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="AB9084">
                 <a:alpha val="30000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="AB9084"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$AB$2:$AB$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="752817844"/>
-        <c:axId val="1118700975"/>
+        <c:axId val="1959688829"/>
+        <c:axId val="1144434056"/>
       </c:areaChart>
       <c:catAx>
-        <c:axId val="752817844"/>
+        <c:axId val="1959688829"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1118700975"/>
+        <c:crossAx val="1144434056"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1118700975"/>
+        <c:axId val="1144434056"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="1.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -7766,51 +7766,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="752817844"/>
+        <c:crossAx val="1959688829"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
@@ -7901,55 +7901,55 @@
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$H$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$H$3:$H$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="561794296"/>
-        <c:axId val="917239767"/>
+        <c:axId val="37859357"/>
+        <c:axId val="1105438394"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="561794296"/>
+        <c:axId val="37859357"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -7961,54 +7961,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="1" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="917239767"/>
+        <c:crossAx val="1105438394"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="917239767"/>
+        <c:axId val="1105438394"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -8041,51 +8041,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="561794296"/>
+        <c:crossAx val="37859357"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.007248355863984963"/>
           <c:y val="0.9532991390364536"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
@@ -8492,55 +8492,55 @@
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$H$18:$H$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="2024941081"/>
-        <c:axId val="1486598525"/>
+        <c:axId val="887107338"/>
+        <c:axId val="15369844"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="2024941081"/>
+        <c:axId val="887107338"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -8552,54 +8552,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1486598525"/>
+        <c:crossAx val="15369844"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1486598525"/>
+        <c:axId val="15369844"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -8632,51 +8632,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2024941081"/>
+        <c:crossAx val="887107338"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -8812,55 +8812,55 @@
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$M$2:$M$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="148638113"/>
-        <c:axId val="447972012"/>
+        <c:axId val="1285387584"/>
+        <c:axId val="164419255"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="148638113"/>
+        <c:axId val="1285387584"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -8872,54 +8872,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="447972012"/>
+        <c:crossAx val="164419255"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="447972012"/>
+        <c:axId val="164419255"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -8952,51 +8952,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="148638113"/>
+        <c:crossAx val="1285387584"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -9102,55 +9102,55 @@
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="DFA398">
                 <a:alpha val="30000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$Y$2:$Y$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="1940359180"/>
-        <c:axId val="990690218"/>
+        <c:axId val="2020274317"/>
+        <c:axId val="1703122768"/>
       </c:areaChart>
       <c:catAx>
-        <c:axId val="1940359180"/>
+        <c:axId val="2020274317"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -9162,54 +9162,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="990690218"/>
+        <c:crossAx val="1703122768"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="990690218"/>
+        <c:axId val="1703122768"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -9242,119 +9242,119 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1940359180"/>
+        <c:crossAx val="2020274317"/>
       </c:valAx>
       <c:areaChart>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>% Progress to Targets</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="AB9084">
                 <a:alpha val="30000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="AB9084"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$AB$2:$AB$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="60899418"/>
-        <c:axId val="18722165"/>
+        <c:axId val="1105917874"/>
+        <c:axId val="1704173907"/>
       </c:areaChart>
       <c:catAx>
-        <c:axId val="60899418"/>
+        <c:axId val="1105917874"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="18722165"/>
+        <c:crossAx val="1704173907"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="18722165"/>
+        <c:axId val="1704173907"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="1.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -9388,51 +9388,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="60899418"/>
+        <c:crossAx val="1105917874"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
@@ -9492,55 +9492,55 @@
             <c:size val="10"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="274766"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="274766"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>htmlAction!$P$14:$P$25</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>htmlAction!$S$14:$S$25</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="393387546"/>
-        <c:axId val="603801531"/>
+        <c:axId val="18295026"/>
+        <c:axId val="1013269689"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="393387546"/>
+        <c:axId val="18295026"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -9552,54 +9552,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="603801531"/>
+        <c:crossAx val="1013269689"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="603801531"/>
+        <c:axId val="1013269689"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -9632,121 +9632,121 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="393387546"/>
+        <c:crossAx val="18295026"/>
       </c:valAx>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>htmlAction!$Q$13</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="608F66"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>htmlAction!$P$14:$P$25</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>htmlAction!$Q$14:$Q$25</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1901259551"/>
-        <c:axId val="1915633133"/>
+        <c:axId val="892020096"/>
+        <c:axId val="1655600607"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1901259551"/>
+        <c:axId val="892020096"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1915633133"/>
+        <c:crossAx val="1655600607"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1915633133"/>
+        <c:axId val="1655600607"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -9779,51 +9779,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1901259551"/>
+        <c:crossAx val="892020096"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
@@ -9914,55 +9914,55 @@
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$H$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$H$3:$H$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="120540807"/>
-        <c:axId val="1360980354"/>
+        <c:axId val="2113315984"/>
+        <c:axId val="1308906013"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="120540807"/>
+        <c:axId val="2113315984"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -9974,54 +9974,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="1" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1360980354"/>
+        <c:crossAx val="1308906013"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1360980354"/>
+        <c:axId val="1308906013"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -10054,51 +10054,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="120540807"/>
+        <c:crossAx val="2113315984"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.007248355863984963"/>
           <c:y val="0.9532991390364536"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
@@ -10260,55 +10260,55 @@
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$M$2:$M$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="800444560"/>
-        <c:axId val="2123479860"/>
+        <c:axId val="1719971486"/>
+        <c:axId val="1286884977"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="800444560"/>
+        <c:axId val="1719971486"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -10320,54 +10320,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2123479860"/>
+        <c:crossAx val="1286884977"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="2123479860"/>
+        <c:axId val="1286884977"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -10400,51 +10400,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="800444560"/>
+        <c:crossAx val="1719971486"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -10768,55 +10768,55 @@
             <c:size val="10"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="274766"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="274766"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>htmlAction!$P$14:$P$25</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>htmlAction!$S$14:$S$25</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="59108254"/>
-        <c:axId val="1045318856"/>
+        <c:axId val="1291509698"/>
+        <c:axId val="154468359"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="59108254"/>
+        <c:axId val="1291509698"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -10828,54 +10828,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1045318856"/>
+        <c:crossAx val="154468359"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1045318856"/>
+        <c:axId val="154468359"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -10908,121 +10908,121 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="59108254"/>
+        <c:crossAx val="1291509698"/>
       </c:valAx>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>htmlAction!$Q$13</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="608F66"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>htmlAction!$P$14:$P$25</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>htmlAction!$Q$14:$Q$25</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1145738047"/>
-        <c:axId val="1648435909"/>
+        <c:axId val="532209098"/>
+        <c:axId val="1330151924"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1145738047"/>
+        <c:axId val="532209098"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1648435909"/>
+        <c:crossAx val="1330151924"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1648435909"/>
+        <c:axId val="1330151924"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -11055,51 +11055,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1145738047"/>
+        <c:crossAx val="532209098"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
@@ -11236,55 +11236,55 @@
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$M$2:$M$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="605121254"/>
-        <c:axId val="1157136049"/>
+        <c:axId val="1632847770"/>
+        <c:axId val="337336817"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="605121254"/>
+        <c:axId val="1632847770"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -11296,54 +11296,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1157136049"/>
+        <c:crossAx val="337336817"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1157136049"/>
+        <c:axId val="337336817"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -11376,51 +11376,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="605121254"/>
+        <c:crossAx val="1632847770"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -11510,55 +11510,55 @@
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$H$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$H$3:$H$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="1586397072"/>
-        <c:axId val="1612719433"/>
+        <c:axId val="995915271"/>
+        <c:axId val="668020611"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="1586397072"/>
+        <c:axId val="995915271"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -11570,54 +11570,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="1" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1612719433"/>
+        <c:crossAx val="668020611"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1612719433"/>
+        <c:axId val="668020611"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -11650,51 +11650,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1586397072"/>
+        <c:crossAx val="995915271"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.007248355863984963"/>
           <c:y val="0.9532991390364536"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
@@ -12392,55 +12392,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1897584537"/>
-        <c:axId val="194735702"/>
+        <c:axId val="1950792039"/>
+        <c:axId val="1255241335"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1897584537"/>
+        <c:axId val="1950792039"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -12452,54 +12452,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="194735702"/>
+        <c:crossAx val="1255241335"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="194735702"/>
+        <c:axId val="1255241335"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -12540,51 +12540,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1897584537"/>
+        <c:crossAx val="1950792039"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -12896,55 +12896,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$C$18:$C$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="950678987"/>
-        <c:axId val="1530947948"/>
+        <c:axId val="129408868"/>
+        <c:axId val="1136806556"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="950678987"/>
+        <c:axId val="129408868"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -12956,54 +12956,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1530947948"/>
+        <c:crossAx val="1136806556"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1530947948"/>
+        <c:axId val="1136806556"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -13044,51 +13044,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="950678987"/>
+        <c:crossAx val="129408868"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -13149,55 +13149,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$E$18:$E$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="95484937"/>
-        <c:axId val="1538263409"/>
+        <c:axId val="473216532"/>
+        <c:axId val="969605126"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="95484937"/>
+        <c:axId val="473216532"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -13209,54 +13209,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1538263409"/>
+        <c:crossAx val="969605126"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1538263409"/>
+        <c:axId val="969605126"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="5000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -13298,51 +13298,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="95484937"/>
+        <c:crossAx val="473216532"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -13403,55 +13403,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$D$18:$D$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1403740467"/>
-        <c:axId val="1818123428"/>
+        <c:axId val="1171381962"/>
+        <c:axId val="1168892314"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1403740467"/>
+        <c:axId val="1171381962"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -13463,54 +13463,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1818123428"/>
+        <c:crossAx val="1168892314"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1818123428"/>
+        <c:axId val="1168892314"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -13551,51 +13551,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1403740467"/>
+        <c:crossAx val="1171381962"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -13656,55 +13656,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$F$18:$F$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1981720334"/>
-        <c:axId val="1885191065"/>
+        <c:axId val="1557194799"/>
+        <c:axId val="1906786293"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1981720334"/>
+        <c:axId val="1557194799"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -13716,54 +13716,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1885191065"/>
+        <c:crossAx val="1906786293"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1885191065"/>
+        <c:axId val="1906786293"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -13804,51 +13804,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1981720334"/>
+        <c:crossAx val="1557194799"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -14160,55 +14160,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$B$2:$B$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1781949778"/>
-        <c:axId val="1215968438"/>
+        <c:axId val="1938778930"/>
+        <c:axId val="1170895339"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1781949778"/>
+        <c:axId val="1938778930"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -14220,54 +14220,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1215968438"/>
+        <c:crossAx val="1170895339"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1215968438"/>
+        <c:axId val="1170895339"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -14308,51 +14308,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1781949778"/>
+        <c:crossAx val="1938778930"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -14413,55 +14413,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1948958739"/>
-        <c:axId val="423379615"/>
+        <c:axId val="1645275599"/>
+        <c:axId val="352322472"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1948958739"/>
+        <c:axId val="1645275599"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -14473,54 +14473,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="423379615"/>
+        <c:crossAx val="352322472"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="423379615"/>
+        <c:axId val="352322472"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -14561,51 +14561,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1948958739"/>
+        <c:crossAx val="1645275599"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -14989,161 +14989,161 @@
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart40.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart41.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart45.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart46.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart8.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart13.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart16.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart10.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart15.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart18.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart14.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart22.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart17.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart16.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart19.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart18.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart21.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart20.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart23.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart24.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart13.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart16.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart46.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart18.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart41.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart45.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart22.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart48.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart47.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart50.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart49.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart52.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart51.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart54.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart26.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart27.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart31.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart50.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart32.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart47.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart48.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart49.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart52.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart33.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart34.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart53.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart56.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart35.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart31.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart32.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart22.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart32.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart33.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart34.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart37.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart40.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart35.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart36.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7391400" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="58" name="Chart 58" title="Chart"/>
+        <xdr:cNvPr id="25" name="Chart 25" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7391400" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="59" name="Chart 59" title="Chart"/>
+        <xdr:cNvPr id="26" name="Chart 26" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3648075" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="60" name="Chart 60" title="Chart"/>
+        <xdr:cNvPr id="27" name="Chart 27" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3581400" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="61" name="Chart 61" title="Chart"/>
+        <xdr:cNvPr id="28" name="Chart 28" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1990725" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image1.png"/>
@@ -15157,176 +15157,176 @@
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7629525" cy="3152775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="62" name="Chart 62" title="Chart"/>
+        <xdr:cNvPr id="30" name="Chart 30" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>257175</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3048000" cy="2924175"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="63" name="Chart 63" title="Chart"/>
+        <xdr:cNvPr id="31" name="Chart 31" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7629525" cy="2066925"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="64" name="Chart 64" title="Chart"/>
+        <xdr:cNvPr id="33" name="Chart 33" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7629525" cy="2066925"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="65" name="Chart 65" title="Chart"/>
+        <xdr:cNvPr id="34" name="Chart 34" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7629525" cy="2209800"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="66" name="Chart 66" title="Chart"/>
+        <xdr:cNvPr id="35" name="Chart 35" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId5"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7629525" cy="2066925"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="67" name="Chart 67" title="Chart"/>
+        <xdr:cNvPr id="36" name="Chart 36" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId6"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image1.png"/>
@@ -15373,1647 +15373,1647 @@
         <xdr:cNvPr id="1" name="Chart 1" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7639050" cy="2905125"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="2" name="Chart 2" title="Chart"/>
+        <xdr:cNvPr id="4" name="Chart 4" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>285750</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7639050" cy="2905125"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="3" name="Chart 3" title="Chart"/>
+        <xdr:cNvPr id="6" name="Chart 6" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="8248650" cy="3533775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317495844" name="Chart4" title="Chart">
+        <xdr:cNvPr id="317495844" name="Chart8" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>733425</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5715000" cy="3533775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1321247501" name="Chart5" title="Chart">
+        <xdr:cNvPr id="1321247501" name="Chart3" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5715000" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="6" name="Chart 6" title="Chart"/>
+        <xdr:cNvPr id="23" name="Chart 23" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3990975" cy="3390900"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="7" name="Chart 7" title="Chart"/>
+        <xdr:cNvPr id="2" name="Chart 2" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9410700" cy="3152775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="8" name="Chart 8" title="Chart"/>
+        <xdr:cNvPr id="5" name="Chart 5" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9410700" cy="3152775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="9" name="Chart 9" title="Chart"/>
+        <xdr:cNvPr id="7" name="Chart 7" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9410700" cy="4324350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354617614" name="Chart10" title="Chart">
+        <xdr:cNvPr id="354617614" name="Chart9" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9410700" cy="4324350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1229957174" name="Chart11" title="Chart">
+        <xdr:cNvPr id="1229957174" name="Chart41" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5448300" cy="3476625"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="12" name="Chart 12" title="Chart"/>
+        <xdr:cNvPr id="43" name="Chart 43" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId6"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3990975" cy="4238625"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="13" name="Chart 13" title="Chart"/>
+        <xdr:cNvPr id="44" name="Chart 44" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId7"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2143125" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204010070" name="Chart14" title="Chart">
+        <xdr:cNvPr id="204010070" name="Chart45" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2143125" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="583408361" name="Chart15" title="Chart">
+        <xdr:cNvPr id="583408361" name="Chart46" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2143125" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2076518251" name="Chart16" title="Chart">
+        <xdr:cNvPr id="2076518251" name="Chart47" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>657225</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1933575" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1613817770" name="Chart17" title="Chart">
+        <xdr:cNvPr id="1613817770" name="Chart48" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2143125" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1856036944" name="Chart18" title="Chart">
+        <xdr:cNvPr id="1856036944" name="Chart49" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>685800</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2143125" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1669056402" name="Chart19" title="Chart">
+        <xdr:cNvPr id="1669056402" name="Chart50" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>561975</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2143125" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="480709860" name="Chart20" title="Chart">
+        <xdr:cNvPr id="480709860" name="Chart51" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>695325</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1933575" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1087155108" name="Chart21" title="Chart">
+        <xdr:cNvPr id="1087155108" name="Chart52" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>552450</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4086225" cy="3886200"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="22" name="Chart 22" title="Chart"/>
+        <xdr:cNvPr id="53" name="Chart 53" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId16"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11087100" cy="4324350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="887652991" name="Chart23" title="Chart">
+        <xdr:cNvPr id="887652991" name="Chart54" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11087100" cy="4324350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2005238989" name="Chart24" title="Chart">
+        <xdr:cNvPr id="2005238989" name="Chart55" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11039475" cy="3362325"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="25" name="Chart 25" title="Chart"/>
+        <xdr:cNvPr id="56" name="Chart 56" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId19"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>261</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11039475" cy="3743325"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="26" name="Chart 26" title="Chart"/>
+        <xdr:cNvPr id="57" name="Chart 57" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId20"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>299</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11039475" cy="3657600"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="27" name="Chart 27" title="Chart"/>
+        <xdr:cNvPr id="58" name="Chart 58" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId21"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11039475" cy="3362325"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="28" name="Chart 28" title="Chart"/>
+        <xdr:cNvPr id="59" name="Chart 59" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId22"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11039475" cy="3362325"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="29" name="Chart 29" title="Chart"/>
+        <xdr:cNvPr id="60" name="Chart 60" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId23"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11039475" cy="3657600"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="30" name="Chart 30" title="Chart"/>
+        <xdr:cNvPr id="61" name="Chart 61" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId24"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11039475" cy="3657600"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="31" name="Chart 31" title="Chart"/>
+        <xdr:cNvPr id="62" name="Chart 62" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId25"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11039475" cy="3362325"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="32" name="Chart 32" title="Chart"/>
+        <xdr:cNvPr id="63" name="Chart 63" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId26"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>398</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11039475" cy="5495925"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="33" name="Chart 33" title="Chart"/>
+        <xdr:cNvPr id="64" name="Chart 64" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId27"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>18</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7153275" cy="3562350"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="34" name="Chart 34" title="Chart"/>
+        <xdr:cNvPr id="65" name="Chart 65" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId28"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>176</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6838950" cy="3886200"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="35" name="Chart 35" title="Chart"/>
+        <xdr:cNvPr id="66" name="Chart 66" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId29"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6838950" cy="4238625"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="36" name="Chart 36" title="Chart"/>
+        <xdr:cNvPr id="67" name="Chart 67" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId30"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>57150</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5600700" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="37" name="Chart 37" title="Chart"/>
+        <xdr:cNvPr id="10" name="Chart 10" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4429125" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="38" name="Chart 38" title="Chart"/>
+        <xdr:cNvPr id="11" name="Chart 11" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6743700" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="39" name="Chart 39" title="Chart"/>
+        <xdr:cNvPr id="12" name="Chart 12" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6743700" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="40" name="Chart 40" title="Chart"/>
+        <xdr:cNvPr id="13" name="Chart 13" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>409575</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>133350</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4429125" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="41" name="Chart 41" title="Chart"/>
+        <xdr:cNvPr id="14" name="Chart 14" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId5"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6743700" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="42" name="Chart 42" title="Chart"/>
+        <xdr:cNvPr id="15" name="Chart 15" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>561975</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4429125" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="43" name="Chart 43" title="Chart"/>
+        <xdr:cNvPr id="16" name="Chart 16" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6743700" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="44" name="Chart 44" title="Chart"/>
+        <xdr:cNvPr id="17" name="Chart 17" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>552450</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4429125" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="45" name="Chart 45" title="Chart"/>
+        <xdr:cNvPr id="18" name="Chart 18" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6743700" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="46" name="Chart 46" title="Chart"/>
+        <xdr:cNvPr id="19" name="Chart 19" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId5"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2286000" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1250153340" name="Chart47" title="Chart">
+        <xdr:cNvPr id="1250153340" name="Chart20" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>942975</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="544441304" name="Chart48" title="Chart">
+        <xdr:cNvPr id="544441304" name="Chart21" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1494380502" name="Chart49" title="Chart">
+        <xdr:cNvPr id="1494380502" name="Chart22" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>1428750</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3438525" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1446867280" name="Chart50" title="Chart">
+        <xdr:cNvPr id="1446867280" name="Chart24" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5905500" cy="5257800"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="51" name="Chart 51" title="Chart"/>
+        <xdr:cNvPr id="29" name="Chart 29" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId10"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>400050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2209800" cy="2133600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1808115215" name="Chart52" title="Chart">
+        <xdr:cNvPr id="1808115215" name="Chart32" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>400050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2209800" cy="2133600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1649486842" name="Chart53" title="Chart">
+        <xdr:cNvPr id="1649486842" name="Chart37" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="8610600" cy="4352925"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="54" name="Chart 54" title="Chart"/>
+        <xdr:cNvPr id="38" name="Chart 38" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId13"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4429125" cy="5257800"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="55" name="Chart 55" title="Chart"/>
+        <xdr:cNvPr id="39" name="Chart 39" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId14"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11077575" cy="2428875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344585443" name="Chart56" title="Chart">
+        <xdr:cNvPr id="344585443" name="Chart40" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="10991850" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="57" name="Chart 57" title="Chart"/>
+        <xdr:cNvPr id="42" name="Chart 42" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId16"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="447675" cy="447675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image2.png"/>
@@ -18254,7704 +18254,7704 @@
         <v>Edit Submission</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="26.25"/>
     <col customWidth="1" min="3" max="3" width="15.75"/>
     <col customWidth="1" min="5" max="5" width="15.25"/>
     <col customWidth="1" min="7" max="7" width="15.25"/>
   </cols>
   <sheetData>
     <row r="1" ht="33.0" customHeight="1">
-      <c r="B1" s="139"/>
-[...4 lines deleted...]
-        <v>171</v>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="47" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="2">
-      <c r="B2" s="139"/>
-[...4 lines deleted...]
-      <c r="G2" s="139"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
     </row>
     <row r="3">
-      <c r="B3" s="141" t="s">
-[...6 lines deleted...]
-      <c r="G3" s="139"/>
+      <c r="B3" s="48" t="s">
+        <v>111</v>
+      </c>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
     </row>
     <row r="4">
-      <c r="B4" s="139"/>
-[...4 lines deleted...]
-      <c r="G4" s="139"/>
+      <c r="B4" s="46"/>
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
     </row>
     <row r="5">
-      <c r="B5" s="142" t="s">
-[...6 lines deleted...]
-      <c r="G5" s="139"/>
+      <c r="B5" s="49" t="s">
+        <v>112</v>
+      </c>
+      <c r="C5" s="46"/>
+      <c r="D5" s="46"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="46"/>
+      <c r="G5" s="46"/>
     </row>
     <row r="6">
-      <c r="B6" s="143" t="s">
-        <v>174</v>
+      <c r="B6" s="50" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="9">
-      <c r="B9" s="144" t="s">
-        <v>175</v>
+      <c r="B9" s="51" t="s">
+        <v>114</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="3" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="C10" s="145">
+        <v>115</v>
+      </c>
+      <c r="C10" s="52">
         <f>today()</f>
-        <v>46225</v>
+        <v>46275</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="3" t="s">
-        <v>177</v>
+        <v>116</v>
       </c>
       <c r="C11" s="4" t="str">
         <f>htmlAction!B8</f>
         <v>June Demo</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="14">
-      <c r="B14" s="146" t="s">
-[...6 lines deleted...]
-        <v>21</v>
+      <c r="B14" s="53" t="s">
+        <v>117</v>
+      </c>
+      <c r="E14" s="54" t="s">
+        <v>118</v>
+      </c>
+      <c r="G14" s="55" t="s">
+        <v>97</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="3" t="s">
-        <v>179</v>
+        <v>119</v>
       </c>
       <c r="C15" s="3">
         <v>2005.0</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="G15" s="33">
+        <v>120</v>
+      </c>
+      <c r="G15" s="56">
         <f t="array" ref="G15:G18">transpose(Settingsform!E3:H3)</f>
         <v>20000</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="3" t="s">
-        <v>181</v>
+        <v>121</v>
       </c>
       <c r="C16" s="4">
         <f>Indicators!B4</f>
         <v>0.3</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="G16" s="33">
+        <v>122</v>
+      </c>
+      <c r="G16" s="56">
         <v>26000.0</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="3" t="s">
-        <v>182</v>
+        <v>123</v>
       </c>
       <c r="C17" s="4">
         <f>Indicators!B5</f>
         <v>0.95</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="G17" s="33">
+        <v>106</v>
+      </c>
+      <c r="G17" s="56">
         <v>5000.0</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="3" t="s">
-        <v>183</v>
+        <v>124</v>
       </c>
       <c r="C18" s="4">
         <f>Settingsform!K3</f>
         <v>0.07</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="G18" s="33">
+        <v>125</v>
+      </c>
+      <c r="G18" s="56">
         <v>13000.0</v>
       </c>
     </row>
     <row r="19">
       <c r="B19" s="3" t="s">
-        <v>184</v>
+        <v>126</v>
       </c>
       <c r="C19" s="4">
         <f>Settingsform!L3</f>
         <v>0.1</v>
       </c>
     </row>
     <row r="40" ht="177.75" customHeight="1"/>
     <row r="41">
-      <c r="B41" s="146" t="s">
-        <v>185</v>
+      <c r="B41" s="53" t="s">
+        <v>127</v>
       </c>
     </row>
     <row r="42">
-      <c r="B42" s="149" t="str">
+      <c r="B42" s="57" t="str">
         <f t="array" ref="B42:B54">Sectors!C25:C37</f>
         <v>Strategy</v>
       </c>
-      <c r="C42" s="147" t="s">
-[...9 lines deleted...]
-        <v>188</v>
+      <c r="C42" s="54" t="s">
+        <v>77</v>
+      </c>
+      <c r="D42" s="54" t="s">
+        <v>128</v>
+      </c>
+      <c r="E42" s="58" t="s">
+        <v>129</v>
+      </c>
+      <c r="F42" s="54" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="43">
       <c r="B43" s="4" t="s">
-        <v>144</v>
+        <v>86</v>
       </c>
       <c r="C43" s="4">
         <f t="array" ref="C43:C48">Sectors!D26:D31</f>
         <v>0.5</v>
       </c>
       <c r="D43" s="4">
         <f t="array" ref="D43:D48">Sectors!E26:E31</f>
         <v>0.47</v>
       </c>
-      <c r="E43" s="151">
+      <c r="E43" s="59">
         <f t="array" ref="E43:E54">Sectors!F26:F37</f>
         <v>0.01934230769</v>
       </c>
-      <c r="F43" s="119">
+      <c r="F43" s="42">
         <f t="array" ref="F43:F52">Sectors!G26:G35</f>
         <v>8250.607546</v>
       </c>
     </row>
     <row r="44">
       <c r="B44" s="4" t="s">
-        <v>145</v>
+        <v>87</v>
       </c>
       <c r="C44" s="4">
         <v>0.4</v>
       </c>
       <c r="D44" s="4">
         <v>0.8</v>
       </c>
-      <c r="E44" s="151">
+      <c r="E44" s="59">
         <v>0.034240000000000013</v>
       </c>
-      <c r="F44" s="119">
+      <c r="F44" s="42">
         <v>14605.330805122823</v>
       </c>
     </row>
     <row r="45">
       <c r="B45" s="4" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="C45" s="4">
         <v>0.1</v>
       </c>
       <c r="D45" s="4">
         <v>0.6</v>
       </c>
-      <c r="E45" s="151">
+      <c r="E45" s="59">
         <v>0.004365599999999999</v>
       </c>
-      <c r="F45" s="119">
+      <c r="F45" s="42">
         <v>1862.179677653159</v>
       </c>
     </row>
     <row r="46">
       <c r="B46" s="4" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="C46" s="4">
         <v>0.1</v>
       </c>
       <c r="D46" s="4">
         <v>0.2</v>
       </c>
-      <c r="E46" s="151">
+      <c r="E46" s="59">
         <v>0.001367888</v>
       </c>
-      <c r="F46" s="119">
+      <c r="F46" s="42">
         <v>583.4829656646566</v>
       </c>
     </row>
     <row r="47">
       <c r="B47" s="4" t="s">
-        <v>148</v>
+        <v>90</v>
       </c>
       <c r="C47" s="4">
         <v>0.92</v>
       </c>
       <c r="D47" s="4">
         <v>0.98</v>
       </c>
-      <c r="E47" s="151">
+      <c r="E47" s="59">
         <v>0.01855215384615385</v>
       </c>
-      <c r="F47" s="119">
+      <c r="F47" s="42">
         <v>7913.561450660298</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="4" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="C48" s="4">
         <v>0.2</v>
       </c>
       <c r="D48" s="4">
         <v>0.43</v>
       </c>
-      <c r="E48" s="151">
+      <c r="E48" s="59">
         <v>0.004601000000000001</v>
       </c>
-      <c r="F48" s="119">
+      <c r="F48" s="42">
         <v>1962.591326938379</v>
       </c>
     </row>
     <row r="49">
       <c r="B49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
     </row>
     <row r="50">
       <c r="B50" s="4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E50" s="151">
+        <v>103</v>
+      </c>
+      <c r="E50" s="59">
         <v>0.08246894953846154</v>
       </c>
-      <c r="F50" s="119">
+      <c r="F50" s="42">
         <v>35177.75377220245</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
     </row>
     <row r="52">
       <c r="B52" s="4" t="s">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="E52" s="98">
+        <v>131</v>
+      </c>
+      <c r="E52" s="18">
         <v>0.09107692307692311</v>
       </c>
-      <c r="F52" s="119">
+      <c r="F52" s="42">
         <v>38849.54994892483</v>
       </c>
     </row>
     <row r="53">
       <c r="B53" s="4"/>
       <c r="E53" s="4"/>
     </row>
     <row r="54">
       <c r="B54" s="4" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="E54" s="81">
+        <v>132</v>
+      </c>
+      <c r="E54" s="60">
         <v>0.9054867770270267</v>
       </c>
     </row>
     <row r="56">
-      <c r="B56" s="146" t="s">
-        <v>190</v>
+      <c r="B56" s="53" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="57">
-      <c r="B57" s="149" t="str">
+      <c r="B57" s="57" t="str">
         <f t="array" ref="B57:B69">Sectors!C25:C37</f>
         <v>Strategy</v>
       </c>
-      <c r="C57" s="149" t="s">
-[...9 lines deleted...]
-        <v>188</v>
+      <c r="C57" s="57" t="s">
+        <v>77</v>
+      </c>
+      <c r="D57" s="57" t="s">
+        <v>128</v>
+      </c>
+      <c r="E57" s="61" t="s">
+        <v>129</v>
+      </c>
+      <c r="F57" s="57" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="4" t="s">
-        <v>144</v>
+        <v>86</v>
       </c>
       <c r="C58" s="4">
         <f t="array" ref="C58:F69">Sectors!I26:L37</f>
         <v>0.66</v>
       </c>
       <c r="D58" s="4">
         <v>0.77</v>
       </c>
-      <c r="E58" s="98">
+      <c r="E58" s="18">
         <v>0.043001538461538466</v>
       </c>
-      <c r="F58" s="119">
+      <c r="F58" s="42">
         <v>27256.18515695117</v>
       </c>
     </row>
     <row r="59">
       <c r="B59" s="4" t="s">
-        <v>145</v>
+        <v>87</v>
       </c>
       <c r="C59" s="4">
         <v>0.68</v>
       </c>
       <c r="D59" s="4">
         <v>0.85</v>
       </c>
-      <c r="E59" s="98">
+      <c r="E59" s="18">
         <v>0.06358000000000001</v>
       </c>
-      <c r="F59" s="119">
+      <c r="F59" s="42">
         <v>40299.680296995495</v>
       </c>
     </row>
     <row r="60">
       <c r="B60" s="4" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="C60" s="4">
         <v>0.2</v>
       </c>
       <c r="D60" s="4">
         <v>0.7</v>
       </c>
-      <c r="E60" s="98">
+      <c r="E60" s="18">
         <v>0.0064988</v>
       </c>
-      <c r="F60" s="119">
+      <c r="F60" s="42">
         <v>4119.212996447221</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="4" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="C61" s="4">
         <v>0.2</v>
       </c>
       <c r="D61" s="4">
         <v>0.2</v>
       </c>
-      <c r="E61" s="98">
+      <c r="E61" s="18">
         <v>0.0015968480000000005</v>
       </c>
-      <c r="F61" s="119">
+      <c r="F61" s="42">
         <v>1012.1494791270317</v>
       </c>
     </row>
     <row r="62">
       <c r="B62" s="4" t="s">
-        <v>148</v>
+        <v>90</v>
       </c>
       <c r="C62" s="4">
         <v>0.93</v>
       </c>
       <c r="D62" s="4">
         <v>0.92</v>
       </c>
-      <c r="E62" s="98">
+      <c r="E62" s="18">
         <v>0.01809923076923077</v>
       </c>
-      <c r="F62" s="119">
+      <c r="F62" s="42">
         <v>11472.054319307073</v>
       </c>
     </row>
     <row r="63">
       <c r="B63" s="4" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="C63" s="4">
         <v>0.42</v>
       </c>
       <c r="D63" s="4">
         <v>0.46</v>
       </c>
-      <c r="E63" s="98">
+      <c r="E63" s="18">
         <v>0.010626000000000002</v>
       </c>
-      <c r="F63" s="119">
+      <c r="F63" s="42">
         <v>6735.206084238347</v>
       </c>
     </row>
     <row r="64">
       <c r="B64" s="4"/>
       <c r="C64" s="4"/>
       <c r="D64" s="4"/>
       <c r="E64" s="4"/>
       <c r="F64" s="4"/>
     </row>
     <row r="65">
       <c r="B65" s="4" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="C65" s="4"/>
       <c r="D65" s="4"/>
-      <c r="E65" s="98">
+      <c r="E65" s="18">
         <v>0.14340241723076924</v>
       </c>
-      <c r="F65" s="119">
+      <c r="F65" s="42">
         <v>90894.48833306636</v>
       </c>
     </row>
     <row r="66">
       <c r="B66" s="4"/>
       <c r="C66" s="4"/>
       <c r="D66" s="4"/>
       <c r="E66" s="4"/>
       <c r="F66" s="4"/>
     </row>
     <row r="67">
       <c r="B67" s="4" t="s">
-        <v>189</v>
+        <v>131</v>
       </c>
       <c r="C67" s="4"/>
       <c r="D67" s="4"/>
-      <c r="E67" s="98">
+      <c r="E67" s="18">
         <v>0.2584615384615385</v>
       </c>
       <c r="F67" s="4"/>
     </row>
     <row r="68">
       <c r="B68" s="4"/>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="4"/>
       <c r="F68" s="4"/>
     </row>
     <row r="69">
       <c r="B69" s="4" t="s">
-        <v>68</v>
+        <v>132</v>
       </c>
       <c r="C69" s="4"/>
       <c r="D69" s="4"/>
-      <c r="E69" s="81">
+      <c r="E69" s="60">
         <v>0.5548307809523809</v>
       </c>
       <c r="F69" s="4"/>
     </row>
     <row r="71" ht="33.75" customHeight="1"/>
     <row r="91" ht="25.5" customHeight="1"/>
     <row r="112">
-      <c r="B112" s="146" t="s">
-        <v>191</v>
+      <c r="B112" s="53" t="s">
+        <v>134</v>
       </c>
     </row>
     <row r="114">
-      <c r="B114" s="153" t="s">
-        <v>192</v>
+      <c r="B114" s="62" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="115">
-      <c r="B115" s="153" t="s">
-        <v>144</v>
+      <c r="B115" s="62" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="116">
-      <c r="B116" s="154" t="s">
-        <v>193</v>
+      <c r="B116" s="63" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="117">
-      <c r="B117" s="153"/>
+      <c r="B117" s="62"/>
     </row>
     <row r="118">
-      <c r="B118" s="153" t="s">
-        <v>194</v>
+      <c r="B118" s="62" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="119">
-      <c r="B119" s="153" t="s">
-        <v>195</v>
+      <c r="B119" s="62" t="s">
+        <v>138</v>
       </c>
     </row>
     <row r="120">
-      <c r="B120" s="154" t="s">
-        <v>193</v>
+      <c r="B120" s="63" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="121">
       <c r="B121" s="3"/>
     </row>
     <row r="122">
-      <c r="B122" s="153" t="s">
-        <v>146</v>
+      <c r="B122" s="62" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="123">
-      <c r="B123" s="155" t="s">
-        <v>193</v>
+      <c r="B123" s="64" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="124">
       <c r="B124" s="3" t="s">
-        <v>196</v>
+        <v>139</v>
       </c>
     </row>
     <row r="125">
       <c r="B125" s="3"/>
     </row>
     <row r="126">
-      <c r="B126" s="153" t="s">
-        <v>197</v>
+      <c r="B126" s="62" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="127">
-      <c r="B127" s="153" t="s">
-        <v>148</v>
+      <c r="B127" s="62" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="128">
-      <c r="B128" s="155" t="s">
-        <v>193</v>
+      <c r="B128" s="64" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="129">
-      <c r="B129" s="153"/>
+      <c r="B129" s="62"/>
     </row>
     <row r="130">
-      <c r="B130" s="153" t="s">
-        <v>198</v>
+      <c r="B130" s="62" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="131">
-      <c r="B131" s="153" t="s">
-        <v>149</v>
+      <c r="B131" s="62" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="132">
-      <c r="B132" s="155" t="s">
-        <v>193</v>
+      <c r="B132" s="64" t="s">
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="B6:G6"/>
     <mergeCell ref="B116:G116"/>
     <mergeCell ref="B120:G120"/>
     <mergeCell ref="B123:G123"/>
     <mergeCell ref="B128:G128"/>
     <mergeCell ref="B132:G132"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="26.75"/>
     <col customWidth="1" min="5" max="5" width="9.25"/>
     <col customWidth="1" min="6" max="6" width="9.0"/>
     <col customWidth="1" min="7" max="7" width="17.5"/>
   </cols>
   <sheetData>
     <row r="1" ht="36.75" customHeight="1">
-      <c r="B1" s="139"/>
-[...1 lines deleted...]
-        <v>171</v>
+      <c r="B1" s="46"/>
+      <c r="G1" s="95" t="s">
+        <v>110</v>
       </c>
     </row>
     <row r="3">
-      <c r="B3" s="141" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="141">
+      <c r="B3" s="48" t="s">
+        <v>153</v>
+      </c>
+      <c r="H3" s="48">
         <v>2021.0</v>
       </c>
     </row>
     <row r="4" ht="33.0" customHeight="1"/>
     <row r="6">
-      <c r="B6" s="147" t="s">
-        <v>200</v>
+      <c r="B6" s="54" t="s">
+        <v>154</v>
       </c>
     </row>
     <row r="7">
       <c r="B7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
     </row>
     <row r="8">
       <c r="B8" s="3" t="s">
-        <v>201</v>
+        <v>155</v>
       </c>
       <c r="C8" s="4">
         <f>htmlOutput!B6</f>
         <v>29200</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>202</v>
+        <v>156</v>
       </c>
       <c r="F8" s="3"/>
     </row>
     <row r="9">
       <c r="B9" s="3" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="C9" s="119">
+        <v>157</v>
+      </c>
+      <c r="C9" s="42">
         <f>htmlOutput!B9</f>
         <v>31200</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>202</v>
+        <v>156</v>
       </c>
       <c r="F9" s="3"/>
     </row>
     <row r="10">
       <c r="B10" s="3" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="C10" s="119">
+        <v>158</v>
+      </c>
+      <c r="C10" s="42">
         <f>htmlOutput!B12</f>
         <v>21840</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>202</v>
+        <v>156</v>
       </c>
       <c r="F10" s="3"/>
     </row>
     <row r="11">
       <c r="B11" s="3" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="C11" s="81">
+        <v>132</v>
+      </c>
+      <c r="C11" s="60">
         <f>htmlOutput!B15</f>
         <v>0.336996337</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>205</v>
+        <v>159</v>
       </c>
       <c r="F11" s="3"/>
     </row>
     <row r="13">
-      <c r="B13" s="147" t="s">
-        <v>206</v>
+      <c r="B13" s="54" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="3" t="s">
-        <v>207</v>
+        <v>161</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>44</v>
+        <v>162</v>
       </c>
       <c r="F15" s="3"/>
     </row>
     <row r="16">
       <c r="B16" s="3" t="s">
-        <v>46</v>
+        <v>163</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>44</v>
+        <v>162</v>
       </c>
       <c r="F16" s="3"/>
     </row>
     <row r="17">
       <c r="B17" s="3" t="s">
-        <v>208</v>
+        <v>164</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>44</v>
+        <v>162</v>
       </c>
       <c r="F17" s="3"/>
     </row>
     <row r="18">
       <c r="B18" s="3" t="s">
-        <v>68</v>
+        <v>132</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>205</v>
+        <v>159</v>
       </c>
       <c r="F18" s="3"/>
     </row>
     <row r="41">
-      <c r="B41" s="141" t="s">
-        <v>192</v>
+      <c r="B41" s="48" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="42" ht="180.0" customHeight="1"/>
     <row r="43">
-      <c r="B43" s="147" t="s">
-[...7 lines deleted...]
-      <c r="H43" s="154"/>
+      <c r="B43" s="54" t="s">
+        <v>165</v>
+      </c>
+      <c r="C43" s="63"/>
+      <c r="D43" s="63"/>
+      <c r="E43" s="63"/>
+      <c r="F43" s="63"/>
+      <c r="G43" s="63"/>
+      <c r="H43" s="63"/>
     </row>
     <row r="44">
-      <c r="B44" s="154" t="s">
-        <v>193</v>
+      <c r="B44" s="63" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="48">
-      <c r="B48" s="141" t="s">
-        <v>194</v>
+      <c r="B48" s="48" t="s">
+        <v>137</v>
       </c>
     </row>
     <row r="49" ht="184.5" customHeight="1"/>
     <row r="50">
-      <c r="B50" s="147" t="s">
-        <v>209</v>
+      <c r="B50" s="54" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="51">
-      <c r="B51" s="154" t="s">
-        <v>193</v>
+      <c r="B51" s="63" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="55">
-      <c r="B55" s="141" t="s">
-        <v>197</v>
+      <c r="B55" s="48" t="s">
+        <v>140</v>
       </c>
     </row>
     <row r="56" ht="178.5" customHeight="1"/>
     <row r="57">
-      <c r="B57" s="147" t="s">
-        <v>209</v>
+      <c r="B57" s="54" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="58">
-      <c r="B58" s="154" t="s">
-        <v>193</v>
+      <c r="B58" s="63" t="s">
+        <v>136</v>
       </c>
     </row>
     <row r="61">
-      <c r="B61" s="141" t="s">
-        <v>198</v>
+      <c r="B61" s="48" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="73">
-      <c r="B73" s="147" t="s">
-        <v>209</v>
+      <c r="B73" s="54" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="74">
-      <c r="B74" s="154" t="s">
-        <v>193</v>
+      <c r="B74" s="63" t="s">
+        <v>136</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="B44:H44"/>
     <mergeCell ref="B51:H51"/>
     <mergeCell ref="B58:H58"/>
     <mergeCell ref="B74:H74"/>
     <mergeCell ref="G1:H1"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C16:D16"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="21.88"/>
     <col customWidth="1" min="2" max="2" width="10.63"/>
     <col customWidth="1" min="3" max="4" width="16.38"/>
     <col customWidth="1" min="6" max="6" width="18.13"/>
     <col customWidth="1" min="8" max="8" width="2.0"/>
     <col customWidth="1" min="9" max="9" width="15.5"/>
     <col customWidth="1" min="11" max="11" width="18.0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>61</v>
+        <v>166</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>62</v>
+        <v>167</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>210</v>
+        <v>168</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="str">
         <f t="array" ref="A2:A5">transpose(Emissions!C17:F17)</f>
         <v>Building</v>
       </c>
       <c r="B2" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(Emissions!C1:C1001 , NOT( ISBLANK(Emissions!C1:C1001 ) ) ) , ROWS( FILTER(Emissions!C1:C1001 , NOT( ISBLANK(Emissions!C1:C1001 ) ) ) ) ))"),19000.0)</f>
         <v>19000</v>
       </c>
-      <c r="C2" s="98">
+      <c r="C2" s="18">
         <f t="array" ref="C2:C5">transpose(Indicators!N11:Q11)</f>
         <v>0.06296538462</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B3" s="121">
+        <v>122</v>
+      </c>
+      <c r="B3" s="96">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(Emissions!D1:D1001 , NOT( ISBLANK(Emissions!D1:D1001 ) ) ) , ROWS( FILTER(Emissions!D1:D1001 , NOT( ISBLANK(Emissions!D1:D1001 ) ) ) ) ))"),6000.0)</f>
         <v>6000</v>
       </c>
-      <c r="C3" s="98">
+      <c r="C3" s="18">
         <v>0.067026512</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="B4" s="121">
+        <v>106</v>
+      </c>
+      <c r="B4" s="96">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(Emissions!E1:E1001 , NOT( ISBLANK(Emissions!E1:E1001 ) ) ) , ROWS( FILTER(Emissions!E1:E1001 , NOT( ISBLANK(Emissions!E1:E1001 ) ) ) ) ))"),2000.0)</f>
         <v>2000</v>
       </c>
-      <c r="C4" s="98">
+      <c r="C4" s="18">
         <v>0.0020247692307692293</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B5" s="121">
+        <v>125</v>
+      </c>
+      <c r="B5" s="96">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(Emissions!F1:F1001 , NOT( ISBLANK(Emissions!F1:F1001 ) ) ) , ROWS( FILTER(Emissions!F1:F1001 , NOT( ISBLANK(Emissions!F1:F1001 ) ) ) ) ))"),2200.0)</f>
         <v>2200</v>
       </c>
-      <c r="C5" s="98">
+      <c r="C5" s="18">
         <v>0.048899000000000005</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="3" t="s">
-        <v>137</v>
+        <v>79</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="4">
         <f t="array" ref="B13:B18">ActionIndicators!D3:D8</f>
         <v>0.01934230769</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="4">
         <v>0.034240000000000013</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="4">
         <v>0.004365599999999999</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="4">
         <v>0.001367888</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="4">
         <v>0.01855215384615385</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="4">
         <v>0.004601000000000001</v>
       </c>
     </row>
     <row r="24">
-      <c r="B24" s="157"/>
-[...6 lines deleted...]
-        <v>190</v>
+      <c r="B24" s="97"/>
+      <c r="C24" s="98"/>
+      <c r="D24" s="99" t="s">
+        <v>127</v>
+      </c>
+      <c r="H24" s="98"/>
+      <c r="I24" s="100" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="25">
-      <c r="C25" s="161" t="s">
-[...25 lines deleted...]
-        <v>213</v>
+      <c r="C25" s="101" t="s">
+        <v>76</v>
+      </c>
+      <c r="D25" s="102" t="s">
+        <v>77</v>
+      </c>
+      <c r="E25" s="102" t="s">
+        <v>128</v>
+      </c>
+      <c r="F25" s="103" t="s">
+        <v>169</v>
+      </c>
+      <c r="G25" s="103" t="s">
+        <v>170</v>
+      </c>
+      <c r="H25" s="98"/>
+      <c r="I25" s="104" t="s">
+        <v>77</v>
+      </c>
+      <c r="J25" s="104" t="s">
+        <v>128</v>
+      </c>
+      <c r="K25" s="105" t="s">
+        <v>169</v>
+      </c>
+      <c r="L25" s="105" t="s">
+        <v>171</v>
       </c>
     </row>
     <row r="26">
       <c r="C26" s="4" t="str">
         <f t="array" ref="C26:C31">ActionIndicators!A3:A8</f>
         <v>Building Retrofits</v>
       </c>
-      <c r="D26" s="33">
+      <c r="D26" s="56">
         <f t="array" ref="D26:D31">ActionIndicators!B3:B8</f>
         <v>0.5</v>
       </c>
-      <c r="E26" s="166">
+      <c r="E26" s="106">
         <f t="array" ref="E26:E31">ActionIndicators!C3:C8</f>
         <v>0.47</v>
       </c>
-      <c r="F26" s="167">
+      <c r="F26" s="107">
         <f t="array" ref="F26:F31">ActionIndicators!D3:D8</f>
         <v>0.01934230769</v>
       </c>
-      <c r="G26" s="168">
+      <c r="G26" s="108">
         <f>F26*Indicators!B$11</f>
         <v>8250.607546</v>
       </c>
-      <c r="H26" s="33"/>
-      <c r="I26" s="33">
+      <c r="H26" s="56"/>
+      <c r="I26" s="56">
         <f t="array" ref="I26:I31">ActionIndicators!F3:F8</f>
         <v>0.66</v>
       </c>
-      <c r="J26" s="33">
+      <c r="J26" s="56">
         <f t="array" ref="J26:J31">ActionIndicators!G3:G8</f>
         <v>0.77</v>
       </c>
-      <c r="K26" s="169">
+      <c r="K26" s="109">
         <f t="array" ref="K26:K31">ActionIndicators!H3:H8</f>
         <v>0.04300153846</v>
       </c>
-      <c r="L26" s="168">
+      <c r="L26" s="108">
         <f>K26*Indicators!B$12</f>
         <v>27256.18516</v>
       </c>
     </row>
     <row r="27">
       <c r="C27" s="4" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="D27" s="33">
+        <v>87</v>
+      </c>
+      <c r="D27" s="56">
         <v>0.4</v>
       </c>
-      <c r="E27" s="33">
+      <c r="E27" s="56">
         <v>0.8</v>
       </c>
-      <c r="F27" s="167">
+      <c r="F27" s="107">
         <v>0.034240000000000013</v>
       </c>
-      <c r="G27" s="168">
+      <c r="G27" s="108">
         <f>F27*Indicators!B$11</f>
         <v>14605.33081</v>
       </c>
-      <c r="H27" s="33"/>
-      <c r="I27" s="33">
+      <c r="H27" s="56"/>
+      <c r="I27" s="56">
         <v>0.68</v>
       </c>
-      <c r="J27" s="33">
+      <c r="J27" s="56">
         <v>0.85</v>
       </c>
-      <c r="K27" s="169">
+      <c r="K27" s="109">
         <v>0.06358000000000001</v>
       </c>
-      <c r="L27" s="168">
+      <c r="L27" s="108">
         <f>K27*Indicators!B$12</f>
         <v>40299.6803</v>
       </c>
     </row>
     <row r="28">
       <c r="C28" s="4" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="D28" s="33">
+        <v>88</v>
+      </c>
+      <c r="D28" s="56">
         <v>0.1</v>
       </c>
-      <c r="E28" s="33">
+      <c r="E28" s="56">
         <v>0.6</v>
       </c>
-      <c r="F28" s="167">
+      <c r="F28" s="107">
         <v>0.004365599999999999</v>
       </c>
-      <c r="G28" s="168">
+      <c r="G28" s="108">
         <f>F28*Indicators!B$11</f>
         <v>1862.179678</v>
       </c>
-      <c r="H28" s="33"/>
-      <c r="I28" s="33">
+      <c r="H28" s="56"/>
+      <c r="I28" s="56">
         <v>0.2</v>
       </c>
-      <c r="J28" s="33">
+      <c r="J28" s="56">
         <v>0.7</v>
       </c>
-      <c r="K28" s="169">
+      <c r="K28" s="109">
         <v>0.0064988</v>
       </c>
-      <c r="L28" s="168">
+      <c r="L28" s="108">
         <f>K28*Indicators!B$12</f>
         <v>4119.212996</v>
       </c>
     </row>
     <row r="29">
       <c r="C29" s="4" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="D29" s="33">
+        <v>89</v>
+      </c>
+      <c r="D29" s="56">
         <v>0.1</v>
       </c>
-      <c r="E29" s="33">
+      <c r="E29" s="56">
         <v>0.2</v>
       </c>
-      <c r="F29" s="167">
+      <c r="F29" s="107">
         <v>0.001367888</v>
       </c>
-      <c r="G29" s="168">
+      <c r="G29" s="108">
         <f>F29*Indicators!B$11</f>
         <v>583.4829657</v>
       </c>
-      <c r="H29" s="33"/>
-      <c r="I29" s="33">
+      <c r="H29" s="56"/>
+      <c r="I29" s="56">
         <v>0.2</v>
       </c>
-      <c r="J29" s="33">
+      <c r="J29" s="56">
         <v>0.2</v>
       </c>
-      <c r="K29" s="169">
+      <c r="K29" s="109">
         <v>0.0015968480000000005</v>
       </c>
-      <c r="L29" s="168">
+      <c r="L29" s="108">
         <f>K29*Indicators!B$12</f>
         <v>1012.149479</v>
       </c>
     </row>
     <row r="30">
       <c r="C30" s="4" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="D30" s="33">
+        <v>90</v>
+      </c>
+      <c r="D30" s="56">
         <v>0.92</v>
       </c>
-      <c r="E30" s="33">
+      <c r="E30" s="56">
         <v>0.98</v>
       </c>
-      <c r="F30" s="167">
+      <c r="F30" s="107">
         <v>0.01855215384615385</v>
       </c>
-      <c r="G30" s="168">
+      <c r="G30" s="108">
         <f>F30*Indicators!B$11</f>
         <v>7913.561451</v>
       </c>
-      <c r="H30" s="33"/>
-      <c r="I30" s="33">
+      <c r="H30" s="56"/>
+      <c r="I30" s="56">
         <v>0.93</v>
       </c>
-      <c r="J30" s="33">
+      <c r="J30" s="56">
         <v>0.92</v>
       </c>
-      <c r="K30" s="169">
+      <c r="K30" s="109">
         <v>0.01809923076923077</v>
       </c>
-      <c r="L30" s="168">
+      <c r="L30" s="108">
         <f>K30*Indicators!B$12</f>
         <v>11472.05432</v>
       </c>
     </row>
     <row r="31">
       <c r="C31" s="4" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="D31" s="33">
+        <v>91</v>
+      </c>
+      <c r="D31" s="56">
         <v>0.2</v>
       </c>
-      <c r="E31" s="33">
+      <c r="E31" s="56">
         <v>0.43</v>
       </c>
-      <c r="F31" s="167">
+      <c r="F31" s="107">
         <v>0.004601000000000001</v>
       </c>
-      <c r="G31" s="168">
+      <c r="G31" s="108">
         <f>F31*Indicators!B$11</f>
         <v>1962.591327</v>
       </c>
-      <c r="H31" s="33"/>
-      <c r="I31" s="33">
+      <c r="H31" s="56"/>
+      <c r="I31" s="56">
         <v>0.42</v>
       </c>
-      <c r="J31" s="33">
+      <c r="J31" s="56">
         <v>0.46</v>
       </c>
-      <c r="K31" s="169">
+      <c r="K31" s="109">
         <v>0.010626000000000002</v>
       </c>
-      <c r="L31" s="168">
+      <c r="L31" s="108">
         <f>K31*Indicators!B$12</f>
         <v>6735.206084</v>
       </c>
     </row>
     <row r="32">
-      <c r="D32" s="33"/>
-[...7 lines deleted...]
-      <c r="L32" s="33"/>
+      <c r="D32" s="56"/>
+      <c r="E32" s="56"/>
+      <c r="F32" s="56"/>
+      <c r="G32" s="56"/>
+      <c r="H32" s="56"/>
+      <c r="I32" s="56"/>
+      <c r="J32" s="56"/>
+      <c r="K32" s="56"/>
+      <c r="L32" s="56"/>
     </row>
     <row r="33">
       <c r="C33" s="3" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      <c r="F33" s="167">
+        <v>103</v>
+      </c>
+      <c r="D33" s="56"/>
+      <c r="E33" s="56"/>
+      <c r="F33" s="107">
         <f>SUM(F26:F32)</f>
         <v>0.08246894954</v>
       </c>
-      <c r="G33" s="168">
+      <c r="G33" s="108">
         <f>SUM(G26:G31)</f>
         <v>35177.75377</v>
       </c>
-      <c r="H33" s="33"/>
-[...2 lines deleted...]
-      <c r="K33" s="169">
+      <c r="H33" s="56"/>
+      <c r="I33" s="56"/>
+      <c r="J33" s="56"/>
+      <c r="K33" s="109">
         <f>SUM(K26:K32)</f>
         <v>0.1434024172</v>
       </c>
-      <c r="L33" s="168">
+      <c r="L33" s="108">
         <f>SUM(L26:L31)</f>
         <v>90894.48833</v>
       </c>
     </row>
     <row r="34">
-      <c r="D34" s="33"/>
-[...7 lines deleted...]
-      <c r="L34" s="33"/>
+      <c r="D34" s="56"/>
+      <c r="E34" s="56"/>
+      <c r="F34" s="56"/>
+      <c r="G34" s="56"/>
+      <c r="H34" s="56"/>
+      <c r="I34" s="56"/>
+      <c r="J34" s="56"/>
+      <c r="K34" s="56"/>
+      <c r="L34" s="56"/>
     </row>
     <row r="35">
       <c r="C35" s="3" t="s">
-        <v>189</v>
-[...3 lines deleted...]
-      <c r="F35" s="169">
+        <v>131</v>
+      </c>
+      <c r="D35" s="56"/>
+      <c r="E35" s="56"/>
+      <c r="F35" s="109">
         <f>Indicators!C11-Indicators!H11</f>
         <v>0.09107692308</v>
       </c>
-      <c r="G35" s="168">
+      <c r="G35" s="108">
         <f>F35*Indicators!B11</f>
         <v>38849.54995</v>
       </c>
-      <c r="H35" s="33"/>
-[...2 lines deleted...]
-      <c r="K35" s="169">
+      <c r="H35" s="56"/>
+      <c r="I35" s="56"/>
+      <c r="J35" s="56"/>
+      <c r="K35" s="109">
         <f>Indicators!C12-Indicators!H12</f>
         <v>0.2584615385</v>
       </c>
-      <c r="L35" s="33"/>
+      <c r="L35" s="56"/>
     </row>
     <row r="36">
-      <c r="D36" s="33"/>
-[...7 lines deleted...]
-      <c r="L36" s="33"/>
+      <c r="D36" s="56"/>
+      <c r="E36" s="56"/>
+      <c r="F36" s="56"/>
+      <c r="G36" s="56"/>
+      <c r="H36" s="56"/>
+      <c r="I36" s="56"/>
+      <c r="J36" s="56"/>
+      <c r="K36" s="56"/>
+      <c r="L36" s="56"/>
     </row>
     <row r="37">
       <c r="C37" s="3" t="s">
-        <v>68</v>
-[...3 lines deleted...]
-      <c r="F37" s="170">
+        <v>132</v>
+      </c>
+      <c r="D37" s="56"/>
+      <c r="E37" s="56"/>
+      <c r="F37" s="110">
         <f>F33/F35</f>
         <v>0.905486777</v>
       </c>
-      <c r="G37" s="33"/>
-[...3 lines deleted...]
-      <c r="K37" s="170">
+      <c r="G37" s="56"/>
+      <c r="H37" s="56"/>
+      <c r="I37" s="56"/>
+      <c r="J37" s="56"/>
+      <c r="K37" s="110">
         <f>K33/K35</f>
         <v>0.554830781</v>
       </c>
-      <c r="L37" s="33"/>
+      <c r="L37" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D24:G24"/>
     <mergeCell ref="I24:L24"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="4" max="4" width="17.88"/>
     <col customWidth="1" min="5" max="5" width="18.88"/>
     <col customWidth="1" min="6" max="6" width="14.88"/>
     <col customWidth="1" min="7" max="7" width="21.75"/>
     <col customWidth="1" min="9" max="9" width="19.13"/>
     <col customWidth="1" min="10" max="10" width="17.63"/>
     <col customWidth="1" min="12" max="12" width="20.75"/>
     <col customWidth="1" min="14" max="14" width="16.88"/>
     <col customWidth="1" min="15" max="15" width="16.75"/>
     <col customWidth="1" min="17" max="17" width="21.38"/>
     <col customWidth="1" min="18" max="18" width="19.0"/>
     <col customWidth="1" min="19" max="19" width="26.0"/>
     <col customWidth="1" min="20" max="20" width="24.25"/>
     <col customWidth="1" min="21" max="21" width="21.75"/>
     <col customWidth="1" min="22" max="22" width="26.5"/>
     <col customWidth="1" min="23" max="23" width="16.13"/>
     <col customWidth="1" min="24" max="24" width="15.88"/>
     <col customWidth="1" min="25" max="25" width="15.38"/>
     <col customWidth="1" min="26" max="27" width="17.63"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="111" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="171" t="s">
+      <c r="B1" s="112" t="s">
         <v>3</v>
       </c>
-      <c r="C1" s="171" t="s">
-[...66 lines deleted...]
-        <v>228</v>
+      <c r="C1" s="112" t="s">
+        <v>61</v>
+      </c>
+      <c r="D1" s="112" t="s">
+        <v>172</v>
+      </c>
+      <c r="E1" s="112" t="s">
+        <v>63</v>
+      </c>
+      <c r="F1" s="112" t="s">
+        <v>173</v>
+      </c>
+      <c r="G1" s="112" t="s">
+        <v>65</v>
+      </c>
+      <c r="H1" s="113" t="s">
+        <v>66</v>
+      </c>
+      <c r="I1" s="113" t="s">
+        <v>174</v>
+      </c>
+      <c r="J1" s="113" t="s">
+        <v>68</v>
+      </c>
+      <c r="K1" s="113" t="s">
+        <v>175</v>
+      </c>
+      <c r="L1" s="113" t="s">
+        <v>70</v>
+      </c>
+      <c r="M1" s="114" t="s">
+        <v>176</v>
+      </c>
+      <c r="N1" s="114" t="s">
+        <v>72</v>
+      </c>
+      <c r="O1" s="114" t="s">
+        <v>177</v>
+      </c>
+      <c r="P1" s="114" t="s">
+        <v>178</v>
+      </c>
+      <c r="Q1" s="114" t="s">
+        <v>75</v>
+      </c>
+      <c r="R1" s="115" t="s">
+        <v>179</v>
+      </c>
+      <c r="S1" s="116" t="s">
+        <v>180</v>
+      </c>
+      <c r="T1" s="116" t="s">
+        <v>181</v>
+      </c>
+      <c r="U1" s="116" t="s">
+        <v>182</v>
+      </c>
+      <c r="V1" s="116" t="s">
+        <v>183</v>
+      </c>
+      <c r="W1" s="117" t="s">
+        <v>184</v>
+      </c>
+      <c r="X1" s="117" t="s">
+        <v>185</v>
+      </c>
+      <c r="Y1" s="117" t="s">
+        <v>186</v>
       </c>
       <c r="Z1" s="3" t="s">
-        <v>229</v>
+        <v>187</v>
       </c>
       <c r="AA1" s="3" t="s">
-        <v>230</v>
+        <v>188</v>
       </c>
       <c r="AB1" s="3" t="s">
-        <v>160</v>
+        <v>189</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="3">
         <v>2005.0</v>
       </c>
       <c r="B2" s="4">
         <f>Indicators!B10</f>
         <v>260000</v>
       </c>
-      <c r="C2" s="98">
+      <c r="C2" s="18">
         <f>sum(D2:G2)</f>
         <v>0.2461538462</v>
       </c>
-      <c r="D2" s="98">
+      <c r="D2" s="18">
         <f t="array" ref="D2:G2">Indicators!D10:G10</f>
         <v>0.07692307692</v>
       </c>
-      <c r="E2" s="98">
+      <c r="E2" s="18">
         <v>0.1</v>
       </c>
-      <c r="F2" s="98">
+      <c r="F2" s="18">
         <v>0.019230769230769232</v>
       </c>
-      <c r="G2" s="98">
+      <c r="G2" s="18">
         <v>0.05</v>
       </c>
-      <c r="H2" s="98">
+      <c r="H2" s="18">
         <f>sum(I2:L2)</f>
         <v>0.2461538462</v>
       </c>
-      <c r="I2" s="98">
+      <c r="I2" s="18">
         <f t="array" ref="I2:L2">Indicators!I10:L10</f>
         <v>0.07692307692</v>
       </c>
-      <c r="J2" s="98">
+      <c r="J2" s="18">
         <v>0.1</v>
       </c>
-      <c r="K2" s="98">
+      <c r="K2" s="18">
         <v>0.019230769230769232</v>
       </c>
-      <c r="L2" s="98">
+      <c r="L2" s="18">
         <v>0.05</v>
       </c>
-      <c r="M2" s="98">
+      <c r="M2" s="18">
         <f>sum(N2:Q2)</f>
         <v>0.2461538462</v>
       </c>
-      <c r="N2" s="98">
+      <c r="N2" s="18">
         <f t="array" ref="N2:Q2">Indicators!N10:Q10</f>
         <v>0.07692307692</v>
       </c>
-      <c r="O2" s="98">
+      <c r="O2" s="18">
         <v>0.1</v>
       </c>
-      <c r="P2" s="98">
+      <c r="P2" s="18">
         <v>0.019230769230769232</v>
       </c>
-      <c r="Q2" s="98">
+      <c r="Q2" s="18">
         <v>0.05</v>
       </c>
-      <c r="R2" s="98">
+      <c r="R2" s="18">
         <f t="shared" ref="R2:V2" si="1">C2-M2</f>
         <v>0</v>
       </c>
-      <c r="S2" s="98">
+      <c r="S2" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="T2" s="98">
+      <c r="T2" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="U2" s="98">
+      <c r="U2" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="V2" s="98">
+      <c r="V2" s="18">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W2" s="4">
         <f t="shared" ref="W2:W47" si="4">B2*C2</f>
         <v>64000</v>
       </c>
       <c r="X2" s="4">
         <f t="shared" ref="X2:X47" si="5">B2*H2</f>
         <v>64000</v>
       </c>
       <c r="Y2" s="4">
         <f t="shared" ref="Y2:Y47" si="6">B2*M2</f>
         <v>64000</v>
       </c>
       <c r="Z2" s="4">
         <f t="shared" ref="Z2:Z47" si="7">W2-X2</f>
         <v>0</v>
       </c>
-      <c r="AA2" s="119">
+      <c r="AA2" s="42">
         <f t="shared" ref="AA2:AA47" si="8">W2-Y2</f>
         <v>0</v>
       </c>
-      <c r="AB2" s="177">
+      <c r="AB2" s="118">
         <v>0.0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4">
         <f t="shared" ref="A3:A26" si="9">A2+1</f>
         <v>2006</v>
       </c>
       <c r="B3" s="4">
         <f>B2+(B2*Indicators!$B$1)</f>
         <v>265200</v>
       </c>
-      <c r="C3" s="98">
+      <c r="C3" s="18">
         <f t="shared" ref="C3:C26" si="10">C$2+(($A3-$A$2)*((C$27-C$2)/($A$27-$A$2)))</f>
         <v>0.2468430769</v>
       </c>
-      <c r="D3" s="98">
+      <c r="D3" s="18">
         <f t="shared" ref="D3:D26" si="11">D$2+((A3-$A$2)*((D$27-D$2)/(A$27-$A$2)))</f>
         <v>0.07713846154</v>
       </c>
-      <c r="E3" s="98">
+      <c r="E3" s="18">
         <f t="shared" ref="E3:Q3" si="2">E$2+(($A3-$A$2)*((E$27-E$2)/($A$27-$A$2)))</f>
         <v>0.10028</v>
       </c>
-      <c r="F3" s="98">
+      <c r="F3" s="18">
         <f t="shared" si="2"/>
         <v>0.01928461538</v>
       </c>
-      <c r="G3" s="98">
+      <c r="G3" s="18">
         <f t="shared" si="2"/>
         <v>0.05014</v>
       </c>
-      <c r="H3" s="98">
+      <c r="H3" s="18">
         <f t="shared" si="2"/>
         <v>0.2432</v>
       </c>
-      <c r="I3" s="98">
+      <c r="I3" s="18">
         <f t="shared" si="2"/>
         <v>0.076</v>
       </c>
-      <c r="J3" s="98">
+      <c r="J3" s="18">
         <f t="shared" si="2"/>
         <v>0.0988</v>
       </c>
-      <c r="K3" s="98">
+      <c r="K3" s="18">
         <f t="shared" si="2"/>
         <v>0.019</v>
       </c>
-      <c r="L3" s="98">
+      <c r="L3" s="18">
         <f t="shared" si="2"/>
         <v>0.0494</v>
       </c>
-      <c r="M3" s="98">
+      <c r="M3" s="18">
         <f t="shared" si="2"/>
         <v>0.2435443189</v>
       </c>
-      <c r="N3" s="98">
+      <c r="N3" s="18">
         <f t="shared" si="2"/>
         <v>0.07636476923</v>
       </c>
-      <c r="O3" s="98">
+      <c r="O3" s="18">
         <f t="shared" si="2"/>
         <v>0.09868106048</v>
       </c>
-      <c r="P3" s="98">
+      <c r="P3" s="18">
         <f t="shared" si="2"/>
         <v>0.01854252923</v>
       </c>
-      <c r="Q3" s="98">
+      <c r="Q3" s="18">
         <f t="shared" si="2"/>
         <v>0.04995596</v>
       </c>
-      <c r="R3" s="98">
+      <c r="R3" s="18">
         <f t="shared" ref="R3:V3" si="3">C3-M3</f>
         <v>0.003298757982</v>
       </c>
-      <c r="S3" s="98">
+      <c r="S3" s="18">
         <f t="shared" si="3"/>
         <v>0.0007736923077</v>
       </c>
-      <c r="T3" s="98">
+      <c r="T3" s="18">
         <f t="shared" si="3"/>
         <v>0.00159893952</v>
       </c>
-      <c r="U3" s="98">
+      <c r="U3" s="18">
         <f t="shared" si="3"/>
         <v>0.0007420861538</v>
       </c>
-      <c r="V3" s="98">
+      <c r="V3" s="18">
         <f t="shared" si="3"/>
         <v>0.00018404</v>
       </c>
       <c r="W3" s="4">
         <f t="shared" si="4"/>
         <v>65462.784</v>
       </c>
       <c r="X3" s="4">
         <f t="shared" si="5"/>
         <v>64496.64</v>
       </c>
       <c r="Y3" s="4">
         <f t="shared" si="6"/>
         <v>64587.95338</v>
       </c>
       <c r="Z3" s="4">
         <f t="shared" si="7"/>
         <v>966.144</v>
       </c>
-      <c r="AA3" s="119">
+      <c r="AA3" s="42">
         <f t="shared" si="8"/>
         <v>874.8306167</v>
       </c>
-      <c r="AB3" s="81">
+      <c r="AB3" s="60">
         <f t="shared" ref="AB3:AB27" si="14">AA3/Z$27</f>
         <v>0.02251842345</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4">
         <f t="shared" si="9"/>
         <v>2007</v>
       </c>
       <c r="B4" s="4">
         <f>B3+(B3*Indicators!$B$1)</f>
         <v>270504</v>
       </c>
-      <c r="C4" s="98">
+      <c r="C4" s="18">
         <f t="shared" si="10"/>
         <v>0.2475323077</v>
       </c>
-      <c r="D4" s="98">
+      <c r="D4" s="18">
         <f t="shared" si="11"/>
         <v>0.07735384615</v>
       </c>
-      <c r="E4" s="98">
+      <c r="E4" s="18">
         <f t="shared" ref="E4:E26" si="15">E$2+(($A4-$A$2)*((E$27-E$2)/(A$27-$A$2)))</f>
         <v>0.10056</v>
       </c>
-      <c r="F4" s="98">
+      <c r="F4" s="18">
         <f t="shared" ref="F4:Q4" si="12">F$2+(($A4-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.01933846154</v>
       </c>
-      <c r="G4" s="98">
+      <c r="G4" s="18">
         <f t="shared" si="12"/>
         <v>0.05028</v>
       </c>
-      <c r="H4" s="98">
+      <c r="H4" s="18">
         <f t="shared" si="12"/>
         <v>0.2402461538</v>
       </c>
-      <c r="I4" s="98">
+      <c r="I4" s="18">
         <f t="shared" si="12"/>
         <v>0.07507692308</v>
       </c>
-      <c r="J4" s="98">
+      <c r="J4" s="18">
         <f t="shared" si="12"/>
         <v>0.0976</v>
       </c>
-      <c r="K4" s="98">
+      <c r="K4" s="18">
         <f t="shared" si="12"/>
         <v>0.01876923077</v>
       </c>
-      <c r="L4" s="98">
+      <c r="L4" s="18">
         <f t="shared" si="12"/>
         <v>0.0488</v>
       </c>
-      <c r="M4" s="98">
+      <c r="M4" s="18">
         <f t="shared" si="12"/>
         <v>0.2409347917</v>
       </c>
-      <c r="N4" s="98">
+      <c r="N4" s="18">
         <f t="shared" si="12"/>
         <v>0.07580646154</v>
       </c>
-      <c r="O4" s="98">
+      <c r="O4" s="18">
         <f t="shared" si="12"/>
         <v>0.09736212096</v>
       </c>
-      <c r="P4" s="98">
+      <c r="P4" s="18">
         <f t="shared" si="12"/>
         <v>0.01785428923</v>
       </c>
-      <c r="Q4" s="98">
+      <c r="Q4" s="18">
         <f t="shared" si="12"/>
         <v>0.04991192</v>
       </c>
-      <c r="R4" s="98">
+      <c r="R4" s="18">
         <f t="shared" ref="R4:V4" si="13">C4-M4</f>
         <v>0.006597515963</v>
       </c>
-      <c r="S4" s="98">
+      <c r="S4" s="18">
         <f t="shared" si="13"/>
         <v>0.001547384615</v>
       </c>
-      <c r="T4" s="98">
+      <c r="T4" s="18">
         <f t="shared" si="13"/>
         <v>0.00319787904</v>
       </c>
-      <c r="U4" s="98">
+      <c r="U4" s="18">
         <f t="shared" si="13"/>
         <v>0.001484172308</v>
       </c>
-      <c r="V4" s="98">
+      <c r="V4" s="18">
         <f t="shared" si="13"/>
         <v>0.00036808</v>
       </c>
       <c r="W4" s="4">
         <f t="shared" si="4"/>
         <v>66958.47936</v>
       </c>
       <c r="X4" s="4">
         <f t="shared" si="5"/>
         <v>64987.5456</v>
       </c>
       <c r="Y4" s="4">
         <f t="shared" si="6"/>
         <v>65173.8249</v>
       </c>
       <c r="Z4" s="4">
         <f t="shared" si="7"/>
         <v>1970.93376</v>
       </c>
-      <c r="AA4" s="119">
+      <c r="AA4" s="42">
         <f t="shared" si="8"/>
         <v>1784.654458</v>
       </c>
-      <c r="AB4" s="81">
+      <c r="AB4" s="60">
         <f t="shared" si="14"/>
         <v>0.04593758384</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4">
         <f t="shared" si="9"/>
         <v>2008</v>
       </c>
       <c r="B5" s="4">
         <f>B4+(B4*Indicators!$B$1)</f>
         <v>275914.08</v>
       </c>
-      <c r="C5" s="98">
+      <c r="C5" s="18">
         <f t="shared" si="10"/>
         <v>0.2482215385</v>
       </c>
-      <c r="D5" s="98">
+      <c r="D5" s="18">
         <f t="shared" si="11"/>
         <v>0.07756923077</v>
       </c>
-      <c r="E5" s="98">
+      <c r="E5" s="18">
         <f t="shared" si="15"/>
         <v>0.10084</v>
       </c>
-      <c r="F5" s="98">
+      <c r="F5" s="18">
         <f t="shared" ref="F5:Q5" si="16">F$2+(($A5-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.01939230769</v>
       </c>
-      <c r="G5" s="98">
+      <c r="G5" s="18">
         <f t="shared" si="16"/>
         <v>0.05042</v>
       </c>
-      <c r="H5" s="98">
+      <c r="H5" s="18">
         <f t="shared" si="16"/>
         <v>0.2372923077</v>
       </c>
-      <c r="I5" s="98">
+      <c r="I5" s="18">
         <f t="shared" si="16"/>
         <v>0.07415384615</v>
       </c>
-      <c r="J5" s="98">
+      <c r="J5" s="18">
         <f t="shared" si="16"/>
         <v>0.0964</v>
       </c>
-      <c r="K5" s="98">
+      <c r="K5" s="18">
         <f t="shared" si="16"/>
         <v>0.01853846154</v>
       </c>
-      <c r="L5" s="98">
+      <c r="L5" s="18">
         <f t="shared" si="16"/>
         <v>0.0482</v>
       </c>
-      <c r="M5" s="98">
+      <c r="M5" s="18">
         <f t="shared" si="16"/>
         <v>0.2383252645</v>
       </c>
-      <c r="N5" s="98">
+      <c r="N5" s="18">
         <f t="shared" si="16"/>
         <v>0.07524815385</v>
       </c>
-      <c r="O5" s="98">
+      <c r="O5" s="18">
         <f t="shared" si="16"/>
         <v>0.09604318144</v>
       </c>
-      <c r="P5" s="98">
+      <c r="P5" s="18">
         <f t="shared" si="16"/>
         <v>0.01716604923</v>
       </c>
-      <c r="Q5" s="98">
+      <c r="Q5" s="18">
         <f t="shared" si="16"/>
         <v>0.04986788</v>
       </c>
-      <c r="R5" s="98">
+      <c r="R5" s="18">
         <f t="shared" ref="R5:V5" si="17">C5-M5</f>
         <v>0.009896273945</v>
       </c>
-      <c r="S5" s="98">
+      <c r="S5" s="18">
         <f t="shared" si="17"/>
         <v>0.002321076923</v>
       </c>
-      <c r="T5" s="98">
+      <c r="T5" s="18">
         <f t="shared" si="17"/>
         <v>0.00479681856</v>
       </c>
-      <c r="U5" s="98">
+      <c r="U5" s="18">
         <f t="shared" si="17"/>
         <v>0.002226258462</v>
       </c>
-      <c r="V5" s="98">
+      <c r="V5" s="18">
         <f t="shared" si="17"/>
         <v>0.00055212</v>
       </c>
       <c r="W5" s="4">
         <f t="shared" si="4"/>
         <v>68487.81742</v>
       </c>
       <c r="X5" s="4">
         <f t="shared" si="5"/>
         <v>65472.28877</v>
       </c>
       <c r="Y5" s="4">
         <f t="shared" si="6"/>
         <v>65757.2961</v>
       </c>
       <c r="Z5" s="4">
         <f t="shared" si="7"/>
         <v>3015.528653</v>
       </c>
-      <c r="AA5" s="119">
+      <c r="AA5" s="42">
         <f t="shared" si="8"/>
         <v>2730.521321</v>
       </c>
-      <c r="AB5" s="81">
+      <c r="AB5" s="60">
         <f t="shared" si="14"/>
         <v>0.07028450328</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4">
         <f t="shared" si="9"/>
         <v>2009</v>
       </c>
       <c r="B6" s="4">
         <f>B5+(B5*Indicators!$B$1)</f>
         <v>281432.3616</v>
       </c>
-      <c r="C6" s="98">
+      <c r="C6" s="18">
         <f t="shared" si="10"/>
         <v>0.2489107692</v>
       </c>
-      <c r="D6" s="98">
+      <c r="D6" s="18">
         <f t="shared" si="11"/>
         <v>0.07778461538</v>
       </c>
-      <c r="E6" s="98">
+      <c r="E6" s="18">
         <f t="shared" si="15"/>
         <v>0.10112</v>
       </c>
-      <c r="F6" s="98">
+      <c r="F6" s="18">
         <f t="shared" ref="F6:Q6" si="18">F$2+(($A6-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.01944615385</v>
       </c>
-      <c r="G6" s="98">
+      <c r="G6" s="18">
         <f t="shared" si="18"/>
         <v>0.05056</v>
       </c>
-      <c r="H6" s="98">
+      <c r="H6" s="18">
         <f t="shared" si="18"/>
         <v>0.2343384615</v>
       </c>
-      <c r="I6" s="98">
+      <c r="I6" s="18">
         <f t="shared" si="18"/>
         <v>0.07323076923</v>
       </c>
-      <c r="J6" s="98">
+      <c r="J6" s="18">
         <f t="shared" si="18"/>
         <v>0.0952</v>
       </c>
-      <c r="K6" s="98">
+      <c r="K6" s="18">
         <f t="shared" si="18"/>
         <v>0.01830769231</v>
       </c>
-      <c r="L6" s="98">
+      <c r="L6" s="18">
         <f t="shared" si="18"/>
         <v>0.0476</v>
       </c>
-      <c r="M6" s="98">
+      <c r="M6" s="18">
         <f t="shared" si="18"/>
         <v>0.2357157373</v>
       </c>
-      <c r="N6" s="98">
+      <c r="N6" s="18">
         <f t="shared" si="18"/>
         <v>0.07468984615</v>
       </c>
-      <c r="O6" s="98">
+      <c r="O6" s="18">
         <f t="shared" si="18"/>
         <v>0.09472424192</v>
       </c>
-      <c r="P6" s="98">
+      <c r="P6" s="18">
         <f t="shared" si="18"/>
         <v>0.01647780923</v>
       </c>
-      <c r="Q6" s="98">
+      <c r="Q6" s="18">
         <f t="shared" si="18"/>
         <v>0.04982384</v>
       </c>
-      <c r="R6" s="98">
+      <c r="R6" s="18">
         <f t="shared" ref="R6:V6" si="19">C6-M6</f>
         <v>0.01319503193</v>
       </c>
-      <c r="S6" s="98">
+      <c r="S6" s="18">
         <f t="shared" si="19"/>
         <v>0.003094769231</v>
       </c>
-      <c r="T6" s="98">
+      <c r="T6" s="18">
         <f t="shared" si="19"/>
         <v>0.00639575808</v>
       </c>
-      <c r="U6" s="98">
+      <c r="U6" s="18">
         <f t="shared" si="19"/>
         <v>0.002968344615</v>
       </c>
-      <c r="V6" s="98">
+      <c r="V6" s="18">
         <f t="shared" si="19"/>
         <v>0.00073616</v>
       </c>
       <c r="W6" s="4">
         <f t="shared" si="4"/>
         <v>70051.54561</v>
       </c>
       <c r="X6" s="4">
         <f t="shared" si="5"/>
         <v>65950.42664</v>
       </c>
       <c r="Y6" s="4">
         <f t="shared" si="6"/>
         <v>66338.03662</v>
       </c>
       <c r="Z6" s="4">
         <f t="shared" si="7"/>
         <v>4101.118968</v>
       </c>
-      <c r="AA6" s="119">
+      <c r="AA6" s="42">
         <f t="shared" si="8"/>
         <v>3713.508996</v>
       </c>
-      <c r="AB6" s="81">
+      <c r="AB6" s="60">
         <f t="shared" si="14"/>
         <v>0.09558692446</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4">
         <f t="shared" si="9"/>
         <v>2010</v>
       </c>
       <c r="B7" s="4">
         <f>B6+(B6*Indicators!$B$1)</f>
         <v>287061.0088</v>
       </c>
-      <c r="C7" s="98">
+      <c r="C7" s="18">
         <f t="shared" si="10"/>
         <v>0.2496</v>
       </c>
-      <c r="D7" s="98">
+      <c r="D7" s="18">
         <f t="shared" si="11"/>
         <v>0.078</v>
       </c>
-      <c r="E7" s="98">
+      <c r="E7" s="18">
         <f t="shared" si="15"/>
         <v>0.1014</v>
       </c>
-      <c r="F7" s="98">
+      <c r="F7" s="18">
         <f t="shared" ref="F7:Q7" si="20">F$2+(($A7-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.0195</v>
       </c>
-      <c r="G7" s="98">
+      <c r="G7" s="18">
         <f t="shared" si="20"/>
         <v>0.0507</v>
       </c>
-      <c r="H7" s="98">
+      <c r="H7" s="18">
         <f t="shared" si="20"/>
         <v>0.2313846154</v>
       </c>
-      <c r="I7" s="98">
+      <c r="I7" s="18">
         <f t="shared" si="20"/>
         <v>0.07230769231</v>
       </c>
-      <c r="J7" s="98">
+      <c r="J7" s="18">
         <f t="shared" si="20"/>
         <v>0.094</v>
       </c>
-      <c r="K7" s="98">
+      <c r="K7" s="18">
         <f t="shared" si="20"/>
         <v>0.01807692308</v>
       </c>
-      <c r="L7" s="98">
+      <c r="L7" s="18">
         <f t="shared" si="20"/>
         <v>0.047</v>
       </c>
-      <c r="M7" s="98">
+      <c r="M7" s="18">
         <f t="shared" si="20"/>
         <v>0.2331062101</v>
       </c>
-      <c r="N7" s="98">
+      <c r="N7" s="18">
         <f t="shared" si="20"/>
         <v>0.07413153846</v>
       </c>
-      <c r="O7" s="98">
+      <c r="O7" s="18">
         <f t="shared" si="20"/>
         <v>0.0934053024</v>
       </c>
-      <c r="P7" s="98">
+      <c r="P7" s="18">
         <f t="shared" si="20"/>
         <v>0.01578956923</v>
       </c>
-      <c r="Q7" s="98">
+      <c r="Q7" s="18">
         <f t="shared" si="20"/>
         <v>0.0497798</v>
       </c>
-      <c r="R7" s="98">
+      <c r="R7" s="18">
         <f t="shared" ref="R7:V7" si="21">C7-M7</f>
         <v>0.01649378991</v>
       </c>
-      <c r="S7" s="98">
+      <c r="S7" s="18">
         <f t="shared" si="21"/>
         <v>0.003868461538</v>
       </c>
-      <c r="T7" s="98">
+      <c r="T7" s="18">
         <f t="shared" si="21"/>
         <v>0.0079946976</v>
       </c>
-      <c r="U7" s="98">
+      <c r="U7" s="18">
         <f t="shared" si="21"/>
         <v>0.003710430769</v>
       </c>
-      <c r="V7" s="98">
+      <c r="V7" s="18">
         <f t="shared" si="21"/>
         <v>0.0009202</v>
       </c>
       <c r="W7" s="4">
         <f t="shared" si="4"/>
         <v>71650.4278</v>
       </c>
       <c r="X7" s="4">
         <f t="shared" si="5"/>
         <v>66421.50112</v>
       </c>
       <c r="Y7" s="4">
         <f t="shared" si="6"/>
         <v>66915.70383</v>
       </c>
       <c r="Z7" s="4">
         <f t="shared" si="7"/>
         <v>5228.926684</v>
       </c>
-      <c r="AA7" s="119">
+      <c r="AA7" s="42">
         <f t="shared" si="8"/>
         <v>4734.72397</v>
       </c>
-      <c r="AB7" s="81">
+      <c r="AB7" s="60">
         <f t="shared" si="14"/>
         <v>0.1218733287</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4">
         <f t="shared" si="9"/>
         <v>2011</v>
       </c>
       <c r="B8" s="4">
         <f>B7+(B7*Indicators!$B$1)</f>
         <v>292802.229</v>
       </c>
-      <c r="C8" s="98">
+      <c r="C8" s="18">
         <f t="shared" si="10"/>
         <v>0.2502892308</v>
       </c>
-      <c r="D8" s="98">
+      <c r="D8" s="18">
         <f t="shared" si="11"/>
         <v>0.07821538462</v>
       </c>
-      <c r="E8" s="98">
+      <c r="E8" s="18">
         <f t="shared" si="15"/>
         <v>0.10168</v>
       </c>
-      <c r="F8" s="98">
+      <c r="F8" s="18">
         <f t="shared" ref="F8:Q8" si="22">F$2+(($A8-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.01955384615</v>
       </c>
-      <c r="G8" s="98">
+      <c r="G8" s="18">
         <f t="shared" si="22"/>
         <v>0.05084</v>
       </c>
-      <c r="H8" s="98">
+      <c r="H8" s="18">
         <f t="shared" si="22"/>
         <v>0.2284307692</v>
       </c>
-      <c r="I8" s="98">
+      <c r="I8" s="18">
         <f t="shared" si="22"/>
         <v>0.07138461538</v>
       </c>
-      <c r="J8" s="98">
+      <c r="J8" s="18">
         <f t="shared" si="22"/>
         <v>0.0928</v>
       </c>
-      <c r="K8" s="98">
+      <c r="K8" s="18">
         <f t="shared" si="22"/>
         <v>0.01784615385</v>
       </c>
-      <c r="L8" s="98">
+      <c r="L8" s="18">
         <f t="shared" si="22"/>
         <v>0.0464</v>
       </c>
-      <c r="M8" s="98">
+      <c r="M8" s="18">
         <f t="shared" si="22"/>
         <v>0.2304966829</v>
       </c>
-      <c r="N8" s="98">
+      <c r="N8" s="18">
         <f t="shared" si="22"/>
         <v>0.07357323077</v>
       </c>
-      <c r="O8" s="98">
+      <c r="O8" s="18">
         <f t="shared" si="22"/>
         <v>0.09208636288</v>
       </c>
-      <c r="P8" s="98">
+      <c r="P8" s="18">
         <f t="shared" si="22"/>
         <v>0.01510132923</v>
       </c>
-      <c r="Q8" s="98">
+      <c r="Q8" s="18">
         <f t="shared" si="22"/>
         <v>0.04973576</v>
       </c>
-      <c r="R8" s="98">
+      <c r="R8" s="18">
         <f t="shared" ref="R8:V8" si="23">C8-M8</f>
         <v>0.01979254789</v>
       </c>
-      <c r="S8" s="98">
+      <c r="S8" s="18">
         <f t="shared" si="23"/>
         <v>0.004642153846</v>
       </c>
-      <c r="T8" s="98">
+      <c r="T8" s="18">
         <f t="shared" si="23"/>
         <v>0.00959363712</v>
       </c>
-      <c r="U8" s="98">
+      <c r="U8" s="18">
         <f t="shared" si="23"/>
         <v>0.004452516923</v>
       </c>
-      <c r="V8" s="98">
+      <c r="V8" s="18">
         <f t="shared" si="23"/>
         <v>0.00110424</v>
       </c>
       <c r="W8" s="4">
         <f t="shared" si="4"/>
         <v>73285.24467</v>
       </c>
       <c r="X8" s="4">
         <f t="shared" si="5"/>
         <v>66885.0384</v>
       </c>
       <c r="Y8" s="4">
         <f t="shared" si="6"/>
         <v>67489.94253</v>
       </c>
       <c r="Z8" s="4">
         <f t="shared" si="7"/>
         <v>6400.206261</v>
       </c>
-      <c r="AA8" s="119">
+      <c r="AA8" s="42">
         <f t="shared" si="8"/>
         <v>5795.30214</v>
       </c>
-      <c r="AB8" s="81">
+      <c r="AB8" s="60">
         <f t="shared" si="14"/>
         <v>0.1491729543</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4">
         <f t="shared" si="9"/>
         <v>2012</v>
       </c>
       <c r="B9" s="4">
         <f>B8+(B8*Indicators!$B$1)</f>
         <v>298658.2736</v>
       </c>
-      <c r="C9" s="98">
+      <c r="C9" s="18">
         <f t="shared" si="10"/>
         <v>0.2509784615</v>
       </c>
-      <c r="D9" s="98">
+      <c r="D9" s="18">
         <f t="shared" si="11"/>
         <v>0.07843076923</v>
       </c>
-      <c r="E9" s="98">
+      <c r="E9" s="18">
         <f t="shared" si="15"/>
         <v>0.10196</v>
       </c>
-      <c r="F9" s="98">
+      <c r="F9" s="18">
         <f t="shared" ref="F9:Q9" si="24">F$2+(($A9-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.01960769231</v>
       </c>
-      <c r="G9" s="98">
+      <c r="G9" s="18">
         <f t="shared" si="24"/>
         <v>0.05098</v>
       </c>
-      <c r="H9" s="98">
+      <c r="H9" s="18">
         <f t="shared" si="24"/>
         <v>0.2254769231</v>
       </c>
-      <c r="I9" s="98">
+      <c r="I9" s="18">
         <f t="shared" si="24"/>
         <v>0.07046153846</v>
       </c>
-      <c r="J9" s="98">
+      <c r="J9" s="18">
         <f t="shared" si="24"/>
         <v>0.0916</v>
       </c>
-      <c r="K9" s="98">
+      <c r="K9" s="18">
         <f t="shared" si="24"/>
         <v>0.01761538462</v>
       </c>
-      <c r="L9" s="98">
+      <c r="L9" s="18">
         <f t="shared" si="24"/>
         <v>0.0458</v>
       </c>
-      <c r="M9" s="98">
+      <c r="M9" s="18">
         <f t="shared" si="24"/>
         <v>0.2278871557</v>
       </c>
-      <c r="N9" s="98">
+      <c r="N9" s="18">
         <f t="shared" si="24"/>
         <v>0.07301492308</v>
       </c>
-      <c r="O9" s="98">
+      <c r="O9" s="18">
         <f t="shared" si="24"/>
         <v>0.09076742336</v>
       </c>
-      <c r="P9" s="98">
+      <c r="P9" s="18">
         <f t="shared" si="24"/>
         <v>0.01441308923</v>
       </c>
-      <c r="Q9" s="98">
+      <c r="Q9" s="18">
         <f t="shared" si="24"/>
         <v>0.04969172</v>
       </c>
-      <c r="R9" s="98">
+      <c r="R9" s="18">
         <f t="shared" ref="R9:V9" si="25">C9-M9</f>
         <v>0.02309130587</v>
       </c>
-      <c r="S9" s="98">
+      <c r="S9" s="18">
         <f t="shared" si="25"/>
         <v>0.005415846154</v>
       </c>
-      <c r="T9" s="98">
+      <c r="T9" s="18">
         <f t="shared" si="25"/>
         <v>0.01119257664</v>
       </c>
-      <c r="U9" s="98">
+      <c r="U9" s="18">
         <f t="shared" si="25"/>
         <v>0.005194603077</v>
       </c>
-      <c r="V9" s="98">
+      <c r="V9" s="18">
         <f t="shared" si="25"/>
         <v>0.00128828</v>
       </c>
       <c r="W9" s="4">
         <f t="shared" si="4"/>
         <v>74956.79403</v>
       </c>
       <c r="X9" s="4">
         <f t="shared" si="5"/>
         <v>67340.54858</v>
       </c>
       <c r="Y9" s="4">
         <f t="shared" si="6"/>
         <v>68060.38448</v>
       </c>
       <c r="Z9" s="4">
         <f t="shared" si="7"/>
         <v>7616.245451</v>
       </c>
-      <c r="AA9" s="119">
+      <c r="AA9" s="42">
         <f t="shared" si="8"/>
         <v>6896.409546</v>
       </c>
-      <c r="AB9" s="81">
+      <c r="AB9" s="60">
         <f t="shared" si="14"/>
         <v>0.1775158156</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4">
         <f t="shared" si="9"/>
         <v>2013</v>
       </c>
       <c r="B10" s="4">
         <f>B9+(B9*Indicators!$B$1)</f>
         <v>304631.4391</v>
       </c>
-      <c r="C10" s="98">
+      <c r="C10" s="18">
         <f t="shared" si="10"/>
         <v>0.2516676923</v>
       </c>
-      <c r="D10" s="98">
+      <c r="D10" s="18">
         <f t="shared" si="11"/>
         <v>0.07864615385</v>
       </c>
-      <c r="E10" s="98">
+      <c r="E10" s="18">
         <f t="shared" si="15"/>
         <v>0.10224</v>
       </c>
-      <c r="F10" s="98">
+      <c r="F10" s="18">
         <f t="shared" ref="F10:Q10" si="26">F$2+(($A10-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.01966153846</v>
       </c>
-      <c r="G10" s="98">
+      <c r="G10" s="18">
         <f t="shared" si="26"/>
         <v>0.05112</v>
       </c>
-      <c r="H10" s="98">
+      <c r="H10" s="18">
         <f t="shared" si="26"/>
         <v>0.2225230769</v>
       </c>
-      <c r="I10" s="98">
+      <c r="I10" s="18">
         <f t="shared" si="26"/>
         <v>0.06953846154</v>
       </c>
-      <c r="J10" s="98">
+      <c r="J10" s="18">
         <f t="shared" si="26"/>
         <v>0.0904</v>
       </c>
-      <c r="K10" s="98">
+      <c r="K10" s="18">
         <f t="shared" si="26"/>
         <v>0.01738461538</v>
       </c>
-      <c r="L10" s="98">
+      <c r="L10" s="18">
         <f t="shared" si="26"/>
         <v>0.0452</v>
       </c>
-      <c r="M10" s="98">
+      <c r="M10" s="18">
         <f t="shared" si="26"/>
         <v>0.2252776285</v>
       </c>
-      <c r="N10" s="98">
+      <c r="N10" s="18">
         <f t="shared" si="26"/>
         <v>0.07245661538</v>
       </c>
-      <c r="O10" s="98">
+      <c r="O10" s="18">
         <f t="shared" si="26"/>
         <v>0.08944848384</v>
       </c>
-      <c r="P10" s="98">
+      <c r="P10" s="18">
         <f t="shared" si="26"/>
         <v>0.01372484923</v>
       </c>
-      <c r="Q10" s="98">
+      <c r="Q10" s="18">
         <f t="shared" si="26"/>
         <v>0.04964768</v>
       </c>
-      <c r="R10" s="98">
+      <c r="R10" s="18">
         <f t="shared" ref="R10:V10" si="27">C10-M10</f>
         <v>0.02639006385</v>
       </c>
-      <c r="S10" s="98">
+      <c r="S10" s="18">
         <f t="shared" si="27"/>
         <v>0.006189538462</v>
       </c>
-      <c r="T10" s="98">
+      <c r="T10" s="18">
         <f t="shared" si="27"/>
         <v>0.01279151616</v>
       </c>
-      <c r="U10" s="98">
+      <c r="U10" s="18">
         <f t="shared" si="27"/>
         <v>0.005936689231</v>
       </c>
-      <c r="V10" s="98">
+      <c r="V10" s="18">
         <f t="shared" si="27"/>
         <v>0.00147232</v>
       </c>
       <c r="W10" s="4">
         <f t="shared" si="4"/>
         <v>76665.89127</v>
       </c>
       <c r="X10" s="4">
         <f t="shared" si="5"/>
         <v>67787.52515</v>
       </c>
       <c r="Y10" s="4">
         <f t="shared" si="6"/>
         <v>68626.64814</v>
       </c>
       <c r="Z10" s="4">
         <f t="shared" si="7"/>
         <v>8878.366125</v>
       </c>
-      <c r="AA10" s="119">
+      <c r="AA10" s="42">
         <f t="shared" si="8"/>
         <v>8039.243128</v>
       </c>
-      <c r="AB10" s="81">
+      <c r="AB10" s="60">
         <f t="shared" si="14"/>
         <v>0.2069327222</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4">
         <f t="shared" si="9"/>
         <v>2014</v>
       </c>
       <c r="B11" s="4">
         <f>B10+(B10*Indicators!$B$1)</f>
         <v>310724.0678</v>
       </c>
-      <c r="C11" s="98">
+      <c r="C11" s="18">
         <f t="shared" si="10"/>
         <v>0.2523569231</v>
       </c>
-      <c r="D11" s="98">
+      <c r="D11" s="18">
         <f t="shared" si="11"/>
         <v>0.07886153846</v>
       </c>
-      <c r="E11" s="98">
+      <c r="E11" s="18">
         <f t="shared" si="15"/>
         <v>0.10252</v>
       </c>
-      <c r="F11" s="98">
+      <c r="F11" s="18">
         <f t="shared" ref="F11:Q11" si="28">F$2+(($A11-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.01971538462</v>
       </c>
-      <c r="G11" s="98">
+      <c r="G11" s="18">
         <f t="shared" si="28"/>
         <v>0.05126</v>
       </c>
-      <c r="H11" s="98">
+      <c r="H11" s="18">
         <f t="shared" si="28"/>
         <v>0.2195692308</v>
       </c>
-      <c r="I11" s="98">
+      <c r="I11" s="18">
         <f t="shared" si="28"/>
         <v>0.06861538462</v>
       </c>
-      <c r="J11" s="98">
+      <c r="J11" s="18">
         <f t="shared" si="28"/>
         <v>0.0892</v>
       </c>
-      <c r="K11" s="98">
+      <c r="K11" s="18">
         <f t="shared" si="28"/>
         <v>0.01715384615</v>
       </c>
-      <c r="L11" s="98">
+      <c r="L11" s="18">
         <f t="shared" si="28"/>
         <v>0.0446</v>
       </c>
-      <c r="M11" s="98">
+      <c r="M11" s="18">
         <f t="shared" si="28"/>
         <v>0.2226681012</v>
       </c>
-      <c r="N11" s="98">
+      <c r="N11" s="18">
         <f t="shared" si="28"/>
         <v>0.07189830769</v>
       </c>
-      <c r="O11" s="98">
+      <c r="O11" s="18">
         <f t="shared" si="28"/>
         <v>0.08812954432</v>
       </c>
-      <c r="P11" s="98">
+      <c r="P11" s="18">
         <f t="shared" si="28"/>
         <v>0.01303660923</v>
       </c>
-      <c r="Q11" s="98">
+      <c r="Q11" s="18">
         <f t="shared" si="28"/>
         <v>0.04960364</v>
       </c>
-      <c r="R11" s="98">
+      <c r="R11" s="18">
         <f t="shared" ref="R11:V11" si="29">C11-M11</f>
         <v>0.02968882183</v>
       </c>
-      <c r="S11" s="98">
+      <c r="S11" s="18">
         <f t="shared" si="29"/>
         <v>0.006963230769</v>
       </c>
-      <c r="T11" s="98">
+      <c r="T11" s="18">
         <f t="shared" si="29"/>
         <v>0.01439045568</v>
       </c>
-      <c r="U11" s="98">
+      <c r="U11" s="18">
         <f t="shared" si="29"/>
         <v>0.006678775385</v>
       </c>
-      <c r="V11" s="98">
+      <c r="V11" s="18">
         <f t="shared" si="29"/>
         <v>0.00165636</v>
       </c>
       <c r="W11" s="4">
         <f t="shared" si="4"/>
         <v>78413.36969</v>
       </c>
       <c r="X11" s="4">
         <f t="shared" si="5"/>
         <v>68225.44456</v>
       </c>
       <c r="Y11" s="4">
         <f t="shared" si="6"/>
         <v>69188.3382</v>
       </c>
       <c r="Z11" s="4">
         <f t="shared" si="7"/>
         <v>10187.92513</v>
       </c>
-      <c r="AA11" s="119">
+      <c r="AA11" s="42">
         <f t="shared" si="8"/>
         <v>9225.03149</v>
       </c>
-      <c r="AB11" s="81">
+      <c r="AB11" s="60">
         <f t="shared" si="14"/>
         <v>0.2374552988</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4">
         <f t="shared" si="9"/>
         <v>2015</v>
       </c>
       <c r="B12" s="4">
         <f>B11+(B11*Indicators!$B$1)</f>
         <v>316938.5492</v>
       </c>
-      <c r="C12" s="98">
+      <c r="C12" s="18">
         <f t="shared" si="10"/>
         <v>0.2530461538</v>
       </c>
-      <c r="D12" s="98">
+      <c r="D12" s="18">
         <f t="shared" si="11"/>
         <v>0.07907692308</v>
       </c>
-      <c r="E12" s="98">
+      <c r="E12" s="18">
         <f t="shared" si="15"/>
         <v>0.1028</v>
       </c>
-      <c r="F12" s="98">
+      <c r="F12" s="18">
         <f t="shared" ref="F12:Q12" si="30">F$2+(($A12-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.01976923077</v>
       </c>
-      <c r="G12" s="98">
+      <c r="G12" s="18">
         <f t="shared" si="30"/>
         <v>0.0514</v>
       </c>
-      <c r="H12" s="98">
+      <c r="H12" s="18">
         <f t="shared" si="30"/>
         <v>0.2166153846</v>
       </c>
-      <c r="I12" s="98">
+      <c r="I12" s="18">
         <f t="shared" si="30"/>
         <v>0.06769230769</v>
       </c>
-      <c r="J12" s="98">
+      <c r="J12" s="18">
         <f t="shared" si="30"/>
         <v>0.088</v>
       </c>
-      <c r="K12" s="98">
+      <c r="K12" s="18">
         <f t="shared" si="30"/>
         <v>0.01692307692</v>
       </c>
-      <c r="L12" s="98">
+      <c r="L12" s="18">
         <f t="shared" si="30"/>
         <v>0.044</v>
       </c>
-      <c r="M12" s="98">
+      <c r="M12" s="18">
         <f t="shared" si="30"/>
         <v>0.220058574</v>
       </c>
-      <c r="N12" s="98">
+      <c r="N12" s="18">
         <f t="shared" si="30"/>
         <v>0.07134</v>
       </c>
-      <c r="O12" s="98">
+      <c r="O12" s="18">
         <f t="shared" si="30"/>
         <v>0.0868106048</v>
       </c>
-      <c r="P12" s="98">
+      <c r="P12" s="18">
         <f t="shared" si="30"/>
         <v>0.01234836923</v>
       </c>
-      <c r="Q12" s="98">
+      <c r="Q12" s="18">
         <f t="shared" si="30"/>
         <v>0.0495596</v>
       </c>
-      <c r="R12" s="98">
+      <c r="R12" s="18">
         <f t="shared" ref="R12:V12" si="31">C12-M12</f>
         <v>0.03298757982</v>
       </c>
-      <c r="S12" s="98">
+      <c r="S12" s="18">
         <f t="shared" si="31"/>
         <v>0.007736923077</v>
       </c>
-      <c r="T12" s="98">
+      <c r="T12" s="18">
         <f t="shared" si="31"/>
         <v>0.0159893952</v>
       </c>
-      <c r="U12" s="98">
+      <c r="U12" s="18">
         <f t="shared" si="31"/>
         <v>0.007420861538</v>
       </c>
-      <c r="V12" s="98">
+      <c r="V12" s="18">
         <f t="shared" si="31"/>
         <v>0.0018404</v>
       </c>
       <c r="W12" s="4">
         <f t="shared" si="4"/>
         <v>80200.08088</v>
       </c>
       <c r="X12" s="4">
         <f t="shared" si="5"/>
         <v>68653.76573</v>
       </c>
       <c r="Y12" s="4">
         <f t="shared" si="6"/>
         <v>69745.04519</v>
       </c>
       <c r="Z12" s="4">
         <f t="shared" si="7"/>
         <v>11546.31515</v>
       </c>
-      <c r="AA12" s="119">
+      <c r="AA12" s="42">
         <f t="shared" si="8"/>
         <v>10455.03569</v>
       </c>
-      <c r="AB12" s="81">
+      <c r="AB12" s="60">
         <f t="shared" si="14"/>
         <v>0.2691160053</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4">
         <f t="shared" si="9"/>
         <v>2016</v>
       </c>
       <c r="B13" s="4">
         <f>B12+(B12*Indicators!$B$1)</f>
         <v>323277.3202</v>
       </c>
-      <c r="C13" s="98">
+      <c r="C13" s="18">
         <f t="shared" si="10"/>
         <v>0.2537353846</v>
       </c>
-      <c r="D13" s="98">
+      <c r="D13" s="18">
         <f t="shared" si="11"/>
         <v>0.07929230769</v>
       </c>
-      <c r="E13" s="98">
+      <c r="E13" s="18">
         <f t="shared" si="15"/>
         <v>0.10308</v>
       </c>
-      <c r="F13" s="98">
+      <c r="F13" s="18">
         <f t="shared" ref="F13:Q13" si="32">F$2+(($A13-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.01982307692</v>
       </c>
-      <c r="G13" s="98">
+      <c r="G13" s="18">
         <f t="shared" si="32"/>
         <v>0.05154</v>
       </c>
-      <c r="H13" s="98">
+      <c r="H13" s="18">
         <f t="shared" si="32"/>
         <v>0.2136615385</v>
       </c>
-      <c r="I13" s="98">
+      <c r="I13" s="18">
         <f t="shared" si="32"/>
         <v>0.06676923077</v>
       </c>
-      <c r="J13" s="98">
+      <c r="J13" s="18">
         <f t="shared" si="32"/>
         <v>0.0868</v>
       </c>
-      <c r="K13" s="98">
+      <c r="K13" s="18">
         <f t="shared" si="32"/>
         <v>0.01669230769</v>
       </c>
-      <c r="L13" s="98">
+      <c r="L13" s="18">
         <f t="shared" si="32"/>
         <v>0.0434</v>
       </c>
-      <c r="M13" s="98">
+      <c r="M13" s="18">
         <f t="shared" si="32"/>
         <v>0.2174490468</v>
       </c>
-      <c r="N13" s="98">
+      <c r="N13" s="18">
         <f t="shared" si="32"/>
         <v>0.07078169231</v>
       </c>
-      <c r="O13" s="98">
+      <c r="O13" s="18">
         <f t="shared" si="32"/>
         <v>0.08549166528</v>
       </c>
-      <c r="P13" s="98">
+      <c r="P13" s="18">
         <f t="shared" si="32"/>
         <v>0.01166012923</v>
       </c>
-      <c r="Q13" s="98">
+      <c r="Q13" s="18">
         <f t="shared" si="32"/>
         <v>0.04951556</v>
       </c>
-      <c r="R13" s="98">
+      <c r="R13" s="18">
         <f t="shared" ref="R13:V13" si="33">C13-M13</f>
         <v>0.0362863378</v>
       </c>
-      <c r="S13" s="98">
+      <c r="S13" s="18">
         <f t="shared" si="33"/>
         <v>0.008510615385</v>
       </c>
-      <c r="T13" s="98">
+      <c r="T13" s="18">
         <f t="shared" si="33"/>
         <v>0.01758833472</v>
       </c>
-      <c r="U13" s="98">
+      <c r="U13" s="18">
         <f t="shared" si="33"/>
         <v>0.008162947692</v>
       </c>
-      <c r="V13" s="98">
+      <c r="V13" s="18">
         <f t="shared" si="33"/>
         <v>0.00202444</v>
       </c>
       <c r="W13" s="4">
         <f t="shared" si="4"/>
         <v>82026.89517</v>
       </c>
       <c r="X13" s="4">
         <f t="shared" si="5"/>
         <v>69071.92958</v>
       </c>
       <c r="Y13" s="4">
         <f t="shared" si="6"/>
         <v>70296.34513</v>
       </c>
       <c r="Z13" s="4">
         <f t="shared" si="7"/>
         <v>12954.96559</v>
       </c>
-      <c r="AA13" s="119">
+      <c r="AA13" s="42">
         <f t="shared" si="8"/>
         <v>11730.55004</v>
       </c>
-      <c r="AB13" s="81">
+      <c r="AB13" s="60">
         <f t="shared" si="14"/>
         <v>0.3019481579</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4">
         <f t="shared" si="9"/>
         <v>2017</v>
       </c>
       <c r="B14" s="4">
         <f>B13+(B13*Indicators!$B$1)</f>
         <v>329742.8666</v>
       </c>
-      <c r="C14" s="98">
+      <c r="C14" s="18">
         <f t="shared" si="10"/>
         <v>0.2544246154</v>
       </c>
-      <c r="D14" s="98">
+      <c r="D14" s="18">
         <f t="shared" si="11"/>
         <v>0.07950769231</v>
       </c>
-      <c r="E14" s="98">
+      <c r="E14" s="18">
         <f t="shared" si="15"/>
         <v>0.10336</v>
       </c>
-      <c r="F14" s="98">
+      <c r="F14" s="18">
         <f t="shared" ref="F14:Q14" si="34">F$2+(($A14-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.01987692308</v>
       </c>
-      <c r="G14" s="98">
+      <c r="G14" s="18">
         <f t="shared" si="34"/>
         <v>0.05168</v>
       </c>
-      <c r="H14" s="98">
+      <c r="H14" s="18">
         <f t="shared" si="34"/>
         <v>0.2107076923</v>
       </c>
-      <c r="I14" s="98">
+      <c r="I14" s="18">
         <f t="shared" si="34"/>
         <v>0.06584615385</v>
       </c>
-      <c r="J14" s="98">
+      <c r="J14" s="18">
         <f t="shared" si="34"/>
         <v>0.0856</v>
       </c>
-      <c r="K14" s="98">
+      <c r="K14" s="18">
         <f t="shared" si="34"/>
         <v>0.01646153846</v>
       </c>
-      <c r="L14" s="98">
+      <c r="L14" s="18">
         <f t="shared" si="34"/>
         <v>0.0428</v>
       </c>
-      <c r="M14" s="98">
+      <c r="M14" s="18">
         <f t="shared" si="34"/>
         <v>0.2148395196</v>
       </c>
-      <c r="N14" s="98">
+      <c r="N14" s="18">
         <f t="shared" si="34"/>
         <v>0.07022338462</v>
       </c>
-      <c r="O14" s="98">
+      <c r="O14" s="18">
         <f t="shared" si="34"/>
         <v>0.08417272576</v>
       </c>
-      <c r="P14" s="98">
+      <c r="P14" s="18">
         <f t="shared" si="34"/>
         <v>0.01097188923</v>
       </c>
-      <c r="Q14" s="98">
+      <c r="Q14" s="18">
         <f t="shared" si="34"/>
         <v>0.04947152</v>
       </c>
-      <c r="R14" s="98">
+      <c r="R14" s="18">
         <f t="shared" ref="R14:V14" si="35">C14-M14</f>
         <v>0.03958509578</v>
       </c>
-      <c r="S14" s="98">
+      <c r="S14" s="18">
         <f t="shared" si="35"/>
         <v>0.009284307692</v>
       </c>
-      <c r="T14" s="98">
+      <c r="T14" s="18">
         <f t="shared" si="35"/>
         <v>0.01918727424</v>
       </c>
-      <c r="U14" s="98">
+      <c r="U14" s="18">
         <f t="shared" si="35"/>
         <v>0.008905033846</v>
       </c>
-      <c r="V14" s="98">
+      <c r="V14" s="18">
         <f t="shared" si="35"/>
         <v>0.00220848</v>
       </c>
       <c r="W14" s="4">
         <f t="shared" si="4"/>
         <v>83894.70201</v>
       </c>
       <c r="X14" s="4">
         <f t="shared" si="5"/>
         <v>69479.35847</v>
       </c>
       <c r="Y14" s="4">
         <f t="shared" si="6"/>
         <v>70841.79905</v>
       </c>
       <c r="Z14" s="4">
         <f t="shared" si="7"/>
         <v>14415.34353</v>
       </c>
-      <c r="AA14" s="119">
+      <c r="AA14" s="42">
         <f t="shared" si="8"/>
         <v>13052.90296</v>
       </c>
-      <c r="AB14" s="81">
+      <c r="AB14" s="60">
         <f t="shared" si="14"/>
         <v>0.3359859502</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4">
         <f t="shared" si="9"/>
         <v>2018</v>
       </c>
       <c r="B15" s="4">
         <f>B14+(B14*Indicators!$B$1)</f>
         <v>336337.7239</v>
       </c>
-      <c r="C15" s="98">
+      <c r="C15" s="18">
         <f t="shared" si="10"/>
         <v>0.2551138462</v>
       </c>
-      <c r="D15" s="98">
+      <c r="D15" s="18">
         <f t="shared" si="11"/>
         <v>0.07972307692</v>
       </c>
-      <c r="E15" s="98">
+      <c r="E15" s="18">
         <f t="shared" si="15"/>
         <v>0.10364</v>
       </c>
-      <c r="F15" s="98">
+      <c r="F15" s="18">
         <f t="shared" ref="F15:Q15" si="36">F$2+(($A15-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.01993076923</v>
       </c>
-      <c r="G15" s="98">
+      <c r="G15" s="18">
         <f t="shared" si="36"/>
         <v>0.05182</v>
       </c>
-      <c r="H15" s="98">
+      <c r="H15" s="18">
         <f t="shared" si="36"/>
         <v>0.2077538462</v>
       </c>
-      <c r="I15" s="98">
+      <c r="I15" s="18">
         <f t="shared" si="36"/>
         <v>0.06492307692</v>
       </c>
-      <c r="J15" s="98">
+      <c r="J15" s="18">
         <f t="shared" si="36"/>
         <v>0.0844</v>
       </c>
-      <c r="K15" s="98">
+      <c r="K15" s="18">
         <f t="shared" si="36"/>
         <v>0.01623076923</v>
       </c>
-      <c r="L15" s="98">
+      <c r="L15" s="18">
         <f t="shared" si="36"/>
         <v>0.0422</v>
       </c>
-      <c r="M15" s="98">
+      <c r="M15" s="18">
         <f t="shared" si="36"/>
         <v>0.2122299924</v>
       </c>
-      <c r="N15" s="98">
+      <c r="N15" s="18">
         <f t="shared" si="36"/>
         <v>0.06966507692</v>
       </c>
-      <c r="O15" s="98">
+      <c r="O15" s="18">
         <f t="shared" si="36"/>
         <v>0.08285378624</v>
       </c>
-      <c r="P15" s="98">
+      <c r="P15" s="18">
         <f t="shared" si="36"/>
         <v>0.01028364923</v>
       </c>
-      <c r="Q15" s="98">
+      <c r="Q15" s="18">
         <f t="shared" si="36"/>
         <v>0.04942748</v>
       </c>
-      <c r="R15" s="98">
+      <c r="R15" s="18">
         <f t="shared" ref="R15:V15" si="37">C15-M15</f>
         <v>0.04288385376</v>
       </c>
-      <c r="S15" s="98">
+      <c r="S15" s="18">
         <f t="shared" si="37"/>
         <v>0.010058</v>
       </c>
-      <c r="T15" s="98">
+      <c r="T15" s="18">
         <f t="shared" si="37"/>
         <v>0.02078621376</v>
       </c>
-      <c r="U15" s="98">
+      <c r="U15" s="18">
         <f t="shared" si="37"/>
         <v>0.00964712</v>
       </c>
-      <c r="V15" s="98">
+      <c r="V15" s="18">
         <f t="shared" si="37"/>
         <v>0.00239252</v>
       </c>
       <c r="W15" s="4">
         <f t="shared" si="4"/>
         <v>85804.41036</v>
       </c>
       <c r="X15" s="4">
         <f t="shared" si="5"/>
         <v>69875.45575</v>
       </c>
       <c r="Y15" s="4">
         <f t="shared" si="6"/>
         <v>71380.95259</v>
       </c>
       <c r="Z15" s="4">
         <f t="shared" si="7"/>
         <v>15928.9546</v>
       </c>
-      <c r="AA15" s="119">
+      <c r="AA15" s="42">
         <f t="shared" si="8"/>
         <v>14423.45777</v>
       </c>
-      <c r="AB15" s="81">
+      <c r="AB15" s="60">
         <f t="shared" si="14"/>
         <v>0.371264475</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4">
         <f t="shared" si="9"/>
         <v>2019</v>
       </c>
       <c r="B16" s="4">
         <f>B15+(B15*Indicators!$B$1)</f>
         <v>343064.4784</v>
       </c>
-      <c r="C16" s="98">
+      <c r="C16" s="18">
         <f t="shared" si="10"/>
         <v>0.2558030769</v>
       </c>
-      <c r="D16" s="98">
+      <c r="D16" s="18">
         <f t="shared" si="11"/>
         <v>0.07993846154</v>
       </c>
-      <c r="E16" s="98">
+      <c r="E16" s="18">
         <f t="shared" si="15"/>
         <v>0.10392</v>
       </c>
-      <c r="F16" s="98">
+      <c r="F16" s="18">
         <f t="shared" ref="F16:Q16" si="38">F$2+(($A16-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.01998461538</v>
       </c>
-      <c r="G16" s="98">
+      <c r="G16" s="18">
         <f t="shared" si="38"/>
         <v>0.05196</v>
       </c>
-      <c r="H16" s="98">
+      <c r="H16" s="18">
         <f t="shared" si="38"/>
         <v>0.2048</v>
       </c>
-      <c r="I16" s="98">
+      <c r="I16" s="18">
         <f t="shared" si="38"/>
         <v>0.064</v>
       </c>
-      <c r="J16" s="98">
+      <c r="J16" s="18">
         <f t="shared" si="38"/>
         <v>0.0832</v>
       </c>
-      <c r="K16" s="98">
+      <c r="K16" s="18">
         <f t="shared" si="38"/>
         <v>0.016</v>
       </c>
-      <c r="L16" s="98">
+      <c r="L16" s="18">
         <f t="shared" si="38"/>
         <v>0.0416</v>
       </c>
-      <c r="M16" s="98">
+      <c r="M16" s="18">
         <f t="shared" si="38"/>
         <v>0.2096204652</v>
       </c>
-      <c r="N16" s="98">
+      <c r="N16" s="18">
         <f t="shared" si="38"/>
         <v>0.06910676923</v>
       </c>
-      <c r="O16" s="98">
+      <c r="O16" s="18">
         <f t="shared" si="38"/>
         <v>0.08153484672</v>
       </c>
-      <c r="P16" s="98">
+      <c r="P16" s="18">
         <f t="shared" si="38"/>
         <v>0.009595409231</v>
       </c>
-      <c r="Q16" s="98">
+      <c r="Q16" s="18">
         <f t="shared" si="38"/>
         <v>0.04938344</v>
       </c>
-      <c r="R16" s="98">
+      <c r="R16" s="18">
         <f t="shared" ref="R16:V16" si="39">C16-M16</f>
         <v>0.04618261174</v>
       </c>
-      <c r="S16" s="98">
+      <c r="S16" s="18">
         <f t="shared" si="39"/>
         <v>0.01083169231</v>
       </c>
-      <c r="T16" s="98">
+      <c r="T16" s="18">
         <f t="shared" si="39"/>
         <v>0.02238515328</v>
       </c>
-      <c r="U16" s="98">
+      <c r="U16" s="18">
         <f t="shared" si="39"/>
         <v>0.01038920615</v>
       </c>
-      <c r="V16" s="98">
+      <c r="V16" s="18">
         <f t="shared" si="39"/>
         <v>0.00257656</v>
       </c>
       <c r="W16" s="4">
         <f t="shared" si="4"/>
         <v>87756.94916</v>
       </c>
       <c r="X16" s="4">
         <f t="shared" si="5"/>
         <v>70259.60518</v>
       </c>
       <c r="Y16" s="4">
         <f t="shared" si="6"/>
         <v>71913.33555</v>
       </c>
       <c r="Z16" s="4">
         <f t="shared" si="7"/>
         <v>17497.34398</v>
       </c>
-      <c r="AA16" s="119">
+      <c r="AA16" s="42">
         <f t="shared" si="8"/>
         <v>15843.61361</v>
       </c>
-      <c r="AB16" s="81">
+      <c r="AB16" s="60">
         <f t="shared" si="14"/>
         <v>0.4078197464</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4">
         <f t="shared" si="9"/>
         <v>2020</v>
       </c>
       <c r="B17" s="4">
         <f>B16+(B16*Indicators!$B$1)</f>
         <v>349925.768</v>
       </c>
-      <c r="C17" s="98">
+      <c r="C17" s="18">
         <f t="shared" si="10"/>
         <v>0.2564923077</v>
       </c>
-      <c r="D17" s="98">
+      <c r="D17" s="18">
         <f t="shared" si="11"/>
         <v>0.08015384615</v>
       </c>
-      <c r="E17" s="98">
+      <c r="E17" s="18">
         <f t="shared" si="15"/>
         <v>0.1042</v>
       </c>
-      <c r="F17" s="98">
+      <c r="F17" s="18">
         <f t="shared" ref="F17:Q17" si="40">F$2+(($A17-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.02003846154</v>
       </c>
-      <c r="G17" s="98">
+      <c r="G17" s="18">
         <f t="shared" si="40"/>
         <v>0.0521</v>
       </c>
-      <c r="H17" s="98">
+      <c r="H17" s="18">
         <f t="shared" si="40"/>
         <v>0.2018461538</v>
       </c>
-      <c r="I17" s="98">
+      <c r="I17" s="18">
         <f t="shared" si="40"/>
         <v>0.06307692308</v>
       </c>
-      <c r="J17" s="98">
+      <c r="J17" s="18">
         <f t="shared" si="40"/>
         <v>0.082</v>
       </c>
-      <c r="K17" s="98">
+      <c r="K17" s="18">
         <f t="shared" si="40"/>
         <v>0.01576923077</v>
       </c>
-      <c r="L17" s="98">
+      <c r="L17" s="18">
         <f t="shared" si="40"/>
         <v>0.041</v>
       </c>
-      <c r="M17" s="98">
+      <c r="M17" s="18">
         <f t="shared" si="40"/>
         <v>0.207010938</v>
       </c>
-      <c r="N17" s="98">
+      <c r="N17" s="18">
         <f t="shared" si="40"/>
         <v>0.06854846154</v>
       </c>
-      <c r="O17" s="98">
+      <c r="O17" s="18">
         <f t="shared" si="40"/>
         <v>0.0802159072</v>
       </c>
-      <c r="P17" s="98">
+      <c r="P17" s="18">
         <f t="shared" si="40"/>
         <v>0.008907169231</v>
       </c>
-      <c r="Q17" s="98">
+      <c r="Q17" s="18">
         <f t="shared" si="40"/>
         <v>0.0493394</v>
       </c>
-      <c r="R17" s="98">
+      <c r="R17" s="18">
         <f t="shared" ref="R17:V17" si="41">C17-M17</f>
         <v>0.04948136972</v>
       </c>
-      <c r="S17" s="98">
+      <c r="S17" s="18">
         <f t="shared" si="41"/>
         <v>0.01160538462</v>
       </c>
-      <c r="T17" s="98">
+      <c r="T17" s="18">
         <f t="shared" si="41"/>
         <v>0.0239840928</v>
       </c>
-      <c r="U17" s="98">
+      <c r="U17" s="18">
         <f t="shared" si="41"/>
         <v>0.01113129231</v>
       </c>
-      <c r="V17" s="98">
+      <c r="V17" s="18">
         <f t="shared" si="41"/>
         <v>0.0027606</v>
       </c>
       <c r="W17" s="4">
         <f t="shared" si="4"/>
         <v>89753.26775</v>
       </c>
       <c r="X17" s="4">
         <f t="shared" si="5"/>
         <v>70631.1704</v>
       </c>
       <c r="Y17" s="4">
         <f t="shared" si="6"/>
         <v>72438.46145</v>
       </c>
       <c r="Z17" s="4">
         <f t="shared" si="7"/>
         <v>19122.09735</v>
       </c>
-      <c r="AA17" s="119">
+      <c r="AA17" s="42">
         <f t="shared" si="8"/>
         <v>17314.8063</v>
       </c>
-      <c r="AB17" s="81">
+      <c r="AB17" s="60">
         <f t="shared" si="14"/>
         <v>0.4456887229</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4">
         <f t="shared" si="9"/>
         <v>2021</v>
       </c>
       <c r="B18" s="4">
         <f>B17+(B17*Indicators!$B$1)</f>
         <v>356924.2833</v>
       </c>
-      <c r="C18" s="98">
+      <c r="C18" s="18">
         <f t="shared" si="10"/>
         <v>0.2571815385</v>
       </c>
-      <c r="D18" s="98">
+      <c r="D18" s="18">
         <f t="shared" si="11"/>
         <v>0.08036923077</v>
       </c>
-      <c r="E18" s="98">
+      <c r="E18" s="18">
         <f t="shared" si="15"/>
         <v>0.10448</v>
       </c>
-      <c r="F18" s="98">
+      <c r="F18" s="18">
         <f t="shared" ref="F18:Q18" si="42">F$2+(($A18-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.02009230769</v>
       </c>
-      <c r="G18" s="98">
+      <c r="G18" s="18">
         <f t="shared" si="42"/>
         <v>0.05224</v>
       </c>
-      <c r="H18" s="98">
+      <c r="H18" s="18">
         <f t="shared" si="42"/>
         <v>0.1988923077</v>
       </c>
-      <c r="I18" s="98">
+      <c r="I18" s="18">
         <f t="shared" si="42"/>
         <v>0.06215384615</v>
       </c>
-      <c r="J18" s="98">
+      <c r="J18" s="18">
         <f t="shared" si="42"/>
         <v>0.0808</v>
       </c>
-      <c r="K18" s="98">
+      <c r="K18" s="18">
         <f t="shared" si="42"/>
         <v>0.01553846154</v>
       </c>
-      <c r="L18" s="98">
+      <c r="L18" s="18">
         <f t="shared" si="42"/>
         <v>0.0404</v>
       </c>
-      <c r="M18" s="98">
+      <c r="M18" s="18">
         <f t="shared" si="42"/>
         <v>0.2044014108</v>
       </c>
-      <c r="N18" s="98">
+      <c r="N18" s="18">
         <f t="shared" si="42"/>
         <v>0.06799015385</v>
       </c>
-      <c r="O18" s="98">
+      <c r="O18" s="18">
         <f t="shared" si="42"/>
         <v>0.07889696768</v>
       </c>
-      <c r="P18" s="98">
+      <c r="P18" s="18">
         <f t="shared" si="42"/>
         <v>0.008218929231</v>
       </c>
-      <c r="Q18" s="98">
+      <c r="Q18" s="18">
         <f t="shared" si="42"/>
         <v>0.04929536</v>
       </c>
-      <c r="R18" s="98">
+      <c r="R18" s="18">
         <f t="shared" ref="R18:V18" si="43">C18-M18</f>
         <v>0.0527801277</v>
       </c>
-      <c r="S18" s="98">
+      <c r="S18" s="18">
         <f t="shared" si="43"/>
         <v>0.01237907692</v>
       </c>
-      <c r="T18" s="98">
+      <c r="T18" s="18">
         <f t="shared" si="43"/>
         <v>0.02558303232</v>
       </c>
-      <c r="U18" s="98">
+      <c r="U18" s="18">
         <f t="shared" si="43"/>
         <v>0.01187337846</v>
       </c>
-      <c r="V18" s="98">
+      <c r="V18" s="18">
         <f t="shared" si="43"/>
         <v>0.00294464</v>
       </c>
       <c r="W18" s="4">
         <f t="shared" si="4"/>
         <v>91794.3363</v>
       </c>
       <c r="X18" s="4">
         <f t="shared" si="5"/>
         <v>70989.49438</v>
       </c>
       <c r="Y18" s="4">
         <f t="shared" si="6"/>
         <v>72955.82704</v>
       </c>
       <c r="Z18" s="4">
         <f t="shared" si="7"/>
         <v>20804.84192</v>
       </c>
-      <c r="AA18" s="119">
+      <c r="AA18" s="42">
         <f t="shared" si="8"/>
         <v>18838.50925</v>
       </c>
-      <c r="AB18" s="81">
+      <c r="AB18" s="60">
         <f t="shared" si="14"/>
         <v>0.4849093305</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="4">
         <f t="shared" si="9"/>
         <v>2022</v>
       </c>
       <c r="B19" s="4">
         <f>B18+(B18*Indicators!$B$1)</f>
         <v>364062.769</v>
       </c>
-      <c r="C19" s="98">
+      <c r="C19" s="18">
         <f t="shared" si="10"/>
         <v>0.2578707692</v>
       </c>
-      <c r="D19" s="98">
+      <c r="D19" s="18">
         <f t="shared" si="11"/>
         <v>0.08058461538</v>
       </c>
-      <c r="E19" s="98">
+      <c r="E19" s="18">
         <f t="shared" si="15"/>
         <v>0.10476</v>
       </c>
-      <c r="F19" s="98">
+      <c r="F19" s="18">
         <f t="shared" ref="F19:Q19" si="44">F$2+(($A19-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.02014615385</v>
       </c>
-      <c r="G19" s="98">
+      <c r="G19" s="18">
         <f t="shared" si="44"/>
         <v>0.05238</v>
       </c>
-      <c r="H19" s="98">
+      <c r="H19" s="18">
         <f t="shared" si="44"/>
         <v>0.1959384615</v>
       </c>
-      <c r="I19" s="98">
+      <c r="I19" s="18">
         <f t="shared" si="44"/>
         <v>0.06123076923</v>
       </c>
-      <c r="J19" s="98">
+      <c r="J19" s="18">
         <f t="shared" si="44"/>
         <v>0.0796</v>
       </c>
-      <c r="K19" s="98">
+      <c r="K19" s="18">
         <f t="shared" si="44"/>
         <v>0.01530769231</v>
       </c>
-      <c r="L19" s="98">
+      <c r="L19" s="18">
         <f t="shared" si="44"/>
         <v>0.0398</v>
       </c>
-      <c r="M19" s="98">
+      <c r="M19" s="18">
         <f t="shared" si="44"/>
         <v>0.2017918835</v>
       </c>
-      <c r="N19" s="98">
+      <c r="N19" s="18">
         <f t="shared" si="44"/>
         <v>0.06743184615</v>
       </c>
-      <c r="O19" s="98">
+      <c r="O19" s="18">
         <f t="shared" si="44"/>
         <v>0.07757802816</v>
       </c>
-      <c r="P19" s="98">
+      <c r="P19" s="18">
         <f t="shared" si="44"/>
         <v>0.007530689231</v>
       </c>
-      <c r="Q19" s="98">
+      <c r="Q19" s="18">
         <f t="shared" si="44"/>
         <v>0.04925132</v>
       </c>
-      <c r="R19" s="98">
+      <c r="R19" s="18">
         <f t="shared" ref="R19:V19" si="45">C19-M19</f>
         <v>0.05607888569</v>
       </c>
-      <c r="S19" s="98">
+      <c r="S19" s="18">
         <f t="shared" si="45"/>
         <v>0.01315276923</v>
       </c>
-      <c r="T19" s="98">
+      <c r="T19" s="18">
         <f t="shared" si="45"/>
         <v>0.02718197184</v>
       </c>
-      <c r="U19" s="98">
+      <c r="U19" s="18">
         <f t="shared" si="45"/>
         <v>0.01261546462</v>
       </c>
-      <c r="V19" s="98">
+      <c r="V19" s="18">
         <f t="shared" si="45"/>
         <v>0.00312868</v>
       </c>
       <c r="W19" s="4">
         <f t="shared" si="4"/>
         <v>93881.14629</v>
       </c>
       <c r="X19" s="4">
         <f t="shared" si="5"/>
         <v>71333.89886</v>
       </c>
       <c r="Y19" s="4">
         <f t="shared" si="6"/>
         <v>73464.91188</v>
       </c>
       <c r="Z19" s="4">
         <f t="shared" si="7"/>
         <v>22547.24743</v>
       </c>
-      <c r="AA19" s="119">
+      <c r="AA19" s="42">
         <f t="shared" si="8"/>
         <v>20416.2344</v>
       </c>
-      <c r="AB19" s="81">
+      <c r="AB19" s="60">
         <f t="shared" si="14"/>
         <v>0.5255204869</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="4">
         <f t="shared" si="9"/>
         <v>2023</v>
       </c>
       <c r="B20" s="4">
         <f>B19+(B19*Indicators!$B$1)</f>
         <v>371344.0244</v>
       </c>
-      <c r="C20" s="98">
+      <c r="C20" s="18">
         <f t="shared" si="10"/>
         <v>0.25856</v>
       </c>
-      <c r="D20" s="98">
+      <c r="D20" s="18">
         <f t="shared" si="11"/>
         <v>0.0808</v>
       </c>
-      <c r="E20" s="98">
+      <c r="E20" s="18">
         <f t="shared" si="15"/>
         <v>0.10504</v>
       </c>
-      <c r="F20" s="98">
+      <c r="F20" s="18">
         <f t="shared" ref="F20:Q20" si="46">F$2+(($A20-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.0202</v>
       </c>
-      <c r="G20" s="98">
+      <c r="G20" s="18">
         <f t="shared" si="46"/>
         <v>0.05252</v>
       </c>
-      <c r="H20" s="98">
+      <c r="H20" s="18">
         <f t="shared" si="46"/>
         <v>0.1929846154</v>
       </c>
-      <c r="I20" s="98">
+      <c r="I20" s="18">
         <f t="shared" si="46"/>
         <v>0.06030769231</v>
       </c>
-      <c r="J20" s="98">
+      <c r="J20" s="18">
         <f t="shared" si="46"/>
         <v>0.0784</v>
       </c>
-      <c r="K20" s="98">
+      <c r="K20" s="18">
         <f t="shared" si="46"/>
         <v>0.01507692308</v>
       </c>
-      <c r="L20" s="98">
+      <c r="L20" s="18">
         <f t="shared" si="46"/>
         <v>0.0392</v>
       </c>
-      <c r="M20" s="98">
+      <c r="M20" s="18">
         <f t="shared" si="46"/>
         <v>0.1991823563</v>
       </c>
-      <c r="N20" s="98">
+      <c r="N20" s="18">
         <f t="shared" si="46"/>
         <v>0.06687353846</v>
       </c>
-      <c r="O20" s="98">
+      <c r="O20" s="18">
         <f t="shared" si="46"/>
         <v>0.07625908864</v>
       </c>
-      <c r="P20" s="98">
+      <c r="P20" s="18">
         <f t="shared" si="46"/>
         <v>0.006842449231</v>
       </c>
-      <c r="Q20" s="98">
+      <c r="Q20" s="18">
         <f t="shared" si="46"/>
         <v>0.04920728</v>
       </c>
-      <c r="R20" s="98">
+      <c r="R20" s="18">
         <f t="shared" ref="R20:V20" si="47">C20-M20</f>
         <v>0.05937764367</v>
       </c>
-      <c r="S20" s="98">
+      <c r="S20" s="18">
         <f t="shared" si="47"/>
         <v>0.01392646154</v>
       </c>
-      <c r="T20" s="98">
+      <c r="T20" s="18">
         <f t="shared" si="47"/>
         <v>0.02878091136</v>
       </c>
-      <c r="U20" s="98">
+      <c r="U20" s="18">
         <f t="shared" si="47"/>
         <v>0.01335755077</v>
       </c>
-      <c r="V20" s="98">
+      <c r="V20" s="18">
         <f t="shared" si="47"/>
         <v>0.00331272</v>
       </c>
       <c r="W20" s="4">
         <f t="shared" si="4"/>
         <v>96014.71094</v>
       </c>
       <c r="X20" s="4">
         <f t="shared" si="5"/>
         <v>71663.68372</v>
       </c>
       <c r="Y20" s="4">
         <f t="shared" si="6"/>
         <v>73965.17778</v>
       </c>
       <c r="Z20" s="4">
         <f t="shared" si="7"/>
         <v>24351.02722</v>
       </c>
-      <c r="AA20" s="119">
+      <c r="AA20" s="42">
         <f t="shared" si="8"/>
         <v>22049.53316</v>
       </c>
-      <c r="AB20" s="81">
+      <c r="AB20" s="60">
         <f t="shared" si="14"/>
         <v>0.5675621258</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="4">
         <f t="shared" si="9"/>
         <v>2024</v>
       </c>
       <c r="B21" s="4">
         <f>B20+(B20*Indicators!$B$1)</f>
         <v>378770.9049</v>
       </c>
-      <c r="C21" s="98">
+      <c r="C21" s="18">
         <f t="shared" si="10"/>
         <v>0.2592492308</v>
       </c>
-      <c r="D21" s="98">
+      <c r="D21" s="18">
         <f t="shared" si="11"/>
         <v>0.08101538462</v>
       </c>
-      <c r="E21" s="98">
+      <c r="E21" s="18">
         <f t="shared" si="15"/>
         <v>0.10532</v>
       </c>
-      <c r="F21" s="98">
+      <c r="F21" s="18">
         <f t="shared" ref="F21:Q21" si="48">F$2+(($A21-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.02025384615</v>
       </c>
-      <c r="G21" s="98">
+      <c r="G21" s="18">
         <f t="shared" si="48"/>
         <v>0.05266</v>
       </c>
-      <c r="H21" s="98">
+      <c r="H21" s="18">
         <f t="shared" si="48"/>
         <v>0.1900307692</v>
       </c>
-      <c r="I21" s="98">
+      <c r="I21" s="18">
         <f t="shared" si="48"/>
         <v>0.05938461538</v>
       </c>
-      <c r="J21" s="98">
+      <c r="J21" s="18">
         <f t="shared" si="48"/>
         <v>0.0772</v>
       </c>
-      <c r="K21" s="98">
+      <c r="K21" s="18">
         <f t="shared" si="48"/>
         <v>0.01484615385</v>
       </c>
-      <c r="L21" s="98">
+      <c r="L21" s="18">
         <f t="shared" si="48"/>
         <v>0.0386</v>
       </c>
-      <c r="M21" s="98">
+      <c r="M21" s="18">
         <f t="shared" si="48"/>
         <v>0.1965728291</v>
       </c>
-      <c r="N21" s="98">
+      <c r="N21" s="18">
         <f t="shared" si="48"/>
         <v>0.06631523077</v>
       </c>
-      <c r="O21" s="98">
+      <c r="O21" s="18">
         <f t="shared" si="48"/>
         <v>0.07494014912</v>
       </c>
-      <c r="P21" s="98">
+      <c r="P21" s="18">
         <f t="shared" si="48"/>
         <v>0.006154209231</v>
       </c>
-      <c r="Q21" s="98">
+      <c r="Q21" s="18">
         <f t="shared" si="48"/>
         <v>0.04916324</v>
       </c>
-      <c r="R21" s="98">
+      <c r="R21" s="18">
         <f t="shared" ref="R21:V21" si="49">C21-M21</f>
         <v>0.06267640165</v>
       </c>
-      <c r="S21" s="98">
+      <c r="S21" s="18">
         <f t="shared" si="49"/>
         <v>0.01470015385</v>
       </c>
-      <c r="T21" s="98">
+      <c r="T21" s="18">
         <f t="shared" si="49"/>
         <v>0.03037985088</v>
       </c>
-      <c r="U21" s="98">
+      <c r="U21" s="18">
         <f t="shared" si="49"/>
         <v>0.01409963692</v>
       </c>
-      <c r="V21" s="98">
+      <c r="V21" s="18">
         <f t="shared" si="49"/>
         <v>0.00349676</v>
       </c>
       <c r="W21" s="4">
         <f t="shared" si="4"/>
         <v>98196.06572</v>
       </c>
       <c r="X21" s="4">
         <f t="shared" si="5"/>
         <v>71978.12641</v>
       </c>
       <c r="Y21" s="4">
         <f t="shared" si="6"/>
         <v>74456.06836</v>
       </c>
       <c r="Z21" s="4">
         <f t="shared" si="7"/>
         <v>26217.93931</v>
       </c>
-      <c r="AA21" s="119">
+      <c r="AA21" s="42">
         <f t="shared" si="8"/>
         <v>23739.99737</v>
       </c>
-      <c r="AB21" s="81">
+      <c r="AB21" s="60">
         <f t="shared" si="14"/>
         <v>0.6110752222</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="4">
         <f t="shared" si="9"/>
         <v>2025</v>
       </c>
       <c r="B22" s="4">
         <f>B21+(B21*Indicators!$B$1)</f>
         <v>386346.323</v>
       </c>
-      <c r="C22" s="98">
+      <c r="C22" s="18">
         <f t="shared" si="10"/>
         <v>0.2599384615</v>
       </c>
-      <c r="D22" s="98">
+      <c r="D22" s="18">
         <f t="shared" si="11"/>
         <v>0.08123076923</v>
       </c>
-      <c r="E22" s="98">
+      <c r="E22" s="18">
         <f t="shared" si="15"/>
         <v>0.1056</v>
       </c>
-      <c r="F22" s="98">
+      <c r="F22" s="18">
         <f t="shared" ref="F22:Q22" si="50">F$2+(($A22-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.02030769231</v>
       </c>
-      <c r="G22" s="98">
+      <c r="G22" s="18">
         <f t="shared" si="50"/>
         <v>0.0528</v>
       </c>
-      <c r="H22" s="98">
+      <c r="H22" s="18">
         <f t="shared" si="50"/>
         <v>0.1870769231</v>
       </c>
-      <c r="I22" s="98">
+      <c r="I22" s="18">
         <f t="shared" si="50"/>
         <v>0.05846153846</v>
       </c>
-      <c r="J22" s="98">
+      <c r="J22" s="18">
         <f t="shared" si="50"/>
         <v>0.076</v>
       </c>
-      <c r="K22" s="98">
+      <c r="K22" s="18">
         <f t="shared" si="50"/>
         <v>0.01461538462</v>
       </c>
-      <c r="L22" s="98">
+      <c r="L22" s="18">
         <f t="shared" si="50"/>
         <v>0.038</v>
       </c>
-      <c r="M22" s="98">
+      <c r="M22" s="18">
         <f t="shared" si="50"/>
         <v>0.1939633019</v>
       </c>
-      <c r="N22" s="98">
+      <c r="N22" s="18">
         <f t="shared" si="50"/>
         <v>0.06575692308</v>
       </c>
-      <c r="O22" s="98">
+      <c r="O22" s="18">
         <f t="shared" si="50"/>
         <v>0.0736212096</v>
       </c>
-      <c r="P22" s="98">
+      <c r="P22" s="18">
         <f t="shared" si="50"/>
         <v>0.005465969231</v>
       </c>
-      <c r="Q22" s="98">
+      <c r="Q22" s="18">
         <f t="shared" si="50"/>
         <v>0.0491192</v>
       </c>
-      <c r="R22" s="98">
+      <c r="R22" s="18">
         <f t="shared" ref="R22:V22" si="51">C22-M22</f>
         <v>0.06597515963</v>
       </c>
-      <c r="S22" s="98">
+      <c r="S22" s="18">
         <f t="shared" si="51"/>
         <v>0.01547384615</v>
       </c>
-      <c r="T22" s="98">
+      <c r="T22" s="18">
         <f t="shared" si="51"/>
         <v>0.0319787904</v>
       </c>
-      <c r="U22" s="98">
+      <c r="U22" s="18">
         <f t="shared" si="51"/>
         <v>0.01484172308</v>
       </c>
-      <c r="V22" s="98">
+      <c r="V22" s="18">
         <f t="shared" si="51"/>
         <v>0.0036808</v>
       </c>
       <c r="W22" s="4">
         <f t="shared" si="4"/>
         <v>100426.2688</v>
       </c>
       <c r="X22" s="4">
         <f t="shared" si="5"/>
         <v>72276.48134</v>
       </c>
       <c r="Y22" s="4">
         <f t="shared" si="6"/>
         <v>74937.00848</v>
       </c>
       <c r="Z22" s="4">
         <f t="shared" si="7"/>
         <v>28149.78747</v>
       </c>
-      <c r="AA22" s="119">
+      <c r="AA22" s="42">
         <f t="shared" si="8"/>
         <v>25489.26033</v>
       </c>
-      <c r="AB22" s="81">
+      <c r="AB22" s="60">
         <f t="shared" si="14"/>
         <v>0.6561018175</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="4">
         <f t="shared" si="9"/>
         <v>2026</v>
       </c>
       <c r="B23" s="4">
         <f>B22+(B22*Indicators!$B$1)</f>
         <v>394073.2494</v>
       </c>
-      <c r="C23" s="98">
+      <c r="C23" s="18">
         <f t="shared" si="10"/>
         <v>0.2606276923</v>
       </c>
-      <c r="D23" s="98">
+      <c r="D23" s="18">
         <f t="shared" si="11"/>
         <v>0.08144615385</v>
       </c>
-      <c r="E23" s="98">
+      <c r="E23" s="18">
         <f t="shared" si="15"/>
         <v>0.10588</v>
       </c>
-      <c r="F23" s="98">
+      <c r="F23" s="18">
         <f t="shared" ref="F23:Q23" si="52">F$2+(($A23-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.02036153846</v>
       </c>
-      <c r="G23" s="98">
+      <c r="G23" s="18">
         <f t="shared" si="52"/>
         <v>0.05294</v>
       </c>
-      <c r="H23" s="98">
+      <c r="H23" s="18">
         <f t="shared" si="52"/>
         <v>0.1841230769</v>
       </c>
-      <c r="I23" s="98">
+      <c r="I23" s="18">
         <f t="shared" si="52"/>
         <v>0.05753846154</v>
       </c>
-      <c r="J23" s="98">
+      <c r="J23" s="18">
         <f t="shared" si="52"/>
         <v>0.0748</v>
       </c>
-      <c r="K23" s="98">
+      <c r="K23" s="18">
         <f t="shared" si="52"/>
         <v>0.01438461538</v>
       </c>
-      <c r="L23" s="98">
+      <c r="L23" s="18">
         <f t="shared" si="52"/>
         <v>0.0374</v>
       </c>
-      <c r="M23" s="98">
+      <c r="M23" s="18">
         <f t="shared" si="52"/>
         <v>0.1913537747</v>
       </c>
-      <c r="N23" s="98">
+      <c r="N23" s="18">
         <f t="shared" si="52"/>
         <v>0.06519861538</v>
       </c>
-      <c r="O23" s="98">
+      <c r="O23" s="18">
         <f t="shared" si="52"/>
         <v>0.07230227008</v>
       </c>
-      <c r="P23" s="98">
+      <c r="P23" s="18">
         <f t="shared" si="52"/>
         <v>0.004777729231</v>
       </c>
-      <c r="Q23" s="98">
+      <c r="Q23" s="18">
         <f t="shared" si="52"/>
         <v>0.04907516</v>
       </c>
-      <c r="R23" s="98">
+      <c r="R23" s="18">
         <f t="shared" ref="R23:V23" si="53">C23-M23</f>
         <v>0.06927391761</v>
       </c>
-      <c r="S23" s="98">
+      <c r="S23" s="18">
         <f t="shared" si="53"/>
         <v>0.01624753846</v>
       </c>
-      <c r="T23" s="98">
+      <c r="T23" s="18">
         <f t="shared" si="53"/>
         <v>0.03357772992</v>
       </c>
-      <c r="U23" s="98">
+      <c r="U23" s="18">
         <f t="shared" si="53"/>
         <v>0.01558380923</v>
       </c>
-      <c r="V23" s="98">
+      <c r="V23" s="18">
         <f t="shared" si="53"/>
         <v>0.00386484</v>
       </c>
       <c r="W23" s="4">
         <f t="shared" si="4"/>
         <v>102706.4016</v>
       </c>
       <c r="X23" s="4">
         <f t="shared" si="5"/>
         <v>72557.97922</v>
       </c>
       <c r="Y23" s="4">
         <f t="shared" si="6"/>
         <v>75407.40378</v>
       </c>
       <c r="Z23" s="4">
         <f t="shared" si="7"/>
         <v>30148.42238</v>
       </c>
-      <c r="AA23" s="119">
+      <c r="AA23" s="42">
         <f t="shared" si="8"/>
         <v>27298.99781</v>
       </c>
-      <c r="AB23" s="81">
+      <c r="AB23" s="60">
         <f t="shared" si="14"/>
         <v>0.7026850465</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="4">
         <f t="shared" si="9"/>
         <v>2027</v>
       </c>
       <c r="B24" s="4">
         <f>B23+(B23*Indicators!$B$1)</f>
         <v>401954.7144</v>
       </c>
-      <c r="C24" s="98">
+      <c r="C24" s="18">
         <f t="shared" si="10"/>
         <v>0.2613169231</v>
       </c>
-      <c r="D24" s="98">
+      <c r="D24" s="18">
         <f t="shared" si="11"/>
         <v>0.08166153846</v>
       </c>
-      <c r="E24" s="98">
+      <c r="E24" s="18">
         <f t="shared" si="15"/>
         <v>0.10616</v>
       </c>
-      <c r="F24" s="98">
+      <c r="F24" s="18">
         <f t="shared" ref="F24:Q24" si="54">F$2+(($A24-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.02041538462</v>
       </c>
-      <c r="G24" s="98">
+      <c r="G24" s="18">
         <f t="shared" si="54"/>
         <v>0.05308</v>
       </c>
-      <c r="H24" s="98">
+      <c r="H24" s="18">
         <f t="shared" si="54"/>
         <v>0.1811692308</v>
       </c>
-      <c r="I24" s="98">
+      <c r="I24" s="18">
         <f t="shared" si="54"/>
         <v>0.05661538462</v>
       </c>
-      <c r="J24" s="98">
+      <c r="J24" s="18">
         <f t="shared" si="54"/>
         <v>0.0736</v>
       </c>
-      <c r="K24" s="98">
+      <c r="K24" s="18">
         <f t="shared" si="54"/>
         <v>0.01415384615</v>
       </c>
-      <c r="L24" s="98">
+      <c r="L24" s="18">
         <f t="shared" si="54"/>
         <v>0.0368</v>
       </c>
-      <c r="M24" s="98">
+      <c r="M24" s="18">
         <f t="shared" si="54"/>
         <v>0.1887442475</v>
       </c>
-      <c r="N24" s="98">
+      <c r="N24" s="18">
         <f t="shared" si="54"/>
         <v>0.06464030769</v>
       </c>
-      <c r="O24" s="98">
+      <c r="O24" s="18">
         <f t="shared" si="54"/>
         <v>0.07098333056</v>
       </c>
-      <c r="P24" s="98">
+      <c r="P24" s="18">
         <f t="shared" si="54"/>
         <v>0.004089489231</v>
       </c>
-      <c r="Q24" s="98">
+      <c r="Q24" s="18">
         <f t="shared" si="54"/>
         <v>0.04903112</v>
       </c>
-      <c r="R24" s="98">
+      <c r="R24" s="18">
         <f t="shared" ref="R24:V24" si="55">C24-M24</f>
         <v>0.07257267559</v>
       </c>
-      <c r="S24" s="98">
+      <c r="S24" s="18">
         <f t="shared" si="55"/>
         <v>0.01702123077</v>
       </c>
-      <c r="T24" s="98">
+      <c r="T24" s="18">
         <f t="shared" si="55"/>
         <v>0.03517666944</v>
       </c>
-      <c r="U24" s="98">
+      <c r="U24" s="18">
         <f t="shared" si="55"/>
         <v>0.01632589538</v>
       </c>
-      <c r="V24" s="98">
+      <c r="V24" s="18">
         <f t="shared" si="55"/>
         <v>0.00404888</v>
       </c>
       <c r="W24" s="4">
         <f t="shared" si="4"/>
         <v>105037.5692</v>
       </c>
       <c r="X24" s="4">
         <f t="shared" si="5"/>
         <v>72821.82641</v>
       </c>
       <c r="Y24" s="4">
         <f t="shared" si="6"/>
         <v>75866.64009</v>
       </c>
       <c r="Z24" s="4">
         <f t="shared" si="7"/>
         <v>32215.74277</v>
       </c>
-      <c r="AA24" s="119">
+      <c r="AA24" s="42">
         <f t="shared" si="8"/>
         <v>29170.92909</v>
       </c>
-      <c r="AB24" s="81">
+      <c r="AB24" s="60">
         <f t="shared" si="14"/>
         <v>0.750869164</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="4">
         <f t="shared" si="9"/>
         <v>2028</v>
       </c>
       <c r="B25" s="4">
         <f>B24+(B24*Indicators!$B$1)</f>
         <v>409993.8087</v>
       </c>
-      <c r="C25" s="98">
+      <c r="C25" s="18">
         <f t="shared" si="10"/>
         <v>0.2620061538</v>
       </c>
-      <c r="D25" s="98">
+      <c r="D25" s="18">
         <f t="shared" si="11"/>
         <v>0.08187692308</v>
       </c>
-      <c r="E25" s="98">
+      <c r="E25" s="18">
         <f t="shared" si="15"/>
         <v>0.10644</v>
       </c>
-      <c r="F25" s="98">
+      <c r="F25" s="18">
         <f t="shared" ref="F25:Q25" si="56">F$2+(($A25-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.02046923077</v>
       </c>
-      <c r="G25" s="98">
+      <c r="G25" s="18">
         <f t="shared" si="56"/>
         <v>0.05322</v>
       </c>
-      <c r="H25" s="98">
+      <c r="H25" s="18">
         <f t="shared" si="56"/>
         <v>0.1782153846</v>
       </c>
-      <c r="I25" s="98">
+      <c r="I25" s="18">
         <f t="shared" si="56"/>
         <v>0.05569230769</v>
       </c>
-      <c r="J25" s="98">
+      <c r="J25" s="18">
         <f t="shared" si="56"/>
         <v>0.0724</v>
       </c>
-      <c r="K25" s="98">
+      <c r="K25" s="18">
         <f t="shared" si="56"/>
         <v>0.01392307692</v>
       </c>
-      <c r="L25" s="98">
+      <c r="L25" s="18">
         <f t="shared" si="56"/>
         <v>0.0362</v>
       </c>
-      <c r="M25" s="98">
+      <c r="M25" s="18">
         <f t="shared" si="56"/>
         <v>0.1861347203</v>
       </c>
-      <c r="N25" s="98">
+      <c r="N25" s="18">
         <f t="shared" si="56"/>
         <v>0.064082</v>
       </c>
-      <c r="O25" s="98">
+      <c r="O25" s="18">
         <f t="shared" si="56"/>
         <v>0.06966439104</v>
       </c>
-      <c r="P25" s="98">
+      <c r="P25" s="18">
         <f t="shared" si="56"/>
         <v>0.003401249231</v>
       </c>
-      <c r="Q25" s="98">
+      <c r="Q25" s="18">
         <f t="shared" si="56"/>
         <v>0.04898708</v>
       </c>
-      <c r="R25" s="98">
+      <c r="R25" s="18">
         <f t="shared" ref="R25:V25" si="57">C25-M25</f>
         <v>0.07587143358</v>
       </c>
-      <c r="S25" s="98">
+      <c r="S25" s="18">
         <f t="shared" si="57"/>
         <v>0.01779492308</v>
       </c>
-      <c r="T25" s="98">
+      <c r="T25" s="18">
         <f t="shared" si="57"/>
         <v>0.03677560896</v>
       </c>
-      <c r="U25" s="98">
+      <c r="U25" s="18">
         <f t="shared" si="57"/>
         <v>0.01706798154</v>
       </c>
-      <c r="V25" s="98">
+      <c r="V25" s="18">
         <f t="shared" si="57"/>
         <v>0.00423292</v>
       </c>
       <c r="W25" s="4">
         <f t="shared" si="4"/>
         <v>107420.9009</v>
       </c>
       <c r="X25" s="4">
         <f t="shared" si="5"/>
         <v>73067.20431</v>
       </c>
       <c r="Y25" s="4">
         <f t="shared" si="6"/>
         <v>76314.08289</v>
       </c>
       <c r="Z25" s="4">
         <f t="shared" si="7"/>
         <v>34353.69661</v>
       </c>
-      <c r="AA25" s="119">
+      <c r="AA25" s="42">
         <f t="shared" si="8"/>
         <v>31106.81802</v>
       </c>
-      <c r="AB25" s="81">
+      <c r="AB25" s="60">
         <f t="shared" si="14"/>
         <v>0.8006995722</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="4">
         <f t="shared" si="9"/>
         <v>2029</v>
       </c>
       <c r="B26" s="4">
         <f>B25+(B25*Indicators!$B$1)</f>
         <v>418193.6849</v>
       </c>
-      <c r="C26" s="98">
+      <c r="C26" s="18">
         <f t="shared" si="10"/>
         <v>0.2626953846</v>
       </c>
-      <c r="D26" s="98">
+      <c r="D26" s="18">
         <f t="shared" si="11"/>
         <v>0.08209230769</v>
       </c>
-      <c r="E26" s="98">
+      <c r="E26" s="18">
         <f t="shared" si="15"/>
         <v>0.10672</v>
       </c>
-      <c r="F26" s="98">
+      <c r="F26" s="18">
         <f t="shared" ref="F26:Q26" si="58">F$2+(($A26-$A$2)*((F$27-F$2)/($A$27-$A$2)))</f>
         <v>0.02052307692</v>
       </c>
-      <c r="G26" s="98">
+      <c r="G26" s="18">
         <f t="shared" si="58"/>
         <v>0.05336</v>
       </c>
-      <c r="H26" s="98">
+      <c r="H26" s="18">
         <f t="shared" si="58"/>
         <v>0.1752615385</v>
       </c>
-      <c r="I26" s="98">
+      <c r="I26" s="18">
         <f t="shared" si="58"/>
         <v>0.05476923077</v>
       </c>
-      <c r="J26" s="98">
+      <c r="J26" s="18">
         <f t="shared" si="58"/>
         <v>0.0712</v>
       </c>
-      <c r="K26" s="98">
+      <c r="K26" s="18">
         <f t="shared" si="58"/>
         <v>0.01369230769</v>
       </c>
-      <c r="L26" s="98">
+      <c r="L26" s="18">
         <f t="shared" si="58"/>
         <v>0.0356</v>
       </c>
-      <c r="M26" s="98">
+      <c r="M26" s="18">
         <f t="shared" si="58"/>
         <v>0.1835251931</v>
       </c>
-      <c r="N26" s="98">
+      <c r="N26" s="18">
         <f t="shared" si="58"/>
         <v>0.06352369231</v>
       </c>
-      <c r="O26" s="98">
+      <c r="O26" s="18">
         <f t="shared" si="58"/>
         <v>0.06834545152</v>
       </c>
-      <c r="P26" s="98">
+      <c r="P26" s="18">
         <f t="shared" si="58"/>
         <v>0.002713009231</v>
       </c>
-      <c r="Q26" s="98">
+      <c r="Q26" s="18">
         <f t="shared" si="58"/>
         <v>0.04894304</v>
       </c>
-      <c r="R26" s="98">
+      <c r="R26" s="18">
         <f t="shared" ref="R26:V26" si="59">C26-M26</f>
         <v>0.07917019156</v>
       </c>
-      <c r="S26" s="98">
+      <c r="S26" s="18">
         <f t="shared" si="59"/>
         <v>0.01856861538</v>
       </c>
-      <c r="T26" s="98">
+      <c r="T26" s="18">
         <f t="shared" si="59"/>
         <v>0.03837454848</v>
       </c>
-      <c r="U26" s="98">
+      <c r="U26" s="18">
         <f t="shared" si="59"/>
         <v>0.01781006769</v>
       </c>
-      <c r="V26" s="98">
+      <c r="V26" s="18">
         <f t="shared" si="59"/>
         <v>0.00441696</v>
       </c>
       <c r="W26" s="4">
         <f t="shared" si="4"/>
         <v>109857.5509</v>
       </c>
       <c r="X26" s="4">
         <f t="shared" si="5"/>
         <v>73293.26858</v>
       </c>
       <c r="Y26" s="4">
         <f t="shared" si="6"/>
         <v>76749.07675</v>
       </c>
       <c r="Z26" s="4">
         <f t="shared" si="7"/>
         <v>36564.2823</v>
       </c>
-      <c r="AA26" s="119">
+      <c r="AA26" s="42">
         <f t="shared" si="8"/>
         <v>33108.47414</v>
       </c>
-      <c r="AB26" s="81">
+      <c r="AB26" s="60">
         <f t="shared" si="14"/>
         <v>0.852222849</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="178">
+      <c r="A27" s="119">
         <f t="array" ref="A27:G27">Indicators!A11:G11</f>
         <v>2030</v>
       </c>
-      <c r="B27" s="179">
+      <c r="B27" s="120">
         <v>426557.55856082996</v>
       </c>
-      <c r="C27" s="180">
+      <c r="C27" s="121">
         <v>0.26338461538461544</v>
       </c>
-      <c r="D27" s="181">
+      <c r="D27" s="122">
         <v>0.08230769230769232</v>
       </c>
-      <c r="E27" s="181">
+      <c r="E27" s="122">
         <v>0.10700000000000001</v>
       </c>
-      <c r="F27" s="181">
+      <c r="F27" s="122">
         <v>0.02057692307692308</v>
       </c>
-      <c r="G27" s="181">
+      <c r="G27" s="122">
         <v>0.053500000000000006</v>
       </c>
-      <c r="H27" s="181">
+      <c r="H27" s="122">
         <f>sum(I27:L27)</f>
         <v>0.1723076923</v>
       </c>
-      <c r="I27" s="181">
+      <c r="I27" s="122">
         <f t="array" ref="I27:L27">Indicators!I11:L11</f>
         <v>0.05384615385</v>
       </c>
-      <c r="J27" s="181">
+      <c r="J27" s="122">
         <v>0.07</v>
       </c>
-      <c r="K27" s="181">
+      <c r="K27" s="122">
         <v>0.013461538461538462</v>
       </c>
-      <c r="L27" s="181">
+      <c r="L27" s="122">
         <v>0.035</v>
       </c>
-      <c r="M27" s="180">
+      <c r="M27" s="121">
         <f>sum(N27:Q27)</f>
         <v>0.1809156658</v>
       </c>
-      <c r="N27" s="180">
+      <c r="N27" s="121">
         <f t="array" ref="N27:Q27">Indicators!N11:Q11</f>
         <v>0.06296538462</v>
       </c>
-      <c r="O27" s="180">
+      <c r="O27" s="121">
         <v>0.067026512</v>
       </c>
-      <c r="P27" s="180">
+      <c r="P27" s="121">
         <v>0.0020247692307692293</v>
       </c>
-      <c r="Q27" s="180">
+      <c r="Q27" s="121">
         <v>0.048899000000000005</v>
       </c>
-      <c r="R27" s="90">
+      <c r="R27" s="10">
         <f t="shared" ref="R27:V27" si="60">C27-M27</f>
         <v>0.08246894954</v>
       </c>
-      <c r="S27" s="90">
+      <c r="S27" s="10">
         <f t="shared" si="60"/>
         <v>0.01934230769</v>
       </c>
-      <c r="T27" s="90">
+      <c r="T27" s="10">
         <f t="shared" si="60"/>
         <v>0.039973488</v>
       </c>
-      <c r="U27" s="90">
+      <c r="U27" s="10">
         <f t="shared" si="60"/>
         <v>0.01855215385</v>
       </c>
-      <c r="V27" s="90">
+      <c r="V27" s="10">
         <f t="shared" si="60"/>
         <v>0.004601</v>
       </c>
-      <c r="W27" s="182">
+      <c r="W27" s="123">
         <f t="shared" si="4"/>
         <v>112348.6985</v>
       </c>
-      <c r="X27" s="182">
+      <c r="X27" s="123">
         <f t="shared" si="5"/>
         <v>73499.14855</v>
       </c>
-      <c r="Y27" s="182">
+      <c r="Y27" s="123">
         <f t="shared" si="6"/>
         <v>77170.94473</v>
       </c>
-      <c r="Z27" s="182">
+      <c r="Z27" s="123">
         <f t="shared" si="7"/>
         <v>38849.54995</v>
       </c>
-      <c r="AA27" s="183">
+      <c r="AA27" s="124">
         <f t="shared" si="8"/>
         <v>35177.75377</v>
       </c>
-      <c r="AB27" s="81">
+      <c r="AB27" s="60">
         <f t="shared" si="14"/>
         <v>0.905486777</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="3">
         <v>2031.0</v>
       </c>
-      <c r="B28" s="119">
+      <c r="B28" s="42">
         <f>B27+(B27*Indicators!$B$1)</f>
         <v>435088.7097</v>
       </c>
-      <c r="C28" s="98">
+      <c r="C28" s="18">
         <f t="shared" ref="C28:Q28" si="61">C$27+(($A28-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2637538462</v>
       </c>
-      <c r="D28" s="98">
+      <c r="D28" s="18">
         <f t="shared" si="61"/>
         <v>0.08242307692</v>
       </c>
-      <c r="E28" s="98">
+      <c r="E28" s="18">
         <f t="shared" si="61"/>
         <v>0.10715</v>
       </c>
-      <c r="F28" s="98">
+      <c r="F28" s="18">
         <f t="shared" si="61"/>
         <v>0.02060576923</v>
       </c>
-      <c r="G28" s="98">
+      <c r="G28" s="18">
         <f t="shared" si="61"/>
         <v>0.053575</v>
       </c>
-      <c r="H28" s="98">
+      <c r="H28" s="18">
         <f t="shared" si="61"/>
         <v>0.1643076923</v>
       </c>
-      <c r="I28" s="98">
+      <c r="I28" s="18">
         <f t="shared" si="61"/>
         <v>0.05134615385</v>
       </c>
-      <c r="J28" s="98">
+      <c r="J28" s="18">
         <f t="shared" si="61"/>
         <v>0.06675</v>
       </c>
-      <c r="K28" s="98">
+      <c r="K28" s="18">
         <f t="shared" si="61"/>
         <v>0.01283653846</v>
       </c>
-      <c r="L28" s="98">
+      <c r="L28" s="18">
         <f t="shared" si="61"/>
         <v>0.033375</v>
       </c>
-      <c r="M28" s="98">
+      <c r="M28" s="18">
         <f t="shared" si="61"/>
         <v>0.1782382232</v>
       </c>
-      <c r="N28" s="98">
+      <c r="N28" s="18">
         <f t="shared" si="61"/>
         <v>0.06189780769</v>
       </c>
-      <c r="O28" s="98">
+      <c r="O28" s="18">
         <f t="shared" si="61"/>
         <v>0.065591404</v>
       </c>
-      <c r="P28" s="98">
+      <c r="P28" s="18">
         <f t="shared" si="61"/>
         <v>0.002076261538</v>
       </c>
-      <c r="Q28" s="98">
+      <c r="Q28" s="18">
         <f t="shared" si="61"/>
         <v>0.04867275</v>
       </c>
-      <c r="R28" s="98">
+      <c r="R28" s="18">
         <f t="shared" ref="R28:V28" si="62">C28-M28</f>
         <v>0.08551562292</v>
       </c>
-      <c r="S28" s="98">
+      <c r="S28" s="18">
         <f t="shared" si="62"/>
         <v>0.02052526923</v>
       </c>
-      <c r="T28" s="98">
+      <c r="T28" s="18">
         <f t="shared" si="62"/>
         <v>0.041558596</v>
       </c>
-      <c r="U28" s="98">
+      <c r="U28" s="18">
         <f t="shared" si="62"/>
         <v>0.01852950769</v>
       </c>
-      <c r="V28" s="98">
+      <c r="V28" s="18">
         <f t="shared" si="62"/>
         <v>0.00490225</v>
       </c>
       <c r="W28" s="4">
         <f t="shared" si="4"/>
         <v>114756.3206</v>
       </c>
       <c r="X28" s="4">
         <f t="shared" si="5"/>
         <v>71488.42185</v>
       </c>
       <c r="Y28" s="4">
         <f t="shared" si="6"/>
         <v>77549.43857</v>
       </c>
       <c r="Z28" s="4">
         <f t="shared" si="7"/>
         <v>43267.89876</v>
       </c>
-      <c r="AA28" s="119">
+      <c r="AA28" s="42">
         <f t="shared" si="8"/>
         <v>37206.88204</v>
       </c>
-      <c r="AB28" s="81">
+      <c r="AB28" s="60">
         <f t="shared" ref="AB28:AB47" si="65">AA28/Z$47</f>
         <v>0.2271152387</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="4">
         <f t="shared" ref="A29:A46" si="66">A28+1</f>
         <v>2032</v>
       </c>
-      <c r="B29" s="119">
+      <c r="B29" s="42">
         <f>B28+(B28*Indicators!$B$1)</f>
         <v>443790.4839</v>
       </c>
-      <c r="C29" s="98">
+      <c r="C29" s="18">
         <f t="shared" ref="C29:Q29" si="63">C$27+(($A29-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2641230769</v>
       </c>
-      <c r="D29" s="98">
+      <c r="D29" s="18">
         <f t="shared" si="63"/>
         <v>0.08253846154</v>
       </c>
-      <c r="E29" s="98">
+      <c r="E29" s="18">
         <f t="shared" si="63"/>
         <v>0.1073</v>
       </c>
-      <c r="F29" s="98">
+      <c r="F29" s="18">
         <f t="shared" si="63"/>
         <v>0.02063461538</v>
       </c>
-      <c r="G29" s="98">
+      <c r="G29" s="18">
         <f t="shared" si="63"/>
         <v>0.05365</v>
       </c>
-      <c r="H29" s="98">
+      <c r="H29" s="18">
         <f t="shared" si="63"/>
         <v>0.1563076923</v>
       </c>
-      <c r="I29" s="98">
+      <c r="I29" s="18">
         <f t="shared" si="63"/>
         <v>0.04884615385</v>
       </c>
-      <c r="J29" s="98">
+      <c r="J29" s="18">
         <f t="shared" si="63"/>
         <v>0.0635</v>
       </c>
-      <c r="K29" s="98">
+      <c r="K29" s="18">
         <f t="shared" si="63"/>
         <v>0.01221153846</v>
       </c>
-      <c r="L29" s="98">
+      <c r="L29" s="18">
         <f t="shared" si="63"/>
         <v>0.03175</v>
       </c>
-      <c r="M29" s="98">
+      <c r="M29" s="18">
         <f t="shared" si="63"/>
         <v>0.1755607806</v>
       </c>
-      <c r="N29" s="98">
+      <c r="N29" s="18">
         <f t="shared" si="63"/>
         <v>0.06083023077</v>
       </c>
-      <c r="O29" s="98">
+      <c r="O29" s="18">
         <f t="shared" si="63"/>
         <v>0.064156296</v>
       </c>
-      <c r="P29" s="98">
+      <c r="P29" s="18">
         <f t="shared" si="63"/>
         <v>0.002127753846</v>
       </c>
-      <c r="Q29" s="98">
+      <c r="Q29" s="18">
         <f t="shared" si="63"/>
         <v>0.0484465</v>
       </c>
-      <c r="R29" s="98">
+      <c r="R29" s="18">
         <f t="shared" ref="R29:V29" si="64">C29-M29</f>
         <v>0.08856229631</v>
       </c>
-      <c r="S29" s="98">
+      <c r="S29" s="18">
         <f t="shared" si="64"/>
         <v>0.02170823077</v>
       </c>
-      <c r="T29" s="98">
+      <c r="T29" s="18">
         <f t="shared" si="64"/>
         <v>0.043143704</v>
       </c>
-      <c r="U29" s="98">
+      <c r="U29" s="18">
         <f t="shared" si="64"/>
         <v>0.01850686154</v>
       </c>
-      <c r="V29" s="98">
+      <c r="V29" s="18">
         <f t="shared" si="64"/>
         <v>0.0052035</v>
       </c>
       <c r="W29" s="4">
         <f t="shared" si="4"/>
         <v>117215.3081</v>
       </c>
       <c r="X29" s="4">
         <f t="shared" si="5"/>
         <v>69367.86641</v>
       </c>
       <c r="Y29" s="4">
         <f t="shared" si="6"/>
         <v>77912.20379</v>
       </c>
       <c r="Z29" s="4">
         <f t="shared" si="7"/>
         <v>47847.44171</v>
       </c>
-      <c r="AA29" s="119">
+      <c r="AA29" s="42">
         <f t="shared" si="8"/>
         <v>39303.10434</v>
       </c>
-      <c r="AB29" s="81">
+      <c r="AB29" s="60">
         <f t="shared" si="65"/>
         <v>0.2399108293</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="4">
         <f t="shared" si="66"/>
         <v>2033</v>
       </c>
-      <c r="B30" s="119">
+      <c r="B30" s="42">
         <f>B29+(B29*Indicators!$B$1)</f>
         <v>452666.2936</v>
       </c>
-      <c r="C30" s="98">
+      <c r="C30" s="18">
         <f t="shared" ref="C30:Q30" si="67">C$27+(($A30-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2644923077</v>
       </c>
-      <c r="D30" s="98">
+      <c r="D30" s="18">
         <f t="shared" si="67"/>
         <v>0.08265384615</v>
       </c>
-      <c r="E30" s="98">
+      <c r="E30" s="18">
         <f t="shared" si="67"/>
         <v>0.10745</v>
       </c>
-      <c r="F30" s="98">
+      <c r="F30" s="18">
         <f t="shared" si="67"/>
         <v>0.02066346154</v>
       </c>
-      <c r="G30" s="98">
+      <c r="G30" s="18">
         <f t="shared" si="67"/>
         <v>0.053725</v>
       </c>
-      <c r="H30" s="98">
+      <c r="H30" s="18">
         <f t="shared" si="67"/>
         <v>0.1483076923</v>
       </c>
-      <c r="I30" s="98">
+      <c r="I30" s="18">
         <f t="shared" si="67"/>
         <v>0.04634615385</v>
       </c>
-      <c r="J30" s="98">
+      <c r="J30" s="18">
         <f t="shared" si="67"/>
         <v>0.06025</v>
       </c>
-      <c r="K30" s="98">
+      <c r="K30" s="18">
         <f t="shared" si="67"/>
         <v>0.01158653846</v>
       </c>
-      <c r="L30" s="98">
+      <c r="L30" s="18">
         <f t="shared" si="67"/>
         <v>0.030125</v>
       </c>
-      <c r="M30" s="98">
+      <c r="M30" s="18">
         <f t="shared" si="67"/>
         <v>0.172883338</v>
       </c>
-      <c r="N30" s="98">
+      <c r="N30" s="18">
         <f t="shared" si="67"/>
         <v>0.05976265385</v>
       </c>
-      <c r="O30" s="98">
+      <c r="O30" s="18">
         <f t="shared" si="67"/>
         <v>0.062721188</v>
       </c>
-      <c r="P30" s="98">
+      <c r="P30" s="18">
         <f t="shared" si="67"/>
         <v>0.002179246154</v>
       </c>
-      <c r="Q30" s="98">
+      <c r="Q30" s="18">
         <f t="shared" si="67"/>
         <v>0.04822025</v>
       </c>
-      <c r="R30" s="98">
+      <c r="R30" s="18">
         <f t="shared" ref="R30:V30" si="68">C30-M30</f>
         <v>0.09160896969</v>
       </c>
-      <c r="S30" s="98">
+      <c r="S30" s="18">
         <f t="shared" si="68"/>
         <v>0.02289119231</v>
       </c>
-      <c r="T30" s="98">
+      <c r="T30" s="18">
         <f t="shared" si="68"/>
         <v>0.044728812</v>
       </c>
-      <c r="U30" s="98">
+      <c r="U30" s="18">
         <f t="shared" si="68"/>
         <v>0.01848421538</v>
       </c>
-      <c r="V30" s="98">
+      <c r="V30" s="18">
         <f t="shared" si="68"/>
         <v>0.00550475</v>
       </c>
       <c r="W30" s="4">
         <f t="shared" si="4"/>
         <v>119726.7526</v>
       </c>
       <c r="X30" s="4">
         <f t="shared" si="5"/>
         <v>67133.89339</v>
       </c>
       <c r="Y30" s="4">
         <f t="shared" si="6"/>
         <v>78258.45984</v>
       </c>
       <c r="Z30" s="4">
         <f t="shared" si="7"/>
         <v>52592.85922</v>
       </c>
-      <c r="AA30" s="119">
+      <c r="AA30" s="42">
         <f t="shared" si="8"/>
         <v>41468.29277</v>
       </c>
-      <c r="AB30" s="81">
+      <c r="AB30" s="60">
         <f t="shared" si="65"/>
         <v>0.2531273973</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="4">
         <f t="shared" si="66"/>
         <v>2034</v>
       </c>
-      <c r="B31" s="119">
+      <c r="B31" s="42">
         <f>B30+(B30*Indicators!$B$1)</f>
         <v>461719.6195</v>
       </c>
-      <c r="C31" s="98">
+      <c r="C31" s="18">
         <f t="shared" ref="C31:Q31" si="69">C$27+(($A31-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2648615385</v>
       </c>
-      <c r="D31" s="98">
+      <c r="D31" s="18">
         <f t="shared" si="69"/>
         <v>0.08276923077</v>
       </c>
-      <c r="E31" s="98">
+      <c r="E31" s="18">
         <f t="shared" si="69"/>
         <v>0.1076</v>
       </c>
-      <c r="F31" s="98">
+      <c r="F31" s="18">
         <f t="shared" si="69"/>
         <v>0.02069230769</v>
       </c>
-      <c r="G31" s="98">
+      <c r="G31" s="18">
         <f t="shared" si="69"/>
         <v>0.0538</v>
       </c>
-      <c r="H31" s="98">
+      <c r="H31" s="18">
         <f t="shared" si="69"/>
         <v>0.1403076923</v>
       </c>
-      <c r="I31" s="98">
+      <c r="I31" s="18">
         <f t="shared" si="69"/>
         <v>0.04384615385</v>
       </c>
-      <c r="J31" s="98">
+      <c r="J31" s="18">
         <f t="shared" si="69"/>
         <v>0.057</v>
       </c>
-      <c r="K31" s="98">
+      <c r="K31" s="18">
         <f t="shared" si="69"/>
         <v>0.01096153846</v>
       </c>
-      <c r="L31" s="98">
+      <c r="L31" s="18">
         <f t="shared" si="69"/>
         <v>0.0285</v>
       </c>
-      <c r="M31" s="98">
+      <c r="M31" s="18">
         <f t="shared" si="69"/>
         <v>0.1702058954</v>
       </c>
-      <c r="N31" s="98">
+      <c r="N31" s="18">
         <f t="shared" si="69"/>
         <v>0.05869507692</v>
       </c>
-      <c r="O31" s="98">
+      <c r="O31" s="18">
         <f t="shared" si="69"/>
         <v>0.06128608</v>
       </c>
-      <c r="P31" s="98">
+      <c r="P31" s="18">
         <f t="shared" si="69"/>
         <v>0.002230738462</v>
       </c>
-      <c r="Q31" s="98">
+      <c r="Q31" s="18">
         <f t="shared" si="69"/>
         <v>0.047994</v>
       </c>
-      <c r="R31" s="98">
+      <c r="R31" s="18">
         <f t="shared" ref="R31:V31" si="70">C31-M31</f>
         <v>0.09465564308</v>
       </c>
-      <c r="S31" s="98">
+      <c r="S31" s="18">
         <f t="shared" si="70"/>
         <v>0.02407415385</v>
       </c>
-      <c r="T31" s="98">
+      <c r="T31" s="18">
         <f t="shared" si="70"/>
         <v>0.04631392</v>
       </c>
-      <c r="U31" s="98">
+      <c r="U31" s="18">
         <f t="shared" si="70"/>
         <v>0.01846156923</v>
       </c>
-      <c r="V31" s="98">
+      <c r="V31" s="18">
         <f t="shared" si="70"/>
         <v>0.005806</v>
       </c>
       <c r="W31" s="4">
         <f t="shared" si="4"/>
         <v>122291.7688</v>
       </c>
       <c r="X31" s="4">
         <f t="shared" si="5"/>
         <v>64782.8143</v>
       </c>
       <c r="Y31" s="4">
         <f t="shared" si="6"/>
         <v>78587.40125</v>
       </c>
       <c r="Z31" s="4">
         <f t="shared" si="7"/>
         <v>57508.95445</v>
       </c>
-      <c r="AA31" s="119">
+      <c r="AA31" s="42">
         <f t="shared" si="8"/>
         <v>43704.3675</v>
       </c>
-      <c r="AB31" s="81">
+      <c r="AB31" s="60">
         <f t="shared" si="65"/>
         <v>0.2667766638</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="4">
         <f t="shared" si="66"/>
         <v>2035</v>
       </c>
-      <c r="B32" s="119">
+      <c r="B32" s="42">
         <f>B31+(B31*Indicators!$B$1)</f>
         <v>470954.0119</v>
       </c>
-      <c r="C32" s="98">
+      <c r="C32" s="18">
         <f t="shared" ref="C32:Q32" si="71">C$27+(($A32-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2652307692</v>
       </c>
-      <c r="D32" s="98">
+      <c r="D32" s="18">
         <f t="shared" si="71"/>
         <v>0.08288461538</v>
       </c>
-      <c r="E32" s="98">
+      <c r="E32" s="18">
         <f t="shared" si="71"/>
         <v>0.10775</v>
       </c>
-      <c r="F32" s="98">
+      <c r="F32" s="18">
         <f t="shared" si="71"/>
         <v>0.02072115385</v>
       </c>
-      <c r="G32" s="98">
+      <c r="G32" s="18">
         <f t="shared" si="71"/>
         <v>0.053875</v>
       </c>
-      <c r="H32" s="98">
+      <c r="H32" s="18">
         <f t="shared" si="71"/>
         <v>0.1323076923</v>
       </c>
-      <c r="I32" s="98">
+      <c r="I32" s="18">
         <f t="shared" si="71"/>
         <v>0.04134615385</v>
       </c>
-      <c r="J32" s="98">
+      <c r="J32" s="18">
         <f t="shared" si="71"/>
         <v>0.05375</v>
       </c>
-      <c r="K32" s="98">
+      <c r="K32" s="18">
         <f t="shared" si="71"/>
         <v>0.01033653846</v>
       </c>
-      <c r="L32" s="98">
+      <c r="L32" s="18">
         <f t="shared" si="71"/>
         <v>0.026875</v>
       </c>
-      <c r="M32" s="98">
+      <c r="M32" s="18">
         <f t="shared" si="71"/>
         <v>0.1675284528</v>
       </c>
-      <c r="N32" s="98">
+      <c r="N32" s="18">
         <f t="shared" si="71"/>
         <v>0.0576275</v>
       </c>
-      <c r="O32" s="98">
+      <c r="O32" s="18">
         <f t="shared" si="71"/>
         <v>0.059850972</v>
       </c>
-      <c r="P32" s="98">
+      <c r="P32" s="18">
         <f t="shared" si="71"/>
         <v>0.002282230769</v>
       </c>
-      <c r="Q32" s="98">
+      <c r="Q32" s="18">
         <f t="shared" si="71"/>
         <v>0.04776775</v>
       </c>
-      <c r="R32" s="98">
+      <c r="R32" s="18">
         <f t="shared" ref="R32:V32" si="72">C32-M32</f>
         <v>0.09770231646</v>
       </c>
-      <c r="S32" s="98">
+      <c r="S32" s="18">
         <f t="shared" si="72"/>
         <v>0.02525711538</v>
       </c>
-      <c r="T32" s="98">
+      <c r="T32" s="18">
         <f t="shared" si="72"/>
         <v>0.047899028</v>
       </c>
-      <c r="U32" s="98">
+      <c r="U32" s="18">
         <f t="shared" si="72"/>
         <v>0.01843892308</v>
       </c>
-      <c r="V32" s="98">
+      <c r="V32" s="18">
         <f t="shared" si="72"/>
         <v>0.00610725</v>
       </c>
       <c r="W32" s="4">
         <f t="shared" si="4"/>
         <v>124911.4948</v>
       </c>
       <c r="X32" s="4">
         <f t="shared" si="5"/>
         <v>62310.83849</v>
       </c>
       <c r="Y32" s="4">
         <f t="shared" si="6"/>
         <v>78898.19693</v>
       </c>
       <c r="Z32" s="4">
         <f t="shared" si="7"/>
         <v>62600.65635</v>
       </c>
-      <c r="AA32" s="119">
+      <c r="AA32" s="42">
         <f t="shared" si="8"/>
         <v>46013.29791</v>
       </c>
-      <c r="AB32" s="81">
+      <c r="AB32" s="60">
         <f t="shared" si="65"/>
         <v>0.2808706499</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="4">
         <f t="shared" si="66"/>
         <v>2036</v>
       </c>
-      <c r="B33" s="119">
+      <c r="B33" s="42">
         <f>B32+(B32*Indicators!$B$1)</f>
         <v>480373.0921</v>
       </c>
-      <c r="C33" s="98">
+      <c r="C33" s="18">
         <f t="shared" ref="C33:Q33" si="73">C$27+(($A33-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2656</v>
       </c>
-      <c r="D33" s="98">
+      <c r="D33" s="18">
         <f t="shared" si="73"/>
         <v>0.083</v>
       </c>
-      <c r="E33" s="98">
+      <c r="E33" s="18">
         <f t="shared" si="73"/>
         <v>0.1079</v>
       </c>
-      <c r="F33" s="98">
+      <c r="F33" s="18">
         <f t="shared" si="73"/>
         <v>0.02075</v>
       </c>
-      <c r="G33" s="98">
+      <c r="G33" s="18">
         <f t="shared" si="73"/>
         <v>0.05395</v>
       </c>
-      <c r="H33" s="98">
+      <c r="H33" s="18">
         <f t="shared" si="73"/>
         <v>0.1243076923</v>
       </c>
-      <c r="I33" s="98">
+      <c r="I33" s="18">
         <f t="shared" si="73"/>
         <v>0.03884615385</v>
       </c>
-      <c r="J33" s="98">
+      <c r="J33" s="18">
         <f t="shared" si="73"/>
         <v>0.0505</v>
       </c>
-      <c r="K33" s="98">
+      <c r="K33" s="18">
         <f t="shared" si="73"/>
         <v>0.009711538462</v>
       </c>
-      <c r="L33" s="98">
+      <c r="L33" s="18">
         <f t="shared" si="73"/>
         <v>0.02525</v>
       </c>
-      <c r="M33" s="98">
+      <c r="M33" s="18">
         <f t="shared" si="73"/>
         <v>0.1648510102</v>
       </c>
-      <c r="N33" s="98">
+      <c r="N33" s="18">
         <f t="shared" si="73"/>
         <v>0.05655992308</v>
       </c>
-      <c r="O33" s="98">
+      <c r="O33" s="18">
         <f t="shared" si="73"/>
         <v>0.058415864</v>
       </c>
-      <c r="P33" s="98">
+      <c r="P33" s="18">
         <f t="shared" si="73"/>
         <v>0.002333723077</v>
       </c>
-      <c r="Q33" s="98">
+      <c r="Q33" s="18">
         <f t="shared" si="73"/>
         <v>0.0475415</v>
       </c>
-      <c r="R33" s="98">
+      <c r="R33" s="18">
         <f t="shared" ref="R33:V33" si="74">C33-M33</f>
         <v>0.1007489898</v>
       </c>
-      <c r="S33" s="98">
+      <c r="S33" s="18">
         <f t="shared" si="74"/>
         <v>0.02644007692</v>
       </c>
-      <c r="T33" s="98">
+      <c r="T33" s="18">
         <f t="shared" si="74"/>
         <v>0.049484136</v>
       </c>
-      <c r="U33" s="98">
+      <c r="U33" s="18">
         <f t="shared" si="74"/>
         <v>0.01841627692</v>
       </c>
-      <c r="V33" s="98">
+      <c r="V33" s="18">
         <f t="shared" si="74"/>
         <v>0.0064085</v>
       </c>
       <c r="W33" s="4">
         <f t="shared" si="4"/>
         <v>127587.0933</v>
       </c>
       <c r="X33" s="4">
         <f t="shared" si="5"/>
         <v>59714.07053</v>
       </c>
       <c r="Y33" s="4">
         <f t="shared" si="6"/>
         <v>79189.98948</v>
       </c>
       <c r="Z33" s="4">
         <f t="shared" si="7"/>
         <v>67873.02274</v>
       </c>
-      <c r="AA33" s="119">
+      <c r="AA33" s="42">
         <f t="shared" si="8"/>
         <v>48397.10378</v>
       </c>
-      <c r="AB33" s="81">
+      <c r="AB33" s="60">
         <f t="shared" si="65"/>
         <v>0.2954216848</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="4">
         <f t="shared" si="66"/>
         <v>2037</v>
       </c>
-      <c r="B34" s="119">
+      <c r="B34" s="42">
         <f>B33+(B33*Indicators!$B$1)</f>
         <v>489980.5539</v>
       </c>
-      <c r="C34" s="98">
+      <c r="C34" s="18">
         <f t="shared" ref="C34:Q34" si="75">C$27+(($A34-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2659692308</v>
       </c>
-      <c r="D34" s="98">
+      <c r="D34" s="18">
         <f t="shared" si="75"/>
         <v>0.08311538462</v>
       </c>
-      <c r="E34" s="98">
+      <c r="E34" s="18">
         <f t="shared" si="75"/>
         <v>0.10805</v>
       </c>
-      <c r="F34" s="98">
+      <c r="F34" s="18">
         <f t="shared" si="75"/>
         <v>0.02077884615</v>
       </c>
-      <c r="G34" s="98">
+      <c r="G34" s="18">
         <f t="shared" si="75"/>
         <v>0.054025</v>
       </c>
-      <c r="H34" s="98">
+      <c r="H34" s="18">
         <f t="shared" si="75"/>
         <v>0.1163076923</v>
       </c>
-      <c r="I34" s="98">
+      <c r="I34" s="18">
         <f t="shared" si="75"/>
         <v>0.03634615385</v>
       </c>
-      <c r="J34" s="98">
+      <c r="J34" s="18">
         <f t="shared" si="75"/>
         <v>0.04725</v>
       </c>
-      <c r="K34" s="98">
+      <c r="K34" s="18">
         <f t="shared" si="75"/>
         <v>0.009086538462</v>
       </c>
-      <c r="L34" s="98">
+      <c r="L34" s="18">
         <f t="shared" si="75"/>
         <v>0.023625</v>
       </c>
-      <c r="M34" s="98">
+      <c r="M34" s="18">
         <f t="shared" si="75"/>
         <v>0.1621735675</v>
       </c>
-      <c r="N34" s="98">
+      <c r="N34" s="18">
         <f t="shared" si="75"/>
         <v>0.05549234615</v>
       </c>
-      <c r="O34" s="98">
+      <c r="O34" s="18">
         <f t="shared" si="75"/>
         <v>0.056980756</v>
       </c>
-      <c r="P34" s="98">
+      <c r="P34" s="18">
         <f t="shared" si="75"/>
         <v>0.002385215385</v>
       </c>
-      <c r="Q34" s="98">
+      <c r="Q34" s="18">
         <f t="shared" si="75"/>
         <v>0.04731525</v>
       </c>
-      <c r="R34" s="98">
+      <c r="R34" s="18">
         <f t="shared" ref="R34:V34" si="76">C34-M34</f>
         <v>0.1037956632</v>
       </c>
-      <c r="S34" s="98">
+      <c r="S34" s="18">
         <f t="shared" si="76"/>
         <v>0.02762303846</v>
       </c>
-      <c r="T34" s="98">
+      <c r="T34" s="18">
         <f t="shared" si="76"/>
         <v>0.051069244</v>
       </c>
-      <c r="U34" s="98">
+      <c r="U34" s="18">
         <f t="shared" si="76"/>
         <v>0.01839363077</v>
       </c>
-      <c r="V34" s="98">
+      <c r="V34" s="18">
         <f t="shared" si="76"/>
         <v>0.00670975</v>
       </c>
       <c r="W34" s="4">
         <f t="shared" si="4"/>
         <v>130319.751</v>
       </c>
       <c r="X34" s="4">
         <f t="shared" si="5"/>
         <v>56988.50751</v>
       </c>
       <c r="Y34" s="4">
         <f t="shared" si="6"/>
         <v>79461.89446</v>
       </c>
       <c r="Z34" s="4">
         <f t="shared" si="7"/>
         <v>73331.24352</v>
       </c>
-      <c r="AA34" s="119">
+      <c r="AA34" s="42">
         <f t="shared" si="8"/>
         <v>50857.85657</v>
       </c>
-      <c r="AB34" s="81">
+      <c r="AB34" s="60">
         <f t="shared" si="65"/>
         <v>0.3104424129</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4">
         <f t="shared" si="66"/>
         <v>2038</v>
       </c>
-      <c r="B35" s="119">
+      <c r="B35" s="42">
         <f>B34+(B34*Indicators!$B$1)</f>
         <v>499780.165</v>
       </c>
-      <c r="C35" s="98">
+      <c r="C35" s="18">
         <f t="shared" ref="C35:Q35" si="77">C$27+(($A35-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2663384615</v>
       </c>
-      <c r="D35" s="98">
+      <c r="D35" s="18">
         <f t="shared" si="77"/>
         <v>0.08323076923</v>
       </c>
-      <c r="E35" s="98">
+      <c r="E35" s="18">
         <f t="shared" si="77"/>
         <v>0.1082</v>
       </c>
-      <c r="F35" s="98">
+      <c r="F35" s="18">
         <f t="shared" si="77"/>
         <v>0.02080769231</v>
       </c>
-      <c r="G35" s="98">
+      <c r="G35" s="18">
         <f t="shared" si="77"/>
         <v>0.0541</v>
       </c>
-      <c r="H35" s="98">
+      <c r="H35" s="18">
         <f t="shared" si="77"/>
         <v>0.1083076923</v>
       </c>
-      <c r="I35" s="98">
+      <c r="I35" s="18">
         <f t="shared" si="77"/>
         <v>0.03384615385</v>
       </c>
-      <c r="J35" s="98">
+      <c r="J35" s="18">
         <f t="shared" si="77"/>
         <v>0.044</v>
       </c>
-      <c r="K35" s="98">
+      <c r="K35" s="18">
         <f t="shared" si="77"/>
         <v>0.008461538462</v>
       </c>
-      <c r="L35" s="98">
+      <c r="L35" s="18">
         <f t="shared" si="77"/>
         <v>0.022</v>
       </c>
-      <c r="M35" s="98">
+      <c r="M35" s="18">
         <f t="shared" si="77"/>
         <v>0.1594961249</v>
       </c>
-      <c r="N35" s="98">
+      <c r="N35" s="18">
         <f t="shared" si="77"/>
         <v>0.05442476923</v>
       </c>
-      <c r="O35" s="98">
+      <c r="O35" s="18">
         <f t="shared" si="77"/>
         <v>0.055545648</v>
       </c>
-      <c r="P35" s="98">
+      <c r="P35" s="18">
         <f t="shared" si="77"/>
         <v>0.002436707692</v>
       </c>
-      <c r="Q35" s="98">
+      <c r="Q35" s="18">
         <f t="shared" si="77"/>
         <v>0.047089</v>
       </c>
-      <c r="R35" s="98">
+      <c r="R35" s="18">
         <f t="shared" ref="R35:V35" si="78">C35-M35</f>
         <v>0.1068423366</v>
       </c>
-      <c r="S35" s="98">
+      <c r="S35" s="18">
         <f t="shared" si="78"/>
         <v>0.028806</v>
       </c>
-      <c r="T35" s="98">
+      <c r="T35" s="18">
         <f t="shared" si="78"/>
         <v>0.052654352</v>
       </c>
-      <c r="U35" s="98">
+      <c r="U35" s="18">
         <f t="shared" si="78"/>
         <v>0.01837098462</v>
       </c>
-      <c r="V35" s="98">
+      <c r="V35" s="18">
         <f t="shared" si="78"/>
         <v>0.007011</v>
       </c>
       <c r="W35" s="4">
         <f t="shared" si="4"/>
         <v>133110.6803</v>
       </c>
       <c r="X35" s="4">
         <f t="shared" si="5"/>
         <v>54130.03634</v>
       </c>
       <c r="Y35" s="4">
         <f t="shared" si="6"/>
         <v>79712.99963</v>
       </c>
       <c r="Z35" s="4">
         <f t="shared" si="7"/>
         <v>78980.64393</v>
       </c>
-      <c r="AA35" s="119">
+      <c r="AA35" s="42">
         <f t="shared" si="8"/>
         <v>53397.68063</v>
       </c>
-      <c r="AB35" s="81">
+      <c r="AB35" s="60">
         <f t="shared" si="65"/>
         <v>0.3259458014</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="4">
         <f t="shared" si="66"/>
         <v>2039</v>
       </c>
-      <c r="B36" s="119">
+      <c r="B36" s="42">
         <f>B35+(B35*Indicators!$B$1)</f>
         <v>509775.7683</v>
       </c>
-      <c r="C36" s="98">
+      <c r="C36" s="18">
         <f t="shared" ref="C36:Q36" si="79">C$27+(($A36-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2667076923</v>
       </c>
-      <c r="D36" s="98">
+      <c r="D36" s="18">
         <f t="shared" si="79"/>
         <v>0.08334615385</v>
       </c>
-      <c r="E36" s="98">
+      <c r="E36" s="18">
         <f t="shared" si="79"/>
         <v>0.10835</v>
       </c>
-      <c r="F36" s="98">
+      <c r="F36" s="18">
         <f t="shared" si="79"/>
         <v>0.02083653846</v>
       </c>
-      <c r="G36" s="98">
+      <c r="G36" s="18">
         <f t="shared" si="79"/>
         <v>0.054175</v>
       </c>
-      <c r="H36" s="98">
+      <c r="H36" s="18">
         <f t="shared" si="79"/>
         <v>0.1003076923</v>
       </c>
-      <c r="I36" s="98">
+      <c r="I36" s="18">
         <f t="shared" si="79"/>
         <v>0.03134615385</v>
       </c>
-      <c r="J36" s="98">
+      <c r="J36" s="18">
         <f t="shared" si="79"/>
         <v>0.04075</v>
       </c>
-      <c r="K36" s="98">
+      <c r="K36" s="18">
         <f t="shared" si="79"/>
         <v>0.007836538462</v>
       </c>
-      <c r="L36" s="98">
+      <c r="L36" s="18">
         <f t="shared" si="79"/>
         <v>0.020375</v>
       </c>
-      <c r="M36" s="98">
+      <c r="M36" s="18">
         <f t="shared" si="79"/>
         <v>0.1568186823</v>
       </c>
-      <c r="N36" s="98">
+      <c r="N36" s="18">
         <f t="shared" si="79"/>
         <v>0.05335719231</v>
       </c>
-      <c r="O36" s="98">
+      <c r="O36" s="18">
         <f t="shared" si="79"/>
         <v>0.05411054</v>
       </c>
-      <c r="P36" s="98">
+      <c r="P36" s="18">
         <f t="shared" si="79"/>
         <v>0.0024882</v>
       </c>
-      <c r="Q36" s="98">
+      <c r="Q36" s="18">
         <f t="shared" si="79"/>
         <v>0.04686275</v>
       </c>
-      <c r="R36" s="98">
+      <c r="R36" s="18">
         <f t="shared" ref="R36:V36" si="80">C36-M36</f>
         <v>0.10988901</v>
       </c>
-      <c r="S36" s="98">
+      <c r="S36" s="18">
         <f t="shared" si="80"/>
         <v>0.02998896154</v>
       </c>
-      <c r="T36" s="98">
+      <c r="T36" s="18">
         <f t="shared" si="80"/>
         <v>0.05423946</v>
       </c>
-      <c r="U36" s="98">
+      <c r="U36" s="18">
         <f t="shared" si="80"/>
         <v>0.01834833846</v>
       </c>
-      <c r="V36" s="98">
+      <c r="V36" s="18">
         <f t="shared" si="80"/>
         <v>0.00731225</v>
       </c>
       <c r="W36" s="4">
         <f t="shared" si="4"/>
         <v>135961.1188</v>
       </c>
       <c r="X36" s="4">
         <f t="shared" si="5"/>
         <v>51134.43092</v>
       </c>
       <c r="Y36" s="4">
         <f t="shared" si="6"/>
         <v>79942.36426</v>
       </c>
       <c r="Z36" s="4">
         <f t="shared" si="7"/>
         <v>84826.68785</v>
       </c>
-      <c r="AA36" s="119">
+      <c r="AA36" s="42">
         <f t="shared" si="8"/>
         <v>56018.7545</v>
       </c>
-      <c r="AB36" s="81">
+      <c r="AB36" s="60">
         <f t="shared" si="65"/>
         <v>0.3419451485</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="4">
         <f t="shared" si="66"/>
         <v>2040</v>
       </c>
-      <c r="B37" s="119">
+      <c r="B37" s="42">
         <f>B36+(B36*Indicators!$B$1)</f>
         <v>519971.2837</v>
       </c>
-      <c r="C37" s="98">
+      <c r="C37" s="18">
         <f t="shared" ref="C37:Q37" si="81">C$27+(($A37-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2670769231</v>
       </c>
-      <c r="D37" s="98">
+      <c r="D37" s="18">
         <f t="shared" si="81"/>
         <v>0.08346153846</v>
       </c>
-      <c r="E37" s="98">
+      <c r="E37" s="18">
         <f t="shared" si="81"/>
         <v>0.1085</v>
       </c>
-      <c r="F37" s="98">
+      <c r="F37" s="18">
         <f t="shared" si="81"/>
         <v>0.02086538462</v>
       </c>
-      <c r="G37" s="98">
+      <c r="G37" s="18">
         <f t="shared" si="81"/>
         <v>0.05425</v>
       </c>
-      <c r="H37" s="98">
+      <c r="H37" s="18">
         <f t="shared" si="81"/>
         <v>0.09230769231</v>
       </c>
-      <c r="I37" s="98">
+      <c r="I37" s="18">
         <f t="shared" si="81"/>
         <v>0.02884615385</v>
       </c>
-      <c r="J37" s="98">
+      <c r="J37" s="18">
         <f t="shared" si="81"/>
         <v>0.0375</v>
       </c>
-      <c r="K37" s="98">
+      <c r="K37" s="18">
         <f t="shared" si="81"/>
         <v>0.007211538462</v>
       </c>
-      <c r="L37" s="98">
+      <c r="L37" s="18">
         <f t="shared" si="81"/>
         <v>0.01875</v>
       </c>
-      <c r="M37" s="98">
+      <c r="M37" s="18">
         <f t="shared" si="81"/>
         <v>0.1541412397</v>
       </c>
-      <c r="N37" s="98">
+      <c r="N37" s="18">
         <f t="shared" si="81"/>
         <v>0.05228961538</v>
       </c>
-      <c r="O37" s="98">
+      <c r="O37" s="18">
         <f t="shared" si="81"/>
         <v>0.052675432</v>
       </c>
-      <c r="P37" s="98">
+      <c r="P37" s="18">
         <f t="shared" si="81"/>
         <v>0.002539692308</v>
       </c>
-      <c r="Q37" s="98">
+      <c r="Q37" s="18">
         <f t="shared" si="81"/>
         <v>0.0466365</v>
       </c>
-      <c r="R37" s="98">
+      <c r="R37" s="18">
         <f t="shared" ref="R37:V37" si="82">C37-M37</f>
         <v>0.1129356834</v>
       </c>
-      <c r="S37" s="98">
+      <c r="S37" s="18">
         <f t="shared" si="82"/>
         <v>0.03117192308</v>
       </c>
-      <c r="T37" s="98">
+      <c r="T37" s="18">
         <f t="shared" si="82"/>
         <v>0.055824568</v>
       </c>
-      <c r="U37" s="98">
+      <c r="U37" s="18">
         <f t="shared" si="82"/>
         <v>0.01832569231</v>
       </c>
-      <c r="V37" s="98">
+      <c r="V37" s="18">
         <f t="shared" si="82"/>
         <v>0.0076135</v>
       </c>
       <c r="W37" s="4">
         <f t="shared" si="4"/>
         <v>138872.3305</v>
       </c>
       <c r="X37" s="4">
         <f t="shared" si="5"/>
         <v>47997.34926</v>
       </c>
       <c r="Y37" s="4">
         <f t="shared" si="6"/>
         <v>80149.01827</v>
       </c>
       <c r="Z37" s="4">
         <f t="shared" si="7"/>
         <v>90874.98127</v>
       </c>
-      <c r="AA37" s="119">
+      <c r="AA37" s="42">
         <f t="shared" si="8"/>
         <v>58723.31226</v>
       </c>
-      <c r="AB37" s="81">
+      <c r="AB37" s="60">
         <f t="shared" si="65"/>
         <v>0.3584540911</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4">
         <f t="shared" si="66"/>
         <v>2041</v>
       </c>
-      <c r="B38" s="119">
+      <c r="B38" s="42">
         <f>B37+(B37*Indicators!$B$1)</f>
         <v>530370.7094</v>
       </c>
-      <c r="C38" s="98">
+      <c r="C38" s="18">
         <f t="shared" ref="C38:Q38" si="83">C$27+(($A38-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2674461538</v>
       </c>
-      <c r="D38" s="98">
+      <c r="D38" s="18">
         <f t="shared" si="83"/>
         <v>0.08357692308</v>
       </c>
-      <c r="E38" s="98">
+      <c r="E38" s="18">
         <f t="shared" si="83"/>
         <v>0.10865</v>
       </c>
-      <c r="F38" s="98">
+      <c r="F38" s="18">
         <f t="shared" si="83"/>
         <v>0.02089423077</v>
       </c>
-      <c r="G38" s="98">
+      <c r="G38" s="18">
         <f t="shared" si="83"/>
         <v>0.054325</v>
       </c>
-      <c r="H38" s="98">
+      <c r="H38" s="18">
         <f t="shared" si="83"/>
         <v>0.08430769231</v>
       </c>
-      <c r="I38" s="98">
+      <c r="I38" s="18">
         <f t="shared" si="83"/>
         <v>0.02634615385</v>
       </c>
-      <c r="J38" s="98">
+      <c r="J38" s="18">
         <f t="shared" si="83"/>
         <v>0.03425</v>
       </c>
-      <c r="K38" s="98">
+      <c r="K38" s="18">
         <f t="shared" si="83"/>
         <v>0.006586538462</v>
       </c>
-      <c r="L38" s="98">
+      <c r="L38" s="18">
         <f t="shared" si="83"/>
         <v>0.017125</v>
       </c>
-      <c r="M38" s="98">
+      <c r="M38" s="18">
         <f t="shared" si="83"/>
         <v>0.1514637971</v>
       </c>
-      <c r="N38" s="98">
+      <c r="N38" s="18">
         <f t="shared" si="83"/>
         <v>0.05122203846</v>
       </c>
-      <c r="O38" s="98">
+      <c r="O38" s="18">
         <f t="shared" si="83"/>
         <v>0.051240324</v>
       </c>
-      <c r="P38" s="98">
+      <c r="P38" s="18">
         <f t="shared" si="83"/>
         <v>0.002591184615</v>
       </c>
-      <c r="Q38" s="98">
+      <c r="Q38" s="18">
         <f t="shared" si="83"/>
         <v>0.04641025</v>
       </c>
-      <c r="R38" s="98">
+      <c r="R38" s="18">
         <f t="shared" ref="R38:V38" si="84">C38-M38</f>
         <v>0.1159823568</v>
       </c>
-      <c r="S38" s="98">
+      <c r="S38" s="18">
         <f t="shared" si="84"/>
         <v>0.03235488462</v>
       </c>
-      <c r="T38" s="98">
+      <c r="T38" s="18">
         <f t="shared" si="84"/>
         <v>0.057409676</v>
       </c>
-      <c r="U38" s="98">
+      <c r="U38" s="18">
         <f t="shared" si="84"/>
         <v>0.01830304615</v>
       </c>
-      <c r="V38" s="98">
+      <c r="V38" s="18">
         <f t="shared" si="84"/>
         <v>0.00791475</v>
       </c>
       <c r="W38" s="4">
         <f t="shared" si="4"/>
         <v>141845.6063</v>
       </c>
       <c r="X38" s="4">
         <f t="shared" si="5"/>
         <v>44714.33057</v>
       </c>
       <c r="Y38" s="4">
         <f t="shared" si="6"/>
         <v>80331.9615</v>
       </c>
       <c r="Z38" s="4">
         <f t="shared" si="7"/>
         <v>97131.27576</v>
       </c>
-      <c r="AA38" s="119">
+      <c r="AA38" s="42">
         <f t="shared" si="8"/>
         <v>61513.64483</v>
       </c>
-      <c r="AB38" s="81">
+      <c r="AB38" s="60">
         <f t="shared" si="65"/>
         <v>0.3754866134</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4">
         <f t="shared" si="66"/>
         <v>2042</v>
       </c>
-      <c r="B39" s="119">
+      <c r="B39" s="42">
         <f>B38+(B38*Indicators!$B$1)</f>
         <v>540978.1236</v>
       </c>
-      <c r="C39" s="98">
+      <c r="C39" s="18">
         <f t="shared" ref="C39:Q39" si="85">C$27+(($A39-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2678153846</v>
       </c>
-      <c r="D39" s="98">
+      <c r="D39" s="18">
         <f t="shared" si="85"/>
         <v>0.08369230769</v>
       </c>
-      <c r="E39" s="98">
+      <c r="E39" s="18">
         <f t="shared" si="85"/>
         <v>0.1088</v>
       </c>
-      <c r="F39" s="98">
+      <c r="F39" s="18">
         <f t="shared" si="85"/>
         <v>0.02092307692</v>
       </c>
-      <c r="G39" s="98">
+      <c r="G39" s="18">
         <f t="shared" si="85"/>
         <v>0.0544</v>
       </c>
-      <c r="H39" s="98">
+      <c r="H39" s="18">
         <f t="shared" si="85"/>
         <v>0.07630769231</v>
       </c>
-      <c r="I39" s="98">
+      <c r="I39" s="18">
         <f t="shared" si="85"/>
         <v>0.02384615385</v>
       </c>
-      <c r="J39" s="98">
+      <c r="J39" s="18">
         <f t="shared" si="85"/>
         <v>0.031</v>
       </c>
-      <c r="K39" s="98">
+      <c r="K39" s="18">
         <f t="shared" si="85"/>
         <v>0.005961538462</v>
       </c>
-      <c r="L39" s="98">
+      <c r="L39" s="18">
         <f t="shared" si="85"/>
         <v>0.0155</v>
       </c>
-      <c r="M39" s="98">
+      <c r="M39" s="18">
         <f t="shared" si="85"/>
         <v>0.1487863545</v>
       </c>
-      <c r="N39" s="98">
+      <c r="N39" s="18">
         <f t="shared" si="85"/>
         <v>0.05015446154</v>
       </c>
-      <c r="O39" s="98">
+      <c r="O39" s="18">
         <f t="shared" si="85"/>
         <v>0.049805216</v>
       </c>
-      <c r="P39" s="98">
+      <c r="P39" s="18">
         <f t="shared" si="85"/>
         <v>0.002642676923</v>
       </c>
-      <c r="Q39" s="98">
+      <c r="Q39" s="18">
         <f t="shared" si="85"/>
         <v>0.046184</v>
       </c>
-      <c r="R39" s="98">
+      <c r="R39" s="18">
         <f t="shared" ref="R39:V39" si="86">C39-M39</f>
         <v>0.1190290302</v>
       </c>
-      <c r="S39" s="98">
+      <c r="S39" s="18">
         <f t="shared" si="86"/>
         <v>0.03353784615</v>
       </c>
-      <c r="T39" s="98">
+      <c r="T39" s="18">
         <f t="shared" si="86"/>
         <v>0.058994784</v>
       </c>
-      <c r="U39" s="98">
+      <c r="U39" s="18">
         <f t="shared" si="86"/>
         <v>0.0182804</v>
       </c>
-      <c r="V39" s="98">
+      <c r="V39" s="18">
         <f t="shared" si="86"/>
         <v>0.008216</v>
       </c>
       <c r="W39" s="4">
         <f t="shared" si="4"/>
         <v>144882.2642</v>
       </c>
       <c r="X39" s="4">
         <f t="shared" si="5"/>
         <v>41280.7922</v>
       </c>
       <c r="Y39" s="4">
         <f t="shared" si="6"/>
         <v>80490.16285</v>
       </c>
       <c r="Z39" s="4">
         <f t="shared" si="7"/>
         <v>103601.472</v>
       </c>
-      <c r="AA39" s="119">
+      <c r="AA39" s="42">
         <f t="shared" si="8"/>
         <v>64392.10138</v>
       </c>
-      <c r="AB39" s="81">
+      <c r="AB39" s="60">
         <f t="shared" si="65"/>
         <v>0.393057055</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4">
         <f t="shared" si="66"/>
         <v>2043</v>
       </c>
-      <c r="B40" s="119">
+      <c r="B40" s="42">
         <f>B39+(B39*Indicators!$B$1)</f>
         <v>551797.686</v>
       </c>
-      <c r="C40" s="98">
+      <c r="C40" s="18">
         <f t="shared" ref="C40:Q40" si="87">C$27+(($A40-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2681846154</v>
       </c>
-      <c r="D40" s="98">
+      <c r="D40" s="18">
         <f t="shared" si="87"/>
         <v>0.08380769231</v>
       </c>
-      <c r="E40" s="98">
+      <c r="E40" s="18">
         <f t="shared" si="87"/>
         <v>0.10895</v>
       </c>
-      <c r="F40" s="98">
+      <c r="F40" s="18">
         <f t="shared" si="87"/>
         <v>0.02095192308</v>
       </c>
-      <c r="G40" s="98">
+      <c r="G40" s="18">
         <f t="shared" si="87"/>
         <v>0.054475</v>
       </c>
-      <c r="H40" s="98">
+      <c r="H40" s="18">
         <f t="shared" si="87"/>
         <v>0.06830769231</v>
       </c>
-      <c r="I40" s="98">
+      <c r="I40" s="18">
         <f t="shared" si="87"/>
         <v>0.02134615385</v>
       </c>
-      <c r="J40" s="98">
+      <c r="J40" s="18">
         <f t="shared" si="87"/>
         <v>0.02775</v>
       </c>
-      <c r="K40" s="98">
+      <c r="K40" s="18">
         <f t="shared" si="87"/>
         <v>0.005336538462</v>
       </c>
-      <c r="L40" s="98">
+      <c r="L40" s="18">
         <f t="shared" si="87"/>
         <v>0.013875</v>
       </c>
-      <c r="M40" s="98">
+      <c r="M40" s="18">
         <f t="shared" si="87"/>
         <v>0.1461089118</v>
       </c>
-      <c r="N40" s="98">
+      <c r="N40" s="18">
         <f t="shared" si="87"/>
         <v>0.04908688462</v>
       </c>
-      <c r="O40" s="98">
+      <c r="O40" s="18">
         <f t="shared" si="87"/>
         <v>0.048370108</v>
       </c>
-      <c r="P40" s="98">
+      <c r="P40" s="18">
         <f t="shared" si="87"/>
         <v>0.002694169231</v>
       </c>
-      <c r="Q40" s="98">
+      <c r="Q40" s="18">
         <f t="shared" si="87"/>
         <v>0.04595775</v>
       </c>
-      <c r="R40" s="98">
+      <c r="R40" s="18">
         <f t="shared" ref="R40:V40" si="88">C40-M40</f>
         <v>0.1220757035</v>
       </c>
-      <c r="S40" s="98">
+      <c r="S40" s="18">
         <f t="shared" si="88"/>
         <v>0.03472080769</v>
       </c>
-      <c r="T40" s="98">
+      <c r="T40" s="18">
         <f t="shared" si="88"/>
         <v>0.060579892</v>
       </c>
-      <c r="U40" s="98">
+      <c r="U40" s="18">
         <f t="shared" si="88"/>
         <v>0.01825775385</v>
       </c>
-      <c r="V40" s="98">
+      <c r="V40" s="18">
         <f t="shared" si="88"/>
         <v>0.00851725</v>
       </c>
       <c r="W40" s="4">
         <f t="shared" si="4"/>
         <v>147983.6502</v>
       </c>
       <c r="X40" s="4">
         <f t="shared" si="5"/>
         <v>37692.02655</v>
       </c>
       <c r="Y40" s="4">
         <f t="shared" si="6"/>
         <v>80622.55946</v>
       </c>
       <c r="Z40" s="4">
         <f t="shared" si="7"/>
         <v>110291.6236</v>
       </c>
-      <c r="AA40" s="119">
+      <c r="AA40" s="42">
         <f t="shared" si="8"/>
         <v>67361.09073</v>
       </c>
-      <c r="AB40" s="81">
+      <c r="AB40" s="60">
         <f t="shared" si="65"/>
         <v>0.4111801195</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4">
         <f t="shared" si="66"/>
         <v>2044</v>
       </c>
-      <c r="B41" s="119">
+      <c r="B41" s="42">
         <f>B40+(B40*Indicators!$B$1)</f>
         <v>562833.6397</v>
       </c>
-      <c r="C41" s="98">
+      <c r="C41" s="18">
         <f t="shared" ref="C41:Q41" si="89">C$27+(($A41-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2685538462</v>
       </c>
-      <c r="D41" s="98">
+      <c r="D41" s="18">
         <f t="shared" si="89"/>
         <v>0.08392307692</v>
       </c>
-      <c r="E41" s="98">
+      <c r="E41" s="18">
         <f t="shared" si="89"/>
         <v>0.1091</v>
       </c>
-      <c r="F41" s="98">
+      <c r="F41" s="18">
         <f t="shared" si="89"/>
         <v>0.02098076923</v>
       </c>
-      <c r="G41" s="98">
+      <c r="G41" s="18">
         <f t="shared" si="89"/>
         <v>0.05455</v>
       </c>
-      <c r="H41" s="98">
+      <c r="H41" s="18">
         <f t="shared" si="89"/>
         <v>0.06030769231</v>
       </c>
-      <c r="I41" s="98">
+      <c r="I41" s="18">
         <f t="shared" si="89"/>
         <v>0.01884615385</v>
       </c>
-      <c r="J41" s="98">
+      <c r="J41" s="18">
         <f t="shared" si="89"/>
         <v>0.0245</v>
       </c>
-      <c r="K41" s="98">
+      <c r="K41" s="18">
         <f t="shared" si="89"/>
         <v>0.004711538462</v>
       </c>
-      <c r="L41" s="98">
+      <c r="L41" s="18">
         <f t="shared" si="89"/>
         <v>0.01225</v>
       </c>
-      <c r="M41" s="98">
+      <c r="M41" s="18">
         <f t="shared" si="89"/>
         <v>0.1434314692</v>
       </c>
-      <c r="N41" s="98">
+      <c r="N41" s="18">
         <f t="shared" si="89"/>
         <v>0.04801930769</v>
       </c>
-      <c r="O41" s="98">
+      <c r="O41" s="18">
         <f t="shared" si="89"/>
         <v>0.046935</v>
       </c>
-      <c r="P41" s="98">
+      <c r="P41" s="18">
         <f t="shared" si="89"/>
         <v>0.002745661538</v>
       </c>
-      <c r="Q41" s="98">
+      <c r="Q41" s="18">
         <f t="shared" si="89"/>
         <v>0.0457315</v>
       </c>
-      <c r="R41" s="98">
+      <c r="R41" s="18">
         <f t="shared" ref="R41:V41" si="90">C41-M41</f>
         <v>0.1251223769</v>
       </c>
-      <c r="S41" s="98">
+      <c r="S41" s="18">
         <f t="shared" si="90"/>
         <v>0.03590376923</v>
       </c>
-      <c r="T41" s="98">
+      <c r="T41" s="18">
         <f t="shared" si="90"/>
         <v>0.062165</v>
       </c>
-      <c r="U41" s="98">
+      <c r="U41" s="18">
         <f t="shared" si="90"/>
         <v>0.01823510769</v>
       </c>
-      <c r="V41" s="98">
+      <c r="V41" s="18">
         <f t="shared" si="90"/>
         <v>0.0088185</v>
       </c>
       <c r="W41" s="4">
         <f t="shared" si="4"/>
         <v>151151.1387</v>
       </c>
       <c r="X41" s="4">
         <f t="shared" si="5"/>
         <v>33943.19797</v>
       </c>
       <c r="Y41" s="4">
         <f t="shared" si="6"/>
         <v>80728.05588</v>
       </c>
       <c r="Z41" s="4">
         <f t="shared" si="7"/>
         <v>117207.9407</v>
       </c>
-      <c r="AA41" s="119">
+      <c r="AA41" s="42">
         <f t="shared" si="8"/>
         <v>70423.08282</v>
       </c>
-      <c r="AB41" s="81">
+      <c r="AB41" s="60">
         <f t="shared" si="65"/>
         <v>0.4298708838</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4">
         <f t="shared" si="66"/>
         <v>2045</v>
       </c>
-      <c r="B42" s="119">
+      <c r="B42" s="42">
         <f>B41+(B41*Indicators!$B$1)</f>
         <v>574090.3125</v>
       </c>
-      <c r="C42" s="98">
+      <c r="C42" s="18">
         <f t="shared" ref="C42:Q42" si="91">C$27+(($A42-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2689230769</v>
       </c>
-      <c r="D42" s="98">
+      <c r="D42" s="18">
         <f t="shared" si="91"/>
         <v>0.08403846154</v>
       </c>
-      <c r="E42" s="98">
+      <c r="E42" s="18">
         <f t="shared" si="91"/>
         <v>0.10925</v>
       </c>
-      <c r="F42" s="98">
+      <c r="F42" s="18">
         <f t="shared" si="91"/>
         <v>0.02100961538</v>
       </c>
-      <c r="G42" s="98">
+      <c r="G42" s="18">
         <f t="shared" si="91"/>
         <v>0.054625</v>
       </c>
-      <c r="H42" s="98">
+      <c r="H42" s="18">
         <f t="shared" si="91"/>
         <v>0.05230769231</v>
       </c>
-      <c r="I42" s="98">
+      <c r="I42" s="18">
         <f t="shared" si="91"/>
         <v>0.01634615385</v>
       </c>
-      <c r="J42" s="98">
+      <c r="J42" s="18">
         <f t="shared" si="91"/>
         <v>0.02125</v>
       </c>
-      <c r="K42" s="98">
+      <c r="K42" s="18">
         <f t="shared" si="91"/>
         <v>0.004086538462</v>
       </c>
-      <c r="L42" s="98">
+      <c r="L42" s="18">
         <f t="shared" si="91"/>
         <v>0.010625</v>
       </c>
-      <c r="M42" s="98">
+      <c r="M42" s="18">
         <f t="shared" si="91"/>
         <v>0.1407540266</v>
       </c>
-      <c r="N42" s="98">
+      <c r="N42" s="18">
         <f t="shared" si="91"/>
         <v>0.04695173077</v>
       </c>
-      <c r="O42" s="98">
+      <c r="O42" s="18">
         <f t="shared" si="91"/>
         <v>0.045499892</v>
       </c>
-      <c r="P42" s="98">
+      <c r="P42" s="18">
         <f t="shared" si="91"/>
         <v>0.002797153846</v>
       </c>
-      <c r="Q42" s="98">
+      <c r="Q42" s="18">
         <f t="shared" si="91"/>
         <v>0.04550525</v>
       </c>
-      <c r="R42" s="98">
+      <c r="R42" s="18">
         <f t="shared" ref="R42:V42" si="92">C42-M42</f>
         <v>0.1281690503</v>
       </c>
-      <c r="S42" s="98">
+      <c r="S42" s="18">
         <f t="shared" si="92"/>
         <v>0.03708673077</v>
       </c>
-      <c r="T42" s="98">
+      <c r="T42" s="18">
         <f t="shared" si="92"/>
         <v>0.063750108</v>
       </c>
-      <c r="U42" s="98">
+      <c r="U42" s="18">
         <f t="shared" si="92"/>
         <v>0.01821246154</v>
       </c>
-      <c r="V42" s="98">
+      <c r="V42" s="18">
         <f t="shared" si="92"/>
         <v>0.00911975</v>
       </c>
       <c r="W42" s="4">
         <f t="shared" si="4"/>
         <v>154386.1333</v>
       </c>
       <c r="X42" s="4">
         <f t="shared" si="5"/>
         <v>30029.33943</v>
       </c>
       <c r="Y42" s="4">
         <f t="shared" si="6"/>
         <v>80805.52313</v>
       </c>
       <c r="Z42" s="4">
         <f t="shared" si="7"/>
         <v>124356.7939</v>
       </c>
-      <c r="AA42" s="119">
+      <c r="AA42" s="42">
         <f t="shared" si="8"/>
         <v>73580.61015</v>
       </c>
-      <c r="AB42" s="81">
+      <c r="AB42" s="60">
         <f t="shared" si="65"/>
         <v>0.4491448067</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4">
         <f t="shared" si="66"/>
         <v>2046</v>
       </c>
-      <c r="B43" s="119">
+      <c r="B43" s="42">
         <f>B42+(B42*Indicators!$B$1)</f>
         <v>585572.1188</v>
       </c>
-      <c r="C43" s="98">
+      <c r="C43" s="18">
         <f t="shared" ref="C43:Q43" si="93">C$27+(($A43-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2692923077</v>
       </c>
-      <c r="D43" s="98">
+      <c r="D43" s="18">
         <f t="shared" si="93"/>
         <v>0.08415384615</v>
       </c>
-      <c r="E43" s="98">
+      <c r="E43" s="18">
         <f t="shared" si="93"/>
         <v>0.1094</v>
       </c>
-      <c r="F43" s="98">
+      <c r="F43" s="18">
         <f t="shared" si="93"/>
         <v>0.02103846154</v>
       </c>
-      <c r="G43" s="98">
+      <c r="G43" s="18">
         <f t="shared" si="93"/>
         <v>0.0547</v>
       </c>
-      <c r="H43" s="98">
+      <c r="H43" s="18">
         <f t="shared" si="93"/>
         <v>0.04430769231</v>
       </c>
-      <c r="I43" s="98">
+      <c r="I43" s="18">
         <f t="shared" si="93"/>
         <v>0.01384615385</v>
       </c>
-      <c r="J43" s="98">
+      <c r="J43" s="18">
         <f t="shared" si="93"/>
         <v>0.018</v>
       </c>
-      <c r="K43" s="98">
+      <c r="K43" s="18">
         <f t="shared" si="93"/>
         <v>0.003461538462</v>
       </c>
-      <c r="L43" s="98">
+      <c r="L43" s="18">
         <f t="shared" si="93"/>
         <v>0.009</v>
       </c>
-      <c r="M43" s="98">
+      <c r="M43" s="18">
         <f t="shared" si="93"/>
         <v>0.138076584</v>
       </c>
-      <c r="N43" s="98">
+      <c r="N43" s="18">
         <f t="shared" si="93"/>
         <v>0.04588415385</v>
       </c>
-      <c r="O43" s="98">
+      <c r="O43" s="18">
         <f t="shared" si="93"/>
         <v>0.044064784</v>
       </c>
-      <c r="P43" s="98">
+      <c r="P43" s="18">
         <f t="shared" si="93"/>
         <v>0.002848646154</v>
       </c>
-      <c r="Q43" s="98">
+      <c r="Q43" s="18">
         <f t="shared" si="93"/>
         <v>0.045279</v>
       </c>
-      <c r="R43" s="98">
+      <c r="R43" s="18">
         <f t="shared" ref="R43:V43" si="94">C43-M43</f>
         <v>0.1312157237</v>
       </c>
-      <c r="S43" s="98">
+      <c r="S43" s="18">
         <f t="shared" si="94"/>
         <v>0.03826969231</v>
       </c>
-      <c r="T43" s="98">
+      <c r="T43" s="18">
         <f t="shared" si="94"/>
         <v>0.065335216</v>
       </c>
-      <c r="U43" s="98">
+      <c r="U43" s="18">
         <f t="shared" si="94"/>
         <v>0.01818981538</v>
       </c>
-      <c r="V43" s="98">
+      <c r="V43" s="18">
         <f t="shared" si="94"/>
         <v>0.009421</v>
       </c>
       <c r="W43" s="4">
         <f t="shared" si="4"/>
         <v>157690.0672</v>
       </c>
       <c r="X43" s="4">
         <f t="shared" si="5"/>
         <v>25945.34926</v>
       </c>
       <c r="Y43" s="4">
         <f t="shared" si="6"/>
         <v>80853.79785</v>
       </c>
       <c r="Z43" s="4">
         <f t="shared" si="7"/>
         <v>131744.7179</v>
       </c>
-      <c r="AA43" s="119">
+      <c r="AA43" s="42">
         <f t="shared" si="8"/>
         <v>76836.26934</v>
       </c>
-      <c r="AB43" s="81">
+      <c r="AB43" s="60">
         <f t="shared" si="65"/>
         <v>0.4690177381</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4">
         <f t="shared" si="66"/>
         <v>2047</v>
       </c>
-      <c r="B44" s="119">
+      <c r="B44" s="42">
         <f>B43+(B43*Indicators!$B$1)</f>
         <v>597283.5612</v>
       </c>
-      <c r="C44" s="98">
+      <c r="C44" s="18">
         <f t="shared" ref="C44:Q44" si="95">C$27+(($A44-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2696615385</v>
       </c>
-      <c r="D44" s="98">
+      <c r="D44" s="18">
         <f t="shared" si="95"/>
         <v>0.08426923077</v>
       </c>
-      <c r="E44" s="98">
+      <c r="E44" s="18">
         <f t="shared" si="95"/>
         <v>0.10955</v>
       </c>
-      <c r="F44" s="98">
+      <c r="F44" s="18">
         <f t="shared" si="95"/>
         <v>0.02106730769</v>
       </c>
-      <c r="G44" s="98">
+      <c r="G44" s="18">
         <f t="shared" si="95"/>
         <v>0.054775</v>
       </c>
-      <c r="H44" s="98">
+      <c r="H44" s="18">
         <f t="shared" si="95"/>
         <v>0.03630769231</v>
       </c>
-      <c r="I44" s="98">
+      <c r="I44" s="18">
         <f t="shared" si="95"/>
         <v>0.01134615385</v>
       </c>
-      <c r="J44" s="98">
+      <c r="J44" s="18">
         <f t="shared" si="95"/>
         <v>0.01475</v>
       </c>
-      <c r="K44" s="98">
+      <c r="K44" s="18">
         <f t="shared" si="95"/>
         <v>0.002836538462</v>
       </c>
-      <c r="L44" s="98">
+      <c r="L44" s="18">
         <f t="shared" si="95"/>
         <v>0.007375</v>
       </c>
-      <c r="M44" s="98">
+      <c r="M44" s="18">
         <f t="shared" si="95"/>
         <v>0.1353991414</v>
       </c>
-      <c r="N44" s="98">
+      <c r="N44" s="18">
         <f t="shared" si="95"/>
         <v>0.04481657692</v>
       </c>
-      <c r="O44" s="98">
+      <c r="O44" s="18">
         <f t="shared" si="95"/>
         <v>0.042629676</v>
       </c>
-      <c r="P44" s="98">
+      <c r="P44" s="18">
         <f t="shared" si="95"/>
         <v>0.002900138462</v>
       </c>
-      <c r="Q44" s="98">
+      <c r="Q44" s="18">
         <f t="shared" si="95"/>
         <v>0.04505275</v>
       </c>
-      <c r="R44" s="98">
+      <c r="R44" s="18">
         <f t="shared" ref="R44:V44" si="96">C44-M44</f>
         <v>0.1342623971</v>
       </c>
-      <c r="S44" s="98">
+      <c r="S44" s="18">
         <f t="shared" si="96"/>
         <v>0.03945265385</v>
       </c>
-      <c r="T44" s="98">
+      <c r="T44" s="18">
         <f t="shared" si="96"/>
         <v>0.066920324</v>
       </c>
-      <c r="U44" s="98">
+      <c r="U44" s="18">
         <f t="shared" si="96"/>
         <v>0.01816716923</v>
       </c>
-      <c r="V44" s="98">
+      <c r="V44" s="18">
         <f t="shared" si="96"/>
         <v>0.00972225</v>
       </c>
       <c r="W44" s="4">
         <f t="shared" si="4"/>
         <v>161064.404</v>
       </c>
       <c r="X44" s="4">
         <f t="shared" si="5"/>
         <v>21685.98776</v>
       </c>
       <c r="Y44" s="4">
         <f t="shared" si="6"/>
         <v>80871.68135</v>
       </c>
       <c r="Z44" s="4">
         <f t="shared" si="7"/>
         <v>139378.4162</v>
       </c>
-      <c r="AA44" s="119">
+      <c r="AA44" s="42">
         <f t="shared" si="8"/>
         <v>80192.72266</v>
       </c>
-      <c r="AB44" s="81">
+      <c r="AB44" s="60">
         <f t="shared" si="65"/>
         <v>0.4895059288</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4">
         <f t="shared" si="66"/>
         <v>2048</v>
       </c>
-      <c r="B45" s="119">
+      <c r="B45" s="42">
         <f>B44+(B44*Indicators!$B$1)</f>
         <v>609229.2324</v>
       </c>
-      <c r="C45" s="98">
+      <c r="C45" s="18">
         <f t="shared" ref="C45:Q45" si="97">C$27+(($A45-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2700307692</v>
       </c>
-      <c r="D45" s="98">
+      <c r="D45" s="18">
         <f t="shared" si="97"/>
         <v>0.08438461538</v>
       </c>
-      <c r="E45" s="98">
+      <c r="E45" s="18">
         <f t="shared" si="97"/>
         <v>0.1097</v>
       </c>
-      <c r="F45" s="98">
+      <c r="F45" s="18">
         <f t="shared" si="97"/>
         <v>0.02109615385</v>
       </c>
-      <c r="G45" s="98">
+      <c r="G45" s="18">
         <f t="shared" si="97"/>
         <v>0.05485</v>
       </c>
-      <c r="H45" s="98">
+      <c r="H45" s="18">
         <f t="shared" si="97"/>
         <v>0.02830769231</v>
       </c>
-      <c r="I45" s="98">
+      <c r="I45" s="18">
         <f t="shared" si="97"/>
         <v>0.008846153846</v>
       </c>
-      <c r="J45" s="98">
+      <c r="J45" s="18">
         <f t="shared" si="97"/>
         <v>0.0115</v>
       </c>
-      <c r="K45" s="98">
+      <c r="K45" s="18">
         <f t="shared" si="97"/>
         <v>0.002211538462</v>
       </c>
-      <c r="L45" s="98">
+      <c r="L45" s="18">
         <f t="shared" si="97"/>
         <v>0.00575</v>
       </c>
-      <c r="M45" s="98">
+      <c r="M45" s="18">
         <f t="shared" si="97"/>
         <v>0.1327216988</v>
       </c>
-      <c r="N45" s="98">
+      <c r="N45" s="18">
         <f t="shared" si="97"/>
         <v>0.043749</v>
       </c>
-      <c r="O45" s="98">
+      <c r="O45" s="18">
         <f t="shared" si="97"/>
         <v>0.041194568</v>
       </c>
-      <c r="P45" s="98">
+      <c r="P45" s="18">
         <f t="shared" si="97"/>
         <v>0.002951630769</v>
       </c>
-      <c r="Q45" s="98">
+      <c r="Q45" s="18">
         <f t="shared" si="97"/>
         <v>0.0448265</v>
       </c>
-      <c r="R45" s="98">
+      <c r="R45" s="18">
         <f t="shared" ref="R45:V45" si="98">C45-M45</f>
         <v>0.1373090705</v>
       </c>
-      <c r="S45" s="98">
+      <c r="S45" s="18">
         <f t="shared" si="98"/>
         <v>0.04063561538</v>
       </c>
-      <c r="T45" s="98">
+      <c r="T45" s="18">
         <f t="shared" si="98"/>
         <v>0.068505432</v>
       </c>
-      <c r="U45" s="98">
+      <c r="U45" s="18">
         <f t="shared" si="98"/>
         <v>0.01814452308</v>
       </c>
-      <c r="V45" s="98">
+      <c r="V45" s="18">
         <f t="shared" si="98"/>
         <v>0.0100235</v>
       </c>
       <c r="W45" s="4">
         <f t="shared" si="4"/>
         <v>164510.6383</v>
       </c>
       <c r="X45" s="4">
         <f t="shared" si="5"/>
         <v>17245.87366</v>
       </c>
       <c r="Y45" s="4">
         <f t="shared" si="6"/>
         <v>80857.93866</v>
       </c>
       <c r="Z45" s="4">
         <f t="shared" si="7"/>
         <v>147264.7646</v>
       </c>
-      <c r="AA45" s="119">
+      <c r="AA45" s="42">
         <f t="shared" si="8"/>
         <v>83652.6996</v>
       </c>
-      <c r="AB45" s="81">
+      <c r="AB45" s="60">
         <f t="shared" si="65"/>
         <v>0.5106260401</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4">
         <f t="shared" si="66"/>
         <v>2049</v>
       </c>
-      <c r="B46" s="119">
+      <c r="B46" s="42">
         <f>B45+(B45*Indicators!$B$1)</f>
         <v>621413.817</v>
       </c>
-      <c r="C46" s="98">
+      <c r="C46" s="18">
         <f t="shared" ref="C46:Q46" si="99">C$27+(($A46-$A$27)*((C$47-C$27)/($A$47-$A$27)))</f>
         <v>0.2704</v>
       </c>
-      <c r="D46" s="98">
+      <c r="D46" s="18">
         <f t="shared" si="99"/>
         <v>0.0845</v>
       </c>
-      <c r="E46" s="98">
+      <c r="E46" s="18">
         <f t="shared" si="99"/>
         <v>0.10985</v>
       </c>
-      <c r="F46" s="98">
+      <c r="F46" s="18">
         <f t="shared" si="99"/>
         <v>0.021125</v>
       </c>
-      <c r="G46" s="98">
+      <c r="G46" s="18">
         <f t="shared" si="99"/>
         <v>0.054925</v>
       </c>
-      <c r="H46" s="98">
+      <c r="H46" s="18">
         <f t="shared" si="99"/>
         <v>0.02030769231</v>
       </c>
-      <c r="I46" s="98">
+      <c r="I46" s="18">
         <f t="shared" si="99"/>
         <v>0.006346153846</v>
       </c>
-      <c r="J46" s="98">
+      <c r="J46" s="18">
         <f t="shared" si="99"/>
         <v>0.00825</v>
       </c>
-      <c r="K46" s="98">
+      <c r="K46" s="18">
         <f t="shared" si="99"/>
         <v>0.001586538462</v>
       </c>
-      <c r="L46" s="98">
+      <c r="L46" s="18">
         <f t="shared" si="99"/>
         <v>0.004125</v>
       </c>
-      <c r="M46" s="98">
+      <c r="M46" s="18">
         <f t="shared" si="99"/>
         <v>0.1300442562</v>
       </c>
-      <c r="N46" s="98">
+      <c r="N46" s="18">
         <f t="shared" si="99"/>
         <v>0.04268142308</v>
       </c>
-      <c r="O46" s="98">
+      <c r="O46" s="18">
         <f t="shared" si="99"/>
         <v>0.03975946</v>
       </c>
-      <c r="P46" s="98">
+      <c r="P46" s="18">
         <f t="shared" si="99"/>
         <v>0.003003123077</v>
       </c>
-      <c r="Q46" s="98">
+      <c r="Q46" s="18">
         <f t="shared" si="99"/>
         <v>0.04460025</v>
       </c>
-      <c r="R46" s="98">
+      <c r="R46" s="18">
         <f t="shared" ref="R46:V46" si="100">C46-M46</f>
         <v>0.1403557438</v>
       </c>
-      <c r="S46" s="98">
+      <c r="S46" s="18">
         <f t="shared" si="100"/>
         <v>0.04181857692</v>
       </c>
-      <c r="T46" s="98">
+      <c r="T46" s="18">
         <f t="shared" si="100"/>
         <v>0.07009054</v>
       </c>
-      <c r="U46" s="98">
+      <c r="U46" s="18">
         <f t="shared" si="100"/>
         <v>0.01812187692</v>
       </c>
-      <c r="V46" s="98">
+      <c r="V46" s="18">
         <f t="shared" si="100"/>
         <v>0.01032475</v>
       </c>
       <c r="W46" s="4">
         <f t="shared" si="4"/>
         <v>168030.2961</v>
       </c>
       <c r="X46" s="4">
         <f t="shared" si="5"/>
         <v>12619.48059</v>
       </c>
       <c r="Y46" s="4">
         <f t="shared" si="6"/>
         <v>80811.2976</v>
       </c>
       <c r="Z46" s="4">
         <f t="shared" si="7"/>
         <v>155410.8155</v>
       </c>
-      <c r="AA46" s="119">
+      <c r="AA46" s="42">
         <f t="shared" si="8"/>
         <v>87218.99853</v>
       </c>
-      <c r="AB46" s="81">
+      <c r="AB46" s="60">
         <f t="shared" si="65"/>
         <v>0.5323951535</v>
       </c>
     </row>
     <row r="47">
-      <c r="A47" s="184">
+      <c r="A47" s="125">
         <f t="array" ref="A47:G47">Indicators!A12:G12</f>
         <v>2050</v>
       </c>
-      <c r="B47" s="185">
+      <c r="B47" s="126">
         <v>633842.0933783499</v>
       </c>
-      <c r="C47" s="186">
+      <c r="C47" s="127">
         <v>0.2707692307692308</v>
       </c>
-      <c r="D47" s="186">
+      <c r="D47" s="127">
         <v>0.08461538461538462</v>
       </c>
-      <c r="E47" s="186">
+      <c r="E47" s="127">
         <v>0.11000000000000001</v>
       </c>
-      <c r="F47" s="186">
+      <c r="F47" s="127">
         <v>0.021153846153846155</v>
       </c>
-      <c r="G47" s="186">
+      <c r="G47" s="127">
         <v>0.05500000000000001</v>
       </c>
-      <c r="H47" s="186">
+      <c r="H47" s="127">
         <f>sum(I47:L47)</f>
         <v>0.01230769231</v>
       </c>
-      <c r="I47" s="186">
+      <c r="I47" s="127">
         <f t="array" ref="I47:L47">Indicators!I12:L12</f>
         <v>0.003846153846</v>
       </c>
-      <c r="J47" s="186">
+      <c r="J47" s="127">
         <v>0.0050000000000000044</v>
       </c>
-      <c r="K47" s="186">
+      <c r="K47" s="127">
         <v>9.615384615384616E-4</v>
       </c>
-      <c r="L47" s="186">
+      <c r="L47" s="127">
         <v>0.0025000000000000022</v>
       </c>
-      <c r="M47" s="186">
+      <c r="M47" s="127">
         <f>sum(N47:Q47)</f>
         <v>0.1273668135</v>
       </c>
-      <c r="N47" s="186">
+      <c r="N47" s="127">
         <f t="array" ref="N47:Q47">Indicators!N12:Q12</f>
         <v>0.04161384615</v>
       </c>
-      <c r="O47" s="186">
+      <c r="O47" s="127">
         <v>0.038324352000000006</v>
       </c>
-      <c r="P47" s="186">
+      <c r="P47" s="127">
         <v>0.003054615384615385</v>
       </c>
-      <c r="Q47" s="186">
+      <c r="Q47" s="127">
         <v>0.044374000000000004</v>
       </c>
-      <c r="R47" s="186">
+      <c r="R47" s="127">
         <f t="shared" ref="R47:V47" si="101">C47-M47</f>
         <v>0.1434024172</v>
       </c>
-      <c r="S47" s="186">
+      <c r="S47" s="127">
         <f t="shared" si="101"/>
         <v>0.04300153846</v>
       </c>
-      <c r="T47" s="186">
+      <c r="T47" s="127">
         <f t="shared" si="101"/>
         <v>0.071675648</v>
       </c>
-      <c r="U47" s="186">
+      <c r="U47" s="127">
         <f t="shared" si="101"/>
         <v>0.01809923077</v>
       </c>
-      <c r="V47" s="186">
+      <c r="V47" s="127">
         <f t="shared" si="101"/>
         <v>0.010626</v>
       </c>
-      <c r="W47" s="184">
+      <c r="W47" s="125">
         <f t="shared" si="4"/>
         <v>171624.9361</v>
       </c>
-      <c r="X47" s="184">
+      <c r="X47" s="125">
         <f t="shared" si="5"/>
         <v>7801.133457</v>
       </c>
-      <c r="Y47" s="184">
+      <c r="Y47" s="125">
         <f t="shared" si="6"/>
         <v>80730.44772</v>
       </c>
-      <c r="Z47" s="184">
+      <c r="Z47" s="125">
         <f t="shared" si="7"/>
         <v>163823.8026</v>
       </c>
-      <c r="AA47" s="185">
+      <c r="AA47" s="126">
         <f t="shared" si="8"/>
         <v>90894.48833</v>
       </c>
-      <c r="AB47" s="81">
+      <c r="AB47" s="60">
         <f t="shared" si="65"/>
         <v>0.554830781</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="22.88"/>
     <col customWidth="1" min="3" max="3" width="16.0"/>
     <col customWidth="1" min="4" max="4" width="13.75"/>
     <col customWidth="1" min="5" max="5" width="19.13"/>
     <col customWidth="1" min="6" max="6" width="21.0"/>
     <col customWidth="1" min="7" max="7" width="8.5"/>
     <col customWidth="1" min="8" max="8" width="9.63"/>
     <col customWidth="1" min="9" max="9" width="18.38"/>
     <col customWidth="1" min="10" max="10" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="6" t="s">
-[...14 lines deleted...]
-      <c r="J1" s="10"/>
+      <c r="A1" s="65" t="s">
+        <v>142</v>
+      </c>
+      <c r="C1" s="66" t="s">
+        <v>143</v>
+      </c>
+      <c r="E1" s="66" t="s">
+        <v>144</v>
+      </c>
+      <c r="F1" s="65" t="s">
+        <v>145</v>
+      </c>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="68"/>
+      <c r="J1" s="69"/>
     </row>
     <row r="2">
-      <c r="A2" s="11">
+      <c r="A2" s="70">
         <f>B34</f>
         <v>29200</v>
       </c>
-      <c r="B2" s="12" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="13">
+      <c r="B2" s="71" t="s">
+        <v>97</v>
+      </c>
+      <c r="C2" s="72">
         <v>0.014</v>
       </c>
-      <c r="D2" s="14" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="15">
+      <c r="D2" s="73" t="s">
+        <v>146</v>
+      </c>
+      <c r="E2" s="74">
         <v>0.3</v>
       </c>
-      <c r="F2" s="15">
+      <c r="F2" s="74">
         <v>0.14</v>
       </c>
-      <c r="G2" s="8"/>
-[...1 lines deleted...]
-      <c r="J2" s="10"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="J2" s="69"/>
     </row>
     <row r="14" ht="38.25" customHeight="1"/>
     <row r="15">
-      <c r="A15" s="8"/>
-[...7 lines deleted...]
-      <c r="I15" s="8"/>
+      <c r="A15" s="67"/>
+      <c r="B15" s="67"/>
+      <c r="C15" s="67"/>
+      <c r="D15" s="67"/>
+      <c r="E15" s="67"/>
+      <c r="F15" s="67"/>
+      <c r="G15" s="67"/>
+      <c r="H15" s="67"/>
+      <c r="I15" s="67"/>
     </row>
     <row r="16">
-      <c r="A16" s="8"/>
-[...7 lines deleted...]
-      <c r="I16" s="8"/>
+      <c r="A16" s="67"/>
+      <c r="B16" s="67"/>
+      <c r="C16" s="67"/>
+      <c r="D16" s="67"/>
+      <c r="E16" s="67"/>
+      <c r="F16" s="67"/>
+      <c r="G16" s="67"/>
+      <c r="H16" s="67"/>
+      <c r="I16" s="67"/>
     </row>
     <row r="17" ht="54.0" customHeight="1">
-      <c r="A17" s="16" t="s">
+      <c r="A17" s="75" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="17" t="s">
-[...20 lines deleted...]
-      <c r="I17" s="17" t="s">
+      <c r="B17" s="76" t="s">
+        <v>147</v>
+      </c>
+      <c r="C17" s="76" t="s">
+        <v>148</v>
+      </c>
+      <c r="D17" s="76" t="s">
+        <v>122</v>
+      </c>
+      <c r="E17" s="76" t="s">
+        <v>106</v>
+      </c>
+      <c r="F17" s="76" t="s">
+        <v>125</v>
+      </c>
+      <c r="G17" s="76" t="s">
+        <v>149</v>
+      </c>
+      <c r="H17" s="76" t="s">
+        <v>102</v>
+      </c>
+      <c r="I17" s="76" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="18">
+      <c r="A18" s="77">
         <f t="array" ref="A18:A1016">FormYear!C2:C1000</f>
         <v>2005</v>
       </c>
-      <c r="B18" s="19">
+      <c r="B18" s="78">
         <f t="array" ref="B18:B1016">FormYear!I2:I1000</f>
         <v>31200</v>
       </c>
-      <c r="C18" s="19">
+      <c r="C18" s="78">
         <f t="array" ref="C18:C1016">FormYear!E2:E1000</f>
         <v>10000</v>
       </c>
-      <c r="D18" s="19">
+      <c r="D18" s="78">
         <f t="array" ref="D18:D1016">FormYear!F2:F1000</f>
         <v>14000</v>
       </c>
-      <c r="E18" s="19">
+      <c r="E18" s="78">
         <f t="array" ref="E18:E1016">FormYear!G2:G1000</f>
         <v>3000</v>
       </c>
-      <c r="F18" s="19">
+      <c r="F18" s="78">
         <f t="array" ref="F18:F1016">FormYear!H2:H1000</f>
         <v>4200</v>
       </c>
-      <c r="G18" s="20">
+      <c r="G18" s="79">
         <f t="array" ref="G18:G34">'Times Series'!W2:W18</f>
         <v>64000</v>
       </c>
-      <c r="H18" s="21">
+      <c r="H18" s="80">
         <f t="array" ref="H18:H34">'Times Series'!X2:X18</f>
         <v>64000</v>
       </c>
-      <c r="I18" s="22" t="str">
+      <c r="I18" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O2),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="18">
+      <c r="A19" s="77">
         <v>2006.0</v>
       </c>
-      <c r="B19" s="18">
+      <c r="B19" s="77">
         <v>32700.0</v>
       </c>
-      <c r="C19" s="18">
+      <c r="C19" s="77">
         <v>11000.0</v>
       </c>
-      <c r="D19" s="18">
+      <c r="D19" s="77">
         <v>14200.0</v>
       </c>
-      <c r="E19" s="18">
+      <c r="E19" s="77">
         <v>3300.0</v>
       </c>
-      <c r="F19" s="18">
+      <c r="F19" s="77">
         <v>4200.0</v>
       </c>
-      <c r="G19" s="23">
+      <c r="G19" s="81">
         <v>65462.78400000001</v>
       </c>
-      <c r="H19" s="24">
+      <c r="H19" s="82">
         <v>64496.64000000001</v>
       </c>
-      <c r="I19" s="22" t="str">
+      <c r="I19" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O3),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="18">
+      <c r="A20" s="77">
         <v>2007.0</v>
       </c>
-      <c r="B20" s="18">
+      <c r="B20" s="77">
         <v>40200.0</v>
       </c>
-      <c r="C20" s="18">
+      <c r="C20" s="77">
         <v>16000.0</v>
       </c>
-      <c r="D20" s="18">
+      <c r="D20" s="77">
         <v>15000.0</v>
       </c>
-      <c r="E20" s="18">
+      <c r="E20" s="77">
         <v>4000.0</v>
       </c>
-      <c r="F20" s="18">
+      <c r="F20" s="77">
         <v>5200.0</v>
       </c>
-      <c r="G20" s="23">
+      <c r="G20" s="81">
         <v>66958.47936000001</v>
       </c>
-      <c r="H20" s="24">
+      <c r="H20" s="82">
         <v>64987.545600000005</v>
       </c>
-      <c r="I20" s="22" t="str">
+      <c r="I20" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O4),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="18">
+      <c r="A21" s="77">
         <v>2008.0</v>
       </c>
-      <c r="B21" s="18">
+      <c r="B21" s="77">
         <v>34800.0</v>
       </c>
-      <c r="C21" s="18">
+      <c r="C21" s="77">
         <v>12000.0</v>
       </c>
-      <c r="D21" s="18">
+      <c r="D21" s="77">
         <v>14500.0</v>
       </c>
-      <c r="E21" s="18">
+      <c r="E21" s="77">
         <v>3500.0</v>
       </c>
-      <c r="F21" s="18">
+      <c r="F21" s="77">
         <v>4800.0</v>
       </c>
-      <c r="G21" s="23">
+      <c r="G21" s="81">
         <v>68487.81742080001</v>
       </c>
-      <c r="H21" s="24">
+      <c r="H21" s="82">
         <v>65472.28876800001</v>
       </c>
-      <c r="I21" s="22" t="str">
+      <c r="I21" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O5),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="18">
+      <c r="A22" s="77">
         <v>2009.0</v>
       </c>
-      <c r="B22" s="18">
+      <c r="B22" s="77">
         <v>37800.0</v>
       </c>
-      <c r="C22" s="18">
+      <c r="C22" s="77">
         <v>15000.0</v>
       </c>
-      <c r="D22" s="18">
+      <c r="D22" s="77">
         <v>14000.0</v>
       </c>
-      <c r="E22" s="18">
+      <c r="E22" s="77">
         <v>4000.0</v>
       </c>
-      <c r="F22" s="18">
+      <c r="F22" s="77">
         <v>4800.0</v>
       </c>
-      <c r="G22" s="23">
+      <c r="G22" s="81">
         <v>70051.545612288</v>
       </c>
-      <c r="H22" s="24">
+      <c r="H22" s="82">
         <v>65950.42664448</v>
       </c>
-      <c r="I22" s="22" t="str">
+      <c r="I22" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O6),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="18">
+      <c r="A23" s="77">
         <v>2010.0</v>
       </c>
-      <c r="B23" s="18">
+      <c r="B23" s="77">
         <v>34000.0</v>
       </c>
-      <c r="C23" s="18">
+      <c r="C23" s="77">
         <v>14000.0</v>
       </c>
-      <c r="D23" s="18">
+      <c r="D23" s="77">
         <v>15000.0</v>
       </c>
-      <c r="E23" s="18">
+      <c r="E23" s="77">
         <v>2000.0</v>
       </c>
-      <c r="F23" s="18">
+      <c r="F23" s="77">
         <v>3000.0</v>
       </c>
-      <c r="G23" s="23">
+      <c r="G23" s="81">
         <v>71650.42780446721</v>
       </c>
-      <c r="H23" s="24">
+      <c r="H23" s="82">
         <v>66421.50112051201</v>
       </c>
-      <c r="I23" s="22" t="str">
+      <c r="I23" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O7),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="18">
+      <c r="A24" s="77">
         <v>2011.0</v>
       </c>
-      <c r="B24" s="18">
+      <c r="B24" s="77">
         <v>35900.0</v>
       </c>
-      <c r="C24" s="18">
+      <c r="C24" s="77">
         <v>13000.0</v>
       </c>
-      <c r="D24" s="18">
+      <c r="D24" s="77">
         <v>14700.0</v>
       </c>
-      <c r="E24" s="18">
+      <c r="E24" s="77">
         <v>3800.0</v>
       </c>
-      <c r="F24" s="18">
+      <c r="F24" s="77">
         <v>4400.0</v>
       </c>
-      <c r="G24" s="23">
+      <c r="G24" s="81">
         <v>73285.24466608868</v>
       </c>
-      <c r="H24" s="24">
+      <c r="H24" s="82">
         <v>66885.0384049275</v>
       </c>
-      <c r="I24" s="22" t="str">
+      <c r="I24" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O8),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="18">
+      <c r="A25" s="77">
         <v>2012.0</v>
       </c>
-      <c r="B25" s="18">
+      <c r="B25" s="77">
         <v>32000.0</v>
       </c>
-      <c r="C25" s="18">
+      <c r="C25" s="77">
         <v>12000.0</v>
       </c>
-      <c r="D25" s="18">
+      <c r="D25" s="77">
         <v>14000.0</v>
       </c>
-      <c r="E25" s="18">
+      <c r="E25" s="77">
         <v>2000.0</v>
       </c>
-      <c r="F25" s="18">
+      <c r="F25" s="77">
         <v>4000.0</v>
       </c>
-      <c r="G25" s="23">
+      <c r="G25" s="81">
         <v>74956.79403105318</v>
       </c>
-      <c r="H25" s="24">
+      <c r="H25" s="82">
         <v>67340.54858027141</v>
       </c>
-      <c r="I25" s="22" t="str">
+      <c r="I25" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O9),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="18">
+      <c r="A26" s="77">
         <v>2013.0</v>
       </c>
-      <c r="B26" s="18">
+      <c r="B26" s="77">
         <v>31200.0</v>
       </c>
-      <c r="C26" s="18">
+      <c r="C26" s="77">
         <v>10000.0</v>
       </c>
-      <c r="D26" s="18">
+      <c r="D26" s="77">
         <v>14000.0</v>
       </c>
-      <c r="E26" s="18">
+      <c r="E26" s="77">
         <v>3000.0</v>
       </c>
-      <c r="F26" s="18">
+      <c r="F26" s="77">
         <v>4200.0</v>
       </c>
-      <c r="G26" s="23">
+      <c r="G26" s="81">
         <v>76665.89127274987</v>
       </c>
-      <c r="H26" s="24">
+      <c r="H26" s="82">
         <v>67787.5251472671</v>
       </c>
-      <c r="I26" s="22" t="str">
+      <c r="I26" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O10),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="18">
+      <c r="A27" s="77">
         <v>2014.0</v>
       </c>
-      <c r="B27" s="18">
+      <c r="B27" s="77">
         <v>33100.0</v>
       </c>
-      <c r="C27" s="18">
+      <c r="C27" s="77">
         <v>11000.0</v>
       </c>
-      <c r="D27" s="18">
+      <c r="D27" s="77">
         <v>14500.0</v>
       </c>
-      <c r="E27" s="18">
+      <c r="E27" s="77">
         <v>3200.0</v>
       </c>
-      <c r="F27" s="18">
+      <c r="F27" s="77">
         <v>4400.0</v>
       </c>
-      <c r="G27" s="23">
+      <c r="G27" s="81">
         <v>78413.36968650199</v>
       </c>
-      <c r="H27" s="24">
+      <c r="H27" s="82">
         <v>68225.4445575105</v>
       </c>
-      <c r="I27" s="22" t="str">
+      <c r="I27" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O11),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="18">
+      <c r="A28" s="77">
         <v>2015.0</v>
       </c>
-      <c r="B28" s="18">
+      <c r="B28" s="77">
         <v>36800.0</v>
       </c>
-      <c r="C28" s="18">
+      <c r="C28" s="77">
         <v>12000.0</v>
       </c>
-      <c r="D28" s="18">
+      <c r="D28" s="77">
         <v>15000.0</v>
       </c>
-      <c r="E28" s="18">
+      <c r="E28" s="77">
         <v>3400.0</v>
       </c>
-      <c r="F28" s="18">
+      <c r="F28" s="77">
         <v>6400.0</v>
       </c>
-      <c r="G28" s="23">
+      <c r="G28" s="81">
         <v>80200.08088029509</v>
       </c>
-      <c r="H28" s="24">
+      <c r="H28" s="82">
         <v>68653.76573410475</v>
       </c>
-      <c r="I28" s="22" t="str">
+      <c r="I28" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O12),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="18">
+      <c r="A29" s="77">
         <v>2016.0</v>
       </c>
-      <c r="B29" s="18">
+      <c r="B29" s="77">
         <v>36400.0</v>
       </c>
-      <c r="C29" s="18">
+      <c r="C29" s="77">
         <v>13000.0</v>
       </c>
-      <c r="D29" s="18">
+      <c r="D29" s="77">
         <v>15000.0</v>
       </c>
-      <c r="E29" s="18">
+      <c r="E29" s="77">
         <v>4000.0</v>
       </c>
-      <c r="F29" s="18">
+      <c r="F29" s="77">
         <v>4400.0</v>
       </c>
-      <c r="G29" s="23">
+      <c r="G29" s="81">
         <v>82026.89517396533</v>
       </c>
-      <c r="H29" s="24">
+      <c r="H29" s="82">
         <v>69071.92957993977</v>
       </c>
-      <c r="I29" s="22" t="str">
+      <c r="I29" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O13),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="18">
+      <c r="A30" s="77">
         <v>2017.0</v>
       </c>
-      <c r="B30" s="18">
+      <c r="B30" s="77">
         <v>35900.0</v>
       </c>
-      <c r="C30" s="18">
+      <c r="C30" s="77">
         <v>13000.0</v>
       </c>
-      <c r="D30" s="18">
+      <c r="D30" s="77">
         <v>15000.0</v>
       </c>
-      <c r="E30" s="18">
+      <c r="E30" s="77">
         <v>3500.0</v>
       </c>
-      <c r="F30" s="18">
+      <c r="F30" s="77">
         <v>4400.0</v>
       </c>
-      <c r="G30" s="23">
+      <c r="G30" s="81">
         <v>83894.70200703024</v>
       </c>
-      <c r="H30" s="24">
+      <c r="H30" s="82">
         <v>69479.35847331451</v>
       </c>
-      <c r="I30" s="22" t="str">
+      <c r="I30" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O14),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="18">
+      <c r="A31" s="77">
         <v>2018.0</v>
       </c>
-      <c r="B31" s="18">
+      <c r="B31" s="77">
         <v>40300.0</v>
       </c>
-      <c r="C31" s="18">
+      <c r="C31" s="77">
         <v>17000.0</v>
       </c>
-      <c r="D31" s="18">
+      <c r="D31" s="77">
         <v>15000.0</v>
       </c>
-      <c r="E31" s="18">
+      <c r="E31" s="77">
         <v>3600.0</v>
       </c>
-      <c r="F31" s="18">
+      <c r="F31" s="77">
         <v>4700.0</v>
       </c>
-      <c r="G31" s="23">
+      <c r="G31" s="81">
         <v>85804.41035534817</v>
       </c>
-      <c r="H31" s="24">
+      <c r="H31" s="82">
         <v>69875.45575059229</v>
       </c>
-      <c r="I31" s="22" t="str">
+      <c r="I31" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O15),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="18">
+      <c r="A32" s="77">
         <v>2019.0</v>
       </c>
-      <c r="B32" s="18">
+      <c r="B32" s="77">
         <v>31200.0</v>
       </c>
-      <c r="C32" s="18">
+      <c r="C32" s="77">
         <v>10000.0</v>
       </c>
-      <c r="D32" s="18">
+      <c r="D32" s="77">
         <v>14000.0</v>
       </c>
-      <c r="E32" s="18">
+      <c r="E32" s="77">
         <v>3000.0</v>
       </c>
-      <c r="F32" s="18">
+      <c r="F32" s="77">
         <v>4200.0</v>
       </c>
-      <c r="G32" s="23">
+      <c r="G32" s="81">
         <v>87756.949156796</v>
       </c>
-      <c r="H32" s="24">
+      <c r="H32" s="82">
         <v>70259.60517557185</v>
       </c>
-      <c r="I32" s="22" t="str">
+      <c r="I32" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O16),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="18">
+      <c r="A33" s="77">
         <v>2020.0</v>
       </c>
-      <c r="B33" s="18">
+      <c r="B33" s="77">
         <v>29200.0</v>
       </c>
-      <c r="C33" s="18">
+      <c r="C33" s="77">
         <v>10000.0</v>
       </c>
-      <c r="D33" s="18">
+      <c r="D33" s="77">
         <v>12000.0</v>
       </c>
-      <c r="E33" s="18">
+      <c r="E33" s="77">
         <v>3000.0</v>
       </c>
-      <c r="F33" s="18">
+      <c r="F33" s="77">
         <v>4200.0</v>
       </c>
-      <c r="G33" s="23">
+      <c r="G33" s="81">
         <v>89753.26774615962</v>
       </c>
-      <c r="H33" s="24">
+      <c r="H33" s="82">
         <v>70631.17039525036</v>
       </c>
-      <c r="I33" s="22" t="str">
+      <c r="I33" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O17),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="18">
+      <c r="A34" s="77">
         <v>2021.0</v>
       </c>
-      <c r="B34" s="18">
+      <c r="B34" s="77">
         <v>29200.0</v>
       </c>
-      <c r="C34" s="18">
+      <c r="C34" s="77">
         <v>19000.0</v>
       </c>
-      <c r="D34" s="18">
+      <c r="D34" s="77">
         <v>6000.0</v>
       </c>
-      <c r="E34" s="18">
+      <c r="E34" s="77">
         <v>2000.0</v>
       </c>
-      <c r="F34" s="18">
+      <c r="F34" s="77">
         <v>2200.0</v>
       </c>
-      <c r="G34" s="23">
+      <c r="G34" s="81">
         <v>91794.33629943505</v>
       </c>
-      <c r="H34" s="24">
+      <c r="H34" s="82">
         <v>70989.49438164577</v>
       </c>
-      <c r="I34" s="22" t="str">
+      <c r="I34" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O18),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
     </row>
     <row r="36">
       <c r="A36" s="4"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
-      <c r="H36" s="25" t="s">
-[...4 lines deleted...]
-      <c r="K36" s="27"/>
+      <c r="H36" s="83" t="s">
+        <v>150</v>
+      </c>
+      <c r="I36" s="84"/>
+      <c r="J36" s="84"/>
+      <c r="K36" s="85"/>
     </row>
     <row r="37">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
-      <c r="H37" s="28" t="s">
+      <c r="H37" s="86" t="s">
         <v>2</v>
       </c>
-      <c r="I37" s="29" t="s">
-[...5 lines deleted...]
-      <c r="K37" s="31" t="s">
+      <c r="I37" s="87" t="s">
+        <v>151</v>
+      </c>
+      <c r="J37" s="88" t="s">
+        <v>152</v>
+      </c>
+      <c r="K37" s="89" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
-      <c r="H38" s="32">
+      <c r="H38" s="90">
         <f t="array" ref="H38:H54">FormYear!C2:C18</f>
         <v>2005</v>
       </c>
-      <c r="I38" s="33">
+      <c r="I38" s="56">
         <f t="array" ref="I38:I54">FormYear!I2:I18</f>
         <v>31200</v>
       </c>
-      <c r="J38" s="33">
+      <c r="J38" s="56">
         <f t="array" ref="J38:J54">FormYear!N2:N18</f>
         <v>213200</v>
       </c>
-      <c r="K38" s="34" t="str">
+      <c r="K38" s="91" t="str">
         <f t="array" ref="K38:K54">I18:I34</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
-      <c r="H39" s="32">
+      <c r="H39" s="90">
         <v>2006.0</v>
       </c>
-      <c r="I39" s="33">
+      <c r="I39" s="56">
         <v>32700.0</v>
       </c>
-      <c r="J39" s="33">
+      <c r="J39" s="56">
         <v>213350.0</v>
       </c>
-      <c r="K39" s="34" t="s">
-        <v>33</v>
+      <c r="K39" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
-      <c r="H40" s="32">
+      <c r="H40" s="90">
         <v>2007.0</v>
       </c>
-      <c r="I40" s="33">
+      <c r="I40" s="56">
         <v>40200.0</v>
       </c>
-      <c r="J40" s="33">
+      <c r="J40" s="56">
         <v>223200.0</v>
       </c>
-      <c r="K40" s="34" t="s">
-        <v>33</v>
+      <c r="K40" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
-      <c r="H41" s="32">
+      <c r="H41" s="90">
         <v>2008.0</v>
       </c>
-      <c r="I41" s="33">
+      <c r="I41" s="56">
         <v>34800.0</v>
       </c>
-      <c r="J41" s="33">
+      <c r="J41" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K41" s="34" t="s">
-        <v>33</v>
+      <c r="K41" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
-      <c r="H42" s="32">
+      <c r="H42" s="90">
         <v>2009.0</v>
       </c>
-      <c r="I42" s="33">
+      <c r="I42" s="56">
         <v>37800.0</v>
       </c>
-      <c r="J42" s="33">
+      <c r="J42" s="56">
         <v>213900.0</v>
       </c>
-      <c r="K42" s="34" t="s">
-        <v>33</v>
+      <c r="K42" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4"/>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
-      <c r="H43" s="32">
+      <c r="H43" s="90">
         <v>2010.0</v>
       </c>
-      <c r="I43" s="33">
+      <c r="I43" s="56">
         <v>34000.0</v>
       </c>
-      <c r="J43" s="33">
+      <c r="J43" s="56">
         <v>217500.0</v>
       </c>
-      <c r="K43" s="34" t="s">
-        <v>33</v>
+      <c r="K43" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
-      <c r="H44" s="32">
+      <c r="H44" s="90">
         <v>2011.0</v>
       </c>
-      <c r="I44" s="33">
+      <c r="I44" s="56">
         <v>35900.0</v>
       </c>
-      <c r="J44" s="33">
+      <c r="J44" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K44" s="34" t="s">
-        <v>33</v>
+      <c r="K44" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
-      <c r="H45" s="32">
+      <c r="H45" s="90">
         <v>2012.0</v>
       </c>
-      <c r="I45" s="33">
+      <c r="I45" s="56">
         <v>32000.0</v>
       </c>
-      <c r="J45" s="33">
+      <c r="J45" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K45" s="34" t="s">
-        <v>33</v>
+      <c r="K45" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
-      <c r="H46" s="32">
+      <c r="H46" s="90">
         <v>2013.0</v>
       </c>
-      <c r="I46" s="33">
+      <c r="I46" s="56">
         <v>31200.0</v>
       </c>
-      <c r="J46" s="33">
+      <c r="J46" s="56">
         <v>202200.0</v>
       </c>
-      <c r="K46" s="34" t="s">
-        <v>33</v>
+      <c r="K46" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
-      <c r="H47" s="32">
+      <c r="H47" s="90">
         <v>2014.0</v>
       </c>
-      <c r="I47" s="33">
+      <c r="I47" s="56">
         <v>33100.0</v>
       </c>
-      <c r="J47" s="33">
+      <c r="J47" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K47" s="34" t="s">
-        <v>33</v>
+      <c r="K47" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
-      <c r="H48" s="32">
+      <c r="H48" s="90">
         <v>2015.0</v>
       </c>
-      <c r="I48" s="33">
+      <c r="I48" s="56">
         <v>36800.0</v>
       </c>
-      <c r="J48" s="33">
+      <c r="J48" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K48" s="34" t="s">
-        <v>33</v>
+      <c r="K48" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
-      <c r="H49" s="32">
+      <c r="H49" s="90">
         <v>2016.0</v>
       </c>
-      <c r="I49" s="33">
+      <c r="I49" s="56">
         <v>36400.0</v>
       </c>
-      <c r="J49" s="33">
+      <c r="J49" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K49" s="34" t="s">
-        <v>33</v>
+      <c r="K49" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
-      <c r="H50" s="32">
+      <c r="H50" s="90">
         <v>2017.0</v>
       </c>
-      <c r="I50" s="33">
+      <c r="I50" s="56">
         <v>35900.0</v>
       </c>
-      <c r="J50" s="33">
+      <c r="J50" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K50" s="34" t="s">
-        <v>33</v>
+      <c r="K50" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
-      <c r="H51" s="32">
+      <c r="H51" s="90">
         <v>2018.0</v>
       </c>
-      <c r="I51" s="33">
+      <c r="I51" s="56">
         <v>40300.0</v>
       </c>
-      <c r="J51" s="33">
+      <c r="J51" s="56">
         <v>223200.0</v>
       </c>
-      <c r="K51" s="34" t="s">
-        <v>33</v>
+      <c r="K51" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
-      <c r="H52" s="32">
+      <c r="H52" s="90">
         <v>2019.0</v>
       </c>
-      <c r="I52" s="33">
+      <c r="I52" s="56">
         <v>31200.0</v>
       </c>
-      <c r="J52" s="33">
+      <c r="J52" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K52" s="34" t="s">
-        <v>33</v>
+      <c r="K52" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4"/>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
-      <c r="H53" s="32">
+      <c r="H53" s="90">
         <v>2020.0</v>
       </c>
-      <c r="I53" s="33">
+      <c r="I53" s="56">
         <v>29200.0</v>
       </c>
-      <c r="J53" s="33">
+      <c r="J53" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K53" s="34" t="s">
-        <v>33</v>
+      <c r="K53" s="91" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
-      <c r="H54" s="35">
+      <c r="H54" s="92">
         <v>2021.0</v>
       </c>
-      <c r="I54" s="36">
+      <c r="I54" s="93">
         <v>29200.0</v>
       </c>
-      <c r="J54" s="36">
+      <c r="J54" s="93">
         <v>168200.0</v>
       </c>
-      <c r="K54" s="37" t="s">
-        <v>33</v>
+      <c r="K54" s="94" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
     </row>
     <row r="56">
       <c r="A56" s="4"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
     </row>
     <row r="57">
       <c r="A57" s="4"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="4"/>
       <c r="F57" s="4"/>
@@ -33525,461 +33525,461 @@
     <hyperlink r:id="rId15" ref="K53"/>
     <hyperlink r:id="rId16" ref="K54"/>
   </hyperlinks>
   <drawing r:id="rId17"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="6" max="6" width="19.88"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>34</v>
+        <v>103</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>35</v>
+        <v>104</v>
       </c>
       <c r="D1" s="3" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="E1" s="3" t="s">
-        <v>26</v>
+        <v>106</v>
       </c>
       <c r="F1" s="3" t="s">
-        <v>37</v>
+        <v>107</v>
       </c>
       <c r="G1" s="3" t="s">
-        <v>38</v>
+        <v>108</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4">
         <f t="array" ref="A2:A18">FormYear!C2:C18</f>
         <v>2005</v>
       </c>
       <c r="B2" s="4">
         <f t="array" ref="B2:B18">FormYear!N2:N18</f>
         <v>213200</v>
       </c>
       <c r="C2" s="4">
         <f t="array" ref="C2:F18">FormYear!J2:M18</f>
         <v>55000</v>
       </c>
       <c r="D2" s="4">
         <v>140000.0</v>
       </c>
       <c r="E2" s="4">
         <v>6200.0</v>
       </c>
       <c r="F2" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G2" s="22" t="str">
+      <c r="G2" s="45" t="str">
         <f t="array" ref="G2:G18">Emissions!I18:I34</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4">
         <v>2006.0</v>
       </c>
       <c r="B3" s="4">
         <v>213350.0</v>
       </c>
       <c r="C3" s="4">
         <v>55000.0</v>
       </c>
       <c r="D3" s="4">
         <v>140000.0</v>
       </c>
       <c r="E3" s="4">
         <v>6250.0</v>
       </c>
       <c r="F3" s="4">
         <v>12100.0</v>
       </c>
-      <c r="G3" s="22" t="s">
-        <v>33</v>
+      <c r="G3" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4">
         <v>2007.0</v>
       </c>
       <c r="B4" s="4">
         <v>223200.0</v>
       </c>
       <c r="C4" s="4">
         <v>55000.0</v>
       </c>
       <c r="D4" s="4">
         <v>150000.0</v>
       </c>
       <c r="E4" s="4">
         <v>6200.0</v>
       </c>
       <c r="F4" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G4" s="22" t="s">
-        <v>33</v>
+      <c r="G4" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4">
         <v>2008.0</v>
       </c>
       <c r="B5" s="4">
         <v>213200.0</v>
       </c>
       <c r="C5" s="4">
         <v>55000.0</v>
       </c>
       <c r="D5" s="4">
         <v>140000.0</v>
       </c>
       <c r="E5" s="4">
         <v>6200.0</v>
       </c>
       <c r="F5" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G5" s="22" t="s">
-        <v>33</v>
+      <c r="G5" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4">
         <v>2009.0</v>
       </c>
       <c r="B6" s="4">
         <v>213900.0</v>
       </c>
       <c r="C6" s="4">
         <v>55400.0</v>
       </c>
       <c r="D6" s="4">
         <v>140000.0</v>
       </c>
       <c r="E6" s="4">
         <v>6300.0</v>
       </c>
       <c r="F6" s="4">
         <v>12200.0</v>
       </c>
-      <c r="G6" s="22" t="s">
-        <v>33</v>
+      <c r="G6" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4">
         <v>2010.0</v>
       </c>
       <c r="B7" s="4">
         <v>217500.0</v>
       </c>
       <c r="C7" s="4">
         <v>56500.0</v>
       </c>
       <c r="D7" s="4">
         <v>137000.0</v>
       </c>
       <c r="E7" s="4">
         <v>6000.0</v>
       </c>
       <c r="F7" s="4">
         <v>18000.0</v>
       </c>
-      <c r="G7" s="22" t="s">
-        <v>33</v>
+      <c r="G7" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="4">
         <v>2011.0</v>
       </c>
       <c r="B8" s="4">
         <v>213200.0</v>
       </c>
       <c r="C8" s="4">
         <v>55000.0</v>
       </c>
       <c r="D8" s="4">
         <v>140000.0</v>
       </c>
       <c r="E8" s="4">
         <v>6200.0</v>
       </c>
       <c r="F8" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G8" s="22" t="s">
-        <v>33</v>
+      <c r="G8" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="4">
         <v>2012.0</v>
       </c>
       <c r="B9" s="4">
         <v>213200.0</v>
       </c>
       <c r="C9" s="4">
         <v>55000.0</v>
       </c>
       <c r="D9" s="4">
         <v>140000.0</v>
       </c>
       <c r="E9" s="4">
         <v>6200.0</v>
       </c>
       <c r="F9" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G9" s="22" t="s">
-        <v>33</v>
+      <c r="G9" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="4">
         <v>2013.0</v>
       </c>
       <c r="B10" s="4">
         <v>202200.0</v>
       </c>
       <c r="C10" s="4">
         <v>54000.0</v>
       </c>
       <c r="D10" s="4">
         <v>130000.0</v>
       </c>
       <c r="E10" s="4">
         <v>6200.0</v>
       </c>
       <c r="F10" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G10" s="22" t="s">
-        <v>33</v>
+      <c r="G10" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="4">
         <v>2014.0</v>
       </c>
       <c r="B11" s="4">
         <v>213200.0</v>
       </c>
       <c r="C11" s="4">
         <v>55000.0</v>
       </c>
       <c r="D11" s="4">
         <v>140000.0</v>
       </c>
       <c r="E11" s="4">
         <v>6200.0</v>
       </c>
       <c r="F11" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G11" s="22" t="s">
-        <v>33</v>
+      <c r="G11" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="4">
         <v>2015.0</v>
       </c>
       <c r="B12" s="4">
         <v>213200.0</v>
       </c>
       <c r="C12" s="4">
         <v>55000.0</v>
       </c>
       <c r="D12" s="4">
         <v>140000.0</v>
       </c>
       <c r="E12" s="4">
         <v>6200.0</v>
       </c>
       <c r="F12" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G12" s="22" t="s">
-        <v>33</v>
+      <c r="G12" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="4">
         <v>2016.0</v>
       </c>
       <c r="B13" s="4">
         <v>213200.0</v>
       </c>
       <c r="C13" s="4">
         <v>55000.0</v>
       </c>
       <c r="D13" s="4">
         <v>140000.0</v>
       </c>
       <c r="E13" s="4">
         <v>6200.0</v>
       </c>
       <c r="F13" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G13" s="22" t="s">
-        <v>33</v>
+      <c r="G13" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="4">
         <v>2017.0</v>
       </c>
       <c r="B14" s="4">
         <v>213200.0</v>
       </c>
       <c r="C14" s="4">
         <v>55000.0</v>
       </c>
       <c r="D14" s="4">
         <v>140000.0</v>
       </c>
       <c r="E14" s="4">
         <v>6200.0</v>
       </c>
       <c r="F14" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G14" s="22" t="s">
-        <v>33</v>
+      <c r="G14" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="4">
         <v>2018.0</v>
       </c>
       <c r="B15" s="4">
         <v>223200.0</v>
       </c>
       <c r="C15" s="4">
         <v>55000.0</v>
       </c>
       <c r="D15" s="4">
         <v>150000.0</v>
       </c>
       <c r="E15" s="4">
         <v>6200.0</v>
       </c>
       <c r="F15" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G15" s="22" t="s">
-        <v>33</v>
+      <c r="G15" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="4">
         <v>2019.0</v>
       </c>
       <c r="B16" s="4">
         <v>213200.0</v>
       </c>
       <c r="C16" s="4">
         <v>55000.0</v>
       </c>
       <c r="D16" s="4">
         <v>140000.0</v>
       </c>
       <c r="E16" s="4">
         <v>6200.0</v>
       </c>
       <c r="F16" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G16" s="22" t="s">
-        <v>33</v>
+      <c r="G16" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="4">
         <v>2020.0</v>
       </c>
       <c r="B17" s="4">
         <v>213200.0</v>
       </c>
       <c r="C17" s="4">
         <v>55000.0</v>
       </c>
       <c r="D17" s="4">
         <v>140000.0</v>
       </c>
       <c r="E17" s="4">
         <v>6200.0</v>
       </c>
       <c r="F17" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G17" s="22" t="s">
-        <v>33</v>
+      <c r="G17" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="4">
         <v>2021.0</v>
       </c>
       <c r="B18" s="4">
         <v>168200.0</v>
       </c>
       <c r="C18" s="4">
         <v>60000.0</v>
       </c>
       <c r="D18" s="4">
         <v>90000.0</v>
       </c>
       <c r="E18" s="4">
         <v>6200.0</v>
       </c>
       <c r="F18" s="4">
         <v>12000.0</v>
       </c>
-      <c r="G18" s="22" t="s">
-        <v>33</v>
+      <c r="G18" s="45" t="s">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="G3"/>
     <hyperlink r:id="rId2" ref="G4"/>
     <hyperlink r:id="rId3" ref="G5"/>
     <hyperlink r:id="rId4" ref="G6"/>
     <hyperlink r:id="rId5" ref="G7"/>
     <hyperlink r:id="rId6" ref="G8"/>
     <hyperlink r:id="rId7" ref="G9"/>
     <hyperlink r:id="rId8" ref="G10"/>
     <hyperlink r:id="rId9" ref="G11"/>
     <hyperlink r:id="rId10" ref="G12"/>
     <hyperlink r:id="rId11" ref="G13"/>
     <hyperlink r:id="rId12" ref="G14"/>
     <hyperlink r:id="rId13" ref="G15"/>
     <hyperlink r:id="rId14" ref="G16"/>
     <hyperlink r:id="rId15" ref="G17"/>
     <hyperlink r:id="rId16" ref="G18"/>
   </hyperlinks>
   <drawing r:id="rId17"/>
 </worksheet>
 </file>
 
@@ -33990,944 +33990,944 @@
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="15.0"/>
     <col customWidth="1" min="2" max="2" width="14.0"/>
     <col customWidth="1" min="3" max="3" width="9.13"/>
     <col customWidth="1" min="4" max="4" width="1.5"/>
     <col customWidth="1" min="5" max="5" width="12.25"/>
     <col customWidth="1" min="6" max="6" width="9.75"/>
     <col customWidth="1" min="7" max="7" width="1.63"/>
     <col customWidth="1" min="8" max="8" width="10.0"/>
     <col customWidth="1" min="9" max="9" width="11.13"/>
     <col customWidth="1" min="10" max="10" width="1.88"/>
     <col customWidth="1" min="13" max="13" width="1.13"/>
     <col customWidth="1" min="15" max="15" width="13.5"/>
     <col customWidth="1" min="16" max="16" width="1.0"/>
     <col customWidth="1" min="17" max="17" width="7.75"/>
     <col customWidth="1" min="20" max="20" width="18.0"/>
     <col customWidth="1" min="21" max="21" width="19.25"/>
   </cols>
   <sheetData>
     <row r="3" ht="37.5" customHeight="1">
-      <c r="A3" s="38" t="s">
-[...3 lines deleted...]
-      <c r="Q3" s="38">
+      <c r="A3" s="21" t="s">
+        <v>202</v>
+      </c>
+      <c r="P3" s="22"/>
+      <c r="Q3" s="21">
         <v>2021.0</v>
       </c>
     </row>
     <row r="4" ht="32.25" customHeight="1">
-      <c r="B4" s="40"/>
-[...13 lines deleted...]
-      <c r="Q4" s="41"/>
+      <c r="B4" s="145"/>
+      <c r="C4" s="145"/>
+      <c r="D4" s="145"/>
+      <c r="E4" s="145"/>
+      <c r="F4" s="145"/>
+      <c r="G4" s="145"/>
+      <c r="H4" s="145"/>
+      <c r="I4" s="145"/>
+      <c r="J4" s="145"/>
+      <c r="K4" s="145"/>
+      <c r="L4" s="145"/>
+      <c r="M4" s="145"/>
+      <c r="N4" s="145"/>
+      <c r="O4" s="145"/>
+      <c r="Q4" s="146"/>
     </row>
     <row r="5">
-      <c r="B5" s="42" t="s">
-[...18 lines deleted...]
-      <c r="Q5" s="41"/>
+      <c r="B5" s="147" t="s">
+        <v>203</v>
+      </c>
+      <c r="C5" s="148"/>
+      <c r="E5" s="147" t="s">
+        <v>204</v>
+      </c>
+      <c r="F5" s="148"/>
+      <c r="H5" s="147" t="s">
+        <v>205</v>
+      </c>
+      <c r="I5" s="148"/>
+      <c r="K5" s="149" t="s">
+        <v>206</v>
+      </c>
+      <c r="L5" s="84"/>
+      <c r="M5" s="84"/>
+      <c r="N5" s="84"/>
+      <c r="O5" s="85"/>
+      <c r="Q5" s="146"/>
     </row>
     <row r="6">
-      <c r="B6" s="45">
+      <c r="B6" s="150">
         <f>Emissions!B34</f>
         <v>29200</v>
       </c>
-      <c r="C6" s="46" t="s">
-[...3 lines deleted...]
-      <c r="E6" s="48">
+      <c r="C6" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="D6" s="152"/>
+      <c r="E6" s="153">
         <v>5552221.0</v>
       </c>
-      <c r="F6" s="46" t="s">
-[...3 lines deleted...]
-      <c r="H6" s="45">
+      <c r="F6" s="151" t="s">
+        <v>162</v>
+      </c>
+      <c r="G6" s="152"/>
+      <c r="H6" s="150">
         <v>2021.0</v>
       </c>
-      <c r="I6" s="49"/>
-      <c r="Q6" s="41"/>
+      <c r="I6" s="154"/>
+      <c r="Q6" s="146"/>
     </row>
     <row r="7" ht="9.75" customHeight="1">
-      <c r="Q7" s="41"/>
+      <c r="Q7" s="146"/>
     </row>
     <row r="8">
-      <c r="B8" s="42" t="s">
-[...11 lines deleted...]
-      <c r="Q8" s="41"/>
+      <c r="B8" s="147" t="s">
+        <v>118</v>
+      </c>
+      <c r="C8" s="148"/>
+      <c r="E8" s="147" t="s">
+        <v>163</v>
+      </c>
+      <c r="F8" s="148"/>
+      <c r="H8" s="147" t="s">
+        <v>17</v>
+      </c>
+      <c r="I8" s="148"/>
+      <c r="Q8" s="146"/>
     </row>
     <row r="9">
-      <c r="B9" s="50">
+      <c r="B9" s="155">
         <f>Emissions!B18</f>
         <v>31200</v>
       </c>
-      <c r="C9" s="46" t="s">
-[...3 lines deleted...]
-      <c r="E9" s="48">
+      <c r="C9" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="D9" s="152"/>
+      <c r="E9" s="153">
         <v>3335581.0</v>
       </c>
-      <c r="F9" s="46" t="s">
-[...3 lines deleted...]
-      <c r="H9" s="45">
+      <c r="F9" s="151" t="s">
+        <v>162</v>
+      </c>
+      <c r="G9" s="152"/>
+      <c r="H9" s="150">
         <v>2030.0</v>
       </c>
-      <c r="I9" s="49"/>
-      <c r="Q9" s="41"/>
+      <c r="I9" s="154"/>
+      <c r="Q9" s="146"/>
     </row>
     <row r="10" ht="10.5" customHeight="1">
-      <c r="Q10" s="41"/>
+      <c r="Q10" s="146"/>
     </row>
     <row r="11">
-      <c r="B11" s="51" t="s">
-[...11 lines deleted...]
-      <c r="Q11" s="41"/>
+      <c r="B11" s="156" t="s">
+        <v>207</v>
+      </c>
+      <c r="C11" s="148"/>
+      <c r="E11" s="156" t="s">
+        <v>208</v>
+      </c>
+      <c r="F11" s="148"/>
+      <c r="H11" s="157" t="s">
+        <v>209</v>
+      </c>
+      <c r="I11" s="148"/>
+      <c r="Q11" s="146"/>
     </row>
     <row r="12">
-      <c r="B12" s="50">
+      <c r="B12" s="155">
         <f>B9*(1-Settingsform!I3)</f>
         <v>21840</v>
       </c>
-      <c r="C12" s="46" t="s">
-[...3 lines deleted...]
-      <c r="E12" s="54">
+      <c r="C12" s="151" t="s">
+        <v>97</v>
+      </c>
+      <c r="D12" s="39"/>
+      <c r="E12" s="158">
         <f>E6*(1-Settingsform!I3)</f>
         <v>3886554.7</v>
       </c>
-      <c r="F12" s="46" t="s">
-[...3 lines deleted...]
-      <c r="H12" s="45">
+      <c r="F12" s="151" t="s">
+        <v>162</v>
+      </c>
+      <c r="G12" s="39"/>
+      <c r="H12" s="150">
         <v>2030.0</v>
       </c>
-      <c r="I12" s="49"/>
-      <c r="Q12" s="41"/>
+      <c r="I12" s="154"/>
+      <c r="Q12" s="146"/>
     </row>
     <row r="13">
-      <c r="B13" s="55"/>
-[...7 lines deleted...]
-      <c r="Q13" s="41"/>
+      <c r="B13" s="159"/>
+      <c r="C13" s="159"/>
+      <c r="D13" s="39"/>
+      <c r="E13" s="159"/>
+      <c r="F13" s="159"/>
+      <c r="G13" s="39"/>
+      <c r="H13" s="160"/>
+      <c r="I13" s="160"/>
+      <c r="Q13" s="146"/>
     </row>
     <row r="14">
-      <c r="B14" s="51" t="s">
-[...11 lines deleted...]
-      <c r="Q14" s="41"/>
+      <c r="B14" s="156" t="s">
+        <v>210</v>
+      </c>
+      <c r="C14" s="148"/>
+      <c r="E14" s="156" t="s">
+        <v>211</v>
+      </c>
+      <c r="F14" s="148"/>
+      <c r="H14" s="157" t="s">
+        <v>212</v>
+      </c>
+      <c r="I14" s="148"/>
+      <c r="Q14" s="146"/>
     </row>
     <row r="15" ht="32.25" customHeight="1">
-      <c r="B15" s="57">
+      <c r="B15" s="161">
         <f>(B6-B12)/B12</f>
         <v>0.336996337</v>
       </c>
-      <c r="C15" s="49"/>
-[...1 lines deleted...]
-      <c r="E15" s="57">
+      <c r="C15" s="154"/>
+      <c r="D15" s="152"/>
+      <c r="E15" s="161">
         <f>(E6-E12)/E12</f>
         <v>0.4285714286</v>
       </c>
-      <c r="F15" s="49"/>
-[...1 lines deleted...]
-      <c r="H15" s="58">
+      <c r="F15" s="154"/>
+      <c r="G15" s="152"/>
+      <c r="H15" s="162">
         <f>H9-H6</f>
         <v>9</v>
       </c>
-      <c r="I15" s="49"/>
-      <c r="Q15" s="41"/>
+      <c r="I15" s="154"/>
+      <c r="Q15" s="146"/>
     </row>
     <row r="16" ht="9.75" customHeight="1">
-      <c r="Q16" s="41"/>
+      <c r="Q16" s="146"/>
     </row>
     <row r="17" ht="26.25" customHeight="1">
-      <c r="B17" s="59" t="s">
-[...10 lines deleted...]
-      <c r="Q17" s="41"/>
+      <c r="B17" s="163" t="s">
+        <v>213</v>
+      </c>
+      <c r="C17" s="84"/>
+      <c r="D17" s="84"/>
+      <c r="E17" s="84"/>
+      <c r="F17" s="85"/>
+      <c r="H17" s="164" t="s">
+        <v>193</v>
+      </c>
+      <c r="I17" s="148"/>
+      <c r="Q17" s="146"/>
     </row>
     <row r="18" ht="31.5" customHeight="1">
-      <c r="B18" s="61">
+      <c r="B18" s="165">
         <f>B6*40</f>
         <v>1168000</v>
       </c>
-      <c r="C18" s="62"/>
-[...3 lines deleted...]
-      <c r="H18" s="63">
+      <c r="C18" s="166"/>
+      <c r="D18" s="166"/>
+      <c r="E18" s="166"/>
+      <c r="F18" s="148"/>
+      <c r="H18" s="167">
         <v>40.0</v>
       </c>
-      <c r="I18" s="49"/>
-      <c r="Q18" s="41"/>
+      <c r="I18" s="154"/>
+      <c r="Q18" s="146"/>
     </row>
     <row r="19" ht="9.75" customHeight="1">
-      <c r="Q19" s="41"/>
+      <c r="Q19" s="146"/>
     </row>
     <row r="20">
-      <c r="Q20" s="41"/>
+      <c r="Q20" s="146"/>
     </row>
     <row r="21">
-      <c r="B21" s="59" t="s">
-[...15 lines deleted...]
-      <c r="Q21" s="41"/>
+      <c r="B21" s="163" t="s">
+        <v>214</v>
+      </c>
+      <c r="C21" s="84"/>
+      <c r="D21" s="84"/>
+      <c r="E21" s="84"/>
+      <c r="F21" s="84"/>
+      <c r="G21" s="84"/>
+      <c r="H21" s="84"/>
+      <c r="I21" s="84"/>
+      <c r="J21" s="84"/>
+      <c r="K21" s="84"/>
+      <c r="L21" s="84"/>
+      <c r="M21" s="84"/>
+      <c r="N21" s="84"/>
+      <c r="O21" s="85"/>
+      <c r="Q21" s="146"/>
     </row>
     <row r="22">
-      <c r="Q22" s="41"/>
+      <c r="Q22" s="146"/>
     </row>
     <row r="23">
-      <c r="Q23" s="41"/>
+      <c r="Q23" s="146"/>
     </row>
     <row r="24">
-      <c r="Q24" s="41"/>
+      <c r="Q24" s="146"/>
     </row>
     <row r="25">
-      <c r="Q25" s="41"/>
+      <c r="Q25" s="146"/>
     </row>
     <row r="26">
-      <c r="Q26" s="41"/>
+      <c r="Q26" s="146"/>
     </row>
     <row r="27">
-      <c r="Q27" s="41"/>
+      <c r="Q27" s="146"/>
     </row>
     <row r="28">
-      <c r="Q28" s="41"/>
+      <c r="Q28" s="146"/>
     </row>
     <row r="29">
-      <c r="Q29" s="41"/>
+      <c r="Q29" s="146"/>
     </row>
     <row r="30">
-      <c r="Q30" s="41"/>
+      <c r="Q30" s="146"/>
     </row>
     <row r="31">
-      <c r="Q31" s="41"/>
+      <c r="Q31" s="146"/>
     </row>
     <row r="32">
-      <c r="Q32" s="41"/>
+      <c r="Q32" s="146"/>
     </row>
     <row r="33">
-      <c r="Q33" s="41"/>
+      <c r="Q33" s="146"/>
     </row>
     <row r="34">
-      <c r="Q34" s="41"/>
+      <c r="Q34" s="146"/>
     </row>
     <row r="35">
-      <c r="Q35" s="41"/>
+      <c r="Q35" s="146"/>
     </row>
     <row r="36">
-      <c r="Q36" s="41"/>
+      <c r="Q36" s="146"/>
     </row>
     <row r="37">
-      <c r="Q37" s="41"/>
+      <c r="Q37" s="146"/>
     </row>
     <row r="38" ht="9.75" customHeight="1">
-      <c r="Q38" s="41"/>
+      <c r="Q38" s="146"/>
     </row>
     <row r="39" ht="20.25" customHeight="1">
-      <c r="B39" s="42" t="s">
-[...15 lines deleted...]
-      <c r="Q39" s="41"/>
+      <c r="B39" s="147" t="s">
+        <v>215</v>
+      </c>
+      <c r="C39" s="166"/>
+      <c r="D39" s="166"/>
+      <c r="E39" s="166"/>
+      <c r="F39" s="166"/>
+      <c r="G39" s="166"/>
+      <c r="H39" s="166"/>
+      <c r="I39" s="166"/>
+      <c r="J39" s="166"/>
+      <c r="K39" s="166"/>
+      <c r="L39" s="166"/>
+      <c r="M39" s="166"/>
+      <c r="N39" s="166"/>
+      <c r="O39" s="148"/>
+      <c r="Q39" s="146"/>
     </row>
     <row r="40" ht="21.75" customHeight="1">
-      <c r="B40" s="64"/>
-[...4 lines deleted...]
-      <c r="H40" s="65">
+      <c r="B40" s="168"/>
+      <c r="E40" s="111" t="s">
+        <v>216</v>
+      </c>
+      <c r="G40" s="152"/>
+      <c r="H40" s="111">
         <v>2020.0</v>
       </c>
-      <c r="J40" s="47"/>
-[...8 lines deleted...]
-      <c r="Q40" s="41"/>
+      <c r="J40" s="152"/>
+      <c r="K40" s="111" t="s">
+        <v>217</v>
+      </c>
+      <c r="M40" s="169"/>
+      <c r="N40" s="111" t="s">
+        <v>218</v>
+      </c>
+      <c r="O40" s="170"/>
+      <c r="Q40" s="146"/>
     </row>
     <row r="41">
-      <c r="B41" s="68" t="s">
-[...28 lines deleted...]
-      <c r="Q41" s="41"/>
+      <c r="B41" s="171" t="s">
+        <v>166</v>
+      </c>
+      <c r="E41" s="111" t="s">
+        <v>167</v>
+      </c>
+      <c r="F41" s="111" t="s">
+        <v>219</v>
+      </c>
+      <c r="G41" s="77"/>
+      <c r="H41" s="111" t="s">
+        <v>220</v>
+      </c>
+      <c r="I41" s="111" t="s">
+        <v>219</v>
+      </c>
+      <c r="J41" s="77"/>
+      <c r="K41" s="111" t="s">
+        <v>167</v>
+      </c>
+      <c r="L41" s="111" t="s">
+        <v>219</v>
+      </c>
+      <c r="N41" s="111" t="s">
+        <v>167</v>
+      </c>
+      <c r="O41" s="172" t="s">
+        <v>219</v>
+      </c>
+      <c r="Q41" s="146"/>
     </row>
     <row r="42">
-      <c r="B42" s="70" t="s">
-        <v>65</v>
+      <c r="B42" s="173" t="s">
+        <v>221</v>
       </c>
       <c r="E42" s="4">
         <f t="array" ref="E42:E45">TRANSPOSE(Emissions!C18:F18)</f>
         <v>10000</v>
       </c>
       <c r="H42" s="4">
         <f t="array" ref="H42:H45">TRANSPOSE(Emissions!C33:F33)</f>
         <v>10000</v>
       </c>
       <c r="K42" s="4">
         <f t="array" ref="K42:K45">TRANSPOSE(Emissions!C34:F34)</f>
         <v>19000</v>
       </c>
       <c r="N42" s="4">
         <f>E42*(1-Settingsform!I$3)</f>
         <v>7000</v>
       </c>
-      <c r="O42" s="71"/>
-      <c r="Q42" s="41"/>
+      <c r="O42" s="174"/>
+      <c r="Q42" s="146"/>
     </row>
     <row r="43">
-      <c r="B43" s="70" t="s">
-        <v>36</v>
+      <c r="B43" s="173" t="s">
+        <v>105</v>
       </c>
       <c r="E43" s="4">
         <v>14000.0</v>
       </c>
       <c r="H43" s="4">
         <v>12000.0</v>
       </c>
       <c r="K43" s="4">
         <v>6000.0</v>
       </c>
       <c r="N43" s="4">
         <f>E43*(1-Settingsform!I$3)</f>
         <v>9800</v>
       </c>
-      <c r="O43" s="71"/>
-      <c r="Q43" s="41"/>
+      <c r="O43" s="174"/>
+      <c r="Q43" s="146"/>
     </row>
     <row r="44">
-      <c r="B44" s="70" t="s">
-        <v>26</v>
+      <c r="B44" s="173" t="s">
+        <v>106</v>
       </c>
       <c r="E44" s="4">
         <v>3000.0</v>
       </c>
       <c r="H44" s="4">
         <v>3000.0</v>
       </c>
       <c r="K44" s="4">
         <v>2000.0</v>
       </c>
       <c r="N44" s="4">
         <f>E44*(1-Settingsform!I$3)</f>
         <v>2100</v>
       </c>
-      <c r="O44" s="71"/>
-      <c r="Q44" s="41"/>
+      <c r="O44" s="174"/>
+      <c r="Q44" s="146"/>
     </row>
     <row r="45">
-      <c r="B45" s="70" t="s">
-        <v>37</v>
+      <c r="B45" s="173" t="s">
+        <v>107</v>
       </c>
       <c r="E45" s="4">
         <v>4200.0</v>
       </c>
       <c r="H45" s="4">
         <v>4200.0</v>
       </c>
       <c r="K45" s="4">
         <v>2200.0</v>
       </c>
       <c r="N45" s="4">
         <f>E45*(1-Settingsform!I$3)</f>
         <v>2940</v>
       </c>
-      <c r="O45" s="71"/>
-      <c r="Q45" s="41"/>
+      <c r="O45" s="174"/>
+      <c r="Q45" s="146"/>
     </row>
     <row r="46">
-      <c r="B46" s="64"/>
-[...1 lines deleted...]
-      <c r="Q46" s="41"/>
+      <c r="B46" s="168"/>
+      <c r="O46" s="174"/>
+      <c r="Q46" s="146"/>
     </row>
     <row r="47">
-      <c r="B47" s="72" t="s">
-[...4 lines deleted...]
-      <c r="E47" s="74">
+      <c r="B47" s="175" t="s">
+        <v>103</v>
+      </c>
+      <c r="C47" s="176"/>
+      <c r="D47" s="177"/>
+      <c r="E47" s="177">
         <f>SUM(E42:E45)</f>
         <v>31200</v>
       </c>
-      <c r="F47" s="74"/>
-[...1 lines deleted...]
-      <c r="H47" s="74">
+      <c r="F47" s="177"/>
+      <c r="G47" s="177"/>
+      <c r="H47" s="177">
         <f>SUM(H42:H45)</f>
         <v>29200</v>
       </c>
-      <c r="I47" s="74"/>
-[...1 lines deleted...]
-      <c r="K47" s="74">
+      <c r="I47" s="177"/>
+      <c r="J47" s="177"/>
+      <c r="K47" s="177">
         <f>SUM(K42:K45)</f>
         <v>29200</v>
       </c>
-      <c r="L47" s="74"/>
-[...1 lines deleted...]
-      <c r="N47" s="74">
+      <c r="L47" s="177"/>
+      <c r="M47" s="177"/>
+      <c r="N47" s="177">
         <f>E47*(1-Settingsform!I$3)</f>
         <v>21840</v>
       </c>
-      <c r="O47" s="75"/>
-      <c r="Q47" s="41"/>
+      <c r="O47" s="178"/>
+      <c r="Q47" s="146"/>
     </row>
     <row r="48">
-      <c r="E48" s="66"/>
-      <c r="F48" s="66"/>
+      <c r="E48" s="169"/>
+      <c r="F48" s="169"/>
       <c r="H48" s="3"/>
       <c r="K48" s="3"/>
-      <c r="Q48" s="41"/>
+      <c r="Q48" s="146"/>
     </row>
     <row r="49">
-      <c r="B49" s="42" t="s">
-[...15 lines deleted...]
-      <c r="Q49" s="41"/>
+      <c r="B49" s="147" t="s">
+        <v>222</v>
+      </c>
+      <c r="C49" s="166"/>
+      <c r="D49" s="166"/>
+      <c r="E49" s="166"/>
+      <c r="F49" s="166"/>
+      <c r="G49" s="166"/>
+      <c r="H49" s="166"/>
+      <c r="I49" s="166"/>
+      <c r="J49" s="166"/>
+      <c r="K49" s="166"/>
+      <c r="L49" s="166"/>
+      <c r="M49" s="166"/>
+      <c r="N49" s="166"/>
+      <c r="O49" s="148"/>
+      <c r="Q49" s="146"/>
     </row>
     <row r="50" ht="24.75" customHeight="1">
-      <c r="B50" s="76"/>
-[...19 lines deleted...]
-      <c r="Q50" s="41"/>
+      <c r="B50" s="179"/>
+      <c r="C50" s="180"/>
+      <c r="D50" s="180"/>
+      <c r="E50" s="181" t="s">
+        <v>205</v>
+      </c>
+      <c r="F50" s="84"/>
+      <c r="G50" s="182"/>
+      <c r="H50" s="181" t="s">
+        <v>223</v>
+      </c>
+      <c r="I50" s="84"/>
+      <c r="J50" s="182"/>
+      <c r="K50" s="181" t="s">
+        <v>132</v>
+      </c>
+      <c r="L50" s="84"/>
+      <c r="M50" s="180"/>
+      <c r="N50" s="180"/>
+      <c r="O50" s="183"/>
+      <c r="Q50" s="146"/>
     </row>
     <row r="51">
-      <c r="B51" s="68" t="s">
-[...23 lines deleted...]
-      <c r="Q51" s="41"/>
+      <c r="B51" s="171" t="s">
+        <v>166</v>
+      </c>
+      <c r="E51" s="111" t="s">
+        <v>220</v>
+      </c>
+      <c r="F51" s="111" t="s">
+        <v>219</v>
+      </c>
+      <c r="G51" s="77"/>
+      <c r="H51" s="111" t="s">
+        <v>224</v>
+      </c>
+      <c r="I51" s="111" t="s">
+        <v>219</v>
+      </c>
+      <c r="J51" s="77"/>
+      <c r="K51" s="111" t="s">
+        <v>224</v>
+      </c>
+      <c r="L51" s="111" t="s">
+        <v>219</v>
+      </c>
+      <c r="O51" s="174"/>
+      <c r="Q51" s="146"/>
     </row>
     <row r="52">
-      <c r="B52" s="70" t="s">
-        <v>65</v>
+      <c r="B52" s="173" t="s">
+        <v>221</v>
       </c>
       <c r="E52" s="4">
         <f t="array" ref="E52:E55">TRANSPOSE(Emissions!C34:F34)</f>
         <v>19000</v>
       </c>
-      <c r="H52" s="81">
+      <c r="H52" s="60">
         <f t="shared" ref="H52:H55" si="1">(K42-H42)/H42</f>
         <v>0.9</v>
       </c>
-      <c r="K52" s="82">
+      <c r="K52" s="43">
         <f t="shared" ref="K52:K55" si="2">(E42-K42)/(E42-N42)</f>
         <v>-3</v>
       </c>
-      <c r="O52" s="71"/>
-      <c r="Q52" s="41"/>
+      <c r="O52" s="174"/>
+      <c r="Q52" s="146"/>
     </row>
     <row r="53">
-      <c r="B53" s="70" t="s">
-        <v>36</v>
+      <c r="B53" s="173" t="s">
+        <v>105</v>
       </c>
       <c r="E53" s="4">
         <v>6000.0</v>
       </c>
-      <c r="H53" s="81">
+      <c r="H53" s="60">
         <f t="shared" si="1"/>
         <v>-0.5</v>
       </c>
-      <c r="K53" s="82">
+      <c r="K53" s="43">
         <f t="shared" si="2"/>
         <v>1.904761905</v>
       </c>
-      <c r="O53" s="71"/>
-      <c r="Q53" s="41"/>
+      <c r="O53" s="174"/>
+      <c r="Q53" s="146"/>
     </row>
     <row r="54">
-      <c r="B54" s="70" t="s">
-        <v>26</v>
+      <c r="B54" s="173" t="s">
+        <v>106</v>
       </c>
       <c r="E54" s="4">
         <v>2000.0</v>
       </c>
-      <c r="H54" s="81">
+      <c r="H54" s="60">
         <f t="shared" si="1"/>
         <v>-0.3333333333</v>
       </c>
-      <c r="K54" s="82">
+      <c r="K54" s="43">
         <f t="shared" si="2"/>
         <v>1.111111111</v>
       </c>
-      <c r="O54" s="71"/>
-      <c r="Q54" s="41"/>
+      <c r="O54" s="174"/>
+      <c r="Q54" s="146"/>
     </row>
     <row r="55">
-      <c r="B55" s="70" t="s">
-        <v>37</v>
+      <c r="B55" s="173" t="s">
+        <v>107</v>
       </c>
       <c r="E55" s="4">
         <v>2200.0</v>
       </c>
-      <c r="H55" s="81">
+      <c r="H55" s="60">
         <f t="shared" si="1"/>
         <v>-0.4761904762</v>
       </c>
-      <c r="K55" s="82">
+      <c r="K55" s="43">
         <f t="shared" si="2"/>
         <v>1.587301587</v>
       </c>
-      <c r="O55" s="71"/>
-      <c r="Q55" s="41"/>
+      <c r="O55" s="174"/>
+      <c r="Q55" s="146"/>
     </row>
     <row r="56">
-      <c r="B56" s="64"/>
-[...3 lines deleted...]
-      <c r="Q56" s="41"/>
+      <c r="B56" s="168"/>
+      <c r="H56" s="60"/>
+      <c r="K56" s="43"/>
+      <c r="O56" s="174"/>
+      <c r="Q56" s="146"/>
     </row>
     <row r="57">
-      <c r="B57" s="68" t="s">
-        <v>34</v>
+      <c r="B57" s="171" t="s">
+        <v>103</v>
       </c>
       <c r="E57" s="4">
         <f>SUM(E52:E55)</f>
         <v>29200</v>
       </c>
-      <c r="H57" s="81">
+      <c r="H57" s="60">
         <f>(K47-H47)/H47</f>
         <v>0</v>
       </c>
-      <c r="K57" s="82">
+      <c r="K57" s="43">
         <f>(E47-K47)/(E47-N47)</f>
         <v>0.2136752137</v>
       </c>
-      <c r="O57" s="71"/>
-      <c r="Q57" s="41"/>
+      <c r="O57" s="174"/>
+      <c r="Q57" s="146"/>
     </row>
     <row r="58">
-      <c r="B58" s="83" t="s">
-[...4 lines deleted...]
-      <c r="Q58" s="41"/>
+      <c r="B58" s="184" t="s">
+        <v>225</v>
+      </c>
+      <c r="K58" s="43"/>
+      <c r="O58" s="174"/>
+      <c r="Q58" s="146"/>
     </row>
     <row r="59">
-      <c r="B59" s="84" t="s">
-[...4 lines deleted...]
-      <c r="Q59" s="41"/>
+      <c r="B59" s="185" t="s">
+        <v>226</v>
+      </c>
+      <c r="K59" s="43"/>
+      <c r="O59" s="174"/>
+      <c r="Q59" s="146"/>
     </row>
     <row r="60">
-      <c r="B60" s="85"/>
-[...13 lines deleted...]
-      <c r="Q60" s="41"/>
+      <c r="B60" s="186"/>
+      <c r="C60" s="177"/>
+      <c r="D60" s="177"/>
+      <c r="E60" s="177"/>
+      <c r="F60" s="177"/>
+      <c r="G60" s="177"/>
+      <c r="H60" s="177"/>
+      <c r="I60" s="177"/>
+      <c r="J60" s="177"/>
+      <c r="K60" s="177"/>
+      <c r="L60" s="177"/>
+      <c r="M60" s="177"/>
+      <c r="N60" s="177"/>
+      <c r="O60" s="178"/>
+      <c r="Q60" s="146"/>
     </row>
     <row r="61">
-      <c r="Q61" s="41"/>
+      <c r="Q61" s="146"/>
     </row>
     <row r="62">
-      <c r="B62" s="42" t="s">
-[...15 lines deleted...]
-      <c r="Q62" s="41"/>
+      <c r="B62" s="147" t="s">
+        <v>227</v>
+      </c>
+      <c r="C62" s="166"/>
+      <c r="D62" s="166"/>
+      <c r="E62" s="166"/>
+      <c r="F62" s="166"/>
+      <c r="G62" s="166"/>
+      <c r="H62" s="166"/>
+      <c r="I62" s="166"/>
+      <c r="J62" s="166"/>
+      <c r="K62" s="166"/>
+      <c r="L62" s="166"/>
+      <c r="M62" s="166"/>
+      <c r="N62" s="166"/>
+      <c r="O62" s="148"/>
+      <c r="Q62" s="146"/>
     </row>
     <row r="63">
-      <c r="Q63" s="41"/>
+      <c r="Q63" s="146"/>
     </row>
     <row r="64">
-      <c r="Q64" s="41"/>
+      <c r="Q64" s="146"/>
     </row>
     <row r="65">
-      <c r="Q65" s="41"/>
+      <c r="Q65" s="146"/>
     </row>
     <row r="66">
-      <c r="Q66" s="41"/>
+      <c r="Q66" s="146"/>
     </row>
     <row r="67">
-      <c r="Q67" s="41"/>
+      <c r="Q67" s="146"/>
     </row>
     <row r="68">
-      <c r="Q68" s="41"/>
+      <c r="Q68" s="146"/>
     </row>
     <row r="69">
-      <c r="Q69" s="41"/>
+      <c r="Q69" s="146"/>
     </row>
     <row r="70">
-      <c r="Q70" s="41"/>
+      <c r="Q70" s="146"/>
     </row>
     <row r="71">
-      <c r="Q71" s="41"/>
+      <c r="Q71" s="146"/>
     </row>
     <row r="72">
-      <c r="Q72" s="41"/>
+      <c r="Q72" s="146"/>
     </row>
     <row r="73">
-      <c r="Q73" s="41"/>
+      <c r="Q73" s="146"/>
     </row>
     <row r="74">
-      <c r="Q74" s="41"/>
+      <c r="Q74" s="146"/>
     </row>
     <row r="75">
-      <c r="Q75" s="41"/>
+      <c r="Q75" s="146"/>
     </row>
     <row r="76">
-      <c r="Q76" s="41"/>
+      <c r="Q76" s="146"/>
     </row>
     <row r="77">
-      <c r="Q77" s="41"/>
+      <c r="Q77" s="146"/>
     </row>
     <row r="78">
-      <c r="Q78" s="41"/>
+      <c r="Q78" s="146"/>
     </row>
     <row r="79">
-      <c r="Q79" s="41"/>
+      <c r="Q79" s="146"/>
     </row>
     <row r="80">
-      <c r="Q80" s="41"/>
+      <c r="Q80" s="146"/>
     </row>
     <row r="81">
-      <c r="B81" s="42" t="s">
-[...15 lines deleted...]
-      <c r="Q81" s="41"/>
+      <c r="B81" s="147" t="s">
+        <v>228</v>
+      </c>
+      <c r="C81" s="166"/>
+      <c r="D81" s="166"/>
+      <c r="E81" s="166"/>
+      <c r="F81" s="166"/>
+      <c r="G81" s="166"/>
+      <c r="H81" s="166"/>
+      <c r="I81" s="166"/>
+      <c r="J81" s="166"/>
+      <c r="K81" s="166"/>
+      <c r="L81" s="166"/>
+      <c r="M81" s="166"/>
+      <c r="N81" s="166"/>
+      <c r="O81" s="148"/>
+      <c r="Q81" s="146"/>
     </row>
     <row r="82">
-      <c r="Q82" s="41"/>
+      <c r="Q82" s="146"/>
     </row>
     <row r="83">
-      <c r="Q83" s="41"/>
+      <c r="Q83" s="146"/>
     </row>
     <row r="84">
-      <c r="Q84" s="41"/>
+      <c r="Q84" s="146"/>
     </row>
     <row r="85">
-      <c r="Q85" s="41"/>
+      <c r="Q85" s="146"/>
     </row>
     <row r="86">
-      <c r="Q86" s="41"/>
+      <c r="Q86" s="146"/>
     </row>
     <row r="87">
-      <c r="Q87" s="41"/>
+      <c r="Q87" s="146"/>
     </row>
     <row r="88">
-      <c r="Q88" s="41"/>
+      <c r="Q88" s="146"/>
     </row>
     <row r="89">
-      <c r="Q89" s="41"/>
+      <c r="Q89" s="146"/>
     </row>
     <row r="90">
-      <c r="Q90" s="41"/>
+      <c r="Q90" s="146"/>
     </row>
     <row r="91">
-      <c r="Q91" s="41"/>
+      <c r="Q91" s="146"/>
     </row>
     <row r="92">
-      <c r="Q92" s="41"/>
+      <c r="Q92" s="146"/>
     </row>
     <row r="93">
-      <c r="Q93" s="41"/>
+      <c r="Q93" s="146"/>
     </row>
     <row r="94">
-      <c r="Q94" s="41"/>
+      <c r="Q94" s="146"/>
     </row>
     <row r="95">
-      <c r="Q95" s="41"/>
+      <c r="Q95" s="146"/>
     </row>
     <row r="96">
-      <c r="Q96" s="41"/>
+      <c r="Q96" s="146"/>
     </row>
     <row r="97">
-      <c r="Q97" s="41"/>
+      <c r="Q97" s="146"/>
     </row>
     <row r="98">
-      <c r="Q98" s="41"/>
+      <c r="Q98" s="146"/>
     </row>
     <row r="99">
-      <c r="Q99" s="41"/>
+      <c r="Q99" s="146"/>
     </row>
     <row r="100">
-      <c r="Q100" s="41"/>
+      <c r="Q100" s="146"/>
     </row>
     <row r="101">
-      <c r="Q101" s="41"/>
+      <c r="Q101" s="146"/>
     </row>
     <row r="102">
-      <c r="Q102" s="41"/>
+      <c r="Q102" s="146"/>
     </row>
     <row r="103">
-      <c r="Q103" s="41"/>
+      <c r="Q103" s="146"/>
     </row>
     <row r="105">
-      <c r="E105" s="42" t="s">
-[...8 lines deleted...]
-      <c r="L105" s="43"/>
+      <c r="E105" s="147" t="s">
+        <v>229</v>
+      </c>
+      <c r="F105" s="166"/>
+      <c r="G105" s="166"/>
+      <c r="H105" s="166"/>
+      <c r="I105" s="166"/>
+      <c r="J105" s="166"/>
+      <c r="K105" s="166"/>
+      <c r="L105" s="148"/>
     </row>
     <row r="109" ht="57.0" customHeight="1"/>
     <row r="112" ht="99.0" customHeight="1"/>
     <row r="117">
-      <c r="B117" s="42" t="s">
-[...14 lines deleted...]
-      <c r="O117" s="43"/>
+      <c r="B117" s="147" t="s">
+        <v>230</v>
+      </c>
+      <c r="C117" s="166"/>
+      <c r="D117" s="166"/>
+      <c r="E117" s="166"/>
+      <c r="F117" s="166"/>
+      <c r="G117" s="166"/>
+      <c r="H117" s="166"/>
+      <c r="I117" s="166"/>
+      <c r="J117" s="166"/>
+      <c r="K117" s="166"/>
+      <c r="L117" s="166"/>
+      <c r="M117" s="166"/>
+      <c r="N117" s="166"/>
+      <c r="O117" s="148"/>
     </row>
   </sheetData>
   <mergeCells count="52">
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="E5:F5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="K5:O5"/>
     <mergeCell ref="H6:I6"/>
     <mergeCell ref="B8:C8"/>
     <mergeCell ref="E8:F8"/>
     <mergeCell ref="H8:I8"/>
     <mergeCell ref="H9:I9"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="H12:I12"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="E14:F14"/>
     <mergeCell ref="H14:I14"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="E15:F15"/>
     <mergeCell ref="H15:I15"/>
     <mergeCell ref="H17:I17"/>
     <mergeCell ref="K40:L40"/>
@@ -34976,81 +34976,81 @@
       <pane ySplit="1.0" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B3" sqref="B3" pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="17.88"/>
     <col customWidth="1" min="2" max="2" width="14.5"/>
     <col customWidth="1" min="3" max="3" width="11.75"/>
     <col customWidth="1" min="4" max="4" width="19.75"/>
     <col customWidth="1" min="5" max="5" width="19.88"/>
     <col customWidth="1" min="6" max="6" width="16.63"/>
     <col customWidth="1" min="7" max="7" width="25.63"/>
     <col customWidth="1" min="8" max="8" width="23.63"/>
     <col customWidth="1" min="9" max="10" width="34.38"/>
     <col customWidth="1" min="11" max="12" width="33.75"/>
     <col customWidth="1" min="13" max="13" width="15.25"/>
     <col customWidth="1" min="14" max="14" width="13.88"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>47</v>
+        <v>17</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>78</v>
+        <v>20</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>80</v>
+        <v>22</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>81</v>
+        <v>23</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>82</v>
+        <v>24</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
         <v>44685.23771990741</v>
       </c>
       <c r="B2" s="3">
         <v>2005.0</v>
       </c>
       <c r="C2" s="3">
         <v>244300.0</v>
       </c>
       <c r="D2" s="3">
         <v>0.02</v>
       </c>
       <c r="E2" s="3">
         <v>20000.0</v>
       </c>
       <c r="F2" s="3">
@@ -35160,137 +35160,137 @@
     <col customWidth="1" min="11" max="11" width="29.5"/>
     <col customWidth="1" min="12" max="12" width="26.38"/>
     <col customWidth="1" min="13" max="13" width="29.5"/>
     <col customWidth="1" min="14" max="14" width="26.38"/>
     <col customWidth="1" min="15" max="15" width="33.25"/>
     <col customWidth="1" min="16" max="16" width="30.13"/>
     <col customWidth="1" min="17" max="17" width="33.25"/>
     <col customWidth="1" min="18" max="18" width="30.13"/>
     <col customWidth="1" min="19" max="19" width="32.88"/>
     <col customWidth="1" min="20" max="20" width="29.75"/>
     <col customWidth="1" min="21" max="21" width="32.88"/>
     <col customWidth="1" min="22" max="22" width="29.75"/>
     <col customWidth="1" min="23" max="23" width="36.75"/>
     <col customWidth="1" min="24" max="24" width="33.5"/>
     <col customWidth="1" min="25" max="25" width="36.75"/>
     <col customWidth="1" min="26" max="26" width="33.5"/>
     <col customWidth="1" min="27" max="27" width="20.63"/>
     <col customWidth="1" min="28" max="28" width="13.88"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>84</v>
+        <v>26</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>85</v>
+        <v>27</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>86</v>
+        <v>28</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>87</v>
+        <v>29</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>89</v>
+        <v>31</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>92</v>
+        <v>34</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>94</v>
+        <v>36</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>95</v>
+        <v>37</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>96</v>
+        <v>38</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>97</v>
+        <v>39</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>98</v>
+        <v>40</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>99</v>
+        <v>41</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>100</v>
+        <v>42</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>101</v>
+        <v>43</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>102</v>
+        <v>44</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>103</v>
+        <v>45</v>
       </c>
       <c r="W1" s="1" t="s">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="X1" s="1" t="s">
-        <v>105</v>
+        <v>47</v>
       </c>
       <c r="Y1" s="1" t="s">
-        <v>106</v>
+        <v>48</v>
       </c>
       <c r="Z1" s="1" t="s">
-        <v>107</v>
+        <v>49</v>
       </c>
       <c r="AA1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="AB1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
         <v>44620.45857638889</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>108</v>
+        <v>50</v>
       </c>
       <c r="C2" s="3">
         <v>73.0</v>
       </c>
       <c r="D2" s="3">
         <v>50.0</v>
       </c>
       <c r="E2" s="3">
         <v>48.0</v>
       </c>
       <c r="F2" s="3">
         <v>39.0</v>
       </c>
       <c r="G2" s="3">
         <v>10.0</v>
       </c>
       <c r="H2" s="3">
         <v>80.0</v>
       </c>
       <c r="I2" s="3">
         <v>25.0</v>
       </c>
       <c r="J2" s="3">
         <v>85.0</v>
       </c>
@@ -35334,51 +35334,51 @@
         <v>20.0</v>
       </c>
       <c r="X2" s="3">
         <v>80.0</v>
       </c>
       <c r="Y2" s="3">
         <v>80.0</v>
       </c>
       <c r="Z2" s="3">
         <v>85.0</v>
       </c>
       <c r="AA2" s="4" t="str">
         <f>TEXT("5218840213421765466","0")</f>
         <v>5218840213421765466</v>
       </c>
       <c r="AB2" s="5" t="str">
         <f>HYPERLINK("https://www.jotform.com/edit/5218840213421765466","Edit Submission")</f>
         <v>Edit Submission</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2">
         <v>44650.34633101852</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>109</v>
+        <v>51</v>
       </c>
       <c r="C3" s="3">
         <v>48.0</v>
       </c>
       <c r="D3" s="3">
         <v>50.0</v>
       </c>
       <c r="E3" s="3">
         <v>63.0</v>
       </c>
       <c r="F3" s="3">
         <v>70.0</v>
       </c>
       <c r="S3" s="3">
         <v>54.0</v>
       </c>
       <c r="T3" s="3">
         <v>90.0</v>
       </c>
       <c r="U3" s="3">
         <v>80.0</v>
       </c>
       <c r="V3" s="3">
         <v>90.0</v>
       </c>
@@ -35386,67 +35386,67 @@
         <v>49.0</v>
       </c>
       <c r="X3" s="3">
         <v>80.0</v>
       </c>
       <c r="Y3" s="3">
         <v>80.0</v>
       </c>
       <c r="Z3" s="3">
         <v>85.0</v>
       </c>
       <c r="AA3" s="4" t="str">
         <f>TEXT("5244627233429685436","0")</f>
         <v>5244627233429685436</v>
       </c>
       <c r="AB3" s="5" t="str">
         <f>HYPERLINK("https://www.jotform.com/edit/5244627233429685436","Edit Submission")</f>
         <v>Edit Submission</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2">
         <v>44674.51744212963</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>110</v>
+        <v>52</v>
       </c>
       <c r="AA4" s="4" t="str">
         <f>TEXT("5265511070565832490","0")</f>
         <v>5265511070565832490</v>
       </c>
       <c r="AB4" s="5" t="str">
         <f>HYPERLINK("https://www.jotform.com/edit/5265511070565832490","Edit Submission")</f>
         <v>Edit Submission</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="2">
         <v>44674.518912037034</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>111</v>
+        <v>53</v>
       </c>
       <c r="C5" s="3">
         <v>72.0</v>
       </c>
       <c r="D5" s="3">
         <v>80.0</v>
       </c>
       <c r="E5" s="3">
         <v>82.0</v>
       </c>
       <c r="F5" s="3">
         <v>93.0</v>
       </c>
       <c r="G5" s="3">
         <v>10.0</v>
       </c>
       <c r="H5" s="3">
         <v>80.0</v>
       </c>
       <c r="I5" s="3">
         <v>91.0</v>
       </c>
       <c r="J5" s="3">
         <v>85.0</v>
       </c>
@@ -35490,51 +35490,51 @@
         <v>20.0</v>
       </c>
       <c r="X5" s="3">
         <v>80.0</v>
       </c>
       <c r="Y5" s="3">
         <v>80.0</v>
       </c>
       <c r="Z5" s="3">
         <v>85.0</v>
       </c>
       <c r="AA5" s="4" t="str">
         <f>TEXT("5265512340566046377","0")</f>
         <v>5265512340566046377</v>
       </c>
       <c r="AB5" s="5" t="str">
         <f>HYPERLINK("https://www.jotform.com/edit/5265512340566046377","Edit Submission")</f>
         <v>Edit Submission</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2">
         <v>44676.58582175926</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>112</v>
+        <v>54</v>
       </c>
       <c r="C6" s="3">
         <v>50.0</v>
       </c>
       <c r="D6" s="3">
         <v>47.0</v>
       </c>
       <c r="E6" s="3">
         <v>66.0</v>
       </c>
       <c r="F6" s="3">
         <v>77.0</v>
       </c>
       <c r="G6" s="3">
         <v>40.0</v>
       </c>
       <c r="H6" s="3">
         <v>80.0</v>
       </c>
       <c r="I6" s="3">
         <v>68.0</v>
       </c>
       <c r="J6" s="3">
         <v>85.0</v>
       </c>
@@ -35578,51 +35578,51 @@
         <v>20.0</v>
       </c>
       <c r="X6" s="3">
         <v>43.0</v>
       </c>
       <c r="Y6" s="3">
         <v>42.0</v>
       </c>
       <c r="Z6" s="3">
         <v>46.0</v>
       </c>
       <c r="AA6" s="4" t="str">
         <f>TEXT("5267298155414536216","0")</f>
         <v>5267298155414536216</v>
       </c>
       <c r="AB6" s="5" t="str">
         <f>HYPERLINK("https://www.jotform.com/edit/5267298155414536216","Edit Submission")</f>
         <v>Edit Submission</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2">
         <v>44700.37204861111</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>113</v>
+        <v>55</v>
       </c>
       <c r="S7" s="3">
         <v>92.0</v>
       </c>
       <c r="T7" s="3">
         <v>98.0</v>
       </c>
       <c r="U7" s="3">
         <v>93.0</v>
       </c>
       <c r="V7" s="3">
         <v>92.0</v>
       </c>
       <c r="AA7" s="4" t="str">
         <f>TEXT("5287849456712913415","0")</f>
         <v>5287849456712913415</v>
       </c>
       <c r="AB7" s="5" t="str">
         <f>HYPERLINK("https://www.jotform.com/edit/5287849456712913415","Edit Submission")</f>
         <v>Edit Submission</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
@@ -35631,1674 +35631,1674 @@
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="17.88"/>
     <col customWidth="1" min="2" max="2" width="10.38"/>
     <col customWidth="1" min="3" max="3" width="14.25"/>
     <col customWidth="1" min="4" max="4" width="12.88"/>
     <col customWidth="1" min="5" max="5" width="10.0"/>
     <col customWidth="1" min="6" max="6" width="15.13"/>
     <col customWidth="1" min="7" max="7" width="13.75"/>
     <col customWidth="1" min="10" max="10" width="13.88"/>
     <col customWidth="1" min="11" max="12" width="15.5"/>
     <col customWidth="1" min="16" max="16" width="16.13"/>
     <col customWidth="1" min="17" max="17" width="16.0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>76</v>
+        <v>18</v>
       </c>
       <c r="B1" s="3">
         <f>Settingsform!D3</f>
         <v>0.02</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="3" t="s">
-        <v>114</v>
+        <v>56</v>
       </c>
       <c r="B2" s="3">
         <f>Settingsform!K3</f>
         <v>0.07</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
-        <v>115</v>
+        <v>57</v>
       </c>
       <c r="B3" s="3">
         <f>Settingsform!L3</f>
         <v>0.1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
-        <v>116</v>
+        <v>58</v>
       </c>
       <c r="B4" s="3">
         <f>Settingsform!I3</f>
         <v>0.3</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
-        <v>117</v>
+        <v>59</v>
       </c>
       <c r="B5" s="3">
         <f>Settingsform!J3</f>
         <v>0.95</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>118</v>
-[...44 lines deleted...]
-        <v>133</v>
+        <v>60</v>
+      </c>
+      <c r="C9" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="H9" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="I9" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="J9" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="K9" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="L9" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="M9" s="8" t="s">
+        <v>71</v>
+      </c>
+      <c r="N9" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="O9" s="8" t="s">
+        <v>73</v>
+      </c>
+      <c r="P9" s="8" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q9" s="8" t="s">
+        <v>75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="3">
         <v>2005.0</v>
       </c>
       <c r="B10" s="3">
         <f>Settingsform!C3</f>
         <v>260000</v>
       </c>
-      <c r="C10" s="89">
+      <c r="C10" s="9">
         <f t="shared" ref="C10:C12" si="1">sum(D10:G10)</f>
         <v>0.2461538462</v>
       </c>
-      <c r="D10" s="89">
+      <c r="D10" s="9">
         <f>Settingsform!E3/B10</f>
         <v>0.07692307692</v>
       </c>
-      <c r="E10" s="89">
+      <c r="E10" s="9">
         <f>Settingsform!F3/B10</f>
         <v>0.1</v>
       </c>
-      <c r="F10" s="89">
+      <c r="F10" s="9">
         <f>Settingsform!G3/B10</f>
         <v>0.01923076923</v>
       </c>
-      <c r="G10" s="89">
+      <c r="G10" s="9">
         <f>Settingsform!H3/B10</f>
         <v>0.05</v>
       </c>
-      <c r="H10" s="90">
+      <c r="H10" s="10">
         <f t="shared" ref="H10:H12" si="3">sum(I10:L10)</f>
         <v>0.2461538462</v>
       </c>
-      <c r="I10" s="90">
+      <c r="I10" s="10">
         <f t="array" ref="I10:L10">D10:G10</f>
         <v>0.07692307692</v>
       </c>
-      <c r="J10" s="90">
+      <c r="J10" s="10">
         <v>0.1</v>
       </c>
-      <c r="K10" s="90">
+      <c r="K10" s="10">
         <v>0.019230769230769232</v>
       </c>
-      <c r="L10" s="90">
+      <c r="L10" s="10">
         <v>0.05</v>
       </c>
-      <c r="M10" s="91">
+      <c r="M10" s="11">
         <f t="shared" ref="M10:M12" si="5">sum(N10:Q10)</f>
         <v>0.2461538462</v>
       </c>
-      <c r="N10" s="91">
+      <c r="N10" s="11">
         <f t="array" ref="N10:Q10">D10:G10</f>
         <v>0.07692307692</v>
       </c>
-      <c r="O10" s="91">
+      <c r="O10" s="11">
         <v>0.1</v>
       </c>
-      <c r="P10" s="91">
+      <c r="P10" s="11">
         <v>0.019230769230769232</v>
       </c>
-      <c r="Q10" s="91">
+      <c r="Q10" s="11">
         <v>0.05</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="3">
         <v>2030.0</v>
       </c>
-      <c r="B11" s="92">
+      <c r="B11" s="12">
         <f>B10*((1+B1)^(A11-A10))</f>
         <v>426557.5586</v>
       </c>
-      <c r="C11" s="89">
+      <c r="C11" s="9">
         <f t="shared" si="1"/>
         <v>0.2633846154</v>
       </c>
-      <c r="D11" s="89">
+      <c r="D11" s="9">
         <f t="shared" ref="D11:G11" si="2">D10*(1+$B$2)</f>
         <v>0.08230769231</v>
       </c>
-      <c r="E11" s="89">
+      <c r="E11" s="9">
         <f t="shared" si="2"/>
         <v>0.107</v>
       </c>
-      <c r="F11" s="89">
+      <c r="F11" s="9">
         <f t="shared" si="2"/>
         <v>0.02057692308</v>
       </c>
-      <c r="G11" s="89">
+      <c r="G11" s="9">
         <f t="shared" si="2"/>
         <v>0.0535</v>
       </c>
-      <c r="H11" s="90">
+      <c r="H11" s="10">
         <f t="shared" si="3"/>
         <v>0.1723076923</v>
       </c>
-      <c r="I11" s="90">
+      <c r="I11" s="10">
         <f t="shared" ref="I11:L11" si="4">I10-(I10*$B$4)</f>
         <v>0.05384615385</v>
       </c>
-      <c r="J11" s="90">
+      <c r="J11" s="10">
         <f t="shared" si="4"/>
         <v>0.07</v>
       </c>
-      <c r="K11" s="90">
+      <c r="K11" s="10">
         <f t="shared" si="4"/>
         <v>0.01346153846</v>
       </c>
-      <c r="L11" s="90">
+      <c r="L11" s="10">
         <f t="shared" si="4"/>
         <v>0.035</v>
       </c>
-      <c r="M11" s="91">
+      <c r="M11" s="11">
         <f t="shared" si="5"/>
         <v>0.1809156658</v>
       </c>
-      <c r="N11" s="91">
+      <c r="N11" s="11">
         <f>ActionIndicators!E3</f>
         <v>0.06296538462</v>
       </c>
-      <c r="O11" s="91">
+      <c r="O11" s="11">
         <f>ActionIndicators!E6</f>
         <v>0.067026512</v>
       </c>
-      <c r="P11" s="91">
+      <c r="P11" s="11">
         <f>ActionIndicators!E7</f>
         <v>0.002024769231</v>
       </c>
-      <c r="Q11" s="91">
+      <c r="Q11" s="11">
         <f>ActionIndicators!E8</f>
         <v>0.048899</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="3">
         <v>2050.0</v>
       </c>
-      <c r="B12" s="92">
+      <c r="B12" s="12">
         <f>B10*((1+B1)^(A12-A10))</f>
         <v>633842.0934</v>
       </c>
-      <c r="C12" s="89">
+      <c r="C12" s="9">
         <f t="shared" si="1"/>
         <v>0.2707692308</v>
       </c>
-      <c r="D12" s="89">
+      <c r="D12" s="9">
         <f t="shared" ref="D12:G12" si="6">D10*(1+$B$3)</f>
         <v>0.08461538462</v>
       </c>
-      <c r="E12" s="89">
+      <c r="E12" s="9">
         <f t="shared" si="6"/>
         <v>0.11</v>
       </c>
-      <c r="F12" s="89">
+      <c r="F12" s="9">
         <f t="shared" si="6"/>
         <v>0.02115384615</v>
       </c>
-      <c r="G12" s="89">
+      <c r="G12" s="9">
         <f t="shared" si="6"/>
         <v>0.055</v>
       </c>
-      <c r="H12" s="90">
+      <c r="H12" s="10">
         <f t="shared" si="3"/>
         <v>0.01230769231</v>
       </c>
-      <c r="I12" s="90">
+      <c r="I12" s="10">
         <f t="shared" ref="I12:L12" si="7">I10-(I10*$B$5)</f>
         <v>0.003846153846</v>
       </c>
-      <c r="J12" s="90">
+      <c r="J12" s="10">
         <f t="shared" si="7"/>
         <v>0.005</v>
       </c>
-      <c r="K12" s="90">
+      <c r="K12" s="10">
         <f t="shared" si="7"/>
         <v>0.0009615384615</v>
       </c>
-      <c r="L12" s="90">
+      <c r="L12" s="10">
         <f t="shared" si="7"/>
         <v>0.0025</v>
       </c>
-      <c r="M12" s="91">
+      <c r="M12" s="11">
         <f t="shared" si="5"/>
         <v>0.1273668135</v>
       </c>
-      <c r="N12" s="91">
+      <c r="N12" s="11">
         <f>ActionIndicators!I3</f>
         <v>0.04161384615</v>
       </c>
-      <c r="O12" s="91">
+      <c r="O12" s="11">
         <f>ActionIndicators!I6</f>
         <v>0.038324352</v>
       </c>
-      <c r="P12" s="91">
+      <c r="P12" s="11">
         <f>ActionIndicators!I7</f>
         <v>0.003054615385</v>
       </c>
-      <c r="Q12" s="91">
+      <c r="Q12" s="11">
         <f>ActionIndicators!I8</f>
         <v>0.044374</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="24.13"/>
     <col customWidth="1" min="2" max="2" width="12.63"/>
     <col customWidth="1" min="3" max="3" width="18.5"/>
     <col customWidth="1" min="4" max="4" width="16.38"/>
     <col customWidth="1" min="5" max="5" width="13.38"/>
     <col customWidth="1" min="6" max="6" width="15.88"/>
     <col customWidth="1" min="7" max="7" width="18.5"/>
     <col customWidth="1" min="8" max="8" width="24.75"/>
     <col customWidth="1" min="9" max="9" width="8.75"/>
     <col customWidth="1" min="10" max="10" width="4.0"/>
   </cols>
   <sheetData>
     <row r="2">
       <c r="A2" s="3" t="s">
-        <v>134</v>
+        <v>76</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>135</v>
+        <v>77</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>136</v>
+        <v>78</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>137</v>
+        <v>79</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>138</v>
+        <v>80</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>139</v>
+        <v>81</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>140</v>
+        <v>82</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>141</v>
+        <v>83</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="M2" s="94" t="str">
+        <v>84</v>
+      </c>
+      <c r="L2" s="13" t="s">
+        <v>85</v>
+      </c>
+      <c r="M2" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!AA1:AA1001 , NOT( ISBLANK(ActionForm!AA1:AA1001 ) ) ) , ROWS( FILTER(ActionForm!AA1:AA1001 , NOT( ISBLANK(ActionForm!AA1:AA1001 ) ) ) ) ))"),"5287849456712913415")</f>
         <v>5287849456712913415</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="3" t="s">
-        <v>144</v>
+        <v>86</v>
       </c>
       <c r="B3" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!C1:C1001 , NOT( ISBLANK(ActionForm!C1:C1001 ) ) ) , ROWS( FILTER(ActionForm!C1:C1001 , NOT( ISBLANK(ActionForm!C1:C1001 ) ) ) ) ))/100"),0.5)</f>
         <v>0.5</v>
       </c>
       <c r="C3" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!D1:D1001 , NOT( ISBLANK(ActionForm!D1:D1001 ) ) ) , ROWS( FILTER(ActionForm!D1:D1001 , NOT( ISBLANK(ActionForm!D1:D1001 ) ) ) ) ))/100"),0.47)</f>
         <v>0.47</v>
       </c>
       <c r="D3" s="4">
         <f>(B3*C3)*Indicators!D11</f>
         <v>0.01934230769</v>
       </c>
-      <c r="E3" s="95">
+      <c r="E3" s="15">
         <f>Indicators!D11-D3</f>
         <v>0.06296538462</v>
       </c>
       <c r="F3" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!E1:E1001 , NOT( ISBLANK(ActionForm!E1:E1001 ) ) ) , ROWS( FILTER(ActionForm!E1:E1001 , NOT( ISBLANK(ActionForm!E1:E1001 ) ) ) ) ))/100"),0.66)</f>
         <v>0.66</v>
       </c>
       <c r="G3" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!F1:F1001 , NOT( ISBLANK(ActionForm!F1:F1001 ) ) ) , ROWS( FILTER(ActionForm!F1:F1001 , NOT( ISBLANK(ActionForm!F1:F1001 ) ) ) ) ))/100"),0.77)</f>
         <v>0.77</v>
       </c>
       <c r="H3" s="4">
         <f>(F3*G3)*Indicators!D12</f>
         <v>0.04300153846</v>
       </c>
-      <c r="I3" s="96">
+      <c r="I3" s="16">
         <f>Indicators!D12-H3</f>
         <v>0.04161384615</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="3" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B4" s="94">
+        <v>87</v>
+      </c>
+      <c r="B4" s="14">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!G1:G1001 , NOT( ISBLANK(ActionForm!G1:G1001 ) ) ) , ROWS( FILTER(ActionForm!G1:G1001 , NOT( ISBLANK(ActionForm!G1:G1001 ) ) ) ) ))/100"),0.4)</f>
         <v>0.4</v>
       </c>
-      <c r="C4" s="94">
+      <c r="C4" s="14">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!H1:H1001 , NOT( ISBLANK(ActionForm!H1:H1001 ) ) ) , ROWS( FILTER(ActionForm!H1:H1001 , NOT( ISBLANK(ActionForm!H1:H1001 ) ) ) ) ))/100"),0.8)</f>
         <v>0.8</v>
       </c>
       <c r="D4" s="4">
         <f>(B4*C4)*Indicators!E11</f>
         <v>0.03424</v>
       </c>
-      <c r="E4" s="97">
+      <c r="E4" s="17">
         <f>Indicators!E11-D4</f>
         <v>0.07276</v>
       </c>
-      <c r="F4" s="94">
+      <c r="F4" s="14">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!I1:I1001 , NOT( ISBLANK(ActionForm!I1:I1001 ) ) ) , ROWS( FILTER(ActionForm!I1:I1001 , NOT( ISBLANK(ActionForm!I1:I1001 ) ) ) ) ))/100"),0.68)</f>
         <v>0.68</v>
       </c>
-      <c r="G4" s="94">
+      <c r="G4" s="14">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!J1:J1001 , NOT( ISBLANK(ActionForm!J1:J1001 ) ) ) , ROWS( FILTER(ActionForm!J1:J1001 , NOT( ISBLANK(ActionForm!J1:J1001 ) ) ) ) ))/100"),0.85)</f>
         <v>0.85</v>
       </c>
       <c r="H4" s="4">
         <f>(F4*G4)*Indicators!E12</f>
         <v>0.06358</v>
       </c>
-      <c r="I4" s="96">
+      <c r="I4" s="16">
         <f>Indicators!E12-H4</f>
         <v>0.04642</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
-        <v>146</v>
+        <v>88</v>
       </c>
       <c r="B5" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!K1:K1001 , NOT( ISBLANK(ActionForm!K1:K1001 ) ) ) , ROWS( FILTER(ActionForm!K1:K1001 , NOT( ISBLANK(ActionForm!K1:K1001 ) ) ) ) ))/100"),0.1)</f>
         <v>0.1</v>
       </c>
       <c r="C5" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!L1:L1001 , NOT( ISBLANK(ActionForm!L1:L1001 ) ) ) , ROWS( FILTER(ActionForm!L1:L1001 , NOT( ISBLANK(ActionForm!L1:L1001 ) ) ) ) ))/100"),0.6)</f>
         <v>0.6</v>
       </c>
       <c r="D5" s="4">
         <f t="shared" ref="D5:D6" si="1">(B5*C5)*E4</f>
         <v>0.0043656</v>
       </c>
-      <c r="E5" s="97">
+      <c r="E5" s="17">
         <f t="shared" ref="E5:E6" si="2">E4-D5</f>
         <v>0.0683944</v>
       </c>
-      <c r="F5" s="94">
+      <c r="F5" s="14">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!M1:M1001 , NOT( ISBLANK(ActionForm!M1:M1001 ) ) ) , ROWS( FILTER(ActionForm!M1:M1001 , NOT( ISBLANK(ActionForm!M1:M1001 ) ) ) ) ))/100"),0.2)</f>
         <v>0.2</v>
       </c>
-      <c r="G5" s="94">
+      <c r="G5" s="14">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!N1:N1001 , NOT( ISBLANK(ActionForm!N1:N1001 ) ) ) , ROWS( FILTER(ActionForm!N1:N1001 , NOT( ISBLANK(ActionForm!N1:N1001 ) ) ) ) ))/100"),0.7)</f>
         <v>0.7</v>
       </c>
       <c r="H5" s="4">
         <f t="shared" ref="H5:H6" si="3">(F5*G5)*I4</f>
         <v>0.0064988</v>
       </c>
-      <c r="I5" s="98">
+      <c r="I5" s="18">
         <f t="shared" ref="I5:I6" si="4">I4-H5</f>
         <v>0.0399212</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="3" t="s">
-        <v>147</v>
+        <v>89</v>
       </c>
       <c r="B6" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!O1:O1001 , NOT( ISBLANK(ActionForm!O1:O1001 ) ) ) , ROWS( FILTER(ActionForm!O1:O1001 , NOT( ISBLANK(ActionForm!O1:O1001 ) ) ) ) ))/100"),0.1)</f>
         <v>0.1</v>
       </c>
       <c r="C6" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!P1:P1001 , NOT( ISBLANK(ActionForm!P1:P1001 ) ) ) , ROWS( FILTER(ActionForm!P1:P1001 , NOT( ISBLANK(ActionForm!P1:P1001 ) ) ) ) ))/100"),0.2)</f>
         <v>0.2</v>
       </c>
       <c r="D6" s="4">
         <f t="shared" si="1"/>
         <v>0.001367888</v>
       </c>
-      <c r="E6" s="95">
+      <c r="E6" s="15">
         <f t="shared" si="2"/>
         <v>0.067026512</v>
       </c>
       <c r="F6" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!Q1:Q1001 , NOT( ISBLANK(ActionForm!Q1:Q1001 ) ) ) , ROWS( FILTER(ActionForm!Q1:Q1001 , NOT( ISBLANK(ActionForm!Q1:Q1001 ) ) ) ) ))/100"),0.2)</f>
         <v>0.2</v>
       </c>
       <c r="G6" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!R1:R1001 , NOT( ISBLANK(ActionForm!R1:R1001 ) ) ) , ROWS( FILTER(ActionForm!R1:R1001 , NOT( ISBLANK(ActionForm!R1:R1001 ) ) ) ) ))/100"),0.2)</f>
         <v>0.2</v>
       </c>
       <c r="H6" s="4">
         <f t="shared" si="3"/>
         <v>0.001596848</v>
       </c>
-      <c r="I6" s="98">
+      <c r="I6" s="18">
         <f t="shared" si="4"/>
         <v>0.038324352</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="3" t="s">
-        <v>148</v>
+        <v>90</v>
       </c>
       <c r="B7" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!S1:S1001 , NOT( ISBLANK(ActionForm!S1:S1001 ) ) ) , ROWS( FILTER(ActionForm!S1:S1001 , NOT( ISBLANK(ActionForm!S1:S1001 ) ) ) ) ))/100"),0.92)</f>
         <v>0.92</v>
       </c>
       <c r="C7" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!T1:T1001 , NOT( ISBLANK(ActionForm!T1:T1001 ) ) ) , ROWS( FILTER(ActionForm!T1:T1001 , NOT( ISBLANK(ActionForm!T1:T1001 ) ) ) ) ))/100"),0.98)</f>
         <v>0.98</v>
       </c>
-      <c r="D7" s="99">
+      <c r="D7" s="19">
         <f>(B7*C7)*Indicators!F11</f>
         <v>0.01855215385</v>
       </c>
-      <c r="E7" s="97">
+      <c r="E7" s="17">
         <f>Indicators!F11-D7</f>
         <v>0.002024769231</v>
       </c>
       <c r="F7" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!U1:U1001 , NOT( ISBLANK(ActionForm!U1:U1001 ) ) ) , ROWS( FILTER(ActionForm!U1:U1001 , NOT( ISBLANK(ActionForm!U1:U1001 ) ) ) ) ))/100"),0.93)</f>
         <v>0.93</v>
       </c>
       <c r="G7" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!V1:V1001 , NOT( ISBLANK(ActionForm!V1:V1001 ) ) ) , ROWS( FILTER(ActionForm!V1:V1001 , NOT( ISBLANK(ActionForm!V1:V1001 ) ) ) ) ))/100"),0.92)</f>
         <v>0.92</v>
       </c>
-      <c r="H7" s="99">
+      <c r="H7" s="19">
         <f>(F7*G7)*Indicators!F12</f>
         <v>0.01809923077</v>
       </c>
-      <c r="I7" s="100">
+      <c r="I7" s="20">
         <f>Indicators!F12-H7</f>
         <v>0.003054615385</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="3" t="s">
-        <v>149</v>
+        <v>91</v>
       </c>
       <c r="B8" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!W1:W1001 , NOT( ISBLANK(ActionForm!W1:W1001 ) ) ) , ROWS( FILTER(ActionForm!W1:W1001 , NOT( ISBLANK(ActionForm!W1:W1001 ) ) ) ) ))/100"),0.2)</f>
         <v>0.2</v>
       </c>
       <c r="C8" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!X1:X1001 , NOT( ISBLANK(ActionForm!X1:X1001 ) ) ) , ROWS( FILTER(ActionForm!X1:X1001 , NOT( ISBLANK(ActionForm!X1:X1001 ) ) ) ) ))/100"),0.43)</f>
         <v>0.43</v>
       </c>
-      <c r="D8" s="99">
+      <c r="D8" s="19">
         <f>(B8*C8)*Indicators!G11</f>
         <v>0.004601</v>
       </c>
-      <c r="E8" s="97">
+      <c r="E8" s="17">
         <f>Indicators!G11-D8</f>
         <v>0.048899</v>
       </c>
       <c r="F8" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!Y1:Y1001 , NOT( ISBLANK(ActionForm!Y1:Y1001 ) ) ) , ROWS( FILTER(ActionForm!Y1:Y1001 , NOT( ISBLANK(ActionForm!Y1:Y1001 ) ) ) ) ))/100"),0.42)</f>
         <v>0.42</v>
       </c>
       <c r="G8" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!Z1:Z1001 , NOT( ISBLANK(ActionForm!Z1:Z1001 ) ) ) , ROWS( FILTER(ActionForm!Z1:Z1001 , NOT( ISBLANK(ActionForm!Z1:Z1001 ) ) ) ) ))/100"),0.46)</f>
         <v>0.46</v>
       </c>
-      <c r="H8" s="99">
+      <c r="H8" s="19">
         <f>(F8*G8)*Indicators!G12</f>
         <v>0.010626</v>
       </c>
-      <c r="I8" s="97">
+      <c r="I8" s="17">
         <f>Indicators!G12-H8</f>
         <v>0.044374</v>
       </c>
     </row>
     <row r="12" ht="9.75" customHeight="1"/>
     <row r="13" ht="43.5" customHeight="1">
-      <c r="A13" s="38" t="s">
-[...9 lines deleted...]
-      <c r="I13" s="102"/>
+      <c r="A13" s="21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B13" s="22"/>
+      <c r="C13" s="22"/>
+      <c r="D13" s="22"/>
+      <c r="E13" s="22"/>
+      <c r="F13" s="22"/>
+      <c r="G13" s="22"/>
+      <c r="H13" s="23"/>
+      <c r="I13" s="24"/>
     </row>
     <row r="14" ht="42.0" customHeight="1">
-      <c r="A14" s="103" t="s">
-[...2 lines deleted...]
-      <c r="B14" s="104" t="str">
+      <c r="A14" s="25" t="s">
+        <v>93</v>
+      </c>
+      <c r="B14" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!B1:B1001 , NOT( ISBLANK(ActionForm!B1:B1001 ) ) ) , ROWS( FILTER(ActionForm!B1:B1001 , NOT( ISBLANK(ActionForm!B1:B1001 ) ) ) ) ))"),"June Demo")</f>
         <v>June Demo</v>
       </c>
-      <c r="E14" s="105"/>
-[...1 lines deleted...]
-      <c r="I14" s="107" t="str">
+      <c r="E14" s="27"/>
+      <c r="H14" s="28"/>
+      <c r="I14" s="29" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",M2),"Edit")</f>
         <v>Edit</v>
       </c>
-      <c r="J14" s="108"/>
+      <c r="J14" s="30"/>
     </row>
     <row r="15" ht="25.5" customHeight="1">
-      <c r="A15" s="109" t="s">
-[...16 lines deleted...]
-      <c r="J15" s="108"/>
+      <c r="A15" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="B15" s="32"/>
+      <c r="C15" s="31" t="s">
+        <v>94</v>
+      </c>
+      <c r="D15" s="32"/>
+      <c r="E15" s="33" t="s">
+        <v>95</v>
+      </c>
+      <c r="F15" s="34"/>
+      <c r="G15" s="22"/>
+      <c r="H15" s="35" t="s">
+        <v>96</v>
+      </c>
+      <c r="I15" s="34"/>
+      <c r="J15" s="30"/>
     </row>
     <row r="16">
-      <c r="A16" s="114" t="str">
+      <c r="A16" s="36" t="str">
         <f>CONCATENATE(C68, " TCO2e")</f>
         <v>35178 TCO2e</v>
       </c>
-      <c r="B16" s="115"/>
-      <c r="C16" s="114">
+      <c r="B16" s="37"/>
+      <c r="C16" s="36">
         <f>(Indicators!C11-Indicators!M11)*Indicators!B11</f>
         <v>35177.75377</v>
       </c>
-      <c r="D16" s="115" t="s">
-[...2 lines deleted...]
-      <c r="E16" s="114">
+      <c r="D16" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="E16" s="36">
         <f>(Indicators!C12-Indicators!M12)*Indicators!B12</f>
         <v>90894.48833</v>
       </c>
-      <c r="F16" s="115" t="s">
-[...3 lines deleted...]
-      <c r="H16" s="116">
+      <c r="F16" s="37" t="s">
+        <v>97</v>
+      </c>
+      <c r="G16" s="22"/>
+      <c r="H16" s="38">
         <f>170*C16</f>
         <v>5980218.141</v>
       </c>
-      <c r="I16" s="112"/>
-      <c r="J16" s="108"/>
+      <c r="I16" s="34"/>
+      <c r="J16" s="30"/>
     </row>
     <row r="17">
-      <c r="A17" s="53"/>
-[...8 lines deleted...]
-      <c r="J17" s="53"/>
+      <c r="A17" s="39"/>
+      <c r="B17" s="39"/>
+      <c r="C17" s="39"/>
+      <c r="D17" s="39"/>
+      <c r="E17" s="39"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="39"/>
+      <c r="H17" s="39"/>
+      <c r="I17" s="39"/>
+      <c r="J17" s="39"/>
     </row>
     <row r="18">
-      <c r="A18" s="53"/>
-[...8 lines deleted...]
-      <c r="J18" s="53"/>
+      <c r="A18" s="39"/>
+      <c r="B18" s="39"/>
+      <c r="C18" s="39"/>
+      <c r="D18" s="39"/>
+      <c r="E18" s="39"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="39"/>
+      <c r="H18" s="39"/>
+      <c r="I18" s="39"/>
+      <c r="J18" s="39"/>
     </row>
     <row r="19">
-      <c r="A19" s="53"/>
-[...8 lines deleted...]
-      <c r="J19" s="53"/>
+      <c r="A19" s="39"/>
+      <c r="B19" s="39"/>
+      <c r="C19" s="39"/>
+      <c r="D19" s="39"/>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="39"/>
+      <c r="J19" s="39"/>
     </row>
     <row r="20">
-      <c r="A20" s="53"/>
-[...8 lines deleted...]
-      <c r="J20" s="53"/>
+      <c r="A20" s="39"/>
+      <c r="B20" s="39"/>
+      <c r="C20" s="39"/>
+      <c r="D20" s="39"/>
+      <c r="E20" s="39"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="39"/>
+      <c r="J20" s="39"/>
     </row>
     <row r="21">
-      <c r="A21" s="53"/>
-[...8 lines deleted...]
-      <c r="J21" s="53"/>
+      <c r="A21" s="39"/>
+      <c r="B21" s="39"/>
+      <c r="C21" s="39"/>
+      <c r="D21" s="39"/>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="39"/>
+      <c r="J21" s="39"/>
     </row>
     <row r="22">
-      <c r="A22" s="53"/>
-[...8 lines deleted...]
-      <c r="J22" s="53"/>
+      <c r="A22" s="39"/>
+      <c r="B22" s="39"/>
+      <c r="C22" s="39"/>
+      <c r="D22" s="39"/>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
     </row>
     <row r="23">
-      <c r="A23" s="53"/>
-[...8 lines deleted...]
-      <c r="J23" s="53"/>
+      <c r="A23" s="39"/>
+      <c r="B23" s="39"/>
+      <c r="C23" s="39"/>
+      <c r="D23" s="39"/>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
+      <c r="I23" s="39"/>
+      <c r="J23" s="39"/>
     </row>
     <row r="24">
-      <c r="A24" s="53"/>
-[...8 lines deleted...]
-      <c r="J24" s="53"/>
+      <c r="A24" s="39"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
+      <c r="J24" s="39"/>
     </row>
     <row r="25">
-      <c r="A25" s="53"/>
-[...8 lines deleted...]
-      <c r="J25" s="53"/>
+      <c r="A25" s="39"/>
+      <c r="B25" s="39"/>
+      <c r="C25" s="39"/>
+      <c r="D25" s="39"/>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="39"/>
+      <c r="I25" s="39"/>
+      <c r="J25" s="39"/>
     </row>
     <row r="26">
-      <c r="A26" s="53"/>
-[...8 lines deleted...]
-      <c r="J26" s="53"/>
+      <c r="A26" s="39"/>
+      <c r="B26" s="39"/>
+      <c r="C26" s="39"/>
+      <c r="D26" s="39"/>
+      <c r="E26" s="39"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="39"/>
+      <c r="I26" s="39"/>
+      <c r="J26" s="39"/>
     </row>
     <row r="27">
-      <c r="A27" s="53"/>
-[...8 lines deleted...]
-      <c r="J27" s="53"/>
+      <c r="A27" s="39"/>
+      <c r="B27" s="39"/>
+      <c r="C27" s="39"/>
+      <c r="D27" s="39"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="39"/>
+      <c r="H27" s="39"/>
+      <c r="I27" s="39"/>
+      <c r="J27" s="39"/>
     </row>
     <row r="28">
-      <c r="A28" s="53"/>
-[...8 lines deleted...]
-      <c r="J28" s="53"/>
+      <c r="A28" s="39"/>
+      <c r="B28" s="39"/>
+      <c r="C28" s="39"/>
+      <c r="D28" s="39"/>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
+      <c r="J28" s="39"/>
     </row>
     <row r="29">
-      <c r="A29" s="53"/>
-[...8 lines deleted...]
-      <c r="J29" s="53"/>
+      <c r="A29" s="39"/>
+      <c r="B29" s="39"/>
+      <c r="C29" s="39"/>
+      <c r="D29" s="39"/>
+      <c r="E29" s="39"/>
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
     </row>
     <row r="30">
-      <c r="A30" s="53"/>
-[...8 lines deleted...]
-      <c r="J30" s="53"/>
+      <c r="A30" s="39"/>
+      <c r="B30" s="39"/>
+      <c r="C30" s="39"/>
+      <c r="D30" s="39"/>
+      <c r="E30" s="39"/>
+      <c r="F30" s="39"/>
+      <c r="G30" s="39"/>
+      <c r="H30" s="39"/>
+      <c r="I30" s="39"/>
+      <c r="J30" s="39"/>
     </row>
     <row r="31">
-      <c r="A31" s="53"/>
-[...8 lines deleted...]
-      <c r="J31" s="53"/>
+      <c r="A31" s="39"/>
+      <c r="B31" s="39"/>
+      <c r="C31" s="39"/>
+      <c r="D31" s="39"/>
+      <c r="E31" s="39"/>
+      <c r="F31" s="39"/>
+      <c r="G31" s="39"/>
+      <c r="H31" s="39"/>
+      <c r="I31" s="39"/>
+      <c r="J31" s="39"/>
     </row>
     <row r="32">
-      <c r="A32" s="53"/>
-[...8 lines deleted...]
-      <c r="J32" s="53"/>
+      <c r="A32" s="39"/>
+      <c r="B32" s="39"/>
+      <c r="C32" s="39"/>
+      <c r="D32" s="39"/>
+      <c r="E32" s="39"/>
+      <c r="F32" s="39"/>
+      <c r="G32" s="39"/>
+      <c r="H32" s="39"/>
+      <c r="I32" s="39"/>
+      <c r="J32" s="39"/>
     </row>
     <row r="33">
-      <c r="A33" s="53"/>
-[...8 lines deleted...]
-      <c r="J33" s="53"/>
+      <c r="A33" s="39"/>
+      <c r="B33" s="39"/>
+      <c r="C33" s="39"/>
+      <c r="D33" s="39"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="39"/>
+      <c r="I33" s="39"/>
+      <c r="J33" s="39"/>
     </row>
     <row r="34">
-      <c r="A34" s="53"/>
-[...8 lines deleted...]
-      <c r="J34" s="53"/>
+      <c r="A34" s="39"/>
+      <c r="B34" s="39"/>
+      <c r="C34" s="39"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="39"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="39"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="39"/>
     </row>
     <row r="35">
-      <c r="A35" s="53"/>
-[...8 lines deleted...]
-      <c r="J35" s="53"/>
+      <c r="A35" s="39"/>
+      <c r="B35" s="39"/>
+      <c r="C35" s="39"/>
+      <c r="D35" s="39"/>
+      <c r="E35" s="39"/>
+      <c r="F35" s="39"/>
+      <c r="G35" s="39"/>
+      <c r="H35" s="39"/>
+      <c r="I35" s="39"/>
+      <c r="J35" s="39"/>
     </row>
     <row r="36">
-      <c r="A36" s="53"/>
-[...8 lines deleted...]
-      <c r="J36" s="53"/>
+      <c r="A36" s="39"/>
+      <c r="B36" s="39"/>
+      <c r="C36" s="39"/>
+      <c r="D36" s="39"/>
+      <c r="E36" s="39"/>
+      <c r="F36" s="39"/>
+      <c r="G36" s="39"/>
+      <c r="H36" s="39"/>
+      <c r="I36" s="39"/>
+      <c r="J36" s="39"/>
     </row>
     <row r="37">
-      <c r="A37" s="53"/>
-[...8 lines deleted...]
-      <c r="J37" s="53"/>
+      <c r="A37" s="39"/>
+      <c r="B37" s="39"/>
+      <c r="C37" s="39"/>
+      <c r="D37" s="39"/>
+      <c r="E37" s="39"/>
+      <c r="F37" s="39"/>
+      <c r="G37" s="39"/>
+      <c r="H37" s="39"/>
+      <c r="I37" s="39"/>
+      <c r="J37" s="39"/>
     </row>
     <row r="38">
-      <c r="A38" s="53"/>
-[...8 lines deleted...]
-      <c r="J38" s="53"/>
+      <c r="A38" s="39"/>
+      <c r="B38" s="39"/>
+      <c r="C38" s="39"/>
+      <c r="D38" s="39"/>
+      <c r="E38" s="39"/>
+      <c r="F38" s="39"/>
+      <c r="G38" s="39"/>
+      <c r="H38" s="39"/>
+      <c r="I38" s="39"/>
+      <c r="J38" s="39"/>
     </row>
     <row r="39">
-      <c r="A39" s="53"/>
-[...8 lines deleted...]
-      <c r="J39" s="53"/>
+      <c r="A39" s="39"/>
+      <c r="B39" s="39"/>
+      <c r="C39" s="39"/>
+      <c r="D39" s="39"/>
+      <c r="E39" s="39"/>
+      <c r="F39" s="39"/>
+      <c r="G39" s="39"/>
+      <c r="H39" s="39"/>
+      <c r="I39" s="39"/>
+      <c r="J39" s="39"/>
     </row>
     <row r="40">
-      <c r="A40" s="53"/>
-[...8 lines deleted...]
-      <c r="J40" s="53"/>
+      <c r="A40" s="39"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="39"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
+      <c r="F40" s="39"/>
+      <c r="G40" s="39"/>
+      <c r="H40" s="39"/>
+      <c r="I40" s="39"/>
+      <c r="J40" s="39"/>
     </row>
     <row r="41">
-      <c r="A41" s="53"/>
-[...8 lines deleted...]
-      <c r="J41" s="53"/>
+      <c r="A41" s="39"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="39"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="39"/>
+      <c r="F41" s="39"/>
+      <c r="G41" s="39"/>
+      <c r="H41" s="39"/>
+      <c r="I41" s="39"/>
+      <c r="J41" s="39"/>
     </row>
     <row r="42">
-      <c r="A42" s="53"/>
-[...8 lines deleted...]
-      <c r="J42" s="53"/>
+      <c r="A42" s="39"/>
+      <c r="B42" s="39"/>
+      <c r="C42" s="39"/>
+      <c r="D42" s="39"/>
+      <c r="E42" s="39"/>
+      <c r="F42" s="39"/>
+      <c r="G42" s="39"/>
+      <c r="H42" s="39"/>
+      <c r="I42" s="39"/>
+      <c r="J42" s="39"/>
     </row>
     <row r="43">
-      <c r="A43" s="53"/>
-[...8 lines deleted...]
-      <c r="J43" s="53"/>
+      <c r="A43" s="39"/>
+      <c r="B43" s="39"/>
+      <c r="C43" s="39"/>
+      <c r="D43" s="39"/>
+      <c r="E43" s="39"/>
+      <c r="F43" s="39"/>
+      <c r="G43" s="39"/>
+      <c r="H43" s="39"/>
+      <c r="I43" s="39"/>
+      <c r="J43" s="39"/>
     </row>
     <row r="44">
-      <c r="A44" s="53"/>
-[...8 lines deleted...]
-      <c r="J44" s="53"/>
+      <c r="A44" s="39"/>
+      <c r="B44" s="39"/>
+      <c r="C44" s="39"/>
+      <c r="D44" s="39"/>
+      <c r="E44" s="39"/>
+      <c r="F44" s="39"/>
+      <c r="G44" s="39"/>
+      <c r="H44" s="39"/>
+      <c r="I44" s="39"/>
+      <c r="J44" s="39"/>
     </row>
     <row r="45">
-      <c r="A45" s="53"/>
-[...8 lines deleted...]
-      <c r="J45" s="53"/>
+      <c r="A45" s="39"/>
+      <c r="B45" s="39"/>
+      <c r="C45" s="39"/>
+      <c r="D45" s="39"/>
+      <c r="E45" s="39"/>
+      <c r="F45" s="39"/>
+      <c r="G45" s="39"/>
+      <c r="H45" s="39"/>
+      <c r="I45" s="39"/>
+      <c r="J45" s="39"/>
     </row>
     <row r="46">
-      <c r="A46" s="53"/>
-[...8 lines deleted...]
-      <c r="J46" s="53"/>
+      <c r="A46" s="39"/>
+      <c r="B46" s="39"/>
+      <c r="C46" s="39"/>
+      <c r="D46" s="39"/>
+      <c r="E46" s="39"/>
+      <c r="F46" s="39"/>
+      <c r="G46" s="39"/>
+      <c r="H46" s="39"/>
+      <c r="I46" s="39"/>
+      <c r="J46" s="39"/>
     </row>
     <row r="47">
-      <c r="A47" s="53"/>
-[...8 lines deleted...]
-      <c r="J47" s="53"/>
+      <c r="A47" s="39"/>
+      <c r="B47" s="39"/>
+      <c r="C47" s="39"/>
+      <c r="D47" s="39"/>
+      <c r="E47" s="39"/>
+      <c r="F47" s="39"/>
+      <c r="G47" s="39"/>
+      <c r="H47" s="39"/>
+      <c r="I47" s="39"/>
+      <c r="J47" s="39"/>
     </row>
     <row r="48">
-      <c r="A48" s="53"/>
-[...8 lines deleted...]
-      <c r="J48" s="53"/>
+      <c r="A48" s="39"/>
+      <c r="B48" s="39"/>
+      <c r="C48" s="39"/>
+      <c r="D48" s="39"/>
+      <c r="E48" s="39"/>
+      <c r="F48" s="39"/>
+      <c r="G48" s="39"/>
+      <c r="H48" s="39"/>
+      <c r="I48" s="39"/>
+      <c r="J48" s="39"/>
     </row>
     <row r="49">
-      <c r="A49" s="53"/>
-[...8 lines deleted...]
-      <c r="J49" s="53"/>
+      <c r="A49" s="39"/>
+      <c r="B49" s="39"/>
+      <c r="C49" s="39"/>
+      <c r="D49" s="39"/>
+      <c r="E49" s="39"/>
+      <c r="F49" s="39"/>
+      <c r="G49" s="39"/>
+      <c r="H49" s="39"/>
+      <c r="I49" s="39"/>
+      <c r="J49" s="39"/>
     </row>
     <row r="50">
-      <c r="A50" s="53"/>
-[...8 lines deleted...]
-      <c r="J50" s="53"/>
+      <c r="A50" s="39"/>
+      <c r="B50" s="39"/>
+      <c r="C50" s="39"/>
+      <c r="D50" s="39"/>
+      <c r="E50" s="39"/>
+      <c r="F50" s="39"/>
+      <c r="G50" s="39"/>
+      <c r="H50" s="39"/>
+      <c r="I50" s="39"/>
+      <c r="J50" s="39"/>
     </row>
     <row r="51">
-      <c r="A51" s="53"/>
-[...8 lines deleted...]
-      <c r="J51" s="53"/>
+      <c r="A51" s="39"/>
+      <c r="B51" s="39"/>
+      <c r="C51" s="39"/>
+      <c r="D51" s="39"/>
+      <c r="E51" s="39"/>
+      <c r="F51" s="39"/>
+      <c r="G51" s="39"/>
+      <c r="H51" s="39"/>
+      <c r="I51" s="39"/>
+      <c r="J51" s="39"/>
     </row>
     <row r="52">
-      <c r="A52" s="53"/>
-[...8 lines deleted...]
-      <c r="J52" s="53"/>
+      <c r="A52" s="39"/>
+      <c r="B52" s="39"/>
+      <c r="C52" s="39"/>
+      <c r="D52" s="39"/>
+      <c r="E52" s="39"/>
+      <c r="F52" s="39"/>
+      <c r="G52" s="39"/>
+      <c r="H52" s="39"/>
+      <c r="I52" s="39"/>
+      <c r="J52" s="39"/>
     </row>
     <row r="53">
-      <c r="A53" s="53"/>
-[...8 lines deleted...]
-      <c r="J53" s="53"/>
+      <c r="A53" s="39"/>
+      <c r="B53" s="39"/>
+      <c r="C53" s="39"/>
+      <c r="D53" s="39"/>
+      <c r="E53" s="39"/>
+      <c r="F53" s="39"/>
+      <c r="G53" s="39"/>
+      <c r="H53" s="39"/>
+      <c r="I53" s="39"/>
+      <c r="J53" s="39"/>
     </row>
     <row r="55">
       <c r="B55" s="3" t="s">
-        <v>155</v>
-[...1 lines deleted...]
-      <c r="C55" s="117"/>
+        <v>98</v>
+      </c>
+      <c r="C55" s="40"/>
       <c r="D55" s="3" t="s">
-        <v>156</v>
+        <v>99</v>
       </c>
     </row>
     <row r="56">
-      <c r="A56" s="118" t="s">
-[...2 lines deleted...]
-      <c r="B56" s="119">
+      <c r="A56" s="41" t="s">
+        <v>100</v>
+      </c>
+      <c r="B56" s="42">
         <f>'Times Series'!W27</f>
         <v>112348.6985</v>
       </c>
-      <c r="D56" s="119">
+      <c r="D56" s="42">
         <f>'Times Series'!W47</f>
         <v>171624.9361</v>
       </c>
     </row>
     <row r="57">
-      <c r="A57" s="118" t="s">
-[...2 lines deleted...]
-      <c r="B57" s="119">
+      <c r="A57" s="41" t="s">
+        <v>101</v>
+      </c>
+      <c r="B57" s="42">
         <f>'Times Series'!Y27</f>
         <v>77170.94473</v>
       </c>
       <c r="C57" s="4" t="str">
         <f>CONCATENATE(D62," target")</f>
         <v>90.55% target</v>
       </c>
-      <c r="D57" s="119">
+      <c r="D57" s="42">
         <f>'Times Series'!Y47</f>
         <v>80730.44772</v>
       </c>
     </row>
     <row r="58">
-      <c r="A58" s="118" t="s">
-[...2 lines deleted...]
-      <c r="B58" s="119">
+      <c r="A58" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="B58" s="42">
         <f>'Times Series'!X27</f>
         <v>73499.14855</v>
       </c>
-      <c r="D58" s="119">
+      <c r="D58" s="42">
         <f>'Times Series'!X47</f>
         <v>7801.133457</v>
       </c>
     </row>
     <row r="62">
       <c r="D62" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("TO_TEXT(B65)"),"90.55%")</f>
         <v>90.55%</v>
       </c>
     </row>
     <row r="65">
-      <c r="B65" s="82">
+      <c r="B65" s="43">
         <f>'Times Series'!AB27</f>
         <v>0.905486777</v>
       </c>
     </row>
     <row r="68">
-      <c r="A68" s="120">
+      <c r="A68" s="44">
         <f>(Indicators!C11-Indicators!M11)*Indicators!B11</f>
         <v>35177.75377</v>
       </c>
       <c r="C68" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("TO_TEXT(A68)"),"35178")</f>
         <v>35178</v>
       </c>
       <c r="D68" s="4" t="str">
         <f>CONCATENATE(C68, " TCO2e")</f>
         <v>35178 TCO2e</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B14:C14"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="L2"/>
   </hyperlinks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="21.25"/>
     <col customWidth="1" min="3" max="4" width="3.63"/>
     <col customWidth="1" min="5" max="5" width="22.38"/>
     <col customWidth="1" min="7" max="8" width="3.63"/>
     <col customWidth="1" min="9" max="9" width="24.38"/>
     <col customWidth="1" min="10" max="10" width="3.75"/>
     <col customWidth="1" min="11" max="11" width="7.63"/>
     <col customWidth="1" min="12" max="12" width="29.88"/>
     <col customWidth="1" min="18" max="18" width="14.63"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="M2" s="121" t="str">
+      <c r="M2" s="96" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!AA1:AA1000 , NOT( ISBLANK(ActionForm!AA1:AA1000 ) ) ) , ROWS( FILTER(ActionForm!AA1:AA1000 , NOT( ISBLANK(ActionForm!AA1:AA1000 ) ) ) ) ))"),"5287849456712913415")</f>
         <v>5287849456712913415</v>
       </c>
-      <c r="P2" s="119">
+      <c r="P2" s="42">
         <f>'Times Series'!AA27</f>
         <v>35177.75377</v>
       </c>
       <c r="Q2" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("TO_TEXT(P2)"),"35178")</f>
         <v>35178</v>
       </c>
       <c r="R2" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("CONCATENATE(TO_TEXT('Times Series'!AA27),"" TCO2e"")"),"35178 TCO2e")</f>
         <v>35178 TCO2e</v>
       </c>
     </row>
     <row r="7" ht="35.25" customHeight="1">
-      <c r="A7" s="122" t="s">
-[...12 lines deleted...]
-      <c r="L7" s="123"/>
+      <c r="A7" s="128" t="s">
+        <v>92</v>
+      </c>
+      <c r="B7" s="34"/>
+      <c r="C7" s="34"/>
+      <c r="D7" s="34"/>
+      <c r="E7" s="34"/>
+      <c r="F7" s="34"/>
+      <c r="G7" s="34"/>
+      <c r="H7" s="34"/>
+      <c r="I7" s="34"/>
+      <c r="J7" s="34"/>
+      <c r="K7" s="34"/>
+      <c r="L7" s="129"/>
     </row>
     <row r="8" ht="30.75" customHeight="1">
-      <c r="A8" s="124" t="s">
-[...2 lines deleted...]
-      <c r="B8" s="125" t="str">
+      <c r="A8" s="130" t="s">
+        <v>93</v>
+      </c>
+      <c r="B8" s="131" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!B1:B1000 , NOT( ISBLANK(ActionForm!B1:B1000 ) ) ) , ROWS( FILTER(ActionForm!B1:B1000 , NOT( ISBLANK(ActionForm!B1:B1000 ) ) ) ) ))"),"June Demo")</f>
         <v>June Demo</v>
       </c>
-      <c r="C8" s="126"/>
-[...8 lines deleted...]
-      <c r="L8" s="128" t="str">
+      <c r="C8" s="132"/>
+      <c r="D8" s="132"/>
+      <c r="E8" s="133"/>
+      <c r="F8" s="132"/>
+      <c r="G8" s="132"/>
+      <c r="H8" s="132"/>
+      <c r="I8" s="132"/>
+      <c r="J8" s="132"/>
+      <c r="K8" s="132"/>
+      <c r="L8" s="134" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",M2),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="9" ht="30.75" customHeight="1">
-      <c r="A9" s="129" t="s">
-[...21 lines deleted...]
-        <v>162</v>
+      <c r="A9" s="135" t="s">
+        <v>190</v>
+      </c>
+      <c r="B9" s="136" t="s">
+        <v>189</v>
+      </c>
+      <c r="C9" s="137"/>
+      <c r="D9" s="137"/>
+      <c r="E9" s="135" t="s">
+        <v>191</v>
+      </c>
+      <c r="F9" s="136" t="s">
+        <v>189</v>
+      </c>
+      <c r="G9" s="137"/>
+      <c r="H9" s="137"/>
+      <c r="I9" s="135" t="s">
+        <v>96</v>
+      </c>
+      <c r="J9" s="137"/>
+      <c r="K9" s="137"/>
+      <c r="L9" s="135" t="s">
+        <v>192</v>
       </c>
     </row>
     <row r="10" ht="33.75" customHeight="1">
-      <c r="A10" s="132" t="str">
+      <c r="A10" s="138" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("CONCATENATE(TO_TEXT('Times Series'!AA27),"" TCO2e"")"),"35178 TCO2e")</f>
         <v>35178 TCO2e</v>
       </c>
-      <c r="B10" s="133">
+      <c r="B10" s="139">
         <f>'Times Series'!AB27</f>
         <v>0.905486777</v>
       </c>
-      <c r="C10" s="134"/>
-[...1 lines deleted...]
-      <c r="E10" s="132" t="str">
+      <c r="C10" s="140"/>
+      <c r="D10" s="140"/>
+      <c r="E10" s="138" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("CONCATENATE(TO_TEXT('Times Series'!AA47),"" TCO2e"")"),"90894 TCO2e")</f>
         <v>90894 TCO2e</v>
       </c>
-      <c r="F10" s="133">
+      <c r="F10" s="139">
         <f>'Times Series'!AB47</f>
         <v>0.554830781</v>
       </c>
-      <c r="G10" s="134"/>
-[...1 lines deleted...]
-      <c r="I10" s="135">
+      <c r="G10" s="140"/>
+      <c r="H10" s="140"/>
+      <c r="I10" s="141">
         <f>S25</f>
         <v>5980218.141</v>
       </c>
-      <c r="J10" s="134"/>
-[...1 lines deleted...]
-      <c r="L10" s="135">
+      <c r="J10" s="140"/>
+      <c r="K10" s="140"/>
+      <c r="L10" s="141">
         <f>S26</f>
         <v>30480809.78</v>
       </c>
     </row>
     <row r="13">
       <c r="P13" s="3" t="s">
         <v>2</v>
       </c>
       <c r="Q13" s="3" t="s">
-        <v>55</v>
+        <v>193</v>
       </c>
       <c r="R13" s="3" t="s">
-        <v>163</v>
+        <v>194</v>
       </c>
       <c r="S13" s="3" t="s">
-        <v>164</v>
+        <v>195</v>
       </c>
     </row>
     <row r="14">
       <c r="P14" s="3">
         <v>2019.0</v>
       </c>
       <c r="Q14" s="3">
         <v>20.0</v>
       </c>
-      <c r="R14" s="119">
+      <c r="R14" s="42">
         <f>'Times Series'!AA16</f>
         <v>15843.61361</v>
       </c>
       <c r="S14" s="4">
         <f t="shared" ref="S14:S25" si="1">R14*Q14</f>
         <v>316872.2722</v>
       </c>
     </row>
     <row r="15">
       <c r="P15" s="4">
         <f t="shared" ref="P15:P25" si="2">P14+1</f>
         <v>2020</v>
       </c>
       <c r="Q15" s="3">
         <v>30.0</v>
       </c>
-      <c r="R15" s="119">
+      <c r="R15" s="42">
         <f>'Times Series'!AA17</f>
         <v>17314.8063</v>
       </c>
       <c r="S15" s="4">
         <f t="shared" si="1"/>
         <v>519444.189</v>
       </c>
     </row>
     <row r="16">
       <c r="P16" s="4">
         <f t="shared" si="2"/>
         <v>2021</v>
       </c>
       <c r="Q16" s="3">
         <v>40.0</v>
       </c>
-      <c r="R16" s="119">
+      <c r="R16" s="42">
         <f>'Times Series'!AA18</f>
         <v>18838.50925</v>
       </c>
       <c r="S16" s="4">
         <f t="shared" si="1"/>
         <v>753540.3702</v>
       </c>
     </row>
     <row r="17">
       <c r="P17" s="4">
         <f t="shared" si="2"/>
         <v>2022</v>
       </c>
       <c r="Q17" s="3">
         <v>50.0</v>
       </c>
-      <c r="R17" s="119">
+      <c r="R17" s="42">
         <f>'Times Series'!AA19</f>
         <v>20416.2344</v>
       </c>
       <c r="S17" s="4">
         <f t="shared" si="1"/>
         <v>1020811.72</v>
       </c>
     </row>
     <row r="18">
       <c r="P18" s="4">
         <f t="shared" si="2"/>
         <v>2023</v>
       </c>
       <c r="Q18" s="3">
         <v>65.0</v>
       </c>
-      <c r="R18" s="119">
+      <c r="R18" s="42">
         <f>'Times Series'!AA20</f>
         <v>22049.53316</v>
       </c>
       <c r="S18" s="4">
         <f t="shared" si="1"/>
         <v>1433219.655</v>
       </c>
     </row>
     <row r="19">
       <c r="P19" s="4">
         <f t="shared" si="2"/>
         <v>2024</v>
       </c>
       <c r="Q19" s="3">
         <v>80.0</v>
       </c>
-      <c r="R19" s="119">
+      <c r="R19" s="42">
         <f>'Times Series'!AA21</f>
         <v>23739.99737</v>
       </c>
       <c r="S19" s="4">
         <f t="shared" si="1"/>
         <v>1899199.789</v>
       </c>
     </row>
     <row r="20">
       <c r="P20" s="4">
         <f t="shared" si="2"/>
         <v>2025</v>
       </c>
       <c r="Q20" s="3">
         <v>95.0</v>
       </c>
-      <c r="R20" s="119">
+      <c r="R20" s="42">
         <f>'Times Series'!AA22</f>
         <v>25489.26033</v>
       </c>
       <c r="S20" s="4">
         <f t="shared" si="1"/>
         <v>2421479.731</v>
       </c>
     </row>
     <row r="21">
       <c r="P21" s="4">
         <f t="shared" si="2"/>
         <v>2026</v>
       </c>
       <c r="Q21" s="3">
         <v>110.0</v>
       </c>
-      <c r="R21" s="119">
+      <c r="R21" s="42">
         <f>'Times Series'!AA23</f>
         <v>27298.99781</v>
       </c>
       <c r="S21" s="4">
         <f t="shared" si="1"/>
         <v>3002889.759</v>
       </c>
     </row>
     <row r="22">
       <c r="P22" s="4">
         <f t="shared" si="2"/>
         <v>2027</v>
       </c>
       <c r="Q22" s="3">
         <v>125.0</v>
       </c>
-      <c r="R22" s="119">
+      <c r="R22" s="42">
         <f>'Times Series'!AA24</f>
         <v>29170.92909</v>
       </c>
       <c r="S22" s="4">
         <f t="shared" si="1"/>
         <v>3646366.136</v>
       </c>
     </row>
     <row r="23">
       <c r="P23" s="4">
         <f t="shared" si="2"/>
         <v>2028</v>
       </c>
       <c r="Q23" s="3">
         <v>140.0</v>
       </c>
-      <c r="R23" s="119">
+      <c r="R23" s="42">
         <f>'Times Series'!AA25</f>
         <v>31106.81802</v>
       </c>
       <c r="S23" s="4">
         <f t="shared" si="1"/>
         <v>4354954.523</v>
       </c>
     </row>
     <row r="24">
       <c r="P24" s="4">
         <f t="shared" si="2"/>
         <v>2029</v>
       </c>
       <c r="Q24" s="3">
         <v>155.0</v>
       </c>
-      <c r="R24" s="119">
+      <c r="R24" s="42">
         <f>'Times Series'!AA26</f>
         <v>33108.47414</v>
       </c>
       <c r="S24" s="4">
         <f t="shared" si="1"/>
         <v>5131813.491</v>
       </c>
     </row>
     <row r="25">
       <c r="P25" s="4">
         <f t="shared" si="2"/>
         <v>2030</v>
       </c>
       <c r="Q25" s="3">
         <v>170.0</v>
       </c>
-      <c r="R25" s="119">
+      <c r="R25" s="42">
         <f>'Times Series'!AA27</f>
         <v>35177.75377</v>
       </c>
       <c r="S25" s="4">
         <f t="shared" si="1"/>
         <v>5980218.141</v>
       </c>
     </row>
     <row r="26">
       <c r="P26" s="3" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="R26" s="119">
+        <v>103</v>
+      </c>
+      <c r="R26" s="42">
         <f t="shared" ref="R26:S26" si="3">SUM(R14:R25)</f>
         <v>299554.9273</v>
       </c>
-      <c r="S26" s="119">
+      <c r="S26" s="42">
         <f t="shared" si="3"/>
         <v>30480809.78</v>
       </c>
     </row>
     <row r="67" ht="12.0" customHeight="1"/>
     <row r="68" ht="25.5" customHeight="1">
-      <c r="A68" s="124" t="str">
+      <c r="A68" s="130" t="str">
         <f t="array" ref="A68:L68">A8:L8</f>
         <v>Action Plan Name:</v>
       </c>
-      <c r="B68" s="124" t="s">
-        <v>113</v>
+      <c r="B68" s="130" t="s">
+        <v>55</v>
       </c>
       <c r="C68" s="4"/>
       <c r="D68" s="4"/>
       <c r="E68" s="4"/>
       <c r="F68" s="4"/>
       <c r="G68" s="4"/>
       <c r="H68" s="4"/>
       <c r="I68" s="4"/>
       <c r="J68" s="4"/>
       <c r="K68" s="4"/>
-      <c r="L68" s="128" t="s">
-        <v>33</v>
+      <c r="L68" s="134" t="s">
+        <v>109</v>
       </c>
     </row>
     <row r="69">
       <c r="M69" s="3" t="s">
-        <v>165</v>
-[...1 lines deleted...]
-      <c r="N69" s="136">
+        <v>196</v>
+      </c>
+      <c r="N69" s="142">
         <f>'Times Series'!AA27</f>
         <v>35177.75377</v>
       </c>
       <c r="O69" s="3" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
     </row>
     <row r="70">
       <c r="M70" s="3" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="N70" s="119">
+        <v>197</v>
+      </c>
+      <c r="N70" s="42">
         <f>'Times Series'!AA47</f>
         <v>90894.48833</v>
       </c>
       <c r="O70" s="3" t="s">
-        <v>21</v>
+        <v>97</v>
       </c>
     </row>
     <row r="71">
       <c r="M71" s="3" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="N71" s="137">
+        <v>198</v>
+      </c>
+      <c r="N71" s="143">
         <f t="shared" ref="N71:N72" si="4">S25</f>
         <v>5980218.141</v>
       </c>
     </row>
     <row r="72">
       <c r="M72" s="3" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="N72" s="137">
+        <v>199</v>
+      </c>
+      <c r="N72" s="143">
         <f t="shared" si="4"/>
         <v>30480809.78</v>
       </c>
     </row>
     <row r="73">
       <c r="M73" s="3" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="N73" s="138">
+        <v>200</v>
+      </c>
+      <c r="N73" s="144">
         <f>'Times Series'!AB27</f>
         <v>0.905486777</v>
       </c>
     </row>
     <row r="74">
       <c r="M74" s="3" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="N74" s="138">
+        <v>201</v>
+      </c>
+      <c r="N74" s="144">
         <f>'Times Series'!AB47</f>
         <v>0.554830781</v>
       </c>
     </row>
     <row r="100" ht="140.25" customHeight="1"/>
     <row r="102" ht="41.25" customHeight="1"/>
   </sheetData>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="L68"/>
   </hyperlinks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>