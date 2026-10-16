--- v2 (2026-09-10)
+++ v3 (2026-10-16)
@@ -520,130 +520,130 @@
   <si>
     <t>Strategy Descriptions and Discussion</t>
   </si>
   <si>
     <t>Building Sector</t>
   </si>
   <si>
     <t>Lorem ipsum dolor sit amet, consectetur adipiscing elit, sed do eiusmod tempor incididunt ut labore et dolore magna aliqua. Ut enim ad minim veniam, quis nostrud exercitation ullamco laboris nisi ut aliquip ex ea commodo consequat. Duis aute irure dolor in reprehenderit in voluptate velit esse cillum dolore eu fugiat nulla pariatur. Excepteur sint occaecat cupidatat non proident, sunt in culpa qui officia deserunt mollit anim id est laborum.</t>
   </si>
   <si>
     <t>Fleet Sector</t>
   </si>
   <si>
     <t>Electric Vehicles</t>
   </si>
   <si>
     <t>Teleprescence</t>
   </si>
   <si>
     <t>Streetlighting Sector</t>
   </si>
   <si>
     <t>Wastewater Sector</t>
   </si>
   <si>
-    <t>Total Corporate Emissions:</t>
-[...32 lines deleted...]
-  <si>
     <t>Corporate Emissions and Energy Inventory Data Report</t>
   </si>
   <si>
     <t>Table 1 - Results summary of emissions inventory</t>
   </si>
   <si>
     <t>Total Emissions 2021</t>
   </si>
   <si>
     <t>tCO2e</t>
   </si>
   <si>
     <t>2005 Baseline Emissions</t>
   </si>
   <si>
     <t>2030 Target Emission</t>
   </si>
   <si>
+    <t>Total Corporate Emissions:</t>
+  </si>
+  <si>
     <t>%</t>
   </si>
   <si>
     <t>Table 2 - Results summary of energy inventory</t>
   </si>
   <si>
     <t>Total Energy 2021</t>
   </si>
   <si>
     <t>GJ</t>
   </si>
   <si>
+    <t>Emissions Per Capita:</t>
+  </si>
+  <si>
     <t>Baseline Energy</t>
   </si>
   <si>
     <t>2030 Target Energy</t>
   </si>
   <si>
+    <t>2030 Progress:</t>
+  </si>
+  <si>
+    <t>2050 Progress:</t>
+  </si>
+  <si>
     <t xml:space="preserve">Figure X - Lorem ipsum dolor sit amet, consectetur adipiscing elit,  </t>
+  </si>
+  <si>
+    <t>TC02e</t>
+  </si>
+  <si>
+    <t>Corporate Emissions (TCO2e)</t>
+  </si>
+  <si>
+    <t>Building</t>
+  </si>
+  <si>
+    <t>BAU</t>
   </si>
   <si>
     <t>Sector</t>
   </si>
   <si>
     <t>Emissions</t>
   </si>
   <si>
     <t>post Action</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corporate Inventory </t>
+  </si>
+  <si>
+    <t>Total Emissions TCO2e</t>
+  </si>
+  <si>
+    <t>Total Energy 
+GJ</t>
   </si>
   <si>
     <t>Abatement TC02e/Capita</t>
   </si>
   <si>
     <t>2030 Savings TC02e</t>
   </si>
   <si>
     <t>2050 Savings TC02e</t>
   </si>
   <si>
     <t>BAU Buildings</t>
   </si>
   <si>
     <t>BAU Lighting</t>
   </si>
   <si>
     <t>Target Buildings</t>
   </si>
   <si>
     <t>Target Lighting</t>
   </si>
   <si>
     <t>Action Total</t>
   </si>
@@ -997,63 +997,63 @@
       <sz val="10.0"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12.0"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font/>
     <font>
+      <b/>
+      <sz val="14.0"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Roboto"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <u/>
       <color rgb="FF0000FF"/>
     </font>
     <font>
       <u/>
       <color rgb="FF0000FF"/>
-    </font>
-[...5 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="24.0"/>
       <color theme="0"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14.0"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="14.0"/>
       <color theme="4"/>
     </font>
     <font>
       <sz val="12.0"/>
       <color theme="0"/>
       <name val="Roboto"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1409,50 +1409,53 @@
     </xf>
     <xf borderId="0" fillId="0" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="167" xfId="0" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="9" xfId="0" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="0" fillId="0" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="right" readingOrder="0" vertical="center"/>
+    </xf>
     <xf borderId="0" fillId="5" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="2" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
     <xf borderId="0" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="11" fontId="2" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
     <xf borderId="0" fillId="5" fontId="29" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="5" fontId="25" numFmtId="9" xfId="0" applyAlignment="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0"/>
@@ -1464,121 +1467,118 @@
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="6" fontId="32" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="6" fontId="33" numFmtId="1" xfId="0" applyAlignment="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="31" numFmtId="1" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="1" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="right"/>
     </xf>
     <xf borderId="2" fillId="12" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="34" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="4" fillId="0" fontId="34" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="6" fontId="5" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
     <xf borderId="5" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="6" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="6" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="7" fillId="12" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="8" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="9" fillId="0" fontId="35" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...14 lines deleted...]
-    <xf borderId="0" fillId="6" fontId="5" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
     <xf borderId="0" fillId="6" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="13" fontId="37" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="13" fontId="35" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="14" fontId="37" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="14" fontId="35" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="6" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="13" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="13" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="36" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="6" fontId="33" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="167" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="1" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="37" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="15" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="11" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="16" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="17" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="17" fontId="31" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="18" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
@@ -2139,55 +2139,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$C$18:$C$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="441016992"/>
-        <c:axId val="1203111310"/>
+        <c:axId val="1444143441"/>
+        <c:axId val="718997766"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="441016992"/>
+        <c:axId val="1444143441"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -2199,54 +2199,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1203111310"/>
+        <c:crossAx val="718997766"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1203111310"/>
+        <c:axId val="718997766"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -2287,51 +2287,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="441016992"/>
+        <c:crossAx val="1444143441"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -2428,55 +2428,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$C$2:$C$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="177488254"/>
-        <c:axId val="497294878"/>
+        <c:axId val="1025487161"/>
+        <c:axId val="157731383"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="177488254"/>
+        <c:axId val="1025487161"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -2488,54 +2488,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="497294878"/>
+        <c:crossAx val="157731383"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="497294878"/>
+        <c:axId val="157731383"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="40000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -2577,51 +2577,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="177488254"/>
+        <c:crossAx val="1025487161"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -2718,55 +2718,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$C$2:$C$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1547477494"/>
-        <c:axId val="2024951085"/>
+        <c:axId val="605560104"/>
+        <c:axId val="1819964641"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1547477494"/>
+        <c:axId val="605560104"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -2778,54 +2778,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2024951085"/>
+        <c:crossAx val="1819964641"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="2024951085"/>
+        <c:axId val="1819964641"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="40000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -2867,51 +2867,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1547477494"/>
+        <c:crossAx val="605560104"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -3008,55 +3008,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$D$18:$D$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="755382673"/>
-        <c:axId val="272303000"/>
+        <c:axId val="246603661"/>
+        <c:axId val="1770818330"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="755382673"/>
+        <c:axId val="246603661"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -3068,54 +3068,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="272303000"/>
+        <c:crossAx val="1770818330"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="272303000"/>
+        <c:axId val="1770818330"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -3156,51 +3156,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="755382673"/>
+        <c:crossAx val="246603661"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -3297,55 +3297,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$E$18:$E$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="286002296"/>
-        <c:axId val="1067239880"/>
+        <c:axId val="125999926"/>
+        <c:axId val="2073262937"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="286002296"/>
+        <c:axId val="125999926"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -3357,54 +3357,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1067239880"/>
+        <c:crossAx val="2073262937"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1067239880"/>
+        <c:axId val="2073262937"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="5000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -3446,51 +3446,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="286002296"/>
+        <c:crossAx val="125999926"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -3587,55 +3587,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$E$2:$E$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="551265739"/>
-        <c:axId val="1398472084"/>
+        <c:axId val="1379937564"/>
+        <c:axId val="174957132"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="551265739"/>
+        <c:axId val="1379937564"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -3647,54 +3647,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1398472084"/>
+        <c:crossAx val="174957132"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1398472084"/>
+        <c:axId val="174957132"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="4000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -3736,51 +3736,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="551265739"/>
+        <c:crossAx val="1379937564"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -3877,55 +3877,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$E$2:$E$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1057570865"/>
-        <c:axId val="1734254155"/>
+        <c:axId val="1063655266"/>
+        <c:axId val="1171560381"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1057570865"/>
+        <c:axId val="1063655266"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -3937,54 +3937,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1734254155"/>
+        <c:crossAx val="1171560381"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1734254155"/>
+        <c:axId val="1171560381"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:min val="4000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -4026,51 +4026,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1057570865"/>
+        <c:crossAx val="1063655266"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -4167,55 +4167,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$E$18:$E$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="2040375744"/>
-        <c:axId val="1271304353"/>
+        <c:axId val="1524113169"/>
+        <c:axId val="925520540"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="2040375744"/>
+        <c:axId val="1524113169"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -4227,54 +4227,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1271304353"/>
+        <c:crossAx val="925520540"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1271304353"/>
+        <c:axId val="925520540"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="5000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -4316,51 +4316,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2040375744"/>
+        <c:crossAx val="1524113169"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -4419,215 +4419,219 @@
           <c:x val="0.09706643658326143"/>
           <c:y val="0.1202247191011236"/>
           <c:w val="0.8670008417042004"/>
           <c:h val="0.7528089887640448"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="stacked"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$E$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:trendline>
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$E$18:$E$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$C$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$C$18:$C$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$D$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="6DB33C"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:dPt>
             <c:idx val="9"/>
           </c:dPt>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$D$18:$D$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$F$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="98D3ED"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$F$18:$F$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
-        <c:axId val="694190807"/>
-        <c:axId val="616960851"/>
+        <c:axId val="702015199"/>
+        <c:axId val="1125362699"/>
       </c:barChart>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$B$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="694190807"/>
-        <c:axId val="616960851"/>
+        <c:axId val="702015199"/>
+        <c:axId val="1125362699"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="694190807"/>
+        <c:axId val="702015199"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -4639,54 +4643,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="616960851"/>
+        <c:crossAx val="1125362699"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="616960851"/>
+        <c:axId val="1125362699"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -4727,51 +4731,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="694190807"/>
+        <c:crossAx val="702015199"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.21914576574168895"/>
           <c:y val="0.9519369840997559"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -4912,55 +4916,55 @@
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$H$18:$H$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="2125260726"/>
-        <c:axId val="495365064"/>
+        <c:axId val="1155828842"/>
+        <c:axId val="830144452"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="2125260726"/>
+        <c:axId val="1155828842"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -4972,54 +4976,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="495365064"/>
+        <c:crossAx val="830144452"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="495365064"/>
+        <c:axId val="830144452"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -5052,51 +5056,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2125260726"/>
+        <c:crossAx val="1155828842"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -5147,215 +5151,219 @@
           <c:x val="0.09706643658326143"/>
           <c:y val="0.1202247191011236"/>
           <c:w val="0.8670008417042004"/>
           <c:h val="0.7528089887640448"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="stacked"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$E$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:trendline>
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$E$18:$E$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$C$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$C$18:$C$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$D$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="6DB33C"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:dPt>
             <c:idx val="9"/>
           </c:dPt>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$D$18:$D$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$F$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="98D3ED"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$F$18:$F$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
-        <c:axId val="2031831393"/>
-        <c:axId val="535367085"/>
+        <c:axId val="1514603215"/>
+        <c:axId val="1235710701"/>
       </c:barChart>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$B$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="2031831393"/>
-        <c:axId val="535367085"/>
+        <c:axId val="1514603215"/>
+        <c:axId val="1235710701"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="2031831393"/>
+        <c:axId val="1514603215"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -5367,54 +5375,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="535367085"/>
+        <c:crossAx val="1235710701"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="535367085"/>
+        <c:axId val="1235710701"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -5455,51 +5463,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2031831393"/>
+        <c:crossAx val="1514603215"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.21914576574168895"/>
           <c:y val="0.9519369840997559"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -5588,55 +5596,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$B$2:$B$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1521869617"/>
-        <c:axId val="1322054156"/>
+        <c:axId val="1501402240"/>
+        <c:axId val="1591424107"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1521869617"/>
+        <c:axId val="1501402240"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -5648,57 +5656,58 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1322054156"/>
+        <c:crossAx val="1591424107"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1322054156"/>
+        <c:axId val="1591424107"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="250000.0"/>
+          <c:min val="150000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
         <c:title>
           <c:tx>
@@ -5737,51 +5746,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1521869617"/>
+        <c:crossAx val="1501402240"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -5840,215 +5849,219 @@
           <c:x val="0.12186629526462396"/>
           <c:y val="0.12022471910112359"/>
           <c:w val="0.8422009830228379"/>
           <c:h val="0.6741573033707864"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="stacked"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$E$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:trendline>
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$E$18:$E$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$C$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$C$18:$C$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="2"/>
           <c:order val="2"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$D$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="6DB33C"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:dPt>
             <c:idx val="9"/>
           </c:dPt>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$D$18:$D$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$F$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="98D3ED"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$F$18:$F$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:overlap val="100"/>
-        <c:axId val="1151533527"/>
-        <c:axId val="783813106"/>
+        <c:axId val="2137338640"/>
+        <c:axId val="1845067485"/>
       </c:barChart>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Emissions!$B$17</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="circle"/>
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:schemeClr val="accent2"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1151533527"/>
-        <c:axId val="783813106"/>
+        <c:axId val="2137338640"/>
+        <c:axId val="1845067485"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1151533527"/>
+        <c:axId val="2137338640"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -6060,54 +6073,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="783813106"/>
+        <c:crossAx val="1845067485"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="783813106"/>
+        <c:axId val="1845067485"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -6148,51 +6161,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1151533527"/>
+        <c:crossAx val="2137338640"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.1049396376079842"/>
           <c:y val="0.9384538380323402"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -6314,55 +6327,55 @@
             <c:size val="10"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Indicators!$A$10:$A$12</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Indicators!$M$10:$M$12</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="647384523"/>
-        <c:axId val="443425400"/>
+        <c:axId val="1243317950"/>
+        <c:axId val="438397552"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="647384523"/>
+        <c:axId val="1243317950"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -6374,54 +6387,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="443425400"/>
+        <c:crossAx val="438397552"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="443425400"/>
+        <c:axId val="438397552"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -6454,51 +6467,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="647384523"/>
+        <c:crossAx val="1243317950"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -6813,95 +6826,97 @@
           <c:yMode val="edge"/>
           <c:x val="0.24234693877551017"/>
           <c:y val="0.07951482479784366"/>
           <c:w val="0.7176870748299319"/>
           <c:h val="0.8005390835579514"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$D$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$D$3:$D$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$H$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$H$3:$H$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="1717979906"/>
-        <c:axId val="647584794"/>
+        <c:axId val="1748932308"/>
+        <c:axId val="945997878"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="1717979906"/>
+        <c:axId val="1748932308"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -6913,54 +6928,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="1" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="647584794"/>
+        <c:crossAx val="945997878"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="647584794"/>
+        <c:axId val="945997878"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -6993,51 +7008,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1717979906"/>
+        <c:crossAx val="1748932308"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.007248355863984963"/>
           <c:y val="0.9532991390364536"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
@@ -7182,55 +7197,55 @@
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$M$2:$M$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1975171193"/>
-        <c:axId val="1082232130"/>
+        <c:axId val="1471532162"/>
+        <c:axId val="692960611"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1975171193"/>
+        <c:axId val="1471532162"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -7242,54 +7257,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1082232130"/>
+        <c:crossAx val="692960611"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1082232130"/>
+        <c:axId val="692960611"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -7322,51 +7337,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1975171193"/>
+        <c:crossAx val="1471532162"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -7478,55 +7493,55 @@
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="DFA398">
                 <a:alpha val="30000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$Y$2:$Y$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="559114084"/>
-        <c:axId val="676183388"/>
+        <c:axId val="650800590"/>
+        <c:axId val="1617253950"/>
       </c:areaChart>
       <c:catAx>
-        <c:axId val="559114084"/>
+        <c:axId val="650800590"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -7538,54 +7553,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="676183388"/>
+        <c:crossAx val="1617253950"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="676183388"/>
+        <c:axId val="1617253950"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -7618,121 +7633,121 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="559114084"/>
+        <c:crossAx val="650800590"/>
       </c:valAx>
       <c:areaChart>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:strRef>
               <c:f>'Times Series'!$AB$1</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="AB9084">
                 <a:alpha val="30000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="AB9084"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$AB$2:$AB$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="1959688829"/>
-        <c:axId val="1144434056"/>
+        <c:axId val="251331159"/>
+        <c:axId val="857945542"/>
       </c:areaChart>
       <c:catAx>
-        <c:axId val="1959688829"/>
+        <c:axId val="251331159"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1144434056"/>
+        <c:crossAx val="857945542"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1144434056"/>
+        <c:axId val="857945542"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="1.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -7766,51 +7781,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1959688829"/>
+        <c:crossAx val="251331159"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
@@ -7861,95 +7876,97 @@
           <c:yMode val="edge"/>
           <c:x val="0.24234693877551017"/>
           <c:y val="0.07951482479784366"/>
           <c:w val="0.7176870748299319"/>
           <c:h val="0.7574123989218329"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$D$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$D$3:$D$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$H$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$H$3:$H$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="37859357"/>
-        <c:axId val="1105438394"/>
+        <c:axId val="912038033"/>
+        <c:axId val="1804140958"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="37859357"/>
+        <c:axId val="912038033"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -7961,54 +7978,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="1" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1105438394"/>
+        <c:crossAx val="1804140958"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1105438394"/>
+        <c:axId val="1804140958"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -8041,51 +8058,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="37859357"/>
+        <c:crossAx val="912038033"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.007248355863984963"/>
           <c:y val="0.9532991390364536"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
@@ -8492,55 +8509,55 @@
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$H$18:$H$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="887107338"/>
-        <c:axId val="15369844"/>
+        <c:axId val="1251440890"/>
+        <c:axId val="437628680"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="887107338"/>
+        <c:axId val="1251440890"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -8552,54 +8569,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="15369844"/>
+        <c:crossAx val="437628680"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="15369844"/>
+        <c:axId val="437628680"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -8632,51 +8649,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="887107338"/>
+        <c:crossAx val="1251440890"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -8812,55 +8829,55 @@
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$M$2:$M$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1285387584"/>
-        <c:axId val="164419255"/>
+        <c:axId val="946097101"/>
+        <c:axId val="2036416770"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1285387584"/>
+        <c:axId val="946097101"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -8872,54 +8889,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="164419255"/>
+        <c:crossAx val="2036416770"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="164419255"/>
+        <c:axId val="2036416770"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -8952,51 +8969,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1285387584"/>
+        <c:crossAx val="946097101"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -9102,55 +9119,55 @@
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="DFA398">
                 <a:alpha val="30000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$Y$2:$Y$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="2020274317"/>
-        <c:axId val="1703122768"/>
+        <c:axId val="671450601"/>
+        <c:axId val="251482174"/>
       </c:areaChart>
       <c:catAx>
-        <c:axId val="2020274317"/>
+        <c:axId val="671450601"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -9162,54 +9179,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1703122768"/>
+        <c:crossAx val="251482174"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1703122768"/>
+        <c:axId val="251482174"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -9242,119 +9259,119 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2020274317"/>
+        <c:crossAx val="671450601"/>
       </c:valAx>
       <c:areaChart>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="3"/>
           <c:tx>
             <c:v>% Progress to Targets</c:v>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:srgbClr val="AB9084">
                 <a:alpha val="30000"/>
               </a:srgbClr>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:solidFill>
                 <a:srgbClr val="AB9084"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$AB$2:$AB$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="1105917874"/>
-        <c:axId val="1704173907"/>
+        <c:axId val="897377348"/>
+        <c:axId val="223111786"/>
       </c:areaChart>
       <c:catAx>
-        <c:axId val="1105917874"/>
+        <c:axId val="897377348"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1704173907"/>
+        <c:crossAx val="223111786"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1704173907"/>
+        <c:axId val="223111786"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="1.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
@@ -9388,51 +9405,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1105917874"/>
+        <c:crossAx val="897377348"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
@@ -9492,55 +9509,55 @@
             <c:size val="10"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="274766"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="274766"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>htmlAction!$P$14:$P$25</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>htmlAction!$S$14:$S$25</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="18295026"/>
-        <c:axId val="1013269689"/>
+        <c:axId val="780860719"/>
+        <c:axId val="988882683"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="18295026"/>
+        <c:axId val="780860719"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -9552,54 +9569,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1013269689"/>
+        <c:crossAx val="988882683"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1013269689"/>
+        <c:axId val="988882683"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -9632,121 +9649,121 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="18295026"/>
+        <c:crossAx val="780860719"/>
       </c:valAx>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>htmlAction!$Q$13</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="608F66"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>htmlAction!$P$14:$P$25</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>htmlAction!$Q$14:$Q$25</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="892020096"/>
-        <c:axId val="1655600607"/>
+        <c:axId val="107566570"/>
+        <c:axId val="1585565355"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="892020096"/>
+        <c:axId val="107566570"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1655600607"/>
+        <c:crossAx val="1585565355"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1655600607"/>
+        <c:axId val="1585565355"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -9779,51 +9796,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="892020096"/>
+        <c:crossAx val="107566570"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
@@ -9874,95 +9891,97 @@
           <c:yMode val="edge"/>
           <c:x val="0.24234693877551017"/>
           <c:y val="0.07951482479784366"/>
           <c:w val="0.7176870748299319"/>
           <c:h val="0.7574123989218329"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$D$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$D$3:$D$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$H$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$H$3:$H$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="2113315984"/>
-        <c:axId val="1308906013"/>
+        <c:axId val="1239036826"/>
+        <c:axId val="242037871"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="2113315984"/>
+        <c:axId val="1239036826"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -9974,54 +9993,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="1" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1308906013"/>
+        <c:crossAx val="242037871"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1308906013"/>
+        <c:axId val="242037871"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -10054,51 +10073,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="2113315984"/>
+        <c:crossAx val="1239036826"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.007248355863984963"/>
           <c:y val="0.9532991390364536"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
@@ -10260,55 +10279,55 @@
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$M$2:$M$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1719971486"/>
-        <c:axId val="1286884977"/>
+        <c:axId val="668534360"/>
+        <c:axId val="2022097171"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1719971486"/>
+        <c:axId val="668534360"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -10320,54 +10339,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1286884977"/>
+        <c:crossAx val="2022097171"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1286884977"/>
+        <c:axId val="2022097171"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -10400,51 +10419,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1719971486"/>
+        <c:crossAx val="668534360"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -10768,55 +10787,55 @@
             <c:size val="10"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="274766"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="274766"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>htmlAction!$P$14:$P$25</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>htmlAction!$S$14:$S$25</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1291509698"/>
-        <c:axId val="154468359"/>
+        <c:axId val="467928611"/>
+        <c:axId val="626024522"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1291509698"/>
+        <c:axId val="467928611"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -10828,54 +10847,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="154468359"/>
+        <c:crossAx val="626024522"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="154468359"/>
+        <c:axId val="626024522"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -10908,121 +10927,121 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1291509698"/>
+        <c:crossAx val="467928611"/>
       </c:valAx>
       <c:lineChart>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>htmlAction!$Q$13</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln cmpd="sng" w="38100">
               <a:solidFill>
                 <a:srgbClr val="608F66"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>htmlAction!$P$14:$P$25</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>htmlAction!$Q$14:$Q$25</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="532209098"/>
-        <c:axId val="1330151924"/>
+        <c:axId val="1460632057"/>
+        <c:axId val="219742601"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="532209098"/>
+        <c:axId val="1460632057"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="1"/>
         <c:axPos val="b"/>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1330151924"/>
+        <c:crossAx val="219742601"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1330151924"/>
+        <c:axId val="219742601"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="r"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -11055,51 +11074,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="532209098"/>
+        <c:crossAx val="1460632057"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
@@ -11236,55 +11255,55 @@
             <c:size val="7"/>
             <c:spPr>
               <a:solidFill>
                 <a:srgbClr val="DFA398"/>
               </a:solidFill>
               <a:ln cmpd="sng">
                 <a:solidFill>
                   <a:srgbClr val="DFA398"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
           </c:marker>
           <c:cat>
             <c:strRef>
               <c:f>'Times Series'!$A$2:$A$47</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>'Times Series'!$M$2:$M$47</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="0"/>
         </c:ser>
-        <c:axId val="1632847770"/>
-        <c:axId val="337336817"/>
+        <c:axId val="175590670"/>
+        <c:axId val="1083523823"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1632847770"/>
+        <c:axId val="175590670"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -11296,54 +11315,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="337336817"/>
+        <c:crossAx val="1083523823"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="337336817"/>
+        <c:axId val="1083523823"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -11376,51 +11395,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1632847770"/>
+        <c:crossAx val="175590670"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="b"/>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
@@ -11470,95 +11489,97 @@
           <c:yMode val="edge"/>
           <c:x val="0.24234693877551017"/>
           <c:y val="0.07951482479784366"/>
           <c:w val="0.7176870748299319"/>
           <c:h val="0.7574123989218329"/>
         </c:manualLayout>
       </c:layout>
       <c:barChart>
         <c:barDir val="bar"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$D$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent1"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$D$3:$D$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>ActionIndicators!$H$2</c:f>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:solidFill>
               <a:schemeClr val="accent2"/>
             </a:solidFill>
             <a:ln cmpd="sng">
               <a:noFill/>
             </a:ln>
           </c:spPr>
+          <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>ActionIndicators!$A$3:$A$8</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>ActionIndicators!$H$3:$H$8</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
         </c:ser>
-        <c:axId val="995915271"/>
-        <c:axId val="668020611"/>
+        <c:axId val="603566222"/>
+        <c:axId val="1972650053"/>
       </c:barChart>
       <c:catAx>
-        <c:axId val="995915271"/>
+        <c:axId val="603566222"/>
         <c:scaling>
           <c:orientation val="maxMin"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -11570,54 +11591,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="1" sz="1400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="668020611"/>
+        <c:crossAx val="1972650053"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="668020611"/>
+        <c:axId val="1972650053"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -11650,51 +11671,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="995915271"/>
+        <c:crossAx val="603566222"/>
         <c:crosses val="max"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.007248355863984963"/>
           <c:y val="0.9532991390364536"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
@@ -12392,55 +12413,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1950792039"/>
-        <c:axId val="1255241335"/>
+        <c:axId val="1922248242"/>
+        <c:axId val="1683484021"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1950792039"/>
+        <c:axId val="1922248242"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -12452,54 +12473,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1255241335"/>
+        <c:crossAx val="1683484021"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1255241335"/>
+        <c:axId val="1683484021"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -12540,51 +12561,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1950792039"/>
+        <c:crossAx val="1922248242"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -12896,55 +12917,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$C$18:$C$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="129408868"/>
-        <c:axId val="1136806556"/>
+        <c:axId val="692745804"/>
+        <c:axId val="553792719"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="129408868"/>
+        <c:axId val="692745804"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -12956,54 +12977,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1136806556"/>
+        <c:crossAx val="553792719"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1136806556"/>
+        <c:axId val="553792719"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -13044,51 +13065,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="129408868"/>
+        <c:crossAx val="692745804"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -13149,55 +13170,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$E$18:$E$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="473216532"/>
-        <c:axId val="969605126"/>
+        <c:axId val="382415166"/>
+        <c:axId val="577245021"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="473216532"/>
+        <c:axId val="382415166"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -13209,57 +13230,58 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="969605126"/>
+        <c:crossAx val="577245021"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="969605126"/>
+        <c:axId val="577245021"/>
         <c:scaling>
           <c:orientation val="minMax"/>
           <c:max val="5000.0"/>
+          <c:min val="1000.0"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
         <c:title>
           <c:tx>
@@ -13298,51 +13320,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="473216532"/>
+        <c:crossAx val="382415166"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -13403,55 +13425,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$D$18:$D$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1171381962"/>
-        <c:axId val="1168892314"/>
+        <c:axId val="1490947249"/>
+        <c:axId val="879252825"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1171381962"/>
+        <c:axId val="1490947249"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -13463,54 +13485,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1168892314"/>
+        <c:crossAx val="879252825"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1168892314"/>
+        <c:axId val="879252825"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -13551,51 +13573,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1171381962"/>
+        <c:crossAx val="1490947249"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -13656,55 +13678,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$F$18:$F$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1557194799"/>
-        <c:axId val="1906786293"/>
+        <c:axId val="1149161904"/>
+        <c:axId val="1690939891"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1557194799"/>
+        <c:axId val="1149161904"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -13716,54 +13738,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1906786293"/>
+        <c:crossAx val="1690939891"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1906786293"/>
+        <c:axId val="1690939891"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -13804,51 +13826,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1557194799"/>
+        <c:crossAx val="1149161904"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -14160,55 +14182,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Energy!$A$2:$A$18</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Energy!$B$2:$B$18</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1938778930"/>
-        <c:axId val="1170895339"/>
+        <c:axId val="1398231928"/>
+        <c:axId val="1254843265"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1938778930"/>
+        <c:axId val="1398231928"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -14220,54 +14242,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1170895339"/>
+        <c:crossAx val="1254843265"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="1170895339"/>
+        <c:axId val="1254843265"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -14308,51 +14330,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1938778930"/>
+        <c:crossAx val="1398231928"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -14413,55 +14435,55 @@
             <c:name/>
             <c:spPr>
               <a:ln w="19050">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:ln>
             </c:spPr>
             <c:trendlineType val="linear"/>
             <c:dispRSqr val="0"/>
             <c:dispEq val="0"/>
           </c:trendline>
           <c:cat>
             <c:strRef>
               <c:f>Emissions!$A$18:$A$34</c:f>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Emissions!$B$18:$B$34</c:f>
               <c:numCache/>
             </c:numRef>
           </c:val>
           <c:smooth val="1"/>
         </c:ser>
-        <c:axId val="1645275599"/>
-        <c:axId val="352322472"/>
+        <c:axId val="181692020"/>
+        <c:axId val="786205471"/>
       </c:lineChart>
       <c:catAx>
-        <c:axId val="1645275599"/>
+        <c:axId val="181692020"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="b"/>
         <c:title>
           <c:tx>
             <c:rich>
               <a:bodyPr/>
               <a:lstStyle/>
               <a:p>
                 <a:pPr lvl="0">
                   <a:defRPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
                   </a:defRPr>
                 </a:pPr>
                 <a:r>
                   <a:rPr b="0">
                     <a:solidFill>
                       <a:srgbClr val="000000"/>
                     </a:solidFill>
                     <a:latin typeface="+mn-lt"/>
@@ -14473,54 +14495,54 @@
           </c:tx>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0" sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="352322472"/>
+        <c:crossAx val="786205471"/>
       </c:catAx>
       <c:valAx>
-        <c:axId val="352322472"/>
+        <c:axId val="786205471"/>
         <c:scaling>
           <c:orientation val="minMax"/>
         </c:scaling>
         <c:delete val="0"/>
         <c:axPos val="l"/>
         <c:majorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="B7B7B7"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:majorGridlines>
         <c:minorGridlines>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:srgbClr val="CCCCCC">
                   <a:alpha val="0"/>
                 </a:srgbClr>
               </a:solidFill>
             </a:ln>
           </c:spPr>
         </c:minorGridlines>
@@ -14561,51 +14583,51 @@
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="none"/>
         <c:minorTickMark val="none"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </c:spPr>
         <c:txPr>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0">
               <a:defRPr b="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
               </a:defRPr>
             </a:pPr>
           </a:p>
         </c:txPr>
-        <c:crossAx val="1645275599"/>
+        <c:crossAx val="181692020"/>
       </c:valAx>
     </c:plotArea>
     <c:legend>
       <c:legendPos val="r"/>
       <c:layout>
         <c:manualLayout>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.3442536173378926"/>
           <c:y val="0.9294066548103279"/>
         </c:manualLayout>
       </c:layout>
       <c:overlay val="0"/>
       <c:txPr>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
@@ -14989,161 +15011,161 @@
           <a:pPr lvl="0">
             <a:defRPr b="0" sz="1400">
               <a:solidFill>
                 <a:srgbClr val="1A1A1A"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
             </a:defRPr>
           </a:pPr>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
   </c:chart>
 </c:chartSpace>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart39.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart40.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart41.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart45.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart46.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart8.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart9.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart13.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart16.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart46.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart18.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart41.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart45.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart22.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart48.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart47.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart50.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart49.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart52.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart51.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart54.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart55.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart14.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart13.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart16.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart45.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart18.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart17.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart20.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart19.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart36.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart44.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart22.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart47.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart46.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart50.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart49.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart52.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart51.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart54.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart55.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart25.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart26.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart27.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart31.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart32.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart22.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart32.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart33.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart34.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart37.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart40.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart35.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart36.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart31.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart28.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart32.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart20.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart23.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart37.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart33.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart34.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart38.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/Chart41.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart35.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart36.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7391400" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="25" name="Chart 25" title="Chart"/>
+        <xdr:cNvPr id="24" name="Chart 24" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7391400" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="26" name="Chart 26" title="Chart"/>
+        <xdr:cNvPr id="25" name="Chart 25" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>952500</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3648075" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="27" name="Chart 27" title="Chart"/>
+        <xdr:cNvPr id="26" name="Chart 26" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3581400" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="28" name="Chart 28" title="Chart"/>
+        <xdr:cNvPr id="27" name="Chart 27" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1990725" cy="314325"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image1.png"/>
@@ -15157,176 +15179,176 @@
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7629525" cy="3152775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="30" name="Chart 30" title="Chart"/>
+        <xdr:cNvPr id="29" name="Chart 29" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>609600</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>257175</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3048000" cy="2924175"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="31" name="Chart 31" title="Chart"/>
+        <xdr:cNvPr id="30" name="Chart 30" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7629525" cy="2066925"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="33" name="Chart 33" title="Chart"/>
+        <xdr:cNvPr id="31" name="Chart 31" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7629525" cy="2066925"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="34" name="Chart 34" title="Chart"/>
+        <xdr:cNvPr id="32" name="Chart 32" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId4"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7629525" cy="2209800"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="35" name="Chart 35" title="Chart"/>
+        <xdr:cNvPr id="33" name="Chart 33" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId5"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7629525" cy="2066925"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="36" name="Chart 36" title="Chart"/>
+        <xdr:cNvPr id="34" name="Chart 34" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId6"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2038350" cy="323850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image1.png"/>
@@ -15373,174 +15395,174 @@
         <xdr:cNvPr id="1" name="Chart 1" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7639050" cy="2905125"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="4" name="Chart 4" title="Chart"/>
+        <xdr:cNvPr id="3" name="Chart 3" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>285750</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="7639050" cy="2905125"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="6" name="Chart 6" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>304800</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="8248650" cy="3533775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317495844" name="Chart8" title="Chart">
+        <xdr:cNvPr id="317495844" name="Chart9" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>733425</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5715000" cy="3533775"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1321247501" name="Chart3" title="Chart">
+        <xdr:cNvPr id="1321247501" name="Chart7" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>600075</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5715000" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="23" name="Chart 23" title="Chart"/>
+        <xdr:cNvPr id="22" name="Chart 22" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>133350</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
@@ -15551,321 +15573,321 @@
         <xdr:cNvPr id="2" name="Chart 2" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9410700" cy="3152775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="5" name="Chart 5" title="Chart"/>
+        <xdr:cNvPr id="4" name="Chart 4" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9410700" cy="3152775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="7" name="Chart 7" title="Chart"/>
+        <xdr:cNvPr id="5" name="Chart 5" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId3"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>247650</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9410700" cy="4324350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354617614" name="Chart9" title="Chart">
+        <xdr:cNvPr id="354617614" name="Chart8" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="9410700" cy="4324350"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1229957174" name="Chart41" title="Chart">
+        <xdr:cNvPr id="1229957174" name="Chart36" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>114300</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5448300" cy="3476625"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="43" name="Chart 43" title="Chart"/>
+        <xdr:cNvPr id="42" name="Chart 42" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId6"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>628650</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3990975" cy="4238625"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="44" name="Chart 44" title="Chart"/>
+        <xdr:cNvPr id="43" name="Chart 43" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId7"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2143125" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204010070" name="Chart45" title="Chart">
+        <xdr:cNvPr id="204010070" name="Chart44" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2143125" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="583408361" name="Chart46" title="Chart">
+        <xdr:cNvPr id="583408361" name="Chart45" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2143125" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2076518251" name="Chart47" title="Chart">
+        <xdr:cNvPr id="2076518251" name="Chart46" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>13</xdr:col>
       <xdr:colOff>657225</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1933575" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1613817770" name="Chart48" title="Chart">
+        <xdr:cNvPr id="1613817770" name="Chart47" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
@@ -16724,296 +16746,296 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>333375</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2447925" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1494380502" name="Chart22" title="Chart">
+        <xdr:cNvPr id="1494380502" name="Chart23" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>1428750</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>114300</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3438525" cy="1095375"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1446867280" name="Chart24" title="Chart">
+        <xdr:cNvPr id="1446867280" name="Chart28" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="5905500" cy="5257800"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="29" name="Chart 29" title="Chart"/>
+        <xdr:cNvPr id="35" name="Chart 35" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId10"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>400050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2209800" cy="2133600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1808115215" name="Chart32" title="Chart">
+        <xdr:cNvPr id="1808115215" name="Chart37" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>400050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2209800" cy="2133600"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1649486842" name="Chart37" title="Chart">
+        <xdr:cNvPr id="1649486842" name="Chart38" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="8610600" cy="4352925"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="38" name="Chart 38" title="Chart"/>
+        <xdr:cNvPr id="39" name="Chart 39" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId13"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>352425</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>161925</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4429125" cy="5257800"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="39" name="Chart 39" title="Chart"/>
+        <xdr:cNvPr id="40" name="Chart 40" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId14"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>76200</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="11077575" cy="2428875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344585443" name="Chart40" title="Chart">
+        <xdr:cNvPr id="344585443" name="Chart41" title="Chart">
           <a:extLst>
             <a:ext uri="GoogleSheetsCustomDataVersion1">
               <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" pictureOfChart="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>142875</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="10991850" cy="3533775"/>
     <xdr:graphicFrame>
       <xdr:nvGraphicFramePr>
-        <xdr:cNvPr id="42" name="Chart 42" title="Chart"/>
+        <xdr:cNvPr id="48" name="Chart 48" title="Chart"/>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart r:id="rId16"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="447675" cy="447675"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image2.png"/>
@@ -18314,51 +18336,51 @@
       <c r="B5" s="49" t="s">
         <v>112</v>
       </c>
       <c r="C5" s="46"/>
       <c r="D5" s="46"/>
       <c r="E5" s="46"/>
       <c r="F5" s="46"/>
       <c r="G5" s="46"/>
     </row>
     <row r="6">
       <c r="B6" s="50" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="9">
       <c r="B9" s="51" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="10">
       <c r="B10" s="3" t="s">
         <v>115</v>
       </c>
       <c r="C10" s="52">
         <f>today()</f>
-        <v>46275</v>
+        <v>46311</v>
       </c>
     </row>
     <row r="11">
       <c r="B11" s="3" t="s">
         <v>116</v>
       </c>
       <c r="C11" s="4" t="str">
         <f>htmlAction!B8</f>
         <v>June Demo</v>
       </c>
       <c r="E11" s="3"/>
     </row>
     <row r="14">
       <c r="B14" s="53" t="s">
         <v>117</v>
       </c>
       <c r="E14" s="54" t="s">
         <v>118</v>
       </c>
       <c r="G14" s="55" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="3" t="s">
@@ -18889,708 +18911,708 @@
     <mergeCell ref="B128:G128"/>
     <mergeCell ref="B132:G132"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="26.75"/>
     <col customWidth="1" min="5" max="5" width="9.25"/>
     <col customWidth="1" min="6" max="6" width="9.0"/>
     <col customWidth="1" min="7" max="7" width="17.5"/>
   </cols>
   <sheetData>
     <row r="1" ht="36.75" customHeight="1">
       <c r="B1" s="46"/>
-      <c r="G1" s="95" t="s">
+      <c r="G1" s="65" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="48" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
       <c r="H3" s="48">
         <v>2021.0</v>
       </c>
     </row>
     <row r="4" ht="33.0" customHeight="1"/>
     <row r="6">
       <c r="B6" s="54" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
     </row>
     <row r="7">
       <c r="B7" s="3"/>
       <c r="E7" s="3"/>
       <c r="F7" s="3"/>
     </row>
     <row r="8">
       <c r="B8" s="3" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="C8" s="4">
         <f>htmlOutput!B6</f>
         <v>29200</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="F8" s="3"/>
     </row>
     <row r="9">
       <c r="B9" s="3" t="s">
-        <v>157</v>
+        <v>146</v>
       </c>
       <c r="C9" s="42">
         <f>htmlOutput!B9</f>
         <v>31200</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="F9" s="3"/>
     </row>
     <row r="10">
       <c r="B10" s="3" t="s">
-        <v>158</v>
+        <v>147</v>
       </c>
       <c r="C10" s="42">
         <f>htmlOutput!B12</f>
         <v>21840</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>156</v>
+        <v>145</v>
       </c>
       <c r="F10" s="3"/>
     </row>
     <row r="11">
       <c r="B11" s="3" t="s">
         <v>132</v>
       </c>
       <c r="C11" s="60">
         <f>htmlOutput!B15</f>
         <v>0.336996337</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="F11" s="3"/>
     </row>
     <row r="13">
       <c r="B13" s="54" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="3" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="F15" s="3"/>
     </row>
     <row r="16">
       <c r="B16" s="3" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="F16" s="3"/>
     </row>
     <row r="17">
       <c r="B17" s="3" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="F17" s="3"/>
     </row>
     <row r="18">
       <c r="B18" s="3" t="s">
         <v>132</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="F18" s="3"/>
     </row>
     <row r="41">
       <c r="B41" s="48" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="42" ht="180.0" customHeight="1"/>
     <row r="43">
       <c r="B43" s="54" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="C43" s="63"/>
       <c r="D43" s="63"/>
       <c r="E43" s="63"/>
       <c r="F43" s="63"/>
       <c r="G43" s="63"/>
       <c r="H43" s="63"/>
     </row>
     <row r="44">
       <c r="B44" s="63" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="48">
       <c r="B48" s="48" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="49" ht="184.5" customHeight="1"/>
     <row r="50">
       <c r="B50" s="54" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
     </row>
     <row r="51">
       <c r="B51" s="63" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="55">
       <c r="B55" s="48" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="56" ht="178.5" customHeight="1"/>
     <row r="57">
       <c r="B57" s="54" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
     </row>
     <row r="58">
       <c r="B58" s="63" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="61">
       <c r="B61" s="48" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="73">
       <c r="B73" s="54" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
     </row>
     <row r="74">
       <c r="B74" s="63" t="s">
         <v>136</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="B44:H44"/>
     <mergeCell ref="B51:H51"/>
     <mergeCell ref="B58:H58"/>
     <mergeCell ref="B74:H74"/>
     <mergeCell ref="G1:H1"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C16:D16"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="21.88"/>
     <col customWidth="1" min="2" max="2" width="10.63"/>
     <col customWidth="1" min="3" max="4" width="16.38"/>
     <col customWidth="1" min="6" max="6" width="18.13"/>
     <col customWidth="1" min="8" max="8" width="2.0"/>
     <col customWidth="1" min="9" max="9" width="15.5"/>
     <col customWidth="1" min="11" max="11" width="18.0"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="3" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="C1" s="3" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="4" t="str">
         <f t="array" ref="A2:A5">transpose(Emissions!C17:F17)</f>
         <v>Building</v>
       </c>
       <c r="B2" s="4">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(Emissions!C1:C1001 , NOT( ISBLANK(Emissions!C1:C1001 ) ) ) , ROWS( FILTER(Emissions!C1:C1001 , NOT( ISBLANK(Emissions!C1:C1001 ) ) ) ) ))"),19000.0)</f>
         <v>19000</v>
       </c>
       <c r="C2" s="18">
         <f t="array" ref="C2:C5">transpose(Indicators!N11:Q11)</f>
         <v>0.06296538462</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="B3" s="96">
+      <c r="B3" s="87">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(Emissions!D1:D1001 , NOT( ISBLANK(Emissions!D1:D1001 ) ) ) , ROWS( FILTER(Emissions!D1:D1001 , NOT( ISBLANK(Emissions!D1:D1001 ) ) ) ) ))"),6000.0)</f>
         <v>6000</v>
       </c>
       <c r="C3" s="18">
         <v>0.067026512</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
         <v>106</v>
       </c>
-      <c r="B4" s="96">
+      <c r="B4" s="87">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(Emissions!E1:E1001 , NOT( ISBLANK(Emissions!E1:E1001 ) ) ) , ROWS( FILTER(Emissions!E1:E1001 , NOT( ISBLANK(Emissions!E1:E1001 ) ) ) ) ))"),2000.0)</f>
         <v>2000</v>
       </c>
       <c r="C4" s="18">
         <v>0.0020247692307692293</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
         <v>125</v>
       </c>
-      <c r="B5" s="96">
+      <c r="B5" s="87">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(Emissions!F1:F1001 , NOT( ISBLANK(Emissions!F1:F1001 ) ) ) , ROWS( FILTER(Emissions!F1:F1001 , NOT( ISBLANK(Emissions!F1:F1001 ) ) ) ) ))"),2200.0)</f>
         <v>2200</v>
       </c>
       <c r="C5" s="18">
         <v>0.048899000000000005</v>
       </c>
     </row>
     <row r="12">
       <c r="B12" s="3" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="13">
       <c r="B13" s="4">
         <f t="array" ref="B13:B18">ActionIndicators!D3:D8</f>
         <v>0.01934230769</v>
       </c>
     </row>
     <row r="14">
       <c r="B14" s="4">
         <v>0.034240000000000013</v>
       </c>
     </row>
     <row r="15">
       <c r="B15" s="4">
         <v>0.004365599999999999</v>
       </c>
     </row>
     <row r="16">
       <c r="B16" s="4">
         <v>0.001367888</v>
       </c>
     </row>
     <row r="17">
       <c r="B17" s="4">
         <v>0.01855215384615385</v>
       </c>
     </row>
     <row r="18">
       <c r="B18" s="4">
         <v>0.004601000000000001</v>
       </c>
     </row>
     <row r="24">
-      <c r="B24" s="97"/>
-[...1 lines deleted...]
-      <c r="D24" s="99" t="s">
+      <c r="B24" s="93"/>
+      <c r="C24" s="94"/>
+      <c r="D24" s="95" t="s">
         <v>127</v>
       </c>
-      <c r="H24" s="98"/>
-      <c r="I24" s="100" t="s">
+      <c r="H24" s="94"/>
+      <c r="I24" s="96" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="25">
-      <c r="C25" s="101" t="s">
+      <c r="C25" s="97" t="s">
         <v>76</v>
       </c>
-      <c r="D25" s="102" t="s">
+      <c r="D25" s="98" t="s">
         <v>77</v>
       </c>
-      <c r="E25" s="102" t="s">
+      <c r="E25" s="98" t="s">
         <v>128</v>
       </c>
-      <c r="F25" s="103" t="s">
+      <c r="F25" s="99" t="s">
         <v>169</v>
       </c>
-      <c r="G25" s="103" t="s">
+      <c r="G25" s="99" t="s">
         <v>170</v>
       </c>
-      <c r="H25" s="98"/>
-      <c r="I25" s="104" t="s">
+      <c r="H25" s="94"/>
+      <c r="I25" s="100" t="s">
         <v>77</v>
       </c>
-      <c r="J25" s="104" t="s">
+      <c r="J25" s="100" t="s">
         <v>128</v>
       </c>
-      <c r="K25" s="105" t="s">
+      <c r="K25" s="102" t="s">
         <v>169</v>
       </c>
-      <c r="L25" s="105" t="s">
+      <c r="L25" s="102" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="26">
       <c r="C26" s="4" t="str">
         <f t="array" ref="C26:C31">ActionIndicators!A3:A8</f>
         <v>Building Retrofits</v>
       </c>
       <c r="D26" s="56">
         <f t="array" ref="D26:D31">ActionIndicators!B3:B8</f>
         <v>0.5</v>
       </c>
-      <c r="E26" s="106">
+      <c r="E26" s="103">
         <f t="array" ref="E26:E31">ActionIndicators!C3:C8</f>
         <v>0.47</v>
       </c>
-      <c r="F26" s="107">
+      <c r="F26" s="104">
         <f t="array" ref="F26:F31">ActionIndicators!D3:D8</f>
         <v>0.01934230769</v>
       </c>
-      <c r="G26" s="108">
+      <c r="G26" s="105">
         <f>F26*Indicators!B$11</f>
         <v>8250.607546</v>
       </c>
       <c r="H26" s="56"/>
       <c r="I26" s="56">
         <f t="array" ref="I26:I31">ActionIndicators!F3:F8</f>
         <v>0.66</v>
       </c>
       <c r="J26" s="56">
         <f t="array" ref="J26:J31">ActionIndicators!G3:G8</f>
         <v>0.77</v>
       </c>
-      <c r="K26" s="109">
+      <c r="K26" s="106">
         <f t="array" ref="K26:K31">ActionIndicators!H3:H8</f>
         <v>0.04300153846</v>
       </c>
-      <c r="L26" s="108">
+      <c r="L26" s="105">
         <f>K26*Indicators!B$12</f>
         <v>27256.18516</v>
       </c>
     </row>
     <row r="27">
       <c r="C27" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D27" s="56">
         <v>0.4</v>
       </c>
       <c r="E27" s="56">
         <v>0.8</v>
       </c>
-      <c r="F27" s="107">
+      <c r="F27" s="104">
         <v>0.034240000000000013</v>
       </c>
-      <c r="G27" s="108">
+      <c r="G27" s="105">
         <f>F27*Indicators!B$11</f>
         <v>14605.33081</v>
       </c>
       <c r="H27" s="56"/>
       <c r="I27" s="56">
         <v>0.68</v>
       </c>
       <c r="J27" s="56">
         <v>0.85</v>
       </c>
-      <c r="K27" s="109">
+      <c r="K27" s="106">
         <v>0.06358000000000001</v>
       </c>
-      <c r="L27" s="108">
+      <c r="L27" s="105">
         <f>K27*Indicators!B$12</f>
         <v>40299.6803</v>
       </c>
     </row>
     <row r="28">
       <c r="C28" s="4" t="s">
         <v>88</v>
       </c>
       <c r="D28" s="56">
         <v>0.1</v>
       </c>
       <c r="E28" s="56">
         <v>0.6</v>
       </c>
-      <c r="F28" s="107">
+      <c r="F28" s="104">
         <v>0.004365599999999999</v>
       </c>
-      <c r="G28" s="108">
+      <c r="G28" s="105">
         <f>F28*Indicators!B$11</f>
         <v>1862.179678</v>
       </c>
       <c r="H28" s="56"/>
       <c r="I28" s="56">
         <v>0.2</v>
       </c>
       <c r="J28" s="56">
         <v>0.7</v>
       </c>
-      <c r="K28" s="109">
+      <c r="K28" s="106">
         <v>0.0064988</v>
       </c>
-      <c r="L28" s="108">
+      <c r="L28" s="105">
         <f>K28*Indicators!B$12</f>
         <v>4119.212996</v>
       </c>
     </row>
     <row r="29">
       <c r="C29" s="4" t="s">
         <v>89</v>
       </c>
       <c r="D29" s="56">
         <v>0.1</v>
       </c>
       <c r="E29" s="56">
         <v>0.2</v>
       </c>
-      <c r="F29" s="107">
+      <c r="F29" s="104">
         <v>0.001367888</v>
       </c>
-      <c r="G29" s="108">
+      <c r="G29" s="105">
         <f>F29*Indicators!B$11</f>
         <v>583.4829657</v>
       </c>
       <c r="H29" s="56"/>
       <c r="I29" s="56">
         <v>0.2</v>
       </c>
       <c r="J29" s="56">
         <v>0.2</v>
       </c>
-      <c r="K29" s="109">
+      <c r="K29" s="106">
         <v>0.0015968480000000005</v>
       </c>
-      <c r="L29" s="108">
+      <c r="L29" s="105">
         <f>K29*Indicators!B$12</f>
         <v>1012.149479</v>
       </c>
     </row>
     <row r="30">
       <c r="C30" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D30" s="56">
         <v>0.92</v>
       </c>
       <c r="E30" s="56">
         <v>0.98</v>
       </c>
-      <c r="F30" s="107">
+      <c r="F30" s="104">
         <v>0.01855215384615385</v>
       </c>
-      <c r="G30" s="108">
+      <c r="G30" s="105">
         <f>F30*Indicators!B$11</f>
         <v>7913.561451</v>
       </c>
       <c r="H30" s="56"/>
       <c r="I30" s="56">
         <v>0.93</v>
       </c>
       <c r="J30" s="56">
         <v>0.92</v>
       </c>
-      <c r="K30" s="109">
+      <c r="K30" s="106">
         <v>0.01809923076923077</v>
       </c>
-      <c r="L30" s="108">
+      <c r="L30" s="105">
         <f>K30*Indicators!B$12</f>
         <v>11472.05432</v>
       </c>
     </row>
     <row r="31">
       <c r="C31" s="4" t="s">
         <v>91</v>
       </c>
       <c r="D31" s="56">
         <v>0.2</v>
       </c>
       <c r="E31" s="56">
         <v>0.43</v>
       </c>
-      <c r="F31" s="107">
+      <c r="F31" s="104">
         <v>0.004601000000000001</v>
       </c>
-      <c r="G31" s="108">
+      <c r="G31" s="105">
         <f>F31*Indicators!B$11</f>
         <v>1962.591327</v>
       </c>
       <c r="H31" s="56"/>
       <c r="I31" s="56">
         <v>0.42</v>
       </c>
       <c r="J31" s="56">
         <v>0.46</v>
       </c>
-      <c r="K31" s="109">
+      <c r="K31" s="106">
         <v>0.010626000000000002</v>
       </c>
-      <c r="L31" s="108">
+      <c r="L31" s="105">
         <f>K31*Indicators!B$12</f>
         <v>6735.206084</v>
       </c>
     </row>
     <row r="32">
       <c r="D32" s="56"/>
       <c r="E32" s="56"/>
       <c r="F32" s="56"/>
       <c r="G32" s="56"/>
       <c r="H32" s="56"/>
       <c r="I32" s="56"/>
       <c r="J32" s="56"/>
       <c r="K32" s="56"/>
       <c r="L32" s="56"/>
     </row>
     <row r="33">
       <c r="C33" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D33" s="56"/>
       <c r="E33" s="56"/>
-      <c r="F33" s="107">
+      <c r="F33" s="104">
         <f>SUM(F26:F32)</f>
         <v>0.08246894954</v>
       </c>
-      <c r="G33" s="108">
+      <c r="G33" s="105">
         <f>SUM(G26:G31)</f>
         <v>35177.75377</v>
       </c>
       <c r="H33" s="56"/>
       <c r="I33" s="56"/>
       <c r="J33" s="56"/>
-      <c r="K33" s="109">
+      <c r="K33" s="106">
         <f>SUM(K26:K32)</f>
         <v>0.1434024172</v>
       </c>
-      <c r="L33" s="108">
+      <c r="L33" s="105">
         <f>SUM(L26:L31)</f>
         <v>90894.48833</v>
       </c>
     </row>
     <row r="34">
       <c r="D34" s="56"/>
       <c r="E34" s="56"/>
       <c r="F34" s="56"/>
       <c r="G34" s="56"/>
       <c r="H34" s="56"/>
       <c r="I34" s="56"/>
       <c r="J34" s="56"/>
       <c r="K34" s="56"/>
       <c r="L34" s="56"/>
     </row>
     <row r="35">
       <c r="C35" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D35" s="56"/>
       <c r="E35" s="56"/>
-      <c r="F35" s="109">
+      <c r="F35" s="106">
         <f>Indicators!C11-Indicators!H11</f>
         <v>0.09107692308</v>
       </c>
-      <c r="G35" s="108">
+      <c r="G35" s="105">
         <f>F35*Indicators!B11</f>
         <v>38849.54995</v>
       </c>
       <c r="H35" s="56"/>
       <c r="I35" s="56"/>
       <c r="J35" s="56"/>
-      <c r="K35" s="109">
+      <c r="K35" s="106">
         <f>Indicators!C12-Indicators!H12</f>
         <v>0.2584615385</v>
       </c>
       <c r="L35" s="56"/>
     </row>
     <row r="36">
       <c r="D36" s="56"/>
       <c r="E36" s="56"/>
       <c r="F36" s="56"/>
       <c r="G36" s="56"/>
       <c r="H36" s="56"/>
       <c r="I36" s="56"/>
       <c r="J36" s="56"/>
       <c r="K36" s="56"/>
       <c r="L36" s="56"/>
     </row>
     <row r="37">
       <c r="C37" s="3" t="s">
         <v>132</v>
       </c>
       <c r="D37" s="56"/>
       <c r="E37" s="56"/>
-      <c r="F37" s="110">
+      <c r="F37" s="107">
         <f>F33/F35</f>
         <v>0.905486777</v>
       </c>
       <c r="G37" s="56"/>
       <c r="H37" s="56"/>
       <c r="I37" s="56"/>
       <c r="J37" s="56"/>
-      <c r="K37" s="110">
+      <c r="K37" s="107">
         <f>K33/K35</f>
         <v>0.554830781</v>
       </c>
       <c r="L37" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D24:G24"/>
     <mergeCell ref="I24:L24"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="4" max="4" width="17.88"/>
@@ -24913,1044 +24935,1044 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="2" max="2" width="22.88"/>
     <col customWidth="1" min="3" max="3" width="16.0"/>
     <col customWidth="1" min="4" max="4" width="13.75"/>
     <col customWidth="1" min="5" max="5" width="19.13"/>
     <col customWidth="1" min="6" max="6" width="21.0"/>
     <col customWidth="1" min="7" max="7" width="8.5"/>
     <col customWidth="1" min="8" max="8" width="9.63"/>
     <col customWidth="1" min="9" max="9" width="18.38"/>
     <col customWidth="1" min="10" max="10" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="65" t="s">
-[...14 lines deleted...]
-      <c r="J1" s="69"/>
+      <c r="A1" s="66" t="s">
+        <v>148</v>
+      </c>
+      <c r="C1" s="67" t="s">
+        <v>153</v>
+      </c>
+      <c r="E1" s="67" t="s">
+        <v>156</v>
+      </c>
+      <c r="F1" s="66" t="s">
+        <v>157</v>
+      </c>
+      <c r="G1" s="68"/>
+      <c r="H1" s="68"/>
+      <c r="I1" s="69"/>
+      <c r="J1" s="70"/>
     </row>
     <row r="2">
-      <c r="A2" s="70">
+      <c r="A2" s="71">
         <f>B34</f>
         <v>29200</v>
       </c>
-      <c r="B2" s="71" t="s">
+      <c r="B2" s="72" t="s">
         <v>97</v>
       </c>
-      <c r="C2" s="72">
+      <c r="C2" s="73">
         <v>0.014</v>
       </c>
-      <c r="D2" s="73" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="74">
+      <c r="D2" s="74" t="s">
+        <v>159</v>
+      </c>
+      <c r="E2" s="75">
         <v>0.3</v>
       </c>
-      <c r="F2" s="74">
+      <c r="F2" s="75">
         <v>0.14</v>
       </c>
-      <c r="G2" s="67"/>
-[...1 lines deleted...]
-      <c r="J2" s="69"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="J2" s="70"/>
     </row>
     <row r="14" ht="38.25" customHeight="1"/>
     <row r="15">
-      <c r="A15" s="67"/>
-[...7 lines deleted...]
-      <c r="I15" s="67"/>
+      <c r="A15" s="68"/>
+      <c r="B15" s="68"/>
+      <c r="C15" s="68"/>
+      <c r="D15" s="68"/>
+      <c r="E15" s="68"/>
+      <c r="F15" s="68"/>
+      <c r="G15" s="68"/>
+      <c r="H15" s="68"/>
+      <c r="I15" s="68"/>
     </row>
     <row r="16">
-      <c r="A16" s="67"/>
-[...7 lines deleted...]
-      <c r="I16" s="67"/>
+      <c r="A16" s="68"/>
+      <c r="B16" s="68"/>
+      <c r="C16" s="68"/>
+      <c r="D16" s="68"/>
+      <c r="E16" s="68"/>
+      <c r="F16" s="68"/>
+      <c r="G16" s="68"/>
+      <c r="H16" s="68"/>
+      <c r="I16" s="68"/>
     </row>
     <row r="17" ht="54.0" customHeight="1">
-      <c r="A17" s="75" t="s">
+      <c r="A17" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="B17" s="76" t="s">
-[...5 lines deleted...]
-      <c r="D17" s="76" t="s">
+      <c r="B17" s="77" t="s">
+        <v>160</v>
+      </c>
+      <c r="C17" s="77" t="s">
+        <v>161</v>
+      </c>
+      <c r="D17" s="77" t="s">
         <v>122</v>
       </c>
-      <c r="E17" s="76" t="s">
+      <c r="E17" s="77" t="s">
         <v>106</v>
       </c>
-      <c r="F17" s="76" t="s">
+      <c r="F17" s="77" t="s">
         <v>125</v>
       </c>
-      <c r="G17" s="76" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="76" t="s">
+      <c r="G17" s="77" t="s">
+        <v>162</v>
+      </c>
+      <c r="H17" s="77" t="s">
         <v>102</v>
       </c>
-      <c r="I17" s="76" t="s">
+      <c r="I17" s="77" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="77">
+      <c r="A18" s="78">
         <f t="array" ref="A18:A1016">FormYear!C2:C1000</f>
         <v>2005</v>
       </c>
-      <c r="B18" s="78">
+      <c r="B18" s="79">
         <f t="array" ref="B18:B1016">FormYear!I2:I1000</f>
         <v>31200</v>
       </c>
-      <c r="C18" s="78">
+      <c r="C18" s="79">
         <f t="array" ref="C18:C1016">FormYear!E2:E1000</f>
         <v>10000</v>
       </c>
-      <c r="D18" s="78">
+      <c r="D18" s="79">
         <f t="array" ref="D18:D1016">FormYear!F2:F1000</f>
         <v>14000</v>
       </c>
-      <c r="E18" s="78">
+      <c r="E18" s="79">
         <f t="array" ref="E18:E1016">FormYear!G2:G1000</f>
         <v>3000</v>
       </c>
-      <c r="F18" s="78">
+      <c r="F18" s="79">
         <f t="array" ref="F18:F1016">FormYear!H2:H1000</f>
         <v>4200</v>
       </c>
-      <c r="G18" s="79">
+      <c r="G18" s="80">
         <f t="array" ref="G18:G34">'Times Series'!W2:W18</f>
         <v>64000</v>
       </c>
-      <c r="H18" s="80">
+      <c r="H18" s="81">
         <f t="array" ref="H18:H34">'Times Series'!X2:X18</f>
         <v>64000</v>
       </c>
       <c r="I18" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O2),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="77">
+      <c r="A19" s="78">
         <v>2006.0</v>
       </c>
-      <c r="B19" s="77">
+      <c r="B19" s="78">
         <v>32700.0</v>
       </c>
-      <c r="C19" s="77">
+      <c r="C19" s="78">
         <v>11000.0</v>
       </c>
-      <c r="D19" s="77">
+      <c r="D19" s="78">
         <v>14200.0</v>
       </c>
-      <c r="E19" s="77">
+      <c r="E19" s="78">
         <v>3300.0</v>
       </c>
-      <c r="F19" s="77">
+      <c r="F19" s="78">
         <v>4200.0</v>
       </c>
-      <c r="G19" s="81">
+      <c r="G19" s="82">
         <v>65462.78400000001</v>
       </c>
-      <c r="H19" s="82">
+      <c r="H19" s="83">
         <v>64496.64000000001</v>
       </c>
       <c r="I19" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O3),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="77">
+      <c r="A20" s="78">
         <v>2007.0</v>
       </c>
-      <c r="B20" s="77">
+      <c r="B20" s="78">
         <v>40200.0</v>
       </c>
-      <c r="C20" s="77">
+      <c r="C20" s="78">
         <v>16000.0</v>
       </c>
-      <c r="D20" s="77">
+      <c r="D20" s="78">
         <v>15000.0</v>
       </c>
-      <c r="E20" s="77">
+      <c r="E20" s="78">
         <v>4000.0</v>
       </c>
-      <c r="F20" s="77">
+      <c r="F20" s="78">
         <v>5200.0</v>
       </c>
-      <c r="G20" s="81">
+      <c r="G20" s="82">
         <v>66958.47936000001</v>
       </c>
-      <c r="H20" s="82">
+      <c r="H20" s="83">
         <v>64987.545600000005</v>
       </c>
       <c r="I20" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O4),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="77">
+      <c r="A21" s="78">
         <v>2008.0</v>
       </c>
-      <c r="B21" s="77">
+      <c r="B21" s="78">
         <v>34800.0</v>
       </c>
-      <c r="C21" s="77">
+      <c r="C21" s="78">
         <v>12000.0</v>
       </c>
-      <c r="D21" s="77">
+      <c r="D21" s="78">
         <v>14500.0</v>
       </c>
-      <c r="E21" s="77">
+      <c r="E21" s="78">
         <v>3500.0</v>
       </c>
-      <c r="F21" s="77">
+      <c r="F21" s="78">
         <v>4800.0</v>
       </c>
-      <c r="G21" s="81">
+      <c r="G21" s="82">
         <v>68487.81742080001</v>
       </c>
-      <c r="H21" s="82">
+      <c r="H21" s="83">
         <v>65472.28876800001</v>
       </c>
       <c r="I21" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O5),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="77">
+      <c r="A22" s="78">
         <v>2009.0</v>
       </c>
-      <c r="B22" s="77">
+      <c r="B22" s="78">
         <v>37800.0</v>
       </c>
-      <c r="C22" s="77">
+      <c r="C22" s="78">
         <v>15000.0</v>
       </c>
-      <c r="D22" s="77">
+      <c r="D22" s="78">
         <v>14000.0</v>
       </c>
-      <c r="E22" s="77">
+      <c r="E22" s="78">
         <v>4000.0</v>
       </c>
-      <c r="F22" s="77">
+      <c r="F22" s="78">
         <v>4800.0</v>
       </c>
-      <c r="G22" s="81">
+      <c r="G22" s="82">
         <v>70051.545612288</v>
       </c>
-      <c r="H22" s="82">
+      <c r="H22" s="83">
         <v>65950.42664448</v>
       </c>
       <c r="I22" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O6),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="77">
+      <c r="A23" s="78">
         <v>2010.0</v>
       </c>
-      <c r="B23" s="77">
+      <c r="B23" s="78">
         <v>34000.0</v>
       </c>
-      <c r="C23" s="77">
+      <c r="C23" s="78">
         <v>14000.0</v>
       </c>
-      <c r="D23" s="77">
+      <c r="D23" s="78">
         <v>15000.0</v>
       </c>
-      <c r="E23" s="77">
+      <c r="E23" s="78">
         <v>2000.0</v>
       </c>
-      <c r="F23" s="77">
+      <c r="F23" s="78">
         <v>3000.0</v>
       </c>
-      <c r="G23" s="81">
+      <c r="G23" s="82">
         <v>71650.42780446721</v>
       </c>
-      <c r="H23" s="82">
+      <c r="H23" s="83">
         <v>66421.50112051201</v>
       </c>
       <c r="I23" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O7),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="77">
+      <c r="A24" s="78">
         <v>2011.0</v>
       </c>
-      <c r="B24" s="77">
+      <c r="B24" s="78">
         <v>35900.0</v>
       </c>
-      <c r="C24" s="77">
+      <c r="C24" s="78">
         <v>13000.0</v>
       </c>
-      <c r="D24" s="77">
+      <c r="D24" s="78">
         <v>14700.0</v>
       </c>
-      <c r="E24" s="77">
+      <c r="E24" s="78">
         <v>3800.0</v>
       </c>
-      <c r="F24" s="77">
+      <c r="F24" s="78">
         <v>4400.0</v>
       </c>
-      <c r="G24" s="81">
+      <c r="G24" s="82">
         <v>73285.24466608868</v>
       </c>
-      <c r="H24" s="82">
+      <c r="H24" s="83">
         <v>66885.0384049275</v>
       </c>
       <c r="I24" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O8),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="77">
+      <c r="A25" s="78">
         <v>2012.0</v>
       </c>
-      <c r="B25" s="77">
+      <c r="B25" s="78">
         <v>32000.0</v>
       </c>
-      <c r="C25" s="77">
+      <c r="C25" s="78">
         <v>12000.0</v>
       </c>
-      <c r="D25" s="77">
+      <c r="D25" s="78">
         <v>14000.0</v>
       </c>
-      <c r="E25" s="77">
+      <c r="E25" s="78">
         <v>2000.0</v>
       </c>
-      <c r="F25" s="77">
+      <c r="F25" s="78">
         <v>4000.0</v>
       </c>
-      <c r="G25" s="81">
+      <c r="G25" s="82">
         <v>74956.79403105318</v>
       </c>
-      <c r="H25" s="82">
+      <c r="H25" s="83">
         <v>67340.54858027141</v>
       </c>
       <c r="I25" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O9),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="77">
+      <c r="A26" s="78">
         <v>2013.0</v>
       </c>
-      <c r="B26" s="77">
+      <c r="B26" s="78">
         <v>31200.0</v>
       </c>
-      <c r="C26" s="77">
+      <c r="C26" s="78">
         <v>10000.0</v>
       </c>
-      <c r="D26" s="77">
+      <c r="D26" s="78">
         <v>14000.0</v>
       </c>
-      <c r="E26" s="77">
+      <c r="E26" s="78">
         <v>3000.0</v>
       </c>
-      <c r="F26" s="77">
+      <c r="F26" s="78">
         <v>4200.0</v>
       </c>
-      <c r="G26" s="81">
+      <c r="G26" s="82">
         <v>76665.89127274987</v>
       </c>
-      <c r="H26" s="82">
+      <c r="H26" s="83">
         <v>67787.5251472671</v>
       </c>
       <c r="I26" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O10),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="77">
+      <c r="A27" s="78">
         <v>2014.0</v>
       </c>
-      <c r="B27" s="77">
+      <c r="B27" s="78">
         <v>33100.0</v>
       </c>
-      <c r="C27" s="77">
+      <c r="C27" s="78">
         <v>11000.0</v>
       </c>
-      <c r="D27" s="77">
+      <c r="D27" s="78">
         <v>14500.0</v>
       </c>
-      <c r="E27" s="77">
+      <c r="E27" s="78">
         <v>3200.0</v>
       </c>
-      <c r="F27" s="77">
+      <c r="F27" s="78">
         <v>4400.0</v>
       </c>
-      <c r="G27" s="81">
+      <c r="G27" s="82">
         <v>78413.36968650199</v>
       </c>
-      <c r="H27" s="82">
+      <c r="H27" s="83">
         <v>68225.4445575105</v>
       </c>
       <c r="I27" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O11),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="77">
+      <c r="A28" s="78">
         <v>2015.0</v>
       </c>
-      <c r="B28" s="77">
+      <c r="B28" s="78">
         <v>36800.0</v>
       </c>
-      <c r="C28" s="77">
+      <c r="C28" s="78">
         <v>12000.0</v>
       </c>
-      <c r="D28" s="77">
+      <c r="D28" s="78">
         <v>15000.0</v>
       </c>
-      <c r="E28" s="77">
+      <c r="E28" s="78">
         <v>3400.0</v>
       </c>
-      <c r="F28" s="77">
+      <c r="F28" s="78">
         <v>6400.0</v>
       </c>
-      <c r="G28" s="81">
+      <c r="G28" s="82">
         <v>80200.08088029509</v>
       </c>
-      <c r="H28" s="82">
+      <c r="H28" s="83">
         <v>68653.76573410475</v>
       </c>
       <c r="I28" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O12),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="77">
+      <c r="A29" s="78">
         <v>2016.0</v>
       </c>
-      <c r="B29" s="77">
+      <c r="B29" s="78">
         <v>36400.0</v>
       </c>
-      <c r="C29" s="77">
+      <c r="C29" s="78">
         <v>13000.0</v>
       </c>
-      <c r="D29" s="77">
+      <c r="D29" s="78">
         <v>15000.0</v>
       </c>
-      <c r="E29" s="77">
+      <c r="E29" s="78">
         <v>4000.0</v>
       </c>
-      <c r="F29" s="77">
+      <c r="F29" s="78">
         <v>4400.0</v>
       </c>
-      <c r="G29" s="81">
+      <c r="G29" s="82">
         <v>82026.89517396533</v>
       </c>
-      <c r="H29" s="82">
+      <c r="H29" s="83">
         <v>69071.92957993977</v>
       </c>
       <c r="I29" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O13),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="77">
+      <c r="A30" s="78">
         <v>2017.0</v>
       </c>
-      <c r="B30" s="77">
+      <c r="B30" s="78">
         <v>35900.0</v>
       </c>
-      <c r="C30" s="77">
+      <c r="C30" s="78">
         <v>13000.0</v>
       </c>
-      <c r="D30" s="77">
+      <c r="D30" s="78">
         <v>15000.0</v>
       </c>
-      <c r="E30" s="77">
+      <c r="E30" s="78">
         <v>3500.0</v>
       </c>
-      <c r="F30" s="77">
+      <c r="F30" s="78">
         <v>4400.0</v>
       </c>
-      <c r="G30" s="81">
+      <c r="G30" s="82">
         <v>83894.70200703024</v>
       </c>
-      <c r="H30" s="82">
+      <c r="H30" s="83">
         <v>69479.35847331451</v>
       </c>
       <c r="I30" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O14),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="77">
+      <c r="A31" s="78">
         <v>2018.0</v>
       </c>
-      <c r="B31" s="77">
+      <c r="B31" s="78">
         <v>40300.0</v>
       </c>
-      <c r="C31" s="77">
+      <c r="C31" s="78">
         <v>17000.0</v>
       </c>
-      <c r="D31" s="77">
+      <c r="D31" s="78">
         <v>15000.0</v>
       </c>
-      <c r="E31" s="77">
+      <c r="E31" s="78">
         <v>3600.0</v>
       </c>
-      <c r="F31" s="77">
+      <c r="F31" s="78">
         <v>4700.0</v>
       </c>
-      <c r="G31" s="81">
+      <c r="G31" s="82">
         <v>85804.41035534817</v>
       </c>
-      <c r="H31" s="82">
+      <c r="H31" s="83">
         <v>69875.45575059229</v>
       </c>
       <c r="I31" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O15),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="77">
+      <c r="A32" s="78">
         <v>2019.0</v>
       </c>
-      <c r="B32" s="77">
+      <c r="B32" s="78">
         <v>31200.0</v>
       </c>
-      <c r="C32" s="77">
+      <c r="C32" s="78">
         <v>10000.0</v>
       </c>
-      <c r="D32" s="77">
+      <c r="D32" s="78">
         <v>14000.0</v>
       </c>
-      <c r="E32" s="77">
+      <c r="E32" s="78">
         <v>3000.0</v>
       </c>
-      <c r="F32" s="77">
+      <c r="F32" s="78">
         <v>4200.0</v>
       </c>
-      <c r="G32" s="81">
+      <c r="G32" s="82">
         <v>87756.949156796</v>
       </c>
-      <c r="H32" s="82">
+      <c r="H32" s="83">
         <v>70259.60517557185</v>
       </c>
       <c r="I32" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O16),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="33">
-      <c r="A33" s="77">
+      <c r="A33" s="78">
         <v>2020.0</v>
       </c>
-      <c r="B33" s="77">
+      <c r="B33" s="78">
         <v>29200.0</v>
       </c>
-      <c r="C33" s="77">
+      <c r="C33" s="78">
         <v>10000.0</v>
       </c>
-      <c r="D33" s="77">
+      <c r="D33" s="78">
         <v>12000.0</v>
       </c>
-      <c r="E33" s="77">
+      <c r="E33" s="78">
         <v>3000.0</v>
       </c>
-      <c r="F33" s="77">
+      <c r="F33" s="78">
         <v>4200.0</v>
       </c>
-      <c r="G33" s="81">
+      <c r="G33" s="82">
         <v>89753.26774615962</v>
       </c>
-      <c r="H33" s="82">
+      <c r="H33" s="83">
         <v>70631.17039525036</v>
       </c>
       <c r="I33" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O17),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="34">
-      <c r="A34" s="77">
+      <c r="A34" s="78">
         <v>2021.0</v>
       </c>
-      <c r="B34" s="77">
+      <c r="B34" s="78">
         <v>29200.0</v>
       </c>
-      <c r="C34" s="77">
+      <c r="C34" s="78">
         <v>19000.0</v>
       </c>
-      <c r="D34" s="77">
+      <c r="D34" s="78">
         <v>6000.0</v>
       </c>
-      <c r="E34" s="77">
+      <c r="E34" s="78">
         <v>2000.0</v>
       </c>
-      <c r="F34" s="77">
+      <c r="F34" s="78">
         <v>2200.0</v>
       </c>
-      <c r="G34" s="81">
+      <c r="G34" s="82">
         <v>91794.33629943505</v>
       </c>
-      <c r="H34" s="82">
+      <c r="H34" s="83">
         <v>70989.49438164577</v>
       </c>
       <c r="I34" s="45" t="str">
         <f>HYPERLINK(CONCATENATE("https://www.jotform.com/edit/",FormYear!O18),"Edit")</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="4"/>
       <c r="B35" s="4"/>
       <c r="C35" s="4"/>
       <c r="D35" s="4"/>
       <c r="E35" s="4"/>
       <c r="F35" s="4"/>
     </row>
     <row r="36">
       <c r="A36" s="4"/>
       <c r="B36" s="4"/>
       <c r="C36" s="4"/>
       <c r="D36" s="4"/>
       <c r="E36" s="4"/>
       <c r="F36" s="4"/>
-      <c r="H36" s="83" t="s">
-[...4 lines deleted...]
-      <c r="K36" s="85"/>
+      <c r="H36" s="84" t="s">
+        <v>166</v>
+      </c>
+      <c r="I36" s="85"/>
+      <c r="J36" s="85"/>
+      <c r="K36" s="86"/>
     </row>
     <row r="37">
       <c r="A37" s="4"/>
       <c r="B37" s="4"/>
       <c r="C37" s="4"/>
       <c r="D37" s="4"/>
       <c r="E37" s="4"/>
       <c r="F37" s="4"/>
-      <c r="H37" s="86" t="s">
+      <c r="H37" s="88" t="s">
         <v>2</v>
       </c>
-      <c r="I37" s="87" t="s">
-[...5 lines deleted...]
-      <c r="K37" s="89" t="s">
+      <c r="I37" s="89" t="s">
+        <v>167</v>
+      </c>
+      <c r="J37" s="90" t="s">
+        <v>168</v>
+      </c>
+      <c r="K37" s="91" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="4"/>
       <c r="B38" s="4"/>
       <c r="C38" s="4"/>
       <c r="D38" s="4"/>
       <c r="E38" s="4"/>
       <c r="F38" s="4"/>
-      <c r="H38" s="90">
+      <c r="H38" s="92">
         <f t="array" ref="H38:H54">FormYear!C2:C18</f>
         <v>2005</v>
       </c>
       <c r="I38" s="56">
         <f t="array" ref="I38:I54">FormYear!I2:I18</f>
         <v>31200</v>
       </c>
       <c r="J38" s="56">
         <f t="array" ref="J38:J54">FormYear!N2:N18</f>
         <v>213200</v>
       </c>
-      <c r="K38" s="91" t="str">
+      <c r="K38" s="101" t="str">
         <f t="array" ref="K38:K54">I18:I34</f>
         <v>Edit</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="4"/>
       <c r="B39" s="4"/>
       <c r="C39" s="4"/>
       <c r="D39" s="4"/>
       <c r="E39" s="4"/>
       <c r="F39" s="4"/>
-      <c r="H39" s="90">
+      <c r="H39" s="92">
         <v>2006.0</v>
       </c>
       <c r="I39" s="56">
         <v>32700.0</v>
       </c>
       <c r="J39" s="56">
         <v>213350.0</v>
       </c>
-      <c r="K39" s="91" t="s">
+      <c r="K39" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="4"/>
       <c r="B40" s="4"/>
       <c r="C40" s="4"/>
       <c r="D40" s="4"/>
       <c r="E40" s="4"/>
       <c r="F40" s="4"/>
-      <c r="H40" s="90">
+      <c r="H40" s="92">
         <v>2007.0</v>
       </c>
       <c r="I40" s="56">
         <v>40200.0</v>
       </c>
       <c r="J40" s="56">
         <v>223200.0</v>
       </c>
-      <c r="K40" s="91" t="s">
+      <c r="K40" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
-      <c r="H41" s="90">
+      <c r="H41" s="92">
         <v>2008.0</v>
       </c>
       <c r="I41" s="56">
         <v>34800.0</v>
       </c>
       <c r="J41" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K41" s="91" t="s">
+      <c r="K41" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="4"/>
       <c r="B42" s="4"/>
       <c r="C42" s="4"/>
       <c r="D42" s="4"/>
       <c r="E42" s="4"/>
       <c r="F42" s="4"/>
-      <c r="H42" s="90">
+      <c r="H42" s="92">
         <v>2009.0</v>
       </c>
       <c r="I42" s="56">
         <v>37800.0</v>
       </c>
       <c r="J42" s="56">
         <v>213900.0</v>
       </c>
-      <c r="K42" s="91" t="s">
+      <c r="K42" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="4"/>
       <c r="B43" s="4"/>
       <c r="C43" s="4"/>
       <c r="D43" s="4"/>
       <c r="E43" s="4"/>
       <c r="F43" s="4"/>
-      <c r="H43" s="90">
+      <c r="H43" s="92">
         <v>2010.0</v>
       </c>
       <c r="I43" s="56">
         <v>34000.0</v>
       </c>
       <c r="J43" s="56">
         <v>217500.0</v>
       </c>
-      <c r="K43" s="91" t="s">
+      <c r="K43" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="4"/>
       <c r="B44" s="4"/>
       <c r="C44" s="4"/>
       <c r="D44" s="4"/>
       <c r="E44" s="4"/>
       <c r="F44" s="4"/>
-      <c r="H44" s="90">
+      <c r="H44" s="92">
         <v>2011.0</v>
       </c>
       <c r="I44" s="56">
         <v>35900.0</v>
       </c>
       <c r="J44" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K44" s="91" t="s">
+      <c r="K44" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="4"/>
       <c r="B45" s="4"/>
       <c r="C45" s="4"/>
       <c r="D45" s="4"/>
       <c r="E45" s="4"/>
       <c r="F45" s="4"/>
-      <c r="H45" s="90">
+      <c r="H45" s="92">
         <v>2012.0</v>
       </c>
       <c r="I45" s="56">
         <v>32000.0</v>
       </c>
       <c r="J45" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K45" s="91" t="s">
+      <c r="K45" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="4"/>
       <c r="B46" s="4"/>
       <c r="C46" s="4"/>
       <c r="D46" s="4"/>
       <c r="E46" s="4"/>
       <c r="F46" s="4"/>
-      <c r="H46" s="90">
+      <c r="H46" s="92">
         <v>2013.0</v>
       </c>
       <c r="I46" s="56">
         <v>31200.0</v>
       </c>
       <c r="J46" s="56">
         <v>202200.0</v>
       </c>
-      <c r="K46" s="91" t="s">
+      <c r="K46" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="4"/>
       <c r="B47" s="4"/>
       <c r="C47" s="4"/>
       <c r="D47" s="4"/>
       <c r="E47" s="4"/>
       <c r="F47" s="4"/>
-      <c r="H47" s="90">
+      <c r="H47" s="92">
         <v>2014.0</v>
       </c>
       <c r="I47" s="56">
         <v>33100.0</v>
       </c>
       <c r="J47" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K47" s="91" t="s">
+      <c r="K47" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="4"/>
       <c r="B48" s="4"/>
       <c r="C48" s="4"/>
       <c r="D48" s="4"/>
       <c r="E48" s="4"/>
       <c r="F48" s="4"/>
-      <c r="H48" s="90">
+      <c r="H48" s="92">
         <v>2015.0</v>
       </c>
       <c r="I48" s="56">
         <v>36800.0</v>
       </c>
       <c r="J48" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K48" s="91" t="s">
+      <c r="K48" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="4"/>
       <c r="B49" s="4"/>
       <c r="C49" s="4"/>
       <c r="D49" s="4"/>
       <c r="E49" s="4"/>
       <c r="F49" s="4"/>
-      <c r="H49" s="90">
+      <c r="H49" s="92">
         <v>2016.0</v>
       </c>
       <c r="I49" s="56">
         <v>36400.0</v>
       </c>
       <c r="J49" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K49" s="91" t="s">
+      <c r="K49" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="4"/>
       <c r="B50" s="4"/>
       <c r="C50" s="4"/>
       <c r="D50" s="4"/>
       <c r="E50" s="4"/>
       <c r="F50" s="4"/>
-      <c r="H50" s="90">
+      <c r="H50" s="92">
         <v>2017.0</v>
       </c>
       <c r="I50" s="56">
         <v>35900.0</v>
       </c>
       <c r="J50" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K50" s="91" t="s">
+      <c r="K50" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="4"/>
       <c r="B51" s="4"/>
       <c r="C51" s="4"/>
       <c r="D51" s="4"/>
       <c r="E51" s="4"/>
       <c r="F51" s="4"/>
-      <c r="H51" s="90">
+      <c r="H51" s="92">
         <v>2018.0</v>
       </c>
       <c r="I51" s="56">
         <v>40300.0</v>
       </c>
       <c r="J51" s="56">
         <v>223200.0</v>
       </c>
-      <c r="K51" s="91" t="s">
+      <c r="K51" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="4"/>
       <c r="B52" s="4"/>
       <c r="C52" s="4"/>
       <c r="D52" s="4"/>
       <c r="E52" s="4"/>
       <c r="F52" s="4"/>
-      <c r="H52" s="90">
+      <c r="H52" s="92">
         <v>2019.0</v>
       </c>
       <c r="I52" s="56">
         <v>31200.0</v>
       </c>
       <c r="J52" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K52" s="91" t="s">
+      <c r="K52" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="4"/>
       <c r="B53" s="4"/>
       <c r="C53" s="4"/>
       <c r="D53" s="4"/>
       <c r="E53" s="4"/>
       <c r="F53" s="4"/>
-      <c r="H53" s="90">
+      <c r="H53" s="92">
         <v>2020.0</v>
       </c>
       <c r="I53" s="56">
         <v>29200.0</v>
       </c>
       <c r="J53" s="56">
         <v>213200.0</v>
       </c>
-      <c r="K53" s="91" t="s">
+      <c r="K53" s="101" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="4"/>
       <c r="B54" s="4"/>
       <c r="C54" s="4"/>
       <c r="D54" s="4"/>
       <c r="E54" s="4"/>
       <c r="F54" s="4"/>
-      <c r="H54" s="92">
+      <c r="H54" s="108">
         <v>2021.0</v>
       </c>
-      <c r="I54" s="93">
+      <c r="I54" s="109">
         <v>29200.0</v>
       </c>
-      <c r="J54" s="93">
+      <c r="J54" s="109">
         <v>168200.0</v>
       </c>
-      <c r="K54" s="94" t="s">
+      <c r="K54" s="110" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="4"/>
       <c r="B55" s="4"/>
       <c r="C55" s="4"/>
       <c r="D55" s="4"/>
       <c r="E55" s="4"/>
       <c r="F55" s="4"/>
     </row>
     <row r="56">
       <c r="A56" s="4"/>
       <c r="B56" s="4"/>
       <c r="C56" s="4"/>
       <c r="D56" s="4"/>
       <c r="E56" s="4"/>
       <c r="F56" s="4"/>
     </row>
     <row r="57">
       <c r="A57" s="4"/>
       <c r="B57" s="4"/>
       <c r="C57" s="4"/>
       <c r="D57" s="4"/>
       <c r="E57" s="4"/>
@@ -34031,151 +34053,151 @@
       <c r="I4" s="145"/>
       <c r="J4" s="145"/>
       <c r="K4" s="145"/>
       <c r="L4" s="145"/>
       <c r="M4" s="145"/>
       <c r="N4" s="145"/>
       <c r="O4" s="145"/>
       <c r="Q4" s="146"/>
     </row>
     <row r="5">
       <c r="B5" s="147" t="s">
         <v>203</v>
       </c>
       <c r="C5" s="148"/>
       <c r="E5" s="147" t="s">
         <v>204</v>
       </c>
       <c r="F5" s="148"/>
       <c r="H5" s="147" t="s">
         <v>205</v>
       </c>
       <c r="I5" s="148"/>
       <c r="K5" s="149" t="s">
         <v>206</v>
       </c>
-      <c r="L5" s="84"/>
-[...2 lines deleted...]
-      <c r="O5" s="85"/>
+      <c r="L5" s="85"/>
+      <c r="M5" s="85"/>
+      <c r="N5" s="85"/>
+      <c r="O5" s="86"/>
       <c r="Q5" s="146"/>
     </row>
     <row r="6">
       <c r="B6" s="150">
         <f>Emissions!B34</f>
         <v>29200</v>
       </c>
       <c r="C6" s="151" t="s">
         <v>97</v>
       </c>
       <c r="D6" s="152"/>
       <c r="E6" s="153">
         <v>5552221.0</v>
       </c>
       <c r="F6" s="151" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="G6" s="152"/>
       <c r="H6" s="150">
         <v>2021.0</v>
       </c>
       <c r="I6" s="154"/>
       <c r="Q6" s="146"/>
     </row>
     <row r="7" ht="9.75" customHeight="1">
       <c r="Q7" s="146"/>
     </row>
     <row r="8">
       <c r="B8" s="147" t="s">
         <v>118</v>
       </c>
       <c r="C8" s="148"/>
       <c r="E8" s="147" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="F8" s="148"/>
       <c r="H8" s="147" t="s">
         <v>17</v>
       </c>
       <c r="I8" s="148"/>
       <c r="Q8" s="146"/>
     </row>
     <row r="9">
       <c r="B9" s="155">
         <f>Emissions!B18</f>
         <v>31200</v>
       </c>
       <c r="C9" s="151" t="s">
         <v>97</v>
       </c>
       <c r="D9" s="152"/>
       <c r="E9" s="153">
         <v>3335581.0</v>
       </c>
       <c r="F9" s="151" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="G9" s="152"/>
       <c r="H9" s="150">
         <v>2030.0</v>
       </c>
       <c r="I9" s="154"/>
       <c r="Q9" s="146"/>
     </row>
     <row r="10" ht="10.5" customHeight="1">
       <c r="Q10" s="146"/>
     </row>
     <row r="11">
       <c r="B11" s="156" t="s">
         <v>207</v>
       </c>
       <c r="C11" s="148"/>
       <c r="E11" s="156" t="s">
         <v>208</v>
       </c>
       <c r="F11" s="148"/>
       <c r="H11" s="157" t="s">
         <v>209</v>
       </c>
       <c r="I11" s="148"/>
       <c r="Q11" s="146"/>
     </row>
     <row r="12">
       <c r="B12" s="155">
         <f>B9*(1-Settingsform!I3)</f>
         <v>21840</v>
       </c>
       <c r="C12" s="151" t="s">
         <v>97</v>
       </c>
       <c r="D12" s="39"/>
       <c r="E12" s="158">
         <f>E6*(1-Settingsform!I3)</f>
         <v>3886554.7</v>
       </c>
       <c r="F12" s="151" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
       <c r="G12" s="39"/>
       <c r="H12" s="150">
         <v>2030.0</v>
       </c>
       <c r="I12" s="154"/>
       <c r="Q12" s="146"/>
     </row>
     <row r="13">
       <c r="B13" s="159"/>
       <c r="C13" s="159"/>
       <c r="D13" s="39"/>
       <c r="E13" s="159"/>
       <c r="F13" s="159"/>
       <c r="G13" s="39"/>
       <c r="H13" s="160"/>
       <c r="I13" s="160"/>
       <c r="Q13" s="146"/>
     </row>
     <row r="14">
       <c r="B14" s="156" t="s">
         <v>210</v>
       </c>
       <c r="C14" s="148"/>
       <c r="E14" s="156" t="s">
@@ -34193,98 +34215,98 @@
         <f>(B6-B12)/B12</f>
         <v>0.336996337</v>
       </c>
       <c r="C15" s="154"/>
       <c r="D15" s="152"/>
       <c r="E15" s="161">
         <f>(E6-E12)/E12</f>
         <v>0.4285714286</v>
       </c>
       <c r="F15" s="154"/>
       <c r="G15" s="152"/>
       <c r="H15" s="162">
         <f>H9-H6</f>
         <v>9</v>
       </c>
       <c r="I15" s="154"/>
       <c r="Q15" s="146"/>
     </row>
     <row r="16" ht="9.75" customHeight="1">
       <c r="Q16" s="146"/>
     </row>
     <row r="17" ht="26.25" customHeight="1">
       <c r="B17" s="163" t="s">
         <v>213</v>
       </c>
-      <c r="C17" s="84"/>
-[...2 lines deleted...]
-      <c r="F17" s="85"/>
+      <c r="C17" s="85"/>
+      <c r="D17" s="85"/>
+      <c r="E17" s="85"/>
+      <c r="F17" s="86"/>
       <c r="H17" s="164" t="s">
         <v>193</v>
       </c>
       <c r="I17" s="148"/>
       <c r="Q17" s="146"/>
     </row>
     <row r="18" ht="31.5" customHeight="1">
       <c r="B18" s="165">
         <f>B6*40</f>
         <v>1168000</v>
       </c>
       <c r="C18" s="166"/>
       <c r="D18" s="166"/>
       <c r="E18" s="166"/>
       <c r="F18" s="148"/>
       <c r="H18" s="167">
         <v>40.0</v>
       </c>
       <c r="I18" s="154"/>
       <c r="Q18" s="146"/>
     </row>
     <row r="19" ht="9.75" customHeight="1">
       <c r="Q19" s="146"/>
     </row>
     <row r="20">
       <c r="Q20" s="146"/>
     </row>
     <row r="21">
       <c r="B21" s="163" t="s">
         <v>214</v>
       </c>
-      <c r="C21" s="84"/>
-[...11 lines deleted...]
-      <c r="O21" s="85"/>
+      <c r="C21" s="85"/>
+      <c r="D21" s="85"/>
+      <c r="E21" s="85"/>
+      <c r="F21" s="85"/>
+      <c r="G21" s="85"/>
+      <c r="H21" s="85"/>
+      <c r="I21" s="85"/>
+      <c r="J21" s="85"/>
+      <c r="K21" s="85"/>
+      <c r="L21" s="85"/>
+      <c r="M21" s="85"/>
+      <c r="N21" s="85"/>
+      <c r="O21" s="86"/>
       <c r="Q21" s="146"/>
     </row>
     <row r="22">
       <c r="Q22" s="146"/>
     </row>
     <row r="23">
       <c r="Q23" s="146"/>
     </row>
     <row r="24">
       <c r="Q24" s="146"/>
     </row>
     <row r="25">
       <c r="Q25" s="146"/>
     </row>
     <row r="26">
       <c r="Q26" s="146"/>
     </row>
     <row r="27">
       <c r="Q27" s="146"/>
     </row>
     <row r="28">
       <c r="Q28" s="146"/>
     </row>
     <row r="29">
       <c r="Q29" s="146"/>
@@ -34335,74 +34357,74 @@
       <c r="O39" s="148"/>
       <c r="Q39" s="146"/>
     </row>
     <row r="40" ht="21.75" customHeight="1">
       <c r="B40" s="168"/>
       <c r="E40" s="111" t="s">
         <v>216</v>
       </c>
       <c r="G40" s="152"/>
       <c r="H40" s="111">
         <v>2020.0</v>
       </c>
       <c r="J40" s="152"/>
       <c r="K40" s="111" t="s">
         <v>217</v>
       </c>
       <c r="M40" s="169"/>
       <c r="N40" s="111" t="s">
         <v>218</v>
       </c>
       <c r="O40" s="170"/>
       <c r="Q40" s="146"/>
     </row>
     <row r="41">
       <c r="B41" s="171" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E41" s="111" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="F41" s="111" t="s">
         <v>219</v>
       </c>
-      <c r="G41" s="77"/>
+      <c r="G41" s="78"/>
       <c r="H41" s="111" t="s">
         <v>220</v>
       </c>
       <c r="I41" s="111" t="s">
         <v>219</v>
       </c>
-      <c r="J41" s="77"/>
+      <c r="J41" s="78"/>
       <c r="K41" s="111" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="L41" s="111" t="s">
         <v>219</v>
       </c>
       <c r="N41" s="111" t="s">
-        <v>167</v>
+        <v>164</v>
       </c>
       <c r="O41" s="172" t="s">
         <v>219</v>
       </c>
       <c r="Q41" s="146"/>
     </row>
     <row r="42">
       <c r="B42" s="173" t="s">
         <v>221</v>
       </c>
       <c r="E42" s="4">
         <f t="array" ref="E42:E45">TRANSPOSE(Emissions!C18:F18)</f>
         <v>10000</v>
       </c>
       <c r="H42" s="4">
         <f t="array" ref="H42:H45">TRANSPOSE(Emissions!C33:F33)</f>
         <v>10000</v>
       </c>
       <c r="K42" s="4">
         <f t="array" ref="K42:K45">TRANSPOSE(Emissions!C34:F34)</f>
         <v>19000</v>
       </c>
       <c r="N42" s="4">
         <f>E42*(1-Settingsform!I$3)</f>
         <v>7000</v>
@@ -34517,84 +34539,84 @@
       <c r="B49" s="147" t="s">
         <v>222</v>
       </c>
       <c r="C49" s="166"/>
       <c r="D49" s="166"/>
       <c r="E49" s="166"/>
       <c r="F49" s="166"/>
       <c r="G49" s="166"/>
       <c r="H49" s="166"/>
       <c r="I49" s="166"/>
       <c r="J49" s="166"/>
       <c r="K49" s="166"/>
       <c r="L49" s="166"/>
       <c r="M49" s="166"/>
       <c r="N49" s="166"/>
       <c r="O49" s="148"/>
       <c r="Q49" s="146"/>
     </row>
     <row r="50" ht="24.75" customHeight="1">
       <c r="B50" s="179"/>
       <c r="C50" s="180"/>
       <c r="D50" s="180"/>
       <c r="E50" s="181" t="s">
         <v>205</v>
       </c>
-      <c r="F50" s="84"/>
+      <c r="F50" s="85"/>
       <c r="G50" s="182"/>
       <c r="H50" s="181" t="s">
         <v>223</v>
       </c>
-      <c r="I50" s="84"/>
+      <c r="I50" s="85"/>
       <c r="J50" s="182"/>
       <c r="K50" s="181" t="s">
         <v>132</v>
       </c>
-      <c r="L50" s="84"/>
+      <c r="L50" s="85"/>
       <c r="M50" s="180"/>
       <c r="N50" s="180"/>
       <c r="O50" s="183"/>
       <c r="Q50" s="146"/>
     </row>
     <row r="51">
       <c r="B51" s="171" t="s">
-        <v>166</v>
+        <v>163</v>
       </c>
       <c r="E51" s="111" t="s">
         <v>220</v>
       </c>
       <c r="F51" s="111" t="s">
         <v>219</v>
       </c>
-      <c r="G51" s="77"/>
+      <c r="G51" s="78"/>
       <c r="H51" s="111" t="s">
         <v>224</v>
       </c>
       <c r="I51" s="111" t="s">
         <v>219</v>
       </c>
-      <c r="J51" s="77"/>
+      <c r="J51" s="78"/>
       <c r="K51" s="111" t="s">
         <v>224</v>
       </c>
       <c r="L51" s="111" t="s">
         <v>219</v>
       </c>
       <c r="O51" s="174"/>
       <c r="Q51" s="146"/>
     </row>
     <row r="52">
       <c r="B52" s="173" t="s">
         <v>221</v>
       </c>
       <c r="E52" s="4">
         <f t="array" ref="E52:E55">TRANSPOSE(Emissions!C34:F34)</f>
         <v>19000</v>
       </c>
       <c r="H52" s="60">
         <f t="shared" ref="H52:H55" si="1">(K42-H42)/H42</f>
         <v>0.9</v>
       </c>
       <c r="K52" s="43">
         <f t="shared" ref="K52:K55" si="2">(E42-K42)/(E42-N42)</f>
         <v>-3</v>
       </c>
@@ -36846,51 +36868,51 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="21.25"/>
     <col customWidth="1" min="3" max="4" width="3.63"/>
     <col customWidth="1" min="5" max="5" width="22.38"/>
     <col customWidth="1" min="7" max="8" width="3.63"/>
     <col customWidth="1" min="9" max="9" width="24.38"/>
     <col customWidth="1" min="10" max="10" width="3.75"/>
     <col customWidth="1" min="11" max="11" width="7.63"/>
     <col customWidth="1" min="12" max="12" width="29.88"/>
     <col customWidth="1" min="18" max="18" width="14.63"/>
   </cols>
   <sheetData>
     <row r="2">
-      <c r="M2" s="96" t="str">
+      <c r="M2" s="87" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("(INDEX( FILTER(ActionForm!AA1:AA1000 , NOT( ISBLANK(ActionForm!AA1:AA1000 ) ) ) , ROWS( FILTER(ActionForm!AA1:AA1000 , NOT( ISBLANK(ActionForm!AA1:AA1000 ) ) ) ) ))"),"5287849456712913415")</f>
         <v>5287849456712913415</v>
       </c>
       <c r="P2" s="42">
         <f>'Times Series'!AA27</f>
         <v>35177.75377</v>
       </c>
       <c r="Q2" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("TO_TEXT(P2)"),"35178")</f>
         <v>35178</v>
       </c>
       <c r="R2" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("CONCATENATE(TO_TEXT('Times Series'!AA27),"" TCO2e"")"),"35178 TCO2e")</f>
         <v>35178 TCO2e</v>
       </c>
     </row>
     <row r="7" ht="35.25" customHeight="1">
       <c r="A7" s="128" t="s">
         <v>92</v>
       </c>
       <c r="B7" s="34"/>
       <c r="C7" s="34"/>
       <c r="D7" s="34"/>
       <c r="E7" s="34"/>
       <c r="F7" s="34"/>