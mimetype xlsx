--- v0 (2026-03-08)
+++ v1 (2026-04-27)
@@ -50,51 +50,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>FORMATO CONTROL MANUAL DE HORARIOS</t>
   </si>
   <si>
     <t>salariominimolegal.com</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>Logo</t>
   </si>
   <si>
     <t>Sucursal:</t>
   </si>
   <si>
     <t>Empleado:</t>
   </si>
   <si>
     <t>Mes:</t>
   </si>
   <si>
-    <t>Marzo</t>
+    <t>Abril</t>
   </si>
   <si>
     <t>Año:</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Día</t>
   </si>
   <si>
     <t>Ingreso (hh:mm)</t>
   </si>
   <si>
     <t>Salida (hh:mm)</t>
   </si>
   <si>
     <t>Descaso (mm)</t>
   </si>
   <si>
     <t>Total Trabajado</t>
   </si>
   <si>
     <t>Firma del Trabajador</t>
   </si>
@@ -808,51 +808,51 @@
       <c r="N4" s="11"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="4"/>
       <c r="K5" s="10"/>
       <c r="N5" s="11"/>
     </row>
     <row r="6">
       <c r="A6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="13">
         <f>IF($C$6="Enero",1, IF($C$6="Febrero",2, IF($C$6="Marzo",3, IF($C$6="Abril",4, IF($C$6="Mayo",5, IF($C$6="Junio",6, IF($C$6="Julio",7, IF($C$6="Agosto",8, IF($C$6="Septiembre",9, IF($C$6="Octubre",10, IF($C$6="Noviembre",11, IF($C$6="Diciembre",12, ""))))))))))))
 </f>
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="4"/>
       <c r="E6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="16">
         <f>YEAR(TODAY())</f>
         <v>2026</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="4"/>
       <c r="K6" s="17"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="N6" s="19"/>
     </row>
     <row r="8">
       <c r="A8" s="20" t="s">
         <v>9</v>
       </c>
@@ -898,716 +898,716 @@
       <c r="G9" s="23"/>
       <c r="H9" s="23"/>
       <c r="I9" s="24" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="24" t="s">
         <v>21</v>
       </c>
       <c r="L9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N9" s="24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="25">
         <f t="shared" ref="A10:A40" si="1">IF(AND(ROW()-9&lt;=DAY(DATE($F$6, $B$6+1, 0)), $C$6&lt;&gt;""), DATE($F$6, $B$6, ROW()-9), "")
 </f>
-        <v>46082</v>
+        <v>46113</v>
       </c>
       <c r="B10" s="26" t="str">
         <f t="shared" ref="B10:B40" si="2">PROPER(IF(A10&lt;&gt;"", TEXT(A10, "dddd"), ""))
 </f>
-        <v>Domingo</v>
+        <v>Miércoles</v>
       </c>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="28"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
     </row>
     <row r="11">
       <c r="A11" s="25">
         <f t="shared" si="1"/>
-        <v>46083</v>
+        <v>46114</v>
       </c>
       <c r="B11" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Jueves</v>
       </c>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="28"/>
       <c r="F11" s="29"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="27"/>
     </row>
     <row r="12">
       <c r="A12" s="25">
         <f t="shared" si="1"/>
-        <v>46084</v>
+        <v>46115</v>
       </c>
       <c r="B12" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Viernes</v>
       </c>
       <c r="C12" s="27"/>
       <c r="D12" s="27"/>
       <c r="E12" s="28"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="27"/>
     </row>
     <row r="13">
       <c r="A13" s="25">
         <f t="shared" si="1"/>
-        <v>46085</v>
+        <v>46116</v>
       </c>
       <c r="B13" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Sábado</v>
       </c>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="28"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="27"/>
     </row>
     <row r="14">
       <c r="A14" s="25">
         <f t="shared" si="1"/>
-        <v>46086</v>
+        <v>46117</v>
       </c>
       <c r="B14" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Domingo</v>
       </c>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="28"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
     </row>
     <row r="15">
       <c r="A15" s="25">
         <f t="shared" si="1"/>
-        <v>46087</v>
+        <v>46118</v>
       </c>
       <c r="B15" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Lunes</v>
       </c>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="28"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="27"/>
       <c r="N15" s="27"/>
     </row>
     <row r="16">
       <c r="A16" s="25">
         <f t="shared" si="1"/>
-        <v>46088</v>
+        <v>46119</v>
       </c>
       <c r="B16" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Martes</v>
       </c>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="28"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
     </row>
     <row r="17">
       <c r="A17" s="25">
         <f t="shared" si="1"/>
-        <v>46089</v>
+        <v>46120</v>
       </c>
       <c r="B17" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Miércoles</v>
       </c>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="28"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="N17" s="27"/>
     </row>
     <row r="18">
       <c r="A18" s="25">
         <f t="shared" si="1"/>
-        <v>46090</v>
+        <v>46121</v>
       </c>
       <c r="B18" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Jueves</v>
       </c>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="28"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="31"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="27"/>
       <c r="M18" s="27"/>
       <c r="N18" s="27"/>
     </row>
     <row r="19">
       <c r="A19" s="25">
         <f t="shared" si="1"/>
-        <v>46091</v>
+        <v>46122</v>
       </c>
       <c r="B19" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Viernes</v>
       </c>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="28"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="N19" s="27"/>
     </row>
     <row r="20">
       <c r="A20" s="25">
         <f t="shared" si="1"/>
-        <v>46092</v>
+        <v>46123</v>
       </c>
       <c r="B20" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Sábado</v>
       </c>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="28"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
     </row>
     <row r="21">
       <c r="A21" s="25">
         <f t="shared" si="1"/>
-        <v>46093</v>
+        <v>46124</v>
       </c>
       <c r="B21" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Domingo</v>
       </c>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="28"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22">
       <c r="A22" s="25">
         <f t="shared" si="1"/>
-        <v>46094</v>
+        <v>46125</v>
       </c>
       <c r="B22" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Lunes</v>
       </c>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="28"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23">
       <c r="A23" s="25">
         <f t="shared" si="1"/>
-        <v>46095</v>
+        <v>46126</v>
       </c>
       <c r="B23" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Martes</v>
       </c>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="28"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
     </row>
     <row r="24">
       <c r="A24" s="25">
         <f t="shared" si="1"/>
-        <v>46096</v>
+        <v>46127</v>
       </c>
       <c r="B24" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Miércoles</v>
       </c>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
     </row>
     <row r="25">
       <c r="A25" s="25">
         <f t="shared" si="1"/>
-        <v>46097</v>
+        <v>46128</v>
       </c>
       <c r="B25" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Jueves</v>
       </c>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="28"/>
       <c r="F25" s="29"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="27"/>
     </row>
     <row r="26">
       <c r="A26" s="25">
         <f t="shared" si="1"/>
-        <v>46098</v>
+        <v>46129</v>
       </c>
       <c r="B26" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Viernes</v>
       </c>
       <c r="C26" s="27"/>
       <c r="D26" s="27"/>
       <c r="E26" s="28"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
       <c r="N26" s="27"/>
     </row>
     <row r="27">
       <c r="A27" s="25">
         <f t="shared" si="1"/>
-        <v>46099</v>
+        <v>46130</v>
       </c>
       <c r="B27" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Sábado</v>
       </c>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="28"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="30"/>
       <c r="I27" s="31"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
       <c r="N27" s="27"/>
     </row>
     <row r="28">
       <c r="A28" s="25">
         <f t="shared" si="1"/>
-        <v>46100</v>
+        <v>46131</v>
       </c>
       <c r="B28" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Domingo</v>
       </c>
       <c r="C28" s="27"/>
       <c r="D28" s="27"/>
       <c r="E28" s="28"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="30"/>
       <c r="I28" s="31"/>
       <c r="J28" s="27"/>
       <c r="K28" s="27"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="27"/>
     </row>
     <row r="29">
       <c r="A29" s="25">
         <f t="shared" si="1"/>
-        <v>46101</v>
+        <v>46132</v>
       </c>
       <c r="B29" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Lunes</v>
       </c>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="E29" s="28"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
       <c r="H29" s="30"/>
       <c r="I29" s="31"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="27"/>
     </row>
     <row r="30">
       <c r="A30" s="25">
         <f t="shared" si="1"/>
-        <v>46102</v>
+        <v>46133</v>
       </c>
       <c r="B30" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Martes</v>
       </c>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="28"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="30"/>
       <c r="I30" s="31"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="27"/>
     </row>
     <row r="31">
       <c r="A31" s="25">
         <f t="shared" si="1"/>
-        <v>46103</v>
+        <v>46134</v>
       </c>
       <c r="B31" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Miércoles</v>
       </c>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="28"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
       <c r="H31" s="30"/>
       <c r="I31" s="31"/>
       <c r="J31" s="27"/>
       <c r="K31" s="27"/>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="N31" s="27"/>
     </row>
     <row r="32">
       <c r="A32" s="25">
         <f t="shared" si="1"/>
-        <v>46104</v>
+        <v>46135</v>
       </c>
       <c r="B32" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Jueves</v>
       </c>
       <c r="C32" s="27"/>
       <c r="D32" s="27"/>
       <c r="E32" s="28"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="30"/>
       <c r="I32" s="31"/>
       <c r="J32" s="27"/>
       <c r="K32" s="27"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="27"/>
     </row>
     <row r="33">
       <c r="A33" s="25">
         <f t="shared" si="1"/>
-        <v>46105</v>
+        <v>46136</v>
       </c>
       <c r="B33" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Viernes</v>
       </c>
       <c r="C33" s="27"/>
       <c r="D33" s="27"/>
       <c r="E33" s="28"/>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="30"/>
       <c r="I33" s="31"/>
       <c r="J33" s="27"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
       <c r="N33" s="27"/>
     </row>
     <row r="34">
       <c r="A34" s="25">
         <f t="shared" si="1"/>
-        <v>46106</v>
+        <v>46137</v>
       </c>
       <c r="B34" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Sábado</v>
       </c>
       <c r="C34" s="27"/>
       <c r="D34" s="27"/>
       <c r="E34" s="28"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="30"/>
       <c r="I34" s="31"/>
       <c r="J34" s="27"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="27"/>
       <c r="N34" s="27"/>
     </row>
     <row r="35">
       <c r="A35" s="25">
         <f t="shared" si="1"/>
-        <v>46107</v>
+        <v>46138</v>
       </c>
       <c r="B35" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Domingo</v>
       </c>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="28"/>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="30"/>
       <c r="I35" s="31"/>
       <c r="J35" s="27"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="27"/>
     </row>
     <row r="36">
       <c r="A36" s="25">
         <f t="shared" si="1"/>
-        <v>46108</v>
+        <v>46139</v>
       </c>
       <c r="B36" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Lunes</v>
       </c>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="28"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="30"/>
       <c r="I36" s="31"/>
       <c r="J36" s="27"/>
       <c r="K36" s="27"/>
       <c r="L36" s="27"/>
       <c r="M36" s="27"/>
       <c r="N36" s="27"/>
     </row>
     <row r="37">
       <c r="A37" s="25">
         <f t="shared" si="1"/>
-        <v>46109</v>
+        <v>46140</v>
       </c>
       <c r="B37" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Martes</v>
       </c>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="28"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="30"/>
       <c r="I37" s="31"/>
       <c r="J37" s="27"/>
       <c r="K37" s="27"/>
       <c r="L37" s="27"/>
       <c r="M37" s="27"/>
       <c r="N37" s="27"/>
     </row>
     <row r="38">
       <c r="A38" s="25">
         <f t="shared" si="1"/>
-        <v>46110</v>
+        <v>46141</v>
       </c>
       <c r="B38" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Miércoles</v>
       </c>
       <c r="C38" s="27"/>
       <c r="D38" s="27"/>
       <c r="E38" s="28"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="30"/>
       <c r="I38" s="31"/>
       <c r="J38" s="27"/>
       <c r="K38" s="27"/>
       <c r="L38" s="27"/>
       <c r="M38" s="27"/>
       <c r="N38" s="27"/>
     </row>
     <row r="39">
       <c r="A39" s="25">
         <f t="shared" si="1"/>
-        <v>46111</v>
+        <v>46142</v>
       </c>
       <c r="B39" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Jueves</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="27"/>
       <c r="E39" s="28"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="30"/>
       <c r="I39" s="31"/>
       <c r="J39" s="27"/>
       <c r="K39" s="27"/>
       <c r="L39" s="27"/>
       <c r="M39" s="27"/>
       <c r="N39" s="27"/>
     </row>
     <row r="40">
-      <c r="A40" s="32">
-[...1 lines deleted...]
-        <v>46112</v>
+      <c r="A40" s="32" t="str">
+        <f t="shared" si="1"/>
+        <v/>
       </c>
       <c r="B40" s="33" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v/>
       </c>
       <c r="C40" s="34"/>
       <c r="D40" s="34"/>
       <c r="E40" s="35"/>
       <c r="F40" s="29"/>
       <c r="G40" s="29"/>
       <c r="H40" s="36"/>
       <c r="I40" s="34"/>
       <c r="J40" s="34"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
       <c r="N40" s="34"/>
     </row>
     <row r="41">
       <c r="A41" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="38"/>
       <c r="C41" s="38"/>
       <c r="D41" s="39"/>
       <c r="E41" s="40"/>
       <c r="F41" s="40"/>
       <c r="G41" s="40"/>
       <c r="H41" s="40"/>