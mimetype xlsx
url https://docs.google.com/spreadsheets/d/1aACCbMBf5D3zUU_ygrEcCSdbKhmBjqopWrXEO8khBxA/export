--- v1 (2026-04-27)
+++ v2 (2026-06-14)
@@ -50,51 +50,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>FORMATO CONTROL MANUAL DE HORARIOS</t>
   </si>
   <si>
     <t>salariominimolegal.com</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>Logo</t>
   </si>
   <si>
     <t>Sucursal:</t>
   </si>
   <si>
     <t>Empleado:</t>
   </si>
   <si>
     <t>Mes:</t>
   </si>
   <si>
-    <t>Abril</t>
+    <t>Junio</t>
   </si>
   <si>
     <t>Año:</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Día</t>
   </si>
   <si>
     <t>Ingreso (hh:mm)</t>
   </si>
   <si>
     <t>Salida (hh:mm)</t>
   </si>
   <si>
     <t>Descaso (mm)</t>
   </si>
   <si>
     <t>Total Trabajado</t>
   </si>
   <si>
     <t>Firma del Trabajador</t>
   </si>
@@ -808,51 +808,51 @@
       <c r="N4" s="11"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="4"/>
       <c r="K5" s="10"/>
       <c r="N5" s="11"/>
     </row>
     <row r="6">
       <c r="A6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="13">
         <f>IF($C$6="Enero",1, IF($C$6="Febrero",2, IF($C$6="Marzo",3, IF($C$6="Abril",4, IF($C$6="Mayo",5, IF($C$6="Junio",6, IF($C$6="Julio",7, IF($C$6="Agosto",8, IF($C$6="Septiembre",9, IF($C$6="Octubre",10, IF($C$6="Noviembre",11, IF($C$6="Diciembre",12, ""))))))))))))
 </f>
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="4"/>
       <c r="E6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="16">
         <f>YEAR(TODAY())</f>
         <v>2026</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="4"/>
       <c r="K6" s="17"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="N6" s="19"/>
     </row>
     <row r="8">
       <c r="A8" s="20" t="s">
         <v>9</v>
       </c>
@@ -898,694 +898,694 @@
       <c r="G9" s="23"/>
       <c r="H9" s="23"/>
       <c r="I9" s="24" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="24" t="s">
         <v>21</v>
       </c>
       <c r="L9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N9" s="24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="25">
         <f t="shared" ref="A10:A40" si="1">IF(AND(ROW()-9&lt;=DAY(DATE($F$6, $B$6+1, 0)), $C$6&lt;&gt;""), DATE($F$6, $B$6, ROW()-9), "")
 </f>
-        <v>46113</v>
+        <v>46174</v>
       </c>
       <c r="B10" s="26" t="str">
         <f t="shared" ref="B10:B40" si="2">PROPER(IF(A10&lt;&gt;"", TEXT(A10, "dddd"), ""))
 </f>
-        <v>Miércoles</v>
+        <v>Lunes</v>
       </c>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="28"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
     </row>
     <row r="11">
       <c r="A11" s="25">
         <f t="shared" si="1"/>
-        <v>46114</v>
+        <v>46175</v>
       </c>
       <c r="B11" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Martes</v>
       </c>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="28"/>
       <c r="F11" s="29"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="27"/>
     </row>
     <row r="12">
       <c r="A12" s="25">
         <f t="shared" si="1"/>
-        <v>46115</v>
+        <v>46176</v>
       </c>
       <c r="B12" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Miércoles</v>
       </c>
       <c r="C12" s="27"/>
       <c r="D12" s="27"/>
       <c r="E12" s="28"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="27"/>
     </row>
     <row r="13">
       <c r="A13" s="25">
         <f t="shared" si="1"/>
-        <v>46116</v>
+        <v>46177</v>
       </c>
       <c r="B13" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Jueves</v>
       </c>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="28"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="27"/>
     </row>
     <row r="14">
       <c r="A14" s="25">
         <f t="shared" si="1"/>
-        <v>46117</v>
+        <v>46178</v>
       </c>
       <c r="B14" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Viernes</v>
       </c>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="28"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
     </row>
     <row r="15">
       <c r="A15" s="25">
         <f t="shared" si="1"/>
-        <v>46118</v>
+        <v>46179</v>
       </c>
       <c r="B15" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Sábado</v>
       </c>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="28"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="27"/>
       <c r="N15" s="27"/>
     </row>
     <row r="16">
       <c r="A16" s="25">
         <f t="shared" si="1"/>
-        <v>46119</v>
+        <v>46180</v>
       </c>
       <c r="B16" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Domingo</v>
       </c>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="28"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
     </row>
     <row r="17">
       <c r="A17" s="25">
         <f t="shared" si="1"/>
-        <v>46120</v>
+        <v>46181</v>
       </c>
       <c r="B17" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Lunes</v>
       </c>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="28"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="N17" s="27"/>
     </row>
     <row r="18">
       <c r="A18" s="25">
         <f t="shared" si="1"/>
-        <v>46121</v>
+        <v>46182</v>
       </c>
       <c r="B18" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Martes</v>
       </c>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="28"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="31"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="27"/>
       <c r="M18" s="27"/>
       <c r="N18" s="27"/>
     </row>
     <row r="19">
       <c r="A19" s="25">
         <f t="shared" si="1"/>
-        <v>46122</v>
+        <v>46183</v>
       </c>
       <c r="B19" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Miércoles</v>
       </c>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="28"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="N19" s="27"/>
     </row>
     <row r="20">
       <c r="A20" s="25">
         <f t="shared" si="1"/>
-        <v>46123</v>
+        <v>46184</v>
       </c>
       <c r="B20" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Jueves</v>
       </c>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="28"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
     </row>
     <row r="21">
       <c r="A21" s="25">
         <f t="shared" si="1"/>
-        <v>46124</v>
+        <v>46185</v>
       </c>
       <c r="B21" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Viernes</v>
       </c>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="28"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22">
       <c r="A22" s="25">
         <f t="shared" si="1"/>
-        <v>46125</v>
+        <v>46186</v>
       </c>
       <c r="B22" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Sábado</v>
       </c>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="28"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23">
       <c r="A23" s="25">
         <f t="shared" si="1"/>
-        <v>46126</v>
+        <v>46187</v>
       </c>
       <c r="B23" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Domingo</v>
       </c>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="28"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
     </row>
     <row r="24">
       <c r="A24" s="25">
         <f t="shared" si="1"/>
-        <v>46127</v>
+        <v>46188</v>
       </c>
       <c r="B24" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Lunes</v>
       </c>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
     </row>
     <row r="25">
       <c r="A25" s="25">
         <f t="shared" si="1"/>
-        <v>46128</v>
+        <v>46189</v>
       </c>
       <c r="B25" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Martes</v>
       </c>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="28"/>
       <c r="F25" s="29"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="27"/>
     </row>
     <row r="26">
       <c r="A26" s="25">
         <f t="shared" si="1"/>
-        <v>46129</v>
+        <v>46190</v>
       </c>
       <c r="B26" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Miércoles</v>
       </c>
       <c r="C26" s="27"/>
       <c r="D26" s="27"/>
       <c r="E26" s="28"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
       <c r="N26" s="27"/>
     </row>
     <row r="27">
       <c r="A27" s="25">
         <f t="shared" si="1"/>
-        <v>46130</v>
+        <v>46191</v>
       </c>
       <c r="B27" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Jueves</v>
       </c>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="28"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="30"/>
       <c r="I27" s="31"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
       <c r="N27" s="27"/>
     </row>
     <row r="28">
       <c r="A28" s="25">
         <f t="shared" si="1"/>
-        <v>46131</v>
+        <v>46192</v>
       </c>
       <c r="B28" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Viernes</v>
       </c>
       <c r="C28" s="27"/>
       <c r="D28" s="27"/>
       <c r="E28" s="28"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="30"/>
       <c r="I28" s="31"/>
       <c r="J28" s="27"/>
       <c r="K28" s="27"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="27"/>
     </row>
     <row r="29">
       <c r="A29" s="25">
         <f t="shared" si="1"/>
-        <v>46132</v>
+        <v>46193</v>
       </c>
       <c r="B29" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Sábado</v>
       </c>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="E29" s="28"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
       <c r="H29" s="30"/>
       <c r="I29" s="31"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="27"/>
     </row>
     <row r="30">
       <c r="A30" s="25">
         <f t="shared" si="1"/>
-        <v>46133</v>
+        <v>46194</v>
       </c>
       <c r="B30" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Domingo</v>
       </c>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="28"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="30"/>
       <c r="I30" s="31"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="27"/>
     </row>
     <row r="31">
       <c r="A31" s="25">
         <f t="shared" si="1"/>
-        <v>46134</v>
+        <v>46195</v>
       </c>
       <c r="B31" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Lunes</v>
       </c>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="28"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
       <c r="H31" s="30"/>
       <c r="I31" s="31"/>
       <c r="J31" s="27"/>
       <c r="K31" s="27"/>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="N31" s="27"/>
     </row>
     <row r="32">
       <c r="A32" s="25">
         <f t="shared" si="1"/>
-        <v>46135</v>
+        <v>46196</v>
       </c>
       <c r="B32" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Martes</v>
       </c>
       <c r="C32" s="27"/>
       <c r="D32" s="27"/>
       <c r="E32" s="28"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="30"/>
       <c r="I32" s="31"/>
       <c r="J32" s="27"/>
       <c r="K32" s="27"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="27"/>
     </row>
     <row r="33">
       <c r="A33" s="25">
         <f t="shared" si="1"/>
-        <v>46136</v>
+        <v>46197</v>
       </c>
       <c r="B33" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Miércoles</v>
       </c>
       <c r="C33" s="27"/>
       <c r="D33" s="27"/>
       <c r="E33" s="28"/>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="30"/>
       <c r="I33" s="31"/>
       <c r="J33" s="27"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
       <c r="N33" s="27"/>
     </row>
     <row r="34">
       <c r="A34" s="25">
         <f t="shared" si="1"/>
-        <v>46137</v>
+        <v>46198</v>
       </c>
       <c r="B34" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Jueves</v>
       </c>
       <c r="C34" s="27"/>
       <c r="D34" s="27"/>
       <c r="E34" s="28"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="30"/>
       <c r="I34" s="31"/>
       <c r="J34" s="27"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="27"/>
       <c r="N34" s="27"/>
     </row>
     <row r="35">
       <c r="A35" s="25">
         <f t="shared" si="1"/>
-        <v>46138</v>
+        <v>46199</v>
       </c>
       <c r="B35" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Viernes</v>
       </c>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="28"/>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="30"/>
       <c r="I35" s="31"/>
       <c r="J35" s="27"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="27"/>
     </row>
     <row r="36">
       <c r="A36" s="25">
         <f t="shared" si="1"/>
-        <v>46139</v>
+        <v>46200</v>
       </c>
       <c r="B36" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Sábado</v>
       </c>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="28"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="30"/>
       <c r="I36" s="31"/>
       <c r="J36" s="27"/>
       <c r="K36" s="27"/>
       <c r="L36" s="27"/>
       <c r="M36" s="27"/>
       <c r="N36" s="27"/>
     </row>
     <row r="37">
       <c r="A37" s="25">
         <f t="shared" si="1"/>
-        <v>46140</v>
+        <v>46201</v>
       </c>
       <c r="B37" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Domingo</v>
       </c>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="28"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="30"/>
       <c r="I37" s="31"/>
       <c r="J37" s="27"/>
       <c r="K37" s="27"/>
       <c r="L37" s="27"/>
       <c r="M37" s="27"/>
       <c r="N37" s="27"/>
     </row>
     <row r="38">
       <c r="A38" s="25">
         <f t="shared" si="1"/>
-        <v>46141</v>
+        <v>46202</v>
       </c>
       <c r="B38" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Lunes</v>
       </c>
       <c r="C38" s="27"/>
       <c r="D38" s="27"/>
       <c r="E38" s="28"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="30"/>
       <c r="I38" s="31"/>
       <c r="J38" s="27"/>
       <c r="K38" s="27"/>
       <c r="L38" s="27"/>
       <c r="M38" s="27"/>
       <c r="N38" s="27"/>
     </row>
     <row r="39">
       <c r="A39" s="25">
         <f t="shared" si="1"/>
-        <v>46142</v>
+        <v>46203</v>
       </c>
       <c r="B39" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Martes</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="27"/>
       <c r="E39" s="28"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="30"/>
       <c r="I39" s="31"/>
       <c r="J39" s="27"/>
       <c r="K39" s="27"/>
       <c r="L39" s="27"/>
       <c r="M39" s="27"/>
       <c r="N39" s="27"/>
     </row>
     <row r="40">
       <c r="A40" s="32" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="B40" s="33" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="C40" s="34"/>
       <c r="D40" s="34"/>