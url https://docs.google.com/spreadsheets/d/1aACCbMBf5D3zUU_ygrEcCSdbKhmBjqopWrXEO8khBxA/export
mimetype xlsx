--- v2 (2026-06-14)
+++ v3 (2026-07-27)
@@ -50,51 +50,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>FORMATO CONTROL MANUAL DE HORARIOS</t>
   </si>
   <si>
     <t>salariominimolegal.com</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>Logo</t>
   </si>
   <si>
     <t>Sucursal:</t>
   </si>
   <si>
     <t>Empleado:</t>
   </si>
   <si>
     <t>Mes:</t>
   </si>
   <si>
-    <t>Junio</t>
+    <t>Julio</t>
   </si>
   <si>
     <t>Año:</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Día</t>
   </si>
   <si>
     <t>Ingreso (hh:mm)</t>
   </si>
   <si>
     <t>Salida (hh:mm)</t>
   </si>
   <si>
     <t>Descaso (mm)</t>
   </si>
   <si>
     <t>Total Trabajado</t>
   </si>
   <si>
     <t>Firma del Trabajador</t>
   </si>
@@ -808,51 +808,51 @@
       <c r="N4" s="11"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="4"/>
       <c r="K5" s="10"/>
       <c r="N5" s="11"/>
     </row>
     <row r="6">
       <c r="A6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="13">
         <f>IF($C$6="Enero",1, IF($C$6="Febrero",2, IF($C$6="Marzo",3, IF($C$6="Abril",4, IF($C$6="Mayo",5, IF($C$6="Junio",6, IF($C$6="Julio",7, IF($C$6="Agosto",8, IF($C$6="Septiembre",9, IF($C$6="Octubre",10, IF($C$6="Noviembre",11, IF($C$6="Diciembre",12, ""))))))))))))
 </f>
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="4"/>
       <c r="E6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="16">
         <f>YEAR(TODAY())</f>
         <v>2026</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="4"/>
       <c r="K6" s="17"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="N6" s="19"/>
     </row>
     <row r="8">
       <c r="A8" s="20" t="s">
         <v>9</v>
       </c>
@@ -898,716 +898,716 @@
       <c r="G9" s="23"/>
       <c r="H9" s="23"/>
       <c r="I9" s="24" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="24" t="s">
         <v>21</v>
       </c>
       <c r="L9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N9" s="24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="25">
         <f t="shared" ref="A10:A40" si="1">IF(AND(ROW()-9&lt;=DAY(DATE($F$6, $B$6+1, 0)), $C$6&lt;&gt;""), DATE($F$6, $B$6, ROW()-9), "")
 </f>
-        <v>46174</v>
+        <v>46204</v>
       </c>
       <c r="B10" s="26" t="str">
         <f t="shared" ref="B10:B40" si="2">PROPER(IF(A10&lt;&gt;"", TEXT(A10, "dddd"), ""))
 </f>
-        <v>Lunes</v>
+        <v>Miércoles</v>
       </c>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="28"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
     </row>
     <row r="11">
       <c r="A11" s="25">
         <f t="shared" si="1"/>
-        <v>46175</v>
+        <v>46205</v>
       </c>
       <c r="B11" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Jueves</v>
       </c>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="28"/>
       <c r="F11" s="29"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="27"/>
     </row>
     <row r="12">
       <c r="A12" s="25">
         <f t="shared" si="1"/>
-        <v>46176</v>
+        <v>46206</v>
       </c>
       <c r="B12" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Viernes</v>
       </c>
       <c r="C12" s="27"/>
       <c r="D12" s="27"/>
       <c r="E12" s="28"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="27"/>
     </row>
     <row r="13">
       <c r="A13" s="25">
         <f t="shared" si="1"/>
-        <v>46177</v>
+        <v>46207</v>
       </c>
       <c r="B13" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Sábado</v>
       </c>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="28"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="27"/>
     </row>
     <row r="14">
       <c r="A14" s="25">
         <f t="shared" si="1"/>
-        <v>46178</v>
+        <v>46208</v>
       </c>
       <c r="B14" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Domingo</v>
       </c>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="28"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
     </row>
     <row r="15">
       <c r="A15" s="25">
         <f t="shared" si="1"/>
-        <v>46179</v>
+        <v>46209</v>
       </c>
       <c r="B15" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Lunes</v>
       </c>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="28"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="27"/>
       <c r="N15" s="27"/>
     </row>
     <row r="16">
       <c r="A16" s="25">
         <f t="shared" si="1"/>
-        <v>46180</v>
+        <v>46210</v>
       </c>
       <c r="B16" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Martes</v>
       </c>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="28"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
     </row>
     <row r="17">
       <c r="A17" s="25">
         <f t="shared" si="1"/>
-        <v>46181</v>
+        <v>46211</v>
       </c>
       <c r="B17" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Miércoles</v>
       </c>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="28"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="N17" s="27"/>
     </row>
     <row r="18">
       <c r="A18" s="25">
         <f t="shared" si="1"/>
-        <v>46182</v>
+        <v>46212</v>
       </c>
       <c r="B18" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Jueves</v>
       </c>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="28"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="31"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="27"/>
       <c r="M18" s="27"/>
       <c r="N18" s="27"/>
     </row>
     <row r="19">
       <c r="A19" s="25">
         <f t="shared" si="1"/>
-        <v>46183</v>
+        <v>46213</v>
       </c>
       <c r="B19" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Viernes</v>
       </c>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="28"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="N19" s="27"/>
     </row>
     <row r="20">
       <c r="A20" s="25">
         <f t="shared" si="1"/>
-        <v>46184</v>
+        <v>46214</v>
       </c>
       <c r="B20" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Sábado</v>
       </c>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="28"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
     </row>
     <row r="21">
       <c r="A21" s="25">
         <f t="shared" si="1"/>
-        <v>46185</v>
+        <v>46215</v>
       </c>
       <c r="B21" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Domingo</v>
       </c>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="28"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22">
       <c r="A22" s="25">
         <f t="shared" si="1"/>
-        <v>46186</v>
+        <v>46216</v>
       </c>
       <c r="B22" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Lunes</v>
       </c>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="28"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23">
       <c r="A23" s="25">
         <f t="shared" si="1"/>
-        <v>46187</v>
+        <v>46217</v>
       </c>
       <c r="B23" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Martes</v>
       </c>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="28"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
     </row>
     <row r="24">
       <c r="A24" s="25">
         <f t="shared" si="1"/>
-        <v>46188</v>
+        <v>46218</v>
       </c>
       <c r="B24" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Miércoles</v>
       </c>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
     </row>
     <row r="25">
       <c r="A25" s="25">
         <f t="shared" si="1"/>
-        <v>46189</v>
+        <v>46219</v>
       </c>
       <c r="B25" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Jueves</v>
       </c>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="28"/>
       <c r="F25" s="29"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="27"/>
     </row>
     <row r="26">
       <c r="A26" s="25">
         <f t="shared" si="1"/>
-        <v>46190</v>
+        <v>46220</v>
       </c>
       <c r="B26" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Viernes</v>
       </c>
       <c r="C26" s="27"/>
       <c r="D26" s="27"/>
       <c r="E26" s="28"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
       <c r="N26" s="27"/>
     </row>
     <row r="27">
       <c r="A27" s="25">
         <f t="shared" si="1"/>
-        <v>46191</v>
+        <v>46221</v>
       </c>
       <c r="B27" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Sábado</v>
       </c>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="28"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="30"/>
       <c r="I27" s="31"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
       <c r="N27" s="27"/>
     </row>
     <row r="28">
       <c r="A28" s="25">
         <f t="shared" si="1"/>
-        <v>46192</v>
+        <v>46222</v>
       </c>
       <c r="B28" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Domingo</v>
       </c>
       <c r="C28" s="27"/>
       <c r="D28" s="27"/>
       <c r="E28" s="28"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="30"/>
       <c r="I28" s="31"/>
       <c r="J28" s="27"/>
       <c r="K28" s="27"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="27"/>
     </row>
     <row r="29">
       <c r="A29" s="25">
         <f t="shared" si="1"/>
-        <v>46193</v>
+        <v>46223</v>
       </c>
       <c r="B29" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Lunes</v>
       </c>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="E29" s="28"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
       <c r="H29" s="30"/>
       <c r="I29" s="31"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="27"/>
     </row>
     <row r="30">
       <c r="A30" s="25">
         <f t="shared" si="1"/>
-        <v>46194</v>
+        <v>46224</v>
       </c>
       <c r="B30" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Martes</v>
       </c>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="28"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="30"/>
       <c r="I30" s="31"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="27"/>
     </row>
     <row r="31">
       <c r="A31" s="25">
         <f t="shared" si="1"/>
-        <v>46195</v>
+        <v>46225</v>
       </c>
       <c r="B31" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Miércoles</v>
       </c>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="28"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
       <c r="H31" s="30"/>
       <c r="I31" s="31"/>
       <c r="J31" s="27"/>
       <c r="K31" s="27"/>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="N31" s="27"/>
     </row>
     <row r="32">
       <c r="A32" s="25">
         <f t="shared" si="1"/>
-        <v>46196</v>
+        <v>46226</v>
       </c>
       <c r="B32" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Jueves</v>
       </c>
       <c r="C32" s="27"/>
       <c r="D32" s="27"/>
       <c r="E32" s="28"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="30"/>
       <c r="I32" s="31"/>
       <c r="J32" s="27"/>
       <c r="K32" s="27"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="27"/>
     </row>
     <row r="33">
       <c r="A33" s="25">
         <f t="shared" si="1"/>
-        <v>46197</v>
+        <v>46227</v>
       </c>
       <c r="B33" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Viernes</v>
       </c>
       <c r="C33" s="27"/>
       <c r="D33" s="27"/>
       <c r="E33" s="28"/>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="30"/>
       <c r="I33" s="31"/>
       <c r="J33" s="27"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
       <c r="N33" s="27"/>
     </row>
     <row r="34">
       <c r="A34" s="25">
         <f t="shared" si="1"/>
-        <v>46198</v>
+        <v>46228</v>
       </c>
       <c r="B34" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Sábado</v>
       </c>
       <c r="C34" s="27"/>
       <c r="D34" s="27"/>
       <c r="E34" s="28"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="30"/>
       <c r="I34" s="31"/>
       <c r="J34" s="27"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="27"/>
       <c r="N34" s="27"/>
     </row>
     <row r="35">
       <c r="A35" s="25">
         <f t="shared" si="1"/>
-        <v>46199</v>
+        <v>46229</v>
       </c>
       <c r="B35" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Domingo</v>
       </c>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="28"/>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="30"/>
       <c r="I35" s="31"/>
       <c r="J35" s="27"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="27"/>
     </row>
     <row r="36">
       <c r="A36" s="25">
         <f t="shared" si="1"/>
-        <v>46200</v>
+        <v>46230</v>
       </c>
       <c r="B36" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Lunes</v>
       </c>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="28"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="30"/>
       <c r="I36" s="31"/>
       <c r="J36" s="27"/>
       <c r="K36" s="27"/>
       <c r="L36" s="27"/>
       <c r="M36" s="27"/>
       <c r="N36" s="27"/>
     </row>
     <row r="37">
       <c r="A37" s="25">
         <f t="shared" si="1"/>
-        <v>46201</v>
+        <v>46231</v>
       </c>
       <c r="B37" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Martes</v>
       </c>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="28"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="30"/>
       <c r="I37" s="31"/>
       <c r="J37" s="27"/>
       <c r="K37" s="27"/>
       <c r="L37" s="27"/>
       <c r="M37" s="27"/>
       <c r="N37" s="27"/>
     </row>
     <row r="38">
       <c r="A38" s="25">
         <f t="shared" si="1"/>
-        <v>46202</v>
+        <v>46232</v>
       </c>
       <c r="B38" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Miércoles</v>
       </c>
       <c r="C38" s="27"/>
       <c r="D38" s="27"/>
       <c r="E38" s="28"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="30"/>
       <c r="I38" s="31"/>
       <c r="J38" s="27"/>
       <c r="K38" s="27"/>
       <c r="L38" s="27"/>
       <c r="M38" s="27"/>
       <c r="N38" s="27"/>
     </row>
     <row r="39">
       <c r="A39" s="25">
         <f t="shared" si="1"/>
-        <v>46203</v>
+        <v>46233</v>
       </c>
       <c r="B39" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Jueves</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="27"/>
       <c r="E39" s="28"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="30"/>
       <c r="I39" s="31"/>
       <c r="J39" s="27"/>
       <c r="K39" s="27"/>
       <c r="L39" s="27"/>
       <c r="M39" s="27"/>
       <c r="N39" s="27"/>
     </row>
     <row r="40">
-      <c r="A40" s="32" t="str">
-[...1 lines deleted...]
-        <v/>
+      <c r="A40" s="32">
+        <f t="shared" si="1"/>
+        <v>46234</v>
       </c>
       <c r="B40" s="33" t="str">
         <f t="shared" si="2"/>
-        <v/>
+        <v>Viernes</v>
       </c>
       <c r="C40" s="34"/>
       <c r="D40" s="34"/>
       <c r="E40" s="35"/>
       <c r="F40" s="29"/>
       <c r="G40" s="29"/>
       <c r="H40" s="36"/>
       <c r="I40" s="34"/>
       <c r="J40" s="34"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
       <c r="N40" s="34"/>
     </row>
     <row r="41">
       <c r="A41" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="38"/>
       <c r="C41" s="38"/>
       <c r="D41" s="39"/>
       <c r="E41" s="40"/>
       <c r="F41" s="40"/>
       <c r="G41" s="40"/>
       <c r="H41" s="40"/>