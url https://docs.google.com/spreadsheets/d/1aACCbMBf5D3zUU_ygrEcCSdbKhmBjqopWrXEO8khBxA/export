--- v3 (2026-07-27)
+++ v4 (2026-09-10)
@@ -50,51 +50,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="30">
   <si>
     <t>FORMATO CONTROL MANUAL DE HORARIOS</t>
   </si>
   <si>
     <t>salariominimolegal.com</t>
   </si>
   <si>
     <t>Empresa:</t>
   </si>
   <si>
     <t>Logo</t>
   </si>
   <si>
     <t>Sucursal:</t>
   </si>
   <si>
     <t>Empleado:</t>
   </si>
   <si>
     <t>Mes:</t>
   </si>
   <si>
-    <t>Julio</t>
+    <t>Septiembre</t>
   </si>
   <si>
     <t>Año:</t>
   </si>
   <si>
     <t>Fecha</t>
   </si>
   <si>
     <t>Día</t>
   </si>
   <si>
     <t>Ingreso (hh:mm)</t>
   </si>
   <si>
     <t>Salida (hh:mm)</t>
   </si>
   <si>
     <t>Descaso (mm)</t>
   </si>
   <si>
     <t>Total Trabajado</t>
   </si>
   <si>
     <t>Firma del Trabajador</t>
   </si>
@@ -808,51 +808,51 @@
       <c r="N4" s="11"/>
     </row>
     <row r="5">
       <c r="A5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="4"/>
       <c r="C5" s="5"/>
       <c r="D5" s="6"/>
       <c r="E5" s="6"/>
       <c r="F5" s="6"/>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="6"/>
       <c r="J5" s="4"/>
       <c r="K5" s="10"/>
       <c r="N5" s="11"/>
     </row>
     <row r="6">
       <c r="A6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="13">
         <f>IF($C$6="Enero",1, IF($C$6="Febrero",2, IF($C$6="Marzo",3, IF($C$6="Abril",4, IF($C$6="Mayo",5, IF($C$6="Junio",6, IF($C$6="Julio",7, IF($C$6="Agosto",8, IF($C$6="Septiembre",9, IF($C$6="Octubre",10, IF($C$6="Noviembre",11, IF($C$6="Diciembre",12, ""))))))))))))
 </f>
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="4"/>
       <c r="E6" s="15" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="16">
         <f>YEAR(TODAY())</f>
         <v>2026</v>
       </c>
       <c r="G6" s="6"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="4"/>
       <c r="K6" s="17"/>
       <c r="L6" s="18"/>
       <c r="M6" s="18"/>
       <c r="N6" s="19"/>
     </row>
     <row r="8">
       <c r="A8" s="20" t="s">
         <v>9</v>
       </c>
@@ -898,716 +898,716 @@
       <c r="G9" s="23"/>
       <c r="H9" s="23"/>
       <c r="I9" s="24" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="24" t="s">
         <v>20</v>
       </c>
       <c r="K9" s="24" t="s">
         <v>21</v>
       </c>
       <c r="L9" s="24" t="s">
         <v>22</v>
       </c>
       <c r="M9" s="24" t="s">
         <v>23</v>
       </c>
       <c r="N9" s="24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="25">
         <f t="shared" ref="A10:A40" si="1">IF(AND(ROW()-9&lt;=DAY(DATE($F$6, $B$6+1, 0)), $C$6&lt;&gt;""), DATE($F$6, $B$6, ROW()-9), "")
 </f>
-        <v>46204</v>
+        <v>46266</v>
       </c>
       <c r="B10" s="26" t="str">
         <f t="shared" ref="B10:B40" si="2">PROPER(IF(A10&lt;&gt;"", TEXT(A10, "dddd"), ""))
 </f>
-        <v>Miércoles</v>
+        <v>Martes</v>
       </c>
       <c r="C10" s="27"/>
       <c r="D10" s="27"/>
       <c r="E10" s="28"/>
       <c r="F10" s="29"/>
       <c r="G10" s="29"/>
       <c r="H10" s="30"/>
       <c r="I10" s="31"/>
       <c r="J10" s="27"/>
       <c r="K10" s="27"/>
       <c r="L10" s="27"/>
       <c r="M10" s="27"/>
       <c r="N10" s="27"/>
     </row>
     <row r="11">
       <c r="A11" s="25">
         <f t="shared" si="1"/>
-        <v>46205</v>
+        <v>46267</v>
       </c>
       <c r="B11" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Miércoles</v>
       </c>
       <c r="C11" s="27"/>
       <c r="D11" s="27"/>
       <c r="E11" s="28"/>
       <c r="F11" s="29"/>
       <c r="G11" s="29"/>
       <c r="H11" s="30"/>
       <c r="I11" s="31"/>
       <c r="J11" s="27"/>
       <c r="K11" s="27"/>
       <c r="L11" s="27"/>
       <c r="M11" s="27"/>
       <c r="N11" s="27"/>
     </row>
     <row r="12">
       <c r="A12" s="25">
         <f t="shared" si="1"/>
-        <v>46206</v>
+        <v>46268</v>
       </c>
       <c r="B12" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Jueves</v>
       </c>
       <c r="C12" s="27"/>
       <c r="D12" s="27"/>
       <c r="E12" s="28"/>
       <c r="F12" s="29"/>
       <c r="G12" s="29"/>
       <c r="H12" s="30"/>
       <c r="I12" s="31"/>
       <c r="J12" s="27"/>
       <c r="K12" s="27"/>
       <c r="L12" s="27"/>
       <c r="M12" s="27"/>
       <c r="N12" s="27"/>
     </row>
     <row r="13">
       <c r="A13" s="25">
         <f t="shared" si="1"/>
-        <v>46207</v>
+        <v>46269</v>
       </c>
       <c r="B13" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Viernes</v>
       </c>
       <c r="C13" s="27"/>
       <c r="D13" s="27"/>
       <c r="E13" s="28"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
       <c r="H13" s="30"/>
       <c r="I13" s="31"/>
       <c r="J13" s="27"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="27"/>
     </row>
     <row r="14">
       <c r="A14" s="25">
         <f t="shared" si="1"/>
-        <v>46208</v>
+        <v>46270</v>
       </c>
       <c r="B14" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Sábado</v>
       </c>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="28"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
       <c r="H14" s="30"/>
       <c r="I14" s="31"/>
       <c r="J14" s="27"/>
       <c r="K14" s="27"/>
       <c r="L14" s="27"/>
       <c r="M14" s="27"/>
       <c r="N14" s="27"/>
     </row>
     <row r="15">
       <c r="A15" s="25">
         <f t="shared" si="1"/>
-        <v>46209</v>
+        <v>46271</v>
       </c>
       <c r="B15" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Domingo</v>
       </c>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="28"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
       <c r="H15" s="30"/>
       <c r="I15" s="31"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>
       <c r="L15" s="27"/>
       <c r="M15" s="27"/>
       <c r="N15" s="27"/>
     </row>
     <row r="16">
       <c r="A16" s="25">
         <f t="shared" si="1"/>
-        <v>46210</v>
+        <v>46272</v>
       </c>
       <c r="B16" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Lunes</v>
       </c>
       <c r="C16" s="27"/>
       <c r="D16" s="27"/>
       <c r="E16" s="28"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
       <c r="H16" s="30"/>
       <c r="I16" s="31"/>
       <c r="J16" s="27"/>
       <c r="K16" s="27"/>
       <c r="L16" s="27"/>
       <c r="M16" s="27"/>
       <c r="N16" s="27"/>
     </row>
     <row r="17">
       <c r="A17" s="25">
         <f t="shared" si="1"/>
-        <v>46211</v>
+        <v>46273</v>
       </c>
       <c r="B17" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Martes</v>
       </c>
       <c r="C17" s="27"/>
       <c r="D17" s="27"/>
       <c r="E17" s="28"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
       <c r="H17" s="30"/>
       <c r="I17" s="31"/>
       <c r="J17" s="27"/>
       <c r="K17" s="27"/>
       <c r="L17" s="27"/>
       <c r="M17" s="27"/>
       <c r="N17" s="27"/>
     </row>
     <row r="18">
       <c r="A18" s="25">
         <f t="shared" si="1"/>
-        <v>46212</v>
+        <v>46274</v>
       </c>
       <c r="B18" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Miércoles</v>
       </c>
       <c r="C18" s="27"/>
       <c r="D18" s="27"/>
       <c r="E18" s="28"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
       <c r="H18" s="30"/>
       <c r="I18" s="31"/>
       <c r="J18" s="27"/>
       <c r="K18" s="27"/>
       <c r="L18" s="27"/>
       <c r="M18" s="27"/>
       <c r="N18" s="27"/>
     </row>
     <row r="19">
       <c r="A19" s="25">
         <f t="shared" si="1"/>
-        <v>46213</v>
+        <v>46275</v>
       </c>
       <c r="B19" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Jueves</v>
       </c>
       <c r="C19" s="27"/>
       <c r="D19" s="27"/>
       <c r="E19" s="28"/>
       <c r="F19" s="29"/>
       <c r="G19" s="29"/>
       <c r="H19" s="30"/>
       <c r="I19" s="31"/>
       <c r="J19" s="27"/>
       <c r="K19" s="27"/>
       <c r="L19" s="27"/>
       <c r="M19" s="27"/>
       <c r="N19" s="27"/>
     </row>
     <row r="20">
       <c r="A20" s="25">
         <f t="shared" si="1"/>
-        <v>46214</v>
+        <v>46276</v>
       </c>
       <c r="B20" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Viernes</v>
       </c>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
       <c r="E20" s="28"/>
       <c r="F20" s="29"/>
       <c r="G20" s="29"/>
       <c r="H20" s="30"/>
       <c r="I20" s="31"/>
       <c r="J20" s="27"/>
       <c r="K20" s="27"/>
       <c r="L20" s="27"/>
       <c r="M20" s="27"/>
       <c r="N20" s="27"/>
     </row>
     <row r="21">
       <c r="A21" s="25">
         <f t="shared" si="1"/>
-        <v>46215</v>
+        <v>46277</v>
       </c>
       <c r="B21" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Sábado</v>
       </c>
       <c r="C21" s="27"/>
       <c r="D21" s="27"/>
       <c r="E21" s="28"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
       <c r="H21" s="30"/>
       <c r="I21" s="31"/>
       <c r="J21" s="27"/>
       <c r="K21" s="27"/>
       <c r="L21" s="27"/>
       <c r="M21" s="27"/>
       <c r="N21" s="27"/>
     </row>
     <row r="22">
       <c r="A22" s="25">
         <f t="shared" si="1"/>
-        <v>46216</v>
+        <v>46278</v>
       </c>
       <c r="B22" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Domingo</v>
       </c>
       <c r="C22" s="27"/>
       <c r="D22" s="27"/>
       <c r="E22" s="28"/>
       <c r="F22" s="29"/>
       <c r="G22" s="29"/>
       <c r="H22" s="30"/>
       <c r="I22" s="31"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="27"/>
       <c r="M22" s="27"/>
       <c r="N22" s="27"/>
     </row>
     <row r="23">
       <c r="A23" s="25">
         <f t="shared" si="1"/>
-        <v>46217</v>
+        <v>46279</v>
       </c>
       <c r="B23" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Lunes</v>
       </c>
       <c r="C23" s="27"/>
       <c r="D23" s="27"/>
       <c r="E23" s="28"/>
       <c r="F23" s="29"/>
       <c r="G23" s="29"/>
       <c r="H23" s="30"/>
       <c r="I23" s="31"/>
       <c r="J23" s="27"/>
       <c r="K23" s="27"/>
       <c r="L23" s="27"/>
       <c r="M23" s="27"/>
       <c r="N23" s="27"/>
     </row>
     <row r="24">
       <c r="A24" s="25">
         <f t="shared" si="1"/>
-        <v>46218</v>
+        <v>46280</v>
       </c>
       <c r="B24" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Martes</v>
       </c>
       <c r="C24" s="27"/>
       <c r="D24" s="27"/>
       <c r="E24" s="28"/>
       <c r="F24" s="29"/>
       <c r="G24" s="29"/>
       <c r="H24" s="30"/>
       <c r="I24" s="31"/>
       <c r="J24" s="27"/>
       <c r="K24" s="27"/>
       <c r="L24" s="27"/>
       <c r="M24" s="27"/>
       <c r="N24" s="27"/>
     </row>
     <row r="25">
       <c r="A25" s="25">
         <f t="shared" si="1"/>
-        <v>46219</v>
+        <v>46281</v>
       </c>
       <c r="B25" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Miércoles</v>
       </c>
       <c r="C25" s="27"/>
       <c r="D25" s="27"/>
       <c r="E25" s="28"/>
       <c r="F25" s="29"/>
       <c r="G25" s="29"/>
       <c r="H25" s="30"/>
       <c r="I25" s="31"/>
       <c r="J25" s="27"/>
       <c r="K25" s="27"/>
       <c r="L25" s="27"/>
       <c r="M25" s="27"/>
       <c r="N25" s="27"/>
     </row>
     <row r="26">
       <c r="A26" s="25">
         <f t="shared" si="1"/>
-        <v>46220</v>
+        <v>46282</v>
       </c>
       <c r="B26" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Jueves</v>
       </c>
       <c r="C26" s="27"/>
       <c r="D26" s="27"/>
       <c r="E26" s="28"/>
       <c r="F26" s="29"/>
       <c r="G26" s="29"/>
       <c r="H26" s="30"/>
       <c r="I26" s="31"/>
       <c r="J26" s="27"/>
       <c r="K26" s="27"/>
       <c r="L26" s="27"/>
       <c r="M26" s="27"/>
       <c r="N26" s="27"/>
     </row>
     <row r="27">
       <c r="A27" s="25">
         <f t="shared" si="1"/>
-        <v>46221</v>
+        <v>46283</v>
       </c>
       <c r="B27" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Viernes</v>
       </c>
       <c r="C27" s="27"/>
       <c r="D27" s="27"/>
       <c r="E27" s="28"/>
       <c r="F27" s="29"/>
       <c r="G27" s="29"/>
       <c r="H27" s="30"/>
       <c r="I27" s="31"/>
       <c r="J27" s="27"/>
       <c r="K27" s="27"/>
       <c r="L27" s="27"/>
       <c r="M27" s="27"/>
       <c r="N27" s="27"/>
     </row>
     <row r="28">
       <c r="A28" s="25">
         <f t="shared" si="1"/>
-        <v>46222</v>
+        <v>46284</v>
       </c>
       <c r="B28" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Sábado</v>
       </c>
       <c r="C28" s="27"/>
       <c r="D28" s="27"/>
       <c r="E28" s="28"/>
       <c r="F28" s="29"/>
       <c r="G28" s="29"/>
       <c r="H28" s="30"/>
       <c r="I28" s="31"/>
       <c r="J28" s="27"/>
       <c r="K28" s="27"/>
       <c r="L28" s="27"/>
       <c r="M28" s="27"/>
       <c r="N28" s="27"/>
     </row>
     <row r="29">
       <c r="A29" s="25">
         <f t="shared" si="1"/>
-        <v>46223</v>
+        <v>46285</v>
       </c>
       <c r="B29" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Domingo</v>
       </c>
       <c r="C29" s="27"/>
       <c r="D29" s="27"/>
       <c r="E29" s="28"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
       <c r="H29" s="30"/>
       <c r="I29" s="31"/>
       <c r="J29" s="27"/>
       <c r="K29" s="27"/>
       <c r="L29" s="27"/>
       <c r="M29" s="27"/>
       <c r="N29" s="27"/>
     </row>
     <row r="30">
       <c r="A30" s="25">
         <f t="shared" si="1"/>
-        <v>46224</v>
+        <v>46286</v>
       </c>
       <c r="B30" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Lunes</v>
       </c>
       <c r="C30" s="27"/>
       <c r="D30" s="27"/>
       <c r="E30" s="28"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
       <c r="H30" s="30"/>
       <c r="I30" s="31"/>
       <c r="J30" s="27"/>
       <c r="K30" s="27"/>
       <c r="L30" s="27"/>
       <c r="M30" s="27"/>
       <c r="N30" s="27"/>
     </row>
     <row r="31">
       <c r="A31" s="25">
         <f t="shared" si="1"/>
-        <v>46225</v>
+        <v>46287</v>
       </c>
       <c r="B31" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Martes</v>
       </c>
       <c r="C31" s="27"/>
       <c r="D31" s="27"/>
       <c r="E31" s="28"/>
       <c r="F31" s="29"/>
       <c r="G31" s="29"/>
       <c r="H31" s="30"/>
       <c r="I31" s="31"/>
       <c r="J31" s="27"/>
       <c r="K31" s="27"/>
       <c r="L31" s="27"/>
       <c r="M31" s="27"/>
       <c r="N31" s="27"/>
     </row>
     <row r="32">
       <c r="A32" s="25">
         <f t="shared" si="1"/>
-        <v>46226</v>
+        <v>46288</v>
       </c>
       <c r="B32" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Miércoles</v>
       </c>
       <c r="C32" s="27"/>
       <c r="D32" s="27"/>
       <c r="E32" s="28"/>
       <c r="F32" s="29"/>
       <c r="G32" s="29"/>
       <c r="H32" s="30"/>
       <c r="I32" s="31"/>
       <c r="J32" s="27"/>
       <c r="K32" s="27"/>
       <c r="L32" s="27"/>
       <c r="M32" s="27"/>
       <c r="N32" s="27"/>
     </row>
     <row r="33">
       <c r="A33" s="25">
         <f t="shared" si="1"/>
-        <v>46227</v>
+        <v>46289</v>
       </c>
       <c r="B33" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v>Jueves</v>
       </c>
       <c r="C33" s="27"/>
       <c r="D33" s="27"/>
       <c r="E33" s="28"/>
       <c r="F33" s="29"/>
       <c r="G33" s="29"/>
       <c r="H33" s="30"/>
       <c r="I33" s="31"/>
       <c r="J33" s="27"/>
       <c r="K33" s="27"/>
       <c r="L33" s="27"/>
       <c r="M33" s="27"/>
       <c r="N33" s="27"/>
     </row>
     <row r="34">
       <c r="A34" s="25">
         <f t="shared" si="1"/>
-        <v>46228</v>
+        <v>46290</v>
       </c>
       <c r="B34" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Sábado</v>
+        <v>Viernes</v>
       </c>
       <c r="C34" s="27"/>
       <c r="D34" s="27"/>
       <c r="E34" s="28"/>
       <c r="F34" s="29"/>
       <c r="G34" s="29"/>
       <c r="H34" s="30"/>
       <c r="I34" s="31"/>
       <c r="J34" s="27"/>
       <c r="K34" s="27"/>
       <c r="L34" s="27"/>
       <c r="M34" s="27"/>
       <c r="N34" s="27"/>
     </row>
     <row r="35">
       <c r="A35" s="25">
         <f t="shared" si="1"/>
-        <v>46229</v>
+        <v>46291</v>
       </c>
       <c r="B35" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Domingo</v>
+        <v>Sábado</v>
       </c>
       <c r="C35" s="27"/>
       <c r="D35" s="27"/>
       <c r="E35" s="28"/>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="30"/>
       <c r="I35" s="31"/>
       <c r="J35" s="27"/>
       <c r="K35" s="27"/>
       <c r="L35" s="27"/>
       <c r="M35" s="27"/>
       <c r="N35" s="27"/>
     </row>
     <row r="36">
       <c r="A36" s="25">
         <f t="shared" si="1"/>
-        <v>46230</v>
+        <v>46292</v>
       </c>
       <c r="B36" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Lunes</v>
+        <v>Domingo</v>
       </c>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="28"/>
       <c r="F36" s="29"/>
       <c r="G36" s="29"/>
       <c r="H36" s="30"/>
       <c r="I36" s="31"/>
       <c r="J36" s="27"/>
       <c r="K36" s="27"/>
       <c r="L36" s="27"/>
       <c r="M36" s="27"/>
       <c r="N36" s="27"/>
     </row>
     <row r="37">
       <c r="A37" s="25">
         <f t="shared" si="1"/>
-        <v>46231</v>
+        <v>46293</v>
       </c>
       <c r="B37" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Martes</v>
+        <v>Lunes</v>
       </c>
       <c r="C37" s="27"/>
       <c r="D37" s="27"/>
       <c r="E37" s="28"/>
       <c r="F37" s="29"/>
       <c r="G37" s="29"/>
       <c r="H37" s="30"/>
       <c r="I37" s="31"/>
       <c r="J37" s="27"/>
       <c r="K37" s="27"/>
       <c r="L37" s="27"/>
       <c r="M37" s="27"/>
       <c r="N37" s="27"/>
     </row>
     <row r="38">
       <c r="A38" s="25">
         <f t="shared" si="1"/>
-        <v>46232</v>
+        <v>46294</v>
       </c>
       <c r="B38" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Miércoles</v>
+        <v>Martes</v>
       </c>
       <c r="C38" s="27"/>
       <c r="D38" s="27"/>
       <c r="E38" s="28"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="30"/>
       <c r="I38" s="31"/>
       <c r="J38" s="27"/>
       <c r="K38" s="27"/>
       <c r="L38" s="27"/>
       <c r="M38" s="27"/>
       <c r="N38" s="27"/>
     </row>
     <row r="39">
       <c r="A39" s="25">
         <f t="shared" si="1"/>
-        <v>46233</v>
+        <v>46295</v>
       </c>
       <c r="B39" s="26" t="str">
         <f t="shared" si="2"/>
-        <v>Jueves</v>
+        <v>Miércoles</v>
       </c>
       <c r="C39" s="27"/>
       <c r="D39" s="27"/>
       <c r="E39" s="28"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="30"/>
       <c r="I39" s="31"/>
       <c r="J39" s="27"/>
       <c r="K39" s="27"/>
       <c r="L39" s="27"/>
       <c r="M39" s="27"/>
       <c r="N39" s="27"/>
     </row>
     <row r="40">
-      <c r="A40" s="32">
-[...1 lines deleted...]
-        <v>46234</v>
+      <c r="A40" s="32" t="str">
+        <f t="shared" si="1"/>
+        <v/>
       </c>
       <c r="B40" s="33" t="str">
         <f t="shared" si="2"/>
-        <v>Viernes</v>
+        <v/>
       </c>
       <c r="C40" s="34"/>
       <c r="D40" s="34"/>
       <c r="E40" s="35"/>
       <c r="F40" s="29"/>
       <c r="G40" s="29"/>
       <c r="H40" s="36"/>
       <c r="I40" s="34"/>
       <c r="J40" s="34"/>
       <c r="K40" s="34"/>
       <c r="L40" s="34"/>
       <c r="M40" s="34"/>
       <c r="N40" s="34"/>
     </row>
     <row r="41">
       <c r="A41" s="37" t="s">
         <v>25</v>
       </c>
       <c r="B41" s="38"/>
       <c r="C41" s="38"/>
       <c r="D41" s="39"/>
       <c r="E41" s="40"/>
       <c r="F41" s="40"/>
       <c r="G41" s="40"/>
       <c r="H41" s="40"/>