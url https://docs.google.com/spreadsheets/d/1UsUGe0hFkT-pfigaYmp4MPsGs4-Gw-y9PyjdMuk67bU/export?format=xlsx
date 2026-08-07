--- v0 (2026-06-01)
+++ v1 (2026-08-07)
@@ -437,52 +437,52 @@
     </row>
     <row r="4">
       <c r="A4" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Marrakesh Brandy")</f>
         <v>Marrakesh Brandy</v>
       </c>
       <c r="B4" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"-")</f>
         <v>-</v>
       </c>
       <c r="C4" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"знятий з виробництва")</f>
         <v>знятий з виробництва</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Marrakesh Brown")</f>
         <v>Marrakesh Brown</v>
       </c>
       <c r="B5" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"-")</f>
         <v>-</v>
       </c>
       <c r="C5" s="7" t="str">
-        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"тимчасово не працюємо")</f>
-        <v>тимчасово не працюємо</v>
+        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"знятий з виробництва")</f>
+        <v>знятий з виробництва</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Marrakesh Caramel")</f>
         <v>Marrakesh Caramel</v>
       </c>
       <c r="B6" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"+")</f>
         <v>+</v>
       </c>
       <c r="C6" s="7"/>
     </row>
     <row r="7">
       <c r="A7" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Marrakesh Chocolate")</f>
         <v>Marrakesh Chocolate</v>
       </c>
       <c r="B7" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"-")</f>
         <v>-</v>
       </c>
       <c r="C7" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"знятий з виробництва")</f>
         <v>знятий з виробництва</v>
@@ -503,105 +503,96 @@
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Marrakesh Dark Green")</f>
         <v>Marrakesh Dark Green</v>
       </c>
       <c r="B9" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"-")</f>
         <v>-</v>
       </c>
       <c r="C9" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"знятий з виробництва")</f>
         <v>знятий з виробництва</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Marrakesh Green")</f>
         <v>Marrakesh Green</v>
       </c>
       <c r="B10" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"по дзвінку ")</f>
         <v>по дзвінку </v>
       </c>
-      <c r="C10" s="7" t="str">
-[...2 lines deleted...]
-      </c>
+      <c r="C10" s="7"/>
     </row>
     <row r="11">
       <c r="A11" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Marrakesh Light Brown")</f>
         <v>Marrakesh Light Brown</v>
       </c>
       <c r="B11" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"-")</f>
         <v>-</v>
       </c>
       <c r="C11" s="8" t="str">
-        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"тимчасово не працюємо")</f>
-        <v>тимчасово не працюємо</v>
+        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"знятий з виробництва")</f>
+        <v>знятий з виробництва</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Marrakesh Lilac")</f>
         <v>Marrakesh Lilac</v>
       </c>
       <c r="B12" s="7" t="str">
-        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"-")</f>
-[...5 lines deleted...]
-      </c>
+        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"по дзвінку")</f>
+        <v>по дзвінку</v>
+      </c>
+      <c r="C12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Marrakesh Madeira")</f>
         <v>Marrakesh Madeira</v>
       </c>
       <c r="B13" s="7" t="str">
-        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"-")</f>
-[...5 lines deleted...]
-      </c>
+        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"по дзвінку")</f>
+        <v>по дзвінку</v>
+      </c>
+      <c r="C13" s="7"/>
     </row>
     <row r="14">
       <c r="A14" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Marrakesh Marbel")</f>
         <v>Marrakesh Marbel</v>
       </c>
       <c r="B14" s="7" t="str">
-        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"+")</f>
-        <v>+</v>
+        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"по дзвінку")</f>
+        <v>по дзвінку</v>
       </c>
       <c r="C14" s="7"/>
     </row>
     <row r="15">
       <c r="A15" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Marrakesh Taupe")</f>
         <v>Marrakesh Taupe</v>
       </c>
       <c r="B15" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"-")</f>
         <v>-</v>
       </c>
       <c r="C15" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"знятий з виробництва")</f>
         <v>знятий з виробництва</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Marrakesh Violet")</f>
         <v>Marrakesh Violet</v>
       </c>
       <c r="B16" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"+")</f>
         <v>+</v>