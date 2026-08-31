--- v0 (2026-03-16)
+++ v1 (2026-08-31)
@@ -1,30 +1,31 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/binary" PartName="/xl/metadata"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="12 клас" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr/>
   <extLst>
@@ -1072,213 +1073,213 @@
     </border>
     <border>
       <left/>
       <top/>
       <bottom/>
     </border>
     <border>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="74">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="1" fillId="2" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="2" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="4" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="5" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="7" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="5" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="7" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="8" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="8" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="8" fillId="0" fontId="8" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="1" numFmtId="164" xfId="0" applyBorder="1" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="164" xfId="0" applyFont="1" applyNumberFormat="1"/>
     <xf borderId="10" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="12" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="12" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="13" fillId="4" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="13" fillId="4" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="14" fillId="5" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="14" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="14" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="14" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="14" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="15" fillId="6" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="15" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="6" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="15" fillId="6" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="1" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="15" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="6" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="15" fillId="6" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="14" fillId="5" fontId="9" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="14" fillId="5" fontId="9" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="6" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="15" fillId="6" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="15" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="7" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="15" fillId="6" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="15" fillId="7" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="15" fillId="6" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="15" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="6" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="15" fillId="6" fontId="1" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="6" fontId="10" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="15" fillId="6" fontId="10" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="7" fontId="11" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="15" fillId="7" fontId="11" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="7" fontId="10" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="15" fillId="7" fontId="10" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="6" fontId="10" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="15" fillId="6" fontId="10" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="16" fillId="5" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="16" fillId="5" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="16" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="16" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="16" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="16" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="16" fillId="5" fontId="9" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="16" fillId="5" fontId="9" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="5" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="5" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="5" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="5" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="5" fontId="9" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="5" fontId="9" numFmtId="2" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="17" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="17" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="19" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="19" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="20" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="21" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="22" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="22" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="15" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="23" fillId="6" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="23" fillId="6" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="24" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="23" fillId="6" fontId="13" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="23" fillId="6" fontId="13" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="14" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="167" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>