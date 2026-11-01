--- v0 (2026-07-27)
+++ v1 (2026-11-01)
@@ -364,90 +364,90 @@
   </fills>
   <borders count="3">
     <border/>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
     </border>
     <border>
       <right/>
       <top/>
       <bottom/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="22">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="3" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>