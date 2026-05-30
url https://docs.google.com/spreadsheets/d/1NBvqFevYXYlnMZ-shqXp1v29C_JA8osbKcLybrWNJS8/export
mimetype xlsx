--- v0 (2026-05-01)
+++ v1 (2026-05-30)
@@ -1469,158 +1469,158 @@
     <xf borderId="18" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="34" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="41" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image19.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
@@ -1632,548 +1632,548 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image19.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image19.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
@@ -2185,415 +2185,415 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image19.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>