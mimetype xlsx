--- v1 (2026-05-30)
+++ v2 (2026-07-02)
@@ -1469,186 +1469,186 @@
     <xf borderId="18" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="34" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="41" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image19.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
@@ -1660,548 +1660,548 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image19.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image19.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
@@ -2213,387 +2213,387 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image19.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>