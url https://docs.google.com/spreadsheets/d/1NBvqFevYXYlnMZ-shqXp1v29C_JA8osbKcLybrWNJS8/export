--- v2 (2026-07-02)
+++ v3 (2026-08-13)
@@ -56,81 +56,135 @@
     <sheet state="visible" name="濃厚流動食・補助食品" sheetId="5" r:id="rId9"/>
     <sheet state="visible" name="PDF出力" sheetId="6" r:id="rId10"/>
     <sheet state="visible" name="更新記録" sheetId="7" r:id="rId11"/>
     <sheet state="visible" name="作業記録" sheetId="8" r:id="rId12"/>
     <sheet state="visible" name="施設概要ウェブ出力" sheetId="9" r:id="rId13"/>
     <sheet state="visible" name="おかず形態一覧表ウェブ出力" sheetId="10" r:id="rId14"/>
     <sheet state="visible" name="主食一覧ウェブ出力" sheetId="11" r:id="rId15"/>
     <sheet state="visible" name="水分とろみの基準・水分ゼリーウェブ出力" sheetId="12" r:id="rId16"/>
     <sheet state="visible" name="濃厚流動食・補助食品ウェブ出力" sheetId="13" r:id="rId17"/>
     <sheet state="visible" name="PDFウェブ出力" sheetId="14" r:id="rId18"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="81">
   <si>
     <t>〒950-3304 新潟市北区木崎761番地</t>
   </si>
   <si>
     <t>当院は『皆様に愛され、信頼される病院を目指します』を基本理念とし、患者さん一人ひとりが再び生き生きとした生活が送れるよう、患者さんを中心に多職種の医療スタッフがそれぞれの専門性を生かし、チーム医療で取り組んでいます。栄養科ではリハビリ量に合った栄養量、嚥下状態に応じた食事形態で食事を提供し、退院時には患者さんが安心して退院できるよう必要に応じて調理実習を伴った栄養指導を実施しています。</t>
   </si>
   <si>
+    <t>ごはん</t>
+  </si>
+  <si>
+    <t>常食</t>
+  </si>
+  <si>
+    <t>軟飯</t>
+  </si>
+  <si>
+    <t>全粥</t>
+  </si>
+  <si>
     <t>栄養科</t>
   </si>
   <si>
+    <t>軟菜食</t>
+  </si>
+  <si>
+    <t>七分粥</t>
+  </si>
+  <si>
+    <t>五分粥</t>
+  </si>
+  <si>
+    <t>きざみ食</t>
+  </si>
+  <si>
+    <t>三部粥</t>
+  </si>
+  <si>
+    <t>極きざみ食</t>
+  </si>
+  <si>
+    <t>ゼリー粥</t>
+  </si>
+  <si>
+    <t>ソフト食</t>
+  </si>
+  <si>
     <t>025－388－2111（代表）</t>
   </si>
   <si>
+    <t>ミキサー食</t>
+  </si>
+  <si>
+    <t>嚥下開始食</t>
+  </si>
+  <si>
     <t>025－388－3010（代表）</t>
   </si>
   <si>
-    <t>常食</t>
-[...17 lines deleted...]
-    <t>嚥下開始食</t>
+    <t>お茶ゼリー</t>
+  </si>
+  <si>
+    <t>通常のごはん</t>
   </si>
   <si>
     <t>豚の香味焼き</t>
+  </si>
+  <si>
+    <t>水分が多く軟らかいごはん</t>
+  </si>
+  <si>
+    <t>通常の全粥</t>
+  </si>
+  <si>
+    <t>全粥と重湯を7：3の重量比で混ぜたもの</t>
+  </si>
+  <si>
+    <t>全粥と重湯を5：5の重量比で混ぜたもの</t>
+  </si>
+  <si>
+    <t>全粥と重湯を3：7の重量比で混ぜたもの</t>
+  </si>
+  <si>
+    <t>全粥をミキサーにかけ、トロミ剤を加えたもの(スベラカーゼlite)</t>
+  </si>
+  <si>
+    <t>ネオハイトロミールスリム</t>
+  </si>
+  <si>
+    <t>ソフティアG</t>
+  </si>
+  <si>
+    <t>小さじ</t>
   </si>
   <si>
     <t>鮭の幽庵焼き</t>
   </si>
   <si>
     <t>フレンチサラダ</t>
   </si>
   <si>
     <t>ナムル</t>
   </si>
   <si>
     <t>一般的な食事</t>
   </si>
   <si>
     <t>硬いものや繊維質の多い食品を控え、軟らかく調理したもの</t>
   </si>
   <si>
     <t>軟菜食を小さく刻んだもの</t>
   </si>
   <si>
     <t>食材を小さく刻み、口の中でまとまりにくい料理にはとろみをつけて飲み込みやすくしたもの(ネオハイトロミールSlim)</t>
   </si>
   <si>
     <t>舌で押しつぶせる程度の軟らかさのムース状、ペースト状のもの（ソフティアＧで成形、又はムース食材を使用）</t>
   </si>
@@ -148,592 +202,522 @@
   </si>
   <si>
     <t>0.1～0.2cm</t>
   </si>
   <si>
     <t>ムース状
 ペースト状</t>
   </si>
   <si>
     <t>ペースト状</t>
   </si>
   <si>
     <t>ゼリー状
 ヨーグルト</t>
   </si>
   <si>
     <t>歯茎でつぶせる</t>
   </si>
   <si>
     <t>舌でつぶせる</t>
   </si>
   <si>
     <t>噛まなくてよい</t>
   </si>
   <si>
+    <t>エコフローアクア</t>
+  </si>
+  <si>
+    <t>メイバランス1.5</t>
+  </si>
+  <si>
+    <t>E-7Ⅱ</t>
+  </si>
+  <si>
+    <t>メイバランスミニ</t>
+  </si>
+  <si>
+    <t>0j・1j対応：可</t>
+  </si>
+  <si>
     <t>4 / 3</t>
   </si>
   <si>
     <t>3 / 2-1</t>
   </si>
   <si>
+    <t>医療法人愛広会</t>
+  </si>
+  <si>
     <t>2-1</t>
   </si>
   <si>
+    <t>ハイネイーゲルLC</t>
+  </si>
+  <si>
     <t>2-1 / 1j</t>
   </si>
   <si>
+    <t>リーナレンLP</t>
+  </si>
+  <si>
+    <t>新潟リハビリテーション病院</t>
+  </si>
+  <si>
+    <t>すいすい、アイソカルゼリーＨＣ、りはたいむゼリー、一挙千菜、プロテインゼリー、ファインケアスープ、ＭＣＴオイル</t>
+  </si>
+  <si>
+    <t>更新記録シート</t>
+  </si>
+  <si>
     <t>米飯180</t>
   </si>
   <si>
     <t>軟飯220</t>
   </si>
   <si>
     <t>全粥300</t>
   </si>
   <si>
+    <t>同意の確認</t>
+  </si>
+  <si>
     <t>ゼリー粥240</t>
-  </si>
-[...88 lines deleted...]
-    <t>同意の確認</t>
   </si>
   <si>
     <t>チェック</t>
   </si>
   <si>
     <t>↓ 氏名を入力 ↓</t>
   </si>
   <si>
     <t>更新内容について施設長の同意を得ました</t>
   </si>
   <si>
     <t>日時</t>
   </si>
   <si>
     <t>氏名</t>
   </si>
   <si>
     <t>作業記録</t>
   </si>
   <si>
     <t>名前</t>
   </si>
   <si>
     <t>栄養量目安</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>とろみ調整食品</t>
   </si>
   <si>
     <t>水100mlあたり</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="yyyy/MM/dd"/>
-    <numFmt numFmtId="165" formatCode="@ g"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="168" formatCode="@ 杯"/>
+    <numFmt numFmtId="165" formatCode="0.0 &quot;g&quot;"/>
+    <numFmt numFmtId="166" formatCode="@ 杯"/>
+    <numFmt numFmtId="167" formatCode="@ g"/>
+    <numFmt numFmtId="168" formatCode="#,##0 &quot;kcal&quot;"/>
     <numFmt numFmtId="169" formatCode="m/d/yyyy h:mm:ss"/>
     <numFmt numFmtId="170" formatCode="m-d"/>
     <numFmt numFmtId="171" formatCode="@ &quot;g&quot;"/>
     <numFmt numFmtId="172" formatCode="@ &quot;杯&quot;"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
-    <font/>
-[...19 lines deleted...]
-    </font>
     <font>
       <b/>
       <sz val="9.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font/>
+    <font>
+      <sz val="9.0"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.0"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.0"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14.0"/>
       <color rgb="FF0033CC"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16.0"/>
       <color rgb="FF0033CC"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14.0"/>
       <color rgb="FF0033CC"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <color theme="1"/>
+      <name val="Arial"/>
+    </font>
+    <font>
       <sz val="14.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
-    </font>
-[...2 lines deleted...]
-      <name val="Arial"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
-      <color rgb="FFFF3300"/>
+      <color rgb="FF00AF50"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
-      <color rgb="FF00AF50"/>
+      <color rgb="FFFF3300"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor rgb="FFFF0000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFE0E0"/>
         <bgColor rgb="FFFFE0E0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFF2CC"/>
-        <bgColor rgb="FFFFF2CC"/>
+        <fgColor rgb="FF0033CC"/>
+        <bgColor rgb="FF0033CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF3300"/>
         <bgColor rgb="FFFF3300"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="FFFFCCA6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00AF50"/>
         <bgColor rgb="FF00AF50"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBF7B8"/>
         <bgColor rgb="FFDBF7B8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF0033CC"/>
-        <bgColor rgb="FF0033CC"/>
+        <fgColor rgb="FFFFCCA6"/>
+        <bgColor rgb="FFFFCCA6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB4DCF9"/>
         <bgColor rgb="FFB4DCF9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFF2CC"/>
+        <bgColor rgb="FFFFF2CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF6F2F9F"/>
         <bgColor rgb="FF6F2F9F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF959595"/>
         <bgColor rgb="FF959595"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDFF4"/>
         <bgColor rgb="FFDBDFF4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3F3F3"/>
         <bgColor rgb="FFF3F3F3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="53">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
+        <color rgb="FF0033CC"/>
+      </left>
+      <top style="thin">
+        <color rgb="FF0033CC"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF0033CC"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF3300"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFF3300"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFF3300"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF00AF50"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF00AF50"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF00AF50"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF00AF50"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF3300"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFF3300"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF0033CC"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF0033CC"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF0033CC"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF0033CC"/>
+      </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFFF3300"/>
+        <color rgb="FF0033CC"/>
       </left>
       <right style="thin">
-        <color rgb="FFFF3300"/>
+        <color rgb="FF0033CC"/>
       </right>
       <top style="thin">
-        <color rgb="FFFF3300"/>
-[...13 lines deleted...]
-        <color rgb="FFFF3300"/>
+        <color rgb="FF0033CC"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
-    </border>
-[...64 lines deleted...]
-      </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF959595"/>
       </left>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
@@ -758,132 +742,207 @@
       </left>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF959595"/>
       </left>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
     </border>
     <border>
+      <bottom style="medium">
+        <color rgb="FF0033CC"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFF3300"/>
+      </top>
+    </border>
+    <border>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
+    </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF959595"/>
       </left>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <bottom style="thin">
         <color rgb="FF959595"/>
-      </bottom>
-[...3 lines deleted...]
-        <color rgb="FF0033CC"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FF00AF50"/>
       </left>
       <top style="thin">
         <color rgb="FF00AF50"/>
       </top>
       <bottom style="thin">
         <color rgb="FF00AF50"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF00AF50"/>
       </right>
       <top style="thin">
         <color rgb="FF00AF50"/>
       </top>
       <bottom style="thin">
         <color rgb="FF00AF50"/>
       </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF959595"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF959595"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF959595"/>
+      </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF0033CC"/>
       </right>
       <top style="thin">
         <color rgb="FF0033CC"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0033CC"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
@@ -896,703 +955,644 @@
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
-    </border>
-[...6 lines deleted...]
-      </top>
     </border>
     <border>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
     </border>
     <border>
-      <left style="thin">
-[...6 lines deleted...]
-    <border>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
-    <border>
-[...30 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="166">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="6" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="7" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="8" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="9" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="7" fillId="9" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="9" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
     <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="4" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="7" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="6" fillId="8" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="10" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...3 lines deleted...]
-    <xf borderId="6" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="4" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="10" fillId="9" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="10" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="6" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="10" fillId="9" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="11" fillId="8" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="10" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="7" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="10" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="7" fillId="9" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="12" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="7" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="13" fillId="8" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="8" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="14" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...44 lines deleted...]
-      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="13" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="13" fillId="0" fontId="7" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="3" fillId="8" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="15" fillId="11" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="16" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="17" fillId="13" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="15" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="18" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="14" fillId="9" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="14" fillId="9" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="19" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="16" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="20" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="21" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="21" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="18" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="19" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="22" fillId="8" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="21" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" vertical="bottom"/>
+    </xf>
+    <xf borderId="23" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="24" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="3" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="24" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="25" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="26" fillId="14" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="27" fillId="14" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="15" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="28" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="27" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="29" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="30" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="13" fillId="0" fontId="3" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="27" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="31" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="15" fillId="10" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
-[...89 lines deleted...]
-      <alignment horizontal="left" vertical="bottom"/>
+    <xf borderId="26" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="5" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="27" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="27" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="27" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-      <alignment horizontal="left" vertical="center"/>
-[...4 lines deleted...]
-    <xf borderId="29" fillId="5" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
     <xf borderId="6" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="169" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="33" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="6" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="34" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="0" fontId="19" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="3" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="9" fillId="0" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="6" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="30" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="3" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="20" numFmtId="170" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="28" fillId="8" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="3" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="36" fillId="6" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="31" fillId="7" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="13" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="37" fillId="6" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="13" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="13" fillId="0" fontId="7" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="32" fillId="9" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="20" fillId="11" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="15" fillId="11" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="16" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="38" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="39" fillId="4" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="18" fillId="11" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="33" fillId="11" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="40" fillId="11" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="0" fillId="12" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
-    <xf borderId="18" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="16" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="34" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="41" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="35" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="21" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="42" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="19" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="36" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...103 lines deleted...]
-    <xf borderId="6" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="43" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="0" fontId="20" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="0" fontId="20" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="19" numFmtId="170" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...43 lines deleted...]
-    </xf>
+    <xf borderId="44" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="6" fillId="0" fontId="3" numFmtId="171" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="13" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="34" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="45" fillId="2" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="46" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="45" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="35" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="47" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="48" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="49" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="50" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="16" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="34" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="51" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="52" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="10" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="15" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="7" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="15" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="7" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="15" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="7" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="15" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="7" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="18" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="16" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="34" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="41" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="41" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="35" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="38" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="34" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image19.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image19.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
@@ -1604,548 +1604,548 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image19.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image19.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
@@ -2157,443 +2157,443 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1143000" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="828675"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2944,3293 +2944,3293 @@
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.38"/>
     <col customWidth="1" min="2" max="2" width="48.88"/>
     <col customWidth="1" min="3" max="3" width="65.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
       <c r="A1" s="1" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
       <c r="A2" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="4" t="s">
+      <c r="C2" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="C3" s="5"/>
+        <v>6</v>
+      </c>
+      <c r="C3" s="15"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
       <c r="A4" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="C4" s="5"/>
+        <v>15</v>
+      </c>
+      <c r="C4" s="15"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
       <c r="A5" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="C5" s="5"/>
+        <v>18</v>
+      </c>
+      <c r="C5" s="15"/>
     </row>
     <row r="6" ht="22.5" customHeight="1">
-      <c r="A6" s="6" t="str">
+      <c r="A6" s="19" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B6" s="7">
+      <c r="B6" s="22">
         <v>45964.66189459491</v>
       </c>
-      <c r="C6" s="8"/>
+      <c r="C6" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C6"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="137" t="str">
+      <c r="A1" s="96" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
-      <c r="B1" s="127"/>
-[...5 lines deleted...]
-      <c r="H1" s="127"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
       <c r="A2" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B2" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="11" t="s">
+      <c r="B2" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E2" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G2" s="11" t="s">
+      <c r="D2" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="H2" s="11" t="s">
-        <v>11</v>
+      <c r="E2" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="13" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="3" ht="18.75" customHeight="1">
-      <c r="A3" s="12" t="str">
+      <c r="A3" s="21" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B3" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H3" s="13"/>
+      <c r="B3" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" s="25"/>
     </row>
     <row r="4" ht="67.5" customHeight="1">
-      <c r="A4" s="14" t="str">
+      <c r="A4" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B4" s="15"/>
-[...5 lines deleted...]
-      <c r="H4" s="15"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
     </row>
     <row r="5" ht="18.75" customHeight="1">
-      <c r="A5" s="12" t="str">
+      <c r="A5" s="21" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H5" s="13"/>
+      <c r="B5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="25"/>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16"/>
-[...5 lines deleted...]
-      <c r="H6" s="15"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
     </row>
     <row r="7" ht="18.75" customHeight="1">
-      <c r="A7" s="12" t="str">
+      <c r="A7" s="21" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B7" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H7" s="13"/>
+      <c r="B7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="25"/>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="17" t="str">
+      <c r="A8" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="18"/>
-[...5 lines deleted...]
-      <c r="H8" s="19"/>
+      <c r="B8" s="42"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="43"/>
     </row>
     <row r="9" ht="112.5" customHeight="1">
-      <c r="A9" s="17" t="str">
+      <c r="A9" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B9" s="20" t="s">
-[...18 lines deleted...]
-        <v>22</v>
+      <c r="B9" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="H9" s="44" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="10" ht="45.0" customHeight="1">
-      <c r="A10" s="21" t="str">
+      <c r="A10" s="45" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B10" s="22" t="s">
-[...18 lines deleted...]
-        <v>28</v>
+      <c r="B10" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="46" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" s="46" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="11" ht="45.0" customHeight="1">
-      <c r="A11" s="21" t="str">
+      <c r="A11" s="45" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B11" s="23"/>
-[...12 lines deleted...]
-        <v>31</v>
+      <c r="B11" s="48"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" s="46" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="12" ht="22.5" customHeight="1">
-      <c r="A12" s="21" t="str">
+      <c r="A12" s="45" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B12" s="138"/>
-[...8 lines deleted...]
-      <c r="G12" s="140">
+      <c r="B12" s="109"/>
+      <c r="C12" s="110"/>
+      <c r="D12" s="110"/>
+      <c r="E12" s="110" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" s="110" t="s">
+        <v>56</v>
+      </c>
+      <c r="G12" s="112">
         <v>45689.0</v>
       </c>
-      <c r="H12" s="139" t="s">
-        <v>35</v>
+      <c r="H12" s="110" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="13" ht="22.5" customHeight="1">
-      <c r="A13" s="26" t="str">
+      <c r="A13" s="62" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B13" s="27" t="s">
-[...17 lines deleted...]
-      <c r="H13" s="27"/>
+      <c r="B13" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="D13" s="66" t="s">
+        <v>67</v>
+      </c>
+      <c r="E13" s="66" t="s">
+        <v>67</v>
+      </c>
+      <c r="F13" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="G13" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="H13" s="66"/>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="141" t="s">
+      <c r="A14" s="113" t="s">
         <v>77</v>
       </c>
-      <c r="B14" s="142">
+      <c r="B14" s="114">
         <v>1800.0</v>
       </c>
-      <c r="C14" s="142">
+      <c r="C14" s="114">
         <v>1800.0</v>
       </c>
-      <c r="D14" s="142">
+      <c r="D14" s="114">
         <v>1600.0</v>
       </c>
-      <c r="E14" s="142">
+      <c r="E14" s="114">
         <v>1600.0</v>
       </c>
-      <c r="F14" s="142">
+      <c r="F14" s="114">
         <v>1400.0</v>
       </c>
-      <c r="G14" s="142">
+      <c r="G14" s="114">
         <v>1400.0</v>
       </c>
-      <c r="H14" s="142">
+      <c r="H14" s="114">
         <v>900.0</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="143" t="str">
+      <c r="A1" s="100" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B1" s="127"/>
-[...5 lines deleted...]
-      <c r="H1" s="127"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="31" t="str">
+      <c r="A2" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B2" s="32" t="s">
-[...18 lines deleted...]
-        <v>46</v>
+      <c r="B2" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="G2" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2" s="12" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="3" ht="67.5" customHeight="1">
-      <c r="A3" s="31" t="str">
+      <c r="A3" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B3" s="33"/>
-[...5 lines deleted...]
-      <c r="H3" s="33"/>
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
     </row>
     <row r="4" ht="45.0" customHeight="1">
-      <c r="A4" s="31" t="str">
+      <c r="A4" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B4" s="34" t="s">
-[...18 lines deleted...]
-        <v>53</v>
+      <c r="B4" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" s="23" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="31" t="str">
+      <c r="A5" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B5" s="144"/>
-[...5 lines deleted...]
-      <c r="H5" s="144"/>
+      <c r="B5" s="107"/>
+      <c r="C5" s="107"/>
+      <c r="D5" s="107"/>
+      <c r="E5" s="107"/>
+      <c r="F5" s="107"/>
+      <c r="G5" s="107"/>
+      <c r="H5" s="107"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="145" t="str">
+      <c r="A1" s="117" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B1" s="127"/>
-[...3 lines deleted...]
-      <c r="F1" s="146" t="str">
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="119" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G1" s="127"/>
-      <c r="H1" s="127"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
     </row>
     <row r="2" ht="30.0" customHeight="1">
-      <c r="A2" s="38" t="str">
+      <c r="A2" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B2" s="39" t="str">
+      <c r="B2" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C2" s="39" t="str">
+      <c r="C2" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D2" s="39" t="str">
+      <c r="D2" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E2" s="39" t="str">
+      <c r="E2" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F2" s="40" t="str">
+      <c r="F2" s="17" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G2" s="41" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="G2" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="43" t="str">
+      <c r="A3" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B3" s="44" t="s">
-[...7 lines deleted...]
-      <c r="F3" s="43" t="str">
+      <c r="B3" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G3" s="44" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="45"/>
+      <c r="G3" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H3" s="29"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="46" t="str">
+      <c r="A4" s="30" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B4" s="49" t="s">
+      <c r="B4" s="35" t="s">
         <v>78</v>
       </c>
-      <c r="C4" s="49" t="s">
+      <c r="C4" s="35" t="s">
         <v>78</v>
       </c>
-      <c r="D4" s="49" t="s">
+      <c r="D4" s="35" t="s">
         <v>78</v>
       </c>
-      <c r="E4" s="49" t="s">
+      <c r="E4" s="35" t="s">
         <v>78</v>
       </c>
-      <c r="F4" s="43" t="str">
+      <c r="F4" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G4" s="49">
+      <c r="G4" s="35">
         <v>1.0</v>
       </c>
-      <c r="H4" s="50"/>
+      <c r="H4" s="36"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="51" t="str">
+      <c r="A5" s="37" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B5" s="52" t="s">
+      <c r="B5" s="38" t="s">
         <v>78</v>
       </c>
-      <c r="C5" s="52" t="s">
+      <c r="C5" s="38" t="s">
         <v>78</v>
       </c>
-      <c r="D5" s="52" t="s">
+      <c r="D5" s="38" t="s">
         <v>78</v>
       </c>
-      <c r="E5" s="52" t="s">
+      <c r="E5" s="38" t="s">
         <v>78</v>
       </c>
-      <c r="F5" s="51" t="s">
-[...3 lines deleted...]
-      <c r="H5" s="53"/>
+      <c r="F5" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="38"/>
+      <c r="H5" s="39"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="6" width="16.38"/>
     <col customWidth="1" min="7" max="7" width="32.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="147" t="str">
+      <c r="A1" s="122" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B1" s="127"/>
-[...3 lines deleted...]
-      <c r="F1" s="148" t="str">
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="123" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G1" s="127"/>
+      <c r="G1" s="92"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="56" t="str">
+      <c r="A2" s="50" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B2" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="57" t="s">
+      <c r="B2" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="C2" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="D2" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="E2" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="F2" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="G2" s="124"/>
+    </row>
+    <row r="3" ht="22.5" customHeight="1">
+      <c r="A3" s="57"/>
+      <c r="B3" s="51" t="s">
         <v>59</v>
       </c>
-      <c r="D2" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="58" t="s">
+      <c r="C3" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="F2" s="59" t="s">
-[...6 lines deleted...]
-      <c r="B3" s="57" t="s">
+      <c r="D3" s="51"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C3" s="57" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="G3" s="64"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="65"/>
-[...5 lines deleted...]
-      <c r="G4" s="68"/>
+      <c r="A4" s="69"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="F3:G4"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="30.0" customHeight="1">
-      <c r="A1" s="69" t="s">
-[...28 lines deleted...]
-      <c r="Z1" s="72"/>
+      <c r="A1" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+      <c r="L1" s="67"/>
+      <c r="M1" s="67"/>
+      <c r="N1" s="67"/>
+      <c r="O1" s="67"/>
+      <c r="P1" s="67"/>
+      <c r="Q1" s="67"/>
+      <c r="R1" s="67"/>
+      <c r="S1" s="67"/>
+      <c r="T1" s="67"/>
+      <c r="U1" s="67"/>
+      <c r="V1" s="67"/>
+      <c r="W1" s="67"/>
+      <c r="X1" s="67"/>
+      <c r="Y1" s="67"/>
+      <c r="Z1" s="67"/>
     </row>
     <row r="2" ht="7.5" customHeight="1"/>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="73" t="str">
+      <c r="A3" s="79" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
-      <c r="B3" s="74"/>
+      <c r="B3" s="81"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
       <c r="A4" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B4" s="150" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="150" t="s">
+      <c r="B4" s="126" t="s">
+        <v>3</v>
+      </c>
+      <c r="C4" s="126" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="150" t="s">
-[...5 lines deleted...]
-      <c r="G4" s="150" t="s">
+      <c r="D4" s="126" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="150" t="s">
-        <v>11</v>
+      <c r="E4" s="126" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="126" t="s">
+        <v>14</v>
+      </c>
+      <c r="G4" s="126" t="s">
+        <v>16</v>
+      </c>
+      <c r="H4" s="126" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="5" ht="22.5" customHeight="1">
       <c r="A5" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B5" s="151" t="s">
-[...17 lines deleted...]
-      <c r="H5" s="151"/>
+      <c r="B5" s="127" t="s">
+        <v>21</v>
+      </c>
+      <c r="C5" s="127" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="127" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="127" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="127" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5" s="127" t="s">
+        <v>21</v>
+      </c>
+      <c r="H5" s="127"/>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16" t="str">
+      <c r="B6" s="40" t="str">
         <f>'おかず形態一覧表'!B4</f>
         <v/>
       </c>
-      <c r="C6" s="16" t="str">
+      <c r="C6" s="40" t="str">
         <f>'おかず形態一覧表'!C4</f>
         <v/>
       </c>
-      <c r="D6" s="16" t="str">
+      <c r="D6" s="40" t="str">
         <f>'おかず形態一覧表'!D4</f>
         <v/>
       </c>
-      <c r="E6" s="16" t="str">
+      <c r="E6" s="40" t="str">
         <f>'おかず形態一覧表'!E4</f>
         <v/>
       </c>
-      <c r="F6" s="16" t="str">
+      <c r="F6" s="40" t="str">
         <f>'おかず形態一覧表'!F4</f>
         <v/>
       </c>
-      <c r="G6" s="16" t="str">
+      <c r="G6" s="40" t="str">
         <f>'おかず形態一覧表'!G4</f>
         <v/>
       </c>
-      <c r="H6" s="16" t="str">
+      <c r="H6" s="40" t="str">
         <f>'おかず形態一覧表'!H4</f>
         <v/>
       </c>
     </row>
     <row r="7" ht="22.5" customHeight="1">
       <c r="A7" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B7" s="151" t="s">
-[...17 lines deleted...]
-      <c r="H7" s="151"/>
+      <c r="B7" s="127" t="s">
+        <v>31</v>
+      </c>
+      <c r="C7" s="127" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" s="127" t="s">
+        <v>31</v>
+      </c>
+      <c r="E7" s="127" t="s">
+        <v>31</v>
+      </c>
+      <c r="F7" s="127" t="s">
+        <v>31</v>
+      </c>
+      <c r="G7" s="127" t="s">
+        <v>31</v>
+      </c>
+      <c r="H7" s="127"/>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="14" t="str">
+      <c r="A8" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="16" t="str">
+      <c r="B8" s="40" t="str">
         <f>'おかず形態一覧表'!B6</f>
         <v/>
       </c>
-      <c r="C8" s="16" t="str">
+      <c r="C8" s="40" t="str">
         <f>'おかず形態一覧表'!C6</f>
         <v/>
       </c>
-      <c r="D8" s="16" t="str">
+      <c r="D8" s="40" t="str">
         <f>'おかず形態一覧表'!D6</f>
         <v/>
       </c>
-      <c r="E8" s="16" t="str">
+      <c r="E8" s="40" t="str">
         <f>'おかず形態一覧表'!E6</f>
         <v/>
       </c>
-      <c r="F8" s="16" t="str">
+      <c r="F8" s="40" t="str">
         <f>'おかず形態一覧表'!F6</f>
         <v/>
       </c>
-      <c r="G8" s="16" t="str">
+      <c r="G8" s="40" t="str">
         <f>'おかず形態一覧表'!G6</f>
         <v/>
       </c>
-      <c r="H8" s="16" t="str">
+      <c r="H8" s="40" t="str">
         <f>'おかず形態一覧表'!H6</f>
         <v/>
       </c>
     </row>
     <row r="9" ht="22.5" customHeight="1">
       <c r="A9" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B9" s="151" t="s">
-[...17 lines deleted...]
-      <c r="H9" s="151"/>
+      <c r="B9" s="127" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" s="127" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="127" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="127" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" s="127" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="127" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" s="127"/>
     </row>
     <row r="10" ht="67.5" customHeight="1">
-      <c r="A10" s="17" t="str">
+      <c r="A10" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B10" s="18" t="str">
+      <c r="B10" s="42" t="str">
         <f>'おかず形態一覧表'!B8</f>
         <v/>
       </c>
-      <c r="C10" s="18" t="str">
+      <c r="C10" s="42" t="str">
         <f>'おかず形態一覧表'!C8</f>
         <v/>
       </c>
-      <c r="D10" s="18" t="str">
+      <c r="D10" s="42" t="str">
         <f>'おかず形態一覧表'!D8</f>
         <v/>
       </c>
-      <c r="E10" s="18" t="str">
+      <c r="E10" s="42" t="str">
         <f>'おかず形態一覧表'!E8</f>
         <v/>
       </c>
-      <c r="F10" s="18" t="str">
+      <c r="F10" s="42" t="str">
         <f>'おかず形態一覧表'!F8</f>
         <v/>
       </c>
-      <c r="G10" s="18" t="str">
+      <c r="G10" s="42" t="str">
         <f>'おかず形態一覧表'!G8</f>
         <v/>
       </c>
-      <c r="H10" s="18" t="str">
+      <c r="H10" s="42" t="str">
         <f>'おかず形態一覧表'!H8</f>
         <v/>
       </c>
     </row>
     <row r="11" ht="112.5" customHeight="1">
-      <c r="A11" s="17" t="str">
+      <c r="A11" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B11" s="152" t="s">
-[...18 lines deleted...]
-        <v>22</v>
+      <c r="B11" s="133" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" s="133" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" s="133" t="s">
+        <v>36</v>
+      </c>
+      <c r="E11" s="133" t="s">
+        <v>37</v>
+      </c>
+      <c r="F11" s="133" t="s">
+        <v>38</v>
+      </c>
+      <c r="G11" s="133" t="s">
+        <v>39</v>
+      </c>
+      <c r="H11" s="133" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="12" ht="45.0" customHeight="1">
-      <c r="A12" s="21" t="str">
+      <c r="A12" s="45" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B12" s="22" t="s">
-[...18 lines deleted...]
-        <v>28</v>
+      <c r="B12" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="C12" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="46" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="H12" s="46" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="13" ht="45.0" customHeight="1">
-      <c r="A13" s="21" t="str">
+      <c r="A13" s="45" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B13" s="23"/>
-[...12 lines deleted...]
-        <v>31</v>
+      <c r="B13" s="48"/>
+      <c r="C13" s="46"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="F13" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="H13" s="46" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="21" t="str">
+      <c r="A14" s="45" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B14" s="153"/>
-[...12 lines deleted...]
-        <v>35</v>
+      <c r="B14" s="138"/>
+      <c r="C14" s="139"/>
+      <c r="D14" s="139"/>
+      <c r="E14" s="139" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" s="139" t="s">
+        <v>56</v>
+      </c>
+      <c r="G14" s="139" t="s">
+        <v>58</v>
+      </c>
+      <c r="H14" s="139" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="15" ht="22.5" customHeight="1">
-      <c r="A15" s="26" t="str">
+      <c r="A15" s="62" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B15" s="155" t="s">
-[...17 lines deleted...]
-      <c r="H15" s="155"/>
+      <c r="B15" s="141" t="s">
+        <v>65</v>
+      </c>
+      <c r="C15" s="141" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" s="141" t="s">
+        <v>67</v>
+      </c>
+      <c r="E15" s="141" t="s">
+        <v>67</v>
+      </c>
+      <c r="F15" s="141" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="141" t="s">
+        <v>69</v>
+      </c>
+      <c r="H15" s="141"/>
     </row>
     <row r="16" ht="22.5" customHeight="1">
-      <c r="A16" s="28"/>
-      <c r="B16" s="142">
+      <c r="A16" s="73"/>
+      <c r="B16" s="114">
         <v>1800.0</v>
       </c>
-      <c r="C16" s="142">
+      <c r="C16" s="114">
         <v>1800.0</v>
       </c>
-      <c r="D16" s="142">
+      <c r="D16" s="114">
         <v>1600.0</v>
       </c>
-      <c r="E16" s="142">
+      <c r="E16" s="114">
         <v>1600.0</v>
       </c>
-      <c r="F16" s="142">
+      <c r="F16" s="114">
         <v>1400.0</v>
       </c>
-      <c r="G16" s="142">
+      <c r="G16" s="114">
         <v>1400.0</v>
       </c>
-      <c r="H16" s="142">
+      <c r="H16" s="114">
         <v>900.0</v>
       </c>
     </row>
     <row r="17" ht="7.5" customHeight="1"/>
     <row r="18" ht="22.5" customHeight="1">
-      <c r="A18" s="80" t="str">
+      <c r="A18" s="115" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B18" s="81"/>
+      <c r="B18" s="116"/>
     </row>
     <row r="19" ht="22.5" customHeight="1">
-      <c r="A19" s="31" t="str">
+      <c r="A19" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B19" s="32" t="s">
-[...18 lines deleted...]
-        <v>46</v>
+      <c r="B19" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D19" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H19" s="12" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="20" ht="67.5" customHeight="1">
-      <c r="A20" s="31" t="str">
+      <c r="A20" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B20" s="33" t="str">
+      <c r="B20" s="16" t="str">
         <f>'主食一覧'!B3</f>
         <v/>
       </c>
-      <c r="C20" s="33" t="str">
+      <c r="C20" s="16" t="str">
         <f>'主食一覧'!C3</f>
         <v/>
       </c>
-      <c r="D20" s="33" t="str">
+      <c r="D20" s="16" t="str">
         <f>'主食一覧'!D3</f>
         <v/>
       </c>
-      <c r="E20" s="33" t="str">
+      <c r="E20" s="16" t="str">
         <f>'主食一覧'!E3</f>
         <v/>
       </c>
-      <c r="F20" s="33" t="str">
+      <c r="F20" s="16" t="str">
         <f>'主食一覧'!F3</f>
         <v/>
       </c>
-      <c r="G20" s="33" t="str">
+      <c r="G20" s="16" t="str">
         <f>'主食一覧'!G3</f>
         <v/>
       </c>
-      <c r="H20" s="33" t="str">
+      <c r="H20" s="16" t="str">
         <f>'主食一覧'!H3</f>
         <v/>
       </c>
     </row>
     <row r="21" ht="45.0" customHeight="1">
-      <c r="A21" s="31" t="str">
+      <c r="A21" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B21" s="156" t="s">
-[...18 lines deleted...]
-        <v>53</v>
+      <c r="B21" s="152" t="s">
+        <v>20</v>
+      </c>
+      <c r="C21" s="152" t="s">
+        <v>22</v>
+      </c>
+      <c r="D21" s="152" t="s">
+        <v>23</v>
+      </c>
+      <c r="E21" s="152" t="s">
+        <v>24</v>
+      </c>
+      <c r="F21" s="152" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" s="152" t="s">
+        <v>26</v>
+      </c>
+      <c r="H21" s="152" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="22" ht="22.5" customHeight="1">
-      <c r="A22" s="31" t="str">
+      <c r="A22" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B22" s="144"/>
-[...5 lines deleted...]
-      <c r="H22" s="144"/>
+      <c r="B22" s="107"/>
+      <c r="C22" s="107"/>
+      <c r="D22" s="107"/>
+      <c r="E22" s="107"/>
+      <c r="F22" s="107"/>
+      <c r="G22" s="107"/>
+      <c r="H22" s="107"/>
     </row>
     <row r="23" ht="7.5" customHeight="1"/>
     <row r="24" ht="22.5" customHeight="1">
-      <c r="A24" s="37" t="str">
+      <c r="A24" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B24" s="85"/>
-      <c r="F24" s="37" t="str">
+      <c r="B24" s="125"/>
+      <c r="F24" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G24" s="85"/>
+      <c r="G24" s="125"/>
     </row>
     <row r="25" ht="30.0" customHeight="1">
-      <c r="A25" s="38" t="str">
+      <c r="A25" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B25" s="39" t="str">
+      <c r="B25" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C25" s="39" t="str">
+      <c r="C25" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D25" s="39" t="str">
+      <c r="D25" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E25" s="39" t="str">
+      <c r="E25" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F25" s="40" t="str">
+      <c r="F25" s="17" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G25" s="41" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="42"/>
+      <c r="G25" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="20"/>
     </row>
     <row r="26" ht="22.5" customHeight="1">
-      <c r="A26" s="43" t="str">
+      <c r="A26" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
       <c r="B26" s="157" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="C26" s="157" t="s">
-        <v>55</v>
-[...3 lines deleted...]
-      <c r="F26" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D26" s="29"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="30" t="s">
         <v>79</v>
       </c>
-      <c r="G26" s="44" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="45"/>
+      <c r="G26" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H26" s="29"/>
     </row>
     <row r="27" ht="22.5" customHeight="1">
-      <c r="A27" s="46" t="str">
+      <c r="A27" s="30" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B27" s="49"/>
-[...3 lines deleted...]
-      <c r="F27" s="46" t="s">
+      <c r="B27" s="35"/>
+      <c r="C27" s="36"/>
+      <c r="D27" s="35"/>
+      <c r="E27" s="36"/>
+      <c r="F27" s="30" t="s">
         <v>80</v>
       </c>
-      <c r="G27" s="49">
+      <c r="G27" s="35">
         <v>1.0</v>
       </c>
-      <c r="H27" s="50"/>
+      <c r="H27" s="36"/>
     </row>
     <row r="28" ht="22.5" customHeight="1">
-      <c r="A28" s="51" t="str">
+      <c r="A28" s="37" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
       <c r="B28" s="158"/>
       <c r="C28" s="159"/>
       <c r="D28" s="158"/>
       <c r="E28" s="159"/>
-      <c r="F28" s="51" t="s">
-        <v>57</v>
+      <c r="F28" s="37" t="s">
+        <v>30</v>
       </c>
       <c r="G28" s="160"/>
       <c r="H28" s="161"/>
     </row>
     <row r="29" ht="7.5" customHeight="1"/>
     <row r="30" ht="22.5" customHeight="1">
-      <c r="A30" s="86" t="str">
+      <c r="A30" s="128" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B30" s="87"/>
-      <c r="F30" s="88" t="str">
+      <c r="B30" s="129"/>
+      <c r="F30" s="130" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G30" s="89"/>
+      <c r="G30" s="131"/>
     </row>
     <row r="31" ht="22.5" customHeight="1">
-      <c r="A31" s="56" t="str">
+      <c r="A31" s="50" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B31" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="57" t="s">
+      <c r="B31" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="C31" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="D31" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="E31" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="F31" s="162" t="s">
+        <v>54</v>
+      </c>
+      <c r="G31" s="163"/>
+      <c r="H31" s="135"/>
+    </row>
+    <row r="32" ht="22.5" customHeight="1">
+      <c r="A32" s="57"/>
+      <c r="B32" s="51" t="s">
         <v>59</v>
       </c>
-      <c r="D31" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E31" s="58" t="s">
+      <c r="C32" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="F31" s="162" t="s">
-[...7 lines deleted...]
-      <c r="B32" s="57" t="s">
+      <c r="D32" s="51"/>
+      <c r="E32" s="72"/>
+      <c r="F32" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C32" s="57" t="s">
-[...7 lines deleted...]
-      <c r="G32" s="94"/>
+      <c r="G32" s="137"/>
       <c r="H32" s="64"/>
     </row>
     <row r="33" ht="22.5" customHeight="1">
-      <c r="A33" s="65"/>
-[...6 lines deleted...]
-      <c r="H33" s="68"/>
+      <c r="A33" s="69"/>
+      <c r="B33" s="51"/>
+      <c r="C33" s="51"/>
+      <c r="D33" s="72"/>
+      <c r="E33" s="72"/>
+      <c r="F33" s="75"/>
+      <c r="G33" s="140"/>
+      <c r="H33" s="76"/>
     </row>
     <row r="34" ht="7.5" customHeight="1"/>
     <row r="35" ht="22.5" customHeight="1">
-      <c r="A35" s="96" t="str">
+      <c r="A35" s="142" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B35" s="97"/>
+      <c r="B35" s="143"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
       <c r="A36" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B36" s="133" t="s">
+      <c r="B36" s="101" t="s">
         <v>0</v>
       </c>
-      <c r="C36" s="99"/>
-      <c r="D36" s="100"/>
+      <c r="C36" s="145"/>
+      <c r="D36" s="146"/>
       <c r="E36" s="164" t="s">
         <v>1</v>
       </c>
-      <c r="F36" s="102"/>
-[...1 lines deleted...]
-      <c r="H36" s="103"/>
+      <c r="F36" s="148"/>
+      <c r="G36" s="148"/>
+      <c r="H36" s="149"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
       <c r="A37" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B37" s="133" t="s">
-[...5 lines deleted...]
-      <c r="H37" s="105"/>
+      <c r="B37" s="101" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="145"/>
+      <c r="D37" s="146"/>
+      <c r="E37" s="150"/>
+      <c r="H37" s="151"/>
     </row>
     <row r="38" ht="22.5" customHeight="1">
       <c r="A38" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B38" s="133" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="105"/>
+      <c r="B38" s="101" t="s">
+        <v>15</v>
+      </c>
+      <c r="C38" s="145"/>
+      <c r="D38" s="146"/>
+      <c r="E38" s="150"/>
+      <c r="H38" s="151"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
-      <c r="A39" s="106" t="str">
+      <c r="A39" s="102" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B39" s="133" t="s">
-[...5 lines deleted...]
-      <c r="H39" s="105"/>
+      <c r="B39" s="101" t="s">
+        <v>18</v>
+      </c>
+      <c r="C39" s="145"/>
+      <c r="D39" s="146"/>
+      <c r="E39" s="150"/>
+      <c r="H39" s="151"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
-      <c r="A40" s="107" t="str">
+      <c r="A40" s="104" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
       <c r="B40" s="165">
         <v>45964.661745439815</v>
       </c>
-      <c r="C40" s="99"/>
-[...4 lines deleted...]
-      <c r="H40" s="111"/>
+      <c r="C40" s="145"/>
+      <c r="D40" s="146"/>
+      <c r="E40" s="154"/>
+      <c r="F40" s="155"/>
+      <c r="G40" s="155"/>
+      <c r="H40" s="156"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:H40"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="9" t="str">
+      <c r="A1" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
       <c r="A2" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B2" s="11" t="s">
-[...5 lines deleted...]
-      <c r="D2" s="11" t="s">
+      <c r="B2" s="13" t="s">
+        <v>3</v>
+      </c>
+      <c r="C2" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="E2" s="11" t="s">
-[...5 lines deleted...]
-      <c r="G2" s="11" t="s">
+      <c r="D2" s="13" t="s">
         <v>10</v>
       </c>
-      <c r="H2" s="11" t="s">
-        <v>11</v>
+      <c r="E2" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F2" s="13" t="s">
+        <v>14</v>
+      </c>
+      <c r="G2" s="13" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="13" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="3" ht="18.75" customHeight="1">
-      <c r="A3" s="12" t="str">
+      <c r="A3" s="21" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B3" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H3" s="13"/>
+      <c r="B3" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="C3" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="H3" s="25"/>
     </row>
     <row r="4" ht="67.5" customHeight="1">
-      <c r="A4" s="14" t="str">
+      <c r="A4" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B4" s="15"/>
-[...5 lines deleted...]
-      <c r="H4" s="15"/>
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="34"/>
+      <c r="F4" s="34"/>
+      <c r="G4" s="34"/>
+      <c r="H4" s="34"/>
     </row>
     <row r="5" ht="18.75" customHeight="1">
-      <c r="A5" s="12" t="str">
+      <c r="A5" s="21" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H5" s="13"/>
+      <c r="B5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="E5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="F5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="G5" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="H5" s="25"/>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16"/>
-[...5 lines deleted...]
-      <c r="H6" s="15"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="34"/>
+      <c r="D6" s="34"/>
+      <c r="E6" s="34"/>
+      <c r="F6" s="34"/>
+      <c r="G6" s="34"/>
+      <c r="H6" s="34"/>
     </row>
     <row r="7" ht="18.75" customHeight="1">
-      <c r="A7" s="12" t="str">
+      <c r="A7" s="21" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B7" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H7" s="13"/>
+      <c r="B7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="C7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="E7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="F7" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="H7" s="25"/>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="17" t="str">
+      <c r="A8" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="18"/>
-[...5 lines deleted...]
-      <c r="H8" s="19"/>
+      <c r="B8" s="42"/>
+      <c r="C8" s="43"/>
+      <c r="D8" s="43"/>
+      <c r="E8" s="43"/>
+      <c r="F8" s="43"/>
+      <c r="G8" s="43"/>
+      <c r="H8" s="43"/>
     </row>
     <row r="9" ht="112.5" customHeight="1">
-      <c r="A9" s="17" t="str">
+      <c r="A9" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B9" s="20" t="s">
-[...18 lines deleted...]
-        <v>22</v>
+      <c r="B9" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" s="44" t="s">
+        <v>35</v>
+      </c>
+      <c r="D9" s="44" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="44" t="s">
+        <v>37</v>
+      </c>
+      <c r="F9" s="44" t="s">
+        <v>38</v>
+      </c>
+      <c r="G9" s="44" t="s">
+        <v>39</v>
+      </c>
+      <c r="H9" s="44" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="10" ht="45.0" customHeight="1">
-      <c r="A10" s="21" t="str">
+      <c r="A10" s="45" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B10" s="22" t="s">
-[...18 lines deleted...]
-        <v>28</v>
+      <c r="B10" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="C10" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="D10" s="46" t="s">
+        <v>42</v>
+      </c>
+      <c r="E10" s="46" t="s">
+        <v>43</v>
+      </c>
+      <c r="F10" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="G10" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="H10" s="46" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="11" ht="45.0" customHeight="1">
-      <c r="A11" s="21" t="str">
+      <c r="A11" s="45" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B11" s="23"/>
-[...12 lines deleted...]
-        <v>31</v>
+      <c r="B11" s="48"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="F11" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="G11" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="H11" s="46" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="12" ht="22.5" customHeight="1">
-      <c r="A12" s="21" t="str">
+      <c r="A12" s="45" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B12" s="24"/>
-[...12 lines deleted...]
-        <v>35</v>
+      <c r="B12" s="52"/>
+      <c r="C12" s="54"/>
+      <c r="D12" s="54"/>
+      <c r="E12" s="54" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" s="54" t="s">
+        <v>56</v>
+      </c>
+      <c r="G12" s="54" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" s="54" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="13" ht="22.5" customHeight="1">
-      <c r="A13" s="26" t="str">
+      <c r="A13" s="62" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B13" s="27" t="s">
-[...17 lines deleted...]
-      <c r="H13" s="27"/>
+      <c r="B13" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="C13" s="66" t="s">
+        <v>66</v>
+      </c>
+      <c r="D13" s="66" t="s">
+        <v>67</v>
+      </c>
+      <c r="E13" s="66" t="s">
+        <v>67</v>
+      </c>
+      <c r="F13" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="G13" s="66" t="s">
+        <v>69</v>
+      </c>
+      <c r="H13" s="66"/>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="28"/>
-      <c r="B14" s="29">
+      <c r="A14" s="73"/>
+      <c r="B14" s="77">
         <v>1800.0</v>
       </c>
-      <c r="C14" s="29">
+      <c r="C14" s="77">
         <v>1800.0</v>
       </c>
-      <c r="D14" s="29">
+      <c r="D14" s="77">
         <v>1600.0</v>
       </c>
-      <c r="E14" s="29">
+      <c r="E14" s="77">
         <v>1600.0</v>
       </c>
-      <c r="F14" s="29">
+      <c r="F14" s="77">
         <v>1400.0</v>
       </c>
-      <c r="G14" s="29">
+      <c r="G14" s="77">
         <v>1400.0</v>
       </c>
-      <c r="H14" s="29">
+      <c r="H14" s="77">
         <v>900.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="30" t="str">
+      <c r="A1" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="31" t="str">
+      <c r="A2" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B2" s="32" t="s">
-[...18 lines deleted...]
-        <v>46</v>
+      <c r="B2" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D2" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="12" t="s">
+        <v>8</v>
+      </c>
+      <c r="F2" s="12" t="s">
+        <v>9</v>
+      </c>
+      <c r="G2" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="H2" s="12" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="3" ht="67.5" customHeight="1">
-      <c r="A3" s="31" t="str">
+      <c r="A3" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B3" s="33"/>
-[...5 lines deleted...]
-      <c r="H3" s="33"/>
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
     </row>
     <row r="4" ht="45.0" customHeight="1">
-      <c r="A4" s="31" t="str">
+      <c r="A4" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B4" s="34" t="s">
-[...18 lines deleted...]
-        <v>53</v>
+      <c r="B4" s="23" t="s">
+        <v>20</v>
+      </c>
+      <c r="C4" s="23" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" s="23" t="s">
+        <v>23</v>
+      </c>
+      <c r="E4" s="23" t="s">
+        <v>24</v>
+      </c>
+      <c r="F4" s="23" t="s">
+        <v>25</v>
+      </c>
+      <c r="G4" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="H4" s="23" t="s">
+        <v>27</v>
       </c>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="31" t="str">
+      <c r="A5" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B5" s="35"/>
-[...5 lines deleted...]
-      <c r="H5" s="35"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="28"/>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28"/>
+      <c r="H5" s="28"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="36" t="str">
+      <c r="A1" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="F1" s="37" t="str">
+      <c r="F1" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
     </row>
     <row r="2" ht="30.0" customHeight="1">
-      <c r="A2" s="38" t="str">
+      <c r="A2" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B2" s="39" t="str">
+      <c r="B2" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C2" s="39" t="str">
+      <c r="C2" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D2" s="39" t="str">
+      <c r="D2" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E2" s="39" t="str">
+      <c r="E2" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F2" s="40" t="str">
+      <c r="F2" s="17" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G2" s="41" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="G2" s="18" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" s="20"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="43" t="str">
+      <c r="A3" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B3" s="44" t="s">
-[...7 lines deleted...]
-      <c r="F3" s="43" t="str">
+      <c r="B3" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G3" s="44" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="45"/>
+      <c r="G3" s="27" t="s">
+        <v>29</v>
+      </c>
+      <c r="H3" s="29"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="46" t="str">
+      <c r="A4" s="30" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B4" s="47"/>
-[...3 lines deleted...]
-      <c r="F4" s="43" t="str">
+      <c r="B4" s="31"/>
+      <c r="C4" s="31"/>
+      <c r="D4" s="31"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G4" s="49">
+      <c r="G4" s="35">
         <v>1.0</v>
       </c>
-      <c r="H4" s="50"/>
+      <c r="H4" s="36"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="51" t="str">
+      <c r="A5" s="37" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B5" s="52"/>
-[...7 lines deleted...]
-      <c r="H5" s="53"/>
+      <c r="B5" s="38"/>
+      <c r="C5" s="39"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="39"/>
+      <c r="F5" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" s="38"/>
+      <c r="H5" s="39"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="6" width="16.38"/>
     <col customWidth="1" min="7" max="7" width="32.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="54" t="str">
+      <c r="A1" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="F1" s="55" t="str">
+      <c r="F1" s="49" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="56" t="str">
+      <c r="A2" s="50" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B2" s="57" t="s">
-[...2 lines deleted...]
-      <c r="C2" s="57" t="s">
+      <c r="B2" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="C2" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="D2" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="E2" s="53" t="s">
+        <v>53</v>
+      </c>
+      <c r="F2" s="55" t="s">
+        <v>54</v>
+      </c>
+      <c r="G2" s="56"/>
+    </row>
+    <row r="3" ht="22.5" customHeight="1">
+      <c r="A3" s="57"/>
+      <c r="B3" s="51" t="s">
         <v>59</v>
       </c>
-      <c r="D2" s="57" t="s">
-[...2 lines deleted...]
-      <c r="E2" s="58" t="s">
+      <c r="C3" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="F2" s="59" t="s">
-[...6 lines deleted...]
-      <c r="B3" s="57" t="s">
+      <c r="D3" s="51"/>
+      <c r="E3" s="60"/>
+      <c r="F3" s="61" t="s">
         <v>63</v>
       </c>
-      <c r="C3" s="57" t="s">
-[...6 lines deleted...]
-      </c>
       <c r="G3" s="64"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="65"/>
-[...5 lines deleted...]
-      <c r="G4" s="68"/>
+      <c r="A4" s="69"/>
+      <c r="B4" s="51"/>
+      <c r="C4" s="51"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="60"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="76"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="F3:G4"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="30.0" customHeight="1">
-      <c r="A1" s="69" t="s">
-[...28 lines deleted...]
-      <c r="Z1" s="72"/>
+      <c r="A1" s="58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="59"/>
+      <c r="C1" s="59" t="s">
+        <v>62</v>
+      </c>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="67"/>
+      <c r="J1" s="67"/>
+      <c r="K1" s="67"/>
+      <c r="L1" s="67"/>
+      <c r="M1" s="67"/>
+      <c r="N1" s="67"/>
+      <c r="O1" s="67"/>
+      <c r="P1" s="67"/>
+      <c r="Q1" s="67"/>
+      <c r="R1" s="67"/>
+      <c r="S1" s="67"/>
+      <c r="T1" s="67"/>
+      <c r="U1" s="67"/>
+      <c r="V1" s="67"/>
+      <c r="W1" s="67"/>
+      <c r="X1" s="67"/>
+      <c r="Y1" s="67"/>
+      <c r="Z1" s="67"/>
     </row>
     <row r="2" ht="7.5" customHeight="1"/>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="73" t="str">
+      <c r="A3" s="79" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
-      <c r="B3" s="74"/>
+      <c r="B3" s="81"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
       <c r="A4" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B4" s="75" t="str">
+      <c r="B4" s="87" t="str">
         <f>'おかず形態一覧表'!B2</f>
         <v>常食</v>
       </c>
-      <c r="C4" s="75" t="str">
+      <c r="C4" s="87" t="str">
         <f>'おかず形態一覧表'!C2</f>
         <v>軟菜食</v>
       </c>
-      <c r="D4" s="75" t="str">
+      <c r="D4" s="87" t="str">
         <f>'おかず形態一覧表'!D2</f>
         <v>きざみ食</v>
       </c>
-      <c r="E4" s="75" t="str">
+      <c r="E4" s="87" t="str">
         <f>'おかず形態一覧表'!E2</f>
         <v>極きざみ食</v>
       </c>
-      <c r="F4" s="75" t="str">
+      <c r="F4" s="87" t="str">
         <f>'おかず形態一覧表'!F2</f>
         <v>ソフト食</v>
       </c>
-      <c r="G4" s="75" t="str">
+      <c r="G4" s="87" t="str">
         <f>'おかず形態一覧表'!G2</f>
         <v>ミキサー食</v>
       </c>
-      <c r="H4" s="75" t="str">
+      <c r="H4" s="87" t="str">
         <f>'おかず形態一覧表'!H2</f>
         <v>嚥下開始食</v>
       </c>
     </row>
     <row r="5" ht="22.5" customHeight="1">
       <c r="A5" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B5" s="76" t="str">
+      <c r="B5" s="89" t="str">
         <f>'おかず形態一覧表'!B3</f>
         <v>豚の香味焼き</v>
       </c>
-      <c r="C5" s="76" t="str">
+      <c r="C5" s="89" t="str">
         <f>'おかず形態一覧表'!C3</f>
         <v>豚の香味焼き</v>
       </c>
-      <c r="D5" s="76" t="str">
+      <c r="D5" s="89" t="str">
         <f>'おかず形態一覧表'!D3</f>
         <v>豚の香味焼き</v>
       </c>
-      <c r="E5" s="76" t="str">
+      <c r="E5" s="89" t="str">
         <f>'おかず形態一覧表'!E3</f>
         <v>豚の香味焼き</v>
       </c>
-      <c r="F5" s="76" t="str">
+      <c r="F5" s="89" t="str">
         <f>'おかず形態一覧表'!F3</f>
         <v>豚の香味焼き</v>
       </c>
-      <c r="G5" s="76" t="str">
+      <c r="G5" s="89" t="str">
         <f>'おかず形態一覧表'!G3</f>
         <v>豚の香味焼き</v>
       </c>
-      <c r="H5" s="76" t="str">
+      <c r="H5" s="89" t="str">
         <f>'おかず形態一覧表'!H3</f>
         <v/>
       </c>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16" t="str">
+      <c r="B6" s="40" t="str">
         <f>'おかず形態一覧表'!B4</f>
         <v/>
       </c>
-      <c r="C6" s="16" t="str">
+      <c r="C6" s="40" t="str">
         <f>'おかず形態一覧表'!C4</f>
         <v/>
       </c>
-      <c r="D6" s="16" t="str">
+      <c r="D6" s="40" t="str">
         <f>'おかず形態一覧表'!D4</f>
         <v/>
       </c>
-      <c r="E6" s="16" t="str">
+      <c r="E6" s="40" t="str">
         <f>'おかず形態一覧表'!E4</f>
         <v/>
       </c>
-      <c r="F6" s="16" t="str">
+      <c r="F6" s="40" t="str">
         <f>'おかず形態一覧表'!F4</f>
         <v/>
       </c>
-      <c r="G6" s="16" t="str">
+      <c r="G6" s="40" t="str">
         <f>'おかず形態一覧表'!G4</f>
         <v/>
       </c>
-      <c r="H6" s="16" t="str">
+      <c r="H6" s="40" t="str">
         <f>'おかず形態一覧表'!H4</f>
         <v/>
       </c>
     </row>
     <row r="7" ht="22.5" customHeight="1">
       <c r="A7" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B7" s="76" t="str">
+      <c r="B7" s="89" t="str">
         <f>'おかず形態一覧表'!B5</f>
         <v>鮭の幽庵焼き</v>
       </c>
-      <c r="C7" s="76" t="str">
+      <c r="C7" s="89" t="str">
         <f>'おかず形態一覧表'!C5</f>
         <v>鮭の幽庵焼き</v>
       </c>
-      <c r="D7" s="76" t="str">
+      <c r="D7" s="89" t="str">
         <f>'おかず形態一覧表'!D5</f>
         <v>鮭の幽庵焼き</v>
       </c>
-      <c r="E7" s="76" t="str">
+      <c r="E7" s="89" t="str">
         <f>'おかず形態一覧表'!E5</f>
         <v>鮭の幽庵焼き</v>
       </c>
-      <c r="F7" s="76" t="str">
+      <c r="F7" s="89" t="str">
         <f>'おかず形態一覧表'!F5</f>
         <v>鮭の幽庵焼き</v>
       </c>
-      <c r="G7" s="76" t="str">
+      <c r="G7" s="89" t="str">
         <f>'おかず形態一覧表'!G5</f>
         <v>鮭の幽庵焼き</v>
       </c>
-      <c r="H7" s="76" t="str">
+      <c r="H7" s="89" t="str">
         <f>'おかず形態一覧表'!H5</f>
         <v/>
       </c>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="14" t="str">
+      <c r="A8" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="16" t="str">
+      <c r="B8" s="40" t="str">
         <f>'おかず形態一覧表'!B6</f>
         <v/>
       </c>
-      <c r="C8" s="16" t="str">
+      <c r="C8" s="40" t="str">
         <f>'おかず形態一覧表'!C6</f>
         <v/>
       </c>
-      <c r="D8" s="16" t="str">
+      <c r="D8" s="40" t="str">
         <f>'おかず形態一覧表'!D6</f>
         <v/>
       </c>
-      <c r="E8" s="16" t="str">
+      <c r="E8" s="40" t="str">
         <f>'おかず形態一覧表'!E6</f>
         <v/>
       </c>
-      <c r="F8" s="16" t="str">
+      <c r="F8" s="40" t="str">
         <f>'おかず形態一覧表'!F6</f>
         <v/>
       </c>
-      <c r="G8" s="16" t="str">
+      <c r="G8" s="40" t="str">
         <f>'おかず形態一覧表'!G6</f>
         <v/>
       </c>
-      <c r="H8" s="16" t="str">
+      <c r="H8" s="40" t="str">
         <f>'おかず形態一覧表'!H6</f>
         <v/>
       </c>
     </row>
     <row r="9" ht="22.5" customHeight="1">
       <c r="A9" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B9" s="76" t="str">
+      <c r="B9" s="89" t="str">
         <f>'おかず形態一覧表'!B7</f>
         <v>フレンチサラダ</v>
       </c>
-      <c r="C9" s="76" t="str">
+      <c r="C9" s="89" t="str">
         <f>'おかず形態一覧表'!C7</f>
         <v>フレンチサラダ</v>
       </c>
-      <c r="D9" s="76" t="str">
+      <c r="D9" s="89" t="str">
         <f>'おかず形態一覧表'!D7</f>
         <v>フレンチサラダ</v>
       </c>
-      <c r="E9" s="76" t="str">
+      <c r="E9" s="89" t="str">
         <f>'おかず形態一覧表'!E7</f>
         <v>フレンチサラダ</v>
       </c>
-      <c r="F9" s="76" t="str">
+      <c r="F9" s="89" t="str">
         <f>'おかず形態一覧表'!F7</f>
         <v>ナムル</v>
       </c>
-      <c r="G9" s="76" t="str">
+      <c r="G9" s="89" t="str">
         <f>'おかず形態一覧表'!G7</f>
         <v>フレンチサラダ</v>
       </c>
-      <c r="H9" s="76" t="str">
+      <c r="H9" s="89" t="str">
         <f>'おかず形態一覧表'!H7</f>
         <v/>
       </c>
     </row>
     <row r="10" ht="67.5" customHeight="1">
-      <c r="A10" s="17" t="str">
+      <c r="A10" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B10" s="18" t="str">
+      <c r="B10" s="42" t="str">
         <f>'おかず形態一覧表'!B8</f>
         <v/>
       </c>
-      <c r="C10" s="18" t="str">
+      <c r="C10" s="42" t="str">
         <f>'おかず形態一覧表'!C8</f>
         <v/>
       </c>
-      <c r="D10" s="18" t="str">
+      <c r="D10" s="42" t="str">
         <f>'おかず形態一覧表'!D8</f>
         <v/>
       </c>
-      <c r="E10" s="18" t="str">
+      <c r="E10" s="42" t="str">
         <f>'おかず形態一覧表'!E8</f>
         <v/>
       </c>
-      <c r="F10" s="18" t="str">
+      <c r="F10" s="42" t="str">
         <f>'おかず形態一覧表'!F8</f>
         <v/>
       </c>
-      <c r="G10" s="18" t="str">
+      <c r="G10" s="42" t="str">
         <f>'おかず形態一覧表'!G8</f>
         <v/>
       </c>
-      <c r="H10" s="18" t="str">
+      <c r="H10" s="42" t="str">
         <f>'おかず形態一覧表'!H8</f>
         <v/>
       </c>
     </row>
     <row r="11" ht="112.5" customHeight="1">
-      <c r="A11" s="17" t="str">
+      <c r="A11" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B11" s="77" t="str">
+      <c r="B11" s="93" t="str">
         <f>'おかず形態一覧表'!B9</f>
         <v>一般的な食事</v>
       </c>
-      <c r="C11" s="77" t="str">
+      <c r="C11" s="93" t="str">
         <f>'おかず形態一覧表'!C9</f>
         <v>硬いものや繊維質の多い食品を控え、軟らかく調理したもの</v>
       </c>
-      <c r="D11" s="77" t="str">
+      <c r="D11" s="93" t="str">
         <f>'おかず形態一覧表'!D9</f>
         <v>軟菜食を小さく刻んだもの</v>
       </c>
-      <c r="E11" s="77" t="str">
+      <c r="E11" s="93" t="str">
         <f>'おかず形態一覧表'!E9</f>
         <v>食材を小さく刻み、口の中でまとまりにくい料理にはとろみをつけて飲み込みやすくしたもの(ネオハイトロミールSlim)</v>
       </c>
-      <c r="F11" s="77" t="str">
+      <c r="F11" s="93" t="str">
         <f>'おかず形態一覧表'!F9</f>
         <v>舌で押しつぶせる程度の軟らかさのムース状、ペースト状のもの（ソフティアＧで成形、又はムース食材を使用）</v>
       </c>
-      <c r="G11" s="77" t="str">
+      <c r="G11" s="93" t="str">
         <f>'おかず形態一覧表'!G9</f>
         <v>べたつきが少なく、歯や義歯がなくてものどをゆっくりと通過させることができるペースト状のもの(ネオハイトロミールSlim）</v>
       </c>
-      <c r="H11" s="77" t="str">
+      <c r="H11" s="93" t="str">
         <f>'おかず形態一覧表'!H9</f>
         <v>ゼリー状の補助食品とヨーグルトの計3品をそろえたもの</v>
       </c>
     </row>
     <row r="12" ht="45.0" customHeight="1">
-      <c r="A12" s="21" t="str">
+      <c r="A12" s="45" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B12" s="23" t="str">
+      <c r="B12" s="48" t="str">
         <f>'おかず形態一覧表'!B10</f>
         <v>通常の大きさ（2.5×2.5cm大カットへ個別対応可能）</v>
       </c>
-      <c r="C12" s="23" t="str">
+      <c r="C12" s="48" t="str">
         <f>'おかず形態一覧表'!C10</f>
         <v>通常の大きさ（2.5×2.5cm大カットへ個別対応可能）</v>
       </c>
-      <c r="D12" s="23" t="str">
+      <c r="D12" s="48" t="str">
         <f>'おかず形態一覧表'!D10</f>
         <v>0.5～1.0cm</v>
       </c>
-      <c r="E12" s="23" t="str">
+      <c r="E12" s="48" t="str">
         <f>'おかず形態一覧表'!E10</f>
         <v>0.1～0.2cm</v>
       </c>
-      <c r="F12" s="23" t="str">
+      <c r="F12" s="48" t="str">
         <f>'おかず形態一覧表'!F10</f>
         <v>ムース状
 ペースト状</v>
       </c>
-      <c r="G12" s="23" t="str">
+      <c r="G12" s="48" t="str">
         <f>'おかず形態一覧表'!G10</f>
         <v>ペースト状</v>
       </c>
-      <c r="H12" s="23" t="str">
+      <c r="H12" s="48" t="str">
         <f>'おかず形態一覧表'!H10</f>
         <v>ゼリー状
 ヨーグルト</v>
       </c>
     </row>
     <row r="13" ht="45.0" customHeight="1">
-      <c r="A13" s="21" t="str">
+      <c r="A13" s="45" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B13" s="23" t="str">
+      <c r="B13" s="48" t="str">
         <f>'おかず形態一覧表'!B11</f>
         <v/>
       </c>
-      <c r="C13" s="23" t="str">
+      <c r="C13" s="48" t="str">
         <f>'おかず形態一覧表'!C11</f>
         <v/>
       </c>
-      <c r="D13" s="23" t="str">
+      <c r="D13" s="48" t="str">
         <f>'おかず形態一覧表'!D11</f>
         <v/>
       </c>
-      <c r="E13" s="23" t="str">
+      <c r="E13" s="48" t="str">
         <f>'おかず形態一覧表'!E11</f>
         <v>歯茎でつぶせる</v>
       </c>
-      <c r="F13" s="23" t="str">
+      <c r="F13" s="48" t="str">
         <f>'おかず形態一覧表'!F11</f>
         <v>舌でつぶせる</v>
       </c>
-      <c r="G13" s="23" t="str">
+      <c r="G13" s="48" t="str">
         <f>'おかず形態一覧表'!G11</f>
         <v>噛まなくてよい</v>
       </c>
-      <c r="H13" s="23" t="str">
+      <c r="H13" s="48" t="str">
         <f>'おかず形態一覧表'!H11</f>
         <v>噛まなくてよい</v>
       </c>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="21" t="str">
+      <c r="A14" s="45" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B14" s="24" t="str">
+      <c r="B14" s="52" t="str">
         <f>'おかず形態一覧表'!B12</f>
         <v/>
       </c>
-      <c r="C14" s="24" t="str">
+      <c r="C14" s="52" t="str">
         <f>'おかず形態一覧表'!C12</f>
         <v/>
       </c>
-      <c r="D14" s="24" t="str">
+      <c r="D14" s="52" t="str">
         <f>'おかず形態一覧表'!D12</f>
         <v/>
       </c>
-      <c r="E14" s="24" t="str">
+      <c r="E14" s="52" t="str">
         <f>'おかず形態一覧表'!E12</f>
         <v>4 / 3</v>
       </c>
-      <c r="F14" s="24" t="str">
+      <c r="F14" s="52" t="str">
         <f>'おかず形態一覧表'!F12</f>
         <v>3 / 2-1</v>
       </c>
-      <c r="G14" s="24" t="str">
+      <c r="G14" s="52" t="str">
         <f>'おかず形態一覧表'!G12</f>
         <v>2-1</v>
       </c>
-      <c r="H14" s="24" t="str">
+      <c r="H14" s="52" t="str">
         <f>'おかず形態一覧表'!H12</f>
         <v>2-1 / 1j</v>
       </c>
     </row>
     <row r="15" ht="22.5" customHeight="1">
-      <c r="A15" s="26" t="str">
+      <c r="A15" s="62" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B15" s="78" t="str">
+      <c r="B15" s="108" t="str">
         <f>'おかず形態一覧表'!B13</f>
         <v>米飯180</v>
       </c>
-      <c r="C15" s="78" t="str">
+      <c r="C15" s="108" t="str">
         <f>'おかず形態一覧表'!C13</f>
         <v>軟飯220</v>
       </c>
-      <c r="D15" s="78" t="str">
+      <c r="D15" s="108" t="str">
         <f>'おかず形態一覧表'!D13</f>
         <v>全粥300</v>
       </c>
-      <c r="E15" s="78" t="str">
+      <c r="E15" s="108" t="str">
         <f>'おかず形態一覧表'!E13</f>
         <v>全粥300</v>
       </c>
-      <c r="F15" s="78" t="str">
+      <c r="F15" s="108" t="str">
         <f>'おかず形態一覧表'!F13</f>
         <v>ゼリー粥240</v>
       </c>
-      <c r="G15" s="78" t="str">
+      <c r="G15" s="108" t="str">
         <f>'おかず形態一覧表'!G13</f>
         <v>ゼリー粥240</v>
       </c>
-      <c r="H15" s="78" t="str">
+      <c r="H15" s="108" t="str">
         <f>'おかず形態一覧表'!H13</f>
         <v/>
       </c>
     </row>
     <row r="16" ht="22.5" customHeight="1">
-      <c r="A16" s="28"/>
-      <c r="B16" s="79">
+      <c r="A16" s="73"/>
+      <c r="B16" s="111">
         <f>'おかず形態一覧表'!B14</f>
         <v>1800</v>
       </c>
-      <c r="C16" s="79">
+      <c r="C16" s="111">
         <f>'おかず形態一覧表'!C14</f>
         <v>1800</v>
       </c>
-      <c r="D16" s="79">
+      <c r="D16" s="111">
         <f>'おかず形態一覧表'!D14</f>
         <v>1600</v>
       </c>
-      <c r="E16" s="79">
+      <c r="E16" s="111">
         <f>'おかず形態一覧表'!E14</f>
         <v>1600</v>
       </c>
-      <c r="F16" s="79">
+      <c r="F16" s="111">
         <f>'おかず形態一覧表'!F14</f>
         <v>1400</v>
       </c>
-      <c r="G16" s="79">
+      <c r="G16" s="111">
         <f>'おかず形態一覧表'!G14</f>
         <v>1400</v>
       </c>
-      <c r="H16" s="79">
+      <c r="H16" s="111">
         <f>'おかず形態一覧表'!H14</f>
         <v>900</v>
       </c>
     </row>
     <row r="17" ht="7.5" customHeight="1"/>
     <row r="18" ht="22.5" customHeight="1">
-      <c r="A18" s="80" t="str">
+      <c r="A18" s="115" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B18" s="81"/>
+      <c r="B18" s="116"/>
     </row>
     <row r="19" ht="22.5" customHeight="1">
-      <c r="A19" s="31" t="str">
+      <c r="A19" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B19" s="82" t="str">
+      <c r="B19" s="118" t="str">
         <f>'主食一覧'!B2</f>
         <v>ごはん</v>
       </c>
-      <c r="C19" s="82" t="str">
+      <c r="C19" s="118" t="str">
         <f>'主食一覧'!C2</f>
         <v>軟飯</v>
       </c>
-      <c r="D19" s="82" t="str">
+      <c r="D19" s="118" t="str">
         <f>'主食一覧'!D2</f>
         <v>全粥</v>
       </c>
-      <c r="E19" s="82" t="str">
+      <c r="E19" s="118" t="str">
         <f>'主食一覧'!E2</f>
         <v>七分粥</v>
       </c>
-      <c r="F19" s="82" t="str">
+      <c r="F19" s="118" t="str">
         <f>'主食一覧'!F2</f>
         <v>五分粥</v>
       </c>
-      <c r="G19" s="82" t="str">
+      <c r="G19" s="118" t="str">
         <f>'主食一覧'!G2</f>
         <v>三部粥</v>
       </c>
-      <c r="H19" s="82" t="str">
+      <c r="H19" s="118" t="str">
         <f>'主食一覧'!H2</f>
         <v>ゼリー粥</v>
       </c>
     </row>
     <row r="20" ht="67.5" customHeight="1">
-      <c r="A20" s="31" t="str">
+      <c r="A20" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B20" s="33" t="str">
+      <c r="B20" s="16" t="str">
         <f>'主食一覧'!B3</f>
         <v/>
       </c>
-      <c r="C20" s="33" t="str">
+      <c r="C20" s="16" t="str">
         <f>'主食一覧'!C3</f>
         <v/>
       </c>
-      <c r="D20" s="33" t="str">
+      <c r="D20" s="16" t="str">
         <f>'主食一覧'!D3</f>
         <v/>
       </c>
-      <c r="E20" s="33" t="str">
+      <c r="E20" s="16" t="str">
         <f>'主食一覧'!E3</f>
         <v/>
       </c>
-      <c r="F20" s="33" t="str">
+      <c r="F20" s="16" t="str">
         <f>'主食一覧'!F3</f>
         <v/>
       </c>
-      <c r="G20" s="33" t="str">
+      <c r="G20" s="16" t="str">
         <f>'主食一覧'!G3</f>
         <v/>
       </c>
-      <c r="H20" s="33" t="str">
+      <c r="H20" s="16" t="str">
         <f>'主食一覧'!H3</f>
         <v/>
       </c>
     </row>
     <row r="21" ht="45.0" customHeight="1">
-      <c r="A21" s="31" t="str">
+      <c r="A21" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B21" s="83" t="str">
+      <c r="B21" s="120" t="str">
         <f>'主食一覧'!B4</f>
         <v>通常のごはん</v>
       </c>
-      <c r="C21" s="83" t="str">
+      <c r="C21" s="120" t="str">
         <f>'主食一覧'!C4</f>
         <v>水分が多く軟らかいごはん</v>
       </c>
-      <c r="D21" s="83" t="str">
+      <c r="D21" s="120" t="str">
         <f>'主食一覧'!D4</f>
         <v>通常の全粥</v>
       </c>
-      <c r="E21" s="83" t="str">
+      <c r="E21" s="120" t="str">
         <f>'主食一覧'!E4</f>
         <v>全粥と重湯を7：3の重量比で混ぜたもの</v>
       </c>
-      <c r="F21" s="83" t="str">
+      <c r="F21" s="120" t="str">
         <f>'主食一覧'!F4</f>
         <v>全粥と重湯を5：5の重量比で混ぜたもの</v>
       </c>
-      <c r="G21" s="83" t="str">
+      <c r="G21" s="120" t="str">
         <f>'主食一覧'!G4</f>
         <v>全粥と重湯を3：7の重量比で混ぜたもの</v>
       </c>
-      <c r="H21" s="83" t="str">
+      <c r="H21" s="120" t="str">
         <f>'主食一覧'!H4</f>
         <v>全粥をミキサーにかけ、トロミ剤を加えたもの(スベラカーゼlite)</v>
       </c>
     </row>
     <row r="22" ht="22.5" customHeight="1">
-      <c r="A22" s="31" t="str">
+      <c r="A22" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B22" s="84" t="str">
+      <c r="B22" s="121" t="str">
         <f>'主食一覧'!B5</f>
         <v/>
       </c>
-      <c r="C22" s="84" t="str">
+      <c r="C22" s="121" t="str">
         <f>'主食一覧'!C5</f>
         <v/>
       </c>
-      <c r="D22" s="84" t="str">
+      <c r="D22" s="121" t="str">
         <f>'主食一覧'!D5</f>
         <v/>
       </c>
-      <c r="E22" s="84" t="str">
+      <c r="E22" s="121" t="str">
         <f>'主食一覧'!E5</f>
         <v/>
       </c>
-      <c r="F22" s="84" t="str">
+      <c r="F22" s="121" t="str">
         <f>'主食一覧'!F5</f>
         <v/>
       </c>
-      <c r="G22" s="84" t="str">
+      <c r="G22" s="121" t="str">
         <f>'主食一覧'!G5</f>
         <v/>
       </c>
-      <c r="H22" s="84" t="str">
+      <c r="H22" s="121" t="str">
         <f>'主食一覧'!H5</f>
         <v/>
       </c>
     </row>
     <row r="23" ht="7.5" customHeight="1"/>
     <row r="24" ht="22.5" customHeight="1">
-      <c r="A24" s="37" t="str">
+      <c r="A24" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B24" s="85"/>
-      <c r="F24" s="37" t="str">
+      <c r="B24" s="125"/>
+      <c r="F24" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G24" s="85"/>
+      <c r="G24" s="125"/>
     </row>
     <row r="25" ht="30.0" customHeight="1">
-      <c r="A25" s="38" t="str">
+      <c r="A25" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B25" s="39" t="str">
+      <c r="B25" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C25" s="39" t="str">
+      <c r="C25" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D25" s="39" t="str">
+      <c r="D25" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E25" s="39" t="str">
+      <c r="E25" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F25" s="40" t="str">
+      <c r="F25" s="17" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G25" s="42" t="str">
+      <c r="G25" s="20" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G2</f>
         <v>お茶ゼリー</v>
       </c>
-      <c r="H25" s="42" t="str">
+      <c r="H25" s="20" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H2</f>
         <v/>
       </c>
     </row>
     <row r="26" ht="22.5" customHeight="1">
-      <c r="A26" s="43" t="str">
+      <c r="A26" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B26" s="45" t="str">
+      <c r="B26" s="29" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B3</f>
         <v>ネオハイトロミールスリム</v>
       </c>
-      <c r="C26" s="45" t="str">
+      <c r="C26" s="29" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C3</f>
         <v>ネオハイトロミールスリム</v>
       </c>
-      <c r="D26" s="45" t="str">
+      <c r="D26" s="29" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D3</f>
         <v/>
       </c>
-      <c r="E26" s="45" t="str">
+      <c r="E26" s="29" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E3</f>
         <v/>
       </c>
-      <c r="F26" s="43" t="str">
+      <c r="F26" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G26" s="45" t="str">
+      <c r="G26" s="29" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G3</f>
         <v>ソフティアG</v>
       </c>
-      <c r="H26" s="45" t="str">
+      <c r="H26" s="29" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H3</f>
         <v/>
       </c>
     </row>
     <row r="27" ht="22.5" customHeight="1">
-      <c r="A27" s="46" t="str">
+      <c r="A27" s="30" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B27" s="50" t="str">
+      <c r="B27" s="36" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B4</f>
         <v/>
       </c>
-      <c r="C27" s="50" t="str">
+      <c r="C27" s="36" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C4</f>
         <v/>
       </c>
-      <c r="D27" s="50" t="str">
+      <c r="D27" s="36" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D4</f>
         <v/>
       </c>
-      <c r="E27" s="50" t="str">
+      <c r="E27" s="36" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E4</f>
         <v/>
       </c>
-      <c r="F27" s="43" t="str">
+      <c r="F27" s="26" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G27" s="50">
+      <c r="G27" s="36">
         <f>'水分とろみの基準・水分ゼリー'!G4</f>
         <v>1</v>
       </c>
-      <c r="H27" s="50" t="str">
+      <c r="H27" s="36" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H4</f>
         <v/>
       </c>
     </row>
     <row r="28" ht="22.5" customHeight="1">
-      <c r="A28" s="51" t="str">
+      <c r="A28" s="37" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B28" s="53" t="str">
+      <c r="B28" s="39" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B5</f>
         <v/>
       </c>
-      <c r="C28" s="53" t="str">
+      <c r="C28" s="39" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C5</f>
         <v/>
       </c>
-      <c r="D28" s="53" t="str">
+      <c r="D28" s="39" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D5</f>
         <v/>
       </c>
-      <c r="E28" s="53" t="str">
+      <c r="E28" s="39" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E5</f>
         <v/>
       </c>
-      <c r="F28" s="51" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="53" t="str">
+      <c r="F28" s="37" t="s">
+        <v>30</v>
+      </c>
+      <c r="G28" s="39" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G5</f>
         <v/>
       </c>
-      <c r="H28" s="53" t="str">
+      <c r="H28" s="39" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H5</f>
         <v/>
       </c>
     </row>
     <row r="29" ht="7.5" customHeight="1"/>
     <row r="30" ht="22.5" customHeight="1">
-      <c r="A30" s="86" t="str">
+      <c r="A30" s="128" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B30" s="87"/>
-      <c r="F30" s="88" t="str">
+      <c r="B30" s="129"/>
+      <c r="F30" s="130" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G30" s="89"/>
+      <c r="G30" s="131"/>
     </row>
     <row r="31" ht="22.5" customHeight="1">
-      <c r="A31" s="56" t="str">
+      <c r="A31" s="50" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B31" s="66" t="str">
+      <c r="B31" s="72" t="str">
         <f>'濃厚流動食・補助食品'!B2</f>
         <v>エコフローアクア</v>
       </c>
-      <c r="C31" s="66" t="str">
+      <c r="C31" s="72" t="str">
         <f>'濃厚流動食・補助食品'!C2</f>
         <v>メイバランス1.5</v>
       </c>
-      <c r="D31" s="66" t="str">
+      <c r="D31" s="72" t="str">
         <f>'濃厚流動食・補助食品'!D2</f>
         <v>E-7Ⅱ</v>
       </c>
-      <c r="E31" s="62" t="str">
+      <c r="E31" s="60" t="str">
         <f>'濃厚流動食・補助食品'!E2</f>
         <v>メイバランスミニ</v>
       </c>
-      <c r="F31" s="90" t="str">
+      <c r="F31" s="132" t="str">
         <f>'濃厚流動食・補助食品'!F2</f>
         <v>0j・1j対応：可</v>
       </c>
-      <c r="G31" s="91" t="str">
+      <c r="G31" s="134" t="str">
         <f>'濃厚流動食・補助食品'!G2</f>
         <v/>
       </c>
-      <c r="H31" s="92"/>
+      <c r="H31" s="135"/>
     </row>
     <row r="32" ht="22.5" customHeight="1">
-      <c r="A32" s="61"/>
-      <c r="B32" s="66" t="str">
+      <c r="A32" s="57"/>
+      <c r="B32" s="72" t="str">
         <f>'濃厚流動食・補助食品'!B3</f>
         <v>ハイネイーゲルLC</v>
       </c>
-      <c r="C32" s="66" t="str">
+      <c r="C32" s="72" t="str">
         <f>'濃厚流動食・補助食品'!C3</f>
         <v>リーナレンLP</v>
       </c>
-      <c r="D32" s="66" t="str">
+      <c r="D32" s="72" t="str">
         <f>'濃厚流動食・補助食品'!D3</f>
         <v/>
       </c>
-      <c r="E32" s="66" t="str">
+      <c r="E32" s="72" t="str">
         <f>'濃厚流動食・補助食品'!E3</f>
         <v/>
       </c>
-      <c r="F32" s="93" t="str">
+      <c r="F32" s="136" t="str">
         <f>'濃厚流動食・補助食品'!F3</f>
         <v>すいすい、アイソカルゼリーＨＣ、りはたいむゼリー、一挙千菜、プロテインゼリー、ファインケアスープ、ＭＣＴオイル</v>
       </c>
-      <c r="G32" s="94"/>
+      <c r="G32" s="137"/>
       <c r="H32" s="64"/>
     </row>
     <row r="33" ht="22.5" customHeight="1">
-      <c r="A33" s="65"/>
-      <c r="B33" s="66" t="str">
+      <c r="A33" s="69"/>
+      <c r="B33" s="72" t="str">
         <f>'濃厚流動食・補助食品'!B4</f>
         <v/>
       </c>
-      <c r="C33" s="66" t="str">
+      <c r="C33" s="72" t="str">
         <f>'濃厚流動食・補助食品'!C4</f>
         <v/>
       </c>
-      <c r="D33" s="66" t="str">
+      <c r="D33" s="72" t="str">
         <f>'濃厚流動食・補助食品'!D4</f>
         <v/>
       </c>
-      <c r="E33" s="66" t="str">
+      <c r="E33" s="72" t="str">
         <f>'濃厚流動食・補助食品'!E4</f>
         <v/>
       </c>
-      <c r="F33" s="67"/>
-[...1 lines deleted...]
-      <c r="H33" s="68"/>
+      <c r="F33" s="75"/>
+      <c r="G33" s="140"/>
+      <c r="H33" s="76"/>
     </row>
     <row r="34" ht="7.5" customHeight="1"/>
     <row r="35" ht="22.5" customHeight="1">
-      <c r="A35" s="96" t="str">
+      <c r="A35" s="142" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B35" s="97"/>
+      <c r="B35" s="143"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
       <c r="A36" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B36" s="98" t="str">
+      <c r="B36" s="144" t="str">
         <f>'施設概要'!B2</f>
         <v>〒950-3304 新潟市北区木崎761番地</v>
       </c>
-      <c r="C36" s="99"/>
-[...1 lines deleted...]
-      <c r="E36" s="101" t="str">
+      <c r="C36" s="145"/>
+      <c r="D36" s="146"/>
+      <c r="E36" s="147" t="str">
         <f>'施設概要'!C2</f>
         <v>当院は『皆様に愛され、信頼される病院を目指します』を基本理念とし、患者さん一人ひとりが再び生き生きとした生活が送れるよう、患者さんを中心に多職種の医療スタッフがそれぞれの専門性を生かし、チーム医療で取り組んでいます。栄養科ではリハビリ量に合った栄養量、嚥下状態に応じた食事形態で食事を提供し、退院時には患者さんが安心して退院できるよう必要に応じて調理実習を伴った栄養指導を実施しています。</v>
       </c>
-      <c r="F36" s="102"/>
-[...1 lines deleted...]
-      <c r="H36" s="103"/>
+      <c r="F36" s="148"/>
+      <c r="G36" s="148"/>
+      <c r="H36" s="149"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
       <c r="A37" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B37" s="98" t="str">
+      <c r="B37" s="144" t="str">
         <f>'施設概要'!B3</f>
         <v>栄養科</v>
       </c>
-      <c r="C37" s="99"/>
-[...2 lines deleted...]
-      <c r="H37" s="105"/>
+      <c r="C37" s="145"/>
+      <c r="D37" s="146"/>
+      <c r="E37" s="150"/>
+      <c r="H37" s="151"/>
     </row>
     <row r="38" ht="22.5" customHeight="1">
       <c r="A38" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B38" s="98" t="str">
+      <c r="B38" s="144" t="str">
         <f>'施設概要'!B4</f>
         <v>025－388－2111（代表）</v>
       </c>
-      <c r="C38" s="99"/>
-[...2 lines deleted...]
-      <c r="H38" s="105"/>
+      <c r="C38" s="145"/>
+      <c r="D38" s="146"/>
+      <c r="E38" s="150"/>
+      <c r="H38" s="151"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
-      <c r="A39" s="106" t="str">
+      <c r="A39" s="102" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B39" s="98" t="str">
+      <c r="B39" s="144" t="str">
         <f>'施設概要'!B5</f>
         <v>025－388－3010（代表）</v>
       </c>
-      <c r="C39" s="99"/>
-[...2 lines deleted...]
-      <c r="H39" s="105"/>
+      <c r="C39" s="145"/>
+      <c r="D39" s="146"/>
+      <c r="E39" s="150"/>
+      <c r="H39" s="151"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
-      <c r="A40" s="107" t="str">
+      <c r="A40" s="104" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B40" s="108">
+      <c r="B40" s="153">
         <f>'施設概要'!B6</f>
         <v>45964.66189</v>
       </c>
-      <c r="C40" s="99"/>
-[...4 lines deleted...]
-      <c r="H40" s="111"/>
+      <c r="C40" s="145"/>
+      <c r="D40" s="146"/>
+      <c r="E40" s="154"/>
+      <c r="F40" s="155"/>
+      <c r="G40" s="155"/>
+      <c r="H40" s="156"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:H40"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF6AA84F"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="2" width="16.38"/>
     <col customWidth="1" min="3" max="3" width="10.13"/>
     <col customWidth="1" min="4" max="4" width="15.13"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="65" t="s">
+        <v>64</v>
+      </c>
+      <c r="B1" s="68"/>
+      <c r="C1" s="68"/>
+      <c r="D1" s="68"/>
+    </row>
+    <row r="2">
+      <c r="A2" s="70" t="s">
         <v>68</v>
       </c>
-      <c r="B1" s="113"/>
-[...8 lines deleted...]
-      <c r="C2" s="116" t="s">
+      <c r="B2" s="71"/>
+      <c r="C2" s="74" t="s">
         <v>70</v>
       </c>
-      <c r="D2" s="117" t="s">
+      <c r="D2" s="78" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="118" t="s">
+      <c r="A3" s="80" t="s">
         <v>72</v>
       </c>
-      <c r="B3" s="119"/>
-      <c r="C3" s="120" t="b">
+      <c r="B3" s="82"/>
+      <c r="C3" s="83" t="b">
         <v>0</v>
       </c>
-      <c r="D3" s="121"/>
+      <c r="D3" s="84"/>
     </row>
     <row r="4">
-      <c r="A4" s="122"/>
-[...2 lines deleted...]
-      <c r="D4" s="122"/>
+      <c r="A4" s="85"/>
+      <c r="B4" s="85"/>
+      <c r="C4" s="85"/>
+      <c r="D4" s="85"/>
     </row>
     <row r="5">
-      <c r="A5" s="123" t="s">
+      <c r="A5" s="86" t="s">
         <v>73</v>
       </c>
-      <c r="B5" s="123" t="s">
+      <c r="B5" s="86" t="s">
         <v>74</v>
       </c>
-      <c r="C5" s="122"/>
-      <c r="D5" s="122"/>
+      <c r="C5" s="85"/>
+      <c r="D5" s="85"/>
     </row>
     <row r="6">
-      <c r="A6" s="124"/>
+      <c r="A6" s="88"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF6AA84F"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="18.88"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="85" t="s">
         <v>75</v>
       </c>
-      <c r="B1" s="122"/>
+      <c r="B1" s="85"/>
     </row>
     <row r="2">
-      <c r="A2" s="122" t="s">
+      <c r="A2" s="85" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="122" t="s">
+      <c r="B2" s="85" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="125"/>
+      <c r="A3" s="90"/>
     </row>
     <row r="4">
-      <c r="A4" s="125"/>
+      <c r="A4" s="90"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.38"/>
     <col customWidth="1" min="2" max="2" width="48.88"/>
     <col customWidth="1" min="3" max="3" width="65.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="str">
+      <c r="A1" s="91" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B1" s="127"/>
-      <c r="C1" s="127"/>
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="128" t="str">
+      <c r="A2" s="94" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B2" s="129" t="s">
+      <c r="B2" s="95" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="130" t="s">
+      <c r="C2" s="97" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B3" s="131" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="132"/>
+      <c r="B3" s="98" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="99"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
       <c r="A4" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B4" s="133" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="132"/>
+      <c r="B4" s="101" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" s="99"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="106" t="str">
+      <c r="A5" s="102" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B5" s="134" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="132"/>
+      <c r="B5" s="103" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="99"/>
     </row>
     <row r="6" ht="22.5" customHeight="1">
-      <c r="A6" s="107" t="str">
+      <c r="A6" s="104" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B6" s="135">
+      <c r="B6" s="105">
         <v>45964.661710636574</v>
       </c>
-      <c r="C6" s="136"/>
+      <c r="C6" s="106"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C6"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>