--- v0 (2026-02-14)
+++ v1 (2026-08-21)
@@ -43,863 +43,863 @@
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="246">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>BRAND NAME</t>
   </si>
   <si>
     <t>NAME</t>
   </si>
   <si>
     <t>NET QTY</t>
   </si>
   <si>
     <t>UNIT OF MEASURE</t>
   </si>
   <si>
     <t>SPEC</t>
   </si>
   <si>
+    <t>MANUFACTURERS</t>
+  </si>
+  <si>
     <t>ITEM TYPE</t>
   </si>
   <si>
+    <t>SALT_COMPOSITION</t>
+  </si>
+  <si>
     <t>OFFERS</t>
   </si>
   <si>
+    <t>MAIN CATEGORY</t>
+  </si>
+  <si>
     <t>ITEM DISPLAY</t>
   </si>
   <si>
+    <t>CATEGORY</t>
+  </si>
+  <si>
+    <t>SUB CATEGORY</t>
+  </si>
+  <si>
+    <t>MEDICINE_TYPE</t>
+  </si>
+  <si>
     <t>FAMILY</t>
   </si>
   <si>
-    <t>CATEGORY</t>
-[...2 lines deleted...]
-    <t>SUB CATEGORY</t>
+    <t>INTRODUCTION</t>
+  </si>
+  <si>
+    <t>BENEFITS</t>
+  </si>
+  <si>
+    <t>DESCRIPTION</t>
   </si>
   <si>
     <t>PRODUCT CATEGORY</t>
   </si>
   <si>
+    <t>HOW_TO_USE</t>
+  </si>
+  <si>
     <t>IMAGE 1</t>
   </si>
   <si>
+    <t>SAFETY_ADVISE</t>
+  </si>
+  <si>
+    <t>IF_MISS</t>
+  </si>
+  <si>
+    <t>PACKAGING</t>
+  </si>
+  <si>
     <t>IMAGE 2</t>
   </si>
   <si>
     <t>IMAGE 3</t>
   </si>
   <si>
+    <t>PACKAGING_TYP</t>
+  </si>
+  <si>
+    <t>PRIMARY_USE</t>
+  </si>
+  <si>
+    <t>USE_OF</t>
+  </si>
+  <si>
+    <t>COMMON_SIDE_EFFECT</t>
+  </si>
+  <si>
     <t>PEARS</t>
   </si>
   <si>
+    <t>Augmentin 625 Duo Tablet</t>
+  </si>
+  <si>
+    <t>Glaxo SmithKline Pharmaceuticals Ltd</t>
+  </si>
+  <si>
     <t>Vitamin c - Refreshing bathing Bar</t>
   </si>
   <si>
+    <t>Amoxycillin (500mg) + Clavulanic Acid (125mg)</t>
+  </si>
+  <si>
+    <t>Pharma</t>
+  </si>
+  <si>
     <t>gms</t>
   </si>
   <si>
+    <t>Medicine</t>
+  </si>
+  <si>
     <t>125 gms x 4 Pcs</t>
   </si>
   <si>
+    <t>-</t>
+  </si>
+  <si>
     <t>Multipack</t>
   </si>
   <si>
+    <t>allopathy</t>
+  </si>
+  <si>
+    <t>In Treatment of Bacterial infections Augmentin 625 Duo Tablet contains two different medicines, Amoxycillin and Clavulanic Acid, that work together to kill the bacteria that cause infections. Amoxycillin works by stopping the growth of bacteria. Clavulanic Acid reduces resistance and enhances the activity of Amoxycillin against bacteria. This combination medicine can be used to treat many different bacterial infections such as ear, sinus, throat, lung, urinary tract, skin, teeth, joints, and bones. It usually makes you feel better within a few days, but you should continue taking it as prescribed even when you feel better to make sure that all bacteria are killed and do not become resistant.</t>
+  </si>
+  <si>
+    <t>Take this medicine in the dose and duration as advised by your doctor. Swallow it as a whole. Do not chew, crush or break it. Augmentin 625 Duo Tablet is to be taken with food.</t>
+  </si>
+  <si>
     <t>500 gms | 125 gms x 4 Pcs | Multipack</t>
   </si>
   <si>
     <t>Non Food</t>
   </si>
   <si>
+    <t>Augmentin 625 Duo Tablet is a penicillin-type of antibiotic that helps your body fight infections caused by bacteria. It is used to treat infections of the lungs (e.g., pneumonia), ear, nasal sinus, urinary tract, skin, and soft tissue. It will not work for viral infections such as the common cold. Augmentin 625 Duo Tablet is best taken with a meal to reduce the chance of a stomach upset. You should take it regularly at evenly spaced intervals as per the schedule prescribed by your doctor. Taking it at the same time every day will help you to remember to take it. The dose will depend on what you are being treated for, but you should always complete a full course of this antibiotic as prescribed by your doctor. Do not stop taking it until you have finished, even when you feel better. If you stop taking it early, some bacteria may survive and the infection may come back or worsen. The most common side effects of this medicine include vomiting, nausea, and diarrhea. These are usually mild but let your doctor know if they bother you or will not go away. Before taking it, let your doctor know if you are allergic to any antibiotics or have any kidney or liver problems. You should also let your healthcare team know about all other medicines you are taking as they may affect, or be affected by, this medicine. This medicine is generally regarded as safe to use during pregnancy and breastfeeding if prescribed by a doctor.</t>
+  </si>
+  <si>
     <t>Beauty &amp; Hygiene</t>
   </si>
   <si>
+    <t>Augmentin 625 Duo Tablet is a combination of two medicines: Amoxycillin and Clavulanic Acid. Amoxycillin is an antibiotic. It works by preventing the formation of the bacterial protective covering which is essential for the survival of bacteria. Clavulanic Acid is a beta-lactamase inhibitor which reduces resistance and enhances the activity of Amoxycillin against bacteria.</t>
+  </si>
+  <si>
     <t>Skin Care</t>
   </si>
   <si>
     <t>Soaps And Bath Works</t>
+  </si>
+  <si>
+    <t>- Alcohol : SAFE - Consuming alcohol with Augmentin 625 Duo Tablet does not cause any harmful side effects. - Pregnancy : SAFE IF PRESCRIBED - Augmentin 625 Duo Tablet is generally considered safe to use during pregnancy. Animal studies have shown low or no adverse effects to the developing baby; however, there are limited human studies. - Breast feeding : SAFE IF PRESCRIBED - Augmentin 625 Duo Tablet is safe to use during breastfeeding. Human studies suggest that the drug does not pass into the breastmilk in a significant amount and is not harmful to the baby. - Driving : UNSAFE - Augmentin 625 Duo Tablet may cause side effects which could affect your ability to drive. Augmentin 625 Duo Tablet may cause side effects such as allergic reactions, dizziness or fits that may make you unfit to drive. - Kidney : CAUTION - Augmentin 625 Duo Tablet should be used with caution in patients with kidney disease. Dose adjustment of Augmentin 625 Duo Tablet may be needed. Please consult your doctor. Use of this medicine is not recommended in patients with severe kidney disease. - Liver : CAUTION - Augmentin 625 Duo Tablet should be used with caution in patients with liver disease. Dose adjustment of Augmentin 625 Duo Tablet may be needed. Please consult your doctor. Regular monitoring of liver function tests is recommended while you are taking this medicine</t>
+  </si>
+  <si>
+    <t>If you miss a dose of Augmentin 625 Duo Tablet, take it as soon as possible. However, if it is almost time for your next dose, skip the missed dose and go back to your regular schedule. Do not double the dose.</t>
+  </si>
+  <si>
+    <t>strip of 10 tablets</t>
+  </si>
+  <si>
+    <t>1 Strip</t>
+  </si>
+  <si>
+    <t>Treatment of Bacterial infections</t>
+  </si>
+  <si>
+    <t>Nausea | Diarrhea</t>
+  </si>
+  <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/old/pharma/1_1_87gNBs_4eS.jpg</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images1_1.png_Kdwc1Nga4h.jpg</t>
     </r>
   </si>
   <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/1_2_gUXKgDXaY.jpg</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images1_2.png_PWLWB5Uv3.jpg</t>
     </r>
   </si>
   <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/1_3_MfmGthxaBc.jpg</t>
+  </si>
+  <si>
+    <t>Azithral 500 Tablet</t>
+  </si>
+  <si>
+    <t>Alembic Pharmaceuticals Ltd</t>
+  </si>
+  <si>
     <t>Body Wash - Pure And Gentle</t>
   </si>
   <si>
+    <t>Azithromycin (500mg)</t>
+  </si>
+  <si>
     <t>ml</t>
   </si>
   <si>
+    <t>In Treatment of Bacterial infections Azithral 500 Tablet is an antibiotic medicine that can be used to treat many different infections caused by bacteria. These include infections of the blood, brain, lungs, bones, joints, urinary tract, stomach, and intestines. It can also be used to treat sexually transmitted diseases. It stops the growth of the bacteria causing the infection and clears the infection. Take it for as long as prescribed by the doctor and avoid skipping doses. This will make sure that all bacteria are killed and they do not become resistant.</t>
+  </si>
+  <si>
+    <t>Take this medicine in the dose and duration as advised by your doctor. Swallow it as a whole. Do not chew, crush or break it. Azithral 500 Tablet may be taken with or without food, but it is better to take it at a fixed time.</t>
+  </si>
+  <si>
     <t>750 ml</t>
+  </si>
+  <si>
+    <t>Azithral 500 Tablet is an antibiotic used to treat various types of bacterial infections of the respiratory tract, ear, nose, throat, lungs, skin, and eye in adults and children. It is also effective in typhoid fever and some sexually transmitted diseases like gonorrhea. Azithral 500 Tablet is taken orally, preferably one hour before or 2 hours after a meal. It should be used regularly at evenly spaced time intervals as prescribed by your doctor. Do not skip any doses and finish the full course of treatment even if you feel better. Stopping the medicine too early may lead to the return or worsening of the infection. Commonly seen side effects seen with this medicine include vomiting, nausea, stomach pain, and diarrhea. These are usually temporary and subside with the completion of treatment. Consult your doctor if you find these side effects worry you or persist for a longer duration. Inform your doctor if you have any previous history of allergy or heart problems before taking this medicine. Pregnant or breastfeeding women should consult their doctor before using this medicine.</t>
+  </si>
+  <si>
+    <t>Azithral 500 Tablet is an antibiotic. It works by preventing synthesis of essential proteins required by bacteria to carry out vital functions. Thus, it stops the bacteria from growing, and prevents the infection from spreading.</t>
+  </si>
+  <si>
+    <t>- Alcohol : UNSAFE - It is unsafe to consume alcohol with Azithral 500 Tablet. - Pregnancy : SAFE IF PRESCRIBED - Azithral 500 Tablet is generally considered safe to use during pregnancy. Animal studies have shown low or no adverse effects to the developing baby; however, there are limited human studies. - Breast feeding : SAFE IF PRESCRIBED - Azithral 500 Tablet is safe to use during breastfeeding. Human studies suggest that the drug does not pass into the breastmilk in a significant amount and is not harmful to the baby. There may be a possibility of diarrhea or rash in the baby. - Driving : SAFE - Azithral 500 Tablet does not usually affect your ability to drive. - Kidney : CAUTION - Azithral 500 Tablet should be used with caution in patients with severe kidney disease. Dose adjustment of Azithral 500 Tablet may be needed. Please consult your doctor. - Liver : CAUTION - Azithral 500 Tablet should be used with caution in patients with liver disease. Dose adjustment of Azithral 500 Tablet may be needed. Please consult your doctor.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images2_1.png_8PdUelL6GR.jpg</t>
     </r>
   </si>
   <si>
+    <t>If you miss a dose of Azithral 500 Tablet, take it as soon as possible. However, if it is almost time for your next dose, skip the missed dose and go back to your regular schedule. Do not double the dose.</t>
+  </si>
+  <si>
+    <t>strip of 5 tablets</t>
+  </si>
+  <si>
+    <t>Nausea | Abdominal pain | Diarrhea</t>
+  </si>
+  <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/old/pharma/2_1_5ZTlmWqK1.jpg</t>
+  </si>
+  <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/2_2_X4cKejnwe.jpg</t>
+  </si>
+  <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/2_3_rr08XaBNM1.jpg</t>
+  </si>
+  <si>
+    <t>Ascoril LS Syrup</t>
+  </si>
+  <si>
+    <t>Glenmark Pharmaceuticals Ltd</t>
+  </si>
+  <si>
+    <t>Ambroxol (30mg/5ml) + Levosalbutamol (1mg/5ml) + Guaifenesin (50mg/5ml)</t>
+  </si>
+  <si>
+    <t>Cold, Cough &amp; Fever</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images2_2.png_U44PLMTH1.jpg</t>
     </r>
   </si>
   <si>
+    <t>In Treatment of Cough with mucus Ascoril LS Syrup gives relief from cough with mucus. It helps to loosen thick mucus, making it easier to cough out. This makes breathing easy and reduces the frequency of coughing. Ascoril LS Syrup will also relieve allergy symptoms like watery eyes, sneezing, runny nose or throat irritation. Along with medications, drink enough luke warm water and gargle with warm salt water to ease the symptoms.</t>
+  </si>
+  <si>
+    <t>Take this medicine in the dose and duration as advised by your doctor. Check the label for directions before use. Measure it with a measuring cup and take it by mouth. Shake well before use. Ascoril LS Syrup may be taken with or without food, but it is better to take it at a fixed time.</t>
+  </si>
+  <si>
+    <t>Ascoril LS Syrup is a combination medicine used in the treatment of cough with mucus. It thins mucus in the nose, windpipe, and lungs, making it easier to cough out. It also provides relief from runny nose, sneezing, itching, and watery eyes. Ascoril LS Syrup is taken with or without food in a dose and duration as advised by the doctor. The dose you are given will depend on your condition and how you respond to the medicine. You should keep taking this medicine for as long as your doctor recommends. If you stop treatment too early your symptoms may come back and your condition may worsen. Let your healthcare team know about all other medications you are taking as some may affect, or be affected by this medicine. The most common side effects are nausea, diarrhea, stomach pain, vomiting, muscle cramp, headache, skin rash, and increased heart rate. Most of these are temporary and usually resolve with time. Contact your doctor straight away if you are at all concerned about any of these side effects. This medicine can also cause sleepiness, so do not drive or do anything that requires mental focus until you know how this medicine affects you. Avoid drinking alcohol while taking this medicine as it can make sleepiness worse. Never support self-medication or recommend your medicine to another person. It is beneficial to have plenty of fluids while taking this medication. Before taking this medicine, you should tell your doctor if you are pregnant, planning pregnancy, or breastfeeding. You should also tell your doctor if you have any kidney or liver diseases so that your doctor can prescribe a suitable dose for you.</t>
+  </si>
+  <si>
+    <t>Ascoril LS Syrup is a combination of three medicines: Ambroxol, Levosalbutamol and Guaifenesin, which relieves cough with mucus. Ambroxol is a mucolytic which thins and loosens mucus (phlegm), making it easier to cough out. Levosalbutamol is a bronchodilator. It works by relaxing the muscles in the airways and widens airways. Guaifenesin is an expectorant which decreases the stickiness of mucus (phlegm) and helps in its removal from the airways. Together, they make breathing easier.</t>
+  </si>
+  <si>
+    <t>- Alcohol : CONSULT YOUR DOCTOR - It is not known whether it is safe to consume alcohol with Ascoril LS Syrup. Please consult your doctor. - Pregnancy : CONSULT YOUR DOCTOR - Ascoril LS Syrup may be unsafe to use during pregnancy. Although there are limited studies in humans, animal studies have shown harmful effects on the developing baby. Your doctor will weigh the benefits and any potential risks before prescribing it to you. Please consult your doctor. - Breast feeding : CONSULT YOUR DOCTOR - Information regarding the use of Ascoril LS Syrup during breastfeeding is not available. Please consult your doctor. - Driving : UNSAFE - Ascoril LS Syrup may decrease alertness, affect your vision or make you feel sleepy and dizzy. Do not drive if these symptoms occur. - Kidney : CAUTION - Ascoril LS Syrup should be used with caution in patients with kidney disease. Dose adjustment of Ascoril LS Syrup may be needed. Please consult your doctor. Limited information is available on the use of Ascoril LS Syrup in these patients. - Liver : CAUTION - Ascoril LS Syrup should be used with caution in patients with liver disease. Dose adjustment of Ascoril LS Syrup may be needed. Please consult your doctor. Limited information is available on the use of Ascoril LS Syrup in these patients.</t>
+  </si>
+  <si>
+    <t>If you miss a dose of Ascoril LS Syrup, take it as soon as possible. However, if it is almost time for your next dose, skip the missed dose and go back to your regular schedule. Do not double the dose.</t>
+  </si>
+  <si>
+    <t>bottle of 100 ml Syrup</t>
+  </si>
+  <si>
+    <t>1 Bottle</t>
+  </si>
+  <si>
+    <t>Treatment of Cough with mucus</t>
+  </si>
+  <si>
+    <t>Vomiting | Diarrhea | Upset stomach | Stomach pain | Allergic reaction | Dizziness | Headache | Rash | Hives | Tremors | Palpitations | Muscle cramp | Increased heart rate</t>
+  </si>
+  <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/old/pharma/3_1_8CJ4JhwM8A.jpg</t>
+  </si>
+  <si>
     <t>PARACHUTE</t>
   </si>
   <si>
     <t>Coconut - Hair Oil</t>
   </si>
   <si>
     <t>90 ml</t>
   </si>
   <si>
     <t>Hair Care</t>
   </si>
   <si>
     <t>Hair Oils</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images3_1.png_jOfDBMbxog.jpg</t>
     </r>
   </si>
   <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/3_2_A9NfljQM8j.jpg</t>
+  </si>
+  <si>
+    <t>Allegra 120mg Tablet</t>
+  </si>
+  <si>
+    <t>Sanofi India Ltd</t>
+  </si>
+  <si>
+    <t>Fexofenadine (120mg)</t>
+  </si>
+  <si>
+    <t>In Treatment of Sneezing and runny nose due to allergies Allegra 120mg Tablet provides relief from symptoms such as sneezing, itching, watery eyes, and runny nose. This will make it easier for you to go about your daily activities. It rarely has any serious side effects and you may only need to take it on days you have symptoms. If you are taking it to prevent getting symptoms you should use it regularly to get the most benefit. In Treatment of Allergic conditions Allegra 120mg Tablet is effective in treating allergic skin conditions with inflammation and itching such as hives. It reduces the redness, rash, pain, or itchiness caused by your skin’s reaction to an irritant or allergen that may be causing the symptoms. It thus improves your self-esteem and confidence as your appearance changes. You may only need to take Allegra 120mg Tablet on a day you have symptoms or on a regular basis when allergens are most prevalent. Consult with your doctor to get maximum benefits.</t>
+  </si>
+  <si>
+    <t>Take this medicine in the dose and duration as advised by your doctor. Swallow it as a whole. Do not chew, crush or break it. Allegra 120mg Tablet may be taken with or without food, but it is better to take it at a fixed time.</t>
+  </si>
+  <si>
     <t>HARPIC</t>
   </si>
   <si>
+    <t>Allegra 120mg Tablet is an anti-allergy medicine used in the treatment of allergic symptoms such as runny nose, congestion or stuffiness, sneezing, itching, swelling, and watery eyes. It also helps treat skin allergies with itching, redness, or swelling. Allegra 120mg Tablet may be taken with or without food, in the dose and duration as advised by the doctor. The dose you are given will depend on your condition and how you respond to the medicine. You should keep taking this medicine for as long as your doctor recommends. Do not stop taking it without consulting your doctor. The most common side effects are headache, drowsiness, dizziness, and nausea. Most of these are temporary and usually resolve with time. Please consult your doctor if any of these side effects do not resolve or persist for a longer duration. Do not self-medicate or recommend your medicine to another person even if you see the similarity in symptoms. Consult your doctor to get the most benefit. Inform your doctor if you are suffering from any problems related to the kidneys, liver, or heart. Pregnant and breastfeeding mothers should not take this medicine without consulting a doctor.</t>
+  </si>
+  <si>
+    <t>Allegra 120mg Tablet belongs to a class of medicines called antihistamines. It blocks the release of a chemical called histamine, which is responsible for causing inflammation and its associated symptoms such as itching, redness, swelling, and irritation.</t>
+  </si>
+  <si>
     <t>Disinfectant - Bathroom Cleaner - Lemon Fresh</t>
   </si>
   <si>
+    <t>If you miss a dose of Allegra 120mg Tablet, take it as soon as possible. However, if it is almost time for your next dose, skip the missed dose and go back to your regular schedule. Do not double the dose.</t>
+  </si>
+  <si>
+    <t>Treatment of Sneezing and runny nose due to allergies | Treatment of Allergic conditions</t>
+  </si>
+  <si>
     <t>Bottle</t>
   </si>
   <si>
+    <t>Drowsiness | Dizziness | Nausea</t>
+  </si>
+  <si>
     <t>500 ml | Bottle</t>
+  </si>
+  <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/old/pharma/4_1_c399h4YDXA.jpg</t>
   </si>
   <si>
     <t>Cleaning &amp; Household</t>
   </si>
   <si>
     <t>Cleaners</t>
   </si>
   <si>
     <t>Toilet Cleaners</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images4_1.png_-rUiADHGs.jpg</t>
     </r>
   </si>
   <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/4_1_c399h4YDXA.jpg</t>
+  </si>
+  <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/4_3_74Bl4h1t2.jpg</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images4_2.png_0V8i6CXugL.jpg</t>
     </r>
   </si>
   <si>
+    <t>Avil 25 Tablet</t>
+  </si>
+  <si>
+    <t>Pheniramine (25mg)</t>
+  </si>
+  <si>
     <t>DETTOL</t>
   </si>
   <si>
+    <t>In Treatment of Allergic conditions Avil 25 Tablet provides relief from symptoms such as blocked or runny nose, sneezing, and itchy or watery eyes. This will make it easier for you to go about your daily activities. It can also give relief from allergic reactions after insect bites and symptoms of hives and eczema such as rash, swelling, itching, and irritation. This will improve the appearance of your skin and you may find that your mood and self-confidence improve as well. It rarely has any serious side effects and you may only need to take it on days you have symptoms. If you are taking it to prevent getting symptoms you should use it regularly to get the most benefit.</t>
+  </si>
+  <si>
     <t>Disinfectant - Liquid - Lavender Blossom</t>
   </si>
   <si>
+    <t>Take this medicine in the dose and duration as advised by your doctor. Swallow it as a whole. Do not chew, crush or break it. Avil 25 Tablet is to be taken with food.</t>
+  </si>
+  <si>
+    <t>Avil 25 Tablet is an antiallergic medication used in the treatment of various allergic conditions. It provides relief from runny nose, sneezing, congestion, itching, and watery eyes. Avil 25 Tablet should be taken with food, but take it at the same time every day to get the most benefit. The dose and how often you take it depends on what you are taking it for. Your doctor will decide how much you need to improve your symptoms. You should take this medicine for as long as it is prescribed for you. In case, you have missed any doses, take the next dose as soon as you remember it. However, you should never take a double dose. Sleepiness is the most common side effect of this medicine. Avoid driving or attention-seeking activity. If these bother you or appear serious, let your doctor know. There may be ways of reducing or preventing them. In some cases, it may cause dry mouth, so it is advised to drink more water, always carry sugar candy or maintain oral hygiene. Before taking this medicine, let your doctor know if you have glaucoma or have asthma issues, or have high blood pressure. Inform your doctor if you are pregnant, or breastfeeding. Your doctor should also know about all other medicines you are taking as many of these may make this medicine less effective or change the way it works. Generally, it is advised to avoid alcohol while on treatment.</t>
+  </si>
+  <si>
+    <t>Avil 25 Tablet is an antiallergic medication. It works by blocking the action of a chemical messenger (histamine). This relieves symptoms of severe allergic reactions due to insect bite/sting, certain medicines, hives (rashes, swelling, etc).</t>
+  </si>
+  <si>
     <t>550 ml | Bottle</t>
   </si>
   <si>
+    <t>- Alcohol : UNSAFE - Avil 25 Tablet may cause excessive drowsiness with alcohol. - Pregnancy : CONSULT YOUR DOCTOR - Information regarding the use of Avil 25 Tablet during pregnancy is not available. Please consult your doctor. - Breast feeding : SAFE IF PRESCRIBED - Avil 25 Tablet is probably safe to use during breastfeeding. Limited human data suggests that the drug does not represent any significant risk to the baby. Larger doses or prolonged use of Avil 25 Tablet may cause sleepiness and other effects in the baby - Driving : UNSAFE - Avil 25 Tablet may decrease alertness, affect your vision or make you feel sleepy and dizzy. Do not drive if these symptoms occur. - Kidney : CONSULT YOUR DOCTOR - There is limited information available on the use of Avil 25 Tablet in patients with kidney disease. Please consult your doctor. - Liver : CONSULT YOUR DOCTOR - There is limited information available on the use of Avil 25 Tablet in patients with liver disease. Please consult your doctor.</t>
+  </si>
+  <si>
+    <t>If you miss a dose of Avil 25 Tablet, take it as soon as possible. However, if it is almost time for your next dose, skip the missed dose and go back to your regular schedule. Do not double the dose.</t>
+  </si>
+  <si>
     <t>Floor Cleaners</t>
+  </si>
+  <si>
+    <t>strip of 15 tablets</t>
+  </si>
+  <si>
+    <t>Treatment of Allergic conditions</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images5_1.png_4p0oNzuy1l.jpg</t>
     </r>
   </si>
   <si>
+    <t>Dryness in mouth</t>
+  </si>
+  <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/old/pharma/5_1_k2Na-gxgU.jpg</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images5_2.png_WfwSzUzB8R.jpg</t>
     </r>
   </si>
   <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/5_2_hkpKRxrAb.jpg</t>
+  </si>
+  <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/5_3_uUB84Xq9Db.jpg</t>
+  </si>
+  <si>
     <t>COMFORT</t>
   </si>
   <si>
     <t>Fabric Conditioner - After Wash Green</t>
   </si>
   <si>
     <t>210 ml</t>
   </si>
   <si>
     <t>Laundry</t>
   </si>
   <si>
     <t>Fabric Conditioners &amp; Whiteners</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images6_1.png_Xp1WotuBxA.jpg</t>
     </r>
   </si>
   <si>
+    <t>Amoxyclav 625 Tablet</t>
+  </si>
+  <si>
+    <t>Abbott</t>
+  </si>
+  <si>
+    <t>In Treatment of Bacterial infections Amoxyclav 625 Tablet contains two different medicines, Amoxycillin and Clavulanic Acid, that work together to kill the bacteria that cause infections. Amoxycillin works by stopping the growth of bacteria. Clavulanic Acid reduces resistance and enhances the activity of Amoxycillin against bacteria. This combination medicine can be used to treat many different bacterial infections such as ear, sinus, throat, lung, urinary tract, skin, teeth, joints, and bones. It usually makes you feel better within a few days, but you should continue taking it as prescribed even when you feel better to make sure that all bacteria are killed and do not become resistant.</t>
+  </si>
+  <si>
+    <t>Take this medicine in the dose and duration as advised by your doctor. Swallow it as a whole. Do not chew, crush or break it. Amoxyclav 625 Tablet is to be taken with food.</t>
+  </si>
+  <si>
+    <t>Amoxyclav 625 Tablet is a penicillin-type of antibiotic that helps your body fight infections caused by bacteria. It is used to treat infections of the lungs (e.g., pneumonia), ear, nasal sinus, urinary tract, skin, and soft tissue. It will not work for viral infections such as the common cold. Amoxyclav 625 Tablet is best taken with a meal to reduce the chance of a stomach upset. You should take it regularly at evenly spaced intervals as per the schedule prescribed by your doctor. Taking it at the same time every day will help you to remember to take it. The dose will depend on what you are being treated for, but you should always complete a full course of this antibiotic as prescribed by your doctor. Do not stop taking it until you have finished, even when you feel better. If you stop taking it early, some bacteria may survive and the infection may come back or worsen. The most common side effects of this medicine include vomiting, nausea, and diarrhea. These are usually mild but let your doctor know if they bother you or will not go away. Before taking it, let your doctor know if you are allergic to any antibiotics or have any kidney or liver problems. You should also let your healthcare team know about all other medicines you are taking as they may affect, or be affected by, this medicine. This medicine is generally regarded as safe to use during pregnancy and breastfeeding if prescribed by a doctor.</t>
+  </si>
+  <si>
+    <t>Amoxyclav 625 Tablet is a combination of two medicines: Amoxycillin and Clavulanic Acid. Amoxycillin is an antibiotic. It works by preventing the formation of the bacterial protective covering which is essential for the survival of bacteria. Clavulanic Acid is a beta-lactamase inhibitor which reduces resistance and enhances the activity of Amoxycillin against bacteria.</t>
+  </si>
+  <si>
+    <t>- Alcohol : SAFE - Consuming alcohol with Amoxyclav 625 Tablet does not cause any harmful side effects. - Pregnancy : SAFE IF PRESCRIBED - Amoxyclav 625 Tablet is generally considered safe to use during pregnancy. Animal studies have shown low or no adverse effects to the developing baby; however, there are limited human studies. - Breast feeding : SAFE IF PRESCRIBED - Amoxyclav 625 Tablet is safe to use during breastfeeding. Human studies suggest that the drug does not pass into the breastmilk in a significant amount and is not harmful to the baby. - Driving : UNSAFE - Amoxyclav 625 Tablet may cause side effects which could affect your ability to drive. Amoxyclav 625 Tablet may cause side effects such as allergic reactions, dizziness or fits that may make you unfit to drive. - Kidney : CAUTION - Amoxyclav 625 Tablet should be used with caution in patients with kidney disease. Dose adjustment of Amoxyclav 625 Tablet may be needed. Please consult your doctor. Use of this medicine is not recommended in patients with severe kidney disease. - Liver : CAUTION - Amoxyclav 625 Tablet should be used with caution in patients with liver disease. Dose adjustment of Amoxyclav 625 Tablet may be needed. Please consult your doctor. Regular monitoring of liver function tests is recommended while you are taking this medicine</t>
+  </si>
+  <si>
+    <t>If you miss a dose of Amoxyclav 625 Tablet, take it as soon as possible. However, if it is almost time for your next dose, skip the missed dose and go back to your regular schedule. Do not double the dose.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images6_2.png_UKUpQh87CC.jpg</t>
     </r>
   </si>
   <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/old/pharma/6_1_z-UgF_TnvI.jpg</t>
+  </si>
+  <si>
+    <t>Azee 500 Tablet</t>
+  </si>
+  <si>
+    <t>Cipla Ltd</t>
+  </si>
+  <si>
     <t>AASHIRVAAD</t>
   </si>
   <si>
+    <t>In Treatment of Bacterial infections Azee 500 Tablet is an antibiotic medicine that can be used to treat many different infections caused by bacteria. These include infections of the blood, brain, lungs, bones, joints, urinary tract, stomach, and intestines. It can also be used to treat sexually transmitted diseases. It stops the growth of the bacteria causing the infection and clears the infection. Take it for as long as prescribed by the doctor and avoid skipping doses. This will make sure that all bacteria are killed and they do not become resistant.</t>
+  </si>
+  <si>
     <t>Atta</t>
   </si>
   <si>
+    <t>Take this medicine in the dose and duration as advised by your doctor. Swallow it as a whole. Do not chew, crush or break it. Azee 500 Tablet may be taken with or without food, but it is better to take it at a fixed time.</t>
+  </si>
+  <si>
     <t>Kg</t>
   </si>
   <si>
+    <t>Azee 500 Tablet is an antibiotic used to treat various types of bacterial infections of the respiratory tract, ear, nose, throat, lungs, skin, and eye in adults and children. It is also effective in typhoid fever and some sexually transmitted diseases like gonorrhea. Azee 500 Tablet is taken orally, preferably one hour before or 2 hours after a meal. It should be used regularly at evenly spaced time intervals as prescribed by your doctor. Do not skip any doses and finish the full course of treatment even if you feel better. Stopping the medicine too early may lead to the return or worsening of the infection. Commonly seen side effects seen with this medicine include vomiting, nausea, stomach pain, and diarrhea. These are usually temporary and subside with the completion of treatment. Consult your doctor if you find these side effects worry you or persist for a longer duration. Inform your doctor if you have any previous history of allergy or heart problems before taking this medicine. Pregnant or breastfeeding women should consult their doctor before using this medicine.</t>
+  </si>
+  <si>
+    <t>Azee 500 Tablet is an antibiotic. It works by preventing synthesis of essential proteins required by bacteria to carry out vital functions. Thus, it stops the bacteria from growing, and prevents the infection from spreading.</t>
+  </si>
+  <si>
     <t>2 Kg</t>
   </si>
   <si>
     <t>Food</t>
   </si>
   <si>
     <t>Foodgrains, Oils &amp; Flours</t>
   </si>
   <si>
+    <t>- Alcohol : UNSAFE - It is unsafe to consume alcohol with Azee 500 Tablet. - Pregnancy : SAFE IF PRESCRIBED - Azee 500 Tablet is generally considered safe to use during pregnancy. Animal studies have shown low or no adverse effects to the developing baby; however, there are limited human studies. - Breast feeding : SAFE IF PRESCRIBED - Azee 500 Tablet is safe to use during breastfeeding. Human studies suggest that the drug does not pass into the breastmilk in a significant amount and is not harmful to the baby. There may be a possibility of diarrhea or rash in the baby. - Driving : SAFE - Azee 500 Tablet does not usually affect your ability to drive. - Kidney : CAUTION - Azee 500 Tablet should be used with caution in patients with severe kidney disease. Dose adjustment of Azee 500 Tablet may be needed. Please consult your doctor. - Liver : CAUTION - Azee 500 Tablet should be used with caution in patients with liver disease. Dose adjustment of Azee 500 Tablet may be needed. Please consult your doctor.</t>
+  </si>
+  <si>
     <t>Flour</t>
+  </si>
+  <si>
+    <t>If you miss a dose of Azee 500 Tablet, take it as soon as possible. However, if it is almost time for your next dose, skip the missed dose and go back to your regular schedule. Do not double the dose.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images7_1.png_D-dAd4Uai.jpg</t>
     </r>
   </si>
   <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/old/pharma/7_1_04BjI0TeeB.jpg</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images7_2.png_M-1bmrAtq.jpg</t>
     </r>
   </si>
   <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/7_2_F4-VSK3b4.jpg</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images7_3.png_q7THedAfbC.jpg</t>
     </r>
   </si>
   <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/7_3_JbJMlh3SdS.jpg</t>
+  </si>
+  <si>
     <t>INDIA GATE</t>
   </si>
   <si>
     <t>Basmati Rice - Dubar</t>
   </si>
   <si>
     <t>1 Kg</t>
   </si>
   <si>
+    <t>Atarax 25mg Tablet</t>
+  </si>
+  <si>
+    <t>Dr Reddy's Laboratories Ltd</t>
+  </si>
+  <si>
     <t>Rice</t>
+  </si>
+  <si>
+    <t>Hydroxyzine (25mg)</t>
   </si>
   <si>
     <t>Basmati Rice</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images8_1.png_heYaPdEE4Y.jpg</t>
     </r>
   </si>
   <si>
+    <t>In Treatment of Anxiety Atarax 25mg Tablet reduces the symptoms of excessive anxiety and worry that are triggered only at the time of stressful conditions that last for a shorter duration. These could be job interviews, exams, stage performances, etc. It can effectively manage feelings of restlessness, tiredness, difficulty concentrating and feeling irritable. Atarax 25mg Tablet will therefore help you go about your daily activities more easily and be more productive. Keep taking this medicine even if you feel well. Stopping suddenly can cause serious problems. In Treatment of Skin conditions with inflammation &amp; itching Atarax 25mg Tablet is effective in treating skin conditions with inflammation and itching such as eczema, dermatitis and psoriasis. It works by reducing the actions of chemicals in the body that cause inflammation of the skin. When used correctly it is a safe and effective treatment. It reduces the redness, rash, pain or itchiness caused by your skin’s reaction to an irritant. It thus improves your self-esteem and confidence as your appearance changes.</t>
+  </si>
+  <si>
+    <t>Take this medicine in the dose and duration as advised by your doctor. Swallow it as a whole. Do not chew, crush or break it. Atarax 25mg Tablet may be taken with or without food, but it is better to take it at a fixed time.</t>
+  </si>
+  <si>
+    <t>Atarax 25mg Tablet is used to treat anxiety and helps to get relaxed before or after surgery. It is also used to treat symptoms of skin allergy like itching, swelling, and rashes in conditions such as eczema, dermatitis, and psoriasis. Atarax 25mg Tablet should be taken with or without food. Take it exactly as your doctor has prescribed. The dose and how often you take it depends on what you are taking it for. Your doctor will decide how much you need to improve your symptoms. Take it for as long as it is prescribed for you. In case, you have missed any doses, take the next dose as soon as you remember it. However, you should never take a double dose. The most common side effects of this medicine include sedation, nausea, vomiting, stomach upset, and constipation. If these bother you or appear serious, let your doctor know. There may be ways of reducing or preventing them. You must avoid driving or attention-seeking activity while on treatment. Before taking this medicine, let your doctor know if you have heart problems or have high blood pressure, have liver or kidney problems. Inform your doctor if you are pregnant, or breastfeeding. Your doctor should also know about all other medicines you are taking as many of these may make this medicine less effective or change the way it works. Generally, it is advised to avoid alcohol while on treatment.</t>
+  </si>
+  <si>
+    <t>Atarax 25mg Tablet is an antihistaminic medication. In allergy, it works by blocking the action of a chemical messenger (histamine). This relieves allergy symptoms such as itching, swelling, and rashes. In short-term anxiety, it works by decreasing the activity in brain, thereby helping you feel relaxed/sleepy.</t>
+  </si>
+  <si>
+    <t>- Alcohol : UNSAFE - Atarax 25mg Tablet may cause excessive drowsiness with alcohol. - Pregnancy : CONSULT YOUR DOCTOR - Information regarding the use of Atarax 25mg Tablet during pregnancy is not available. Please consult your doctor. - Breast feeding : SAFE IF PRESCRIBED - Atarax 25mg Tablet is probably safe to use during breastfeeding. Limited human data suggests that the drug does not represent any significant risk to the baby. Larger doses or prolonged use of Atarax 25mg Tablet may cause sleepiness and other effects in the baby - Driving : UNSAFE - Atarax 25mg Tablet may decrease alertness, affect your vision or make you feel sleepy and dizzy. Do not drive if these symptoms occur. - Kidney : CAUTION - Atarax 25mg Tablet should be used with caution in patients with kidney disease. Dose adjustment of Atarax 25mg Tablet may be needed. Please consult your doctor. - Liver : CAUTION - Atarax 25mg Tablet should be used with caution in patients with liver disease. Dose adjustment of Atarax 25mg Tablet may be needed. Please consult your doctor.</t>
+  </si>
+  <si>
+    <t>If you miss a dose of Atarax 25mg Tablet, take it as soon as possible. However, if it is almost time for your next dose, skip the missed dose and go back to your regular schedule. Do not double the dose.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images8_3.png_Q_pzg4twlm.jpg</t>
     </r>
   </si>
   <si>
+    <t>Treatment of Anxiety | Treatment of Skin conditions with inflammation &amp; itching</t>
+  </si>
+  <si>
+    <t>Nausea | Vomiting | Upset stomach | Constipation</t>
+  </si>
+  <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/old/pharma/8_1_se81lEyVQ.jpg</t>
+  </si>
+  <si>
     <t>GOLD WINNER</t>
   </si>
   <si>
     <t>Refined - Sunflower Oil</t>
+  </si>
+  <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/8_2_JcjuTc5CM.jpg</t>
   </si>
   <si>
     <t>Ltr</t>
   </si>
   <si>
     <t>Pouch</t>
   </si>
   <si>
     <t>1 Ltr | Pouch</t>
   </si>
   <si>
     <t>Refined Oils &amp; Ghee</t>
   </si>
   <si>
     <t>Sunflower Oil</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images9_1.png_1S0hMn7Gk.jpg</t>
     </r>
   </si>
   <si>
+    <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/8_3_Jy9n7DjaM.jpg</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images9_2.png_rphHw3Qth.jpg</t>
     </r>
   </si>
   <si>
+    <t>Allegra-M Tablet</t>
+  </si>
+  <si>
+    <t>Montelukast (10mg) + Fexofenadine (120mg)</t>
+  </si>
+  <si>
     <t>AMUL</t>
   </si>
   <si>
     <t>Cheese Slices</t>
   </si>
   <si>
+    <t>In Treatment of Sneezing and runny nose due to allergies Allegra-M Tablet is a combination medicine that provides relief from symptoms such as blocked or runny nose, sneezing and itchy or watery eyes. This will make it easier for you to go about your daily activities. It rarely has any serious side effects and you may only need to take it on days you have symptoms. If you are taking it to prevent getting symptoms you should use it regularly to get the most benefit.</t>
+  </si>
+  <si>
+    <t>Take this medicine in the dose and duration as advised by your doctor. Swallow it as a whole. Do not chew, crush or break it. Allegra-M Tablet may be taken with or without food, but it is better to take it at a fixed time.</t>
+  </si>
+  <si>
     <t>5 Slices</t>
   </si>
   <si>
     <t>100 gms | 5 Slices</t>
   </si>
   <si>
+    <t>Allegra-M Tablet is a combination medicine used in the treatment of allergy symptoms such as runny nose, stuffy nose, sneezing, watery eyes, and congestion or stuffiness. Allegra-M Tablet is taken with or without food in a dose and duration as advised by the doctor. The dose you are given will depend on your condition and how you respond to the medicine. You should keep taking this medicine for as long as your doctor recommends. If you stop treatment too early your symptoms may come back and your condition may worsen. Let your healthcare team know about all other medications you are taking as some may affect, or be affected by this medicine. The most common side effects are nausea, diarrhea, vomiting, skin rash, flu-like symptoms, and headache. Most of these are temporary and usually resolve with time. Contact your doctor straight away if you are at all concerned about any of these side effects. This medicine may cause dizziness and sleepiness, so do not drive or do anything that requires mental focus until you know how this medicine affects you. Avoid drinking alcohol while taking this medicine as it can worsen your sleepiness. Never support self-medication or recommend your medicine to another person. It is beneficial to have plenty of fluids while taking this medication. Before you start taking this medicine it is important to inform your doctor if you are suffering from liver or kidney disease. You should also tell your doctor if you are pregnant, planning pregnancy or breastfeeding.</t>
+  </si>
+  <si>
     <t>Dairy &amp; Eggs</t>
   </si>
   <si>
     <t>Cheese &amp; Butter</t>
+  </si>
+  <si>
+    <t>Montelukast is a leukotriene antagonist. It works by blocking the action of a chemical messenger called leukotriene. This reduces inflammation (swelling) in the airways and nose and improves symptoms. Fexofenadine is an antiallergic which blocks the action of another chemical messenger (histamine) responsible for runny nose, watery eyes and sneezing.</t>
   </si>
   <si>
     <t>Cheese</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="&quot;Calibri, sans-serif&quot;"/>
         <color rgb="FF1155CC"/>
         <sz val="11.0"/>
         <u/>
       </rPr>
       <t>https://ik.imagekit.io/zawdck7lf/ippo/old/grocery/images10_1.png_K29x1lnIWG.jpg</t>
     </r>
-  </si>
-[...394 lines deleted...]
-    <t>Montelukast is a leukotriene antagonist. It works by blocking the action of a chemical messenger called leukotriene. This reduces inflammation (swelling) in the airways and nose and improves symptoms. Fexofenadine is an antiallergic which blocks the action of another chemical messenger (histamine) responsible for runny nose, watery eyes and sneezing.</t>
   </si>
   <si>
     <t>- Alcohol : CAUTION - Caution is advised when consuming alcohol with Allegra-M Tablet. Please consult your doctor. - Pregnancy : CONSULT YOUR DOCTOR - Allegra-M Tablet may be unsafe to use during pregnancy. Although there are limited studies in humans, animal studies have shown harmful effects on the developing baby. Your doctor will weigh the benefits and any potential risks before prescribing it to you. Please consult your doctor. - Breast feeding : SAFE IF PRESCRIBED - Allegra-M Tablet is probably safe to use during breastfeeding. Limited human data suggests that the drug does not represent any significant risk to the baby. - Driving : UNSAFE - Allegra-M Tablet may decrease alertness, affect your vision or make you feel sleepy and dizzy. Do not drive if these symptoms occur. - Kidney : CAUTION - Allegra-M Tablet should be used with caution in patients with kidney disease. Dose adjustment of Allegra-M Tablet may be needed. Please consult your doctor. May cause excessive sleepiness in patients with end stage kidney disease. - Liver : SAFE IF PRESCRIBED - Allegra-M Tablet is probably safe to use in patients with liver disease. Limited data available suggests that dose adjustment of Allegra-M Tablet may not be needed in these patients. Please consult your doctor.</t>
   </si>
   <si>
     <t>If you miss a dose of Allegra-M Tablet, take it as soon as possible. However, if it is almost time for your next dose, skip the missed dose and go back to your regular schedule. Do not double the dose.</t>
   </si>
   <si>
     <t>Treatment of Sneezing and runny nose due to allergies</t>
   </si>
   <si>
     <t>Diarrhea | Vomiting | Skin rash | Flu-like symptoms | Headache | Drowsiness | Dizziness</t>
   </si>
   <si>
     <t>https://ik.imagekit.io/zawdck7lf/ippo/old/pharma/9_1_zax_ayVvz.jpg</t>
   </si>
   <si>
     <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/9_2_8cAgH2N7X.jpg</t>
   </si>
   <si>
     <t>https://ik.imagekit.io/zawdck7lf/ippo/pharma/9_3_X55Zz8R8Ri.jpg</t>
   </si>
   <si>
     <t>Ascoril D Plus Syrup Sugar Free</t>
   </si>
@@ -939,112 +939,112 @@
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="7">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <u/>
+      <sz val="8.0"/>
+      <color rgb="FF1A202C"/>
+      <name val="Poppins"/>
+    </font>
+    <font>
+      <u/>
       <sz val="11.0"/>
       <color rgb="FF0000FF"/>
       <name val="&quot;Calibri"/>
     </font>
     <font>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
       <sz val="11.0"/>
       <color rgb="FF0563C1"/>
       <name val="Calibri"/>
-    </font>
-[...4 lines deleted...]
-      <name val="Poppins"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="0"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
@@ -1290,1285 +1290,1285 @@
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
         <v>1.0</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>17</v>
+        <v>34</v>
       </c>
       <c r="D2" s="2">
         <v>500.0</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>19</v>
+        <v>39</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="J2" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="K2" s="3" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="L2" s="3" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="M2" s="3" t="s">
-        <v>25</v>
-[...7 lines deleted...]
-      <c r="P2" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="N2" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="O2" s="5" t="s">
+        <v>61</v>
+      </c>
+      <c r="P2" s="6"/>
     </row>
     <row r="3">
       <c r="A3" s="2">
         <v>2.0</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>28</v>
+        <v>65</v>
       </c>
       <c r="D3" s="2">
         <v>750.0</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      <c r="H3" s="6"/>
+        <v>67</v>
+      </c>
+      <c r="F3" s="7"/>
+      <c r="G3" s="7"/>
+      <c r="H3" s="7"/>
       <c r="I3" s="3" t="s">
-        <v>30</v>
+        <v>70</v>
       </c>
       <c r="J3" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="K3" s="3" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="L3" s="3" t="s">
-        <v>24</v>
+        <v>50</v>
       </c>
       <c r="M3" s="3" t="s">
-        <v>25</v>
-[...7 lines deleted...]
-      <c r="P3" s="5"/>
+        <v>51</v>
+      </c>
+      <c r="N3" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="O3" s="5" t="s">
+        <v>85</v>
+      </c>
+      <c r="P3" s="6"/>
     </row>
     <row r="4">
       <c r="A4" s="2">
         <v>3.0</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>33</v>
+        <v>97</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>34</v>
+        <v>98</v>
       </c>
       <c r="D4" s="2">
         <v>90.0</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      <c r="H4" s="6"/>
+        <v>67</v>
+      </c>
+      <c r="F4" s="7"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="7"/>
       <c r="I4" s="3" t="s">
-        <v>35</v>
+        <v>99</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="K4" s="3" t="s">
-        <v>23</v>
+        <v>48</v>
       </c>
       <c r="L4" s="3" t="s">
-        <v>36</v>
+        <v>100</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>37</v>
-[...5 lines deleted...]
-      <c r="P4" s="5"/>
+        <v>101</v>
+      </c>
+      <c r="N4" s="5" t="s">
+        <v>102</v>
+      </c>
+      <c r="O4" s="8"/>
+      <c r="P4" s="6"/>
     </row>
     <row r="5">
       <c r="A5" s="2">
         <v>4.0</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>39</v>
+        <v>109</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>40</v>
+        <v>112</v>
       </c>
       <c r="D5" s="2">
         <v>500.0</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F5" s="6"/>
+        <v>67</v>
+      </c>
+      <c r="F5" s="7"/>
       <c r="G5" s="3" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="H5" s="6"/>
+        <v>115</v>
+      </c>
+      <c r="H5" s="7"/>
       <c r="I5" s="3" t="s">
-        <v>42</v>
+        <v>117</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="K5" s="3" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="L5" s="3" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="M5" s="3" t="s">
-        <v>45</v>
-[...7 lines deleted...]
-      <c r="P5" s="5"/>
+        <v>121</v>
+      </c>
+      <c r="N5" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>125</v>
+      </c>
+      <c r="P5" s="6"/>
     </row>
     <row r="6">
       <c r="A6" s="2">
         <v>5.0</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>48</v>
+        <v>128</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>49</v>
+        <v>130</v>
       </c>
       <c r="D6" s="2">
         <v>550.0</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="F6" s="6"/>
+        <v>67</v>
+      </c>
+      <c r="F6" s="7"/>
       <c r="G6" s="3" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="H6" s="6"/>
+        <v>115</v>
+      </c>
+      <c r="H6" s="7"/>
       <c r="I6" s="3" t="s">
-        <v>50</v>
+        <v>134</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="K6" s="3" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="L6" s="3" t="s">
-        <v>44</v>
+        <v>120</v>
       </c>
       <c r="M6" s="3" t="s">
-        <v>51</v>
-[...7 lines deleted...]
-      <c r="P6" s="5"/>
+        <v>137</v>
+      </c>
+      <c r="N6" s="5" t="s">
+        <v>140</v>
+      </c>
+      <c r="O6" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="P6" s="6"/>
     </row>
     <row r="7">
       <c r="A7" s="2">
         <v>6.0</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>54</v>
+        <v>146</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>55</v>
+        <v>147</v>
       </c>
       <c r="D7" s="2">
         <v>210.0</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>29</v>
-[...3 lines deleted...]
-      <c r="H7" s="6"/>
+        <v>67</v>
+      </c>
+      <c r="F7" s="7"/>
+      <c r="G7" s="7"/>
+      <c r="H7" s="7"/>
       <c r="I7" s="3" t="s">
-        <v>56</v>
+        <v>148</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>22</v>
+        <v>46</v>
       </c>
       <c r="K7" s="3" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="L7" s="3" t="s">
-        <v>57</v>
+        <v>149</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>58</v>
-[...7 lines deleted...]
-      <c r="P7" s="5"/>
+        <v>150</v>
+      </c>
+      <c r="N7" s="5" t="s">
+        <v>151</v>
+      </c>
+      <c r="O7" s="5" t="s">
+        <v>160</v>
+      </c>
+      <c r="P7" s="6"/>
     </row>
     <row r="8">
       <c r="A8" s="2">
         <v>7.0</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>61</v>
+        <v>164</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>62</v>
+        <v>166</v>
       </c>
       <c r="D8" s="2">
         <v>2.0</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      <c r="H8" s="6"/>
+        <v>168</v>
+      </c>
+      <c r="F8" s="7"/>
+      <c r="G8" s="7"/>
+      <c r="H8" s="7"/>
       <c r="I8" s="3" t="s">
-        <v>64</v>
+        <v>171</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>65</v>
+        <v>172</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>66</v>
+        <v>173</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>67</v>
+        <v>175</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>62</v>
-[...8 lines deleted...]
-        <v>70</v>
+        <v>166</v>
+      </c>
+      <c r="N8" s="5" t="s">
+        <v>177</v>
+      </c>
+      <c r="O8" s="5" t="s">
+        <v>179</v>
+      </c>
+      <c r="P8" s="5" t="s">
+        <v>181</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2">
         <v>8.0</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>71</v>
+        <v>183</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>72</v>
+        <v>184</v>
       </c>
       <c r="D9" s="2">
         <v>1.0</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>63</v>
-[...3 lines deleted...]
-      <c r="H9" s="6"/>
+        <v>168</v>
+      </c>
+      <c r="F9" s="7"/>
+      <c r="G9" s="7"/>
+      <c r="H9" s="7"/>
       <c r="I9" s="3" t="s">
-        <v>73</v>
+        <v>185</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>65</v>
+        <v>172</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>66</v>
+        <v>173</v>
       </c>
       <c r="L9" s="3" t="s">
-        <v>74</v>
+        <v>188</v>
       </c>
       <c r="M9" s="3" t="s">
-        <v>75</v>
-[...7 lines deleted...]
-      <c r="P9" s="5"/>
+        <v>190</v>
+      </c>
+      <c r="N9" s="5" t="s">
+        <v>191</v>
+      </c>
+      <c r="O9" s="5" t="s">
+        <v>198</v>
+      </c>
+      <c r="P9" s="6"/>
     </row>
     <row r="10">
       <c r="A10" s="2">
         <v>9.0</v>
       </c>
       <c r="B10" s="3" t="s">
-        <v>78</v>
+        <v>202</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>79</v>
+        <v>203</v>
       </c>
       <c r="D10" s="2">
         <v>1.0</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="F10" s="6"/>
+        <v>205</v>
+      </c>
+      <c r="F10" s="7"/>
       <c r="G10" s="3" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="H10" s="6"/>
+        <v>206</v>
+      </c>
+      <c r="H10" s="7"/>
       <c r="I10" s="3" t="s">
-        <v>82</v>
+        <v>207</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>65</v>
+        <v>172</v>
       </c>
       <c r="K10" s="3" t="s">
-        <v>66</v>
+        <v>173</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>83</v>
+        <v>208</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>84</v>
-[...7 lines deleted...]
-      <c r="P10" s="5"/>
+        <v>209</v>
+      </c>
+      <c r="N10" s="5" t="s">
+        <v>210</v>
+      </c>
+      <c r="O10" s="5" t="s">
+        <v>212</v>
+      </c>
+      <c r="P10" s="6"/>
     </row>
     <row r="11">
       <c r="A11" s="2">
         <v>10.0</v>
       </c>
       <c r="B11" s="3" t="s">
-        <v>87</v>
+        <v>215</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>88</v>
+        <v>216</v>
       </c>
       <c r="D11" s="2">
         <v>100.0</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-      <c r="H11" s="6"/>
+        <v>219</v>
+      </c>
+      <c r="G11" s="7"/>
+      <c r="H11" s="7"/>
       <c r="I11" s="3" t="s">
-        <v>90</v>
+        <v>220</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>65</v>
+        <v>172</v>
       </c>
       <c r="K11" s="3" t="s">
-        <v>91</v>
+        <v>222</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>92</v>
+        <v>223</v>
       </c>
       <c r="M11" s="3" t="s">
-        <v>93</v>
-[...5 lines deleted...]
-      <c r="P11" s="5"/>
+        <v>225</v>
+      </c>
+      <c r="N11" s="5" t="s">
+        <v>226</v>
+      </c>
+      <c r="O11" s="6"/>
+      <c r="P11" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="G2:H2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="N2"/>
     <hyperlink r:id="rId2" ref="O2"/>
     <hyperlink r:id="rId3" ref="N3"/>
     <hyperlink r:id="rId4" ref="O3"/>
     <hyperlink r:id="rId5" ref="N4"/>
     <hyperlink r:id="rId6" ref="N5"/>
     <hyperlink r:id="rId7" ref="O5"/>
     <hyperlink r:id="rId8" ref="N6"/>
     <hyperlink r:id="rId9" ref="O6"/>
     <hyperlink r:id="rId10" ref="N7"/>
     <hyperlink r:id="rId11" ref="O7"/>
     <hyperlink r:id="rId12" ref="N8"/>
     <hyperlink r:id="rId13" ref="O8"/>
     <hyperlink r:id="rId14" ref="P8"/>
     <hyperlink r:id="rId15" ref="N9"/>
     <hyperlink r:id="rId16" ref="O9"/>
     <hyperlink r:id="rId17" ref="N10"/>
     <hyperlink r:id="rId18" ref="O10"/>
     <hyperlink r:id="rId19" ref="N11"/>
   </hyperlinks>
   <drawing r:id="rId20"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="1" t="s">
-        <v>95</v>
+        <v>6</v>
       </c>
       <c r="D1" s="1" t="s">
-        <v>96</v>
+        <v>8</v>
       </c>
       <c r="E1" s="1" t="s">
-        <v>97</v>
+        <v>10</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="G1" s="1" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="H1" s="1" t="s">
-        <v>98</v>
+        <v>14</v>
       </c>
       <c r="I1" s="1" t="s">
-        <v>99</v>
+        <v>16</v>
       </c>
       <c r="J1" s="1" t="s">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="K1" s="1" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>102</v>
+        <v>20</v>
       </c>
       <c r="M1" s="1" t="s">
-        <v>103</v>
+        <v>22</v>
       </c>
       <c r="N1" s="1" t="s">
-        <v>104</v>
+        <v>23</v>
       </c>
       <c r="O1" s="1" t="s">
-        <v>105</v>
+        <v>24</v>
       </c>
       <c r="P1" s="1" t="s">
-        <v>106</v>
+        <v>27</v>
       </c>
       <c r="Q1" s="1" t="s">
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="R1" s="1" t="s">
-        <v>108</v>
+        <v>29</v>
       </c>
       <c r="S1" s="1" t="s">
-        <v>109</v>
+        <v>30</v>
       </c>
       <c r="T1" s="1" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="U1" s="1" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="V1" s="1" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2">
         <v>1.0</v>
       </c>
       <c r="B2" s="3" t="s">
-        <v>110</v>
+        <v>32</v>
       </c>
       <c r="C2" s="3" t="s">
-        <v>111</v>
+        <v>33</v>
       </c>
       <c r="D2" s="3" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>115</v>
+        <v>40</v>
       </c>
       <c r="H2" s="3" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
       <c r="I2" s="3" t="s">
-        <v>117</v>
+        <v>43</v>
       </c>
       <c r="J2" s="3" t="s">
-        <v>118</v>
+        <v>44</v>
       </c>
       <c r="K2" s="3" t="s">
-        <v>119</v>
+        <v>47</v>
       </c>
       <c r="L2" s="3" t="s">
-        <v>120</v>
+        <v>49</v>
       </c>
       <c r="M2" s="3" t="s">
-        <v>121</v>
+        <v>52</v>
       </c>
       <c r="N2" s="3" t="s">
-        <v>122</v>
+        <v>53</v>
       </c>
       <c r="O2" s="3" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="P2" s="3" t="s">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="Q2" s="3" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="R2" s="3" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="S2" s="3" t="s">
-        <v>126</v>
-[...8 lines deleted...]
-        <v>129</v>
+        <v>57</v>
+      </c>
+      <c r="T2" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="U2" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="V2" s="4" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="2">
         <v>2.0</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>130</v>
+        <v>63</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>131</v>
+        <v>64</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>132</v>
+        <v>66</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>115</v>
+        <v>40</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>133</v>
+        <v>68</v>
       </c>
       <c r="J3" s="3" t="s">
-        <v>134</v>
+        <v>69</v>
       </c>
       <c r="K3" s="3" t="s">
-        <v>135</v>
+        <v>71</v>
       </c>
       <c r="L3" s="3" t="s">
-        <v>136</v>
+        <v>72</v>
       </c>
       <c r="M3" s="3" t="s">
-        <v>137</v>
+        <v>73</v>
       </c>
       <c r="N3" s="3" t="s">
-        <v>138</v>
+        <v>75</v>
       </c>
       <c r="O3" s="3" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="P3" s="3" t="s">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="Q3" s="3" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="R3" s="3" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="S3" s="3" t="s">
-        <v>140</v>
-[...8 lines deleted...]
-        <v>143</v>
+        <v>77</v>
+      </c>
+      <c r="T3" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="U3" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="V3" s="4" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="2">
         <v>3.0</v>
       </c>
       <c r="B4" s="3" t="s">
-        <v>144</v>
+        <v>81</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>145</v>
+        <v>82</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>146</v>
+        <v>83</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>147</v>
+        <v>84</v>
       </c>
       <c r="H4" s="3" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
       <c r="I4" s="3" t="s">
-        <v>148</v>
+        <v>86</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>149</v>
+        <v>87</v>
       </c>
       <c r="K4" s="3" t="s">
-        <v>150</v>
+        <v>88</v>
       </c>
       <c r="L4" s="3" t="s">
-        <v>151</v>
+        <v>89</v>
       </c>
       <c r="M4" s="3" t="s">
-        <v>152</v>
+        <v>90</v>
       </c>
       <c r="N4" s="3" t="s">
-        <v>153</v>
+        <v>91</v>
       </c>
       <c r="O4" s="3" t="s">
-        <v>154</v>
+        <v>92</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>155</v>
+        <v>93</v>
       </c>
       <c r="Q4" s="3" t="s">
-        <v>156</v>
+        <v>94</v>
       </c>
       <c r="R4" s="3" t="s">
-        <v>156</v>
+        <v>94</v>
       </c>
       <c r="S4" s="3" t="s">
-        <v>157</v>
-[...7 lines deleted...]
-      <c r="V4" s="6"/>
+        <v>95</v>
+      </c>
+      <c r="T4" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="U4" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="V4" s="7"/>
     </row>
     <row r="5">
       <c r="A5" s="2">
         <v>4.0</v>
       </c>
       <c r="B5" s="3" t="s">
-        <v>160</v>
+        <v>104</v>
       </c>
       <c r="C5" s="3" t="s">
-        <v>161</v>
+        <v>105</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>162</v>
+        <v>106</v>
       </c>
       <c r="E5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="K5" s="3" t="s">
+        <v>110</v>
+      </c>
+      <c r="L5" s="3" t="s">
+        <v>111</v>
+      </c>
+      <c r="M5" s="7"/>
+      <c r="N5" s="3" t="s">
         <v>113</v>
       </c>
-      <c r="F5" s="3" t="s">
+      <c r="O5" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q5" s="3" t="s">
         <v>114</v>
       </c>
-      <c r="G5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="3" t="s">
+      <c r="R5" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="S5" s="3" t="s">
         <v>116</v>
       </c>
-      <c r="I5" s="3" t="s">
-[...15 lines deleted...]
-      <c r="O5" s="3" t="s">
+      <c r="T5" s="4" t="s">
+        <v>118</v>
+      </c>
+      <c r="U5" s="4" t="s">
         <v>123</v>
       </c>
-      <c r="P5" s="3" t="s">
+      <c r="V5" s="4" t="s">
         <v>124</v>
-      </c>
-[...16 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="2">
         <v>5.0</v>
       </c>
       <c r="B6" s="3" t="s">
-        <v>173</v>
+        <v>126</v>
       </c>
       <c r="C6" s="3" t="s">
-        <v>161</v>
+        <v>105</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>174</v>
+        <v>127</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>115</v>
+        <v>40</v>
       </c>
       <c r="H6" s="3" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>175</v>
+        <v>129</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>176</v>
+        <v>131</v>
       </c>
       <c r="K6" s="3" t="s">
-        <v>177</v>
+        <v>132</v>
       </c>
       <c r="L6" s="3" t="s">
-        <v>178</v>
+        <v>133</v>
       </c>
       <c r="M6" s="3" t="s">
-        <v>179</v>
+        <v>135</v>
       </c>
       <c r="N6" s="3" t="s">
-        <v>180</v>
+        <v>136</v>
       </c>
       <c r="O6" s="3" t="s">
-        <v>181</v>
+        <v>138</v>
       </c>
       <c r="P6" s="3" t="s">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="Q6" s="3" t="s">
-        <v>182</v>
+        <v>139</v>
       </c>
       <c r="R6" s="3" t="s">
-        <v>182</v>
+        <v>139</v>
       </c>
       <c r="S6" s="3" t="s">
-        <v>183</v>
-[...8 lines deleted...]
-        <v>186</v>
+        <v>141</v>
+      </c>
+      <c r="T6" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="U6" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="V6" s="4" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="2">
         <v>6.0</v>
       </c>
       <c r="B7" s="3" t="s">
-        <v>187</v>
+        <v>152</v>
       </c>
       <c r="C7" s="3" t="s">
-        <v>188</v>
+        <v>153</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>112</v>
+        <v>35</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>115</v>
+        <v>40</v>
       </c>
       <c r="H7" s="3" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
       <c r="I7" s="3" t="s">
-        <v>189</v>
+        <v>154</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>190</v>
+        <v>155</v>
       </c>
       <c r="K7" s="3" t="s">
-        <v>191</v>
+        <v>156</v>
       </c>
       <c r="L7" s="3" t="s">
-        <v>192</v>
+        <v>157</v>
       </c>
       <c r="M7" s="3" t="s">
-        <v>193</v>
+        <v>158</v>
       </c>
       <c r="N7" s="3" t="s">
-        <v>194</v>
+        <v>159</v>
       </c>
       <c r="O7" s="3" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="P7" s="3" t="s">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="Q7" s="3" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="R7" s="3" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="S7" s="3" t="s">
-        <v>126</v>
-[...5 lines deleted...]
-      <c r="V7" s="6"/>
+        <v>57</v>
+      </c>
+      <c r="T7" s="4" t="s">
+        <v>161</v>
+      </c>
+      <c r="U7" s="7"/>
+      <c r="V7" s="7"/>
     </row>
     <row r="8">
       <c r="A8" s="2">
         <v>7.0</v>
       </c>
       <c r="B8" s="3" t="s">
-        <v>196</v>
+        <v>162</v>
       </c>
       <c r="C8" s="3" t="s">
-        <v>197</v>
+        <v>163</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>132</v>
+        <v>66</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>115</v>
+        <v>40</v>
       </c>
       <c r="H8" s="3" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
       <c r="I8" s="3" t="s">
-        <v>198</v>
+        <v>165</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>199</v>
+        <v>167</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>200</v>
+        <v>169</v>
       </c>
       <c r="L8" s="3" t="s">
-        <v>201</v>
+        <v>170</v>
       </c>
       <c r="M8" s="3" t="s">
-        <v>202</v>
+        <v>174</v>
       </c>
       <c r="N8" s="3" t="s">
-        <v>203</v>
+        <v>176</v>
       </c>
       <c r="O8" s="3" t="s">
-        <v>139</v>
+        <v>76</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="Q8" s="3" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="R8" s="3" t="s">
-        <v>125</v>
+        <v>56</v>
       </c>
       <c r="S8" s="3" t="s">
-        <v>140</v>
-[...8 lines deleted...]
-        <v>206</v>
+        <v>77</v>
+      </c>
+      <c r="T8" s="4" t="s">
+        <v>178</v>
+      </c>
+      <c r="U8" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="V8" s="4" t="s">
+        <v>182</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="2">
         <v>8.0</v>
       </c>
       <c r="B9" s="3" t="s">
-        <v>207</v>
+        <v>186</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>209</v>
+        <v>189</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>115</v>
+        <v>40</v>
       </c>
       <c r="H9" s="3" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
       <c r="I9" s="3" t="s">
-        <v>210</v>
+        <v>192</v>
       </c>
       <c r="J9" s="3" t="s">
+        <v>193</v>
+      </c>
+      <c r="K9" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="L9" s="3" t="s">
+        <v>195</v>
+      </c>
+      <c r="M9" s="3" t="s">
+        <v>196</v>
+      </c>
+      <c r="N9" s="3" t="s">
+        <v>197</v>
+      </c>
+      <c r="O9" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="P9" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="Q9" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="R9" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="S9" s="3" t="s">
+        <v>200</v>
+      </c>
+      <c r="T9" s="4" t="s">
+        <v>201</v>
+      </c>
+      <c r="U9" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="V9" s="4" t="s">
         <v>211</v>
-      </c>
-[...34 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="2">
         <v>9.0</v>
       </c>
       <c r="B10" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>105</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H10" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I10" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="J10" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="K10" s="3" t="s">
         <v>221</v>
       </c>
-      <c r="C10" s="3" t="s">
-[...20 lines deleted...]
-      <c r="J10" s="3" t="s">
+      <c r="L10" s="3" t="s">
         <v>224</v>
-      </c>
-[...4 lines deleted...]
-        <v>226</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>227</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>228</v>
       </c>
       <c r="O10" s="3" t="s">
-        <v>123</v>
+        <v>54</v>
       </c>
       <c r="P10" s="3" t="s">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>229</v>
       </c>
       <c r="R10" s="3" t="s">
         <v>229</v>
       </c>
       <c r="S10" s="3" t="s">
         <v>230</v>
       </c>
-      <c r="T10" s="8" t="s">
+      <c r="T10" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="U10" s="8" t="s">
+      <c r="U10" s="4" t="s">
         <v>232</v>
       </c>
-      <c r="V10" s="8" t="s">
+      <c r="V10" s="4" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="2">
         <v>10.0</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>234</v>
       </c>
       <c r="C11" s="3" t="s">
-        <v>145</v>
+        <v>82</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>235</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>113</v>
+        <v>36</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>114</v>
+        <v>38</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>147</v>
+        <v>84</v>
       </c>
       <c r="H11" s="3" t="s">
-        <v>116</v>
+        <v>42</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>236</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>237</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>238</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>239</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>240</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>241</v>
       </c>
       <c r="O11" s="3" t="s">
-        <v>154</v>
+        <v>92</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>155</v>
+        <v>93</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>242</v>
       </c>
       <c r="R11" s="3" t="s">
         <v>242</v>
       </c>
       <c r="S11" s="3" t="s">
         <v>243</v>
       </c>
-      <c r="T11" s="8" t="s">
+      <c r="T11" s="4" t="s">
         <v>244</v>
       </c>
-      <c r="U11" s="8" t="s">
+      <c r="U11" s="4" t="s">
         <v>245</v>
       </c>
-      <c r="V11" s="6"/>
+      <c r="V11" s="7"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink r:id="rId1" ref="T2"/>
     <hyperlink r:id="rId2" ref="U2"/>
     <hyperlink r:id="rId3" ref="V2"/>
     <hyperlink r:id="rId4" ref="T3"/>
     <hyperlink r:id="rId5" ref="U3"/>
     <hyperlink r:id="rId6" ref="V3"/>
     <hyperlink r:id="rId7" ref="T4"/>
     <hyperlink r:id="rId8" ref="U4"/>
     <hyperlink r:id="rId9" ref="T5"/>
     <hyperlink r:id="rId10" ref="U5"/>
     <hyperlink r:id="rId11" ref="V5"/>
     <hyperlink r:id="rId12" ref="T6"/>
     <hyperlink r:id="rId13" ref="U6"/>
     <hyperlink r:id="rId14" ref="V6"/>
     <hyperlink r:id="rId15" ref="T7"/>
     <hyperlink r:id="rId16" ref="T8"/>
     <hyperlink r:id="rId17" ref="U8"/>
     <hyperlink r:id="rId18" ref="V8"/>
     <hyperlink r:id="rId19" ref="T9"/>
     <hyperlink r:id="rId20" ref="U9"/>
     <hyperlink r:id="rId21" ref="V9"/>
     <hyperlink r:id="rId22" ref="T10"/>