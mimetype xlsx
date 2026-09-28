--- v1 (2026-07-19)
+++ v2 (2026-09-28)
@@ -180,60 +180,60 @@
       <patternFill patternType="solid">
         <fgColor rgb="FF9FC5E8"/>
         <bgColor rgb="FF9FC5E8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCCCCC"/>
         <bgColor rgb="FFCCCCCC"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="10">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>