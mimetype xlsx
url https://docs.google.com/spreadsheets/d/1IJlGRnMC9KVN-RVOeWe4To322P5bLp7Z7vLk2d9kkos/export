--- v0 (2026-09-26)
+++ v1 (2026-10-23)
@@ -599,94 +599,94 @@
     <xf borderId="21" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="14" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="6638925" cy="3857625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.png" title="Image"/>
+        <xdr:cNvPr id="0" name="image1.png" title="Image"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>904875</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2676525" cy="1914525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.png" title="Image"/>
+        <xdr:cNvPr id="0" name="image2.png" title="Image"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>