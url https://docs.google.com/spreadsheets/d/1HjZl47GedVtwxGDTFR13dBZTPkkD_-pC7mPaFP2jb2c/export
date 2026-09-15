--- v0 (2026-07-10)
+++ v1 (2026-09-15)
@@ -1081,120 +1081,120 @@
   <cellXfs count="69">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="3" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="4" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="6" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="7" fillId="0" fontId="1" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="1" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="8" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="8" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="8" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="9" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="10" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="12" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="11" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="11" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="13" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="7" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="15" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="16" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="16" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="17" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="17" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="18" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="19" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="20" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="22" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="23" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="21" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="21" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="24" fillId="0" fontId="8" numFmtId="20" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="25" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="26" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="27" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="28" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="10" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="10" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="11" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="11" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="29" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="30" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="31" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="32" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="33" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="34" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="35" fillId="0" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="36" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="37" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="38" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="39" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">