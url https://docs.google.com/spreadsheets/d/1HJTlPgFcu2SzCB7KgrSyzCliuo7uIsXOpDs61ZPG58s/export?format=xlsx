--- v0 (2026-08-08)
+++ v1 (2026-10-06)
@@ -121,78 +121,78 @@
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="13">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="1" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="2" fontId="1" numFmtId="49" xfId="0" applyAlignment="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="3" fillId="2" fontId="2" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="3" fillId="2" fontId="2" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="4" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="4" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="4" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="bottom"/>
     </xf>
-    <xf borderId="4" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="4" fillId="0" fontId="5" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="bottom"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="49" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
 <x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
@@ -429,56 +429,56 @@
     </row>
     <row r="2">
       <c r="A2" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
     </row>
     <row r="3">
       <c r="A3" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("QUERY(IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1Y7OdimONXACXk4sMwqa7H7jxbaqGpjF6EkmZ7NjFnkQ"",""A3:C10000""),""SELECT * WHERE Col1 CONTAINS 'Caroline' OR Col1 CONTAINS 'Шановні'"")"),"Caroline Amber")</f>
         <v>Caroline Amber</v>
       </c>
       <c r="B3" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"+")</f>
         <v>+</v>
       </c>
       <c r="C3" s="7"/>
     </row>
     <row r="4">
       <c r="A4" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Caroline Brown")</f>
         <v>Caroline Brown</v>
       </c>
       <c r="B4" s="7" t="str">
-        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"по дзвінку")</f>
-        <v>по дзвінку</v>
+        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"-")</f>
+        <v>-</v>
       </c>
       <c r="C4" s="7" t="str">
-        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"кінець жовтня 2026")</f>
-        <v>кінець жовтня 2026</v>
+        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"кінець листопада 2026")</f>
+        <v>кінець листопада 2026</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Caroline Charcoal")</f>
         <v>Caroline Charcoal</v>
       </c>
       <c r="B5" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"+")</f>
         <v>+</v>
       </c>
       <c r="C5" s="7"/>
     </row>
     <row r="6">
       <c r="A6" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Caroline Cocoa")</f>
         <v>Caroline Cocoa</v>
       </c>
       <c r="B6" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"+")</f>
         <v>+</v>
       </c>
       <c r="C6" s="7"/>
     </row>
     <row r="7">
@@ -509,57 +509,54 @@
         <v>Caroline Ecru</v>
       </c>
       <c r="B9" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"+")</f>
         <v>+</v>
       </c>
       <c r="C9" s="7"/>
     </row>
     <row r="10">
       <c r="A10" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Caroline Grey")</f>
         <v>Caroline Grey</v>
       </c>
       <c r="B10" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"+")</f>
         <v>+</v>
       </c>
       <c r="C10" s="7"/>
     </row>
     <row r="11">
       <c r="A11" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Caroline Latte")</f>
         <v>Caroline Latte</v>
       </c>
       <c r="B11" s="8" t="str">
-        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"по дзвінку")</f>
-[...5 lines deleted...]
-      </c>
+        <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"+")</f>
+        <v>+</v>
+      </c>
+      <c r="C11" s="8"/>
     </row>
     <row r="12">
       <c r="A12" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Caroline Light Grey")</f>
         <v>Caroline Light Grey</v>
       </c>
       <c r="B12" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"+")</f>
         <v>+</v>
       </c>
       <c r="C12" s="7"/>
     </row>
     <row r="13">
       <c r="A13" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"Caroline Marble")</f>
         <v>Caroline Marble</v>
       </c>
       <c r="B13" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("""COMPUTED_VALUE"""),"+")</f>
         <v>+</v>
       </c>
       <c r="C13" s="7"/>
     </row>
     <row r="14">
       <c r="A14" s="9" t="str">