--- v0 (2026-05-01)
+++ v1 (2026-06-29)
@@ -1436,466 +1436,466 @@
     <xf borderId="18" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="34" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="41" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="790575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="800100"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="819150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
@@ -1907,520 +1907,520 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="781050"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="790575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="800100"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="819150"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
@@ -2432,79 +2432,79 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="781050"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>