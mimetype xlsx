--- v1 (2026-06-29)
+++ v2 (2026-08-12)
@@ -53,326 +53,326 @@
     <sheet state="visible" name="おかず形態一覧表" sheetId="2" r:id="rId6"/>
     <sheet state="visible" name="主食一覧" sheetId="3" r:id="rId7"/>
     <sheet state="visible" name="水分とろみの基準・水分ゼリー" sheetId="4" r:id="rId8"/>
     <sheet state="visible" name="濃厚流動食・補助食品" sheetId="5" r:id="rId9"/>
     <sheet state="visible" name="PDF出力" sheetId="6" r:id="rId10"/>
     <sheet state="visible" name="更新記録" sheetId="7" r:id="rId11"/>
     <sheet state="visible" name="作業記録" sheetId="8" r:id="rId12"/>
     <sheet state="visible" name="施設概要ウェブ出力" sheetId="9" r:id="rId13"/>
     <sheet state="visible" name="おかず形態一覧表ウェブ出力" sheetId="10" r:id="rId14"/>
     <sheet state="visible" name="主食一覧ウェブ出力" sheetId="11" r:id="rId15"/>
     <sheet state="visible" name="水分とろみの基準・水分ゼリーウェブ出力" sheetId="12" r:id="rId16"/>
     <sheet state="visible" name="濃厚流動食・補助食品ウェブ出力" sheetId="13" r:id="rId17"/>
     <sheet state="visible" name="PDFウェブ出力" sheetId="14" r:id="rId18"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="71">
   <si>
     <t>〒959-1327 新潟県加茂市千刈2丁目8番13号</t>
   </si>
   <si>
+    <t>米飯</t>
+  </si>
+  <si>
     <t>平成8年開設。多職種協働でご利用者様の栄養状態や摂食状態の確認、疾病に応じた個別の食事を提供し、良好な栄養状態の維持に努めています。
 毎月数回の行事食の他に、飲み物を選べる日や中庭で採れた野菜や果物、手作りの梅酒を提供するなど、各職員が協力し合って、食べる事の楽しみや五感を刺激できるような取り組みをしています。</t>
   </si>
   <si>
+    <t>やわらかご飯</t>
+  </si>
+  <si>
+    <t>全粥</t>
+  </si>
+  <si>
+    <t>ﾐｷｻｰ粥</t>
+  </si>
+  <si>
     <t>栄養科</t>
   </si>
   <si>
+    <t>常食</t>
+  </si>
+  <si>
+    <t>軟菜</t>
+  </si>
+  <si>
+    <t>やわらか菜</t>
+  </si>
+  <si>
+    <t>きざみ菜(ﾄﾛﾐ)</t>
+  </si>
+  <si>
+    <t>ﾐｷｻｰ菜(ｿﾌﾄ食)</t>
+  </si>
+  <si>
+    <t>ﾐｷｻｰﾄﾛﾐ(ﾍﾟｰｽﾄ)</t>
+  </si>
+  <si>
     <t>0256-53-5353（代表）</t>
   </si>
   <si>
+    <t>通常の米飯</t>
+  </si>
+  <si>
+    <t>米飯と全粥を同量程度合わせたもの</t>
+  </si>
+  <si>
     <t>0256-53-5352</t>
-  </si>
-[...121 lines deleted...]
-    <t>米飯と全粥を同量程度合わせたもの</t>
   </si>
   <si>
     <t>通常の粥</t>
   </si>
   <si>
     <t>粥をミキサーにかけスベラカーゼでかためたもの</t>
   </si>
   <si>
     <t>※全粥、ミキサー粥
 提供後のとろみ対応はつるりんこ使用</t>
   </si>
   <si>
+    <t>ローストチキン</t>
+  </si>
+  <si>
     <t>お茶ゼリー</t>
   </si>
   <si>
+    <t>白身魚のレモン和え</t>
+  </si>
+  <si>
     <t>つるりんこ</t>
   </si>
   <si>
     <t>スルーパートナー</t>
   </si>
   <si>
+    <t>蓮根きんぴら</t>
+  </si>
+  <si>
     <t>小さじ</t>
   </si>
   <si>
+    <t>一般的な食事</t>
+  </si>
+  <si>
+    <t>一般的な食事を、咀嚼し易く調理、噛み切れない物は一口大にカットする</t>
+  </si>
+  <si>
+    <t>硬い物や繊維質の多い物はきざみ、それ以外は形を残して調理したもの</t>
+  </si>
+  <si>
+    <t>食材を細かくきざみ、まとまりをよくする為とろみをつけ、飲みこみ易くしたもの（トロメイク）</t>
+  </si>
+  <si>
+    <t>ミキサーにかけた食材をゼリー状、ムース状に固めたもの（スルーパートナー）</t>
+  </si>
+  <si>
+    <t>ミキサーにかけた食材を、その方の状態に合わせトロミ調整したもの（つるりんこ）</t>
+  </si>
+  <si>
+    <t>通常の大きさ</t>
+  </si>
+  <si>
+    <t>嚙み切りにくい物は一口大</t>
+  </si>
+  <si>
+    <t>舌と上あごでつぶせる大きさ・形状</t>
+  </si>
+  <si>
+    <t>0.5cm以下</t>
+  </si>
+  <si>
+    <t>ﾐｷｻｰｾﾞﾘｰ･ﾑｰｽ状</t>
+  </si>
+  <si>
+    <t>ペースト状</t>
+  </si>
+  <si>
     <t>ラクフィア</t>
   </si>
   <si>
+    <t>容易に噛める</t>
+  </si>
+  <si>
+    <t>歯茎でつぶせる</t>
+  </si>
+  <si>
+    <t>舌でつぶせる</t>
+  </si>
+  <si>
     <t>０ｊ・１ｊ対応：</t>
   </si>
   <si>
+    <t>噛まなくてよい</t>
+  </si>
+  <si>
     <t>エプリッチ　アルギーナ</t>
   </si>
   <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>2-2</t>
+  </si>
+  <si>
+    <t>2-1</t>
+  </si>
+  <si>
+    <t>米飯130</t>
+  </si>
+  <si>
+    <t>やわらかご飯180</t>
+  </si>
+  <si>
+    <t>全粥300</t>
+  </si>
+  <si>
+    <t>ﾐｷｻｰ粥300</t>
+  </si>
+  <si>
+    <t>※主食と副食の</t>
+  </si>
+  <si>
     <t>介護老人保健施設</t>
+  </si>
+  <si>
+    <t>形態は連動しない</t>
   </si>
   <si>
     <t>さくら苑</t>
   </si>
   <si>
     <t>更新記録シート</t>
   </si>
   <si>
     <t>同意の確認</t>
   </si>
   <si>
     <t>チェック</t>
   </si>
   <si>
     <t>↓ 氏名を入力 ↓</t>
   </si>
   <si>
     <t>更新内容について施設長の同意を得ました</t>
   </si>
   <si>
     <t>日時</t>
   </si>
   <si>
     <t>氏名</t>
   </si>
   <si>
     <t>作業記録</t>
   </si>
   <si>
     <t>名前</t>
   </si>
   <si>
     <t>栄養量目安</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>とろみ調整食品</t>
   </si>
   <si>
     <t>水100mlあたり</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="9">
     <numFmt numFmtId="164" formatCode="yyyy/MM/dd"/>
-    <numFmt numFmtId="165" formatCode="@ g"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="168" formatCode="@ 杯"/>
+    <numFmt numFmtId="165" formatCode="0.0 &quot;g&quot;"/>
+    <numFmt numFmtId="166" formatCode="@ 杯"/>
+    <numFmt numFmtId="167" formatCode="@ g"/>
+    <numFmt numFmtId="168" formatCode="#,##0 &quot;kcal&quot;"/>
     <numFmt numFmtId="169" formatCode="m/d/yyyy h:mm:ss"/>
     <numFmt numFmtId="170" formatCode="m-d"/>
     <numFmt numFmtId="171" formatCode="@ &quot;g&quot;"/>
     <numFmt numFmtId="172" formatCode="@ &quot;杯&quot;"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font/>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="9.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12.0"/>
+      <sz val="10.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9.0"/>
       <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12.0"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -394,109 +394,109 @@
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
-      <color rgb="FFFF3300"/>
+      <color rgb="FF00AF50"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
-      <color rgb="FF00AF50"/>
+      <color rgb="FFFF3300"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor rgb="FFFF0000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFE0E0"/>
-        <bgColor rgb="FFFFE0E0"/>
+        <fgColor rgb="FF00AF50"/>
+        <bgColor rgb="FF00AF50"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFF2CC"/>
-        <bgColor rgb="FFFFF2CC"/>
+        <fgColor rgb="FFFFE0E0"/>
+        <bgColor rgb="FFFFE0E0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF3300"/>
         <bgColor rgb="FFFF3300"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFDBF7B8"/>
+        <bgColor rgb="FFDBF7B8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFFCCA6"/>
         <bgColor rgb="FFFFCCA6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF00AF50"/>
-[...6 lines deleted...]
-        <bgColor rgb="FFDBF7B8"/>
+        <fgColor rgb="FFFFF2CC"/>
+        <bgColor rgb="FFFFF2CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF0033CC"/>
         <bgColor rgb="FF0033CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB4DCF9"/>
         <bgColor rgb="FFB4DCF9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF6F2F9F"/>
         <bgColor rgb="FF6F2F9F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF959595"/>
         <bgColor rgb="FF959595"/>
       </patternFill>
@@ -510,200 +510,184 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3F3F3"/>
         <bgColor rgb="FFF3F3F3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="53">
     <border/>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
+        <color rgb="FF00AF50"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF00AF50"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF00AF50"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF00AF50"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF3300"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFF3300"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFF3300"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF3300"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFF3300"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFFF3300"/>
+        <color rgb="FF0033CC"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
       <top style="thin">
-        <color rgb="FFFF3300"/>
+        <color rgb="FF0033CC"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFFF3300"/>
+        <color rgb="FF0033CC"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
-      <top style="thin">
-[...74 lines deleted...]
-      </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0033CC"/>
       </left>
       <right style="thin">
         <color rgb="FF0033CC"/>
       </right>
       <top style="thin">
         <color rgb="FF0033CC"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0033CC"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0033CC"/>
       </left>
       <right style="thin">
         <color rgb="FF0033CC"/>
       </right>
       <top style="thin">
         <color rgb="FF0033CC"/>
       </top>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FFFF3300"/>
+      </right>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF3300"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FFFF3300"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FFFF3300"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FFFF3300"/>
+      </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF959595"/>
       </left>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
@@ -763,859 +747,875 @@
       </left>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF959595"/>
       </left>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFF3300"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FFFF3300"/>
+      </bottom>
+    </border>
+    <border>
       <bottom style="medium">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
+    </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF00AF50"/>
       </left>
       <top style="thin">
         <color rgb="FF00AF50"/>
       </top>
       <bottom style="thin">
         <color rgb="FF00AF50"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF00AF50"/>
       </right>
       <top style="thin">
         <color rgb="FF00AF50"/>
       </top>
       <bottom style="thin">
         <color rgb="FF00AF50"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF0033CC"/>
       </right>
       <top style="thin">
         <color rgb="FF0033CC"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0033CC"/>
       </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF959595"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF959595"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF959595"/>
+      </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF959595"/>
       </left>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
-    </border>
-[...6 lines deleted...]
-      </top>
     </border>
     <border>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
     </border>
     <border>
-      <left style="thin">
-[...6 lines deleted...]
-    <border>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
-    <border>
-[...30 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="165">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="2" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="7" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="1" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="4" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="7" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="1" fillId="8" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="5" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="8" fillId="9" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="8" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="8" fillId="9" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="9" fillId="7" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="10" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="10" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="10" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="11" fillId="10" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="12" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="11" fillId="10" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="10" fillId="10" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="13" fillId="7" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="14" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="7" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="15" fillId="11" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="16" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="17" fillId="13" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="15" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="18" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="19" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="16" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="20" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="19" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="21" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="15" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="23" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="24" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="25" fillId="7" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="3" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="6" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="6" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="26" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="13" fillId="0" fontId="3" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="7" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...157 lines deleted...]
-    <xf borderId="26" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="27" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="27" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="27" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="28" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="29" fillId="5" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="6" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="30" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="30" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="31" fillId="14" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="14" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="31" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="169" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="33" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="3" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="9" fillId="0" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="2" fillId="0" fontId="19" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="3" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="30" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="36" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="31" fillId="7" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="13" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="37" fillId="3" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="8" fillId="9" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="20" numFmtId="170" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="8" fillId="9" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="26" fillId="7" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="3" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="13" fillId="0" fontId="7" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="2" fillId="0" fontId="8" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="32" fillId="9" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="20" fillId="11" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="38" fillId="9" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="15" fillId="11" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="16" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="39" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="18" fillId="11" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="33" fillId="11" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="40" fillId="11" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="0" fillId="12" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
-    <xf borderId="18" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="16" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="34" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="41" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="35" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="21" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="42" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="19" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="36" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...13 lines deleted...]
-    <xf borderId="42" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="43" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="44" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="45" fillId="2" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="34" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="46" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="45" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="2" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...8 lines deleted...]
-    <xf borderId="46" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="35" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
     <xf borderId="47" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="48" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="49" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...53 lines deleted...]
-    <xf borderId="6" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="20" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="20" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="3" numFmtId="171" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="49" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="50" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="51" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="52" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="16" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="41" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="46" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...91 lines deleted...]
-    <xf borderId="38" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="34" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="790575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="800100"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="819150"/>
@@ -1627,520 +1627,520 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="781050"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="790575"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="762000"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="800100"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="819150"/>
@@ -2152,359 +2152,359 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="771525"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="752475"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="781050"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2848,3240 +2848,3240 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.38"/>
     <col customWidth="1" min="2" max="2" width="48.88"/>
     <col customWidth="1" min="3" max="3" width="65.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
       <c r="A1" s="1" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="2" t="str">
+      <c r="A2" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="4" t="s">
-        <v>1</v>
+      <c r="C2" s="8" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="2" t="str">
+      <c r="A3" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="B3" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="12"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="2" t="str">
+      <c r="A4" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5"/>
+      <c r="B4" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="12"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="2" t="str">
+      <c r="A5" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="12"/>
     </row>
     <row r="6" ht="22.5" customHeight="1">
-      <c r="A6" s="6" t="str">
+      <c r="A6" s="15" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B6" s="7">
+      <c r="B6" s="18">
         <v>45781.361372037034</v>
       </c>
-      <c r="C6" s="8"/>
+      <c r="C6" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C6"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="138" t="str">
+      <c r="A1" s="104" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
-      <c r="B1" s="128"/>
-[...5 lines deleted...]
-      <c r="H1" s="128"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="10" t="str">
+      <c r="A2" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
       <c r="B2" s="11" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2" s="11" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D2" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E2" s="11" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F2" s="11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G2" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H2" s="11"/>
     </row>
     <row r="3" ht="18.75" customHeight="1">
-      <c r="A3" s="12" t="str">
+      <c r="A3" s="16" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B3" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H3" s="13"/>
+      <c r="B3" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" s="19"/>
     </row>
     <row r="4" ht="67.5" customHeight="1">
-      <c r="A4" s="14" t="str">
+      <c r="A4" s="24" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B4" s="15"/>
-[...5 lines deleted...]
-      <c r="H4" s="15"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
     </row>
     <row r="5" ht="18.75" customHeight="1">
-      <c r="A5" s="12" t="str">
+      <c r="A5" s="16" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H5" s="13"/>
+      <c r="B5" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="19"/>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="24" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16"/>
-[...5 lines deleted...]
-      <c r="H6" s="15"/>
+      <c r="B6" s="34"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
     </row>
     <row r="7" ht="18.75" customHeight="1">
-      <c r="A7" s="12" t="str">
+      <c r="A7" s="16" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B7" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H7" s="13"/>
+      <c r="B7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="19"/>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="17" t="str">
+      <c r="A8" s="42" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="18"/>
-[...5 lines deleted...]
-      <c r="H8" s="19"/>
+      <c r="B8" s="44"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
     </row>
     <row r="9" ht="112.5" customHeight="1">
-      <c r="A9" s="17" t="str">
+      <c r="A9" s="42" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B9" s="20" t="s">
-[...17 lines deleted...]
-      <c r="H9" s="20"/>
+      <c r="B9" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" s="46"/>
     </row>
     <row r="10" ht="45.0" customHeight="1">
-      <c r="A10" s="21" t="str">
+      <c r="A10" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B10" s="22" t="s">
-[...17 lines deleted...]
-      <c r="H10" s="22"/>
+      <c r="B10" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="H10" s="49"/>
     </row>
     <row r="11" ht="45.0" customHeight="1">
-      <c r="A11" s="21" t="str">
+      <c r="A11" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B11" s="23"/>
-[...15 lines deleted...]
-      <c r="H11" s="22"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11" s="49"/>
     </row>
     <row r="12" ht="22.5" customHeight="1">
-      <c r="A12" s="21" t="str">
+      <c r="A12" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B12" s="139"/>
-      <c r="C12" s="140">
+      <c r="B12" s="115"/>
+      <c r="C12" s="116">
         <v>4.0</v>
       </c>
-      <c r="D12" s="140">
+      <c r="D12" s="116">
         <v>3.0</v>
       </c>
-      <c r="E12" s="140">
+      <c r="E12" s="116">
         <v>3.0</v>
       </c>
-      <c r="F12" s="141">
+      <c r="F12" s="117">
         <v>45690.0</v>
       </c>
-      <c r="G12" s="141">
+      <c r="G12" s="117">
         <v>45689.0</v>
       </c>
-      <c r="H12" s="141"/>
+      <c r="H12" s="117"/>
     </row>
     <row r="13" ht="22.5" customHeight="1">
-      <c r="A13" s="26" t="str">
+      <c r="A13" s="66" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B13" s="27" t="s">
-[...18 lines deleted...]
-        <v>38</v>
+      <c r="B13" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" s="67" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" s="67" t="s">
+        <v>53</v>
+      </c>
+      <c r="H13" s="67" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="142" t="s">
+      <c r="A14" s="119" t="s">
         <v>67</v>
       </c>
-      <c r="B14" s="143">
+      <c r="B14" s="120">
         <v>1400.0</v>
       </c>
-      <c r="C14" s="143">
+      <c r="C14" s="120">
         <v>1400.0</v>
       </c>
-      <c r="D14" s="143">
+      <c r="D14" s="120">
         <v>1400.0</v>
       </c>
-      <c r="E14" s="143">
+      <c r="E14" s="120">
         <v>1400.0</v>
       </c>
-      <c r="F14" s="143">
+      <c r="F14" s="120">
         <v>1400.0</v>
       </c>
-      <c r="G14" s="143">
+      <c r="G14" s="120">
         <v>1400.0</v>
       </c>
-      <c r="H14" s="143" t="s">
-        <v>39</v>
+      <c r="H14" s="120" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="144" t="str">
+      <c r="A1" s="108" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B1" s="128"/>
-[...5 lines deleted...]
-      <c r="H1" s="128"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="95"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="32" t="str">
+      <c r="A2" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B2" s="33" t="s">
-[...13 lines deleted...]
-      <c r="H2" s="34"/>
+      <c r="B2" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="10"/>
     </row>
     <row r="3" ht="67.5" customHeight="1">
-      <c r="A3" s="32" t="str">
+      <c r="A3" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B3" s="35"/>
-[...5 lines deleted...]
-      <c r="H3" s="35"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
     </row>
     <row r="4" ht="45.0" customHeight="1">
-      <c r="A4" s="32" t="str">
+      <c r="A4" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B4" s="36" t="s">
-[...15 lines deleted...]
-      <c r="H4" s="37"/>
+      <c r="B4" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="14"/>
+      <c r="H4" s="17"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="32" t="str">
+      <c r="A5" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B5" s="145"/>
-[...5 lines deleted...]
-      <c r="H5" s="145"/>
+      <c r="B5" s="110"/>
+      <c r="C5" s="110"/>
+      <c r="D5" s="110"/>
+      <c r="E5" s="110"/>
+      <c r="F5" s="110"/>
+      <c r="G5" s="110"/>
+      <c r="H5" s="110"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="146" t="str">
+      <c r="A1" s="114" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B1" s="128"/>
-[...3 lines deleted...]
-      <c r="F1" s="147" t="str">
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="118" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G1" s="128"/>
-      <c r="H1" s="128"/>
+      <c r="G1" s="95"/>
+      <c r="H1" s="95"/>
     </row>
     <row r="2" ht="30.0" customHeight="1">
-      <c r="A2" s="41" t="str">
+      <c r="A2" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B2" s="42" t="str">
+      <c r="B2" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C2" s="42" t="str">
+      <c r="C2" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D2" s="42" t="str">
+      <c r="D2" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E2" s="42" t="str">
+      <c r="E2" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F2" s="43" t="str">
+      <c r="F2" s="28" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G2" s="44" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="45"/>
+      <c r="G2" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="H2" s="30"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="46" t="str">
+      <c r="A3" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B3" s="47" t="s">
-[...9 lines deleted...]
-      <c r="F3" s="46" t="str">
+      <c r="B3" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="33"/>
+      <c r="F3" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G3" s="47" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="48"/>
+      <c r="G3" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="33"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="49" t="str">
+      <c r="A4" s="35" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B4" s="52" t="s">
+      <c r="B4" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="C4" s="52" t="s">
+      <c r="C4" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="D4" s="52" t="s">
+      <c r="D4" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="E4" s="52" t="s">
+      <c r="E4" s="38" t="s">
         <v>68</v>
       </c>
-      <c r="F4" s="46" t="str">
+      <c r="F4" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G4" s="52"/>
-      <c r="H4" s="53"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="39"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="54" t="str">
+      <c r="A5" s="40" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B5" s="55" t="s">
+      <c r="B5" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="C5" s="55" t="s">
+      <c r="C5" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="D5" s="55" t="s">
+      <c r="D5" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="E5" s="55" t="s">
+      <c r="E5" s="41" t="s">
         <v>68</v>
       </c>
-      <c r="F5" s="54" t="s">
-[...3 lines deleted...]
-      <c r="H5" s="56"/>
+      <c r="F5" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="41"/>
+      <c r="H5" s="43"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="6" width="16.38"/>
     <col customWidth="1" min="7" max="7" width="32.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="148" t="str">
+      <c r="A1" s="124" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B1" s="128"/>
-[...3 lines deleted...]
-      <c r="F1" s="149" t="str">
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
+      <c r="D1" s="95"/>
+      <c r="E1" s="95"/>
+      <c r="F1" s="125" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G1" s="128"/>
+      <c r="G1" s="95"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="59" t="str">
+      <c r="A2" s="51" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B2" s="60" t="s">
-[...8 lines deleted...]
-      <c r="G2" s="150"/>
+      <c r="B2" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2" s="126"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="64"/>
-[...7 lines deleted...]
-      <c r="G3" s="66"/>
+      <c r="A3" s="57"/>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="G3" s="60"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="67"/>
-[...5 lines deleted...]
-      <c r="G4" s="70"/>
+      <c r="A4" s="61"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="F3:G4"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="30.0" customHeight="1">
       <c r="A1" s="71" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B1" s="72"/>
       <c r="C1" s="72" t="s">
         <v>57</v>
       </c>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="73"/>
       <c r="G1" s="73"/>
       <c r="H1" s="73"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="74"/>
       <c r="Y1" s="74"/>
       <c r="Z1" s="74"/>
     </row>
     <row r="2" ht="7.5" customHeight="1"/>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="75" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
       <c r="B3" s="76"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="10" t="str">
+      <c r="A4" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B4" s="28" t="s">
-[...5 lines deleted...]
-      <c r="D4" s="28" t="s">
+      <c r="B4" s="68" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="28" t="s">
+      <c r="C4" s="68" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="28" t="s">
+      <c r="D4" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="28" t="s">
+      <c r="E4" s="68" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="28"/>
+      <c r="F4" s="68" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="H4" s="68"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="10" t="str">
+      <c r="A5" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B5" s="151" t="s">
-[...17 lines deleted...]
-      <c r="H5" s="151"/>
+      <c r="B5" s="127" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="127" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="127" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="127" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="127" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5" s="127" t="s">
+        <v>20</v>
+      </c>
+      <c r="H5" s="127"/>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="24" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16" t="str">
+      <c r="B6" s="34" t="str">
         <f>'おかず形態一覧表'!B4</f>
         <v/>
       </c>
-      <c r="C6" s="16" t="str">
+      <c r="C6" s="34" t="str">
         <f>'おかず形態一覧表'!C4</f>
         <v/>
       </c>
-      <c r="D6" s="16" t="str">
+      <c r="D6" s="34" t="str">
         <f>'おかず形態一覧表'!D4</f>
         <v/>
       </c>
-      <c r="E6" s="16" t="str">
+      <c r="E6" s="34" t="str">
         <f>'おかず形態一覧表'!E4</f>
         <v/>
       </c>
-      <c r="F6" s="16" t="str">
+      <c r="F6" s="34" t="str">
         <f>'おかず形態一覧表'!F4</f>
         <v/>
       </c>
-      <c r="G6" s="16" t="str">
+      <c r="G6" s="34" t="str">
         <f>'おかず形態一覧表'!G4</f>
         <v/>
       </c>
-      <c r="H6" s="16" t="str">
+      <c r="H6" s="34" t="str">
         <f>'おかず形態一覧表'!H4</f>
         <v/>
       </c>
     </row>
     <row r="7" ht="22.5" customHeight="1">
-      <c r="A7" s="10" t="str">
+      <c r="A7" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B7" s="151" t="s">
-[...17 lines deleted...]
-      <c r="H7" s="151"/>
+      <c r="B7" s="127" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="127" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" s="127" t="s">
+        <v>22</v>
+      </c>
+      <c r="E7" s="127" t="s">
+        <v>22</v>
+      </c>
+      <c r="F7" s="127" t="s">
+        <v>22</v>
+      </c>
+      <c r="G7" s="127" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" s="127"/>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="14" t="str">
+      <c r="A8" s="24" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="16" t="str">
+      <c r="B8" s="34" t="str">
         <f>'おかず形態一覧表'!B6</f>
         <v/>
       </c>
-      <c r="C8" s="16" t="str">
+      <c r="C8" s="34" t="str">
         <f>'おかず形態一覧表'!C6</f>
         <v/>
       </c>
-      <c r="D8" s="16" t="str">
+      <c r="D8" s="34" t="str">
         <f>'おかず形態一覧表'!D6</f>
         <v/>
       </c>
-      <c r="E8" s="16" t="str">
+      <c r="E8" s="34" t="str">
         <f>'おかず形態一覧表'!E6</f>
         <v/>
       </c>
-      <c r="F8" s="16" t="str">
+      <c r="F8" s="34" t="str">
         <f>'おかず形態一覧表'!F6</f>
         <v/>
       </c>
-      <c r="G8" s="16" t="str">
+      <c r="G8" s="34" t="str">
         <f>'おかず形態一覧表'!G6</f>
         <v/>
       </c>
-      <c r="H8" s="16" t="str">
+      <c r="H8" s="34" t="str">
         <f>'おかず形態一覧表'!H6</f>
         <v/>
       </c>
     </row>
     <row r="9" ht="22.5" customHeight="1">
-      <c r="A9" s="10" t="str">
+      <c r="A9" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B9" s="151" t="s">
-[...17 lines deleted...]
-      <c r="H9" s="151"/>
+      <c r="B9" s="127" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="127" t="s">
+        <v>25</v>
+      </c>
+      <c r="D9" s="127" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="127" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="127" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="127" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="127"/>
     </row>
     <row r="10" ht="67.5" customHeight="1">
-      <c r="A10" s="17" t="str">
+      <c r="A10" s="42" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B10" s="18" t="str">
+      <c r="B10" s="44" t="str">
         <f>'おかず形態一覧表'!B8</f>
         <v/>
       </c>
-      <c r="C10" s="18" t="str">
+      <c r="C10" s="44" t="str">
         <f>'おかず形態一覧表'!C8</f>
         <v/>
       </c>
-      <c r="D10" s="18" t="str">
+      <c r="D10" s="44" t="str">
         <f>'おかず形態一覧表'!D8</f>
         <v/>
       </c>
-      <c r="E10" s="18" t="str">
+      <c r="E10" s="44" t="str">
         <f>'おかず形態一覧表'!E8</f>
         <v/>
       </c>
-      <c r="F10" s="18" t="str">
+      <c r="F10" s="44" t="str">
         <f>'おかず形態一覧表'!F8</f>
         <v/>
       </c>
-      <c r="G10" s="18" t="str">
+      <c r="G10" s="44" t="str">
         <f>'おかず形態一覧表'!G8</f>
         <v/>
       </c>
-      <c r="H10" s="18" t="str">
+      <c r="H10" s="44" t="str">
         <f>'おかず形態一覧表'!H8</f>
         <v/>
       </c>
     </row>
     <row r="11" ht="112.5" customHeight="1">
-      <c r="A11" s="17" t="str">
+      <c r="A11" s="42" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B11" s="152" t="s">
-[...17 lines deleted...]
-      <c r="H11" s="152"/>
+      <c r="B11" s="140" t="s">
+        <v>27</v>
+      </c>
+      <c r="C11" s="140" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="140" t="s">
+        <v>29</v>
+      </c>
+      <c r="E11" s="140" t="s">
+        <v>30</v>
+      </c>
+      <c r="F11" s="140" t="s">
+        <v>31</v>
+      </c>
+      <c r="G11" s="140" t="s">
+        <v>32</v>
+      </c>
+      <c r="H11" s="140"/>
     </row>
     <row r="12" ht="45.0" customHeight="1">
-      <c r="A12" s="21" t="str">
+      <c r="A12" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B12" s="22" t="s">
-[...17 lines deleted...]
-      <c r="H12" s="22"/>
+      <c r="B12" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="E12" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="F12" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G12" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="H12" s="49"/>
     </row>
     <row r="13" ht="45.0" customHeight="1">
-      <c r="A13" s="21" t="str">
+      <c r="A13" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B13" s="23"/>
-[...15 lines deleted...]
-      <c r="H13" s="22"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D13" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="E13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="F13" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="H13" s="49"/>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="21" t="str">
+      <c r="A14" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B14" s="153"/>
-[...15 lines deleted...]
-      <c r="H14" s="154"/>
+      <c r="B14" s="147"/>
+      <c r="C14" s="148" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="148" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="148" t="s">
+        <v>47</v>
+      </c>
+      <c r="F14" s="148" t="s">
+        <v>48</v>
+      </c>
+      <c r="G14" s="148" t="s">
+        <v>49</v>
+      </c>
+      <c r="H14" s="148"/>
     </row>
     <row r="15" ht="22.5" customHeight="1">
-      <c r="A15" s="26" t="str">
+      <c r="A15" s="66" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B15" s="155" t="s">
-[...18 lines deleted...]
-        <v>38</v>
+      <c r="B15" s="149" t="s">
+        <v>50</v>
+      </c>
+      <c r="C15" s="149" t="s">
+        <v>50</v>
+      </c>
+      <c r="D15" s="149" t="s">
+        <v>51</v>
+      </c>
+      <c r="E15" s="149" t="s">
+        <v>52</v>
+      </c>
+      <c r="F15" s="149" t="s">
+        <v>53</v>
+      </c>
+      <c r="G15" s="149" t="s">
+        <v>53</v>
+      </c>
+      <c r="H15" s="149" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="16" ht="22.5" customHeight="1">
-      <c r="A16" s="29"/>
-      <c r="B16" s="143">
+      <c r="A16" s="69"/>
+      <c r="B16" s="120">
         <v>1400.0</v>
       </c>
-      <c r="C16" s="143">
+      <c r="C16" s="120">
         <v>1400.0</v>
       </c>
-      <c r="D16" s="143">
+      <c r="D16" s="120">
         <v>1400.0</v>
       </c>
-      <c r="E16" s="143">
+      <c r="E16" s="120">
         <v>1400.0</v>
       </c>
-      <c r="F16" s="143">
+      <c r="F16" s="120">
         <v>1400.0</v>
       </c>
-      <c r="G16" s="143">
+      <c r="G16" s="120">
         <v>1400.0</v>
       </c>
-      <c r="H16" s="143" t="s">
-        <v>39</v>
+      <c r="H16" s="120" t="s">
+        <v>56</v>
       </c>
     </row>
     <row r="17" ht="7.5" customHeight="1"/>
     <row r="18" ht="22.5" customHeight="1">
-      <c r="A18" s="82" t="str">
+      <c r="A18" s="112" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B18" s="83"/>
+      <c r="B18" s="113"/>
     </row>
     <row r="19" ht="22.5" customHeight="1">
-      <c r="A19" s="32" t="str">
+      <c r="A19" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B19" s="33" t="s">
-[...13 lines deleted...]
-      <c r="H19" s="34"/>
+      <c r="B19" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D19" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="10"/>
     </row>
     <row r="20" ht="67.5" customHeight="1">
-      <c r="A20" s="32" t="str">
+      <c r="A20" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B20" s="35" t="str">
+      <c r="B20" s="13" t="str">
         <f>'主食一覧'!B3</f>
         <v/>
       </c>
-      <c r="C20" s="35" t="str">
+      <c r="C20" s="13" t="str">
         <f>'主食一覧'!C3</f>
         <v/>
       </c>
-      <c r="D20" s="35" t="str">
+      <c r="D20" s="13" t="str">
         <f>'主食一覧'!D3</f>
         <v/>
       </c>
-      <c r="E20" s="35" t="str">
+      <c r="E20" s="13" t="str">
         <f>'主食一覧'!E3</f>
         <v/>
       </c>
-      <c r="F20" s="35" t="str">
+      <c r="F20" s="13" t="str">
         <f>'主食一覧'!F3</f>
         <v/>
       </c>
-      <c r="G20" s="35" t="str">
+      <c r="G20" s="13" t="str">
         <f>'主食一覧'!G3</f>
         <v/>
       </c>
-      <c r="H20" s="35" t="str">
+      <c r="H20" s="13" t="str">
         <f>'主食一覧'!H3</f>
         <v/>
       </c>
     </row>
     <row r="21" ht="45.0" customHeight="1">
-      <c r="A21" s="32" t="str">
+      <c r="A21" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
       <c r="B21" s="156" t="s">
-        <v>44</v>
+        <v>14</v>
       </c>
       <c r="C21" s="156" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="D21" s="156" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="E21" s="156" t="s">
-        <v>47</v>
+        <v>18</v>
       </c>
       <c r="F21" s="156" t="s">
-        <v>48</v>
+        <v>19</v>
       </c>
       <c r="G21" s="156"/>
-      <c r="H21" s="84"/>
+      <c r="H21" s="121"/>
     </row>
     <row r="22" ht="22.5" customHeight="1">
-      <c r="A22" s="32" t="str">
+      <c r="A22" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B22" s="145"/>
-[...5 lines deleted...]
-      <c r="H22" s="145"/>
+      <c r="B22" s="110"/>
+      <c r="C22" s="110"/>
+      <c r="D22" s="110"/>
+      <c r="E22" s="110"/>
+      <c r="F22" s="110"/>
+      <c r="G22" s="110"/>
+      <c r="H22" s="110"/>
     </row>
     <row r="23" ht="7.5" customHeight="1"/>
     <row r="24" ht="22.5" customHeight="1">
-      <c r="A24" s="40" t="str">
+      <c r="A24" s="23" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B24" s="86"/>
-      <c r="F24" s="40" t="str">
+      <c r="B24" s="123"/>
+      <c r="F24" s="23" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G24" s="86"/>
+      <c r="G24" s="123"/>
     </row>
     <row r="25" ht="30.0" customHeight="1">
-      <c r="A25" s="41" t="str">
+      <c r="A25" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B25" s="42" t="str">
+      <c r="B25" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C25" s="42" t="str">
+      <c r="C25" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D25" s="42" t="str">
+      <c r="D25" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E25" s="42" t="str">
+      <c r="E25" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F25" s="43" t="str">
+      <c r="F25" s="28" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G25" s="44" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="45"/>
+      <c r="G25" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="H25" s="30"/>
     </row>
     <row r="26" ht="22.5" customHeight="1">
-      <c r="A26" s="46" t="str">
+      <c r="A26" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B26" s="47" t="s">
-[...9 lines deleted...]
-      <c r="F26" s="49" t="s">
+      <c r="B26" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C26" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="D26" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="E26" s="33"/>
+      <c r="F26" s="35" t="s">
         <v>69</v>
       </c>
-      <c r="G26" s="47" t="s">
-[...2 lines deleted...]
-      <c r="H26" s="48"/>
+      <c r="G26" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="H26" s="33"/>
     </row>
     <row r="27" ht="22.5" customHeight="1">
-      <c r="A27" s="49" t="str">
+      <c r="A27" s="35" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B27" s="52"/>
-[...3 lines deleted...]
-      <c r="F27" s="49" t="s">
+      <c r="B27" s="38"/>
+      <c r="C27" s="39"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="39"/>
+      <c r="F27" s="35" t="s">
         <v>70</v>
       </c>
-      <c r="G27" s="52"/>
-      <c r="H27" s="53"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="39"/>
     </row>
     <row r="28" ht="22.5" customHeight="1">
-      <c r="A28" s="54" t="str">
+      <c r="A28" s="40" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
       <c r="B28" s="157"/>
       <c r="C28" s="158"/>
       <c r="D28" s="157"/>
       <c r="E28" s="158"/>
-      <c r="F28" s="54" t="s">
-        <v>52</v>
+      <c r="F28" s="40" t="s">
+        <v>26</v>
       </c>
       <c r="G28" s="159"/>
       <c r="H28" s="160"/>
     </row>
     <row r="29" ht="7.5" customHeight="1"/>
     <row r="30" ht="22.5" customHeight="1">
-      <c r="A30" s="87" t="str">
+      <c r="A30" s="128" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B30" s="88"/>
-      <c r="F30" s="89" t="str">
+      <c r="B30" s="129"/>
+      <c r="F30" s="130" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G30" s="90"/>
+      <c r="G30" s="131"/>
     </row>
     <row r="31" ht="22.5" customHeight="1">
-      <c r="A31" s="59" t="str">
+      <c r="A31" s="51" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B31" s="60" t="s">
-[...4 lines deleted...]
-      <c r="E31" s="61"/>
+      <c r="B31" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="C31" s="52"/>
+      <c r="D31" s="52"/>
+      <c r="E31" s="54"/>
       <c r="F31" s="161" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="G31" s="162"/>
-      <c r="H31" s="93"/>
+      <c r="H31" s="134"/>
     </row>
     <row r="32" ht="22.5" customHeight="1">
-      <c r="A32" s="64"/>
-[...8 lines deleted...]
-      <c r="H32" s="66"/>
+      <c r="A32" s="57"/>
+      <c r="B32" s="52"/>
+      <c r="C32" s="52"/>
+      <c r="D32" s="52"/>
+      <c r="E32" s="63"/>
+      <c r="F32" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="G32" s="136"/>
+      <c r="H32" s="60"/>
     </row>
     <row r="33" ht="22.5" customHeight="1">
-      <c r="A33" s="67"/>
-[...6 lines deleted...]
-      <c r="H33" s="70"/>
+      <c r="A33" s="61"/>
+      <c r="B33" s="52"/>
+      <c r="C33" s="52"/>
+      <c r="D33" s="63"/>
+      <c r="E33" s="63"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="137"/>
+      <c r="H33" s="65"/>
     </row>
     <row r="34" ht="7.5" customHeight="1"/>
     <row r="35" ht="22.5" customHeight="1">
-      <c r="A35" s="97" t="str">
+      <c r="A35" s="138" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B35" s="98"/>
+      <c r="B35" s="139"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
-      <c r="A36" s="2" t="str">
+      <c r="A36" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B36" s="134" t="s">
+      <c r="B36" s="101" t="s">
         <v>0</v>
       </c>
-      <c r="C36" s="100"/>
-      <c r="D36" s="101"/>
+      <c r="C36" s="142"/>
+      <c r="D36" s="143"/>
       <c r="E36" s="163" t="s">
-        <v>1</v>
-[...3 lines deleted...]
-      <c r="H36" s="104"/>
+        <v>2</v>
+      </c>
+      <c r="F36" s="145"/>
+      <c r="G36" s="145"/>
+      <c r="H36" s="146"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
-      <c r="A37" s="2" t="str">
+      <c r="A37" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B37" s="134" t="s">
-[...5 lines deleted...]
-      <c r="H37" s="106"/>
+      <c r="B37" s="101" t="s">
+        <v>6</v>
+      </c>
+      <c r="C37" s="142"/>
+      <c r="D37" s="143"/>
+      <c r="E37" s="150"/>
+      <c r="H37" s="151"/>
     </row>
     <row r="38" ht="22.5" customHeight="1">
-      <c r="A38" s="2" t="str">
+      <c r="A38" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B38" s="134" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="106"/>
+      <c r="B38" s="101" t="s">
+        <v>13</v>
+      </c>
+      <c r="C38" s="142"/>
+      <c r="D38" s="143"/>
+      <c r="E38" s="150"/>
+      <c r="H38" s="151"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
-      <c r="A39" s="107" t="str">
+      <c r="A39" s="102" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B39" s="134" t="s">
-[...5 lines deleted...]
-      <c r="H39" s="106"/>
+      <c r="B39" s="101" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="142"/>
+      <c r="D39" s="143"/>
+      <c r="E39" s="150"/>
+      <c r="H39" s="151"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
-      <c r="A40" s="108" t="str">
+      <c r="A40" s="105" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
       <c r="B40" s="164">
         <v>45781.36111753472</v>
       </c>
-      <c r="C40" s="100"/>
-[...4 lines deleted...]
-      <c r="H40" s="112"/>
+      <c r="C40" s="142"/>
+      <c r="D40" s="143"/>
+      <c r="E40" s="153"/>
+      <c r="F40" s="154"/>
+      <c r="G40" s="154"/>
+      <c r="H40" s="155"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:H40"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="9" t="str">
+      <c r="A1" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="10" t="str">
+      <c r="A2" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
       <c r="B2" s="11" t="s">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="C2" s="11" t="s">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="D2" s="11" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="E2" s="11" t="s">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F2" s="11" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="G2" s="11" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="H2" s="11"/>
     </row>
     <row r="3" ht="18.75" customHeight="1">
-      <c r="A3" s="12" t="str">
+      <c r="A3" s="16" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B3" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H3" s="13"/>
+      <c r="B3" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="C3" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="G3" s="19" t="s">
+        <v>20</v>
+      </c>
+      <c r="H3" s="19"/>
     </row>
     <row r="4" ht="67.5" customHeight="1">
-      <c r="A4" s="14" t="str">
+      <c r="A4" s="24" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B4" s="15"/>
-[...5 lines deleted...]
-      <c r="H4" s="15"/>
+      <c r="B4" s="26"/>
+      <c r="C4" s="26"/>
+      <c r="D4" s="26"/>
+      <c r="E4" s="26"/>
+      <c r="F4" s="26"/>
+      <c r="G4" s="26"/>
+      <c r="H4" s="26"/>
     </row>
     <row r="5" ht="18.75" customHeight="1">
-      <c r="A5" s="12" t="str">
+      <c r="A5" s="16" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H5" s="13"/>
+      <c r="B5" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="F5" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" s="19"/>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="24" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16"/>
-[...5 lines deleted...]
-      <c r="H6" s="15"/>
+      <c r="B6" s="34"/>
+      <c r="C6" s="26"/>
+      <c r="D6" s="26"/>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="26"/>
+      <c r="H6" s="26"/>
     </row>
     <row r="7" ht="18.75" customHeight="1">
-      <c r="A7" s="12" t="str">
+      <c r="A7" s="16" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B7" s="13" t="s">
-[...17 lines deleted...]
-      <c r="H7" s="13"/>
+      <c r="B7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="D7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="19"/>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="17" t="str">
+      <c r="A8" s="42" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="18"/>
-[...5 lines deleted...]
-      <c r="H8" s="19"/>
+      <c r="B8" s="44"/>
+      <c r="C8" s="45"/>
+      <c r="D8" s="45"/>
+      <c r="E8" s="45"/>
+      <c r="F8" s="45"/>
+      <c r="G8" s="45"/>
+      <c r="H8" s="45"/>
     </row>
     <row r="9" ht="112.5" customHeight="1">
-      <c r="A9" s="17" t="str">
+      <c r="A9" s="42" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B9" s="20" t="s">
-[...17 lines deleted...]
-      <c r="H9" s="20"/>
+      <c r="B9" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="46" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="46" t="s">
+        <v>30</v>
+      </c>
+      <c r="F9" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="G9" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="H9" s="46"/>
     </row>
     <row r="10" ht="45.0" customHeight="1">
-      <c r="A10" s="21" t="str">
+      <c r="A10" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B10" s="22" t="s">
-[...17 lines deleted...]
-      <c r="H10" s="22"/>
+      <c r="B10" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="C10" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="D10" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="E10" s="49" t="s">
+        <v>36</v>
+      </c>
+      <c r="F10" s="49" t="s">
+        <v>37</v>
+      </c>
+      <c r="G10" s="49" t="s">
+        <v>38</v>
+      </c>
+      <c r="H10" s="49"/>
     </row>
     <row r="11" ht="45.0" customHeight="1">
-      <c r="A11" s="21" t="str">
+      <c r="A11" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B11" s="23"/>
-[...15 lines deleted...]
-      <c r="H11" s="22"/>
+      <c r="B11" s="53"/>
+      <c r="C11" s="49" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" s="49" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="49" t="s">
+        <v>44</v>
+      </c>
+      <c r="H11" s="49"/>
     </row>
     <row r="12" ht="22.5" customHeight="1">
-      <c r="A12" s="21" t="str">
+      <c r="A12" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B12" s="24"/>
-[...15 lines deleted...]
-      <c r="H12" s="25"/>
+      <c r="B12" s="59"/>
+      <c r="C12" s="62" t="s">
+        <v>46</v>
+      </c>
+      <c r="D12" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="62" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="62" t="s">
+        <v>48</v>
+      </c>
+      <c r="G12" s="62" t="s">
+        <v>49</v>
+      </c>
+      <c r="H12" s="62"/>
     </row>
     <row r="13" ht="22.5" customHeight="1">
-      <c r="A13" s="26" t="str">
+      <c r="A13" s="66" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B13" s="27" t="s">
-[...18 lines deleted...]
-        <v>38</v>
+      <c r="B13" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="67" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" s="67" t="s">
+        <v>51</v>
+      </c>
+      <c r="E13" s="67" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" s="67" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" s="67" t="s">
+        <v>53</v>
+      </c>
+      <c r="H13" s="68" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="29"/>
-      <c r="B14" s="30">
+      <c r="A14" s="69"/>
+      <c r="B14" s="70">
         <v>1400.0</v>
       </c>
-      <c r="C14" s="30">
+      <c r="C14" s="70">
         <v>1400.0</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="70">
         <v>1400.0</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="70">
         <v>1400.0</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="70">
         <v>1400.0</v>
       </c>
-      <c r="G14" s="30">
+      <c r="G14" s="70">
         <v>1400.0</v>
       </c>
-      <c r="H14" s="30" t="s">
-        <v>39</v>
+      <c r="H14" s="70" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="31" t="str">
+      <c r="A1" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="32" t="str">
+      <c r="A2" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B2" s="33" t="s">
-[...13 lines deleted...]
-      <c r="H2" s="34"/>
+      <c r="B2" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="7"/>
+      <c r="G2" s="7"/>
+      <c r="H2" s="10"/>
     </row>
     <row r="3" ht="67.5" customHeight="1">
-      <c r="A3" s="32" t="str">
+      <c r="A3" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B3" s="35"/>
-[...5 lines deleted...]
-      <c r="H3" s="35"/>
+      <c r="B3" s="13"/>
+      <c r="C3" s="13"/>
+      <c r="D3" s="13"/>
+      <c r="E3" s="13"/>
+      <c r="F3" s="13"/>
+      <c r="G3" s="13"/>
+      <c r="H3" s="13"/>
     </row>
     <row r="4" ht="45.0" customHeight="1">
-      <c r="A4" s="32" t="str">
+      <c r="A4" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B4" s="36" t="s">
-[...15 lines deleted...]
-      <c r="H4" s="37"/>
+      <c r="B4" s="14" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="14" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" s="14" t="s">
+        <v>17</v>
+      </c>
+      <c r="E4" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F4" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="G4" s="14"/>
+      <c r="H4" s="17"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="32" t="str">
+      <c r="A5" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B5" s="38"/>
-[...5 lines deleted...]
-      <c r="H5" s="38"/>
+      <c r="B5" s="22"/>
+      <c r="C5" s="22"/>
+      <c r="D5" s="22"/>
+      <c r="E5" s="22"/>
+      <c r="F5" s="22"/>
+      <c r="G5" s="22"/>
+      <c r="H5" s="22"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="39" t="str">
+      <c r="A1" s="21" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="F1" s="40" t="str">
+      <c r="F1" s="23" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
     </row>
     <row r="2" ht="30.0" customHeight="1">
-      <c r="A2" s="41" t="str">
+      <c r="A2" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B2" s="42" t="str">
+      <c r="B2" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C2" s="42" t="str">
+      <c r="C2" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D2" s="42" t="str">
+      <c r="D2" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E2" s="42" t="str">
+      <c r="E2" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F2" s="43" t="str">
+      <c r="F2" s="28" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G2" s="44" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="45"/>
+      <c r="G2" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="H2" s="30"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="46" t="str">
+      <c r="A3" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B3" s="47" t="s">
-[...9 lines deleted...]
-      <c r="F3" s="46" t="str">
+      <c r="B3" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="D3" s="32" t="s">
+        <v>23</v>
+      </c>
+      <c r="E3" s="33"/>
+      <c r="F3" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G3" s="47" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="48"/>
+      <c r="G3" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3" s="33"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="49" t="str">
+      <c r="A4" s="35" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B4" s="50"/>
-[...3 lines deleted...]
-      <c r="F4" s="46" t="str">
+      <c r="B4" s="36"/>
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G4" s="52"/>
-      <c r="H4" s="53"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="39"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="54" t="str">
+      <c r="A5" s="40" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B5" s="55"/>
-[...7 lines deleted...]
-      <c r="H5" s="56"/>
+      <c r="B5" s="41"/>
+      <c r="C5" s="43"/>
+      <c r="D5" s="41"/>
+      <c r="E5" s="43"/>
+      <c r="F5" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" s="41"/>
+      <c r="H5" s="43"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="6" width="16.38"/>
     <col customWidth="1" min="7" max="7" width="32.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="57" t="str">
+      <c r="A1" s="48" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="F1" s="58" t="str">
+      <c r="F1" s="50" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="59" t="str">
+      <c r="A2" s="51" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B2" s="60" t="s">
-[...8 lines deleted...]
-      <c r="G2" s="63"/>
+      <c r="B2" s="52" t="s">
+        <v>39</v>
+      </c>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="55" t="s">
+        <v>43</v>
+      </c>
+      <c r="G2" s="56"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="64"/>
-[...7 lines deleted...]
-      <c r="G3" s="66"/>
+      <c r="A3" s="57"/>
+      <c r="B3" s="52"/>
+      <c r="C3" s="52"/>
+      <c r="D3" s="52"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="58" t="s">
+        <v>45</v>
+      </c>
+      <c r="G3" s="60"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="67"/>
-[...5 lines deleted...]
-      <c r="G4" s="70"/>
+      <c r="A4" s="61"/>
+      <c r="B4" s="52"/>
+      <c r="C4" s="52"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="65"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="F3:G4"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="30.0" customHeight="1">
       <c r="A1" s="71" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="B1" s="72"/>
       <c r="C1" s="72" t="s">
         <v>57</v>
       </c>
       <c r="D1" s="72"/>
       <c r="E1" s="72"/>
       <c r="F1" s="73"/>
       <c r="G1" s="73"/>
       <c r="H1" s="73"/>
       <c r="I1" s="74"/>
       <c r="J1" s="74"/>
       <c r="K1" s="74"/>
       <c r="L1" s="74"/>
       <c r="M1" s="74"/>
       <c r="N1" s="74"/>
       <c r="O1" s="74"/>
       <c r="P1" s="74"/>
       <c r="Q1" s="74"/>
       <c r="R1" s="74"/>
       <c r="S1" s="74"/>
       <c r="T1" s="74"/>
       <c r="U1" s="74"/>
       <c r="V1" s="74"/>
       <c r="W1" s="74"/>
       <c r="X1" s="74"/>
       <c r="Y1" s="74"/>
       <c r="Z1" s="74"/>
     </row>
     <row r="2" ht="7.5" customHeight="1"/>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="75" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
       <c r="B3" s="76"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="10" t="str">
+      <c r="A4" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
       <c r="B4" s="77" t="str">
         <f>'おかず形態一覧表'!B2</f>
         <v>常食</v>
       </c>
       <c r="C4" s="77" t="str">
         <f>'おかず形態一覧表'!C2</f>
         <v>軟菜</v>
       </c>
       <c r="D4" s="77" t="str">
         <f>'おかず形態一覧表'!D2</f>
         <v>やわらか菜</v>
       </c>
       <c r="E4" s="77" t="str">
         <f>'おかず形態一覧表'!E2</f>
         <v>きざみ菜(ﾄﾛﾐ)</v>
       </c>
       <c r="F4" s="77" t="str">
         <f>'おかず形態一覧表'!F2</f>
         <v>ﾐｷｻｰ菜(ｿﾌﾄ食)</v>
       </c>
       <c r="G4" s="77" t="str">
         <f>'おかず形態一覧表'!G2</f>
         <v>ﾐｷｻｰﾄﾛﾐ(ﾍﾟｰｽﾄ)</v>
       </c>
       <c r="H4" s="77" t="str">
         <f>'おかず形態一覧表'!H2</f>
         <v/>
       </c>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="10" t="str">
+      <c r="A5" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
       <c r="B5" s="78" t="str">
         <f>'おかず形態一覧表'!B3</f>
         <v>ローストチキン</v>
       </c>
       <c r="C5" s="78" t="str">
         <f>'おかず形態一覧表'!C3</f>
         <v>ローストチキン</v>
       </c>
       <c r="D5" s="78" t="str">
         <f>'おかず形態一覧表'!D3</f>
         <v>ローストチキン</v>
       </c>
       <c r="E5" s="78" t="str">
         <f>'おかず形態一覧表'!E3</f>
         <v>ローストチキン</v>
       </c>
       <c r="F5" s="78" t="str">
         <f>'おかず形態一覧表'!F3</f>
         <v>ローストチキン</v>
       </c>
       <c r="G5" s="78" t="str">
         <f>'おかず形態一覧表'!G3</f>
         <v>ローストチキン</v>
       </c>
       <c r="H5" s="78" t="str">
         <f>'おかず形態一覧表'!H3</f>
         <v/>
       </c>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="24" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16" t="str">
+      <c r="B6" s="34" t="str">
         <f>'おかず形態一覧表'!B4</f>
         <v/>
       </c>
-      <c r="C6" s="16" t="str">
+      <c r="C6" s="34" t="str">
         <f>'おかず形態一覧表'!C4</f>
         <v/>
       </c>
-      <c r="D6" s="16" t="str">
+      <c r="D6" s="34" t="str">
         <f>'おかず形態一覧表'!D4</f>
         <v/>
       </c>
-      <c r="E6" s="16" t="str">
+      <c r="E6" s="34" t="str">
         <f>'おかず形態一覧表'!E4</f>
         <v/>
       </c>
-      <c r="F6" s="16" t="str">
+      <c r="F6" s="34" t="str">
         <f>'おかず形態一覧表'!F4</f>
         <v/>
       </c>
-      <c r="G6" s="16" t="str">
+      <c r="G6" s="34" t="str">
         <f>'おかず形態一覧表'!G4</f>
         <v/>
       </c>
-      <c r="H6" s="16" t="str">
+      <c r="H6" s="34" t="str">
         <f>'おかず形態一覧表'!H4</f>
         <v/>
       </c>
     </row>
     <row r="7" ht="22.5" customHeight="1">
-      <c r="A7" s="10" t="str">
+      <c r="A7" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
       <c r="B7" s="78" t="str">
         <f>'おかず形態一覧表'!B5</f>
         <v>白身魚のレモン和え</v>
       </c>
       <c r="C7" s="78" t="str">
         <f>'おかず形態一覧表'!C5</f>
         <v>白身魚のレモン和え</v>
       </c>
       <c r="D7" s="78" t="str">
         <f>'おかず形態一覧表'!D5</f>
         <v>白身魚のレモン和え</v>
       </c>
       <c r="E7" s="78" t="str">
         <f>'おかず形態一覧表'!E5</f>
         <v>白身魚のレモン和え</v>
       </c>
       <c r="F7" s="78" t="str">
         <f>'おかず形態一覧表'!F5</f>
         <v>白身魚のレモン和え</v>
       </c>
       <c r="G7" s="78" t="str">
         <f>'おかず形態一覧表'!G5</f>
         <v>白身魚のレモン和え</v>
       </c>
       <c r="H7" s="78" t="str">
         <f>'おかず形態一覧表'!H5</f>
         <v/>
       </c>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="14" t="str">
+      <c r="A8" s="24" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="16" t="str">
+      <c r="B8" s="34" t="str">
         <f>'おかず形態一覧表'!B6</f>
         <v/>
       </c>
-      <c r="C8" s="16" t="str">
+      <c r="C8" s="34" t="str">
         <f>'おかず形態一覧表'!C6</f>
         <v/>
       </c>
-      <c r="D8" s="16" t="str">
+      <c r="D8" s="34" t="str">
         <f>'おかず形態一覧表'!D6</f>
         <v/>
       </c>
-      <c r="E8" s="16" t="str">
+      <c r="E8" s="34" t="str">
         <f>'おかず形態一覧表'!E6</f>
         <v/>
       </c>
-      <c r="F8" s="16" t="str">
+      <c r="F8" s="34" t="str">
         <f>'おかず形態一覧表'!F6</f>
         <v/>
       </c>
-      <c r="G8" s="16" t="str">
+      <c r="G8" s="34" t="str">
         <f>'おかず形態一覧表'!G6</f>
         <v/>
       </c>
-      <c r="H8" s="16" t="str">
+      <c r="H8" s="34" t="str">
         <f>'おかず形態一覧表'!H6</f>
         <v/>
       </c>
     </row>
     <row r="9" ht="22.5" customHeight="1">
-      <c r="A9" s="10" t="str">
+      <c r="A9" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
       <c r="B9" s="78" t="str">
         <f>'おかず形態一覧表'!B7</f>
         <v>蓮根きんぴら</v>
       </c>
       <c r="C9" s="78" t="str">
         <f>'おかず形態一覧表'!C7</f>
         <v>蓮根きんぴら</v>
       </c>
       <c r="D9" s="78" t="str">
         <f>'おかず形態一覧表'!D7</f>
         <v>蓮根きんぴら</v>
       </c>
       <c r="E9" s="78" t="str">
         <f>'おかず形態一覧表'!E7</f>
         <v>蓮根きんぴら</v>
       </c>
       <c r="F9" s="78" t="str">
         <f>'おかず形態一覧表'!F7</f>
         <v>蓮根きんぴら</v>
       </c>
       <c r="G9" s="78" t="str">
         <f>'おかず形態一覧表'!G7</f>
         <v>蓮根きんぴら</v>
       </c>
       <c r="H9" s="78" t="str">
         <f>'おかず形態一覧表'!H7</f>
         <v/>
       </c>
     </row>
     <row r="10" ht="67.5" customHeight="1">
-      <c r="A10" s="17" t="str">
+      <c r="A10" s="42" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B10" s="18" t="str">
+      <c r="B10" s="44" t="str">
         <f>'おかず形態一覧表'!B8</f>
         <v/>
       </c>
-      <c r="C10" s="18" t="str">
+      <c r="C10" s="44" t="str">
         <f>'おかず形態一覧表'!C8</f>
         <v/>
       </c>
-      <c r="D10" s="18" t="str">
+      <c r="D10" s="44" t="str">
         <f>'おかず形態一覧表'!D8</f>
         <v/>
       </c>
-      <c r="E10" s="18" t="str">
+      <c r="E10" s="44" t="str">
         <f>'おかず形態一覧表'!E8</f>
         <v/>
       </c>
-      <c r="F10" s="18" t="str">
+      <c r="F10" s="44" t="str">
         <f>'おかず形態一覧表'!F8</f>
         <v/>
       </c>
-      <c r="G10" s="18" t="str">
+      <c r="G10" s="44" t="str">
         <f>'おかず形態一覧表'!G8</f>
         <v/>
       </c>
-      <c r="H10" s="18" t="str">
+      <c r="H10" s="44" t="str">
         <f>'おかず形態一覧表'!H8</f>
         <v/>
       </c>
     </row>
     <row r="11" ht="112.5" customHeight="1">
-      <c r="A11" s="17" t="str">
+      <c r="A11" s="42" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B11" s="79" t="str">
+      <c r="B11" s="93" t="str">
         <f>'おかず形態一覧表'!B9</f>
         <v>一般的な食事</v>
       </c>
-      <c r="C11" s="79" t="str">
+      <c r="C11" s="93" t="str">
         <f>'おかず形態一覧表'!C9</f>
         <v>一般的な食事を、咀嚼し易く調理、噛み切れない物は一口大にカットする</v>
       </c>
-      <c r="D11" s="79" t="str">
+      <c r="D11" s="93" t="str">
         <f>'おかず形態一覧表'!D9</f>
         <v>硬い物や繊維質の多い物はきざみ、それ以外は形を残して調理したもの</v>
       </c>
-      <c r="E11" s="79" t="str">
+      <c r="E11" s="93" t="str">
         <f>'おかず形態一覧表'!E9</f>
         <v>食材を細かくきざみ、まとまりをよくする為とろみをつけ、飲みこみ易くしたもの（トロメイク）</v>
       </c>
-      <c r="F11" s="79" t="str">
+      <c r="F11" s="93" t="str">
         <f>'おかず形態一覧表'!F9</f>
         <v>ミキサーにかけた食材をゼリー状、ムース状に固めたもの（スルーパートナー）</v>
       </c>
-      <c r="G11" s="79" t="str">
+      <c r="G11" s="93" t="str">
         <f>'おかず形態一覧表'!G9</f>
         <v>ミキサーにかけた食材を、その方の状態に合わせトロミ調整したもの（つるりんこ）</v>
       </c>
-      <c r="H11" s="79" t="str">
+      <c r="H11" s="93" t="str">
         <f>'おかず形態一覧表'!H9</f>
         <v/>
       </c>
     </row>
     <row r="12" ht="45.0" customHeight="1">
-      <c r="A12" s="21" t="str">
+      <c r="A12" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B12" s="23" t="str">
+      <c r="B12" s="53" t="str">
         <f>'おかず形態一覧表'!B10</f>
         <v>通常の大きさ</v>
       </c>
-      <c r="C12" s="23" t="str">
+      <c r="C12" s="53" t="str">
         <f>'おかず形態一覧表'!C10</f>
         <v>嚙み切りにくい物は一口大</v>
       </c>
-      <c r="D12" s="23" t="str">
+      <c r="D12" s="53" t="str">
         <f>'おかず形態一覧表'!D10</f>
         <v>舌と上あごでつぶせる大きさ・形状</v>
       </c>
-      <c r="E12" s="23" t="str">
+      <c r="E12" s="53" t="str">
         <f>'おかず形態一覧表'!E10</f>
         <v>0.5cm以下</v>
       </c>
-      <c r="F12" s="23" t="str">
+      <c r="F12" s="53" t="str">
         <f>'おかず形態一覧表'!F10</f>
         <v>ﾐｷｻｰｾﾞﾘｰ･ﾑｰｽ状</v>
       </c>
-      <c r="G12" s="23" t="str">
+      <c r="G12" s="53" t="str">
         <f>'おかず形態一覧表'!G10</f>
         <v>ペースト状</v>
       </c>
-      <c r="H12" s="23" t="str">
+      <c r="H12" s="53" t="str">
         <f>'おかず形態一覧表'!H10</f>
         <v/>
       </c>
     </row>
     <row r="13" ht="45.0" customHeight="1">
-      <c r="A13" s="21" t="str">
+      <c r="A13" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B13" s="23" t="str">
+      <c r="B13" s="53" t="str">
         <f>'おかず形態一覧表'!B11</f>
         <v/>
       </c>
-      <c r="C13" s="23" t="str">
+      <c r="C13" s="53" t="str">
         <f>'おかず形態一覧表'!C11</f>
         <v>容易に噛める</v>
       </c>
-      <c r="D13" s="23" t="str">
+      <c r="D13" s="53" t="str">
         <f>'おかず形態一覧表'!D11</f>
         <v>歯茎でつぶせる</v>
       </c>
-      <c r="E13" s="23" t="str">
+      <c r="E13" s="53" t="str">
         <f>'おかず形態一覧表'!E11</f>
         <v>舌でつぶせる</v>
       </c>
-      <c r="F13" s="23" t="str">
+      <c r="F13" s="53" t="str">
         <f>'おかず形態一覧表'!F11</f>
         <v>舌でつぶせる</v>
       </c>
-      <c r="G13" s="23" t="str">
+      <c r="G13" s="53" t="str">
         <f>'おかず形態一覧表'!G11</f>
         <v>噛まなくてよい</v>
       </c>
-      <c r="H13" s="23" t="str">
+      <c r="H13" s="53" t="str">
         <f>'おかず形態一覧表'!H11</f>
         <v/>
       </c>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="21" t="str">
+      <c r="A14" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B14" s="24" t="str">
+      <c r="B14" s="59" t="str">
         <f>'おかず形態一覧表'!B12</f>
         <v/>
       </c>
-      <c r="C14" s="24" t="str">
+      <c r="C14" s="59" t="str">
         <f>'おかず形態一覧表'!C12</f>
         <v>4</v>
       </c>
-      <c r="D14" s="24" t="str">
+      <c r="D14" s="59" t="str">
         <f>'おかず形態一覧表'!D12</f>
         <v>3</v>
       </c>
-      <c r="E14" s="24" t="str">
+      <c r="E14" s="59" t="str">
         <f>'おかず形態一覧表'!E12</f>
         <v>3</v>
       </c>
-      <c r="F14" s="24" t="str">
+      <c r="F14" s="59" t="str">
         <f>'おかず形態一覧表'!F12</f>
         <v>2-2</v>
       </c>
-      <c r="G14" s="24" t="str">
+      <c r="G14" s="59" t="str">
         <f>'おかず形態一覧表'!G12</f>
         <v>2-1</v>
       </c>
-      <c r="H14" s="24" t="str">
+      <c r="H14" s="59" t="str">
         <f>'おかず形態一覧表'!H12</f>
         <v/>
       </c>
     </row>
     <row r="15" ht="22.5" customHeight="1">
-      <c r="A15" s="26" t="str">
+      <c r="A15" s="66" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B15" s="80" t="str">
+      <c r="B15" s="109" t="str">
         <f>'おかず形態一覧表'!B13</f>
         <v>米飯130</v>
       </c>
-      <c r="C15" s="80" t="str">
+      <c r="C15" s="109" t="str">
         <f>'おかず形態一覧表'!C13</f>
         <v>米飯130</v>
       </c>
-      <c r="D15" s="80" t="str">
+      <c r="D15" s="109" t="str">
         <f>'おかず形態一覧表'!D13</f>
         <v>やわらかご飯180</v>
       </c>
-      <c r="E15" s="80" t="str">
+      <c r="E15" s="109" t="str">
         <f>'おかず形態一覧表'!E13</f>
         <v>全粥300</v>
       </c>
-      <c r="F15" s="80" t="str">
+      <c r="F15" s="109" t="str">
         <f>'おかず形態一覧表'!F13</f>
         <v>ﾐｷｻｰ粥300</v>
       </c>
-      <c r="G15" s="80" t="str">
+      <c r="G15" s="109" t="str">
         <f>'おかず形態一覧表'!G13</f>
         <v>ﾐｷｻｰ粥300</v>
       </c>
       <c r="H15" s="77" t="str">
         <f>'おかず形態一覧表'!H13</f>
         <v>※主食と副食の</v>
       </c>
     </row>
     <row r="16" ht="22.5" customHeight="1">
-      <c r="A16" s="29"/>
-      <c r="B16" s="81">
+      <c r="A16" s="69"/>
+      <c r="B16" s="111">
         <f>'おかず形態一覧表'!B14</f>
         <v>1400</v>
       </c>
-      <c r="C16" s="81">
+      <c r="C16" s="111">
         <f>'おかず形態一覧表'!C14</f>
         <v>1400</v>
       </c>
-      <c r="D16" s="81">
+      <c r="D16" s="111">
         <f>'おかず形態一覧表'!D14</f>
         <v>1400</v>
       </c>
-      <c r="E16" s="81">
+      <c r="E16" s="111">
         <f>'おかず形態一覧表'!E14</f>
         <v>1400</v>
       </c>
-      <c r="F16" s="81">
+      <c r="F16" s="111">
         <f>'おかず形態一覧表'!F14</f>
         <v>1400</v>
       </c>
-      <c r="G16" s="81">
+      <c r="G16" s="111">
         <f>'おかず形態一覧表'!G14</f>
         <v>1400</v>
       </c>
-      <c r="H16" s="81" t="str">
+      <c r="H16" s="111" t="str">
         <f>'おかず形態一覧表'!H14</f>
         <v>形態は連動しない</v>
       </c>
     </row>
     <row r="17" ht="7.5" customHeight="1"/>
     <row r="18" ht="22.5" customHeight="1">
-      <c r="A18" s="82" t="str">
+      <c r="A18" s="112" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B18" s="83"/>
+      <c r="B18" s="113"/>
     </row>
     <row r="19" ht="22.5" customHeight="1">
-      <c r="A19" s="32" t="str">
+      <c r="A19" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B19" s="34" t="str">
+      <c r="B19" s="10" t="str">
         <f>'主食一覧'!B2</f>
         <v>米飯</v>
       </c>
-      <c r="C19" s="34" t="str">
+      <c r="C19" s="10" t="str">
         <f>'主食一覧'!C2</f>
         <v>やわらかご飯</v>
       </c>
-      <c r="D19" s="34" t="str">
+      <c r="D19" s="10" t="str">
         <f>'主食一覧'!D2</f>
         <v>全粥</v>
       </c>
-      <c r="E19" s="34" t="str">
+      <c r="E19" s="10" t="str">
         <f>'主食一覧'!E2</f>
         <v>ﾐｷｻｰ粥</v>
       </c>
-      <c r="F19" s="34" t="str">
+      <c r="F19" s="10" t="str">
         <f>'主食一覧'!F2</f>
         <v/>
       </c>
-      <c r="G19" s="34" t="str">
+      <c r="G19" s="10" t="str">
         <f>'主食一覧'!G2</f>
         <v/>
       </c>
-      <c r="H19" s="34" t="str">
+      <c r="H19" s="10" t="str">
         <f>'主食一覧'!H2</f>
         <v/>
       </c>
     </row>
     <row r="20" ht="67.5" customHeight="1">
-      <c r="A20" s="32" t="str">
+      <c r="A20" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B20" s="35" t="str">
+      <c r="B20" s="13" t="str">
         <f>'主食一覧'!B3</f>
         <v/>
       </c>
-      <c r="C20" s="35" t="str">
+      <c r="C20" s="13" t="str">
         <f>'主食一覧'!C3</f>
         <v/>
       </c>
-      <c r="D20" s="35" t="str">
+      <c r="D20" s="13" t="str">
         <f>'主食一覧'!D3</f>
         <v/>
       </c>
-      <c r="E20" s="35" t="str">
+      <c r="E20" s="13" t="str">
         <f>'主食一覧'!E3</f>
         <v/>
       </c>
-      <c r="F20" s="35" t="str">
+      <c r="F20" s="13" t="str">
         <f>'主食一覧'!F3</f>
         <v/>
       </c>
-      <c r="G20" s="35" t="str">
+      <c r="G20" s="13" t="str">
         <f>'主食一覧'!G3</f>
         <v/>
       </c>
-      <c r="H20" s="35" t="str">
+      <c r="H20" s="13" t="str">
         <f>'主食一覧'!H3</f>
         <v/>
       </c>
     </row>
     <row r="21" ht="45.0" customHeight="1">
-      <c r="A21" s="32" t="str">
+      <c r="A21" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B21" s="84" t="str">
+      <c r="B21" s="121" t="str">
         <f>'主食一覧'!B4</f>
         <v>通常の米飯</v>
       </c>
-      <c r="C21" s="84" t="str">
+      <c r="C21" s="121" t="str">
         <f>'主食一覧'!C4</f>
         <v>米飯と全粥を同量程度合わせたもの</v>
       </c>
-      <c r="D21" s="84" t="str">
+      <c r="D21" s="121" t="str">
         <f>'主食一覧'!D4</f>
         <v>通常の粥</v>
       </c>
-      <c r="E21" s="84" t="str">
+      <c r="E21" s="121" t="str">
         <f>'主食一覧'!E4</f>
         <v>粥をミキサーにかけスベラカーゼでかためたもの</v>
       </c>
-      <c r="F21" s="84" t="str">
+      <c r="F21" s="121" t="str">
         <f>'主食一覧'!F4</f>
         <v>※全粥、ミキサー粥
 提供後のとろみ対応はつるりんこ使用</v>
       </c>
-      <c r="G21" s="84" t="str">
+      <c r="G21" s="121" t="str">
         <f>'主食一覧'!G4</f>
         <v/>
       </c>
-      <c r="H21" s="84" t="str">
+      <c r="H21" s="121" t="str">
         <f>'主食一覧'!H4</f>
         <v/>
       </c>
     </row>
     <row r="22" ht="22.5" customHeight="1">
-      <c r="A22" s="32" t="str">
+      <c r="A22" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B22" s="85" t="str">
+      <c r="B22" s="122" t="str">
         <f>'主食一覧'!B5</f>
         <v/>
       </c>
-      <c r="C22" s="85" t="str">
+      <c r="C22" s="122" t="str">
         <f>'主食一覧'!C5</f>
         <v/>
       </c>
-      <c r="D22" s="85" t="str">
+      <c r="D22" s="122" t="str">
         <f>'主食一覧'!D5</f>
         <v/>
       </c>
-      <c r="E22" s="85" t="str">
+      <c r="E22" s="122" t="str">
         <f>'主食一覧'!E5</f>
         <v/>
       </c>
-      <c r="F22" s="85" t="str">
+      <c r="F22" s="122" t="str">
         <f>'主食一覧'!F5</f>
         <v/>
       </c>
-      <c r="G22" s="85" t="str">
+      <c r="G22" s="122" t="str">
         <f>'主食一覧'!G5</f>
         <v/>
       </c>
-      <c r="H22" s="85" t="str">
+      <c r="H22" s="122" t="str">
         <f>'主食一覧'!H5</f>
         <v/>
       </c>
     </row>
     <row r="23" ht="7.5" customHeight="1"/>
     <row r="24" ht="22.5" customHeight="1">
-      <c r="A24" s="40" t="str">
+      <c r="A24" s="23" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B24" s="86"/>
-      <c r="F24" s="40" t="str">
+      <c r="B24" s="123"/>
+      <c r="F24" s="23" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G24" s="86"/>
+      <c r="G24" s="123"/>
     </row>
     <row r="25" ht="30.0" customHeight="1">
-      <c r="A25" s="41" t="str">
+      <c r="A25" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B25" s="42" t="str">
+      <c r="B25" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C25" s="42" t="str">
+      <c r="C25" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D25" s="42" t="str">
+      <c r="D25" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E25" s="42" t="str">
+      <c r="E25" s="27" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F25" s="43" t="str">
+      <c r="F25" s="28" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G25" s="45" t="str">
+      <c r="G25" s="30" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G2</f>
         <v>お茶ゼリー</v>
       </c>
-      <c r="H25" s="45" t="str">
+      <c r="H25" s="30" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H2</f>
         <v/>
       </c>
     </row>
     <row r="26" ht="22.5" customHeight="1">
-      <c r="A26" s="46" t="str">
+      <c r="A26" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B26" s="48" t="str">
+      <c r="B26" s="33" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B3</f>
         <v>つるりんこ</v>
       </c>
-      <c r="C26" s="48" t="str">
+      <c r="C26" s="33" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C3</f>
         <v>つるりんこ</v>
       </c>
-      <c r="D26" s="48" t="str">
+      <c r="D26" s="33" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D3</f>
         <v>つるりんこ</v>
       </c>
-      <c r="E26" s="48" t="str">
+      <c r="E26" s="33" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E3</f>
         <v/>
       </c>
-      <c r="F26" s="46" t="str">
+      <c r="F26" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G26" s="48" t="str">
+      <c r="G26" s="33" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G3</f>
         <v>スルーパートナー</v>
       </c>
-      <c r="H26" s="48" t="str">
+      <c r="H26" s="33" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H3</f>
         <v/>
       </c>
     </row>
     <row r="27" ht="22.5" customHeight="1">
-      <c r="A27" s="49" t="str">
+      <c r="A27" s="35" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B27" s="53" t="str">
+      <c r="B27" s="39" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B4</f>
         <v/>
       </c>
-      <c r="C27" s="53" t="str">
+      <c r="C27" s="39" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C4</f>
         <v/>
       </c>
-      <c r="D27" s="53" t="str">
+      <c r="D27" s="39" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D4</f>
         <v/>
       </c>
-      <c r="E27" s="53" t="str">
+      <c r="E27" s="39" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E4</f>
         <v/>
       </c>
-      <c r="F27" s="46" t="str">
+      <c r="F27" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G27" s="53" t="str">
+      <c r="G27" s="39" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G4</f>
         <v/>
       </c>
-      <c r="H27" s="53" t="str">
+      <c r="H27" s="39" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H4</f>
         <v/>
       </c>
     </row>
     <row r="28" ht="22.5" customHeight="1">
-      <c r="A28" s="54" t="str">
+      <c r="A28" s="40" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B28" s="56" t="str">
+      <c r="B28" s="43" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B5</f>
         <v/>
       </c>
-      <c r="C28" s="56" t="str">
+      <c r="C28" s="43" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C5</f>
         <v/>
       </c>
-      <c r="D28" s="56" t="str">
+      <c r="D28" s="43" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D5</f>
         <v/>
       </c>
-      <c r="E28" s="56" t="str">
+      <c r="E28" s="43" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E5</f>
         <v/>
       </c>
-      <c r="F28" s="54" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="56" t="str">
+      <c r="F28" s="40" t="s">
+        <v>26</v>
+      </c>
+      <c r="G28" s="43" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G5</f>
         <v/>
       </c>
-      <c r="H28" s="56" t="str">
+      <c r="H28" s="43" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H5</f>
         <v/>
       </c>
     </row>
     <row r="29" ht="7.5" customHeight="1"/>
     <row r="30" ht="22.5" customHeight="1">
-      <c r="A30" s="87" t="str">
+      <c r="A30" s="128" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B30" s="88"/>
-      <c r="F30" s="89" t="str">
+      <c r="B30" s="129"/>
+      <c r="F30" s="130" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G30" s="90"/>
+      <c r="G30" s="131"/>
     </row>
     <row r="31" ht="22.5" customHeight="1">
-      <c r="A31" s="59" t="str">
+      <c r="A31" s="51" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B31" s="68" t="str">
+      <c r="B31" s="63" t="str">
         <f>'濃厚流動食・補助食品'!B2</f>
         <v>ラクフィア</v>
       </c>
-      <c r="C31" s="68" t="str">
+      <c r="C31" s="63" t="str">
         <f>'濃厚流動食・補助食品'!C2</f>
         <v/>
       </c>
-      <c r="D31" s="68" t="str">
+      <c r="D31" s="63" t="str">
         <f>'濃厚流動食・補助食品'!D2</f>
         <v/>
       </c>
-      <c r="E31" s="61" t="str">
+      <c r="E31" s="54" t="str">
         <f>'濃厚流動食・補助食品'!E2</f>
         <v/>
       </c>
-      <c r="F31" s="91" t="str">
+      <c r="F31" s="132" t="str">
         <f>'濃厚流動食・補助食品'!F2</f>
         <v>０ｊ・１ｊ対応：</v>
       </c>
-      <c r="G31" s="92" t="str">
+      <c r="G31" s="133" t="str">
         <f>'濃厚流動食・補助食品'!G2</f>
         <v/>
       </c>
-      <c r="H31" s="93"/>
+      <c r="H31" s="134"/>
     </row>
     <row r="32" ht="22.5" customHeight="1">
-      <c r="A32" s="64"/>
-      <c r="B32" s="68" t="str">
+      <c r="A32" s="57"/>
+      <c r="B32" s="63" t="str">
         <f>'濃厚流動食・補助食品'!B3</f>
         <v/>
       </c>
-      <c r="C32" s="68" t="str">
+      <c r="C32" s="63" t="str">
         <f>'濃厚流動食・補助食品'!C3</f>
         <v/>
       </c>
-      <c r="D32" s="68" t="str">
+      <c r="D32" s="63" t="str">
         <f>'濃厚流動食・補助食品'!D3</f>
         <v/>
       </c>
-      <c r="E32" s="68" t="str">
+      <c r="E32" s="63" t="str">
         <f>'濃厚流動食・補助食品'!E3</f>
         <v/>
       </c>
-      <c r="F32" s="94" t="str">
+      <c r="F32" s="135" t="str">
         <f>'濃厚流動食・補助食品'!F3</f>
         <v>エプリッチ　アルギーナ</v>
       </c>
-      <c r="G32" s="95"/>
-      <c r="H32" s="66"/>
+      <c r="G32" s="136"/>
+      <c r="H32" s="60"/>
     </row>
     <row r="33" ht="22.5" customHeight="1">
-      <c r="A33" s="67"/>
-      <c r="B33" s="68" t="str">
+      <c r="A33" s="61"/>
+      <c r="B33" s="63" t="str">
         <f>'濃厚流動食・補助食品'!B4</f>
         <v/>
       </c>
-      <c r="C33" s="68" t="str">
+      <c r="C33" s="63" t="str">
         <f>'濃厚流動食・補助食品'!C4</f>
         <v/>
       </c>
-      <c r="D33" s="68" t="str">
+      <c r="D33" s="63" t="str">
         <f>'濃厚流動食・補助食品'!D4</f>
         <v/>
       </c>
-      <c r="E33" s="68" t="str">
+      <c r="E33" s="63" t="str">
         <f>'濃厚流動食・補助食品'!E4</f>
         <v/>
       </c>
-      <c r="F33" s="69"/>
-[...1 lines deleted...]
-      <c r="H33" s="70"/>
+      <c r="F33" s="64"/>
+      <c r="G33" s="137"/>
+      <c r="H33" s="65"/>
     </row>
     <row r="34" ht="7.5" customHeight="1"/>
     <row r="35" ht="22.5" customHeight="1">
-      <c r="A35" s="97" t="str">
+      <c r="A35" s="138" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B35" s="98"/>
+      <c r="B35" s="139"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
-      <c r="A36" s="2" t="str">
+      <c r="A36" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B36" s="99" t="str">
+      <c r="B36" s="141" t="str">
         <f>'施設概要'!B2</f>
         <v>〒959-1327 新潟県加茂市千刈2丁目8番13号</v>
       </c>
-      <c r="C36" s="100"/>
-[...1 lines deleted...]
-      <c r="E36" s="102" t="str">
+      <c r="C36" s="142"/>
+      <c r="D36" s="143"/>
+      <c r="E36" s="144" t="str">
         <f>'施設概要'!C2</f>
         <v>平成8年開設。多職種協働でご利用者様の栄養状態や摂食状態の確認、疾病に応じた個別の食事を提供し、良好な栄養状態の維持に努めています。
 毎月数回の行事食の他に、飲み物を選べる日や中庭で採れた野菜や果物、手作りの梅酒を提供するなど、各職員が協力し合って、食べる事の楽しみや五感を刺激できるような取り組みをしています。</v>
       </c>
-      <c r="F36" s="103"/>
-[...1 lines deleted...]
-      <c r="H36" s="104"/>
+      <c r="F36" s="145"/>
+      <c r="G36" s="145"/>
+      <c r="H36" s="146"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
-      <c r="A37" s="2" t="str">
+      <c r="A37" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B37" s="99" t="str">
+      <c r="B37" s="141" t="str">
         <f>'施設概要'!B3</f>
         <v>栄養科</v>
       </c>
-      <c r="C37" s="100"/>
-[...2 lines deleted...]
-      <c r="H37" s="106"/>
+      <c r="C37" s="142"/>
+      <c r="D37" s="143"/>
+      <c r="E37" s="150"/>
+      <c r="H37" s="151"/>
     </row>
     <row r="38" ht="22.5" customHeight="1">
-      <c r="A38" s="2" t="str">
+      <c r="A38" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B38" s="99" t="str">
+      <c r="B38" s="141" t="str">
         <f>'施設概要'!B4</f>
         <v>0256-53-5353（代表）</v>
       </c>
-      <c r="C38" s="100"/>
-[...2 lines deleted...]
-      <c r="H38" s="106"/>
+      <c r="C38" s="142"/>
+      <c r="D38" s="143"/>
+      <c r="E38" s="150"/>
+      <c r="H38" s="151"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
-      <c r="A39" s="107" t="str">
+      <c r="A39" s="102" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B39" s="99" t="str">
+      <c r="B39" s="141" t="str">
         <f>'施設概要'!B5</f>
         <v>0256-53-5352</v>
       </c>
-      <c r="C39" s="100"/>
-[...2 lines deleted...]
-      <c r="H39" s="106"/>
+      <c r="C39" s="142"/>
+      <c r="D39" s="143"/>
+      <c r="E39" s="150"/>
+      <c r="H39" s="151"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
-      <c r="A40" s="108" t="str">
+      <c r="A40" s="105" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B40" s="109">
+      <c r="B40" s="152">
         <f>'施設概要'!B6</f>
         <v>45781.36137</v>
       </c>
-      <c r="C40" s="100"/>
-[...4 lines deleted...]
-      <c r="H40" s="112"/>
+      <c r="C40" s="142"/>
+      <c r="D40" s="143"/>
+      <c r="E40" s="153"/>
+      <c r="F40" s="154"/>
+      <c r="G40" s="154"/>
+      <c r="H40" s="155"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:H40"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF6AA84F"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="2" width="16.38"/>
     <col customWidth="1" min="3" max="3" width="10.13"/>
     <col customWidth="1" min="4" max="4" width="15.13"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="113" t="s">
+      <c r="A1" s="79" t="s">
         <v>58</v>
       </c>
-      <c r="B1" s="114"/>
-[...1 lines deleted...]
-      <c r="D1" s="114"/>
+      <c r="B1" s="80"/>
+      <c r="C1" s="80"/>
+      <c r="D1" s="80"/>
     </row>
     <row r="2">
-      <c r="A2" s="115" t="s">
+      <c r="A2" s="81" t="s">
         <v>59</v>
       </c>
-      <c r="B2" s="116"/>
-      <c r="C2" s="117" t="s">
+      <c r="B2" s="82"/>
+      <c r="C2" s="83" t="s">
         <v>60</v>
       </c>
-      <c r="D2" s="118" t="s">
+      <c r="D2" s="84" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="119" t="s">
+      <c r="A3" s="85" t="s">
         <v>62</v>
       </c>
-      <c r="B3" s="120"/>
-      <c r="C3" s="121" t="b">
+      <c r="B3" s="86"/>
+      <c r="C3" s="87" t="b">
         <v>0</v>
       </c>
-      <c r="D3" s="122"/>
+      <c r="D3" s="88"/>
     </row>
     <row r="4">
-      <c r="A4" s="123"/>
-[...2 lines deleted...]
-      <c r="D4" s="123"/>
+      <c r="A4" s="89"/>
+      <c r="B4" s="89"/>
+      <c r="C4" s="89"/>
+      <c r="D4" s="89"/>
     </row>
     <row r="5">
-      <c r="A5" s="124" t="s">
+      <c r="A5" s="90" t="s">
         <v>63</v>
       </c>
-      <c r="B5" s="124" t="s">
+      <c r="B5" s="90" t="s">
         <v>64</v>
       </c>
-      <c r="C5" s="123"/>
-      <c r="D5" s="123"/>
+      <c r="C5" s="89"/>
+      <c r="D5" s="89"/>
     </row>
     <row r="6">
-      <c r="A6" s="125"/>
+      <c r="A6" s="91"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF6AA84F"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="18.88"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="123" t="s">
+      <c r="A1" s="89" t="s">
         <v>65</v>
       </c>
-      <c r="B1" s="123"/>
+      <c r="B1" s="89"/>
     </row>
     <row r="2">
-      <c r="A2" s="123" t="s">
+      <c r="A2" s="89" t="s">
         <v>63</v>
       </c>
-      <c r="B2" s="123" t="s">
+      <c r="B2" s="89" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="126"/>
+      <c r="A3" s="92"/>
     </row>
     <row r="4">
-      <c r="A4" s="126"/>
+      <c r="A4" s="92"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.38"/>
     <col customWidth="1" min="2" max="2" width="48.88"/>
     <col customWidth="1" min="3" max="3" width="65.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="str">
+      <c r="A1" s="94" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B1" s="128"/>
-      <c r="C1" s="128"/>
+      <c r="B1" s="95"/>
+      <c r="C1" s="95"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="129" t="str">
+      <c r="A2" s="96" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B2" s="130" t="s">
+      <c r="B2" s="97" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="131" t="s">
-        <v>1</v>
+      <c r="C2" s="98" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="2" t="str">
+      <c r="A3" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B3" s="132" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="133"/>
+      <c r="B3" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="C3" s="100"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="2" t="str">
+      <c r="A4" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B4" s="134" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="133"/>
+      <c r="B4" s="101" t="s">
+        <v>13</v>
+      </c>
+      <c r="C4" s="100"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="107" t="str">
+      <c r="A5" s="102" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B5" s="135" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="133"/>
+      <c r="B5" s="103" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="100"/>
     </row>
     <row r="6" ht="22.5" customHeight="1">
-      <c r="A6" s="108" t="str">
+      <c r="A6" s="105" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B6" s="136">
+      <c r="B6" s="106">
         <v>45781.36111753472</v>
       </c>
-      <c r="C6" s="137"/>
+      <c r="C6" s="107"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C6"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>