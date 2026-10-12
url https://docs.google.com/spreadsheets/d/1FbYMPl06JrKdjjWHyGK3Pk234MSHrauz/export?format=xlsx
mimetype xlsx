--- v0 (2026-08-21)
+++ v1 (2026-10-12)
@@ -100,55 +100,51 @@
   <si>
     <t>隊伍7</t>
   </si>
   <si>
     <t>隊伍8</t>
   </si>
   <si>
     <t>隊伍9</t>
   </si>
   <si>
     <t>隊伍10</t>
   </si>
   <si>
     <t>比賽章程</t>
   </si>
   <si>
     <r>
       <rPr>
         <color rgb="FF1155CC"/>
         <u/>
       </rPr>
       <t>WhatsApp</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">重要日期
-[...3 lines deleted...]
-遞交作品方法
+    <t xml:space="preserve">遞交作品方法
 參賽者可以透過 WhatsApp 遞交參賽作品影片或者 Google Drive 連結
 ＊參賽作品的 Google Drive 連結必須有效。
 可使用任何品牌的可編程積木製作機械人（ 例如 LEGO® Education SPIKE™ Prime、LEGO® MINDSTORMS Education EV3 套件或 ARDUINO 等等 ），零件的數量沒有限制。
 機械人可以是自行製作或市面上現成有售的，品牌沒有限制。
 編程軟件沒有限制。
 本屆賽事參賽者除可自行設計及製作機械人外，亦可選用大會提供的圖紙進行製作（LEGO® Education SPIKE™ Prime 及 LEGO® MINDSTORMS Education EV3），並可按需要自由改裝。惟大會不會提供相關的比賽驅動程序。
 付款方式：
 ASSOCIATIONS OF HONG KONG LIMITED
 轉數快 FPS ID： 123369597
 銀行轉帳：
 恒生銀行 024
 ASSOCIATIONS OF HONG KONG LIMITED
 帳戶號碼：305-732703-883
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="9">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
@@ -253,96 +249,96 @@
     <border>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="21">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="2" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="2" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyFill="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>