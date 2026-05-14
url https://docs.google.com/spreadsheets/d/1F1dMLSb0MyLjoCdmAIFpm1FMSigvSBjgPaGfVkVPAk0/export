--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -48,51 +48,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="施設概要" sheetId="1" r:id="rId5"/>
     <sheet state="visible" name="おかず形態一覧表" sheetId="2" r:id="rId6"/>
     <sheet state="visible" name="主食一覧" sheetId="3" r:id="rId7"/>
     <sheet state="visible" name="水分とろみの基準・水分ゼリー" sheetId="4" r:id="rId8"/>
     <sheet state="visible" name="濃厚流動食・補助食品" sheetId="5" r:id="rId9"/>
     <sheet state="visible" name="PDF出力" sheetId="6" r:id="rId10"/>
     <sheet state="visible" name="更新記録" sheetId="7" r:id="rId11"/>
     <sheet state="visible" name="作業記録" sheetId="8" r:id="rId12"/>
     <sheet state="visible" name="施設概要ウェブ出力" sheetId="9" r:id="rId13"/>
     <sheet state="visible" name="おかず形態一覧表ウェブ出力" sheetId="10" r:id="rId14"/>
     <sheet state="visible" name="主食一覧ウェブ出力" sheetId="11" r:id="rId15"/>
     <sheet state="visible" name="水分とろみの基準・水分ゼリーウェブ出力" sheetId="12" r:id="rId16"/>
     <sheet state="visible" name="濃厚流動食・補助食品ウェブ出力" sheetId="13" r:id="rId17"/>
     <sheet state="visible" name="PDFウェブ出力" sheetId="14" r:id="rId18"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="86">
   <si>
     <t>〒950-0983　新潟市中央区神道寺2-5-1</t>
   </si>
   <si>
     <t>平成14年開院。特徴は、①回復期リハビリテーション、②認知症診療、③神経難病診療の3つの柱で運営しています。いかに「その人らしく生きるか」という点を中心に患者様のサポートをするとともに、どれだけ心のこもったケアや食事が提供できるかという点を重視しています。</t>
   </si>
   <si>
     <t>栄養科</t>
   </si>
   <si>
     <t>025-244-5000（代）</t>
   </si>
   <si>
     <t>025-44-0050（代）</t>
   </si>
   <si>
     <t>常食</t>
   </si>
   <si>
     <t>軟菜食</t>
   </si>
   <si>
     <t>軟菜一口大食</t>
   </si>
   <si>
@@ -290,85 +290,63 @@
   <si>
     <t>みどり病院</t>
   </si>
   <si>
     <t>更新記録シート</t>
   </si>
   <si>
     <t>同意の確認</t>
   </si>
   <si>
     <t>チェック</t>
   </si>
   <si>
     <t>↓ 氏名を入力 ↓</t>
   </si>
   <si>
     <t>更新内容について施設長の同意を得ました</t>
   </si>
   <si>
     <t>日時</t>
   </si>
   <si>
     <t>氏名</t>
   </si>
   <si>
+    <t>遠山菜穂</t>
+  </si>
+  <si>
     <t>作業記録</t>
   </si>
   <si>
     <t>名前</t>
   </si>
   <si>
-    <t>遠山菜穂</t>
-[...7 lines deleted...]
-  <si>
     <t>栄養量目安</t>
   </si>
   <si>
-    <t>お茶ゼリー</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve"> </t>
-  </si>
-[...5 lines deleted...]
-カロリーメイトゼリー、アガロリーゼリー、ＭＣＴオイル</t>
   </si>
   <si>
     <t>とろみ調整食品</t>
   </si>
   <si>
     <t>水100mlあたり</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="yyyy/MM/dd"/>
     <numFmt numFmtId="165" formatCode="@ g"/>
     <numFmt numFmtId="166" formatCode="#,##0 &quot;kcal&quot;"/>
     <numFmt numFmtId="167" formatCode="0.0 &quot;g&quot;"/>
     <numFmt numFmtId="168" formatCode="@ 杯"/>
     <numFmt numFmtId="169" formatCode="m/d/yyyy h:mm:ss"/>
     <numFmt numFmtId="170" formatCode="@ &quot;g&quot;"/>
     <numFmt numFmtId="171" formatCode="@ &quot;杯&quot;"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10.0"/>
@@ -1374,54 +1352,54 @@
     </xf>
     <xf borderId="51" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="50" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="51" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="51" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="51" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0"/>
     </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="169" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-      <alignment readingOrder="0"/>
-[...1 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="46" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="46" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="7" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="38" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="41" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
@@ -1506,1219 +1484,1392 @@
     <xf borderId="18" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="34" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="41" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image22.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image19.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1247775" cy="809625"/>
+    <xdr:ext cx="1038225" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image20.jpg"/>
+        <xdr:cNvPr id="0" name="image21.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1247775" cy="809625"/>
+    <xdr:ext cx="1038225" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image19.jpg"/>
+        <xdr:cNvPr id="0" name="image23.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip cstate="print" r:embed="rId15"/>
+        <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="942975" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image24.jpg"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="942975" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image27.jpg"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="933450" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image22.jpg"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="971550" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image20.jpg"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="962025" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image26.jpg"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="876300" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="0" name="image25.jpg"/>
+        <xdr:cNvPicPr preferRelativeResize="0"/>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip cstate="print" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData fLocksWithSheet="0"/>
+  </xdr:oneCellAnchor>
+</xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image22.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image19.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1038225" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image24.jpg"/>
+        <xdr:cNvPr id="0" name="image21.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1038225" cy="857250"/>
@@ -2735,163 +2886,163 @@
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image27.jpg"/>
+        <xdr:cNvPr id="0" name="image24.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image26.jpg"/>
+        <xdr:cNvPr id="0" name="image27.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="933450" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image28.jpg"/>
+        <xdr:cNvPr id="0" name="image22.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="971550" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image21.jpg"/>
+        <xdr:cNvPr id="0" name="image20.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="962025" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image29.jpg"/>
+        <xdr:cNvPr id="0" name="image26.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="876300" cy="857250"/>
@@ -3306,51 +3457,51 @@
       <c r="A4" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="5"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
       <c r="A5" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="5"/>
     </row>
     <row r="6" ht="22.5" customHeight="1">
       <c r="A6" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
       <c r="B6" s="7">
-        <v>46105.49090133102</v>
+        <v>46156.72860548611</v>
       </c>
       <c r="C6" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C6"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
@@ -3473,54 +3624,54 @@
       <c r="F6" s="15"/>
       <c r="G6" s="15"/>
       <c r="H6" s="15"/>
     </row>
     <row r="7" ht="18.75" customHeight="1">
       <c r="A7" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
       <c r="B7" s="13" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="13" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="13" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="13" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="13" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="H7" s="13" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" ht="67.5" customHeight="1">
       <c r="A8" s="18" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="20"/>
       <c r="D8" s="20"/>
       <c r="E8" s="20"/>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
     </row>
     <row r="9" ht="112.5" customHeight="1">
       <c r="A9" s="18" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>19</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>20</v>
@@ -3617,51 +3768,51 @@
       </c>
       <c r="B13" s="28" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="28" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>39</v>
       </c>
       <c r="E13" s="28" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="28" t="s">
         <v>40</v>
       </c>
       <c r="G13" s="28" t="s">
         <v>41</v>
       </c>
       <c r="H13" s="28" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="14" ht="22.5" customHeight="1">
       <c r="A14" s="141" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="B14" s="142">
         <v>1800.0</v>
       </c>
       <c r="C14" s="142">
         <v>1800.0</v>
       </c>
       <c r="D14" s="142">
         <v>1800.0</v>
       </c>
       <c r="E14" s="142">
         <v>1400.0</v>
       </c>
       <c r="F14" s="142">
         <v>1400.0</v>
       </c>
       <c r="G14" s="142">
         <v>1400.0</v>
       </c>
       <c r="H14" s="142">
         <v>1200.0</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
@@ -3742,55 +3893,59 @@
         <v>49</v>
       </c>
       <c r="C4" s="36" t="s">
         <v>50</v>
       </c>
       <c r="D4" s="36" t="s">
         <v>51</v>
       </c>
       <c r="E4" s="36" t="s">
         <v>52</v>
       </c>
       <c r="F4" s="36" t="s">
         <v>53</v>
       </c>
       <c r="G4" s="36" t="s">
         <v>54</v>
       </c>
       <c r="H4" s="144"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
       <c r="A5" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
       <c r="B5" s="145"/>
-      <c r="C5" s="145"/>
+      <c r="C5" s="145" t="s">
+        <v>36</v>
+      </c>
       <c r="D5" s="145"/>
       <c r="E5" s="145"/>
       <c r="F5" s="145"/>
-      <c r="G5" s="145"/>
+      <c r="G5" s="145" t="s">
+        <v>55</v>
+      </c>
       <c r="H5" s="145"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
       <c r="A1" s="146" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
@@ -3812,120 +3967,116 @@
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
       <c r="B2" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
       <c r="C2" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
       <c r="D2" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
       <c r="E2" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
       <c r="F2" s="42" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
       <c r="G2" s="43" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H2" s="43" t="s">
         <v>56</v>
       </c>
+      <c r="H2" s="43"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
       <c r="B3" s="45" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="C3" s="45" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="D3" s="45" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="E3" s="46"/>
       <c r="F3" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G3" s="45" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G3" s="45"/>
       <c r="H3" s="46"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
       <c r="A4" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
       <c r="B4" s="50" t="s">
-        <v>88</v>
+        <v>58</v>
       </c>
       <c r="C4" s="50" t="s">
-        <v>88</v>
+        <v>59</v>
       </c>
       <c r="D4" s="50" t="s">
-        <v>88</v>
+        <v>60</v>
       </c>
       <c r="E4" s="50" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="F4" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
       <c r="G4" s="50"/>
       <c r="H4" s="51"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
       <c r="A5" s="52" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
       <c r="B5" s="53" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="C5" s="53" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="D5" s="53" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="E5" s="53" t="s">
-        <v>88</v>
+        <v>83</v>
       </c>
       <c r="F5" s="52" t="s">
         <v>61</v>
       </c>
       <c r="G5" s="53"/>
       <c r="H5" s="54"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="6" width="16.38"/>
     <col customWidth="1" min="7" max="7" width="32.63"/>
@@ -3953,55 +4104,55 @@
       </c>
       <c r="B2" s="58" t="s">
         <v>62</v>
       </c>
       <c r="C2" s="58" t="s">
         <v>63</v>
       </c>
       <c r="D2" s="58" t="s">
         <v>64</v>
       </c>
       <c r="E2" s="59"/>
       <c r="F2" s="60" t="s">
         <v>65</v>
       </c>
       <c r="G2" s="150"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="62"/>
       <c r="B3" s="58" t="s">
         <v>66</v>
       </c>
       <c r="C3" s="58" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="58" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="E3" s="59"/>
       <c r="F3" s="63" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="G3" s="64"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
       <c r="A4" s="65"/>
       <c r="B4" s="58"/>
       <c r="C4" s="58"/>
       <c r="D4" s="66"/>
       <c r="E4" s="59"/>
       <c r="F4" s="67"/>
       <c r="G4" s="68"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="F3:G4"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
@@ -4204,54 +4355,54 @@
         <f>'おかず形態一覧表'!H6</f>
         <v/>
       </c>
     </row>
     <row r="9" ht="22.5" customHeight="1">
       <c r="A9" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
       <c r="B9" s="152" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="152" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="152" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="152" t="s">
         <v>17</v>
       </c>
       <c r="F9" s="152" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="152" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
       <c r="H9" s="152" t="s">
-        <v>83</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" ht="67.5" customHeight="1">
       <c r="A10" s="18" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
       <c r="B10" s="19" t="str">
         <f>'おかず形態一覧表'!B8</f>
         <v/>
       </c>
       <c r="C10" s="19" t="str">
         <f>'おかず形態一覧表'!C8</f>
         <v/>
       </c>
       <c r="D10" s="19" t="str">
         <f>'おかず形態一覧表'!D8</f>
         <v/>
       </c>
       <c r="E10" s="19" t="str">
         <f>'おかず形態一覧表'!E8</f>
         <v/>
       </c>
       <c r="F10" s="19" t="str">
         <f>'おかず形態一覧表'!F8</f>
@@ -4489,138 +4640,144 @@
         <v>49</v>
       </c>
       <c r="C21" s="157" t="s">
         <v>50</v>
       </c>
       <c r="D21" s="157" t="s">
         <v>51</v>
       </c>
       <c r="E21" s="157" t="s">
         <v>52</v>
       </c>
       <c r="F21" s="157" t="s">
         <v>53</v>
       </c>
       <c r="G21" s="157" t="s">
         <v>54</v>
       </c>
       <c r="H21" s="82"/>
     </row>
     <row r="22" ht="22.5" customHeight="1">
       <c r="A22" s="32" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
       <c r="B22" s="145"/>
-      <c r="C22" s="145"/>
+      <c r="C22" s="145" t="s">
+        <v>36</v>
+      </c>
       <c r="D22" s="145"/>
       <c r="E22" s="145"/>
       <c r="F22" s="145"/>
-      <c r="G22" s="145"/>
+      <c r="G22" s="145" t="s">
+        <v>55</v>
+      </c>
       <c r="H22" s="145"/>
     </row>
     <row r="23" ht="7.5" customHeight="1"/>
     <row r="24" ht="22.5" customHeight="1">
       <c r="A24" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
       <c r="B24" s="84"/>
       <c r="F24" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
       <c r="G24" s="84"/>
     </row>
     <row r="25" ht="30.0" customHeight="1">
       <c r="A25" s="40" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
       <c r="B25" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
       <c r="C25" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
       <c r="D25" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
       <c r="E25" s="41" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
       <c r="F25" s="42" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
       <c r="G25" s="43" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H25" s="43" t="s">
         <v>56</v>
       </c>
+      <c r="H25" s="43"/>
     </row>
     <row r="26" ht="22.5" customHeight="1">
       <c r="A26" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
       <c r="B26" s="45" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="C26" s="45" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="D26" s="45" t="s">
-        <v>86</v>
+        <v>57</v>
       </c>
       <c r="E26" s="46"/>
       <c r="F26" s="47" t="s">
-        <v>91</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="G26" s="45"/>
       <c r="H26" s="46"/>
     </row>
     <row r="27" ht="22.5" customHeight="1">
       <c r="A27" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B27" s="50"/>
-[...1 lines deleted...]
-      <c r="D27" s="50"/>
+      <c r="B27" s="50" t="s">
+        <v>58</v>
+      </c>
+      <c r="C27" s="50" t="s">
+        <v>59</v>
+      </c>
+      <c r="D27" s="50" t="s">
+        <v>60</v>
+      </c>
       <c r="E27" s="51"/>
       <c r="F27" s="47" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="G27" s="50"/>
       <c r="H27" s="51"/>
     </row>
     <row r="28" ht="22.5" customHeight="1">
       <c r="A28" s="52" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
       <c r="B28" s="158"/>
       <c r="C28" s="159"/>
       <c r="D28" s="158"/>
       <c r="E28" s="159"/>
       <c r="F28" s="52" t="s">
         <v>61</v>
       </c>
       <c r="G28" s="160"/>
       <c r="H28" s="161"/>
     </row>
     <row r="29" ht="7.5" customHeight="1"/>
     <row r="30" ht="22.5" customHeight="1">
       <c r="A30" s="86" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
@@ -4639,55 +4796,55 @@
       <c r="B31" s="58" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="58" t="s">
         <v>63</v>
       </c>
       <c r="D31" s="58" t="s">
         <v>64</v>
       </c>
       <c r="E31" s="59"/>
       <c r="F31" s="162" t="s">
         <v>65</v>
       </c>
       <c r="G31" s="163"/>
       <c r="H31" s="92"/>
     </row>
     <row r="32" ht="22.5" customHeight="1">
       <c r="A32" s="62"/>
       <c r="B32" s="58" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="58" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="58" t="s">
-        <v>89</v>
+        <v>68</v>
       </c>
       <c r="E32" s="66"/>
       <c r="F32" s="63" t="s">
-        <v>90</v>
+        <v>69</v>
       </c>
       <c r="G32" s="94"/>
       <c r="H32" s="64"/>
     </row>
     <row r="33" ht="22.5" customHeight="1">
       <c r="A33" s="65"/>
       <c r="B33" s="58"/>
       <c r="C33" s="58"/>
       <c r="D33" s="66"/>
       <c r="E33" s="66"/>
       <c r="F33" s="67"/>
       <c r="G33" s="95"/>
       <c r="H33" s="68"/>
     </row>
     <row r="34" ht="7.5" customHeight="1"/>
     <row r="35" ht="22.5" customHeight="1">
       <c r="A35" s="96" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
       <c r="B35" s="97"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
       <c r="A36" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
@@ -4702,77 +4859,77 @@
         <v>1</v>
       </c>
       <c r="F36" s="102"/>
       <c r="G36" s="102"/>
       <c r="H36" s="103"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
       <c r="A37" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
       <c r="B37" s="134" t="s">
         <v>2</v>
       </c>
       <c r="C37" s="99"/>
       <c r="D37" s="100"/>
       <c r="E37" s="104"/>
       <c r="H37" s="105"/>
     </row>
     <row r="38" ht="22.5" customHeight="1">
       <c r="A38" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
       <c r="B38" s="134" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="C38" s="99"/>
       <c r="D38" s="100"/>
       <c r="E38" s="104"/>
       <c r="H38" s="105"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
       <c r="A39" s="106" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
       <c r="B39" s="134" t="s">
         <v>4</v>
       </c>
       <c r="C39" s="99"/>
       <c r="D39" s="100"/>
       <c r="E39" s="104"/>
       <c r="H39" s="105"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
       <c r="A40" s="107" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
       <c r="B40" s="165">
-        <v>45768.48798197917</v>
+        <v>46156.72860548611</v>
       </c>
       <c r="C40" s="99"/>
       <c r="D40" s="100"/>
       <c r="E40" s="109"/>
       <c r="F40" s="110"/>
       <c r="G40" s="110"/>
       <c r="H40" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:H40"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
@@ -6357,51 +6514,51 @@
       <c r="D38" s="100"/>
       <c r="E38" s="104"/>
       <c r="H38" s="105"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
       <c r="A39" s="106" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
       <c r="B39" s="98" t="str">
         <f>'施設概要'!B5</f>
         <v>025-44-0050（代）</v>
       </c>
       <c r="C39" s="99"/>
       <c r="D39" s="100"/>
       <c r="E39" s="104"/>
       <c r="H39" s="105"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
       <c r="A40" s="107" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
       <c r="B40" s="108">
         <f>'施設概要'!B6</f>
-        <v>46105.4909</v>
+        <v>46156.72861</v>
       </c>
       <c r="C40" s="99"/>
       <c r="D40" s="100"/>
       <c r="E40" s="109"/>
       <c r="F40" s="110"/>
       <c r="G40" s="110"/>
       <c r="H40" s="111"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:H40"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
@@ -6446,176 +6603,213 @@
         <v>76</v>
       </c>
       <c r="B3" s="119"/>
       <c r="C3" s="120" t="b">
         <v>0</v>
       </c>
       <c r="D3" s="121"/>
     </row>
     <row r="4">
       <c r="A4" s="122"/>
       <c r="B4" s="122"/>
       <c r="C4" s="122"/>
       <c r="D4" s="122"/>
     </row>
     <row r="5">
       <c r="A5" s="123" t="s">
         <v>77</v>
       </c>
       <c r="B5" s="123" t="s">
         <v>78</v>
       </c>
       <c r="C5" s="122"/>
       <c r="D5" s="122"/>
     </row>
     <row r="6">
-      <c r="A6" s="124"/>
+      <c r="A6" s="124">
+        <v>46156.72862583333</v>
+      </c>
+      <c r="B6" s="125" t="s">
+        <v>79</v>
+      </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF6AA84F"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="18.88"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="122" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B1" s="122"/>
     </row>
     <row r="2">
       <c r="A2" s="122" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="122" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="125">
+      <c r="A3" s="126">
         <v>46058.50769438657</v>
       </c>
-      <c r="B3" s="126" t="s">
-        <v>81</v>
+      <c r="B3" s="125" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="125">
+      <c r="A4" s="126">
         <v>46062.44554351852</v>
       </c>
-      <c r="B4" s="126" t="s">
-        <v>81</v>
+      <c r="B4" s="125" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="125">
+      <c r="A5" s="126">
         <v>46094.79817384259</v>
       </c>
-      <c r="B5" s="126" t="s">
-        <v>81</v>
+      <c r="B5" s="125" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="125">
+      <c r="A6" s="126">
         <v>46094.81193837963</v>
       </c>
-      <c r="B6" s="126" t="s">
-        <v>81</v>
+      <c r="B6" s="125" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="125">
+      <c r="A7" s="126">
         <v>46094.81941106482</v>
       </c>
-      <c r="B7" s="126" t="s">
-        <v>81</v>
+      <c r="B7" s="125" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="125">
+      <c r="A8" s="126">
         <v>46105.49067859954</v>
       </c>
-      <c r="B8" s="126" t="s">
-        <v>81</v>
+      <c r="B8" s="125" t="s">
+        <v>79</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="125">
+      <c r="A9" s="126">
         <v>46107.47450736111</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="125">
+      <c r="A10" s="126">
         <v>46107.475127384256</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="125">
+      <c r="A11" s="126">
         <v>46107.479809502314</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="125">
+      <c r="A12" s="126">
         <v>46107.48052224537</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="125">
+      <c r="A13" s="126">
         <v>46107.481158310184</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="125">
+      <c r="A14" s="126">
         <v>46107.48399188658</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="125">
+      <c r="A15" s="126">
         <v>46107.48500239583</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="125">
+      <c r="A16" s="126">
         <v>46107.489318761574</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="125">
+      <c r="A17" s="126">
         <v>46107.49947407407</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="126">
+        <v>46129.50010420139</v>
+      </c>
+      <c r="B18" s="125" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="126">
+        <v>46134.5125875</v>
+      </c>
+      <c r="B19" s="125" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="126">
+        <v>46136.65550605324</v>
+      </c>
+      <c r="B20" s="125" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="126">
+        <v>46156.72828431713</v>
+      </c>
+      <c r="B21" s="125" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.38"/>
     <col customWidth="1" min="2" max="2" width="48.88"/>
     <col customWidth="1" min="3" max="3" width="65.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
       <c r="A1" s="127" t="str">
@@ -6631,56 +6825,56 @@
         <v>所在地</v>
       </c>
       <c r="B2" s="130" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="131" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
       <c r="B3" s="132" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="133"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
       <c r="A4" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
       <c r="B4" s="134" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="C4" s="133"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
       <c r="A5" s="106" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
       <c r="B5" s="135" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="133"/>
     </row>
     <row r="6" ht="22.5" customHeight="1">
       <c r="A6" s="107" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
       <c r="B6" s="136">
-        <v>45768.48798197917</v>
+        <v>46156.72860548611</v>
       </c>
       <c r="C6" s="137"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C6"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>