--- v1 (2026-05-14)
+++ v2 (2026-07-02)
@@ -1484,362 +1484,362 @@
     <xf borderId="18" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="34" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="41" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="38" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
@@ -1851,279 +1851,279 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image19.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image19.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1038225" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image21.jpg"/>
+        <xdr:cNvPr id="0" name="image25.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1038225" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image23.jpg"/>
+        <xdr:cNvPr id="0" name="image27.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip cstate="print" r:embed="rId14"/>
+        <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
@@ -2136,163 +2136,163 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image27.jpg"/>
+        <xdr:cNvPr id="0" name="image26.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="933450" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image22.jpg"/>
+        <xdr:cNvPr id="0" name="image21.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="971550" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image20.jpg"/>
+        <xdr:cNvPr id="0" name="image23.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="962025" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image26.jpg"/>
+        <xdr:cNvPr id="0" name="image20.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="876300" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image25.jpg"/>
+        <xdr:cNvPr id="0" name="image22.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2321,303 +2321,303 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image1.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image1.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
@@ -2629,279 +2629,279 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image19.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image19.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1038225" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image21.jpg"/>
+        <xdr:cNvPr id="0" name="image25.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1038225" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image23.jpg"/>
+        <xdr:cNvPr id="0" name="image27.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip cstate="print" r:embed="rId14"/>
+        <a:blip cstate="print" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
@@ -2914,163 +2914,163 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image27.jpg"/>
+        <xdr:cNvPr id="0" name="image26.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="933450" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image22.jpg"/>
+        <xdr:cNvPr id="0" name="image21.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="971550" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image20.jpg"/>
+        <xdr:cNvPr id="0" name="image23.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="962025" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image26.jpg"/>
+        <xdr:cNvPr id="0" name="image20.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="876300" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image25.jpg"/>
+        <xdr:cNvPr id="0" name="image22.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>