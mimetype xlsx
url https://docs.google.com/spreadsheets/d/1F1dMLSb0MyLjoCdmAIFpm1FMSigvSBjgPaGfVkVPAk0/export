--- v2 (2026-07-02)
+++ v3 (2026-08-14)
@@ -50,236 +50,236 @@
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="施設概要" sheetId="1" r:id="rId5"/>
     <sheet state="visible" name="おかず形態一覧表" sheetId="2" r:id="rId6"/>
     <sheet state="visible" name="主食一覧" sheetId="3" r:id="rId7"/>
     <sheet state="visible" name="水分とろみの基準・水分ゼリー" sheetId="4" r:id="rId8"/>
     <sheet state="visible" name="濃厚流動食・補助食品" sheetId="5" r:id="rId9"/>
     <sheet state="visible" name="PDF出力" sheetId="6" r:id="rId10"/>
     <sheet state="visible" name="更新記録" sheetId="7" r:id="rId11"/>
     <sheet state="visible" name="作業記録" sheetId="8" r:id="rId12"/>
     <sheet state="visible" name="施設概要ウェブ出力" sheetId="9" r:id="rId13"/>
     <sheet state="visible" name="おかず形態一覧表ウェブ出力" sheetId="10" r:id="rId14"/>
     <sheet state="visible" name="主食一覧ウェブ出力" sheetId="11" r:id="rId15"/>
     <sheet state="visible" name="水分とろみの基準・水分ゼリーウェブ出力" sheetId="12" r:id="rId16"/>
     <sheet state="visible" name="濃厚流動食・補助食品ウェブ出力" sheetId="13" r:id="rId17"/>
     <sheet state="visible" name="PDFウェブ出力" sheetId="14" r:id="rId18"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="308" uniqueCount="86">
   <si>
+    <t>常食</t>
+  </si>
+  <si>
+    <t>軟菜食</t>
+  </si>
+  <si>
+    <t>米飯</t>
+  </si>
+  <si>
+    <t>軟菜一口大食</t>
+  </si>
+  <si>
+    <t>きざみ食</t>
+  </si>
+  <si>
+    <t>やわらか食</t>
+  </si>
+  <si>
     <t>〒950-0983　新潟市中央区神道寺2-5-1</t>
   </si>
   <si>
+    <t>ソフト食</t>
+  </si>
+  <si>
+    <t>全粥</t>
+  </si>
+  <si>
+    <t>ペースト食</t>
+  </si>
+  <si>
+    <t>七分粥</t>
+  </si>
+  <si>
+    <t>五分粥</t>
+  </si>
+  <si>
+    <t>三分粥</t>
+  </si>
+  <si>
+    <t>ペースト粥</t>
+  </si>
+  <si>
+    <t>鶏のから揚げ</t>
+  </si>
+  <si>
     <t>平成14年開院。特徴は、①回復期リハビリテーション、②認知症診療、③神経難病診療の3つの柱で運営しています。いかに「その人らしく生きるか」という点を中心に患者様のサポートをするとともに、どれだけ心のこもったケアや食事が提供できるかという点を重視しています。</t>
   </si>
   <si>
+    <t>鶏肉の煮込み</t>
+  </si>
+  <si>
+    <t>鶏肉のテリーヌ</t>
+  </si>
+  <si>
     <t>栄養科</t>
   </si>
   <si>
+    <t>ラクーナ飲むゼリー</t>
+  </si>
+  <si>
+    <t>鮭のムニエル</t>
+  </si>
+  <si>
+    <t>通常のごはん</t>
+  </si>
+  <si>
     <t>025-244-5000（代）</t>
   </si>
   <si>
+    <t>水分が多く軟らかい</t>
+  </si>
+  <si>
+    <t>全粥と重湯を7：3の重量比で混ぜたもの</t>
+  </si>
+  <si>
+    <t>鮭のテリーヌ</t>
+  </si>
+  <si>
+    <t>全粥と重湯を5：5の重量比で混ぜたもの</t>
+  </si>
+  <si>
+    <t>全粥と重湯を3：7の重量比で混ぜたもの</t>
+  </si>
+  <si>
+    <t>全粥に0.7％のソフティアＵを加え、ミキサーにかけたもの</t>
+  </si>
+  <si>
     <t>025-44-0050（代）</t>
   </si>
   <si>
-    <t>常食</t>
-[...32 lines deleted...]
-    <t>鮭のテリーヌ</t>
+    <t>ソフティアＳ</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>2-1</t>
   </si>
   <si>
     <t>キャベツの生姜和え</t>
   </si>
   <si>
     <t>栄養強化デザート</t>
+  </si>
+  <si>
+    <t>1g</t>
+  </si>
+  <si>
+    <t>2g</t>
+  </si>
+  <si>
+    <t>3g</t>
   </si>
   <si>
     <t>一般的な食事</t>
   </si>
   <si>
     <t>かたいものや繊維質の多い食品を除き、咀嚼しやすいようにやわらかく調理したもの</t>
   </si>
   <si>
     <t>軟菜食を一口大サイズに切ったもの</t>
   </si>
   <si>
     <t>食材を小さく刻み、やわらかく調理し、とろみをつけて飲み込みやすくしたもの(トロメイクコンパクト)</t>
   </si>
   <si>
     <t>舌で押しつぶせる程度のやわらかさで、ムース状ときざみ状のものを組み合わせている</t>
   </si>
   <si>
     <t>舌で押しつぶせる程度のやわらかさのムース状を中心に、ゼリー状、ペースト状のものを組み合わせている</t>
   </si>
   <si>
     <t>べたつきが少なく、歯や義歯がなくてものどをゆっくりと通過させることができるペースト状のもの(トロメイクコンパクト）</t>
   </si>
   <si>
     <t>通常の大きさ</t>
   </si>
   <si>
     <t>2×2cm</t>
   </si>
   <si>
     <t>0.5～1cm</t>
   </si>
   <si>
     <t>ムース状
 0.5～1cmのきざみ</t>
   </si>
   <si>
     <t>ペースト状
 ムース状</t>
   </si>
   <si>
     <t>ペースト状</t>
   </si>
   <si>
+    <t>小さじ</t>
+  </si>
+  <si>
     <t>歯茎でつぶせる</t>
   </si>
   <si>
     <t>舌でつぶせる</t>
   </si>
   <si>
     <t>噛まなくてよい</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>3 / 2-2</t>
   </si>
   <si>
     <t>2-2 / 2-1</t>
   </si>
   <si>
     <t>米飯150</t>
   </si>
   <si>
     <t>全粥200</t>
   </si>
   <si>
     <t>ペースト粥200</t>
   </si>
   <si>
     <t>ペースト粥150</t>
-  </si>
-[...55 lines deleted...]
-    <t>小さじ</t>
   </si>
   <si>
     <t>メイバランスＲＨＰ</t>
   </si>
   <si>
     <t>Ｆ2ライト</t>
   </si>
   <si>
     <t>インスロー</t>
   </si>
   <si>
     <t>Ｏｊ・１ｊ対応：可</t>
   </si>
   <si>
     <t>メイバランス1.5Ｚパック</t>
   </si>
   <si>
     <t>ＰＧソフト</t>
   </si>
   <si>
     <t>ハイネックスイーゲル</t>
   </si>
   <si>
     <t>メイバランスmini、メイバランスソフトゼリー、エンジョイゼリー
 カロリーメイトゼリー、アガロリーゼリー、ＭＣＴオイル</t>
@@ -290,147 +290,147 @@
   <si>
     <t>みどり病院</t>
   </si>
   <si>
     <t>更新記録シート</t>
   </si>
   <si>
     <t>同意の確認</t>
   </si>
   <si>
     <t>チェック</t>
   </si>
   <si>
     <t>↓ 氏名を入力 ↓</t>
   </si>
   <si>
     <t>更新内容について施設長の同意を得ました</t>
   </si>
   <si>
     <t>日時</t>
   </si>
   <si>
     <t>氏名</t>
   </si>
   <si>
+    <t>作業記録</t>
+  </si>
+  <si>
     <t>遠山菜穂</t>
-  </si>
-[...1 lines deleted...]
-    <t>作業記録</t>
   </si>
   <si>
     <t>名前</t>
   </si>
   <si>
     <t>栄養量目安</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>とろみ調整食品</t>
   </si>
   <si>
     <t>水100mlあたり</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="yyyy/MM/dd"/>
-    <numFmt numFmtId="165" formatCode="@ g"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="168" formatCode="@ 杯"/>
+    <numFmt numFmtId="165" formatCode="0.0 &quot;g&quot;"/>
+    <numFmt numFmtId="166" formatCode="@ 杯"/>
+    <numFmt numFmtId="167" formatCode="@ g"/>
+    <numFmt numFmtId="168" formatCode="#,##0 &quot;kcal&quot;"/>
     <numFmt numFmtId="169" formatCode="m/d/yyyy h:mm:ss"/>
     <numFmt numFmtId="170" formatCode="@ &quot;g&quot;"/>
     <numFmt numFmtId="171" formatCode="@ &quot;杯&quot;"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
+      <sz val="9.0"/>
+      <color rgb="FFFFFFFF"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10.0"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
-    <font/>
     <font>
       <b/>
       <sz val="10.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
+    <font/>
     <font>
       <b/>
       <sz val="12.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-[...8 lines deleted...]
-      <color rgb="FF000000"/>
+      <sz val="6.0"/>
+      <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14.0"/>
       <color rgb="FF0033CC"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -439,316 +439,316 @@
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color theme="1"/>
       <name val="Arial"/>
     </font>
     <font>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
-      <color rgb="FFFF3300"/>
+      <color rgb="FF00AF50"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
-      <color rgb="FF00AF50"/>
+      <color rgb="FFFF3300"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFF3300"/>
+        <bgColor rgb="FFFF3300"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF0033CC"/>
+        <bgColor rgb="FF0033CC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF00AF50"/>
+        <bgColor rgb="FF00AF50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor rgb="FFFF0000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB4DCF9"/>
+        <bgColor rgb="FFB4DCF9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCCA6"/>
+        <bgColor rgb="FFFFCCA6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFDBF7B8"/>
+        <bgColor rgb="FFDBF7B8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFE0E0"/>
         <bgColor rgb="FFFFE0E0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFF2CC"/>
         <bgColor rgb="FFFFF2CC"/>
-      </patternFill>
-[...34 lines deleted...]
-        <bgColor rgb="FFB4DCF9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF6F2F9F"/>
         <bgColor rgb="FF6F2F9F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF959595"/>
         <bgColor rgb="FF959595"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDFF4"/>
         <bgColor rgb="FFDBDFF4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3F3F3"/>
         <bgColor rgb="FFF3F3F3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="53">
     <border/>
     <border>
       <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF3300"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFF3300"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFF3300"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF0033CC"/>
+      </left>
+      <top style="thin">
+        <color rgb="FF0033CC"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF0033CC"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF00AF50"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF00AF50"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF00AF50"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF00AF50"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFFF0000"/>
+        <color rgb="FF0033CC"/>
       </left>
       <right style="thin">
-        <color rgb="FFFF0000"/>
+        <color rgb="FF0033CC"/>
       </right>
       <top style="thin">
-        <color rgb="FFFF0000"/>
-[...29 lines deleted...]
-        <color rgb="FFFF3300"/>
+        <color rgb="FF0033CC"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFFF3300"/>
+        <color rgb="FF0033CC"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
     </border>
     <border>
       <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF0000"/>
+      </right>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF0033CC"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF0033CC"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF0033CC"/>
+      </top>
+    </border>
+    <border>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF0000"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
-    </border>
-[...48 lines deleted...]
-      </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF959595"/>
       </left>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
@@ -835,50 +835,109 @@
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF959595"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF959595"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF959595"/>
+      </top>
+    </border>
+    <border>
       <left style="thin">
         <color rgb="FF00AF50"/>
       </left>
       <top style="thin">
         <color rgb="FF00AF50"/>
       </top>
       <bottom style="thin">
         <color rgb="FF00AF50"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF00AF50"/>
       </right>
       <top style="thin">
         <color rgb="FF00AF50"/>
       </top>
       <bottom style="thin">
         <color rgb="FF00AF50"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF0033CC"/>
       </right>
@@ -911,879 +970,820 @@
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
-    </border>
-[...6 lines deleted...]
-      </top>
     </border>
     <border>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
     </border>
     <border>
-      <left style="thin">
-[...6 lines deleted...]
-    <border>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
-    <border>
-[...30 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="166">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="2" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="6" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="7" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="8" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="9" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="6" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...13 lines deleted...]
-    <xf borderId="6" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="6" fillId="7" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...15 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="6" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="9" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="7" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="10" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="8" fillId="7" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="9" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="8" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="6" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="10" fillId="6" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="11" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="9" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="10" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="12" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="10" fillId="6" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="13" fillId="7" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="14" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="6" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="7" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="8" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="6" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="8" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="6" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="11" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="15" fillId="7" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="12" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="9" fillId="0" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="16" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="13" fillId="0" fontId="5" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
-    </xf>
-[...70 lines deleted...]
-      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="17" fillId="11" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf borderId="18" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="19" fillId="13" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="19" fillId="13" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="20" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="21" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="21" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="18" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="18" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="22" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="21" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="22" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="21" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="23" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="24" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="23" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="24" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="17" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="25" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="26" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="25" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="26" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="27" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="27" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
     </xf>
     <xf borderId="27" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="bottom"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="28" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="28" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="29" fillId="5" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="6" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="29" fillId="2" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="30" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="30" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="31" fillId="14" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="14" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="31" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="14" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="169" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="33" fillId="9" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="7" fillId="9" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="9" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="3" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="19" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="16" fillId="7" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="5" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="17" fillId="11" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="18" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="36" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="9" fillId="0" fontId="3" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="13" fillId="0" fontId="5" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="30" fillId="7" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="37" fillId="4" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="31" fillId="7" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="13" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="38" fillId="4" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="0" fontId="20" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="20" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="170" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="13" fillId="0" fontId="8" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="39" fillId="3" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="3" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="32" fillId="9" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="171" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="171" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="171" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="171" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="20" fillId="11" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="33" fillId="11" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="40" fillId="11" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="12" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
-    <xf borderId="18" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="12" fontId="5" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="18" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="41" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="42" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="43" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="44" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="45" fillId="5" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="46" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="45" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="35" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="47" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="48" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="49" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="50" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="0" fontId="5" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="51" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="52" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="18" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="34" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="41" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="35" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="21" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="21" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="36" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...5 lines deleted...]
-    <xf borderId="38" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="34" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="40" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf borderId="41" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="35" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="42" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...9 lines deleted...]
-    <xf borderId="38" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="34" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
-    </xf>
-[...159 lines deleted...]
-      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
@@ -1795,364 +1795,364 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image19.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image19.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1038225" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image25.jpg"/>
+        <xdr:cNvPr id="0" name="image24.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1038225" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image27.jpg"/>
+        <xdr:cNvPr id="0" name="image22.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip cstate="print" r:embed="rId15"/>
+        <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image24.jpg"/>
+        <xdr:cNvPr id="0" name="image23.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="857250"/>
@@ -2192,51 +2192,51 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="971550" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image23.jpg"/>
+        <xdr:cNvPr id="0" name="image25.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="962025" cy="857250"/>
@@ -2248,320 +2248,320 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="876300" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image22.jpg"/>
+        <xdr:cNvPr id="0" name="image27.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image8.jpg"/>
+        <xdr:cNvPr id="0" name="image7.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image6.jpg"/>
+        <xdr:cNvPr id="0" name="image18.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image7.jpg"/>
+        <xdr:cNvPr id="0" name="image2.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image3.jpg"/>
+        <xdr:cNvPr id="0" name="image10.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image14.jpg"/>
+        <xdr:cNvPr id="0" name="image6.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image15.jpg"/>
+        <xdr:cNvPr id="0" name="image9.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image2.jpg"/>
+        <xdr:cNvPr id="0" name="image15.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image9.jpg"/>
+        <xdr:cNvPr id="0" name="image16.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image10.jpg"/>
+        <xdr:cNvPr id="0" name="image17.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
@@ -2573,364 +2573,364 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image18.jpg"/>
+        <xdr:cNvPr id="0" name="image19.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image17.jpg"/>
+        <xdr:cNvPr id="0" name="image11.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image16.jpg"/>
+        <xdr:cNvPr id="0" name="image12.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image19.jpg"/>
+        <xdr:cNvPr id="0" name="image8.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image11.jpg"/>
+        <xdr:cNvPr id="0" name="image5.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image12.jpg"/>
+        <xdr:cNvPr id="0" name="image3.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image13.jpg"/>
+        <xdr:cNvPr id="0" name="image4.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image5.jpg"/>
+        <xdr:cNvPr id="0" name="image13.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="809625"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image4.jpg"/>
+        <xdr:cNvPr id="0" name="image14.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1038225" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image25.jpg"/>
+        <xdr:cNvPr id="0" name="image24.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1038225" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image27.jpg"/>
+        <xdr:cNvPr id="0" name="image22.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip cstate="print" r:embed="rId15"/>
+        <a:blip cstate="print" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image24.jpg"/>
+        <xdr:cNvPr id="0" name="image23.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="942975" cy="857250"/>
@@ -2970,51 +2970,51 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="971550" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image23.jpg"/>
+        <xdr:cNvPr id="0" name="image25.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="962025" cy="857250"/>
@@ -3026,51 +3026,51 @@
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="876300" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="0" name="image22.jpg"/>
+        <xdr:cNvPr id="0" name="image27.jpg"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3404,740 +3404,740 @@
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.38"/>
     <col customWidth="1" min="2" max="2" width="48.88"/>
     <col customWidth="1" min="3" max="3" width="65.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="1" t="str">
+      <c r="A1" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="2" t="str">
+      <c r="A2" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B2" s="3" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B2" s="13" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="17" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="2" t="str">
+      <c r="A3" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="5"/>
+      <c r="B3" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="22"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="2" t="str">
+      <c r="A4" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="5"/>
+      <c r="B4" s="13" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="22"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="2" t="str">
+      <c r="A5" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B5" s="3" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="5"/>
+      <c r="B5" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="22"/>
     </row>
     <row r="6" ht="22.5" customHeight="1">
-      <c r="A6" s="6" t="str">
+      <c r="A6" s="29" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B6" s="7">
+      <c r="B6" s="31">
         <v>46156.72860548611</v>
       </c>
-      <c r="C6" s="8"/>
+      <c r="C6" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C6"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="138" t="str">
+      <c r="A1" s="105" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
-      <c r="B1" s="128"/>
-[...5 lines deleted...]
-      <c r="H1" s="128"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="10" t="str">
+      <c r="A2" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B2" s="11" t="s">
+      <c r="B2" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="11" t="s">
+      <c r="G2" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E2" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="11" t="s">
+      <c r="H2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="G2" s="11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="3" ht="18.75" customHeight="1">
-      <c r="A3" s="12" t="str">
+      <c r="A3" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B3" s="13" t="s">
-[...11 lines deleted...]
-      <c r="F3" s="13" t="s">
+      <c r="B3" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="G3" s="13" t="s">
+      <c r="C3" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="H3" s="13" t="s">
-        <v>14</v>
+      <c r="E3" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="16" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="4" ht="67.5" customHeight="1">
-      <c r="A4" s="14" t="str">
+      <c r="A4" s="19" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B4" s="15"/>
-[...5 lines deleted...]
-      <c r="H4" s="15"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="20"/>
     </row>
     <row r="5" ht="18.75" customHeight="1">
-      <c r="A5" s="12" t="str">
+      <c r="A5" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...18 lines deleted...]
-        <v>16</v>
+      <c r="B5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="19" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16"/>
-[...5 lines deleted...]
-      <c r="H6" s="15"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="20"/>
     </row>
     <row r="7" ht="18.75" customHeight="1">
-      <c r="A7" s="12" t="str">
+      <c r="A7" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B7" s="13" t="s">
-[...18 lines deleted...]
-        <v>18</v>
+      <c r="B7" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" s="16" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="18" t="str">
+      <c r="A8" s="35" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="19"/>
-[...5 lines deleted...]
-      <c r="H8" s="20"/>
+      <c r="B8" s="36"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="38"/>
+      <c r="F8" s="38"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="38"/>
     </row>
     <row r="9" ht="112.5" customHeight="1">
-      <c r="A9" s="18" t="str">
+      <c r="A9" s="35" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B9" s="21" t="s">
-[...18 lines deleted...]
-        <v>25</v>
+      <c r="B9" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" s="40" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="10" ht="45.0" customHeight="1">
-      <c r="A10" s="22" t="str">
+      <c r="A10" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B10" s="23" t="s">
-[...18 lines deleted...]
-        <v>31</v>
+      <c r="B10" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" s="46" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="11" ht="45.0" customHeight="1">
-      <c r="A11" s="22" t="str">
+      <c r="A11" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B11" s="24"/>
-[...12 lines deleted...]
-        <v>34</v>
+      <c r="B11" s="48"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" s="46" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="12" ht="22.5" customHeight="1">
-      <c r="A12" s="22" t="str">
+      <c r="A12" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B12" s="139"/>
-[...2 lines deleted...]
-      <c r="E12" s="140">
+      <c r="B12" s="111"/>
+      <c r="C12" s="112"/>
+      <c r="D12" s="112"/>
+      <c r="E12" s="112">
         <v>4.0</v>
       </c>
-      <c r="F12" s="140">
+      <c r="F12" s="112">
         <v>3.0</v>
       </c>
-      <c r="G12" s="140" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="G12" s="112" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" s="112" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="13" ht="22.5" customHeight="1">
-      <c r="A13" s="27" t="str">
+      <c r="A13" s="51" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B13" s="28" t="s">
-[...18 lines deleted...]
-        <v>42</v>
+      <c r="B13" s="52" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="52" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="52" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" s="52" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="141" t="s">
+      <c r="A14" s="113" t="s">
         <v>82</v>
       </c>
-      <c r="B14" s="142">
+      <c r="B14" s="114">
         <v>1800.0</v>
       </c>
-      <c r="C14" s="142">
+      <c r="C14" s="114">
         <v>1800.0</v>
       </c>
-      <c r="D14" s="142">
+      <c r="D14" s="114">
         <v>1800.0</v>
       </c>
-      <c r="E14" s="142">
+      <c r="E14" s="114">
         <v>1400.0</v>
       </c>
-      <c r="F14" s="142">
+      <c r="F14" s="114">
         <v>1400.0</v>
       </c>
-      <c r="G14" s="142">
+      <c r="G14" s="114">
         <v>1400.0</v>
       </c>
-      <c r="H14" s="142">
+      <c r="H14" s="114">
         <v>1200.0</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="143" t="str">
+      <c r="A1" s="106" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B1" s="128"/>
-[...5 lines deleted...]
-      <c r="H1" s="128"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="32" t="str">
+      <c r="A2" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B2" s="33" t="s">
-[...17 lines deleted...]
-      <c r="H2" s="34"/>
+      <c r="B2" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="15"/>
     </row>
     <row r="3" ht="67.5" customHeight="1">
-      <c r="A3" s="32" t="str">
+      <c r="A3" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B3" s="35"/>
-[...5 lines deleted...]
-      <c r="H3" s="35"/>
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
     </row>
     <row r="4" ht="45.0" customHeight="1">
-      <c r="A4" s="32" t="str">
+      <c r="A4" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B4" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H4" s="144"/>
+      <c r="B4" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="109"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="32" t="str">
+      <c r="A5" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B5" s="145"/>
-[...9 lines deleted...]
-      <c r="H5" s="145"/>
+      <c r="B5" s="110"/>
+      <c r="C5" s="110" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" s="110"/>
+      <c r="E5" s="110"/>
+      <c r="F5" s="110"/>
+      <c r="G5" s="110" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="110"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="146" t="str">
+      <c r="A1" s="107" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B1" s="128"/>
-[...3 lines deleted...]
-      <c r="F1" s="147" t="str">
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="108" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G1" s="128"/>
-      <c r="H1" s="128"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
     </row>
     <row r="2" ht="30.0" customHeight="1">
-      <c r="A2" s="40" t="str">
+      <c r="A2" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B2" s="41" t="str">
+      <c r="B2" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C2" s="41" t="str">
+      <c r="C2" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D2" s="41" t="str">
+      <c r="D2" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E2" s="41" t="str">
+      <c r="E2" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F2" s="42" t="str">
+      <c r="F2" s="21" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G2" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="43"/>
+      <c r="G2" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" s="23"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="44" t="str">
+      <c r="A3" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B3" s="45" t="s">
-[...9 lines deleted...]
-      <c r="F3" s="44" t="str">
+      <c r="B3" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" s="30"/>
+      <c r="F3" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G3" s="45"/>
-      <c r="H3" s="46"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="30"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="47" t="str">
+      <c r="A4" s="34" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B4" s="50" t="s">
-[...8 lines deleted...]
-      <c r="E4" s="50" t="s">
+      <c r="B4" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" s="41" t="s">
         <v>83</v>
       </c>
-      <c r="F4" s="44" t="str">
+      <c r="F4" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G4" s="50"/>
-      <c r="H4" s="51"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="42"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="52" t="str">
+      <c r="A5" s="43" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B5" s="53" t="s">
+      <c r="B5" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="C5" s="53" t="s">
+      <c r="C5" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="D5" s="53" t="s">
+      <c r="D5" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="E5" s="53" t="s">
+      <c r="E5" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="F5" s="52" t="s">
-[...3 lines deleted...]
-      <c r="H5" s="54"/>
+      <c r="F5" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="G5" s="45"/>
+      <c r="H5" s="47"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="6" width="16.38"/>
     <col customWidth="1" min="7" max="7" width="32.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="148" t="str">
+      <c r="A1" s="116" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B1" s="128"/>
-[...3 lines deleted...]
-      <c r="F1" s="149" t="str">
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="117" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G1" s="128"/>
+      <c r="G1" s="93"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
       <c r="A2" s="57" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
       <c r="B2" s="58" t="s">
         <v>62</v>
       </c>
       <c r="C2" s="58" t="s">
         <v>63</v>
       </c>
       <c r="D2" s="58" t="s">
         <v>64</v>
       </c>
       <c r="E2" s="59"/>
       <c r="F2" s="60" t="s">
         <v>65</v>
       </c>
-      <c r="G2" s="150"/>
+      <c r="G2" s="118"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="62"/>
       <c r="B3" s="58" t="s">
         <v>66</v>
       </c>
       <c r="C3" s="58" t="s">
         <v>67</v>
       </c>
       <c r="D3" s="58" t="s">
         <v>68</v>
       </c>
       <c r="E3" s="59"/>
       <c r="F3" s="63" t="s">
         <v>69</v>
       </c>
       <c r="G3" s="64"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
       <c r="A4" s="65"/>
       <c r="B4" s="58"/>
       <c r="C4" s="58"/>
       <c r="D4" s="66"/>
       <c r="E4" s="59"/>
       <c r="F4" s="67"/>
@@ -4186,1328 +4186,1328 @@
       <c r="L1" s="72"/>
       <c r="M1" s="72"/>
       <c r="N1" s="72"/>
       <c r="O1" s="72"/>
       <c r="P1" s="72"/>
       <c r="Q1" s="72"/>
       <c r="R1" s="72"/>
       <c r="S1" s="72"/>
       <c r="T1" s="72"/>
       <c r="U1" s="72"/>
       <c r="V1" s="72"/>
       <c r="W1" s="72"/>
       <c r="X1" s="72"/>
       <c r="Y1" s="72"/>
       <c r="Z1" s="72"/>
     </row>
     <row r="2" ht="7.5" customHeight="1"/>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="73" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
       <c r="B3" s="74"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="10" t="str">
+      <c r="A4" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B4" s="151" t="s">
+      <c r="B4" s="119" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="119" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="119" t="s">
+        <v>3</v>
+      </c>
+      <c r="E4" s="119" t="s">
+        <v>4</v>
+      </c>
+      <c r="F4" s="119" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="151" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="151" t="s">
+      <c r="G4" s="119" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="151" t="s">
-[...2 lines deleted...]
-      <c r="F4" s="151" t="s">
+      <c r="H4" s="119" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="151" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="10" t="str">
+      <c r="A5" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B5" s="152" t="s">
-[...11 lines deleted...]
-      <c r="F5" s="152" t="s">
+      <c r="B5" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="G5" s="152" t="s">
+      <c r="C5" s="120" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="H5" s="152" t="s">
-        <v>14</v>
+      <c r="E5" s="120" t="s">
+        <v>16</v>
+      </c>
+      <c r="F5" s="120" t="s">
+        <v>17</v>
+      </c>
+      <c r="G5" s="120" t="s">
+        <v>17</v>
+      </c>
+      <c r="H5" s="120" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="19" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16" t="str">
+      <c r="B6" s="26" t="str">
         <f>'おかず形態一覧表'!B4</f>
         <v/>
       </c>
-      <c r="C6" s="16" t="str">
+      <c r="C6" s="26" t="str">
         <f>'おかず形態一覧表'!C4</f>
         <v/>
       </c>
-      <c r="D6" s="16" t="str">
+      <c r="D6" s="26" t="str">
         <f>'おかず形態一覧表'!D4</f>
         <v/>
       </c>
-      <c r="E6" s="16" t="str">
+      <c r="E6" s="26" t="str">
         <f>'おかず形態一覧表'!E4</f>
         <v/>
       </c>
-      <c r="F6" s="16" t="str">
+      <c r="F6" s="26" t="str">
         <f>'おかず形態一覧表'!F4</f>
         <v/>
       </c>
-      <c r="G6" s="16" t="str">
+      <c r="G6" s="26" t="str">
         <f>'おかず形態一覧表'!G4</f>
         <v/>
       </c>
-      <c r="H6" s="16" t="str">
+      <c r="H6" s="26" t="str">
         <f>'おかず形態一覧表'!H4</f>
         <v/>
       </c>
     </row>
     <row r="7" ht="22.5" customHeight="1">
-      <c r="A7" s="10" t="str">
+      <c r="A7" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B7" s="152" t="s">
-[...18 lines deleted...]
-        <v>16</v>
+      <c r="B7" s="120" t="s">
+        <v>20</v>
+      </c>
+      <c r="C7" s="120" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" s="120" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="120" t="s">
+        <v>20</v>
+      </c>
+      <c r="F7" s="120" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="120" t="s">
+        <v>25</v>
+      </c>
+      <c r="H7" s="120" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="14" t="str">
+      <c r="A8" s="19" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="16" t="str">
+      <c r="B8" s="26" t="str">
         <f>'おかず形態一覧表'!B6</f>
         <v/>
       </c>
-      <c r="C8" s="16" t="str">
+      <c r="C8" s="26" t="str">
         <f>'おかず形態一覧表'!C6</f>
         <v/>
       </c>
-      <c r="D8" s="16" t="str">
+      <c r="D8" s="26" t="str">
         <f>'おかず形態一覧表'!D6</f>
         <v/>
       </c>
-      <c r="E8" s="16" t="str">
+      <c r="E8" s="26" t="str">
         <f>'おかず形態一覧表'!E6</f>
         <v/>
       </c>
-      <c r="F8" s="16" t="str">
+      <c r="F8" s="26" t="str">
         <f>'おかず形態一覧表'!F6</f>
         <v/>
       </c>
-      <c r="G8" s="16" t="str">
+      <c r="G8" s="26" t="str">
         <f>'おかず形態一覧表'!G6</f>
         <v/>
       </c>
-      <c r="H8" s="16" t="str">
+      <c r="H8" s="26" t="str">
         <f>'おかず形態一覧表'!H6</f>
         <v/>
       </c>
     </row>
     <row r="9" ht="22.5" customHeight="1">
-      <c r="A9" s="10" t="str">
+      <c r="A9" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B9" s="152" t="s">
-[...18 lines deleted...]
-        <v>18</v>
+      <c r="B9" s="120" t="s">
+        <v>33</v>
+      </c>
+      <c r="C9" s="120" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" s="120" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="120" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" s="120" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="120" t="s">
+        <v>34</v>
+      </c>
+      <c r="H9" s="120" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="10" ht="67.5" customHeight="1">
-      <c r="A10" s="18" t="str">
+      <c r="A10" s="35" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B10" s="19" t="str">
+      <c r="B10" s="36" t="str">
         <f>'おかず形態一覧表'!B8</f>
         <v/>
       </c>
-      <c r="C10" s="19" t="str">
+      <c r="C10" s="36" t="str">
         <f>'おかず形態一覧表'!C8</f>
         <v/>
       </c>
-      <c r="D10" s="19" t="str">
+      <c r="D10" s="36" t="str">
         <f>'おかず形態一覧表'!D8</f>
         <v/>
       </c>
-      <c r="E10" s="19" t="str">
+      <c r="E10" s="36" t="str">
         <f>'おかず形態一覧表'!E8</f>
         <v/>
       </c>
-      <c r="F10" s="19" t="str">
+      <c r="F10" s="36" t="str">
         <f>'おかず形態一覧表'!F8</f>
         <v/>
       </c>
-      <c r="G10" s="19" t="str">
+      <c r="G10" s="36" t="str">
         <f>'おかず形態一覧表'!G8</f>
         <v/>
       </c>
-      <c r="H10" s="19" t="str">
+      <c r="H10" s="36" t="str">
         <f>'おかず形態一覧表'!H8</f>
         <v/>
       </c>
     </row>
     <row r="11" ht="112.5" customHeight="1">
-      <c r="A11" s="18" t="str">
+      <c r="A11" s="35" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B11" s="153" t="s">
-[...18 lines deleted...]
-        <v>25</v>
+      <c r="B11" s="123" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="123" t="s">
+        <v>39</v>
+      </c>
+      <c r="D11" s="123" t="s">
+        <v>40</v>
+      </c>
+      <c r="E11" s="123" t="s">
+        <v>41</v>
+      </c>
+      <c r="F11" s="123" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="123" t="s">
+        <v>43</v>
+      </c>
+      <c r="H11" s="123" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="12" ht="45.0" customHeight="1">
-      <c r="A12" s="22" t="str">
+      <c r="A12" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B12" s="23" t="s">
-[...18 lines deleted...]
-        <v>31</v>
+      <c r="B12" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="C12" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="F12" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="G12" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="H12" s="46" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="13" ht="45.0" customHeight="1">
-      <c r="A13" s="22" t="str">
+      <c r="A13" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B13" s="24"/>
-[...12 lines deleted...]
-        <v>34</v>
+      <c r="B13" s="48"/>
+      <c r="C13" s="46"/>
+      <c r="D13" s="46"/>
+      <c r="E13" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="F13" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="H13" s="46" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="22" t="str">
+      <c r="A14" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B14" s="154"/>
-[...12 lines deleted...]
-        <v>38</v>
+      <c r="B14" s="126"/>
+      <c r="C14" s="127"/>
+      <c r="D14" s="127"/>
+      <c r="E14" s="127" t="s">
+        <v>55</v>
+      </c>
+      <c r="F14" s="127" t="s">
+        <v>31</v>
+      </c>
+      <c r="G14" s="127" t="s">
+        <v>56</v>
+      </c>
+      <c r="H14" s="127" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="15" ht="22.5" customHeight="1">
-      <c r="A15" s="27" t="str">
+      <c r="A15" s="51" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B15" s="156" t="s">
-[...18 lines deleted...]
-        <v>42</v>
+      <c r="B15" s="128" t="s">
+        <v>58</v>
+      </c>
+      <c r="C15" s="128" t="s">
+        <v>58</v>
+      </c>
+      <c r="D15" s="128" t="s">
+        <v>58</v>
+      </c>
+      <c r="E15" s="128" t="s">
+        <v>59</v>
+      </c>
+      <c r="F15" s="128" t="s">
+        <v>59</v>
+      </c>
+      <c r="G15" s="128" t="s">
+        <v>60</v>
+      </c>
+      <c r="H15" s="128" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="16" ht="22.5" customHeight="1">
-      <c r="A16" s="29"/>
-      <c r="B16" s="142">
+      <c r="A16" s="53"/>
+      <c r="B16" s="114">
         <v>1800.0</v>
       </c>
-      <c r="C16" s="142">
+      <c r="C16" s="114">
         <v>1800.0</v>
       </c>
-      <c r="D16" s="142">
+      <c r="D16" s="114">
         <v>1800.0</v>
       </c>
-      <c r="E16" s="142">
+      <c r="E16" s="114">
         <v>1400.0</v>
       </c>
-      <c r="F16" s="142">
+      <c r="F16" s="114">
         <v>1400.0</v>
       </c>
-      <c r="G16" s="142">
+      <c r="G16" s="114">
         <v>1400.0</v>
       </c>
-      <c r="H16" s="142">
+      <c r="H16" s="114">
         <v>1200.0</v>
       </c>
     </row>
     <row r="17" ht="7.5" customHeight="1"/>
     <row r="18" ht="22.5" customHeight="1">
-      <c r="A18" s="80" t="str">
+      <c r="A18" s="124" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B18" s="81"/>
+      <c r="B18" s="125"/>
     </row>
     <row r="19" ht="22.5" customHeight="1">
-      <c r="A19" s="32" t="str">
+      <c r="A19" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B19" s="33" t="s">
-[...17 lines deleted...]
-      <c r="H19" s="34"/>
+      <c r="B19" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H19" s="15"/>
     </row>
     <row r="20" ht="67.5" customHeight="1">
-      <c r="A20" s="32" t="str">
+      <c r="A20" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B20" s="35" t="str">
+      <c r="B20" s="18" t="str">
         <f>'主食一覧'!B3</f>
         <v/>
       </c>
-      <c r="C20" s="35" t="str">
+      <c r="C20" s="18" t="str">
         <f>'主食一覧'!C3</f>
         <v/>
       </c>
-      <c r="D20" s="35" t="str">
+      <c r="D20" s="18" t="str">
         <f>'主食一覧'!D3</f>
         <v/>
       </c>
-      <c r="E20" s="35" t="str">
+      <c r="E20" s="18" t="str">
         <f>'主食一覧'!E3</f>
         <v/>
       </c>
-      <c r="F20" s="35" t="str">
+      <c r="F20" s="18" t="str">
         <f>'主食一覧'!F3</f>
         <v/>
       </c>
-      <c r="G20" s="35" t="str">
+      <c r="G20" s="18" t="str">
         <f>'主食一覧'!G3</f>
         <v/>
       </c>
-      <c r="H20" s="35" t="str">
+      <c r="H20" s="18" t="str">
         <f>'主食一覧'!H3</f>
         <v/>
       </c>
     </row>
     <row r="21" ht="45.0" customHeight="1">
-      <c r="A21" s="32" t="str">
+      <c r="A21" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B21" s="157" t="s">
-[...17 lines deleted...]
-      <c r="H21" s="82"/>
+      <c r="B21" s="129" t="s">
+        <v>21</v>
+      </c>
+      <c r="C21" s="129" t="s">
+        <v>23</v>
+      </c>
+      <c r="D21" s="129" t="s">
+        <v>24</v>
+      </c>
+      <c r="E21" s="129" t="s">
+        <v>26</v>
+      </c>
+      <c r="F21" s="129" t="s">
+        <v>27</v>
+      </c>
+      <c r="G21" s="129" t="s">
+        <v>28</v>
+      </c>
+      <c r="H21" s="130"/>
     </row>
     <row r="22" ht="22.5" customHeight="1">
-      <c r="A22" s="32" t="str">
+      <c r="A22" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B22" s="145"/>
-[...9 lines deleted...]
-      <c r="H22" s="145"/>
+      <c r="B22" s="110"/>
+      <c r="C22" s="110" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" s="110"/>
+      <c r="E22" s="110"/>
+      <c r="F22" s="110"/>
+      <c r="G22" s="110" t="s">
+        <v>32</v>
+      </c>
+      <c r="H22" s="110"/>
     </row>
     <row r="23" ht="7.5" customHeight="1"/>
     <row r="24" ht="22.5" customHeight="1">
-      <c r="A24" s="39" t="str">
+      <c r="A24" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B24" s="84"/>
-      <c r="F24" s="39" t="str">
+      <c r="B24" s="131"/>
+      <c r="F24" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G24" s="84"/>
+      <c r="G24" s="131"/>
     </row>
     <row r="25" ht="30.0" customHeight="1">
-      <c r="A25" s="40" t="str">
+      <c r="A25" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B25" s="41" t="str">
+      <c r="B25" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C25" s="41" t="str">
+      <c r="C25" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D25" s="41" t="str">
+      <c r="D25" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E25" s="41" t="str">
+      <c r="E25" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F25" s="42" t="str">
+      <c r="F25" s="21" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G25" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H25" s="43"/>
+      <c r="G25" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="H25" s="23"/>
     </row>
     <row r="26" ht="22.5" customHeight="1">
-      <c r="A26" s="44" t="str">
+      <c r="A26" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B26" s="45" t="s">
-[...9 lines deleted...]
-      <c r="F26" s="47" t="s">
+      <c r="B26" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C26" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="E26" s="30"/>
+      <c r="F26" s="34" t="s">
         <v>84</v>
       </c>
-      <c r="G26" s="45"/>
-      <c r="H26" s="46"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="30"/>
     </row>
     <row r="27" ht="22.5" customHeight="1">
-      <c r="A27" s="47" t="str">
+      <c r="A27" s="34" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B27" s="50" t="s">
-[...9 lines deleted...]
-      <c r="F27" s="47" t="s">
+      <c r="B27" s="41" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="41" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27" s="41" t="s">
+        <v>37</v>
+      </c>
+      <c r="E27" s="42"/>
+      <c r="F27" s="34" t="s">
         <v>85</v>
       </c>
-      <c r="G27" s="50"/>
-      <c r="H27" s="51"/>
+      <c r="G27" s="41"/>
+      <c r="H27" s="42"/>
     </row>
     <row r="28" ht="22.5" customHeight="1">
-      <c r="A28" s="52" t="str">
+      <c r="A28" s="43" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B28" s="158"/>
-[...7 lines deleted...]
-      <c r="H28" s="161"/>
+      <c r="B28" s="133"/>
+      <c r="C28" s="134"/>
+      <c r="D28" s="133"/>
+      <c r="E28" s="134"/>
+      <c r="F28" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" s="135"/>
+      <c r="H28" s="136"/>
     </row>
     <row r="29" ht="7.5" customHeight="1"/>
     <row r="30" ht="22.5" customHeight="1">
-      <c r="A30" s="86" t="str">
+      <c r="A30" s="137" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B30" s="87"/>
-      <c r="F30" s="88" t="str">
+      <c r="B30" s="138"/>
+      <c r="F30" s="139" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G30" s="89"/>
+      <c r="G30" s="140"/>
     </row>
     <row r="31" ht="22.5" customHeight="1">
       <c r="A31" s="57" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
       <c r="B31" s="58" t="s">
         <v>62</v>
       </c>
       <c r="C31" s="58" t="s">
         <v>63</v>
       </c>
       <c r="D31" s="58" t="s">
         <v>64</v>
       </c>
       <c r="E31" s="59"/>
-      <c r="F31" s="162" t="s">
+      <c r="F31" s="141" t="s">
         <v>65</v>
       </c>
-      <c r="G31" s="163"/>
-      <c r="H31" s="92"/>
+      <c r="G31" s="142"/>
+      <c r="H31" s="143"/>
     </row>
     <row r="32" ht="22.5" customHeight="1">
       <c r="A32" s="62"/>
       <c r="B32" s="58" t="s">
         <v>66</v>
       </c>
       <c r="C32" s="58" t="s">
         <v>67</v>
       </c>
       <c r="D32" s="58" t="s">
         <v>68</v>
       </c>
       <c r="E32" s="66"/>
       <c r="F32" s="63" t="s">
         <v>69</v>
       </c>
-      <c r="G32" s="94"/>
+      <c r="G32" s="145"/>
       <c r="H32" s="64"/>
     </row>
     <row r="33" ht="22.5" customHeight="1">
       <c r="A33" s="65"/>
       <c r="B33" s="58"/>
       <c r="C33" s="58"/>
       <c r="D33" s="66"/>
       <c r="E33" s="66"/>
       <c r="F33" s="67"/>
-      <c r="G33" s="95"/>
+      <c r="G33" s="146"/>
       <c r="H33" s="68"/>
     </row>
     <row r="34" ht="7.5" customHeight="1"/>
     <row r="35" ht="22.5" customHeight="1">
-      <c r="A35" s="96" t="str">
+      <c r="A35" s="147" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B35" s="97"/>
+      <c r="B35" s="148"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
-      <c r="A36" s="2" t="str">
+      <c r="A36" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B36" s="134" t="s">
-[...9 lines deleted...]
-      <c r="H36" s="103"/>
+      <c r="B36" s="99" t="s">
+        <v>6</v>
+      </c>
+      <c r="C36" s="149"/>
+      <c r="D36" s="150"/>
+      <c r="E36" s="151" t="s">
+        <v>15</v>
+      </c>
+      <c r="F36" s="152"/>
+      <c r="G36" s="152"/>
+      <c r="H36" s="153"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
-      <c r="A37" s="2" t="str">
+      <c r="A37" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B37" s="134" t="s">
-[...5 lines deleted...]
-      <c r="H37" s="105"/>
+      <c r="B37" s="99" t="s">
+        <v>18</v>
+      </c>
+      <c r="C37" s="149"/>
+      <c r="D37" s="150"/>
+      <c r="E37" s="154"/>
+      <c r="H37" s="155"/>
     </row>
     <row r="38" ht="22.5" customHeight="1">
-      <c r="A38" s="2" t="str">
+      <c r="A38" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B38" s="134" t="s">
-[...5 lines deleted...]
-      <c r="H38" s="105"/>
+      <c r="B38" s="99" t="s">
+        <v>22</v>
+      </c>
+      <c r="C38" s="149"/>
+      <c r="D38" s="150"/>
+      <c r="E38" s="154"/>
+      <c r="H38" s="155"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
-      <c r="A39" s="106" t="str">
+      <c r="A39" s="100" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B39" s="134" t="s">
-[...5 lines deleted...]
-      <c r="H39" s="105"/>
+      <c r="B39" s="99" t="s">
+        <v>29</v>
+      </c>
+      <c r="C39" s="149"/>
+      <c r="D39" s="150"/>
+      <c r="E39" s="154"/>
+      <c r="H39" s="155"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
-      <c r="A40" s="107" t="str">
+      <c r="A40" s="102" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B40" s="165">
+      <c r="B40" s="156">
         <v>46156.72860548611</v>
       </c>
-      <c r="C40" s="99"/>
-[...4 lines deleted...]
-      <c r="H40" s="111"/>
+      <c r="C40" s="149"/>
+      <c r="D40" s="150"/>
+      <c r="E40" s="157"/>
+      <c r="F40" s="158"/>
+      <c r="G40" s="158"/>
+      <c r="H40" s="159"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:H40"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="9" t="str">
+      <c r="A1" s="1" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="10" t="str">
+      <c r="A2" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B2" s="11" t="s">
+      <c r="B2" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C2" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D2" s="11" t="s">
+      <c r="G2" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="E2" s="11" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="11" t="s">
+      <c r="H2" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="G2" s="11" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="3" ht="18.75" customHeight="1">
-      <c r="A3" s="12" t="str">
+      <c r="A3" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B3" s="13" t="s">
-[...11 lines deleted...]
-      <c r="F3" s="13" t="s">
+      <c r="B3" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="G3" s="13" t="s">
+      <c r="C3" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D3" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="H3" s="13" t="s">
-        <v>14</v>
+      <c r="E3" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="F3" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="G3" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="H3" s="16" t="s">
+        <v>17</v>
       </c>
     </row>
     <row r="4" ht="67.5" customHeight="1">
-      <c r="A4" s="14" t="str">
+      <c r="A4" s="19" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B4" s="15"/>
-[...5 lines deleted...]
-      <c r="H4" s="15"/>
+      <c r="B4" s="20"/>
+      <c r="C4" s="20"/>
+      <c r="D4" s="20"/>
+      <c r="E4" s="20"/>
+      <c r="F4" s="20"/>
+      <c r="G4" s="20"/>
+      <c r="H4" s="20"/>
     </row>
     <row r="5" ht="18.75" customHeight="1">
-      <c r="A5" s="12" t="str">
+      <c r="A5" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B5" s="13" t="s">
-[...18 lines deleted...]
-        <v>16</v>
+      <c r="B5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="16" t="s">
+        <v>20</v>
+      </c>
+      <c r="F5" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="G5" s="16" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" s="16" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="19" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16"/>
-[...5 lines deleted...]
-      <c r="H6" s="15"/>
+      <c r="B6" s="26"/>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+      <c r="F6" s="20"/>
+      <c r="G6" s="20"/>
+      <c r="H6" s="20"/>
     </row>
     <row r="7" ht="18.75" customHeight="1">
-      <c r="A7" s="12" t="str">
+      <c r="A7" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B7" s="13" t="s">
-[...18 lines deleted...]
-        <v>18</v>
+      <c r="B7" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="D7" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="E7" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="F7" s="16" t="s">
+        <v>33</v>
+      </c>
+      <c r="G7" s="33" t="s">
+        <v>34</v>
+      </c>
+      <c r="H7" s="33" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="18" t="str">
+      <c r="A8" s="35" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="19"/>
-[...5 lines deleted...]
-      <c r="H8" s="20"/>
+      <c r="B8" s="36"/>
+      <c r="C8" s="38"/>
+      <c r="D8" s="38"/>
+      <c r="E8" s="38"/>
+      <c r="F8" s="38"/>
+      <c r="G8" s="38"/>
+      <c r="H8" s="38"/>
     </row>
     <row r="9" ht="112.5" customHeight="1">
-      <c r="A9" s="18" t="str">
+      <c r="A9" s="35" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B9" s="21" t="s">
-[...18 lines deleted...]
-        <v>25</v>
+      <c r="B9" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="C9" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="40" t="s">
+        <v>40</v>
+      </c>
+      <c r="E9" s="40" t="s">
+        <v>41</v>
+      </c>
+      <c r="F9" s="40" t="s">
+        <v>42</v>
+      </c>
+      <c r="G9" s="40" t="s">
+        <v>43</v>
+      </c>
+      <c r="H9" s="40" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="10" ht="45.0" customHeight="1">
-      <c r="A10" s="22" t="str">
+      <c r="A10" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B10" s="23" t="s">
-[...18 lines deleted...]
-        <v>31</v>
+      <c r="B10" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="C10" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D10" s="46" t="s">
+        <v>46</v>
+      </c>
+      <c r="E10" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="F10" s="46" t="s">
+        <v>48</v>
+      </c>
+      <c r="G10" s="46" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" s="46" t="s">
+        <v>50</v>
       </c>
     </row>
     <row r="11" ht="45.0" customHeight="1">
-      <c r="A11" s="22" t="str">
+      <c r="A11" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B11" s="24"/>
-[...12 lines deleted...]
-        <v>34</v>
+      <c r="B11" s="48"/>
+      <c r="C11" s="46"/>
+      <c r="D11" s="46"/>
+      <c r="E11" s="46" t="s">
+        <v>52</v>
+      </c>
+      <c r="F11" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="H11" s="46" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="12" ht="22.5" customHeight="1">
-      <c r="A12" s="22" t="str">
+      <c r="A12" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B12" s="25"/>
-[...12 lines deleted...]
-        <v>38</v>
+      <c r="B12" s="49"/>
+      <c r="C12" s="50"/>
+      <c r="D12" s="50"/>
+      <c r="E12" s="50" t="s">
+        <v>55</v>
+      </c>
+      <c r="F12" s="50" t="s">
+        <v>31</v>
+      </c>
+      <c r="G12" s="50" t="s">
+        <v>56</v>
+      </c>
+      <c r="H12" s="50" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="13" ht="22.5" customHeight="1">
-      <c r="A13" s="27" t="str">
+      <c r="A13" s="51" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B13" s="28" t="s">
-[...18 lines deleted...]
-        <v>42</v>
+      <c r="B13" s="52" t="s">
+        <v>58</v>
+      </c>
+      <c r="C13" s="52" t="s">
+        <v>58</v>
+      </c>
+      <c r="D13" s="52" t="s">
+        <v>58</v>
+      </c>
+      <c r="E13" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="F13" s="52" t="s">
+        <v>59</v>
+      </c>
+      <c r="G13" s="52" t="s">
+        <v>60</v>
+      </c>
+      <c r="H13" s="52" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="29"/>
-      <c r="B14" s="30">
+      <c r="A14" s="53"/>
+      <c r="B14" s="54">
         <v>1800.0</v>
       </c>
-      <c r="C14" s="30">
+      <c r="C14" s="54">
         <v>1800.0</v>
       </c>
-      <c r="D14" s="30">
+      <c r="D14" s="54">
         <v>1800.0</v>
       </c>
-      <c r="E14" s="30">
+      <c r="E14" s="54">
         <v>1400.0</v>
       </c>
-      <c r="F14" s="30">
+      <c r="F14" s="54">
         <v>1400.0</v>
       </c>
-      <c r="G14" s="30">
+      <c r="G14" s="54">
         <v>1400.0</v>
       </c>
-      <c r="H14" s="30">
+      <c r="H14" s="54">
         <v>1200.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup fitToHeight="0" paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="31" t="str">
+      <c r="A1" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="32" t="str">
+      <c r="A2" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B2" s="33" t="s">
-[...17 lines deleted...]
-      <c r="H2" s="34"/>
+      <c r="B2" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" s="11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="H2" s="15"/>
     </row>
     <row r="3" ht="67.5" customHeight="1">
-      <c r="A3" s="32" t="str">
+      <c r="A3" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B3" s="35"/>
-[...5 lines deleted...]
-      <c r="H3" s="35"/>
+      <c r="B3" s="18"/>
+      <c r="C3" s="18"/>
+      <c r="D3" s="18"/>
+      <c r="E3" s="18"/>
+      <c r="F3" s="18"/>
+      <c r="G3" s="18"/>
+      <c r="H3" s="18"/>
     </row>
     <row r="4" ht="45.0" customHeight="1">
-      <c r="A4" s="32" t="str">
+      <c r="A4" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B4" s="36" t="s">
-[...17 lines deleted...]
-      <c r="H4" s="36"/>
+      <c r="B4" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="24" t="s">
+        <v>23</v>
+      </c>
+      <c r="D4" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="E4" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="F4" s="24" t="s">
+        <v>27</v>
+      </c>
+      <c r="G4" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" s="24"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="32" t="str">
+      <c r="A5" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B5" s="37"/>
-[...9 lines deleted...]
-      <c r="H5" s="37"/>
+      <c r="B5" s="28"/>
+      <c r="C5" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="D5" s="28"/>
+      <c r="E5" s="28"/>
+      <c r="F5" s="28"/>
+      <c r="G5" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="H5" s="28"/>
     </row>
   </sheetData>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup fitToHeight="0" paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="38" t="str">
+      <c r="A1" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="F1" s="39" t="str">
+      <c r="F1" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
     </row>
     <row r="2" ht="30.0" customHeight="1">
-      <c r="A2" s="40" t="str">
+      <c r="A2" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B2" s="41" t="str">
+      <c r="B2" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C2" s="41" t="str">
+      <c r="C2" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D2" s="41" t="str">
+      <c r="D2" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E2" s="41" t="str">
+      <c r="E2" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F2" s="42" t="str">
+      <c r="F2" s="21" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G2" s="43" t="s">
-[...2 lines deleted...]
-      <c r="H2" s="43"/>
+      <c r="G2" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="H2" s="23"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="44" t="str">
+      <c r="A3" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B3" s="45" t="s">
-[...9 lines deleted...]
-      <c r="F3" s="44" t="str">
+      <c r="B3" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" s="27" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" s="30"/>
+      <c r="F3" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G3" s="45"/>
-      <c r="H3" s="46"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="30"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="47" t="str">
+      <c r="A4" s="34" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B4" s="48" t="s">
-[...9 lines deleted...]
-      <c r="F4" s="44" t="str">
+      <c r="B4" s="37" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" s="37" t="s">
+        <v>36</v>
+      </c>
+      <c r="D4" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="E4" s="39"/>
+      <c r="F4" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G4" s="50"/>
-      <c r="H4" s="51"/>
+      <c r="G4" s="41"/>
+      <c r="H4" s="42"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="52" t="str">
+      <c r="A5" s="43" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B5" s="53"/>
-[...7 lines deleted...]
-      <c r="H5" s="54"/>
+      <c r="B5" s="45"/>
+      <c r="C5" s="47"/>
+      <c r="D5" s="45"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="G5" s="45"/>
+      <c r="H5" s="47"/>
     </row>
   </sheetData>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup fitToHeight="0" paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="6" width="16.38"/>
     <col customWidth="1" min="7" max="7" width="32.63"/>
   </cols>
   <sheetData>
@@ -5612,1269 +5612,1269 @@
       <c r="L1" s="72"/>
       <c r="M1" s="72"/>
       <c r="N1" s="72"/>
       <c r="O1" s="72"/>
       <c r="P1" s="72"/>
       <c r="Q1" s="72"/>
       <c r="R1" s="72"/>
       <c r="S1" s="72"/>
       <c r="T1" s="72"/>
       <c r="U1" s="72"/>
       <c r="V1" s="72"/>
       <c r="W1" s="72"/>
       <c r="X1" s="72"/>
       <c r="Y1" s="72"/>
       <c r="Z1" s="72"/>
     </row>
     <row r="2" ht="7.5" customHeight="1"/>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="73" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
       <c r="B3" s="74"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="10" t="str">
+      <c r="A4" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
       <c r="B4" s="75" t="str">
         <f>'おかず形態一覧表'!B2</f>
         <v>常食</v>
       </c>
       <c r="C4" s="75" t="str">
         <f>'おかず形態一覧表'!C2</f>
         <v>軟菜食</v>
       </c>
       <c r="D4" s="75" t="str">
         <f>'おかず形態一覧表'!D2</f>
         <v>軟菜一口大食</v>
       </c>
       <c r="E4" s="75" t="str">
         <f>'おかず形態一覧表'!E2</f>
         <v>きざみ食</v>
       </c>
       <c r="F4" s="75" t="str">
         <f>'おかず形態一覧表'!F2</f>
         <v>やわらか食</v>
       </c>
       <c r="G4" s="75" t="str">
         <f>'おかず形態一覧表'!G2</f>
         <v>ソフト食</v>
       </c>
       <c r="H4" s="75" t="str">
         <f>'おかず形態一覧表'!H2</f>
         <v>ペースト食</v>
       </c>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="10" t="str">
+      <c r="A5" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B5" s="76" t="str">
+      <c r="B5" s="91" t="str">
         <f>'おかず形態一覧表'!B3</f>
         <v>鶏のから揚げ</v>
       </c>
-      <c r="C5" s="76" t="str">
+      <c r="C5" s="91" t="str">
         <f>'おかず形態一覧表'!C3</f>
         <v>鶏肉の煮込み</v>
       </c>
-      <c r="D5" s="76" t="str">
+      <c r="D5" s="91" t="str">
         <f>'おかず形態一覧表'!D3</f>
         <v>鶏のから揚げ</v>
       </c>
-      <c r="E5" s="76" t="str">
+      <c r="E5" s="91" t="str">
         <f>'おかず形態一覧表'!E3</f>
         <v>鶏肉の煮込み</v>
       </c>
-      <c r="F5" s="76" t="str">
+      <c r="F5" s="91" t="str">
         <f>'おかず形態一覧表'!F3</f>
         <v>鶏肉のテリーヌ</v>
       </c>
-      <c r="G5" s="76" t="str">
+      <c r="G5" s="91" t="str">
         <f>'おかず形態一覧表'!G3</f>
         <v>鶏肉のテリーヌ</v>
       </c>
-      <c r="H5" s="76" t="str">
+      <c r="H5" s="91" t="str">
         <f>'おかず形態一覧表'!H3</f>
         <v>鶏肉のテリーヌ</v>
       </c>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="19" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16" t="str">
+      <c r="B6" s="26" t="str">
         <f>'おかず形態一覧表'!B4</f>
         <v/>
       </c>
-      <c r="C6" s="16" t="str">
+      <c r="C6" s="26" t="str">
         <f>'おかず形態一覧表'!C4</f>
         <v/>
       </c>
-      <c r="D6" s="16" t="str">
+      <c r="D6" s="26" t="str">
         <f>'おかず形態一覧表'!D4</f>
         <v/>
       </c>
-      <c r="E6" s="16" t="str">
+      <c r="E6" s="26" t="str">
         <f>'おかず形態一覧表'!E4</f>
         <v/>
       </c>
-      <c r="F6" s="16" t="str">
+      <c r="F6" s="26" t="str">
         <f>'おかず形態一覧表'!F4</f>
         <v/>
       </c>
-      <c r="G6" s="16" t="str">
+      <c r="G6" s="26" t="str">
         <f>'おかず形態一覧表'!G4</f>
         <v/>
       </c>
-      <c r="H6" s="16" t="str">
+      <c r="H6" s="26" t="str">
         <f>'おかず形態一覧表'!H4</f>
         <v/>
       </c>
     </row>
     <row r="7" ht="22.5" customHeight="1">
-      <c r="A7" s="10" t="str">
+      <c r="A7" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B7" s="76" t="str">
+      <c r="B7" s="91" t="str">
         <f>'おかず形態一覧表'!B5</f>
         <v>鮭のムニエル</v>
       </c>
-      <c r="C7" s="76" t="str">
+      <c r="C7" s="91" t="str">
         <f>'おかず形態一覧表'!C5</f>
         <v>鮭のムニエル</v>
       </c>
-      <c r="D7" s="76" t="str">
+      <c r="D7" s="91" t="str">
         <f>'おかず形態一覧表'!D5</f>
         <v>鮭のムニエル</v>
       </c>
-      <c r="E7" s="76" t="str">
+      <c r="E7" s="91" t="str">
         <f>'おかず形態一覧表'!E5</f>
         <v>鮭のムニエル</v>
       </c>
-      <c r="F7" s="76" t="str">
+      <c r="F7" s="91" t="str">
         <f>'おかず形態一覧表'!F5</f>
         <v>鮭のテリーヌ</v>
       </c>
-      <c r="G7" s="76" t="str">
+      <c r="G7" s="91" t="str">
         <f>'おかず形態一覧表'!G5</f>
         <v>鮭のテリーヌ</v>
       </c>
-      <c r="H7" s="76" t="str">
+      <c r="H7" s="91" t="str">
         <f>'おかず形態一覧表'!H5</f>
         <v>鮭のテリーヌ</v>
       </c>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="14" t="str">
+      <c r="A8" s="19" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="16" t="str">
+      <c r="B8" s="26" t="str">
         <f>'おかず形態一覧表'!B6</f>
         <v/>
       </c>
-      <c r="C8" s="16" t="str">
+      <c r="C8" s="26" t="str">
         <f>'おかず形態一覧表'!C6</f>
         <v/>
       </c>
-      <c r="D8" s="16" t="str">
+      <c r="D8" s="26" t="str">
         <f>'おかず形態一覧表'!D6</f>
         <v/>
       </c>
-      <c r="E8" s="16" t="str">
+      <c r="E8" s="26" t="str">
         <f>'おかず形態一覧表'!E6</f>
         <v/>
       </c>
-      <c r="F8" s="16" t="str">
+      <c r="F8" s="26" t="str">
         <f>'おかず形態一覧表'!F6</f>
         <v/>
       </c>
-      <c r="G8" s="16" t="str">
+      <c r="G8" s="26" t="str">
         <f>'おかず形態一覧表'!G6</f>
         <v/>
       </c>
-      <c r="H8" s="16" t="str">
+      <c r="H8" s="26" t="str">
         <f>'おかず形態一覧表'!H6</f>
         <v/>
       </c>
     </row>
     <row r="9" ht="22.5" customHeight="1">
-      <c r="A9" s="10" t="str">
+      <c r="A9" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B9" s="76" t="str">
+      <c r="B9" s="91" t="str">
         <f>'おかず形態一覧表'!B7</f>
         <v>キャベツの生姜和え</v>
       </c>
-      <c r="C9" s="76" t="str">
+      <c r="C9" s="91" t="str">
         <f>'おかず形態一覧表'!C7</f>
         <v>キャベツの生姜和え</v>
       </c>
-      <c r="D9" s="76" t="str">
+      <c r="D9" s="91" t="str">
         <f>'おかず形態一覧表'!D7</f>
         <v>キャベツの生姜和え</v>
       </c>
-      <c r="E9" s="76" t="str">
+      <c r="E9" s="91" t="str">
         <f>'おかず形態一覧表'!E7</f>
         <v>キャベツの生姜和え</v>
       </c>
-      <c r="F9" s="76" t="str">
+      <c r="F9" s="91" t="str">
         <f>'おかず形態一覧表'!F7</f>
         <v>キャベツの生姜和え</v>
       </c>
-      <c r="G9" s="76" t="str">
+      <c r="G9" s="91" t="str">
         <f>'おかず形態一覧表'!G7</f>
         <v>栄養強化デザート</v>
       </c>
-      <c r="H9" s="76" t="str">
+      <c r="H9" s="91" t="str">
         <f>'おかず形態一覧表'!H7</f>
         <v>栄養強化デザート</v>
       </c>
     </row>
     <row r="10" ht="67.5" customHeight="1">
-      <c r="A10" s="18" t="str">
+      <c r="A10" s="35" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B10" s="19" t="str">
+      <c r="B10" s="36" t="str">
         <f>'おかず形態一覧表'!B8</f>
         <v/>
       </c>
-      <c r="C10" s="19" t="str">
+      <c r="C10" s="36" t="str">
         <f>'おかず形態一覧表'!C8</f>
         <v/>
       </c>
-      <c r="D10" s="19" t="str">
+      <c r="D10" s="36" t="str">
         <f>'おかず形態一覧表'!D8</f>
         <v/>
       </c>
-      <c r="E10" s="19" t="str">
+      <c r="E10" s="36" t="str">
         <f>'おかず形態一覧表'!E8</f>
         <v/>
       </c>
-      <c r="F10" s="19" t="str">
+      <c r="F10" s="36" t="str">
         <f>'おかず形態一覧表'!F8</f>
         <v/>
       </c>
-      <c r="G10" s="19" t="str">
+      <c r="G10" s="36" t="str">
         <f>'おかず形態一覧表'!G8</f>
         <v/>
       </c>
-      <c r="H10" s="19" t="str">
+      <c r="H10" s="36" t="str">
         <f>'おかず形態一覧表'!H8</f>
         <v/>
       </c>
     </row>
     <row r="11" ht="112.5" customHeight="1">
-      <c r="A11" s="18" t="str">
+      <c r="A11" s="35" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B11" s="77" t="str">
+      <c r="B11" s="115" t="str">
         <f>'おかず形態一覧表'!B9</f>
         <v>一般的な食事</v>
       </c>
-      <c r="C11" s="77" t="str">
+      <c r="C11" s="115" t="str">
         <f>'おかず形態一覧表'!C9</f>
         <v>かたいものや繊維質の多い食品を除き、咀嚼しやすいようにやわらかく調理したもの</v>
       </c>
-      <c r="D11" s="77" t="str">
+      <c r="D11" s="115" t="str">
         <f>'おかず形態一覧表'!D9</f>
         <v>軟菜食を一口大サイズに切ったもの</v>
       </c>
-      <c r="E11" s="77" t="str">
+      <c r="E11" s="115" t="str">
         <f>'おかず形態一覧表'!E9</f>
         <v>食材を小さく刻み、やわらかく調理し、とろみをつけて飲み込みやすくしたもの(トロメイクコンパクト)</v>
       </c>
-      <c r="F11" s="77" t="str">
+      <c r="F11" s="115" t="str">
         <f>'おかず形態一覧表'!F9</f>
         <v>舌で押しつぶせる程度のやわらかさで、ムース状ときざみ状のものを組み合わせている</v>
       </c>
-      <c r="G11" s="77" t="str">
+      <c r="G11" s="115" t="str">
         <f>'おかず形態一覧表'!G9</f>
         <v>舌で押しつぶせる程度のやわらかさのムース状を中心に、ゼリー状、ペースト状のものを組み合わせている</v>
       </c>
-      <c r="H11" s="77" t="str">
+      <c r="H11" s="115" t="str">
         <f>'おかず形態一覧表'!H9</f>
         <v>べたつきが少なく、歯や義歯がなくてものどをゆっくりと通過させることができるペースト状のもの(トロメイクコンパクト）</v>
       </c>
     </row>
     <row r="12" ht="45.0" customHeight="1">
-      <c r="A12" s="22" t="str">
+      <c r="A12" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B12" s="24" t="str">
+      <c r="B12" s="48" t="str">
         <f>'おかず形態一覧表'!B10</f>
         <v>通常の大きさ</v>
       </c>
-      <c r="C12" s="24" t="str">
+      <c r="C12" s="48" t="str">
         <f>'おかず形態一覧表'!C10</f>
         <v>通常の大きさ</v>
       </c>
-      <c r="D12" s="24" t="str">
+      <c r="D12" s="48" t="str">
         <f>'おかず形態一覧表'!D10</f>
         <v>2×2cm</v>
       </c>
-      <c r="E12" s="24" t="str">
+      <c r="E12" s="48" t="str">
         <f>'おかず形態一覧表'!E10</f>
         <v>0.5～1cm</v>
       </c>
-      <c r="F12" s="24" t="str">
+      <c r="F12" s="48" t="str">
         <f>'おかず形態一覧表'!F10</f>
         <v>ムース状
 0.5～1cmのきざみ</v>
       </c>
-      <c r="G12" s="24" t="str">
+      <c r="G12" s="48" t="str">
         <f>'おかず形態一覧表'!G10</f>
         <v>ペースト状
 ムース状</v>
       </c>
-      <c r="H12" s="24" t="str">
+      <c r="H12" s="48" t="str">
         <f>'おかず形態一覧表'!H10</f>
         <v>ペースト状</v>
       </c>
     </row>
     <row r="13" ht="45.0" customHeight="1">
-      <c r="A13" s="22" t="str">
+      <c r="A13" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B13" s="24" t="str">
+      <c r="B13" s="48" t="str">
         <f>'おかず形態一覧表'!B11</f>
         <v/>
       </c>
-      <c r="C13" s="24" t="str">
+      <c r="C13" s="48" t="str">
         <f>'おかず形態一覧表'!C11</f>
         <v/>
       </c>
-      <c r="D13" s="24" t="str">
+      <c r="D13" s="48" t="str">
         <f>'おかず形態一覧表'!D11</f>
         <v/>
       </c>
-      <c r="E13" s="24" t="str">
+      <c r="E13" s="48" t="str">
         <f>'おかず形態一覧表'!E11</f>
         <v>歯茎でつぶせる</v>
       </c>
-      <c r="F13" s="24" t="str">
+      <c r="F13" s="48" t="str">
         <f>'おかず形態一覧表'!F11</f>
         <v>舌でつぶせる</v>
       </c>
-      <c r="G13" s="24" t="str">
+      <c r="G13" s="48" t="str">
         <f>'おかず形態一覧表'!G11</f>
         <v>舌でつぶせる</v>
       </c>
-      <c r="H13" s="24" t="str">
+      <c r="H13" s="48" t="str">
         <f>'おかず形態一覧表'!H11</f>
         <v>噛まなくてよい</v>
       </c>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="22" t="str">
+      <c r="A14" s="44" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B14" s="25" t="str">
+      <c r="B14" s="49" t="str">
         <f>'おかず形態一覧表'!B12</f>
         <v/>
       </c>
-      <c r="C14" s="25" t="str">
+      <c r="C14" s="49" t="str">
         <f>'おかず形態一覧表'!C12</f>
         <v/>
       </c>
-      <c r="D14" s="25" t="str">
+      <c r="D14" s="49" t="str">
         <f>'おかず形態一覧表'!D12</f>
         <v/>
       </c>
-      <c r="E14" s="25" t="str">
+      <c r="E14" s="49" t="str">
         <f>'おかず形態一覧表'!E12</f>
         <v>4</v>
       </c>
-      <c r="F14" s="25" t="str">
+      <c r="F14" s="49" t="str">
         <f>'おかず形態一覧表'!F12</f>
         <v>3</v>
       </c>
-      <c r="G14" s="25" t="str">
+      <c r="G14" s="49" t="str">
         <f>'おかず形態一覧表'!G12</f>
         <v>3 / 2-2</v>
       </c>
-      <c r="H14" s="25" t="str">
+      <c r="H14" s="49" t="str">
         <f>'おかず形態一覧表'!H12</f>
         <v>2-2 / 2-1</v>
       </c>
     </row>
     <row r="15" ht="22.5" customHeight="1">
-      <c r="A15" s="27" t="str">
+      <c r="A15" s="51" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B15" s="78" t="str">
+      <c r="B15" s="121" t="str">
         <f>'おかず形態一覧表'!B13</f>
         <v>米飯150</v>
       </c>
-      <c r="C15" s="78" t="str">
+      <c r="C15" s="121" t="str">
         <f>'おかず形態一覧表'!C13</f>
         <v>米飯150</v>
       </c>
-      <c r="D15" s="78" t="str">
+      <c r="D15" s="121" t="str">
         <f>'おかず形態一覧表'!D13</f>
         <v>米飯150</v>
       </c>
-      <c r="E15" s="78" t="str">
+      <c r="E15" s="121" t="str">
         <f>'おかず形態一覧表'!E13</f>
         <v>全粥200</v>
       </c>
-      <c r="F15" s="78" t="str">
+      <c r="F15" s="121" t="str">
         <f>'おかず形態一覧表'!F13</f>
         <v>全粥200</v>
       </c>
-      <c r="G15" s="78" t="str">
+      <c r="G15" s="121" t="str">
         <f>'おかず形態一覧表'!G13</f>
         <v>ペースト粥200</v>
       </c>
-      <c r="H15" s="78" t="str">
+      <c r="H15" s="121" t="str">
         <f>'おかず形態一覧表'!H13</f>
         <v>ペースト粥150</v>
       </c>
     </row>
     <row r="16" ht="22.5" customHeight="1">
-      <c r="A16" s="29"/>
-      <c r="B16" s="79">
+      <c r="A16" s="53"/>
+      <c r="B16" s="122">
         <f>'おかず形態一覧表'!B14</f>
         <v>1800</v>
       </c>
-      <c r="C16" s="79">
+      <c r="C16" s="122">
         <f>'おかず形態一覧表'!C14</f>
         <v>1800</v>
       </c>
-      <c r="D16" s="79">
+      <c r="D16" s="122">
         <f>'おかず形態一覧表'!D14</f>
         <v>1800</v>
       </c>
-      <c r="E16" s="79">
+      <c r="E16" s="122">
         <f>'おかず形態一覧表'!E14</f>
         <v>1400</v>
       </c>
-      <c r="F16" s="79">
+      <c r="F16" s="122">
         <f>'おかず形態一覧表'!F14</f>
         <v>1400</v>
       </c>
-      <c r="G16" s="79">
+      <c r="G16" s="122">
         <f>'おかず形態一覧表'!G14</f>
         <v>1400</v>
       </c>
-      <c r="H16" s="79">
+      <c r="H16" s="122">
         <f>'おかず形態一覧表'!H14</f>
         <v>1200</v>
       </c>
     </row>
     <row r="17" ht="7.5" customHeight="1"/>
     <row r="18" ht="22.5" customHeight="1">
-      <c r="A18" s="80" t="str">
+      <c r="A18" s="124" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B18" s="81"/>
+      <c r="B18" s="125"/>
     </row>
     <row r="19" ht="22.5" customHeight="1">
-      <c r="A19" s="32" t="str">
+      <c r="A19" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B19" s="34" t="str">
+      <c r="B19" s="15" t="str">
         <f>'主食一覧'!B2</f>
         <v>米飯</v>
       </c>
-      <c r="C19" s="34" t="str">
+      <c r="C19" s="15" t="str">
         <f>'主食一覧'!C2</f>
         <v>全粥</v>
       </c>
-      <c r="D19" s="34" t="str">
+      <c r="D19" s="15" t="str">
         <f>'主食一覧'!D2</f>
         <v>七分粥</v>
       </c>
-      <c r="E19" s="34" t="str">
+      <c r="E19" s="15" t="str">
         <f>'主食一覧'!E2</f>
         <v>五分粥</v>
       </c>
-      <c r="F19" s="34" t="str">
+      <c r="F19" s="15" t="str">
         <f>'主食一覧'!F2</f>
         <v>三分粥</v>
       </c>
-      <c r="G19" s="34" t="str">
+      <c r="G19" s="15" t="str">
         <f>'主食一覧'!G2</f>
         <v>ペースト粥</v>
       </c>
-      <c r="H19" s="34" t="str">
+      <c r="H19" s="15" t="str">
         <f>'主食一覧'!H2</f>
         <v/>
       </c>
     </row>
     <row r="20" ht="67.5" customHeight="1">
-      <c r="A20" s="32" t="str">
+      <c r="A20" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B20" s="35" t="str">
+      <c r="B20" s="18" t="str">
         <f>'主食一覧'!B3</f>
         <v/>
       </c>
-      <c r="C20" s="35" t="str">
+      <c r="C20" s="18" t="str">
         <f>'主食一覧'!C3</f>
         <v/>
       </c>
-      <c r="D20" s="35" t="str">
+      <c r="D20" s="18" t="str">
         <f>'主食一覧'!D3</f>
         <v/>
       </c>
-      <c r="E20" s="35" t="str">
+      <c r="E20" s="18" t="str">
         <f>'主食一覧'!E3</f>
         <v/>
       </c>
-      <c r="F20" s="35" t="str">
+      <c r="F20" s="18" t="str">
         <f>'主食一覧'!F3</f>
         <v/>
       </c>
-      <c r="G20" s="35" t="str">
+      <c r="G20" s="18" t="str">
         <f>'主食一覧'!G3</f>
         <v/>
       </c>
-      <c r="H20" s="35" t="str">
+      <c r="H20" s="18" t="str">
         <f>'主食一覧'!H3</f>
         <v/>
       </c>
     </row>
     <row r="21" ht="45.0" customHeight="1">
-      <c r="A21" s="32" t="str">
+      <c r="A21" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B21" s="82" t="str">
+      <c r="B21" s="130" t="str">
         <f>'主食一覧'!B4</f>
         <v>通常のごはん</v>
       </c>
-      <c r="C21" s="82" t="str">
+      <c r="C21" s="130" t="str">
         <f>'主食一覧'!C4</f>
         <v>水分が多く軟らかい</v>
       </c>
-      <c r="D21" s="82" t="str">
+      <c r="D21" s="130" t="str">
         <f>'主食一覧'!D4</f>
         <v>全粥と重湯を7：3の重量比で混ぜたもの</v>
       </c>
-      <c r="E21" s="82" t="str">
+      <c r="E21" s="130" t="str">
         <f>'主食一覧'!E4</f>
         <v>全粥と重湯を5：5の重量比で混ぜたもの</v>
       </c>
-      <c r="F21" s="82" t="str">
+      <c r="F21" s="130" t="str">
         <f>'主食一覧'!F4</f>
         <v>全粥と重湯を3：7の重量比で混ぜたもの</v>
       </c>
-      <c r="G21" s="82" t="str">
+      <c r="G21" s="130" t="str">
         <f>'主食一覧'!G4</f>
         <v>全粥に0.7％のソフティアＵを加え、ミキサーにかけたもの</v>
       </c>
-      <c r="H21" s="82" t="str">
+      <c r="H21" s="130" t="str">
         <f>'主食一覧'!H4</f>
         <v/>
       </c>
     </row>
     <row r="22" ht="22.5" customHeight="1">
-      <c r="A22" s="32" t="str">
+      <c r="A22" s="8" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B22" s="83" t="str">
+      <c r="B22" s="132" t="str">
         <f>'主食一覧'!B5</f>
         <v/>
       </c>
-      <c r="C22" s="83" t="str">
+      <c r="C22" s="132" t="str">
         <f>'主食一覧'!C5</f>
         <v>3</v>
       </c>
-      <c r="D22" s="83" t="str">
+      <c r="D22" s="132" t="str">
         <f>'主食一覧'!D5</f>
         <v/>
       </c>
-      <c r="E22" s="83" t="str">
+      <c r="E22" s="132" t="str">
         <f>'主食一覧'!E5</f>
         <v/>
       </c>
-      <c r="F22" s="83" t="str">
+      <c r="F22" s="132" t="str">
         <f>'主食一覧'!F5</f>
         <v/>
       </c>
-      <c r="G22" s="83" t="str">
+      <c r="G22" s="132" t="str">
         <f>'主食一覧'!G5</f>
         <v>2-1</v>
       </c>
-      <c r="H22" s="83" t="str">
+      <c r="H22" s="132" t="str">
         <f>'主食一覧'!H5</f>
         <v/>
       </c>
     </row>
     <row r="23" ht="7.5" customHeight="1"/>
     <row r="24" ht="22.5" customHeight="1">
-      <c r="A24" s="39" t="str">
+      <c r="A24" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B24" s="84"/>
-      <c r="F24" s="39" t="str">
+      <c r="B24" s="131"/>
+      <c r="F24" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G24" s="84"/>
+      <c r="G24" s="131"/>
     </row>
     <row r="25" ht="30.0" customHeight="1">
-      <c r="A25" s="40" t="str">
+      <c r="A25" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B25" s="41" t="str">
+      <c r="B25" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C25" s="41" t="str">
+      <c r="C25" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D25" s="41" t="str">
+      <c r="D25" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E25" s="41" t="str">
+      <c r="E25" s="12" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F25" s="42" t="str">
+      <c r="F25" s="21" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G25" s="85" t="str">
+      <c r="G25" s="144" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G2</f>
         <v>ラクーナ飲むゼリー</v>
       </c>
-      <c r="H25" s="85" t="str">
+      <c r="H25" s="144" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H2</f>
         <v/>
       </c>
     </row>
     <row r="26" ht="22.5" customHeight="1">
-      <c r="A26" s="44" t="str">
+      <c r="A26" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B26" s="46" t="str">
+      <c r="B26" s="30" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B3</f>
         <v>ソフティアＳ</v>
       </c>
-      <c r="C26" s="46" t="str">
+      <c r="C26" s="30" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C3</f>
         <v>ソフティアＳ</v>
       </c>
-      <c r="D26" s="46" t="str">
+      <c r="D26" s="30" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D3</f>
         <v>ソフティアＳ</v>
       </c>
-      <c r="E26" s="46" t="str">
+      <c r="E26" s="30" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E3</f>
         <v/>
       </c>
-      <c r="F26" s="44" t="str">
+      <c r="F26" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G26" s="46" t="str">
+      <c r="G26" s="30" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G3</f>
         <v/>
       </c>
-      <c r="H26" s="46" t="str">
+      <c r="H26" s="30" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H3</f>
         <v/>
       </c>
     </row>
     <row r="27" ht="22.5" customHeight="1">
-      <c r="A27" s="47" t="str">
+      <c r="A27" s="34" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B27" s="51" t="str">
+      <c r="B27" s="42" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B4</f>
         <v>1g</v>
       </c>
-      <c r="C27" s="51" t="str">
+      <c r="C27" s="42" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C4</f>
         <v>2g</v>
       </c>
-      <c r="D27" s="51" t="str">
+      <c r="D27" s="42" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D4</f>
         <v>3g</v>
       </c>
-      <c r="E27" s="51" t="str">
+      <c r="E27" s="42" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E4</f>
         <v/>
       </c>
-      <c r="F27" s="44" t="str">
+      <c r="F27" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G27" s="51" t="str">
+      <c r="G27" s="42" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G4</f>
         <v/>
       </c>
-      <c r="H27" s="51" t="str">
+      <c r="H27" s="42" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H4</f>
         <v/>
       </c>
     </row>
     <row r="28" ht="22.5" customHeight="1">
-      <c r="A28" s="52" t="str">
+      <c r="A28" s="43" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B28" s="54" t="str">
+      <c r="B28" s="47" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B5</f>
         <v/>
       </c>
-      <c r="C28" s="54" t="str">
+      <c r="C28" s="47" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C5</f>
         <v/>
       </c>
-      <c r="D28" s="54" t="str">
+      <c r="D28" s="47" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D5</f>
         <v/>
       </c>
-      <c r="E28" s="54" t="str">
+      <c r="E28" s="47" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E5</f>
         <v/>
       </c>
-      <c r="F28" s="52" t="s">
-[...2 lines deleted...]
-      <c r="G28" s="54" t="str">
+      <c r="F28" s="43" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" s="47" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G5</f>
         <v/>
       </c>
-      <c r="H28" s="54" t="str">
+      <c r="H28" s="47" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H5</f>
         <v/>
       </c>
     </row>
     <row r="29" ht="7.5" customHeight="1"/>
     <row r="30" ht="22.5" customHeight="1">
-      <c r="A30" s="86" t="str">
+      <c r="A30" s="137" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B30" s="87"/>
-      <c r="F30" s="88" t="str">
+      <c r="B30" s="138"/>
+      <c r="F30" s="139" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G30" s="89"/>
+      <c r="G30" s="140"/>
     </row>
     <row r="31" ht="22.5" customHeight="1">
       <c r="A31" s="57" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
       <c r="B31" s="66" t="str">
         <f>'濃厚流動食・補助食品'!B2</f>
         <v>メイバランスＲＨＰ</v>
       </c>
       <c r="C31" s="66" t="str">
         <f>'濃厚流動食・補助食品'!C2</f>
         <v>Ｆ2ライト</v>
       </c>
       <c r="D31" s="66" t="str">
         <f>'濃厚流動食・補助食品'!D2</f>
         <v>インスロー</v>
       </c>
       <c r="E31" s="59" t="str">
         <f>'濃厚流動食・補助食品'!E2</f>
         <v/>
       </c>
-      <c r="F31" s="90" t="str">
+      <c r="F31" s="160" t="str">
         <f>'濃厚流動食・補助食品'!F2</f>
         <v>Ｏｊ・１ｊ対応：可</v>
       </c>
-      <c r="G31" s="91" t="str">
+      <c r="G31" s="161" t="str">
         <f>'濃厚流動食・補助食品'!G2</f>
         <v/>
       </c>
-      <c r="H31" s="92"/>
+      <c r="H31" s="143"/>
     </row>
     <row r="32" ht="22.5" customHeight="1">
       <c r="A32" s="62"/>
       <c r="B32" s="66" t="str">
         <f>'濃厚流動食・補助食品'!B3</f>
         <v>メイバランス1.5Ｚパック</v>
       </c>
       <c r="C32" s="66" t="str">
         <f>'濃厚流動食・補助食品'!C3</f>
         <v>ＰＧソフト</v>
       </c>
       <c r="D32" s="66" t="str">
         <f>'濃厚流動食・補助食品'!D3</f>
         <v>ハイネックスイーゲル</v>
       </c>
       <c r="E32" s="66" t="str">
         <f>'濃厚流動食・補助食品'!E3</f>
         <v/>
       </c>
-      <c r="F32" s="93" t="str">
+      <c r="F32" s="162" t="str">
         <f>'濃厚流動食・補助食品'!F3</f>
         <v>メイバランスmini、メイバランスソフトゼリー、エンジョイゼリー
 カロリーメイトゼリー、アガロリーゼリー、ＭＣＴオイル</v>
       </c>
-      <c r="G32" s="94"/>
+      <c r="G32" s="145"/>
       <c r="H32" s="64"/>
     </row>
     <row r="33" ht="22.5" customHeight="1">
       <c r="A33" s="65"/>
       <c r="B33" s="66" t="str">
         <f>'濃厚流動食・補助食品'!B4</f>
         <v/>
       </c>
       <c r="C33" s="66" t="str">
         <f>'濃厚流動食・補助食品'!C4</f>
         <v/>
       </c>
       <c r="D33" s="66" t="str">
         <f>'濃厚流動食・補助食品'!D4</f>
         <v/>
       </c>
       <c r="E33" s="66" t="str">
         <f>'濃厚流動食・補助食品'!E4</f>
         <v/>
       </c>
       <c r="F33" s="67"/>
-      <c r="G33" s="95"/>
+      <c r="G33" s="146"/>
       <c r="H33" s="68"/>
     </row>
     <row r="34" ht="7.5" customHeight="1"/>
     <row r="35" ht="22.5" customHeight="1">
-      <c r="A35" s="96" t="str">
+      <c r="A35" s="147" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B35" s="97"/>
+      <c r="B35" s="148"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
-      <c r="A36" s="2" t="str">
+      <c r="A36" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B36" s="98" t="str">
+      <c r="B36" s="163" t="str">
         <f>'施設概要'!B2</f>
         <v>〒950-0983　新潟市中央区神道寺2-5-1</v>
       </c>
-      <c r="C36" s="99"/>
-[...1 lines deleted...]
-      <c r="E36" s="101" t="str">
+      <c r="C36" s="149"/>
+      <c r="D36" s="150"/>
+      <c r="E36" s="164" t="str">
         <f>'施設概要'!C2</f>
         <v>平成14年開院。特徴は、①回復期リハビリテーション、②認知症診療、③神経難病診療の3つの柱で運営しています。いかに「その人らしく生きるか」という点を中心に患者様のサポートをするとともに、どれだけ心のこもったケアや食事が提供できるかという点を重視しています。</v>
       </c>
-      <c r="F36" s="102"/>
-[...1 lines deleted...]
-      <c r="H36" s="103"/>
+      <c r="F36" s="152"/>
+      <c r="G36" s="152"/>
+      <c r="H36" s="153"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
-      <c r="A37" s="2" t="str">
+      <c r="A37" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B37" s="98" t="str">
+      <c r="B37" s="163" t="str">
         <f>'施設概要'!B3</f>
         <v>栄養科</v>
       </c>
-      <c r="C37" s="99"/>
-[...2 lines deleted...]
-      <c r="H37" s="105"/>
+      <c r="C37" s="149"/>
+      <c r="D37" s="150"/>
+      <c r="E37" s="154"/>
+      <c r="H37" s="155"/>
     </row>
     <row r="38" ht="22.5" customHeight="1">
-      <c r="A38" s="2" t="str">
+      <c r="A38" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B38" s="98" t="str">
+      <c r="B38" s="163" t="str">
         <f>'施設概要'!B4</f>
         <v>025-244-5000（代）</v>
       </c>
-      <c r="C38" s="99"/>
-[...2 lines deleted...]
-      <c r="H38" s="105"/>
+      <c r="C38" s="149"/>
+      <c r="D38" s="150"/>
+      <c r="E38" s="154"/>
+      <c r="H38" s="155"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
-      <c r="A39" s="106" t="str">
+      <c r="A39" s="100" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B39" s="98" t="str">
+      <c r="B39" s="163" t="str">
         <f>'施設概要'!B5</f>
         <v>025-44-0050（代）</v>
       </c>
-      <c r="C39" s="99"/>
-[...2 lines deleted...]
-      <c r="H39" s="105"/>
+      <c r="C39" s="149"/>
+      <c r="D39" s="150"/>
+      <c r="E39" s="154"/>
+      <c r="H39" s="155"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
-      <c r="A40" s="107" t="str">
+      <c r="A40" s="102" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B40" s="108">
+      <c r="B40" s="165">
         <f>'施設概要'!B6</f>
         <v>46156.72861</v>
       </c>
-      <c r="C40" s="99"/>
-[...4 lines deleted...]
-      <c r="H40" s="111"/>
+      <c r="C40" s="149"/>
+      <c r="D40" s="150"/>
+      <c r="E40" s="157"/>
+      <c r="F40" s="158"/>
+      <c r="G40" s="158"/>
+      <c r="H40" s="159"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:H40"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF6AA84F"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="2" width="16.38"/>
     <col customWidth="1" min="3" max="3" width="10.13"/>
     <col customWidth="1" min="4" max="4" width="15.13"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="76" t="s">
         <v>72</v>
       </c>
-      <c r="B1" s="113"/>
-[...1 lines deleted...]
-      <c r="D1" s="113"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
     </row>
     <row r="2">
-      <c r="A2" s="114" t="s">
+      <c r="A2" s="78" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="115"/>
-      <c r="C2" s="116" t="s">
+      <c r="B2" s="79"/>
+      <c r="C2" s="80" t="s">
         <v>74</v>
       </c>
-      <c r="D2" s="117" t="s">
+      <c r="D2" s="81" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="118" t="s">
+      <c r="A3" s="82" t="s">
         <v>76</v>
       </c>
-      <c r="B3" s="119"/>
-      <c r="C3" s="120" t="b">
+      <c r="B3" s="83"/>
+      <c r="C3" s="84" t="b">
         <v>0</v>
       </c>
-      <c r="D3" s="121"/>
+      <c r="D3" s="85"/>
     </row>
     <row r="4">
-      <c r="A4" s="122"/>
-[...2 lines deleted...]
-      <c r="D4" s="122"/>
+      <c r="A4" s="86"/>
+      <c r="B4" s="86"/>
+      <c r="C4" s="86"/>
+      <c r="D4" s="86"/>
     </row>
     <row r="5">
-      <c r="A5" s="123" t="s">
+      <c r="A5" s="87" t="s">
         <v>77</v>
       </c>
-      <c r="B5" s="123" t="s">
+      <c r="B5" s="87" t="s">
         <v>78</v>
       </c>
-      <c r="C5" s="122"/>
-      <c r="D5" s="122"/>
+      <c r="C5" s="86"/>
+      <c r="D5" s="86"/>
     </row>
     <row r="6">
-      <c r="A6" s="124">
+      <c r="A6" s="88">
         <v>46156.72862583333</v>
       </c>
-      <c r="B6" s="125" t="s">
-        <v>79</v>
+      <c r="B6" s="89" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF6AA84F"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="18.88"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="122" t="s">
+      <c r="A1" s="86" t="s">
+        <v>79</v>
+      </c>
+      <c r="B1" s="86"/>
+    </row>
+    <row r="2">
+      <c r="A2" s="86" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2" s="86" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="90">
+        <v>46058.50769438657</v>
+      </c>
+      <c r="B3" s="89" t="s">
         <v>80</v>
       </c>
-      <c r="B1" s="122"/>
-[...15 lines deleted...]
-      </c>
     </row>
     <row r="4">
-      <c r="A4" s="126">
+      <c r="A4" s="90">
         <v>46062.44554351852</v>
       </c>
-      <c r="B4" s="125" t="s">
-        <v>79</v>
+      <c r="B4" s="89" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="126">
+      <c r="A5" s="90">
         <v>46094.79817384259</v>
       </c>
-      <c r="B5" s="125" t="s">
-        <v>79</v>
+      <c r="B5" s="89" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="126">
+      <c r="A6" s="90">
         <v>46094.81193837963</v>
       </c>
-      <c r="B6" s="125" t="s">
-        <v>79</v>
+      <c r="B6" s="89" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="126">
+      <c r="A7" s="90">
         <v>46094.81941106482</v>
       </c>
-      <c r="B7" s="125" t="s">
-        <v>79</v>
+      <c r="B7" s="89" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="126">
+      <c r="A8" s="90">
         <v>46105.49067859954</v>
       </c>
-      <c r="B8" s="125" t="s">
-        <v>79</v>
+      <c r="B8" s="89" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="126">
+      <c r="A9" s="90">
         <v>46107.47450736111</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="126">
+      <c r="A10" s="90">
         <v>46107.475127384256</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="126">
+      <c r="A11" s="90">
         <v>46107.479809502314</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="126">
+      <c r="A12" s="90">
         <v>46107.48052224537</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="126">
+      <c r="A13" s="90">
         <v>46107.481158310184</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="126">
+      <c r="A14" s="90">
         <v>46107.48399188658</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="126">
+      <c r="A15" s="90">
         <v>46107.48500239583</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="126">
+      <c r="A16" s="90">
         <v>46107.489318761574</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="126">
+      <c r="A17" s="90">
         <v>46107.49947407407</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="126">
+      <c r="A18" s="90">
         <v>46129.50010420139</v>
       </c>
-      <c r="B18" s="125" t="s">
-        <v>79</v>
+      <c r="B18" s="89" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="19">
-      <c r="A19" s="126">
+      <c r="A19" s="90">
         <v>46134.5125875</v>
       </c>
-      <c r="B19" s="125" t="s">
-        <v>79</v>
+      <c r="B19" s="89" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="20">
-      <c r="A20" s="126">
+      <c r="A20" s="90">
         <v>46136.65550605324</v>
       </c>
-      <c r="B20" s="125" t="s">
-        <v>79</v>
+      <c r="B20" s="89" t="s">
+        <v>80</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="126">
+      <c r="A21" s="90">
         <v>46156.72828431713</v>
       </c>
-      <c r="B21" s="125" t="s">
-        <v>79</v>
+      <c r="B21" s="89" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.38"/>
     <col customWidth="1" min="2" max="2" width="48.88"/>
     <col customWidth="1" min="3" max="3" width="65.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="127" t="str">
+      <c r="A1" s="92" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B1" s="128"/>
-      <c r="C1" s="128"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="129" t="str">
+      <c r="A2" s="94" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B2" s="130" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="B2" s="95" t="s">
+        <v>6</v>
+      </c>
+      <c r="C2" s="96" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="2" t="str">
+      <c r="A3" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B3" s="132" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="133"/>
+      <c r="B3" s="97" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="98"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="2" t="str">
+      <c r="A4" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B4" s="134" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="133"/>
+      <c r="B4" s="99" t="s">
+        <v>22</v>
+      </c>
+      <c r="C4" s="98"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="106" t="str">
+      <c r="A5" s="100" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B5" s="135" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="133"/>
+      <c r="B5" s="101" t="s">
+        <v>29</v>
+      </c>
+      <c r="C5" s="98"/>
     </row>
     <row r="6" ht="22.5" customHeight="1">
-      <c r="A6" s="107" t="str">
+      <c r="A6" s="102" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B6" s="136">
+      <c r="B6" s="103">
         <v>46156.72860548611</v>
       </c>
-      <c r="C6" s="137"/>
+      <c r="C6" s="104"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C6"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>