--- v0 (2026-05-08)
+++ v1 (2026-08-12)
@@ -73,157 +73,157 @@
   <si>
     <t>新潟県燕市笈ケ島104-5</t>
   </si>
   <si>
     <t>栄養課</t>
   </si>
   <si>
     <t>0256-91-3333</t>
   </si>
   <si>
     <t>小さじ</t>
   </si>
   <si>
     <t>0j・1j対応：可</t>
   </si>
   <si>
     <t>介護老人保健施設</t>
   </si>
   <si>
     <t>ぶんすい</t>
   </si>
   <si>
     <t>更新記録シート</t>
   </si>
   <si>
+    <t>作業記録</t>
+  </si>
+  <si>
+    <t>日時</t>
+  </si>
+  <si>
+    <t>名前</t>
+  </si>
+  <si>
     <t>同意の確認</t>
   </si>
   <si>
     <t>チェック</t>
   </si>
   <si>
     <t>↓ 氏名を入力 ↓</t>
   </si>
   <si>
     <t>更新内容について施設長の同意を得ました</t>
   </si>
   <si>
-    <t>日時</t>
-[...1 lines deleted...]
-  <si>
     <t>氏名</t>
-  </si>
-[...4 lines deleted...]
-    <t>名前</t>
   </si>
   <si>
     <t>栄養量目安</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>とろみ調整食品</t>
   </si>
   <si>
     <t>水100mlあたり</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="9">
-    <numFmt numFmtId="164" formatCode="yyyy/MM/dd"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="@ 杯"/>
+    <numFmt numFmtId="164" formatCode="0.0 &quot;g&quot;"/>
+    <numFmt numFmtId="165" formatCode="yyyy/MM/dd"/>
+    <numFmt numFmtId="166" formatCode="@ 杯"/>
+    <numFmt numFmtId="167" formatCode="@ g"/>
+    <numFmt numFmtId="168" formatCode="#,##0 &quot;kcal&quot;"/>
     <numFmt numFmtId="169" formatCode="m/d/yyyy h:mm:ss"/>
     <numFmt numFmtId="170" formatCode="m-d"/>
     <numFmt numFmtId="171" formatCode="@ &quot;g&quot;"/>
     <numFmt numFmtId="172" formatCode="@ &quot;杯&quot;"/>
   </numFmts>
   <fonts count="21">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9.0"/>
+      <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="10.0"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
-    <font/>
     <font>
       <b/>
       <sz val="10.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
+    <font/>
     <font>
       <b/>
       <sz val="12.0"/>
       <color theme="1"/>
-      <name val="Arial"/>
-[...12 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8.0"/>
       <color theme="1"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14.0"/>
       <color rgb="FFFF3300"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -259,295 +259,295 @@
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color rgb="FFFF3300"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12.0"/>
       <color rgb="FF00AF50"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF0000"/>
-[...12 lines deleted...]
-        <bgColor rgb="FFFFF2CC"/>
+        <fgColor rgb="FF0033CC"/>
+        <bgColor rgb="FF0033CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF3300"/>
         <bgColor rgb="FFFF3300"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor rgb="FFFF0000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFCCA6"/>
         <bgColor rgb="FFFFCCA6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00AF50"/>
         <bgColor rgb="FF00AF50"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFB4DCF9"/>
+        <bgColor rgb="FFB4DCF9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFE0E0"/>
+        <bgColor rgb="FFFFE0E0"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FFDBF7B8"/>
         <bgColor rgb="FFDBF7B8"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF0033CC"/>
-[...6 lines deleted...]
-        <bgColor rgb="FFB4DCF9"/>
+        <fgColor rgb="FFFFF2CC"/>
+        <bgColor rgb="FFFFF2CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF6F2F9F"/>
         <bgColor rgb="FF6F2F9F"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF959595"/>
         <bgColor rgb="FF959595"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDFF4"/>
         <bgColor rgb="FFDBDFF4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3F3F3"/>
         <bgColor rgb="FFF3F3F3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="53">
     <border/>
     <border>
       <left style="thin">
-        <color rgb="FFFF0000"/>
+        <color rgb="FF0033CC"/>
       </left>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
       <top style="thin">
-        <color rgb="FFFF0000"/>
+        <color rgb="FF0033CC"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFFF0000"/>
-[...29 lines deleted...]
-        <color rgb="FFFF0000"/>
+        <color rgb="FF0033CC"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
-    </border>
-[...46 lines deleted...]
-      </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF00AF50"/>
       </left>
       <right style="thin">
         <color rgb="FF00AF50"/>
       </right>
       <top style="thin">
         <color rgb="FF00AF50"/>
       </top>
       <bottom style="thin">
         <color rgb="FF00AF50"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0033CC"/>
       </left>
+      <right style="thin">
+        <color rgb="FF0033CC"/>
+      </right>
       <top style="thin">
         <color rgb="FF0033CC"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0033CC"/>
       </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF0000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF3300"/>
+      </right>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF0000"/>
+      </right>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF0033CC"/>
       </left>
       <right style="thin">
         <color rgb="FF0033CC"/>
       </right>
       <top style="thin">
         <color rgb="FF0033CC"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FFFF3300"/>
+      </right>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF0033CC"/>
+        <color rgb="FFFF0000"/>
       </left>
       <right style="thin">
-        <color rgb="FF0033CC"/>
+        <color rgb="FFFF0000"/>
       </right>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFFF3300"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FFFF3300"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FFFF3300"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FFFF3300"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
       <top style="thin">
-        <color rgb="FF0033CC"/>
+        <color rgb="FFFF3300"/>
       </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF3300"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FFFF3300"/>
+      </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF959595"/>
       </left>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
@@ -564,120 +564,179 @@
       </right>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <top style="thin">
         <color rgb="FF6F2F9F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF959595"/>
       </left>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
     </border>
     <border>
+      <bottom style="medium">
+        <color rgb="FFFF3300"/>
+      </bottom>
+    </border>
+    <border>
       <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF6F2F9F"/>
       </left>
       <right style="thin">
         <color rgb="FF6F2F9F"/>
       </right>
       <bottom style="thin">
         <color rgb="FF6F2F9F"/>
       </bottom>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF959595"/>
       </left>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
-      <bottom style="medium">
-[...3 lines deleted...]
-    <border>
       <left style="thin">
         <color rgb="FFFF3300"/>
       </left>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF3300"/>
       </right>
       <top style="thin">
         <color rgb="FFFF3300"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF3300"/>
       </bottom>
     </border>
     <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFFF0000"/>
+      </bottom>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFFF0000"/>
+      </left>
+      <top style="thin">
+        <color rgb="FFFF0000"/>
+      </top>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF959595"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF959595"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF959595"/>
+      </top>
+    </border>
+    <border>
       <left style="thin">
         <color rgb="FF00AF50"/>
       </left>
       <top style="thin">
         <color rgb="FF00AF50"/>
       </top>
       <bottom style="thin">
         <color rgb="FF00AF50"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF00AF50"/>
       </right>
       <top style="thin">
         <color rgb="FF00AF50"/>
       </top>
       <bottom style="thin">
         <color rgb="FF00AF50"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF0033CC"/>
       </right>
@@ -710,606 +769,547 @@
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF959595"/>
       </right>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF959595"/>
       </top>
     </border>
     <border>
       <bottom style="thin">
         <color rgb="FF959595"/>
       </bottom>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
-      <left style="thin">
-[...6 lines deleted...]
-    <border>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <top style="thin">
         <color rgb="FFFF0000"/>
       </top>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFFF0000"/>
       </left>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
     </border>
     <border>
-      <left style="thin">
-[...6 lines deleted...]
-    <border>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FFFF0000"/>
       </right>
       <bottom style="thin">
         <color rgb="FFFF0000"/>
       </bottom>
-    </border>
-[...30 lines deleted...]
-      </top>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="165">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="3" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="7" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="7" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="9" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="5" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="7" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="8" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="9" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="7" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="11" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="10" fillId="7" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="4" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="3" fillId="10" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="5" fillId="5" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="12" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="10" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="13" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="10" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="14" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="7" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="15" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="5" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="16" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="13" fillId="0" fontId="5" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="17" fillId="11" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="18" fillId="12" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="19" fillId="13" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="6" fillId="6" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="17" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="20" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="21" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="18" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="22" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="23" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="22" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="21" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="22" fillId="0" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" vertical="bottom"/>
+    </xf>
+    <xf borderId="24" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="25" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="17" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="26" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="27" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="28" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="29" fillId="3" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="30" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="30" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="169" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="31" fillId="14" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="14" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="14" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="31" fillId="0" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0"/>
+    </xf>
+    <xf borderId="32" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="14" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="7" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="7" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="33" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="8" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="7" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="9" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="35" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="10" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...7 lines deleted...]
-    </xf>
+    <xf borderId="2" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="13" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="5" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="6" fillId="0" fontId="7" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="2" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="4" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="7" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="11" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="0" fontId="19" numFmtId="170" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="20" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="16" fillId="5" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="13" fillId="0" fontId="5" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="12" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...12 lines deleted...]
-    <xf borderId="13" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="0" fontId="5" numFmtId="167" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="13" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...38 lines deleted...]
-    <xf borderId="16" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="13" fillId="0" fontId="5" numFmtId="168" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
-    </xf>
-[...245 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf borderId="17" fillId="11" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="18" fillId="12" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="18" fillId="12" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="52" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="36" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="37" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="38" fillId="6" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="4" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="9" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="39" fillId="2" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="19" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="0" fontId="19" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="19" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="0" fontId="19" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="6" fillId="0" fontId="3" numFmtId="171" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="0" fontId="5" numFmtId="171" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="13" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="15" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="20" fillId="11" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="40" fillId="11" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="12" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="12" fontId="5" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="18" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="41" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="42" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="15" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="15" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="15" fillId="0" fontId="3" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="6" fillId="0" fontId="5" numFmtId="172" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="18" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="21" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="18" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="34" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="43" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="41" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="41" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="44" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="4" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="45" fillId="4" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="46" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="45" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="35" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="38" fillId="0" fontId="3" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="47" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="48" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="49" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="35" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="50" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="0" fontId="5" numFmtId="14" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="33" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="51" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="52" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="34" fillId="0" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
 </file>
 
@@ -1668,2776 +1668,2776 @@
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.38"/>
     <col customWidth="1" min="2" max="2" width="48.88"/>
     <col customWidth="1" min="3" max="3" width="65.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="1" t="str">
+      <c r="A1" s="3" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="2" t="str">
+      <c r="A2" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B2" s="3" t="s">
+      <c r="B2" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="4"/>
+      <c r="C2" s="15"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="2" t="str">
+      <c r="A3" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B3" s="3" t="s">
+      <c r="B3" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="5"/>
+      <c r="C3" s="23"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="2" t="str">
+      <c r="A4" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="5"/>
+      <c r="C4" s="23"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="2" t="str">
+      <c r="A5" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B5" s="3"/>
-      <c r="C5" s="5"/>
+      <c r="B5" s="12"/>
+      <c r="C5" s="23"/>
     </row>
     <row r="6" ht="22.5" customHeight="1">
-      <c r="A6" s="6" t="str">
+      <c r="A6" s="33" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B6" s="7">
+      <c r="B6" s="36">
         <v>46054.46633142361</v>
       </c>
-      <c r="C6" s="8"/>
+      <c r="C6" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C6"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="137" t="str">
+      <c r="A1" s="102" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
-      <c r="B1" s="127"/>
-[...5 lines deleted...]
-      <c r="H1" s="127"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="10" t="str">
+      <c r="A2" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B2" s="11"/>
-[...5 lines deleted...]
-      <c r="H2" s="11"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
     </row>
     <row r="3" ht="18.75" customHeight="1">
-      <c r="A3" s="12" t="str">
+      <c r="A3" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B3" s="13"/>
-[...5 lines deleted...]
-      <c r="H3" s="13"/>
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
     </row>
     <row r="4" ht="67.5" customHeight="1">
-      <c r="A4" s="14" t="str">
+      <c r="A4" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B4" s="15"/>
-[...5 lines deleted...]
-      <c r="H4" s="15"/>
+      <c r="B4" s="21"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
     </row>
     <row r="5" ht="18.75" customHeight="1">
-      <c r="A5" s="12" t="str">
+      <c r="A5" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B5" s="13"/>
-[...5 lines deleted...]
-      <c r="H5" s="13"/>
+      <c r="B5" s="16"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16"/>
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16"/>
-[...5 lines deleted...]
-      <c r="H6" s="15"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
+      <c r="G6" s="21"/>
+      <c r="H6" s="21"/>
     </row>
     <row r="7" ht="18.75" customHeight="1">
-      <c r="A7" s="12" t="str">
+      <c r="A7" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B7" s="13"/>
-[...5 lines deleted...]
-      <c r="H7" s="13"/>
+      <c r="B7" s="16"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="16"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="17" t="str">
+      <c r="A8" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="18"/>
-[...5 lines deleted...]
-      <c r="H8" s="19"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
     </row>
     <row r="9" ht="112.5" customHeight="1">
-      <c r="A9" s="17" t="str">
+      <c r="A9" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B9" s="20"/>
-[...5 lines deleted...]
-      <c r="H9" s="20"/>
+      <c r="B9" s="45"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
     </row>
     <row r="10" ht="45.0" customHeight="1">
-      <c r="A10" s="21" t="str">
+      <c r="A10" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B10" s="22"/>
-[...5 lines deleted...]
-      <c r="H10" s="22"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48"/>
     </row>
     <row r="11" ht="45.0" customHeight="1">
-      <c r="A11" s="21" t="str">
+      <c r="A11" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B11" s="23"/>
-[...5 lines deleted...]
-      <c r="H11" s="22"/>
+      <c r="B11" s="49"/>
+      <c r="C11" s="48"/>
+      <c r="D11" s="48"/>
+      <c r="E11" s="48"/>
+      <c r="F11" s="48"/>
+      <c r="G11" s="48"/>
+      <c r="H11" s="48"/>
     </row>
     <row r="12" ht="22.5" customHeight="1">
-      <c r="A12" s="21" t="str">
+      <c r="A12" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B12" s="138"/>
-[...5 lines deleted...]
-      <c r="H12" s="140"/>
+      <c r="B12" s="108"/>
+      <c r="C12" s="109"/>
+      <c r="D12" s="109"/>
+      <c r="E12" s="109"/>
+      <c r="F12" s="109"/>
+      <c r="G12" s="109"/>
+      <c r="H12" s="110"/>
     </row>
     <row r="13" ht="22.5" customHeight="1">
-      <c r="A13" s="26" t="str">
+      <c r="A13" s="52" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B13" s="27"/>
-[...5 lines deleted...]
-      <c r="H13" s="27"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="53"/>
+      <c r="H13" s="53"/>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="141" t="s">
+      <c r="A14" s="113" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="142"/>
-[...5 lines deleted...]
-      <c r="H14" s="142"/>
+      <c r="B14" s="115"/>
+      <c r="C14" s="115"/>
+      <c r="D14" s="115"/>
+      <c r="E14" s="115"/>
+      <c r="F14" s="115"/>
+      <c r="G14" s="115"/>
+      <c r="H14" s="115"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="143" t="str">
+      <c r="A1" s="106" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B1" s="127"/>
-[...5 lines deleted...]
-      <c r="H1" s="127"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="31" t="str">
+      <c r="A2" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B2" s="32"/>
-[...5 lines deleted...]
-      <c r="H2" s="33"/>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="18"/>
     </row>
     <row r="3" ht="67.5" customHeight="1">
-      <c r="A3" s="31" t="str">
+      <c r="A3" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B3" s="34"/>
-[...5 lines deleted...]
-      <c r="H3" s="34"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
     </row>
     <row r="4" ht="45.0" customHeight="1">
-      <c r="A4" s="31" t="str">
+      <c r="A4" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B4" s="35"/>
-[...5 lines deleted...]
-      <c r="H4" s="36"/>
+      <c r="B4" s="28"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="30"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="31" t="str">
+      <c r="A5" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B5" s="144"/>
-[...5 lines deleted...]
-      <c r="H5" s="144"/>
+      <c r="B5" s="112"/>
+      <c r="C5" s="112"/>
+      <c r="D5" s="112"/>
+      <c r="E5" s="112"/>
+      <c r="F5" s="112"/>
+      <c r="G5" s="112"/>
+      <c r="H5" s="112"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="145" t="str">
+      <c r="A1" s="111" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B1" s="127"/>
-[...3 lines deleted...]
-      <c r="F1" s="146" t="str">
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="114" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G1" s="127"/>
-      <c r="H1" s="127"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
     </row>
     <row r="2" ht="30.0" customHeight="1">
-      <c r="A2" s="40" t="str">
+      <c r="A2" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B2" s="41" t="str">
+      <c r="B2" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C2" s="41" t="str">
+      <c r="C2" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D2" s="41" t="str">
+      <c r="D2" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E2" s="41" t="str">
+      <c r="E2" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F2" s="42" t="str">
+      <c r="F2" s="17" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G2" s="43"/>
-      <c r="H2" s="44"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="22"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="45" t="str">
+      <c r="A3" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B3" s="46"/>
-[...3 lines deleted...]
-      <c r="F3" s="45" t="str">
+      <c r="B3" s="26"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G3" s="46"/>
-      <c r="H3" s="47"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="27"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="48" t="str">
+      <c r="A4" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B4" s="51" t="s">
+      <c r="B4" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="51" t="s">
+      <c r="C4" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="D4" s="51" t="s">
+      <c r="D4" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="E4" s="51" t="s">
+      <c r="E4" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="F4" s="45" t="str">
+      <c r="F4" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G4" s="51"/>
-      <c r="H4" s="52"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="40"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="53" t="str">
+      <c r="A5" s="43" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B5" s="54" t="s">
+      <c r="B5" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="C5" s="54" t="s">
+      <c r="C5" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="54" t="s">
+      <c r="D5" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="54" t="s">
+      <c r="E5" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="F5" s="53" t="s">
+      <c r="F5" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="55"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="46"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="6" width="16.38"/>
     <col customWidth="1" min="7" max="7" width="32.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="147" t="str">
+      <c r="A1" s="118" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B1" s="127"/>
-[...3 lines deleted...]
-      <c r="F1" s="148" t="str">
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="119" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G1" s="127"/>
+      <c r="G1" s="93"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
       <c r="A2" s="58" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
       <c r="B2" s="59"/>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
       <c r="E2" s="60"/>
       <c r="F2" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="149"/>
+      <c r="G2" s="120"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="63"/>
+      <c r="A3" s="64"/>
       <c r="B3" s="59"/>
       <c r="C3" s="59"/>
       <c r="D3" s="59"/>
       <c r="E3" s="60"/>
-      <c r="F3" s="64"/>
-      <c r="G3" s="65"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="68"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="66"/>
+      <c r="A4" s="69"/>
       <c r="B4" s="59"/>
       <c r="C4" s="59"/>
-      <c r="D4" s="67"/>
+      <c r="D4" s="71"/>
       <c r="E4" s="60"/>
-      <c r="F4" s="68"/>
-      <c r="G4" s="69"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="F3:G4"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="30.0" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="71"/>
-      <c r="C1" s="71" t="s">
+      <c r="B1" s="65"/>
+      <c r="C1" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="D1" s="71"/>
-[...21 lines deleted...]
-      <c r="Z1" s="73"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
     </row>
     <row r="2" ht="7.5" customHeight="1"/>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="74" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
       <c r="B3" s="75"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="10" t="str">
+      <c r="A4" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B4" s="150"/>
-[...5 lines deleted...]
-      <c r="H4" s="150"/>
+      <c r="B4" s="123"/>
+      <c r="C4" s="123"/>
+      <c r="D4" s="123"/>
+      <c r="E4" s="123"/>
+      <c r="F4" s="123"/>
+      <c r="G4" s="123"/>
+      <c r="H4" s="123"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="10" t="str">
+      <c r="A5" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B5" s="151"/>
-[...5 lines deleted...]
-      <c r="H5" s="151"/>
+      <c r="B5" s="124"/>
+      <c r="C5" s="124"/>
+      <c r="D5" s="124"/>
+      <c r="E5" s="124"/>
+      <c r="F5" s="124"/>
+      <c r="G5" s="124"/>
+      <c r="H5" s="124"/>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16" t="str">
+      <c r="B6" s="29" t="str">
         <f>'おかず形態一覧表'!B4</f>
         <v/>
       </c>
-      <c r="C6" s="16" t="str">
+      <c r="C6" s="29" t="str">
         <f>'おかず形態一覧表'!C4</f>
         <v/>
       </c>
-      <c r="D6" s="16" t="str">
+      <c r="D6" s="29" t="str">
         <f>'おかず形態一覧表'!D4</f>
         <v/>
       </c>
-      <c r="E6" s="16" t="str">
+      <c r="E6" s="29" t="str">
         <f>'おかず形態一覧表'!E4</f>
         <v/>
       </c>
-      <c r="F6" s="16" t="str">
+      <c r="F6" s="29" t="str">
         <f>'おかず形態一覧表'!F4</f>
         <v/>
       </c>
-      <c r="G6" s="16" t="str">
+      <c r="G6" s="29" t="str">
         <f>'おかず形態一覧表'!G4</f>
         <v/>
       </c>
-      <c r="H6" s="16" t="str">
+      <c r="H6" s="29" t="str">
         <f>'おかず形態一覧表'!H4</f>
         <v/>
       </c>
     </row>
     <row r="7" ht="22.5" customHeight="1">
-      <c r="A7" s="10" t="str">
+      <c r="A7" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B7" s="151"/>
-[...5 lines deleted...]
-      <c r="H7" s="151"/>
+      <c r="B7" s="124"/>
+      <c r="C7" s="124"/>
+      <c r="D7" s="124"/>
+      <c r="E7" s="124"/>
+      <c r="F7" s="124"/>
+      <c r="G7" s="124"/>
+      <c r="H7" s="124"/>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="14" t="str">
+      <c r="A8" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="16" t="str">
+      <c r="B8" s="29" t="str">
         <f>'おかず形態一覧表'!B6</f>
         <v/>
       </c>
-      <c r="C8" s="16" t="str">
+      <c r="C8" s="29" t="str">
         <f>'おかず形態一覧表'!C6</f>
         <v/>
       </c>
-      <c r="D8" s="16" t="str">
+      <c r="D8" s="29" t="str">
         <f>'おかず形態一覧表'!D6</f>
         <v/>
       </c>
-      <c r="E8" s="16" t="str">
+      <c r="E8" s="29" t="str">
         <f>'おかず形態一覧表'!E6</f>
         <v/>
       </c>
-      <c r="F8" s="16" t="str">
+      <c r="F8" s="29" t="str">
         <f>'おかず形態一覧表'!F6</f>
         <v/>
       </c>
-      <c r="G8" s="16" t="str">
+      <c r="G8" s="29" t="str">
         <f>'おかず形態一覧表'!G6</f>
         <v/>
       </c>
-      <c r="H8" s="16" t="str">
+      <c r="H8" s="29" t="str">
         <f>'おかず形態一覧表'!H6</f>
         <v/>
       </c>
     </row>
     <row r="9" ht="22.5" customHeight="1">
-      <c r="A9" s="10" t="str">
+      <c r="A9" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B9" s="151"/>
-[...5 lines deleted...]
-      <c r="H9" s="151"/>
+      <c r="B9" s="124"/>
+      <c r="C9" s="124"/>
+      <c r="D9" s="124"/>
+      <c r="E9" s="124"/>
+      <c r="F9" s="124"/>
+      <c r="G9" s="124"/>
+      <c r="H9" s="124"/>
     </row>
     <row r="10" ht="67.5" customHeight="1">
-      <c r="A10" s="17" t="str">
+      <c r="A10" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B10" s="18" t="str">
+      <c r="B10" s="41" t="str">
         <f>'おかず形態一覧表'!B8</f>
         <v/>
       </c>
-      <c r="C10" s="18" t="str">
+      <c r="C10" s="41" t="str">
         <f>'おかず形態一覧表'!C8</f>
         <v/>
       </c>
-      <c r="D10" s="18" t="str">
+      <c r="D10" s="41" t="str">
         <f>'おかず形態一覧表'!D8</f>
         <v/>
       </c>
-      <c r="E10" s="18" t="str">
+      <c r="E10" s="41" t="str">
         <f>'おかず形態一覧表'!E8</f>
         <v/>
       </c>
-      <c r="F10" s="18" t="str">
+      <c r="F10" s="41" t="str">
         <f>'おかず形態一覧表'!F8</f>
         <v/>
       </c>
-      <c r="G10" s="18" t="str">
+      <c r="G10" s="41" t="str">
         <f>'おかず形態一覧表'!G8</f>
         <v/>
       </c>
-      <c r="H10" s="18" t="str">
+      <c r="H10" s="41" t="str">
         <f>'おかず形態一覧表'!H8</f>
         <v/>
       </c>
     </row>
     <row r="11" ht="112.5" customHeight="1">
-      <c r="A11" s="17" t="str">
+      <c r="A11" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B11" s="152"/>
-[...5 lines deleted...]
-      <c r="H11" s="152"/>
+      <c r="B11" s="128"/>
+      <c r="C11" s="128"/>
+      <c r="D11" s="128"/>
+      <c r="E11" s="128"/>
+      <c r="F11" s="128"/>
+      <c r="G11" s="128"/>
+      <c r="H11" s="128"/>
     </row>
     <row r="12" ht="45.0" customHeight="1">
-      <c r="A12" s="21" t="str">
+      <c r="A12" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B12" s="22"/>
-[...5 lines deleted...]
-      <c r="H12" s="22"/>
+      <c r="B12" s="48"/>
+      <c r="C12" s="48"/>
+      <c r="D12" s="48"/>
+      <c r="E12" s="48"/>
+      <c r="F12" s="48"/>
+      <c r="G12" s="48"/>
+      <c r="H12" s="48"/>
     </row>
     <row r="13" ht="45.0" customHeight="1">
-      <c r="A13" s="21" t="str">
+      <c r="A13" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B13" s="23"/>
-[...5 lines deleted...]
-      <c r="H13" s="22"/>
+      <c r="B13" s="49"/>
+      <c r="C13" s="48"/>
+      <c r="D13" s="48"/>
+      <c r="E13" s="48"/>
+      <c r="F13" s="48"/>
+      <c r="G13" s="48"/>
+      <c r="H13" s="48"/>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="21" t="str">
+      <c r="A14" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B14" s="153"/>
-[...5 lines deleted...]
-      <c r="H14" s="154"/>
+      <c r="B14" s="129"/>
+      <c r="C14" s="130"/>
+      <c r="D14" s="130"/>
+      <c r="E14" s="130"/>
+      <c r="F14" s="130"/>
+      <c r="G14" s="130"/>
+      <c r="H14" s="130"/>
     </row>
     <row r="15" ht="22.5" customHeight="1">
-      <c r="A15" s="26" t="str">
+      <c r="A15" s="52" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B15" s="155"/>
-[...5 lines deleted...]
-      <c r="H15" s="155"/>
+      <c r="B15" s="131"/>
+      <c r="C15" s="131"/>
+      <c r="D15" s="131"/>
+      <c r="E15" s="131"/>
+      <c r="F15" s="131"/>
+      <c r="G15" s="131"/>
+      <c r="H15" s="131"/>
     </row>
     <row r="16" ht="22.5" customHeight="1">
-      <c r="A16" s="28"/>
-[...6 lines deleted...]
-      <c r="H16" s="142"/>
+      <c r="A16" s="54"/>
+      <c r="B16" s="115"/>
+      <c r="C16" s="115"/>
+      <c r="D16" s="115"/>
+      <c r="E16" s="115"/>
+      <c r="F16" s="115"/>
+      <c r="G16" s="115"/>
+      <c r="H16" s="115"/>
     </row>
     <row r="17" ht="7.5" customHeight="1"/>
     <row r="18" ht="22.5" customHeight="1">
-      <c r="A18" s="81" t="str">
+      <c r="A18" s="121" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B18" s="82"/>
+      <c r="B18" s="122"/>
     </row>
     <row r="19" ht="22.5" customHeight="1">
-      <c r="A19" s="31" t="str">
+      <c r="A19" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B19" s="32"/>
-[...5 lines deleted...]
-      <c r="H19" s="33"/>
+      <c r="B19" s="13"/>
+      <c r="C19" s="13"/>
+      <c r="D19" s="13"/>
+      <c r="E19" s="13"/>
+      <c r="F19" s="13"/>
+      <c r="G19" s="13"/>
+      <c r="H19" s="18"/>
     </row>
     <row r="20" ht="67.5" customHeight="1">
-      <c r="A20" s="31" t="str">
+      <c r="A20" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B20" s="34" t="str">
+      <c r="B20" s="24" t="str">
         <f>'主食一覧'!B3</f>
         <v/>
       </c>
-      <c r="C20" s="34" t="str">
+      <c r="C20" s="24" t="str">
         <f>'主食一覧'!C3</f>
         <v/>
       </c>
-      <c r="D20" s="34" t="str">
+      <c r="D20" s="24" t="str">
         <f>'主食一覧'!D3</f>
         <v/>
       </c>
-      <c r="E20" s="34" t="str">
+      <c r="E20" s="24" t="str">
         <f>'主食一覧'!E3</f>
         <v/>
       </c>
-      <c r="F20" s="34" t="str">
+      <c r="F20" s="24" t="str">
         <f>'主食一覧'!F3</f>
         <v/>
       </c>
-      <c r="G20" s="34" t="str">
+      <c r="G20" s="24" t="str">
         <f>'主食一覧'!G3</f>
         <v/>
       </c>
-      <c r="H20" s="34" t="str">
+      <c r="H20" s="24" t="str">
         <f>'主食一覧'!H3</f>
         <v/>
       </c>
     </row>
     <row r="21" ht="45.0" customHeight="1">
-      <c r="A21" s="31" t="str">
+      <c r="A21" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B21" s="156"/>
-[...5 lines deleted...]
-      <c r="H21" s="83"/>
+      <c r="B21" s="132"/>
+      <c r="C21" s="132"/>
+      <c r="D21" s="132"/>
+      <c r="E21" s="132"/>
+      <c r="F21" s="132"/>
+      <c r="G21" s="132"/>
+      <c r="H21" s="125"/>
     </row>
     <row r="22" ht="22.5" customHeight="1">
-      <c r="A22" s="31" t="str">
+      <c r="A22" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B22" s="144"/>
-[...5 lines deleted...]
-      <c r="H22" s="144"/>
+      <c r="B22" s="112"/>
+      <c r="C22" s="112"/>
+      <c r="D22" s="112"/>
+      <c r="E22" s="112"/>
+      <c r="F22" s="112"/>
+      <c r="G22" s="112"/>
+      <c r="H22" s="112"/>
     </row>
     <row r="23" ht="7.5" customHeight="1"/>
     <row r="24" ht="22.5" customHeight="1">
-      <c r="A24" s="39" t="str">
+      <c r="A24" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B24" s="85"/>
-      <c r="F24" s="39" t="str">
+      <c r="B24" s="127"/>
+      <c r="F24" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G24" s="85"/>
+      <c r="G24" s="127"/>
     </row>
     <row r="25" ht="30.0" customHeight="1">
-      <c r="A25" s="40" t="str">
+      <c r="A25" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B25" s="41" t="str">
+      <c r="B25" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C25" s="41" t="str">
+      <c r="C25" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D25" s="41" t="str">
+      <c r="D25" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E25" s="41" t="str">
+      <c r="E25" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F25" s="42" t="str">
+      <c r="F25" s="17" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G25" s="43"/>
-      <c r="H25" s="44"/>
+      <c r="G25" s="19"/>
+      <c r="H25" s="22"/>
     </row>
     <row r="26" ht="22.5" customHeight="1">
-      <c r="A26" s="45" t="str">
+      <c r="A26" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B26" s="46"/>
-[...3 lines deleted...]
-      <c r="F26" s="48" t="s">
+      <c r="B26" s="26"/>
+      <c r="C26" s="27"/>
+      <c r="D26" s="27"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="31" t="s">
         <v>18</v>
       </c>
-      <c r="G26" s="46"/>
-      <c r="H26" s="47"/>
+      <c r="G26" s="26"/>
+      <c r="H26" s="27"/>
     </row>
     <row r="27" ht="22.5" customHeight="1">
-      <c r="A27" s="48" t="str">
+      <c r="A27" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B27" s="51"/>
-[...3 lines deleted...]
-      <c r="F27" s="48" t="s">
+      <c r="B27" s="38"/>
+      <c r="C27" s="40"/>
+      <c r="D27" s="38"/>
+      <c r="E27" s="40"/>
+      <c r="F27" s="31" t="s">
         <v>19</v>
       </c>
-      <c r="G27" s="51"/>
-      <c r="H27" s="52"/>
+      <c r="G27" s="38"/>
+      <c r="H27" s="40"/>
     </row>
     <row r="28" ht="22.5" customHeight="1">
-      <c r="A28" s="53" t="str">
+      <c r="A28" s="43" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B28" s="157"/>
-[...3 lines deleted...]
-      <c r="F28" s="53" t="s">
+      <c r="B28" s="140"/>
+      <c r="C28" s="141"/>
+      <c r="D28" s="140"/>
+      <c r="E28" s="141"/>
+      <c r="F28" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="G28" s="159"/>
-      <c r="H28" s="160"/>
+      <c r="G28" s="142"/>
+      <c r="H28" s="143"/>
     </row>
     <row r="29" ht="7.5" customHeight="1"/>
     <row r="30" ht="22.5" customHeight="1">
-      <c r="A30" s="86" t="str">
+      <c r="A30" s="133" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B30" s="87"/>
-      <c r="F30" s="88" t="str">
+      <c r="B30" s="134"/>
+      <c r="F30" s="135" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G30" s="89"/>
+      <c r="G30" s="136"/>
     </row>
     <row r="31" ht="22.5" customHeight="1">
       <c r="A31" s="58" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
       <c r="B31" s="59"/>
       <c r="C31" s="59"/>
       <c r="D31" s="59"/>
       <c r="E31" s="60"/>
-      <c r="F31" s="161" t="s">
+      <c r="F31" s="145" t="s">
         <v>4</v>
       </c>
-      <c r="G31" s="162"/>
-      <c r="H31" s="92"/>
+      <c r="G31" s="147"/>
+      <c r="H31" s="139"/>
     </row>
     <row r="32" ht="22.5" customHeight="1">
-      <c r="A32" s="63"/>
+      <c r="A32" s="64"/>
       <c r="B32" s="59"/>
       <c r="C32" s="59"/>
       <c r="D32" s="59"/>
-      <c r="E32" s="67"/>
-[...2 lines deleted...]
-      <c r="H32" s="65"/>
+      <c r="E32" s="71"/>
+      <c r="F32" s="66"/>
+      <c r="G32" s="146"/>
+      <c r="H32" s="68"/>
     </row>
     <row r="33" ht="22.5" customHeight="1">
-      <c r="A33" s="66"/>
+      <c r="A33" s="69"/>
       <c r="B33" s="59"/>
       <c r="C33" s="59"/>
-      <c r="D33" s="67"/>
-[...3 lines deleted...]
-      <c r="H33" s="69"/>
+      <c r="D33" s="71"/>
+      <c r="E33" s="71"/>
+      <c r="F33" s="72"/>
+      <c r="G33" s="148"/>
+      <c r="H33" s="73"/>
     </row>
     <row r="34" ht="7.5" customHeight="1"/>
     <row r="35" ht="22.5" customHeight="1">
-      <c r="A35" s="96" t="str">
+      <c r="A35" s="149" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B35" s="97"/>
+      <c r="B35" s="150"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
-      <c r="A36" s="2" t="str">
+      <c r="A36" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B36" s="133" t="s">
+      <c r="B36" s="99" t="s">
         <v>0</v>
       </c>
-      <c r="C36" s="99"/>
-[...4 lines deleted...]
-      <c r="H36" s="103"/>
+      <c r="C36" s="151"/>
+      <c r="D36" s="152"/>
+      <c r="E36" s="154"/>
+      <c r="F36" s="155"/>
+      <c r="G36" s="155"/>
+      <c r="H36" s="156"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
-      <c r="A37" s="2" t="str">
+      <c r="A37" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B37" s="133" t="s">
+      <c r="B37" s="99" t="s">
         <v>1</v>
       </c>
-      <c r="C37" s="99"/>
-[...2 lines deleted...]
-      <c r="H37" s="105"/>
+      <c r="C37" s="151"/>
+      <c r="D37" s="152"/>
+      <c r="E37" s="157"/>
+      <c r="H37" s="159"/>
     </row>
     <row r="38" ht="22.5" customHeight="1">
-      <c r="A38" s="2" t="str">
+      <c r="A38" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B38" s="133" t="s">
+      <c r="B38" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="C38" s="99"/>
-[...2 lines deleted...]
-      <c r="H38" s="105"/>
+      <c r="C38" s="151"/>
+      <c r="D38" s="152"/>
+      <c r="E38" s="157"/>
+      <c r="H38" s="159"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
-      <c r="A39" s="106" t="str">
+      <c r="A39" s="100" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B39" s="133"/>
-[...3 lines deleted...]
-      <c r="H39" s="105"/>
+      <c r="B39" s="99"/>
+      <c r="C39" s="151"/>
+      <c r="D39" s="152"/>
+      <c r="E39" s="157"/>
+      <c r="H39" s="159"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
-      <c r="A40" s="107" t="str">
+      <c r="A40" s="103" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B40" s="164">
+      <c r="B40" s="160">
         <v>46054.46615011574</v>
       </c>
-      <c r="C40" s="99"/>
-[...4 lines deleted...]
-      <c r="H40" s="111"/>
+      <c r="C40" s="151"/>
+      <c r="D40" s="152"/>
+      <c r="E40" s="161"/>
+      <c r="F40" s="162"/>
+      <c r="G40" s="162"/>
+      <c r="H40" s="163"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:H40"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
   </mergeCells>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup paperSize="9" cellComments="atEnd" orientation="portrait" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="9" t="str">
+      <c r="A1" s="2" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="10" t="str">
+      <c r="A2" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
-      <c r="B2" s="11"/>
-[...5 lines deleted...]
-      <c r="H2" s="11"/>
+      <c r="B2" s="8"/>
+      <c r="C2" s="8"/>
+      <c r="D2" s="8"/>
+      <c r="E2" s="8"/>
+      <c r="F2" s="8"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="8"/>
     </row>
     <row r="3" ht="18.75" customHeight="1">
-      <c r="A3" s="12" t="str">
+      <c r="A3" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B3" s="13"/>
-[...5 lines deleted...]
-      <c r="H3" s="13"/>
+      <c r="B3" s="16"/>
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
     </row>
     <row r="4" ht="67.5" customHeight="1">
-      <c r="A4" s="14" t="str">
+      <c r="A4" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B4" s="15"/>
-[...5 lines deleted...]
-      <c r="H4" s="15"/>
+      <c r="B4" s="21"/>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
     </row>
     <row r="5" ht="18.75" customHeight="1">
-      <c r="A5" s="12" t="str">
+      <c r="A5" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B5" s="13"/>
-[...5 lines deleted...]
-      <c r="H5" s="13"/>
+      <c r="B5" s="16"/>
+      <c r="C5" s="16"/>
+      <c r="D5" s="16"/>
+      <c r="E5" s="16"/>
+      <c r="F5" s="16"/>
+      <c r="G5" s="16"/>
+      <c r="H5" s="16"/>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16"/>
-[...5 lines deleted...]
-      <c r="H6" s="15"/>
+      <c r="B6" s="29"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
+      <c r="G6" s="21"/>
+      <c r="H6" s="21"/>
     </row>
     <row r="7" ht="18.75" customHeight="1">
-      <c r="A7" s="12" t="str">
+      <c r="A7" s="14" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B7" s="13"/>
-[...5 lines deleted...]
-      <c r="H7" s="13"/>
+      <c r="B7" s="16"/>
+      <c r="C7" s="16"/>
+      <c r="D7" s="16"/>
+      <c r="E7" s="16"/>
+      <c r="F7" s="16"/>
+      <c r="G7" s="16"/>
+      <c r="H7" s="16"/>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="17" t="str">
+      <c r="A8" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="18"/>
-[...5 lines deleted...]
-      <c r="H8" s="19"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="42"/>
+      <c r="D8" s="42"/>
+      <c r="E8" s="42"/>
+      <c r="F8" s="42"/>
+      <c r="G8" s="42"/>
+      <c r="H8" s="42"/>
     </row>
     <row r="9" ht="112.5" customHeight="1">
-      <c r="A9" s="17" t="str">
+      <c r="A9" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B9" s="20"/>
-[...5 lines deleted...]
-      <c r="H9" s="20"/>
+      <c r="B9" s="45"/>
+      <c r="C9" s="45"/>
+      <c r="D9" s="45"/>
+      <c r="E9" s="45"/>
+      <c r="F9" s="45"/>
+      <c r="G9" s="45"/>
+      <c r="H9" s="45"/>
     </row>
     <row r="10" ht="45.0" customHeight="1">
-      <c r="A10" s="21" t="str">
+      <c r="A10" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B10" s="22"/>
-[...5 lines deleted...]
-      <c r="H10" s="22"/>
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48"/>
     </row>
     <row r="11" ht="45.0" customHeight="1">
-      <c r="A11" s="21" t="str">
+      <c r="A11" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B11" s="23"/>
-[...5 lines deleted...]
-      <c r="H11" s="22"/>
+      <c r="B11" s="49"/>
+      <c r="C11" s="48"/>
+      <c r="D11" s="48"/>
+      <c r="E11" s="48"/>
+      <c r="F11" s="48"/>
+      <c r="G11" s="48"/>
+      <c r="H11" s="48"/>
     </row>
     <row r="12" ht="22.5" customHeight="1">
-      <c r="A12" s="21" t="str">
+      <c r="A12" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B12" s="24"/>
-[...5 lines deleted...]
-      <c r="H12" s="25"/>
+      <c r="B12" s="50"/>
+      <c r="C12" s="51"/>
+      <c r="D12" s="51"/>
+      <c r="E12" s="51"/>
+      <c r="F12" s="51"/>
+      <c r="G12" s="51"/>
+      <c r="H12" s="51"/>
     </row>
     <row r="13" ht="22.5" customHeight="1">
-      <c r="A13" s="26" t="str">
+      <c r="A13" s="52" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B13" s="27"/>
-[...5 lines deleted...]
-      <c r="H13" s="27"/>
+      <c r="B13" s="53"/>
+      <c r="C13" s="53"/>
+      <c r="D13" s="53"/>
+      <c r="E13" s="53"/>
+      <c r="F13" s="53"/>
+      <c r="G13" s="53"/>
+      <c r="H13" s="53"/>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="28"/>
-[...6 lines deleted...]
-      <c r="H14" s="29"/>
+      <c r="A14" s="54"/>
+      <c r="B14" s="55"/>
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="55"/>
+      <c r="G14" s="55"/>
+      <c r="H14" s="55"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="30" t="str">
+      <c r="A1" s="6" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="31" t="str">
+      <c r="A2" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B2" s="32"/>
-[...5 lines deleted...]
-      <c r="H2" s="33"/>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="13"/>
+      <c r="H2" s="18"/>
     </row>
     <row r="3" ht="67.5" customHeight="1">
-      <c r="A3" s="31" t="str">
+      <c r="A3" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B3" s="34"/>
-[...5 lines deleted...]
-      <c r="H3" s="34"/>
+      <c r="B3" s="24"/>
+      <c r="C3" s="24"/>
+      <c r="D3" s="24"/>
+      <c r="E3" s="24"/>
+      <c r="F3" s="24"/>
+      <c r="G3" s="24"/>
+      <c r="H3" s="24"/>
     </row>
     <row r="4" ht="45.0" customHeight="1">
-      <c r="A4" s="31" t="str">
+      <c r="A4" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B4" s="35"/>
-[...5 lines deleted...]
-      <c r="H4" s="36"/>
+      <c r="B4" s="28"/>
+      <c r="C4" s="28"/>
+      <c r="D4" s="28"/>
+      <c r="E4" s="28"/>
+      <c r="F4" s="28"/>
+      <c r="G4" s="28"/>
+      <c r="H4" s="30"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="31" t="str">
+      <c r="A5" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B5" s="37"/>
-[...5 lines deleted...]
-      <c r="H5" s="37"/>
+      <c r="B5" s="32"/>
+      <c r="C5" s="32"/>
+      <c r="D5" s="32"/>
+      <c r="E5" s="32"/>
+      <c r="F5" s="32"/>
+      <c r="G5" s="32"/>
+      <c r="H5" s="32"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="38" t="str">
+      <c r="A1" s="1" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="F1" s="39" t="str">
+      <c r="F1" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
     </row>
     <row r="2" ht="30.0" customHeight="1">
-      <c r="A2" s="40" t="str">
+      <c r="A2" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B2" s="41" t="str">
+      <c r="B2" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C2" s="41" t="str">
+      <c r="C2" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D2" s="41" t="str">
+      <c r="D2" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E2" s="41" t="str">
+      <c r="E2" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F2" s="42" t="str">
+      <c r="F2" s="17" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G2" s="43"/>
-      <c r="H2" s="44"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="22"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="45" t="str">
+      <c r="A3" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B3" s="46"/>
-[...3 lines deleted...]
-      <c r="F3" s="45" t="str">
+      <c r="B3" s="26"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G3" s="46"/>
-      <c r="H3" s="47"/>
+      <c r="G3" s="26"/>
+      <c r="H3" s="27"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="48" t="str">
+      <c r="A4" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B4" s="49"/>
-[...3 lines deleted...]
-      <c r="F4" s="45" t="str">
+      <c r="B4" s="34"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="34"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G4" s="51"/>
-      <c r="H4" s="52"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="40"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="53" t="str">
+      <c r="A5" s="43" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B5" s="54"/>
-[...3 lines deleted...]
-      <c r="F5" s="53" t="s">
+      <c r="B5" s="44"/>
+      <c r="C5" s="46"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="46"/>
+      <c r="F5" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="54"/>
-      <c r="H5" s="55"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="46"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="6" width="16.38"/>
     <col customWidth="1" min="7" max="7" width="32.63"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
       <c r="A1" s="56" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
       <c r="F1" s="57" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
     </row>
     <row r="2" ht="22.5" customHeight="1">
       <c r="A2" s="58" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
       <c r="B2" s="59"/>
       <c r="C2" s="59"/>
       <c r="D2" s="59"/>
       <c r="E2" s="60"/>
       <c r="F2" s="61" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="62"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="63"/>
+      <c r="A3" s="64"/>
       <c r="B3" s="59"/>
       <c r="C3" s="59"/>
       <c r="D3" s="59"/>
       <c r="E3" s="60"/>
-      <c r="F3" s="64"/>
-      <c r="G3" s="65"/>
+      <c r="F3" s="66"/>
+      <c r="G3" s="68"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="66"/>
+      <c r="A4" s="69"/>
       <c r="B4" s="59"/>
       <c r="C4" s="59"/>
-      <c r="D4" s="67"/>
+      <c r="D4" s="71"/>
       <c r="E4" s="60"/>
-      <c r="F4" s="68"/>
-      <c r="G4" s="69"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:A4"/>
     <mergeCell ref="F3:G4"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF3C78D8"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="8" width="16.38"/>
   </cols>
   <sheetData>
     <row r="1" ht="30.0" customHeight="1">
-      <c r="A1" s="70" t="s">
+      <c r="A1" s="63" t="s">
         <v>5</v>
       </c>
-      <c r="B1" s="71"/>
-      <c r="C1" s="71" t="s">
+      <c r="B1" s="65"/>
+      <c r="C1" s="65" t="s">
         <v>6</v>
       </c>
-      <c r="D1" s="71"/>
-[...21 lines deleted...]
-      <c r="Z1" s="73"/>
+      <c r="D1" s="65"/>
+      <c r="E1" s="65"/>
+      <c r="F1" s="67"/>
+      <c r="G1" s="67"/>
+      <c r="H1" s="67"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+      <c r="N1" s="70"/>
+      <c r="O1" s="70"/>
+      <c r="P1" s="70"/>
+      <c r="Q1" s="70"/>
+      <c r="R1" s="70"/>
+      <c r="S1" s="70"/>
+      <c r="T1" s="70"/>
+      <c r="U1" s="70"/>
+      <c r="V1" s="70"/>
+      <c r="W1" s="70"/>
+      <c r="X1" s="70"/>
+      <c r="Y1" s="70"/>
+      <c r="Z1" s="70"/>
     </row>
     <row r="2" ht="7.5" customHeight="1"/>
     <row r="3" ht="22.5" customHeight="1">
       <c r="A3" s="74" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A1"")"),"1. おかず形態一覧表")</f>
         <v>1. おかず形態一覧表</v>
       </c>
       <c r="B3" s="75"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="10" t="str">
+      <c r="A4" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A2"")"),"食種名称")</f>
         <v>食種名称</v>
       </c>
       <c r="B4" s="76" t="str">
         <f>'おかず形態一覧表'!B2</f>
         <v/>
       </c>
       <c r="C4" s="76" t="str">
         <f>'おかず形態一覧表'!C2</f>
         <v/>
       </c>
       <c r="D4" s="76" t="str">
         <f>'おかず形態一覧表'!D2</f>
         <v/>
       </c>
       <c r="E4" s="76" t="str">
         <f>'おかず形態一覧表'!E2</f>
         <v/>
       </c>
       <c r="F4" s="76" t="str">
         <f>'おかず形態一覧表'!F2</f>
         <v/>
       </c>
       <c r="G4" s="76" t="str">
         <f>'おかず形態一覧表'!G2</f>
         <v/>
       </c>
       <c r="H4" s="76" t="str">
         <f>'おかず形態一覧表'!H2</f>
         <v/>
       </c>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="10" t="str">
+      <c r="A5" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A3"")"),"肉のおかず")</f>
         <v>肉のおかず</v>
       </c>
-      <c r="B5" s="77" t="str">
+      <c r="B5" s="91" t="str">
         <f>'おかず形態一覧表'!B3</f>
         <v/>
       </c>
-      <c r="C5" s="77" t="str">
+      <c r="C5" s="91" t="str">
         <f>'おかず形態一覧表'!C3</f>
         <v/>
       </c>
-      <c r="D5" s="77" t="str">
+      <c r="D5" s="91" t="str">
         <f>'おかず形態一覧表'!D3</f>
         <v/>
       </c>
-      <c r="E5" s="77" t="str">
+      <c r="E5" s="91" t="str">
         <f>'おかず形態一覧表'!E3</f>
         <v/>
       </c>
-      <c r="F5" s="77" t="str">
+      <c r="F5" s="91" t="str">
         <f>'おかず形態一覧表'!F3</f>
         <v/>
       </c>
-      <c r="G5" s="77" t="str">
+      <c r="G5" s="91" t="str">
         <f>'おかず形態一覧表'!G3</f>
         <v/>
       </c>
-      <c r="H5" s="77" t="str">
+      <c r="H5" s="91" t="str">
         <f>'おかず形態一覧表'!H3</f>
         <v/>
       </c>
     </row>
     <row r="6" ht="67.5" customHeight="1">
-      <c r="A6" s="14" t="str">
+      <c r="A6" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A4"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B6" s="16" t="str">
+      <c r="B6" s="29" t="str">
         <f>'おかず形態一覧表'!B4</f>
         <v/>
       </c>
-      <c r="C6" s="16" t="str">
+      <c r="C6" s="29" t="str">
         <f>'おかず形態一覧表'!C4</f>
         <v/>
       </c>
-      <c r="D6" s="16" t="str">
+      <c r="D6" s="29" t="str">
         <f>'おかず形態一覧表'!D4</f>
         <v/>
       </c>
-      <c r="E6" s="16" t="str">
+      <c r="E6" s="29" t="str">
         <f>'おかず形態一覧表'!E4</f>
         <v/>
       </c>
-      <c r="F6" s="16" t="str">
+      <c r="F6" s="29" t="str">
         <f>'おかず形態一覧表'!F4</f>
         <v/>
       </c>
-      <c r="G6" s="16" t="str">
+      <c r="G6" s="29" t="str">
         <f>'おかず形態一覧表'!G4</f>
         <v/>
       </c>
-      <c r="H6" s="16" t="str">
+      <c r="H6" s="29" t="str">
         <f>'おかず形態一覧表'!H4</f>
         <v/>
       </c>
     </row>
     <row r="7" ht="22.5" customHeight="1">
-      <c r="A7" s="10" t="str">
+      <c r="A7" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A5"")"),"魚のおかず")</f>
         <v>魚のおかず</v>
       </c>
-      <c r="B7" s="77" t="str">
+      <c r="B7" s="91" t="str">
         <f>'おかず形態一覧表'!B5</f>
         <v/>
       </c>
-      <c r="C7" s="77" t="str">
+      <c r="C7" s="91" t="str">
         <f>'おかず形態一覧表'!C5</f>
         <v/>
       </c>
-      <c r="D7" s="77" t="str">
+      <c r="D7" s="91" t="str">
         <f>'おかず形態一覧表'!D5</f>
         <v/>
       </c>
-      <c r="E7" s="77" t="str">
+      <c r="E7" s="91" t="str">
         <f>'おかず形態一覧表'!E5</f>
         <v/>
       </c>
-      <c r="F7" s="77" t="str">
+      <c r="F7" s="91" t="str">
         <f>'おかず形態一覧表'!F5</f>
         <v/>
       </c>
-      <c r="G7" s="77" t="str">
+      <c r="G7" s="91" t="str">
         <f>'おかず形態一覧表'!G5</f>
         <v/>
       </c>
-      <c r="H7" s="77" t="str">
+      <c r="H7" s="91" t="str">
         <f>'おかず形態一覧表'!H5</f>
         <v/>
       </c>
     </row>
     <row r="8" ht="67.5" customHeight="1">
-      <c r="A8" s="14" t="str">
+      <c r="A8" s="20" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A6"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B8" s="16" t="str">
+      <c r="B8" s="29" t="str">
         <f>'おかず形態一覧表'!B6</f>
         <v/>
       </c>
-      <c r="C8" s="16" t="str">
+      <c r="C8" s="29" t="str">
         <f>'おかず形態一覧表'!C6</f>
         <v/>
       </c>
-      <c r="D8" s="16" t="str">
+      <c r="D8" s="29" t="str">
         <f>'おかず形態一覧表'!D6</f>
         <v/>
       </c>
-      <c r="E8" s="16" t="str">
+      <c r="E8" s="29" t="str">
         <f>'おかず形態一覧表'!E6</f>
         <v/>
       </c>
-      <c r="F8" s="16" t="str">
+      <c r="F8" s="29" t="str">
         <f>'おかず形態一覧表'!F6</f>
         <v/>
       </c>
-      <c r="G8" s="16" t="str">
+      <c r="G8" s="29" t="str">
         <f>'おかず形態一覧表'!G6</f>
         <v/>
       </c>
-      <c r="H8" s="16" t="str">
+      <c r="H8" s="29" t="str">
         <f>'おかず形態一覧表'!H6</f>
         <v/>
       </c>
     </row>
     <row r="9" ht="22.5" customHeight="1">
-      <c r="A9" s="10" t="str">
+      <c r="A9" s="5" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A7"")"),"野菜のおかず")</f>
         <v>野菜のおかず</v>
       </c>
-      <c r="B9" s="77" t="str">
+      <c r="B9" s="91" t="str">
         <f>'おかず形態一覧表'!B7</f>
         <v/>
       </c>
-      <c r="C9" s="77" t="str">
+      <c r="C9" s="91" t="str">
         <f>'おかず形態一覧表'!C7</f>
         <v/>
       </c>
-      <c r="D9" s="77" t="str">
+      <c r="D9" s="91" t="str">
         <f>'おかず形態一覧表'!D7</f>
         <v/>
       </c>
-      <c r="E9" s="77" t="str">
+      <c r="E9" s="91" t="str">
         <f>'おかず形態一覧表'!E7</f>
         <v/>
       </c>
-      <c r="F9" s="77" t="str">
+      <c r="F9" s="91" t="str">
         <f>'おかず形態一覧表'!F7</f>
         <v/>
       </c>
-      <c r="G9" s="77" t="str">
+      <c r="G9" s="91" t="str">
         <f>'おかず形態一覧表'!G7</f>
         <v/>
       </c>
-      <c r="H9" s="77" t="str">
+      <c r="H9" s="91" t="str">
         <f>'おかず形態一覧表'!H7</f>
         <v/>
       </c>
     </row>
     <row r="10" ht="67.5" customHeight="1">
-      <c r="A10" s="17" t="str">
+      <c r="A10" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A8"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B10" s="18" t="str">
+      <c r="B10" s="41" t="str">
         <f>'おかず形態一覧表'!B8</f>
         <v/>
       </c>
-      <c r="C10" s="18" t="str">
+      <c r="C10" s="41" t="str">
         <f>'おかず形態一覧表'!C8</f>
         <v/>
       </c>
-      <c r="D10" s="18" t="str">
+      <c r="D10" s="41" t="str">
         <f>'おかず形態一覧表'!D8</f>
         <v/>
       </c>
-      <c r="E10" s="18" t="str">
+      <c r="E10" s="41" t="str">
         <f>'おかず形態一覧表'!E8</f>
         <v/>
       </c>
-      <c r="F10" s="18" t="str">
+      <c r="F10" s="41" t="str">
         <f>'おかず形態一覧表'!F8</f>
         <v/>
       </c>
-      <c r="G10" s="18" t="str">
+      <c r="G10" s="41" t="str">
         <f>'おかず形態一覧表'!G8</f>
         <v/>
       </c>
-      <c r="H10" s="18" t="str">
+      <c r="H10" s="41" t="str">
         <f>'おかず形態一覧表'!H8</f>
         <v/>
       </c>
     </row>
     <row r="11" ht="112.5" customHeight="1">
-      <c r="A11" s="17" t="str">
+      <c r="A11" s="39" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A9"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B11" s="78" t="str">
+      <c r="B11" s="107" t="str">
         <f>'おかず形態一覧表'!B9</f>
         <v/>
       </c>
-      <c r="C11" s="78" t="str">
+      <c r="C11" s="107" t="str">
         <f>'おかず形態一覧表'!C9</f>
         <v/>
       </c>
-      <c r="D11" s="78" t="str">
+      <c r="D11" s="107" t="str">
         <f>'おかず形態一覧表'!D9</f>
         <v/>
       </c>
-      <c r="E11" s="78" t="str">
+      <c r="E11" s="107" t="str">
         <f>'おかず形態一覧表'!E9</f>
         <v/>
       </c>
-      <c r="F11" s="78" t="str">
+      <c r="F11" s="107" t="str">
         <f>'おかず形態一覧表'!F9</f>
         <v/>
       </c>
-      <c r="G11" s="78" t="str">
+      <c r="G11" s="107" t="str">
         <f>'おかず形態一覧表'!G9</f>
         <v/>
       </c>
-      <c r="H11" s="78" t="str">
+      <c r="H11" s="107" t="str">
         <f>'おかず形態一覧表'!H9</f>
         <v/>
       </c>
     </row>
     <row r="12" ht="45.0" customHeight="1">
-      <c r="A12" s="21" t="str">
+      <c r="A12" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A10"")"),"大きさ・形状")</f>
         <v>大きさ・形状</v>
       </c>
-      <c r="B12" s="23" t="str">
+      <c r="B12" s="49" t="str">
         <f>'おかず形態一覧表'!B10</f>
         <v/>
       </c>
-      <c r="C12" s="23" t="str">
+      <c r="C12" s="49" t="str">
         <f>'おかず形態一覧表'!C10</f>
         <v/>
       </c>
-      <c r="D12" s="23" t="str">
+      <c r="D12" s="49" t="str">
         <f>'おかず形態一覧表'!D10</f>
         <v/>
       </c>
-      <c r="E12" s="23" t="str">
+      <c r="E12" s="49" t="str">
         <f>'おかず形態一覧表'!E10</f>
         <v/>
       </c>
-      <c r="F12" s="23" t="str">
+      <c r="F12" s="49" t="str">
         <f>'おかず形態一覧表'!F10</f>
         <v/>
       </c>
-      <c r="G12" s="23" t="str">
+      <c r="G12" s="49" t="str">
         <f>'おかず形態一覧表'!G10</f>
         <v/>
       </c>
-      <c r="H12" s="23" t="str">
+      <c r="H12" s="49" t="str">
         <f>'おかず形態一覧表'!H10</f>
         <v/>
       </c>
     </row>
     <row r="13" ht="45.0" customHeight="1">
-      <c r="A13" s="21" t="str">
+      <c r="A13" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A11"")"),"咀嚼の必要性")</f>
         <v>咀嚼の必要性</v>
       </c>
-      <c r="B13" s="23" t="str">
+      <c r="B13" s="49" t="str">
         <f>'おかず形態一覧表'!B11</f>
         <v/>
       </c>
-      <c r="C13" s="23" t="str">
+      <c r="C13" s="49" t="str">
         <f>'おかず形態一覧表'!C11</f>
         <v/>
       </c>
-      <c r="D13" s="23" t="str">
+      <c r="D13" s="49" t="str">
         <f>'おかず形態一覧表'!D11</f>
         <v/>
       </c>
-      <c r="E13" s="23" t="str">
+      <c r="E13" s="49" t="str">
         <f>'おかず形態一覧表'!E11</f>
         <v/>
       </c>
-      <c r="F13" s="23" t="str">
+      <c r="F13" s="49" t="str">
         <f>'おかず形態一覧表'!F11</f>
         <v/>
       </c>
-      <c r="G13" s="23" t="str">
+      <c r="G13" s="49" t="str">
         <f>'おかず形態一覧表'!G11</f>
         <v/>
       </c>
-      <c r="H13" s="23" t="str">
+      <c r="H13" s="49" t="str">
         <f>'おかず形態一覧表'!H11</f>
         <v/>
       </c>
     </row>
     <row r="14" ht="22.5" customHeight="1">
-      <c r="A14" s="21" t="str">
+      <c r="A14" s="47" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A12"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B14" s="24" t="str">
+      <c r="B14" s="50" t="str">
         <f>'おかず形態一覧表'!B12</f>
         <v/>
       </c>
-      <c r="C14" s="24" t="str">
+      <c r="C14" s="50" t="str">
         <f>'おかず形態一覧表'!C12</f>
         <v/>
       </c>
-      <c r="D14" s="24" t="str">
+      <c r="D14" s="50" t="str">
         <f>'おかず形態一覧表'!D12</f>
         <v/>
       </c>
-      <c r="E14" s="24" t="str">
+      <c r="E14" s="50" t="str">
         <f>'おかず形態一覧表'!E12</f>
         <v/>
       </c>
-      <c r="F14" s="24" t="str">
+      <c r="F14" s="50" t="str">
         <f>'おかず形態一覧表'!F12</f>
         <v/>
       </c>
-      <c r="G14" s="24" t="str">
+      <c r="G14" s="50" t="str">
         <f>'おかず形態一覧表'!G12</f>
         <v/>
       </c>
-      <c r="H14" s="24" t="str">
+      <c r="H14" s="50" t="str">
         <f>'おかず形態一覧表'!H12</f>
         <v/>
       </c>
     </row>
     <row r="15" ht="22.5" customHeight="1">
-      <c r="A15" s="26" t="str">
+      <c r="A15" s="52" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""おかず形態一覧表!A13"")"),"栄養量目安")</f>
         <v>栄養量目安</v>
       </c>
-      <c r="B15" s="79" t="str">
+      <c r="B15" s="116" t="str">
         <f>'おかず形態一覧表'!B13</f>
         <v/>
       </c>
-      <c r="C15" s="79" t="str">
+      <c r="C15" s="116" t="str">
         <f>'おかず形態一覧表'!C13</f>
         <v/>
       </c>
-      <c r="D15" s="79" t="str">
+      <c r="D15" s="116" t="str">
         <f>'おかず形態一覧表'!D13</f>
         <v/>
       </c>
-      <c r="E15" s="79" t="str">
+      <c r="E15" s="116" t="str">
         <f>'おかず形態一覧表'!E13</f>
         <v/>
       </c>
-      <c r="F15" s="79" t="str">
+      <c r="F15" s="116" t="str">
         <f>'おかず形態一覧表'!F13</f>
         <v/>
       </c>
-      <c r="G15" s="79" t="str">
+      <c r="G15" s="116" t="str">
         <f>'おかず形態一覧表'!G13</f>
         <v/>
       </c>
-      <c r="H15" s="79" t="str">
+      <c r="H15" s="116" t="str">
         <f>'おかず形態一覧表'!H13</f>
         <v/>
       </c>
     </row>
     <row r="16" ht="22.5" customHeight="1">
-      <c r="A16" s="28"/>
-      <c r="B16" s="80" t="str">
+      <c r="A16" s="54"/>
+      <c r="B16" s="117" t="str">
         <f>'おかず形態一覧表'!B14</f>
         <v/>
       </c>
-      <c r="C16" s="80" t="str">
+      <c r="C16" s="117" t="str">
         <f>'おかず形態一覧表'!C14</f>
         <v/>
       </c>
-      <c r="D16" s="80" t="str">
+      <c r="D16" s="117" t="str">
         <f>'おかず形態一覧表'!D14</f>
         <v/>
       </c>
-      <c r="E16" s="80" t="str">
+      <c r="E16" s="117" t="str">
         <f>'おかず形態一覧表'!E14</f>
         <v/>
       </c>
-      <c r="F16" s="80" t="str">
+      <c r="F16" s="117" t="str">
         <f>'おかず形態一覧表'!F14</f>
         <v/>
       </c>
-      <c r="G16" s="80" t="str">
+      <c r="G16" s="117" t="str">
         <f>'おかず形態一覧表'!G14</f>
         <v/>
       </c>
-      <c r="H16" s="80" t="str">
+      <c r="H16" s="117" t="str">
         <f>'おかず形態一覧表'!H14</f>
         <v/>
       </c>
     </row>
     <row r="17" ht="7.5" customHeight="1"/>
     <row r="18" ht="22.5" customHeight="1">
-      <c r="A18" s="81" t="str">
+      <c r="A18" s="121" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A1"")"),"2. 主食一覧")</f>
         <v>2. 主食一覧</v>
       </c>
-      <c r="B18" s="82"/>
+      <c r="B18" s="122"/>
     </row>
     <row r="19" ht="22.5" customHeight="1">
-      <c r="A19" s="31" t="str">
+      <c r="A19" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A2"")"),"主食名称")</f>
         <v>主食名称</v>
       </c>
-      <c r="B19" s="33" t="str">
+      <c r="B19" s="18" t="str">
         <f>'主食一覧'!B2</f>
         <v/>
       </c>
-      <c r="C19" s="33" t="str">
+      <c r="C19" s="18" t="str">
         <f>'主食一覧'!C2</f>
         <v/>
       </c>
-      <c r="D19" s="33" t="str">
+      <c r="D19" s="18" t="str">
         <f>'主食一覧'!D2</f>
         <v/>
       </c>
-      <c r="E19" s="33" t="str">
+      <c r="E19" s="18" t="str">
         <f>'主食一覧'!E2</f>
         <v/>
       </c>
-      <c r="F19" s="33" t="str">
+      <c r="F19" s="18" t="str">
         <f>'主食一覧'!F2</f>
         <v/>
       </c>
-      <c r="G19" s="33" t="str">
+      <c r="G19" s="18" t="str">
         <f>'主食一覧'!G2</f>
         <v/>
       </c>
-      <c r="H19" s="33" t="str">
+      <c r="H19" s="18" t="str">
         <f>'主食一覧'!H2</f>
         <v/>
       </c>
     </row>
     <row r="20" ht="67.5" customHeight="1">
-      <c r="A20" s="31" t="str">
+      <c r="A20" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A3"")"),"画像")</f>
         <v>画像</v>
       </c>
-      <c r="B20" s="34" t="str">
+      <c r="B20" s="24" t="str">
         <f>'主食一覧'!B3</f>
         <v/>
       </c>
-      <c r="C20" s="34" t="str">
+      <c r="C20" s="24" t="str">
         <f>'主食一覧'!C3</f>
         <v/>
       </c>
-      <c r="D20" s="34" t="str">
+      <c r="D20" s="24" t="str">
         <f>'主食一覧'!D3</f>
         <v/>
       </c>
-      <c r="E20" s="34" t="str">
+      <c r="E20" s="24" t="str">
         <f>'主食一覧'!E3</f>
         <v/>
       </c>
-      <c r="F20" s="34" t="str">
+      <c r="F20" s="24" t="str">
         <f>'主食一覧'!F3</f>
         <v/>
       </c>
-      <c r="G20" s="34" t="str">
+      <c r="G20" s="24" t="str">
         <f>'主食一覧'!G3</f>
         <v/>
       </c>
-      <c r="H20" s="34" t="str">
+      <c r="H20" s="24" t="str">
         <f>'主食一覧'!H3</f>
         <v/>
       </c>
     </row>
     <row r="21" ht="45.0" customHeight="1">
-      <c r="A21" s="31" t="str">
+      <c r="A21" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A4"")"),"内容")</f>
         <v>内容</v>
       </c>
-      <c r="B21" s="83" t="str">
+      <c r="B21" s="125" t="str">
         <f>'主食一覧'!B4</f>
         <v/>
       </c>
-      <c r="C21" s="83" t="str">
+      <c r="C21" s="125" t="str">
         <f>'主食一覧'!C4</f>
         <v/>
       </c>
-      <c r="D21" s="83" t="str">
+      <c r="D21" s="125" t="str">
         <f>'主食一覧'!D4</f>
         <v/>
       </c>
-      <c r="E21" s="83" t="str">
+      <c r="E21" s="125" t="str">
         <f>'主食一覧'!E4</f>
         <v/>
       </c>
-      <c r="F21" s="83" t="str">
+      <c r="F21" s="125" t="str">
         <f>'主食一覧'!F4</f>
         <v/>
       </c>
-      <c r="G21" s="83" t="str">
+      <c r="G21" s="125" t="str">
         <f>'主食一覧'!G4</f>
         <v/>
       </c>
-      <c r="H21" s="83" t="str">
+      <c r="H21" s="125" t="str">
         <f>'主食一覧'!H4</f>
         <v/>
       </c>
     </row>
     <row r="22" ht="22.5" customHeight="1">
-      <c r="A22" s="31" t="str">
+      <c r="A22" s="11" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""主食一覧!A5"")"),"学会分類2021")</f>
         <v>学会分類2021</v>
       </c>
-      <c r="B22" s="84" t="str">
+      <c r="B22" s="126" t="str">
         <f>'主食一覧'!B5</f>
         <v/>
       </c>
-      <c r="C22" s="84" t="str">
+      <c r="C22" s="126" t="str">
         <f>'主食一覧'!C5</f>
         <v/>
       </c>
-      <c r="D22" s="84" t="str">
+      <c r="D22" s="126" t="str">
         <f>'主食一覧'!D5</f>
         <v/>
       </c>
-      <c r="E22" s="84" t="str">
+      <c r="E22" s="126" t="str">
         <f>'主食一覧'!E5</f>
         <v/>
       </c>
-      <c r="F22" s="84" t="str">
+      <c r="F22" s="126" t="str">
         <f>'主食一覧'!F5</f>
         <v/>
       </c>
-      <c r="G22" s="84" t="str">
+      <c r="G22" s="126" t="str">
         <f>'主食一覧'!G5</f>
         <v/>
       </c>
-      <c r="H22" s="84" t="str">
+      <c r="H22" s="126" t="str">
         <f>'主食一覧'!H5</f>
         <v/>
       </c>
     </row>
     <row r="23" ht="7.5" customHeight="1"/>
     <row r="24" ht="22.5" customHeight="1">
-      <c r="A24" s="39" t="str">
+      <c r="A24" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A1"")"),"3-1. 水分とろみの基準")</f>
         <v>3-1. 水分とろみの基準</v>
       </c>
-      <c r="B24" s="85"/>
-      <c r="F24" s="39" t="str">
+      <c r="B24" s="127"/>
+      <c r="F24" s="4" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F1"")"),"3-2. 水分ゼリー")</f>
         <v>3-2. 水分ゼリー</v>
       </c>
-      <c r="G24" s="85"/>
+      <c r="G24" s="127"/>
     </row>
     <row r="25" ht="30.0" customHeight="1">
-      <c r="A25" s="40" t="str">
+      <c r="A25" s="7" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A2"")"),"学会分類2021
 （とろみ）")</f>
         <v>学会分類2021
 （とろみ）</v>
       </c>
-      <c r="B25" s="41" t="str">
+      <c r="B25" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!B2"")"),"薄いとろみ")</f>
         <v>薄いとろみ</v>
       </c>
-      <c r="C25" s="41" t="str">
+      <c r="C25" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!C2"")"),"中間のとろみ")</f>
         <v>中間のとろみ</v>
       </c>
-      <c r="D25" s="41" t="str">
+      <c r="D25" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!D2"")"),"濃いとろみ")</f>
         <v>濃いとろみ</v>
       </c>
-      <c r="E25" s="41" t="str">
+      <c r="E25" s="10" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!E2"")"),"")</f>
         <v/>
       </c>
-      <c r="F25" s="42" t="str">
+      <c r="F25" s="17" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F2"")"),"名称")</f>
         <v>名称</v>
       </c>
-      <c r="G25" s="44" t="str">
+      <c r="G25" s="22" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G2</f>
         <v/>
       </c>
-      <c r="H25" s="44" t="str">
+      <c r="H25" s="22" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H2</f>
         <v/>
       </c>
     </row>
     <row r="26" ht="22.5" customHeight="1">
-      <c r="A26" s="45" t="str">
+      <c r="A26" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="B26" s="47" t="str">
+      <c r="B26" s="27" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B3</f>
         <v/>
       </c>
-      <c r="C26" s="47" t="str">
+      <c r="C26" s="27" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C3</f>
         <v/>
       </c>
-      <c r="D26" s="47" t="str">
+      <c r="D26" s="27" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D3</f>
         <v/>
       </c>
-      <c r="E26" s="47" t="str">
+      <c r="E26" s="27" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E3</f>
         <v/>
       </c>
-      <c r="F26" s="45" t="str">
+      <c r="F26" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F3"")"),"とろみ調整食品")</f>
         <v>とろみ調整食品</v>
       </c>
-      <c r="G26" s="47" t="str">
+      <c r="G26" s="27" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G3</f>
         <v/>
       </c>
-      <c r="H26" s="47" t="str">
+      <c r="H26" s="27" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H3</f>
         <v/>
       </c>
     </row>
     <row r="27" ht="22.5" customHeight="1">
-      <c r="A27" s="48" t="str">
+      <c r="A27" s="31" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="B27" s="52" t="str">
+      <c r="B27" s="40" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B4</f>
         <v/>
       </c>
-      <c r="C27" s="52" t="str">
+      <c r="C27" s="40" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C4</f>
         <v/>
       </c>
-      <c r="D27" s="52" t="str">
+      <c r="D27" s="40" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D4</f>
         <v/>
       </c>
-      <c r="E27" s="52" t="str">
+      <c r="E27" s="40" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E4</f>
         <v/>
       </c>
-      <c r="F27" s="45" t="str">
+      <c r="F27" s="25" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!F4"")"),"水100mlあたり")</f>
         <v>水100mlあたり</v>
       </c>
-      <c r="G27" s="52" t="str">
+      <c r="G27" s="40" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G4</f>
         <v/>
       </c>
-      <c r="H27" s="52" t="str">
+      <c r="H27" s="40" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H4</f>
         <v/>
       </c>
     </row>
     <row r="28" ht="22.5" customHeight="1">
-      <c r="A28" s="53" t="str">
+      <c r="A28" s="43" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""水分とろみの基準・水分ゼリー!A5"")"),"小さじ")</f>
         <v>小さじ</v>
       </c>
-      <c r="B28" s="55" t="str">
+      <c r="B28" s="46" t="str">
         <f>'水分とろみの基準・水分ゼリー'!B5</f>
         <v/>
       </c>
-      <c r="C28" s="55" t="str">
+      <c r="C28" s="46" t="str">
         <f>'水分とろみの基準・水分ゼリー'!C5</f>
         <v/>
       </c>
-      <c r="D28" s="55" t="str">
+      <c r="D28" s="46" t="str">
         <f>'水分とろみの基準・水分ゼリー'!D5</f>
         <v/>
       </c>
-      <c r="E28" s="55" t="str">
+      <c r="E28" s="46" t="str">
         <f>'水分とろみの基準・水分ゼリー'!E5</f>
         <v/>
       </c>
-      <c r="F28" s="53" t="s">
+      <c r="F28" s="43" t="s">
         <v>3</v>
       </c>
-      <c r="G28" s="55" t="str">
+      <c r="G28" s="46" t="str">
         <f>'水分とろみの基準・水分ゼリー'!G5</f>
         <v/>
       </c>
-      <c r="H28" s="55" t="str">
+      <c r="H28" s="46" t="str">
         <f>'水分とろみの基準・水分ゼリー'!H5</f>
         <v/>
       </c>
     </row>
     <row r="29" ht="7.5" customHeight="1"/>
     <row r="30" ht="22.5" customHeight="1">
-      <c r="A30" s="86" t="str">
+      <c r="A30" s="133" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A1"")"),"4. 濃厚流動食（経管栄養）")</f>
         <v>4. 濃厚流動食（経管栄養）</v>
       </c>
-      <c r="B30" s="87"/>
-      <c r="F30" s="88" t="str">
+      <c r="B30" s="134"/>
+      <c r="F30" s="135" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!F1"")"),"5. 補助食品、その他")</f>
         <v>5. 補助食品、その他</v>
       </c>
-      <c r="G30" s="89"/>
+      <c r="G30" s="136"/>
     </row>
     <row r="31" ht="22.5" customHeight="1">
       <c r="A31" s="58" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""濃厚流動食・補助食品!A2"")"),"商品名")</f>
         <v>商品名</v>
       </c>
-      <c r="B31" s="67" t="str">
+      <c r="B31" s="71" t="str">
         <f>'濃厚流動食・補助食品'!B2</f>
         <v/>
       </c>
-      <c r="C31" s="67" t="str">
+      <c r="C31" s="71" t="str">
         <f>'濃厚流動食・補助食品'!C2</f>
         <v/>
       </c>
-      <c r="D31" s="67" t="str">
+      <c r="D31" s="71" t="str">
         <f>'濃厚流動食・補助食品'!D2</f>
         <v/>
       </c>
       <c r="E31" s="60" t="str">
         <f>'濃厚流動食・補助食品'!E2</f>
         <v/>
       </c>
-      <c r="F31" s="90" t="str">
+      <c r="F31" s="137" t="str">
         <f>'濃厚流動食・補助食品'!F2</f>
         <v>0j・1j対応：可</v>
       </c>
-      <c r="G31" s="91" t="str">
+      <c r="G31" s="138" t="str">
         <f>'濃厚流動食・補助食品'!G2</f>
         <v/>
       </c>
-      <c r="H31" s="92"/>
+      <c r="H31" s="139"/>
     </row>
     <row r="32" ht="22.5" customHeight="1">
-      <c r="A32" s="63"/>
-      <c r="B32" s="67" t="str">
+      <c r="A32" s="64"/>
+      <c r="B32" s="71" t="str">
         <f>'濃厚流動食・補助食品'!B3</f>
         <v/>
       </c>
-      <c r="C32" s="67" t="str">
+      <c r="C32" s="71" t="str">
         <f>'濃厚流動食・補助食品'!C3</f>
         <v/>
       </c>
-      <c r="D32" s="67" t="str">
+      <c r="D32" s="71" t="str">
         <f>'濃厚流動食・補助食品'!D3</f>
         <v/>
       </c>
-      <c r="E32" s="67" t="str">
+      <c r="E32" s="71" t="str">
         <f>'濃厚流動食・補助食品'!E3</f>
         <v/>
       </c>
-      <c r="F32" s="93" t="str">
+      <c r="F32" s="144" t="str">
         <f>'濃厚流動食・補助食品'!F3</f>
         <v/>
       </c>
-      <c r="G32" s="94"/>
-      <c r="H32" s="65"/>
+      <c r="G32" s="146"/>
+      <c r="H32" s="68"/>
     </row>
     <row r="33" ht="22.5" customHeight="1">
-      <c r="A33" s="66"/>
-      <c r="B33" s="67" t="str">
+      <c r="A33" s="69"/>
+      <c r="B33" s="71" t="str">
         <f>'濃厚流動食・補助食品'!B4</f>
         <v/>
       </c>
-      <c r="C33" s="67" t="str">
+      <c r="C33" s="71" t="str">
         <f>'濃厚流動食・補助食品'!C4</f>
         <v/>
       </c>
-      <c r="D33" s="67" t="str">
+      <c r="D33" s="71" t="str">
         <f>'濃厚流動食・補助食品'!D4</f>
         <v/>
       </c>
-      <c r="E33" s="67" t="str">
+      <c r="E33" s="71" t="str">
         <f>'濃厚流動食・補助食品'!E4</f>
         <v/>
       </c>
-      <c r="F33" s="68"/>
-[...1 lines deleted...]
-      <c r="H33" s="69"/>
+      <c r="F33" s="72"/>
+      <c r="G33" s="148"/>
+      <c r="H33" s="73"/>
     </row>
     <row r="34" ht="7.5" customHeight="1"/>
     <row r="35" ht="22.5" customHeight="1">
-      <c r="A35" s="96" t="str">
+      <c r="A35" s="149" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B35" s="97"/>
+      <c r="B35" s="150"/>
     </row>
     <row r="36" ht="22.5" customHeight="1">
-      <c r="A36" s="2" t="str">
+      <c r="A36" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B36" s="98" t="str">
+      <c r="B36" s="153" t="str">
         <f>'施設概要'!B2</f>
         <v>新潟県燕市笈ケ島104-5</v>
       </c>
-      <c r="C36" s="99"/>
-[...1 lines deleted...]
-      <c r="E36" s="101" t="str">
+      <c r="C36" s="151"/>
+      <c r="D36" s="152"/>
+      <c r="E36" s="158" t="str">
         <f>'施設概要'!C2</f>
         <v/>
       </c>
-      <c r="F36" s="102"/>
-[...1 lines deleted...]
-      <c r="H36" s="103"/>
+      <c r="F36" s="155"/>
+      <c r="G36" s="155"/>
+      <c r="H36" s="156"/>
     </row>
     <row r="37" ht="22.5" customHeight="1">
-      <c r="A37" s="2" t="str">
+      <c r="A37" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B37" s="98" t="str">
+      <c r="B37" s="153" t="str">
         <f>'施設概要'!B3</f>
         <v>栄養課</v>
       </c>
-      <c r="C37" s="99"/>
-[...2 lines deleted...]
-      <c r="H37" s="105"/>
+      <c r="C37" s="151"/>
+      <c r="D37" s="152"/>
+      <c r="E37" s="157"/>
+      <c r="H37" s="159"/>
     </row>
     <row r="38" ht="22.5" customHeight="1">
-      <c r="A38" s="2" t="str">
+      <c r="A38" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B38" s="98" t="str">
+      <c r="B38" s="153" t="str">
         <f>'施設概要'!B4</f>
         <v>0256-91-3333</v>
       </c>
-      <c r="C38" s="99"/>
-[...2 lines deleted...]
-      <c r="H38" s="105"/>
+      <c r="C38" s="151"/>
+      <c r="D38" s="152"/>
+      <c r="E38" s="157"/>
+      <c r="H38" s="159"/>
     </row>
     <row r="39" ht="22.5" customHeight="1">
-      <c r="A39" s="106" t="str">
+      <c r="A39" s="100" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B39" s="98" t="str">
+      <c r="B39" s="153" t="str">
         <f>'施設概要'!B5</f>
         <v/>
       </c>
-      <c r="C39" s="99"/>
-[...2 lines deleted...]
-      <c r="H39" s="105"/>
+      <c r="C39" s="151"/>
+      <c r="D39" s="152"/>
+      <c r="E39" s="157"/>
+      <c r="H39" s="159"/>
     </row>
     <row r="40" ht="22.5" customHeight="1">
-      <c r="A40" s="107" t="str">
+      <c r="A40" s="103" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B40" s="108">
+      <c r="B40" s="164">
         <f>'施設概要'!B6</f>
         <v>46054.46633</v>
       </c>
-      <c r="C40" s="99"/>
-[...4 lines deleted...]
-      <c r="H40" s="111"/>
+      <c r="C40" s="151"/>
+      <c r="D40" s="152"/>
+      <c r="E40" s="161"/>
+      <c r="F40" s="162"/>
+      <c r="G40" s="162"/>
+      <c r="H40" s="163"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="A15:A16"/>
     <mergeCell ref="A31:A33"/>
     <mergeCell ref="G31:H31"/>
     <mergeCell ref="F32:H33"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="E36:H40"/>
     <mergeCell ref="B37:D37"/>
     <mergeCell ref="B40:D40"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF6AA84F"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="2" width="16.38"/>
     <col customWidth="1" min="3" max="3" width="10.13"/>
     <col customWidth="1" min="4" max="4" width="15.13"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="112" t="s">
+      <c r="A1" s="77" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="113"/>
-[...1 lines deleted...]
-      <c r="D1" s="113"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
     </row>
     <row r="2">
-      <c r="A2" s="114" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="116" t="s">
+      <c r="A2" s="81" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="82"/>
+      <c r="C2" s="83" t="s">
+        <v>12</v>
+      </c>
+      <c r="D2" s="84" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="86"/>
+      <c r="C3" s="87" t="b">
+        <v>0</v>
+      </c>
+      <c r="D3" s="88"/>
+    </row>
+    <row r="4">
+      <c r="A4" s="78"/>
+      <c r="B4" s="78"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+    </row>
+    <row r="5">
+      <c r="A5" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="D2" s="117" t="s">
-[...27 lines deleted...]
-      <c r="D5" s="122"/>
+      <c r="B5" s="89" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="78"/>
+      <c r="D5" s="78"/>
     </row>
     <row r="6">
-      <c r="A6" s="124"/>
+      <c r="A6" s="90"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FF6AA84F"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="18.88"/>
   </cols>
   <sheetData>
     <row r="1">
-      <c r="A1" s="122" t="s">
-[...2 lines deleted...]
-      <c r="B1" s="122"/>
+      <c r="A1" s="78" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1" s="78"/>
     </row>
     <row r="2">
-      <c r="A2" s="122" t="s">
-[...3 lines deleted...]
-        <v>15</v>
+      <c r="A2" s="78" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="78" t="s">
+        <v>10</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="125"/>
+      <c r="A3" s="80"/>
     </row>
     <row r="4">
-      <c r="A4" s="125"/>
+      <c r="A4" s="80"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <tabColor rgb="FFF1C232"/>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.38"/>
     <col customWidth="1" min="2" max="2" width="48.88"/>
     <col customWidth="1" min="3" max="3" width="65.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="22.5" customHeight="1">
-      <c r="A1" s="126" t="str">
+      <c r="A1" s="92" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A1"")"),"施設概要")</f>
         <v>施設概要</v>
       </c>
-      <c r="B1" s="127"/>
-      <c r="C1" s="127"/>
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
     </row>
     <row r="2" ht="22.5" customHeight="1">
-      <c r="A2" s="128" t="str">
+      <c r="A2" s="94" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A2"")"),"所在地")</f>
         <v>所在地</v>
       </c>
-      <c r="B2" s="129" t="s">
+      <c r="B2" s="95" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="130"/>
+      <c r="C2" s="96"/>
     </row>
     <row r="3" ht="22.5" customHeight="1">
-      <c r="A3" s="2" t="str">
+      <c r="A3" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A3"")"),"給食部門名")</f>
         <v>給食部門名</v>
       </c>
-      <c r="B3" s="131" t="s">
+      <c r="B3" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="132"/>
+      <c r="C3" s="98"/>
     </row>
     <row r="4" ht="22.5" customHeight="1">
-      <c r="A4" s="2" t="str">
+      <c r="A4" s="9" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A4"")"),"電話")</f>
         <v>電話</v>
       </c>
-      <c r="B4" s="133" t="s">
+      <c r="B4" s="99" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="132"/>
+      <c r="C4" s="98"/>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="106" t="str">
+      <c r="A5" s="100" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A5"")"),"FAX")</f>
         <v>FAX</v>
       </c>
-      <c r="B5" s="134"/>
-      <c r="C5" s="132"/>
+      <c r="B5" s="101"/>
+      <c r="C5" s="98"/>
     </row>
     <row r="6" ht="22.5" customHeight="1">
-      <c r="A6" s="107" t="str">
+      <c r="A6" s="103" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IMPORTRANGE(""https://docs.google.com/spreadsheets/d/1vsTcEcugRZXGU84Ng3dXvNCAOD3CAaUTEbnnM7tyUJg/edit?usp=sharing"",""施設概要!A6"")"),"更新日")</f>
         <v>更新日</v>
       </c>
-      <c r="B6" s="135">
+      <c r="B6" s="104">
         <v>46054.46615011574</v>
       </c>
-      <c r="C6" s="136"/>
+      <c r="C6" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C2:C6"/>
   </mergeCells>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>