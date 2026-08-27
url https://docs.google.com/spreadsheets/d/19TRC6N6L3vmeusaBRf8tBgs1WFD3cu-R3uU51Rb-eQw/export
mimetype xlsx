--- v0 (2026-02-17)
+++ v1 (2026-08-27)
@@ -508,95 +508,95 @@
     </xf>
     <xf borderId="9" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="10" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="11" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="12" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="11" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="10" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="13" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="14" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="15" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="16" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="16" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="17" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="16" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="18" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="15" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="19" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="19" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="16" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="20" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="21" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right" shrinkToFit="0" wrapText="0"/>
     </xf>
-    <xf borderId="22" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="22" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="23" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="24" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="24" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="25" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="26" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="27" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="right" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="28" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="29" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="30" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="30" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="31" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="32" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="0"/>
     </xf>
     <xf borderId="32" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="33" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="34" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" wrapText="0"/>
     </xf>
     <xf borderId="35" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="25" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="26" fillId="0" fontId="6" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>