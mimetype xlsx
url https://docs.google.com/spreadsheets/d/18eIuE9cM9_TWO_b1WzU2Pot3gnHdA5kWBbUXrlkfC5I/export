--- v0 (2025-11-04)
+++ v1 (2026-09-03)
@@ -1,172 +1,513 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing2.xml"/>
+  <Override ContentType="application/vnd.ms-excel.person+xml" PartName="/xl/persons/person.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
-    <sheet state="visible" name="Sheet1" sheetId="1" r:id="rId4"/>
-    <sheet state="hidden" name="Sheet2" sheetId="2" r:id="rId5"/>
+    <sheet state="visible" name="Sheet1" sheetId="1" r:id="rId5"/>
+    <sheet state="hidden" name="Sheet2" sheetId="2" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="148">
+  <si>
+    <t>Year</t>
+  </si>
+  <si>
+    <t>Amount</t>
+  </si>
+  <si>
+    <t>Mileage</t>
+  </si>
+  <si>
+    <t>Currencies</t>
+  </si>
+  <si>
+    <t>CAD</t>
+  </si>
+  <si>
+    <t>USD</t>
+  </si>
+  <si>
+    <t>EUR</t>
+  </si>
+  <si>
+    <t>GBP</t>
+  </si>
   <si>
     <t>Recipient Name:</t>
   </si>
   <si>
+    <t>AED</t>
+  </si>
+  <si>
+    <t>AFN</t>
+  </si>
+  <si>
+    <t>ALL</t>
+  </si>
+  <si>
+    <t>AMD</t>
+  </si>
+  <si>
+    <t>ARS</t>
+  </si>
+  <si>
+    <t>AUD</t>
+  </si>
+  <si>
+    <t>AWG</t>
+  </si>
+  <si>
+    <t>AZN</t>
+  </si>
+  <si>
+    <t>BAM</t>
+  </si>
+  <si>
+    <t>BDT</t>
+  </si>
+  <si>
+    <t>BGN</t>
+  </si>
+  <si>
+    <t>BHD</t>
+  </si>
+  <si>
+    <t>BND</t>
+  </si>
+  <si>
     <t>Company (if applicable):</t>
   </si>
   <si>
+    <t>BOB</t>
+  </si>
+  <si>
+    <t>BRL</t>
+  </si>
+  <si>
+    <t>BTN</t>
+  </si>
+  <si>
+    <t>BWP</t>
+  </si>
+  <si>
+    <t>BYN</t>
+  </si>
+  <si>
+    <t>BZD</t>
+  </si>
+  <si>
+    <t>CHF</t>
+  </si>
+  <si>
+    <t>CLP</t>
+  </si>
+  <si>
     <t>Grant number:</t>
   </si>
   <si>
+    <t>CNY</t>
+  </si>
+  <si>
+    <t>COP</t>
+  </si>
+  <si>
+    <t>CRC</t>
+  </si>
+  <si>
+    <t>CVE</t>
+  </si>
+  <si>
+    <t>CZK</t>
+  </si>
+  <si>
+    <t>DKK</t>
+  </si>
+  <si>
+    <t>DOP</t>
+  </si>
+  <si>
+    <t>DZD</t>
+  </si>
+  <si>
+    <t>EGP</t>
+  </si>
+  <si>
     <t>Grant Commitment Year:</t>
+  </si>
+  <si>
+    <t>FJD</t>
+  </si>
+  <si>
+    <t>GEL</t>
+  </si>
+  <si>
+    <t>GHS</t>
+  </si>
+  <si>
+    <t>HKD</t>
+  </si>
+  <si>
+    <t>HNL</t>
+  </si>
+  <si>
+    <t>HUF</t>
+  </si>
+  <si>
+    <t>IDR</t>
+  </si>
+  <si>
+    <t>ILS</t>
+  </si>
+  <si>
+    <t>INR</t>
+  </si>
+  <si>
+    <t>IQD</t>
+  </si>
+  <si>
+    <t>ISK</t>
+  </si>
+  <si>
+    <t>JMD</t>
+  </si>
+  <si>
+    <t>JOD</t>
+  </si>
+  <si>
+    <t>JPY</t>
+  </si>
+  <si>
+    <t>KES</t>
+  </si>
+  <si>
+    <t>KGS</t>
+  </si>
+  <si>
+    <t>KRW</t>
+  </si>
+  <si>
+    <t>KWD</t>
+  </si>
+  <si>
+    <t>KYD</t>
+  </si>
+  <si>
+    <t>KZT</t>
+  </si>
+  <si>
+    <t>LAK</t>
+  </si>
+  <si>
+    <t>LBP</t>
+  </si>
+  <si>
+    <t>LKR</t>
+  </si>
+  <si>
+    <t>MAD</t>
+  </si>
+  <si>
+    <t>MDL</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Open Sans"/>
         <b/>
         <color rgb="FFFFFFFF"/>
         <sz val="10.0"/>
       </rPr>
       <t xml:space="preserve">THIRD-PARTY COSTS </t>
     </r>
     <r>
       <rPr>
         <rFont val="Open Sans"/>
         <b val="0"/>
         <color rgb="FFFFFFFF"/>
         <sz val="10.0"/>
       </rPr>
       <t>(include all receipts and proof of payment)</t>
     </r>
   </si>
   <si>
+    <t>MKD</t>
+  </si>
+  <si>
+    <t>MOP</t>
+  </si>
+  <si>
+    <t>MUR</t>
+  </si>
+  <si>
+    <t>MVR</t>
+  </si>
+  <si>
+    <t>MXN</t>
+  </si>
+  <si>
+    <t>MYR</t>
+  </si>
+  <si>
+    <t>NAD</t>
+  </si>
+  <si>
+    <t>NGN</t>
+  </si>
+  <si>
+    <t>NIO</t>
+  </si>
+  <si>
+    <t>NOK</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="Open Sans"/>
         <b/>
         <color rgb="FFFFFFFF"/>
         <sz val="10.0"/>
       </rPr>
       <t xml:space="preserve">List in CAD$ </t>
     </r>
     <r>
       <rPr>
         <rFont val="Open Sans"/>
         <b val="0"/>
         <color rgb="FFFFFFFF"/>
         <sz val="10.0"/>
       </rPr>
       <t>(include copy of statements showing actual conversion)</t>
     </r>
   </si>
   <si>
+    <t>NPR</t>
+  </si>
+  <si>
+    <t>NZD</t>
+  </si>
+  <si>
+    <t>OMR</t>
+  </si>
+  <si>
+    <t>PAB</t>
+  </si>
+  <si>
+    <t>PEN</t>
+  </si>
+  <si>
+    <t>PHP</t>
+  </si>
+  <si>
     <t>Invoice Date</t>
   </si>
   <si>
+    <t>PKR</t>
+  </si>
+  <si>
+    <t>PLN</t>
+  </si>
+  <si>
+    <t>PYG</t>
+  </si>
+  <si>
+    <t>QAR</t>
+  </si>
+  <si>
     <t>Vendor</t>
   </si>
   <si>
+    <t>RON</t>
+  </si>
+  <si>
+    <t>RSD</t>
+  </si>
+  <si>
+    <t>RUB</t>
+  </si>
+  <si>
     <t>Expense Description</t>
+  </si>
+  <si>
+    <t>SAR</t>
+  </si>
+  <si>
+    <t>SCR</t>
+  </si>
+  <si>
+    <t>SEK</t>
+  </si>
+  <si>
+    <t>SGD</t>
+  </si>
+  <si>
+    <t>SVC</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Open Sans"/>
         <b/>
         <color theme="1"/>
         <sz val="10.0"/>
       </rPr>
       <t xml:space="preserve">Total 
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Open Sans"/>
         <b val="0"/>
         <i/>
         <color theme="1"/>
         <sz val="10.0"/>
       </rPr>
       <t>(including tax)</t>
     </r>
   </si>
   <si>
+    <t>THB</t>
+  </si>
+  <si>
+    <t>TND</t>
+  </si>
+  <si>
+    <t>TRY</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <rFont val="Open Sans"/>
         <b/>
         <color theme="1"/>
         <sz val="10.0"/>
       </rPr>
       <t xml:space="preserve">CAD Taxes </t>
     </r>
     <r>
       <rPr>
         <rFont val="Open Sans"/>
         <b val="0"/>
         <color theme="1"/>
         <sz val="10.0"/>
       </rPr>
       <t>(GST/PST/HST)</t>
     </r>
   </si>
   <si>
+    <t>TTD</t>
+  </si>
+  <si>
+    <t>TWD</t>
+  </si>
+  <si>
     <t>Net Total</t>
   </si>
   <si>
-    <t>% funded</t>
+    <t>TZS</t>
+  </si>
+  <si>
+    <t>UAH</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <rFont val="Open Sans"/>
+        <b/>
+        <color theme="1"/>
+        <sz val="10.0"/>
+      </rPr>
+      <t xml:space="preserve">Max % funded
+</t>
+    </r>
+    <r>
+      <rPr>
+        <rFont val="Open Sans"/>
+        <b val="0"/>
+        <i/>
+        <color theme="1"/>
+        <sz val="10.0"/>
+      </rPr>
+      <t>(see agreement)</t>
+    </r>
+  </si>
+  <si>
+    <t>UGX</t>
+  </si>
+  <si>
+    <t>UYU</t>
   </si>
   <si>
     <t>Requested for Reimbursement</t>
+  </si>
+  <si>
+    <t>UZS</t>
+  </si>
+  <si>
+    <t>VES</t>
+  </si>
+  <si>
+    <t>VND</t>
+  </si>
+  <si>
+    <t>XCD</t>
+  </si>
+  <si>
+    <t>XOF</t>
+  </si>
+  <si>
+    <t>XPF</t>
+  </si>
+  <si>
+    <t>ZAR</t>
   </si>
   <si>
     <t>MILEAGE  (receipts NOT REQUIRED for mileage)</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Open Sans"/>
         <b/>
         <color theme="1"/>
         <sz val="10.0"/>
       </rPr>
       <t xml:space="preserve">Start Location
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Open Sans"/>
         <b val="0"/>
         <i/>
         <color theme="1"/>
         <sz val="10.0"/>
@@ -181,552 +522,210 @@
         <b/>
         <color theme="1"/>
         <sz val="10.0"/>
       </rPr>
       <t xml:space="preserve">End Location
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Open Sans"/>
         <b val="0"/>
         <i/>
         <color theme="1"/>
         <sz val="10.0"/>
       </rPr>
       <t>Include address</t>
     </r>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Number of kms</t>
   </si>
   <si>
-    <t>Mileage</t>
+    <t>% funded</t>
   </si>
   <si>
     <t>PER DIEMS (receipts NOT REQUIRED for per diems)</t>
   </si>
   <si>
     <t>per diems are 60 (local currency) or $60 CAD per day, whichever is higher</t>
   </si>
   <si>
-    <r>
-[...18 lines deleted...]
-    </r>
+    <t>Last Day of Travel</t>
   </si>
   <si>
     <t>Name of Traveller</t>
   </si>
   <si>
     <t>Number of Days</t>
   </si>
   <si>
     <t>Per diems</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>Calculated to CAD</t>
   </si>
   <si>
-    <t>CAD</t>
-[...1 lines deleted...]
-  <si>
     <t>Total Expenses</t>
   </si>
   <si>
     <t>Approved Grant Amount</t>
   </si>
   <si>
     <t>&lt;-- enter approved amount</t>
   </si>
   <si>
     <t>Amount Requested for Reimbursement</t>
   </si>
   <si>
     <t>(lesser of total expenses and approved grant amount)</t>
   </si>
   <si>
     <t>Bank Transfer Info for Payment</t>
   </si>
   <si>
     <t>Institution number (3 digits):</t>
   </si>
   <si>
     <t>Transit number (5 digits):</t>
   </si>
   <si>
     <t>Prepared by:</t>
   </si>
   <si>
     <t>Account number:</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
     <t>Return completed form and required supporting documentation to info@edmontonscreen.com</t>
-  </si>
-[...313 lines deleted...]
-    <t>ZAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="dd/mmm/yyyy"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="17">
+  <fonts count="16">
     <font>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11.0"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="10.0"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Open Sans"/>
+    </font>
+    <font>
+      <sz val="11.0"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font/>
     <font>
       <b/>
       <sz val="10.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <b/>
       <sz val="10.0"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <i/>
       <sz val="8.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <b/>
-      <color theme="1"/>
-[...3 lines deleted...]
-      <b/>
       <i/>
       <sz val="10.0"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <b/>
       <sz val="10.0"/>
       <color rgb="FF0000FF"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <sz val="10.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
-    </font>
-[...20 lines deleted...]
-      <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF434343"/>
         <bgColor rgb="FF434343"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCCCCC"/>
         <bgColor rgb="FFCCCCCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
         <bgColor rgb="FFEFEFEF"/>
@@ -855,388 +854,386 @@
       </bottom>
     </border>
     <border>
       <top style="thin">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0000FF"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF0000FF"/>
       </right>
       <top style="thin">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0000FF"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="98">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="2" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="bottom"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="2" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf borderId="3" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="3" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="5" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="2" fillId="2" fontId="9" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="2" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="3" fontId="10" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="3" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="3" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="3" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="5" fillId="3" fontId="6" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="3" fontId="10" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="3" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="6" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="3" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="5" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="4" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="1" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="4" fontId="1" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="1" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="2" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="2" fillId="2" fontId="9" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="4" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
+    </xf>
+    <xf borderId="5" fillId="3" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="3" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="3" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="3" fontId="10" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="1" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="3" fillId="0" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="1" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="2" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" shrinkToFit="0" vertical="bottom" wrapText="1"/>
+    </xf>
+    <xf borderId="5" fillId="3" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="3" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="4" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="4" fontId="10" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="7" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
+    </xf>
+    <xf borderId="8" fillId="4" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="9" fillId="4" fontId="10" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
+    </xf>
+    <xf borderId="10" fillId="4" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="11" fillId="5" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="12" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment readingOrder="0" vertical="top"/>
+    </xf>
+    <xf borderId="9" fillId="4" fontId="4" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="9" fillId="4" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment readingOrder="0" vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="4" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
+    </xf>
+    <xf borderId="10" fillId="4" fontId="10" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="10" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="10" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf borderId="12" fillId="4" fontId="4" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="1" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
+    </xf>
+    <xf borderId="11" fillId="4" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="10" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="0" fontId="4" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="2" fillId="0" fontId="4" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...59 lines deleted...]
-    <xf borderId="5" fillId="0" fontId="1" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="2" fillId="0" fontId="4" numFmtId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf borderId="13" fillId="6" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...106 lines deleted...]
-    </xf>
+    <xf borderId="14" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="15" fillId="0" fontId="8" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="15" numFmtId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="2695575" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="0" name="image1.png" title="Image"/>
         <xdr:cNvPicPr preferRelativeResize="0"/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip cstate="print" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData fLocksWithSheet="0"/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer"/>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<x18tc:personList xmlns:x18tc="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1415,739 +1412,739 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.29"/>
     <col customWidth="1" min="2" max="2" width="25.0"/>
     <col customWidth="1" min="3" max="3" width="26.71"/>
     <col customWidth="1" min="4" max="4" width="24.29"/>
     <col customWidth="1" min="5" max="9" width="17.0"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.0" customHeight="1">
-      <c r="A1" s="1"/>
-[...9 lines deleted...]
-      <c r="I1" s="5"/>
+      <c r="A1" s="4"/>
+      <c r="B1" s="6"/>
+      <c r="C1" s="6"/>
+      <c r="D1" s="6"/>
+      <c r="E1" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="F1" s="9"/>
+      <c r="G1" s="10"/>
+      <c r="H1" s="10"/>
+      <c r="I1" s="10"/>
     </row>
     <row r="2" ht="18.0" customHeight="1">
-      <c r="A2" s="1"/>
-[...9 lines deleted...]
-      <c r="I2" s="7"/>
+      <c r="A2" s="4"/>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+      <c r="D2" s="6"/>
+      <c r="E2" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="F2" s="11"/>
+      <c r="G2" s="12"/>
+      <c r="H2" s="12"/>
+      <c r="I2" s="12"/>
     </row>
     <row r="3" ht="18.0" customHeight="1">
-      <c r="A3" s="1"/>
-[...9 lines deleted...]
-      <c r="I3" s="9"/>
+      <c r="A3" s="4"/>
+      <c r="B3" s="6"/>
+      <c r="C3" s="6"/>
+      <c r="D3" s="6"/>
+      <c r="E3" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" s="9"/>
+      <c r="G3" s="10"/>
+      <c r="H3" s="14"/>
+      <c r="I3" s="14"/>
     </row>
     <row r="4" ht="23.25" customHeight="1">
-      <c r="A4" s="1"/>
-[...9 lines deleted...]
-      <c r="I4" s="11"/>
+      <c r="A4" s="4"/>
+      <c r="B4" s="6"/>
+      <c r="C4" s="6"/>
+      <c r="D4" s="6"/>
+      <c r="E4" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="F4" s="15"/>
+      <c r="G4" s="16"/>
+      <c r="H4" s="16"/>
+      <c r="I4" s="16"/>
     </row>
     <row r="5">
-      <c r="A5" s="12"/>
-[...7 lines deleted...]
-      <c r="I5" s="14"/>
+      <c r="A5" s="17"/>
+      <c r="B5" s="18"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="19"/>
     </row>
     <row r="6" ht="21.75" customHeight="1">
-      <c r="A6" s="17" t="s">
-[...11 lines deleted...]
-      <c r="I6" s="21"/>
+      <c r="A6" s="22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B6" s="23"/>
+      <c r="C6" s="24"/>
+      <c r="D6" s="23"/>
+      <c r="E6" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="F6" s="23"/>
+      <c r="G6" s="23"/>
+      <c r="H6" s="25"/>
+      <c r="I6" s="26"/>
     </row>
     <row r="7">
-      <c r="A7" s="22" t="s">
-[...22 lines deleted...]
-        <v>13</v>
+      <c r="A7" s="27" t="s">
+        <v>85</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>90</v>
+      </c>
+      <c r="C7" s="29" t="s">
+        <v>94</v>
+      </c>
+      <c r="D7" s="30"/>
+      <c r="E7" s="31" t="s">
+        <v>100</v>
+      </c>
+      <c r="F7" s="31" t="s">
+        <v>104</v>
+      </c>
+      <c r="G7" s="32" t="s">
+        <v>107</v>
+      </c>
+      <c r="H7" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="I7" s="33" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="8">
-      <c r="A8" s="30"/>
-[...5 lines deleted...]
-      <c r="G8" s="34">
+      <c r="A8" s="34"/>
+      <c r="B8" s="35"/>
+      <c r="C8" s="36"/>
+      <c r="D8" s="30"/>
+      <c r="E8" s="37"/>
+      <c r="F8" s="37"/>
+      <c r="G8" s="38">
         <f t="shared" ref="G8:G17" si="1">E8-F8</f>
         <v>0</v>
       </c>
-      <c r="H8" s="35"/>
-      <c r="I8" s="34">
+      <c r="H8" s="39"/>
+      <c r="I8" s="38">
         <f t="shared" ref="I8:I17" si="2">G8*H8</f>
         <v>0</v>
       </c>
     </row>
     <row r="9">
-      <c r="A9" s="36"/>
-[...5 lines deleted...]
-      <c r="G9" s="34">
+      <c r="A9" s="40"/>
+      <c r="B9" s="35"/>
+      <c r="C9" s="36"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="37"/>
+      <c r="F9" s="37"/>
+      <c r="G9" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H9" s="35"/>
-      <c r="I9" s="34">
+      <c r="H9" s="39"/>
+      <c r="I9" s="38">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="10">
-      <c r="A10" s="36"/>
-[...5 lines deleted...]
-      <c r="G10" s="34">
+      <c r="A10" s="40"/>
+      <c r="B10" s="35"/>
+      <c r="C10" s="36"/>
+      <c r="D10" s="30"/>
+      <c r="E10" s="37"/>
+      <c r="F10" s="37"/>
+      <c r="G10" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H10" s="35"/>
-      <c r="I10" s="34">
+      <c r="H10" s="39"/>
+      <c r="I10" s="38">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="36"/>
-[...5 lines deleted...]
-      <c r="G11" s="34">
+      <c r="A11" s="40"/>
+      <c r="B11" s="35"/>
+      <c r="C11" s="36"/>
+      <c r="D11" s="30"/>
+      <c r="E11" s="37"/>
+      <c r="F11" s="37"/>
+      <c r="G11" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H11" s="35"/>
-      <c r="I11" s="34">
+      <c r="H11" s="39"/>
+      <c r="I11" s="38">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="36"/>
-[...5 lines deleted...]
-      <c r="G12" s="34">
+      <c r="A12" s="40"/>
+      <c r="B12" s="35"/>
+      <c r="C12" s="36"/>
+      <c r="D12" s="30"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H12" s="35"/>
-      <c r="I12" s="34">
+      <c r="H12" s="39"/>
+      <c r="I12" s="38">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="13">
-      <c r="A13" s="36"/>
-[...5 lines deleted...]
-      <c r="G13" s="34">
+      <c r="A13" s="40"/>
+      <c r="B13" s="35"/>
+      <c r="C13" s="36"/>
+      <c r="D13" s="30"/>
+      <c r="E13" s="37"/>
+      <c r="F13" s="37"/>
+      <c r="G13" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H13" s="35"/>
-      <c r="I13" s="34">
+      <c r="H13" s="39"/>
+      <c r="I13" s="38">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="36"/>
-[...5 lines deleted...]
-      <c r="G14" s="34">
+      <c r="A14" s="40"/>
+      <c r="B14" s="35"/>
+      <c r="C14" s="36"/>
+      <c r="D14" s="30"/>
+      <c r="E14" s="37"/>
+      <c r="F14" s="37"/>
+      <c r="G14" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H14" s="35"/>
-      <c r="I14" s="34">
+      <c r="H14" s="39"/>
+      <c r="I14" s="38">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="36"/>
-[...5 lines deleted...]
-      <c r="G15" s="34">
+      <c r="A15" s="40"/>
+      <c r="B15" s="35"/>
+      <c r="C15" s="36"/>
+      <c r="D15" s="30"/>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H15" s="35"/>
-      <c r="I15" s="34">
+      <c r="H15" s="39"/>
+      <c r="I15" s="38">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="36"/>
-[...5 lines deleted...]
-      <c r="G16" s="34">
+      <c r="A16" s="40"/>
+      <c r="B16" s="35"/>
+      <c r="C16" s="36"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="37"/>
+      <c r="F16" s="37"/>
+      <c r="G16" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H16" s="35"/>
-      <c r="I16" s="34">
+      <c r="H16" s="39"/>
+      <c r="I16" s="38">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="36"/>
-[...5 lines deleted...]
-      <c r="G17" s="34">
+      <c r="A17" s="40"/>
+      <c r="B17" s="35"/>
+      <c r="C17" s="36"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="37"/>
+      <c r="F17" s="37"/>
+      <c r="G17" s="38">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="H17" s="35"/>
-      <c r="I17" s="34">
+      <c r="H17" s="39"/>
+      <c r="I17" s="38">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
     </row>
     <row r="18">
-      <c r="A18" s="37"/>
-[...7 lines deleted...]
-      <c r="I18" s="41"/>
+      <c r="A18" s="41"/>
+      <c r="B18" s="42"/>
+      <c r="C18" s="43"/>
+      <c r="D18" s="44"/>
+      <c r="E18" s="43"/>
+      <c r="F18" s="43"/>
+      <c r="G18" s="45"/>
+      <c r="H18" s="46"/>
+      <c r="I18" s="45"/>
     </row>
     <row r="19" ht="21.75" customHeight="1">
-      <c r="A19" s="17" t="s">
-[...9 lines deleted...]
-      <c r="I19" s="45"/>
+      <c r="A19" s="22" t="s">
+        <v>121</v>
+      </c>
+      <c r="B19" s="23"/>
+      <c r="C19" s="23"/>
+      <c r="D19" s="23"/>
+      <c r="E19" s="23"/>
+      <c r="F19" s="23"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="48"/>
+      <c r="I19" s="49"/>
     </row>
     <row r="20">
-      <c r="A20" s="23" t="s">
-[...22 lines deleted...]
-        <v>13</v>
+      <c r="A20" s="28" t="s">
+        <v>122</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>123</v>
+      </c>
+      <c r="C20" s="50" t="s">
+        <v>124</v>
+      </c>
+      <c r="D20" s="51" t="s">
+        <v>125</v>
+      </c>
+      <c r="E20" s="30"/>
+      <c r="F20" s="52" t="s">
+        <v>126</v>
+      </c>
+      <c r="G20" s="33" t="s">
+        <v>2</v>
+      </c>
+      <c r="H20" s="53" t="s">
+        <v>127</v>
+      </c>
+      <c r="I20" s="33" t="s">
+        <v>113</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="36"/>
-[...5 lines deleted...]
-      <c r="G21" s="34" t="str">
+      <c r="A21" s="40"/>
+      <c r="B21" s="35"/>
+      <c r="C21" s="54"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="30"/>
+      <c r="F21" s="56"/>
+      <c r="G21" s="38" t="str">
         <f>iferror(sum(VLOOKUP($F$4,Sheet2!$A$1:$C$16,3)*F21),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H21" s="35"/>
-      <c r="I21" s="34">
+      <c r="H21" s="39"/>
+      <c r="I21" s="38">
         <f t="shared" ref="I21:I24" si="3">G21*H21</f>
         <v>0</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="36"/>
-[...5 lines deleted...]
-      <c r="G22" s="34" t="str">
+      <c r="A22" s="40"/>
+      <c r="B22" s="35"/>
+      <c r="C22" s="54"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="30"/>
+      <c r="F22" s="56"/>
+      <c r="G22" s="38" t="str">
         <f>iferror(sum(VLOOKUP($F$4,Sheet2!$A$1:$C$16,3)*F22),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H22" s="35"/>
-      <c r="I22" s="34">
+      <c r="H22" s="39"/>
+      <c r="I22" s="38">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="23">
-      <c r="A23" s="36"/>
-[...5 lines deleted...]
-      <c r="G23" s="34" t="str">
+      <c r="A23" s="40"/>
+      <c r="B23" s="35"/>
+      <c r="C23" s="54"/>
+      <c r="D23" s="55"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="56"/>
+      <c r="G23" s="38" t="str">
         <f>iferror(sum(VLOOKUP($F$4,Sheet2!$A$1:$C$16,3)*F23),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H23" s="35"/>
-      <c r="I23" s="34">
+      <c r="H23" s="39"/>
+      <c r="I23" s="38">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="36"/>
-[...5 lines deleted...]
-      <c r="G24" s="34" t="str">
+      <c r="A24" s="40"/>
+      <c r="B24" s="35"/>
+      <c r="C24" s="54"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="30"/>
+      <c r="F24" s="56"/>
+      <c r="G24" s="38" t="str">
         <f>iferror(sum(VLOOKUP($F$4,Sheet2!$A$1:$C$16,3)*F24),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H24" s="35"/>
-      <c r="I24" s="34">
+      <c r="H24" s="39"/>
+      <c r="I24" s="38">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" ht="15.75" customHeight="1">
-      <c r="A25" s="37"/>
-[...7 lines deleted...]
-      <c r="I25" s="53"/>
+      <c r="A25" s="41"/>
+      <c r="B25" s="42"/>
+      <c r="C25" s="43"/>
+      <c r="D25" s="44"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="58"/>
+      <c r="H25" s="46"/>
+      <c r="I25" s="58"/>
     </row>
     <row r="26" ht="21.75" customHeight="1">
-      <c r="A26" s="17" t="s">
-[...11 lines deleted...]
-      <c r="I26" s="25"/>
+      <c r="A26" s="22" t="s">
+        <v>128</v>
+      </c>
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="59" t="s">
+        <v>129</v>
+      </c>
+      <c r="H26" s="12"/>
+      <c r="I26" s="30"/>
     </row>
     <row r="27" ht="15.75" customHeight="1">
-      <c r="A27" s="55" t="s">
-[...18 lines deleted...]
-        <v>28</v>
+      <c r="A27" s="60" t="s">
+        <v>130</v>
+      </c>
+      <c r="B27" s="61" t="s">
+        <v>131</v>
+      </c>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="30"/>
+      <c r="F27" s="52" t="s">
+        <v>132</v>
+      </c>
+      <c r="G27" s="52" t="s">
+        <v>133</v>
+      </c>
+      <c r="H27" s="52" t="s">
+        <v>134</v>
+      </c>
+      <c r="I27" s="52" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="28" ht="15.75" customHeight="1">
-      <c r="A28" s="30"/>
-[...5 lines deleted...]
-      <c r="G28" s="34" t="str">
+      <c r="A28" s="34"/>
+      <c r="B28" s="62"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="63"/>
+      <c r="G28" s="38" t="str">
         <f>iferror(sum(VLOOKUP($F$4,Sheet2!$A$1:$B$16,2)*F28),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H28" s="62" t="s">
-[...2 lines deleted...]
-      <c r="I28" s="63" t="str">
+      <c r="H28" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="I28" s="65" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IFERROR(MAX(G28, G28 * INDEX(GOOGLEFINANCE(""CURRENCY:""&amp;H28&amp;""CAD"", ""price"", A28),2,2)), ""$0.00"")"),"$0.00")</f>
         <v>$0.00</v>
       </c>
     </row>
     <row r="29" ht="15.75" customHeight="1">
-      <c r="A29" s="30"/>
-[...5 lines deleted...]
-      <c r="G29" s="34" t="str">
+      <c r="A29" s="34"/>
+      <c r="B29" s="62"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="63"/>
+      <c r="G29" s="38" t="str">
         <f>iferror(sum(VLOOKUP($F$4,Sheet2!$A$1:$B$16,2)*F29),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H29" s="62" t="s">
-[...2 lines deleted...]
-      <c r="I29" s="63" t="str">
+      <c r="H29" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="I29" s="65" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IFERROR(MAX(G29, G29 * INDEX(GOOGLEFINANCE(""CURRENCY:""&amp;H29&amp;""CAD"", ""price"", A29),2,2)), ""$0.00"")"),"$0.00")</f>
         <v>$0.00</v>
       </c>
     </row>
     <row r="30" ht="15.75" customHeight="1">
-      <c r="A30" s="36"/>
-[...5 lines deleted...]
-      <c r="G30" s="34" t="str">
+      <c r="A30" s="40"/>
+      <c r="B30" s="62"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="30"/>
+      <c r="F30" s="63"/>
+      <c r="G30" s="38" t="str">
         <f>iferror(sum(VLOOKUP($F$4,Sheet2!$A$1:$B$16,2)*F30),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H30" s="62" t="s">
-[...2 lines deleted...]
-      <c r="I30" s="63" t="str">
+      <c r="H30" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="I30" s="65" t="str">
         <f>IFERROR(__xludf.DUMMYFUNCTION("IFERROR(MAX(G30, G30 * INDEX(GOOGLEFINANCE(""CURRENCY:""&amp;H30&amp;""CAD"", ""price"", A30),2,2)), ""$0.00"")"),"$0.00")</f>
         <v>$0.00</v>
       </c>
     </row>
     <row r="31" ht="15.75" customHeight="1">
-      <c r="A31" s="1"/>
-[...7 lines deleted...]
-      <c r="I31" s="14"/>
+      <c r="A31" s="4"/>
+      <c r="B31" s="18"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="20"/>
+      <c r="E31" s="19"/>
+      <c r="F31" s="19"/>
+      <c r="G31" s="19"/>
+      <c r="H31" s="21"/>
+      <c r="I31" s="19"/>
     </row>
     <row r="32" ht="15.75" customHeight="1">
-      <c r="A32" s="64" t="s">
-[...3 lines deleted...]
-      <c r="C32" s="66">
+      <c r="A32" s="66" t="s">
+        <v>136</v>
+      </c>
+      <c r="B32" s="67"/>
+      <c r="C32" s="68">
         <f>SUM(I8:I18,I21:I25,I28:I30)</f>
         <v>0</v>
       </c>
-      <c r="D32" s="15"/>
-[...4 lines deleted...]
-      <c r="I32" s="14"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="19"/>
+      <c r="F32" s="19"/>
+      <c r="G32" s="19"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="19"/>
     </row>
     <row r="33" ht="15.75" customHeight="1">
-      <c r="A33" s="67"/>
-[...7 lines deleted...]
-      <c r="I33" s="14"/>
+      <c r="A33" s="69"/>
+      <c r="B33" s="70"/>
+      <c r="C33" s="71"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="19"/>
+      <c r="F33" s="19"/>
+      <c r="G33" s="19"/>
+      <c r="H33" s="21"/>
+      <c r="I33" s="19"/>
     </row>
     <row r="34" ht="15.75" customHeight="1">
-      <c r="A34" s="67" t="s">
-[...3 lines deleted...]
-      <c r="C34" s="70">
+      <c r="A34" s="69" t="s">
+        <v>137</v>
+      </c>
+      <c r="B34" s="70"/>
+      <c r="C34" s="72">
         <v>0.0</v>
       </c>
-      <c r="D34" s="71" t="s">
-[...6 lines deleted...]
-      <c r="I34" s="14"/>
+      <c r="D34" s="73" t="s">
+        <v>138</v>
+      </c>
+      <c r="E34" s="19"/>
+      <c r="F34" s="19"/>
+      <c r="G34" s="19"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="19"/>
     </row>
     <row r="35" ht="15.75" customHeight="1">
-      <c r="A35" s="72"/>
-[...7 lines deleted...]
-      <c r="I35" s="14"/>
+      <c r="A35" s="74"/>
+      <c r="B35" s="70"/>
+      <c r="C35" s="71"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="19"/>
+      <c r="F35" s="19"/>
+      <c r="G35" s="19"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="19"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
-      <c r="A36" s="73" t="s">
-[...3 lines deleted...]
-      <c r="C36" s="75">
+      <c r="A36" s="75" t="s">
+        <v>139</v>
+      </c>
+      <c r="B36" s="76"/>
+      <c r="C36" s="77">
         <f>IF(C32&lt;C34,C32,C34)</f>
         <v>0</v>
       </c>
-      <c r="D36" s="76"/>
-[...4 lines deleted...]
-      <c r="I36" s="77"/>
+      <c r="D36" s="78"/>
+      <c r="E36" s="79"/>
+      <c r="F36" s="79"/>
+      <c r="G36" s="79"/>
+      <c r="H36" s="80"/>
+      <c r="I36" s="79"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
-      <c r="A37" s="79" t="s">
-[...9 lines deleted...]
-      <c r="I37" s="14"/>
+      <c r="A37" s="81" t="s">
+        <v>140</v>
+      </c>
+      <c r="B37" s="82"/>
+      <c r="C37" s="83"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="19"/>
+      <c r="F37" s="19"/>
+      <c r="G37" s="19"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="19"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
-      <c r="A38" s="1"/>
-[...7 lines deleted...]
-      <c r="I38" s="14"/>
+      <c r="A38" s="4"/>
+      <c r="B38" s="18"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="19"/>
+      <c r="F38" s="19"/>
+      <c r="G38" s="19"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="19"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
-      <c r="A39" s="82" t="s">
-[...6 lines deleted...]
-      <c r="I39" s="83"/>
+      <c r="A39" s="84" t="s">
+        <v>141</v>
+      </c>
+      <c r="E39" s="84"/>
+      <c r="F39" s="84"/>
+      <c r="G39" s="84"/>
+      <c r="H39" s="84"/>
+      <c r="I39" s="85"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
-      <c r="A40" s="84" t="s">
-[...8 lines deleted...]
-      <c r="I40" s="83"/>
+      <c r="A40" s="86" t="s">
+        <v>142</v>
+      </c>
+      <c r="C40" s="87"/>
+      <c r="D40" s="85"/>
+      <c r="E40" s="84"/>
+      <c r="F40" s="84"/>
+      <c r="G40" s="84"/>
+      <c r="H40" s="84"/>
+      <c r="I40" s="85"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
-      <c r="A41" s="84" t="s">
-[...10 lines deleted...]
-      <c r="I41" s="83"/>
+      <c r="A41" s="86" t="s">
+        <v>143</v>
+      </c>
+      <c r="C41" s="88"/>
+      <c r="D41" s="85"/>
+      <c r="E41" s="84"/>
+      <c r="F41" s="86" t="s">
+        <v>144</v>
+      </c>
+      <c r="G41" s="89"/>
+      <c r="H41" s="10"/>
+      <c r="I41" s="85"/>
     </row>
     <row r="42" ht="15.75" customHeight="1">
-      <c r="A42" s="84" t="s">
-[...10 lines deleted...]
-      <c r="I42" s="83"/>
+      <c r="A42" s="86" t="s">
+        <v>145</v>
+      </c>
+      <c r="C42" s="88"/>
+      <c r="D42" s="85"/>
+      <c r="E42" s="84"/>
+      <c r="F42" s="86" t="s">
+        <v>146</v>
+      </c>
+      <c r="G42" s="90"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="85"/>
     </row>
     <row r="43" ht="15.75" customHeight="1">
-      <c r="A43" s="89"/>
-[...7 lines deleted...]
-      <c r="I43" s="83"/>
+      <c r="A43" s="91"/>
+      <c r="B43" s="92"/>
+      <c r="C43" s="85"/>
+      <c r="D43" s="93"/>
+      <c r="E43" s="84"/>
+      <c r="F43" s="84"/>
+      <c r="G43" s="84"/>
+      <c r="H43" s="84"/>
+      <c r="I43" s="85"/>
     </row>
     <row r="44" ht="18.75" customHeight="1">
-      <c r="A44" s="92" t="s">
-[...9 lines deleted...]
-      <c r="I44" s="94"/>
+      <c r="A44" s="94" t="s">
+        <v>147</v>
+      </c>
+      <c r="B44" s="95"/>
+      <c r="C44" s="95"/>
+      <c r="D44" s="95"/>
+      <c r="E44" s="95"/>
+      <c r="F44" s="95"/>
+      <c r="G44" s="95"/>
+      <c r="H44" s="95"/>
+      <c r="I44" s="96"/>
     </row>
     <row r="45" ht="15.75" customHeight="1">
-      <c r="A45" s="2"/>
-[...7 lines deleted...]
-      <c r="I45" s="14"/>
+      <c r="A45" s="6"/>
+      <c r="B45" s="6"/>
+      <c r="C45" s="19"/>
+      <c r="D45" s="20"/>
+      <c r="E45" s="97"/>
+      <c r="F45" s="97"/>
+      <c r="G45" s="97"/>
+      <c r="H45" s="97"/>
+      <c r="I45" s="19"/>
     </row>
   </sheetData>
   <mergeCells count="31">
     <mergeCell ref="F1:I1"/>
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C14:D14"/>
     <mergeCell ref="C15:D15"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="D20:E20"/>
     <mergeCell ref="D21:E21"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="G26:I26"/>
     <mergeCell ref="B27:E27"/>
     <mergeCell ref="G41:H41"/>
@@ -2165,3277 +2162,3286 @@
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="H28:H30">
       <formula1>Sheet2!$F$2:$F$105</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="F4">
       <formula1>"2023,2024,2025,2026"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" s="96" t="s">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" s="2">
+        <v>2023.0</v>
+      </c>
+      <c r="B2" s="2">
+        <v>45.0</v>
+      </c>
+      <c r="C2" s="5">
+        <v>0.68</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" s="2">
+        <v>2024.0</v>
+      </c>
+      <c r="B3" s="2">
+        <v>50.0</v>
+      </c>
+      <c r="C3" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="2">
+        <v>2025.0</v>
+      </c>
+      <c r="B4" s="2">
+        <v>60.0</v>
+      </c>
+      <c r="C4" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="2">
+        <v>2026.0</v>
+      </c>
+      <c r="B5" s="2">
+        <v>60.0</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.7</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="F6" s="8" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="F7" s="8" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="F8" s="8" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="F9" s="8" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="F10" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="F11" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="F12" s="8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="F13" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="F14" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="F15" s="8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="F16" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="F17" s="8" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="F18" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="F19" s="8" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="F20" s="8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="F21" s="8" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="F22" s="8" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="F23" s="8" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="F24" s="8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="F25" s="8" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="F26" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="F27" s="8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="F28" s="8" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="F29" s="8" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="F30" s="8" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="F31" s="8" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="F32" s="8" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="F33" s="8" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="F34" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="F35" s="8" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="F36" s="8" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="F37" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="96" t="s">
+    </row>
+    <row r="38">
+      <c r="F38" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="C1" s="97" t="s">
-[...2 lines deleted...]
-      <c r="F1" s="98" t="s">
+    </row>
+    <row r="39">
+      <c r="F39" s="8" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="2">
-[...23 lines deleted...]
-      <c r="F3" s="98" t="s">
+    <row r="40">
+      <c r="F40" s="8" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="4">
-[...9 lines deleted...]
-      <c r="F4" s="98" t="s">
+    <row r="41">
+      <c r="F41" s="8" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="5">
-      <c r="F5" s="98" t="s">
+    <row r="42">
+      <c r="F42" s="8" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="6">
-      <c r="F6" s="99" t="s">
+    <row r="43">
+      <c r="F43" s="8" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="7">
-      <c r="F7" s="99" t="s">
+    <row r="44">
+      <c r="F44" s="8" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="8">
-      <c r="F8" s="99" t="s">
+    <row r="45">
+      <c r="F45" s="8" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9">
-      <c r="F9" s="99" t="s">
+    <row r="46">
+      <c r="F46" s="8" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="10">
-      <c r="F10" s="99" t="s">
+    <row r="47">
+      <c r="F47" s="8" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="11">
-      <c r="F11" s="99" t="s">
+    <row r="48">
+      <c r="F48" s="8" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="12">
-      <c r="F12" s="99" t="s">
+    <row r="49">
+      <c r="F49" s="8" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="13">
-      <c r="F13" s="99" t="s">
+    <row r="50">
+      <c r="F50" s="8" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="14">
-      <c r="F14" s="99" t="s">
+    <row r="51">
+      <c r="F51" s="8" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="15">
-      <c r="F15" s="99" t="s">
+    <row r="52">
+      <c r="F52" s="8" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="16">
-      <c r="F16" s="99" t="s">
+    <row r="53">
+      <c r="F53" s="8" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="17">
-      <c r="F17" s="99" t="s">
+    <row r="54">
+      <c r="F54" s="8" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="18">
-      <c r="F18" s="99" t="s">
+    <row r="55">
+      <c r="F55" s="8" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="19">
-      <c r="F19" s="99" t="s">
+    <row r="56">
+      <c r="F56" s="8" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="20">
-      <c r="F20" s="99" t="s">
+    <row r="57">
+      <c r="F57" s="8" t="s">
         <v>62</v>
       </c>
     </row>
-    <row r="21">
-      <c r="F21" s="99" t="s">
+    <row r="58">
+      <c r="F58" s="8" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="22">
-      <c r="F22" s="99" t="s">
+    <row r="59">
+      <c r="F59" s="8" t="s">
         <v>64</v>
       </c>
     </row>
-    <row r="23">
-      <c r="F23" s="99" t="s">
+    <row r="60">
+      <c r="F60" s="8" t="s">
         <v>65</v>
       </c>
     </row>
-    <row r="24">
-      <c r="F24" s="99" t="s">
+    <row r="61">
+      <c r="F61" s="8" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="25">
-[...10 lines deleted...]
-      <c r="F27" s="99" t="s">
+    <row r="62">
+      <c r="F62" s="8" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="28">
-      <c r="F28" s="99" t="s">
+    <row r="63">
+      <c r="F63" s="8" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="29">
-      <c r="F29" s="99" t="s">
+    <row r="64">
+      <c r="F64" s="8" t="s">
         <v>70</v>
       </c>
     </row>
-    <row r="30">
-      <c r="F30" s="99" t="s">
+    <row r="65">
+      <c r="F65" s="8" t="s">
         <v>71</v>
       </c>
     </row>
-    <row r="31">
-      <c r="F31" s="99" t="s">
+    <row r="66">
+      <c r="F66" s="8" t="s">
         <v>72</v>
       </c>
     </row>
-    <row r="32">
-      <c r="F32" s="99" t="s">
+    <row r="67">
+      <c r="F67" s="8" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="33">
-      <c r="F33" s="99" t="s">
+    <row r="68">
+      <c r="F68" s="8" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="34">
-      <c r="F34" s="99" t="s">
+    <row r="69">
+      <c r="F69" s="8" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="35">
-      <c r="F35" s="99" t="s">
+    <row r="70">
+      <c r="F70" s="8" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="36">
-      <c r="F36" s="99" t="s">
+    <row r="71">
+      <c r="F71" s="8" t="s">
         <v>77</v>
       </c>
     </row>
-    <row r="37">
-[...5 lines deleted...]
-      <c r="F38" s="99" t="s">
+    <row r="72">
+      <c r="F72" s="8" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="39">
-      <c r="F39" s="99" t="s">
+    <row r="73">
+      <c r="F73" s="8" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="40">
-      <c r="F40" s="99" t="s">
+    <row r="74">
+      <c r="F74" s="8" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="41">
-      <c r="F41" s="99" t="s">
+    <row r="75">
+      <c r="F75" s="8" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="42">
-      <c r="F42" s="99" t="s">
+    <row r="76">
+      <c r="F76" s="8" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="43">
-      <c r="F43" s="99" t="s">
+    <row r="77">
+      <c r="F77" s="8" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="44">
-[...5 lines deleted...]
-      <c r="F45" s="99" t="s">
+    <row r="78">
+      <c r="F78" s="8" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="46">
-      <c r="F46" s="99" t="s">
+    <row r="79">
+      <c r="F79" s="8" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="47">
-      <c r="F47" s="99" t="s">
+    <row r="80">
+      <c r="F80" s="8" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="48">
-      <c r="F48" s="99" t="s">
+    <row r="81">
+      <c r="F81" s="8" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="49">
-[...5 lines deleted...]
-      <c r="F50" s="99" t="s">
+    <row r="82">
+      <c r="F82" s="8" t="s">
         <v>91</v>
       </c>
     </row>
-    <row r="51">
-      <c r="F51" s="99" t="s">
+    <row r="83">
+      <c r="F83" s="8" t="s">
         <v>92</v>
       </c>
     </row>
-    <row r="52">
-      <c r="F52" s="99" t="s">
+    <row r="84">
+      <c r="F84" s="8" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="53">
-[...5 lines deleted...]
-      <c r="F54" s="99" t="s">
+    <row r="85">
+      <c r="F85" s="8" t="s">
         <v>95</v>
       </c>
     </row>
-    <row r="55">
-      <c r="F55" s="99" t="s">
+    <row r="86">
+      <c r="F86" s="8" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="56">
-      <c r="F56" s="99" t="s">
+    <row r="87">
+      <c r="F87" s="8" t="s">
         <v>97</v>
       </c>
     </row>
-    <row r="57">
-      <c r="F57" s="99" t="s">
+    <row r="88">
+      <c r="F88" s="8" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="58">
-      <c r="F58" s="99" t="s">
+    <row r="89">
+      <c r="F89" s="8" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="59">
-[...5 lines deleted...]
-      <c r="F60" s="99" t="s">
+    <row r="90">
+      <c r="F90" s="8" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="61">
-      <c r="F61" s="99" t="s">
+    <row r="91">
+      <c r="F91" s="8" t="s">
         <v>102</v>
       </c>
     </row>
-    <row r="62">
-      <c r="F62" s="99" t="s">
+    <row r="92">
+      <c r="F92" s="8" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="63">
-[...5 lines deleted...]
-      <c r="F64" s="99" t="s">
+    <row r="93">
+      <c r="F93" s="8" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="65">
-      <c r="F65" s="99" t="s">
+    <row r="94">
+      <c r="F94" s="8" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="66">
-[...5 lines deleted...]
-      <c r="F67" s="99" t="s">
+    <row r="95">
+      <c r="F95" s="8" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="68">
-      <c r="F68" s="99" t="s">
+    <row r="96">
+      <c r="F96" s="8" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="69">
-[...5 lines deleted...]
-      <c r="F70" s="99" t="s">
+    <row r="97">
+      <c r="F97" s="8" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="71">
-      <c r="F71" s="99" t="s">
+    <row r="98">
+      <c r="F98" s="8" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="72">
-[...5 lines deleted...]
-      <c r="F73" s="99" t="s">
+    <row r="99">
+      <c r="F99" s="8" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="74">
-      <c r="F74" s="99" t="s">
+    <row r="100">
+      <c r="F100" s="8" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="75">
-      <c r="F75" s="99" t="s">
+    <row r="101">
+      <c r="F101" s="8" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="76">
-      <c r="F76" s="99" t="s">
+    <row r="102">
+      <c r="F102" s="8" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="77">
-      <c r="F77" s="99" t="s">
+    <row r="103">
+      <c r="F103" s="8" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="78">
-      <c r="F78" s="99" t="s">
+    <row r="104">
+      <c r="F104" s="8" t="s">
         <v>119</v>
       </c>
     </row>
-    <row r="79">
-      <c r="F79" s="99" t="s">
+    <row r="105">
+      <c r="F105" s="8" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="80">
-[...128 lines deleted...]
-    </row>
     <row r="106">
-      <c r="F106" s="99"/>
+      <c r="F106" s="8"/>
     </row>
     <row r="107">
-      <c r="F107" s="99"/>
+      <c r="F107" s="8"/>
     </row>
     <row r="108">
-      <c r="F108" s="99"/>
+      <c r="F108" s="8"/>
     </row>
     <row r="109">
-      <c r="F109" s="99"/>
+      <c r="F109" s="8"/>
     </row>
     <row r="110">
-      <c r="F110" s="99"/>
+      <c r="F110" s="8"/>
     </row>
     <row r="111">
-      <c r="F111" s="99"/>
+      <c r="F111" s="8"/>
     </row>
     <row r="112">
-      <c r="F112" s="99"/>
+      <c r="F112" s="8"/>
     </row>
     <row r="113">
-      <c r="F113" s="99"/>
+      <c r="F113" s="8"/>
     </row>
     <row r="114">
-      <c r="F114" s="99"/>
+      <c r="F114" s="8"/>
     </row>
     <row r="115">
-      <c r="F115" s="99"/>
+      <c r="F115" s="8"/>
     </row>
     <row r="116">
-      <c r="F116" s="99"/>
+      <c r="F116" s="8"/>
     </row>
     <row r="117">
-      <c r="F117" s="99"/>
+      <c r="F117" s="8"/>
     </row>
     <row r="118">
-      <c r="F118" s="99"/>
+      <c r="F118" s="8"/>
     </row>
     <row r="119">
-      <c r="F119" s="99"/>
+      <c r="F119" s="8"/>
     </row>
     <row r="120">
-      <c r="F120" s="99"/>
+      <c r="F120" s="8"/>
     </row>
     <row r="121">
-      <c r="F121" s="99"/>
+      <c r="F121" s="8"/>
     </row>
     <row r="122">
-      <c r="F122" s="99"/>
+      <c r="F122" s="8"/>
     </row>
     <row r="123">
-      <c r="F123" s="99"/>
+      <c r="F123" s="8"/>
     </row>
     <row r="124">
-      <c r="F124" s="99"/>
+      <c r="F124" s="8"/>
     </row>
     <row r="125">
-      <c r="F125" s="99"/>
+      <c r="F125" s="8"/>
     </row>
     <row r="126">
-      <c r="F126" s="99"/>
+      <c r="F126" s="8"/>
     </row>
     <row r="127">
-      <c r="F127" s="99"/>
+      <c r="F127" s="8"/>
     </row>
     <row r="128">
-      <c r="F128" s="99"/>
+      <c r="F128" s="8"/>
     </row>
     <row r="129">
-      <c r="F129" s="99"/>
+      <c r="F129" s="8"/>
     </row>
     <row r="130">
-      <c r="F130" s="99"/>
+      <c r="F130" s="8"/>
     </row>
     <row r="131">
-      <c r="F131" s="99"/>
+      <c r="F131" s="8"/>
     </row>
     <row r="132">
-      <c r="F132" s="99"/>
+      <c r="F132" s="8"/>
     </row>
     <row r="133">
-      <c r="F133" s="99"/>
+      <c r="F133" s="8"/>
     </row>
     <row r="134">
-      <c r="F134" s="99"/>
+      <c r="F134" s="8"/>
     </row>
     <row r="135">
-      <c r="F135" s="99"/>
+      <c r="F135" s="8"/>
     </row>
     <row r="136">
-      <c r="F136" s="99"/>
+      <c r="F136" s="8"/>
     </row>
     <row r="137">
-      <c r="F137" s="99"/>
+      <c r="F137" s="8"/>
     </row>
     <row r="138">
-      <c r="F138" s="99"/>
+      <c r="F138" s="8"/>
     </row>
     <row r="139">
-      <c r="F139" s="99"/>
+      <c r="F139" s="8"/>
     </row>
     <row r="140">
-      <c r="F140" s="99"/>
+      <c r="F140" s="8"/>
     </row>
     <row r="141">
-      <c r="F141" s="99"/>
+      <c r="F141" s="8"/>
     </row>
     <row r="142">
-      <c r="F142" s="99"/>
+      <c r="F142" s="8"/>
     </row>
     <row r="143">
-      <c r="F143" s="99"/>
+      <c r="F143" s="8"/>
     </row>
     <row r="144">
-      <c r="F144" s="99"/>
+      <c r="F144" s="8"/>
     </row>
     <row r="145">
-      <c r="F145" s="99"/>
+      <c r="F145" s="8"/>
     </row>
     <row r="146">
-      <c r="F146" s="99"/>
+      <c r="F146" s="8"/>
     </row>
     <row r="147">
-      <c r="F147" s="99"/>
+      <c r="F147" s="8"/>
     </row>
     <row r="148">
-      <c r="F148" s="99"/>
+      <c r="F148" s="8"/>
     </row>
     <row r="149">
-      <c r="F149" s="99"/>
+      <c r="F149" s="8"/>
     </row>
     <row r="150">
-      <c r="F150" s="99"/>
+      <c r="F150" s="8"/>
     </row>
     <row r="151">
-      <c r="F151" s="99"/>
+      <c r="F151" s="8"/>
     </row>
     <row r="152">
-      <c r="F152" s="99"/>
+      <c r="F152" s="8"/>
     </row>
     <row r="153">
-      <c r="F153" s="99"/>
+      <c r="F153" s="8"/>
     </row>
     <row r="154">
-      <c r="F154" s="99"/>
+      <c r="F154" s="8"/>
     </row>
     <row r="155">
-      <c r="F155" s="99"/>
+      <c r="F155" s="8"/>
     </row>
     <row r="156">
-      <c r="F156" s="99"/>
+      <c r="F156" s="8"/>
     </row>
     <row r="157">
-      <c r="F157" s="99"/>
+      <c r="F157" s="8"/>
     </row>
     <row r="158">
-      <c r="F158" s="99"/>
+      <c r="F158" s="8"/>
     </row>
     <row r="159">
-      <c r="F159" s="99"/>
+      <c r="F159" s="8"/>
     </row>
     <row r="160">
-      <c r="F160" s="99"/>
+      <c r="F160" s="8"/>
     </row>
     <row r="161">
-      <c r="F161" s="99"/>
+      <c r="F161" s="8"/>
     </row>
     <row r="162">
-      <c r="F162" s="99"/>
+      <c r="F162" s="8"/>
     </row>
     <row r="163">
-      <c r="F163" s="99"/>
+      <c r="F163" s="8"/>
     </row>
     <row r="164">
-      <c r="F164" s="99"/>
+      <c r="F164" s="8"/>
     </row>
     <row r="165">
-      <c r="F165" s="99"/>
+      <c r="F165" s="8"/>
     </row>
     <row r="166">
-      <c r="F166" s="99"/>
+      <c r="F166" s="8"/>
     </row>
     <row r="167">
-      <c r="F167" s="99"/>
+      <c r="F167" s="8"/>
     </row>
     <row r="168">
-      <c r="F168" s="99"/>
+      <c r="F168" s="8"/>
     </row>
     <row r="169">
-      <c r="F169" s="99"/>
+      <c r="F169" s="8"/>
     </row>
     <row r="170">
-      <c r="F170" s="99"/>
+      <c r="F170" s="8"/>
     </row>
     <row r="171">
-      <c r="F171" s="99"/>
+      <c r="F171" s="8"/>
     </row>
     <row r="172">
-      <c r="F172" s="99"/>
+      <c r="F172" s="8"/>
     </row>
     <row r="173">
-      <c r="F173" s="99"/>
+      <c r="F173" s="8"/>
     </row>
     <row r="174">
-      <c r="F174" s="99"/>
+      <c r="F174" s="8"/>
     </row>
     <row r="175">
-      <c r="F175" s="99"/>
+      <c r="F175" s="8"/>
     </row>
     <row r="176">
-      <c r="F176" s="99"/>
+      <c r="F176" s="8"/>
     </row>
     <row r="177">
-      <c r="F177" s="99"/>
+      <c r="F177" s="8"/>
     </row>
     <row r="178">
-      <c r="F178" s="99"/>
+      <c r="F178" s="8"/>
     </row>
     <row r="179">
-      <c r="F179" s="99"/>
+      <c r="F179" s="8"/>
     </row>
     <row r="180">
-      <c r="F180" s="99"/>
+      <c r="F180" s="8"/>
     </row>
     <row r="181">
-      <c r="F181" s="99"/>
+      <c r="F181" s="8"/>
     </row>
     <row r="182">
-      <c r="F182" s="99"/>
+      <c r="F182" s="8"/>
     </row>
     <row r="183">
-      <c r="F183" s="99"/>
+      <c r="F183" s="8"/>
     </row>
     <row r="184">
-      <c r="F184" s="99"/>
+      <c r="F184" s="8"/>
     </row>
     <row r="185">
-      <c r="F185" s="99"/>
+      <c r="F185" s="8"/>
     </row>
     <row r="186">
-      <c r="F186" s="99"/>
+      <c r="F186" s="8"/>
     </row>
     <row r="187">
-      <c r="F187" s="99"/>
+      <c r="F187" s="8"/>
     </row>
     <row r="188">
-      <c r="F188" s="99"/>
+      <c r="F188" s="8"/>
     </row>
     <row r="189">
-      <c r="F189" s="99"/>
+      <c r="F189" s="8"/>
     </row>
     <row r="190">
-      <c r="F190" s="99"/>
+      <c r="F190" s="8"/>
     </row>
     <row r="191">
-      <c r="F191" s="99"/>
+      <c r="F191" s="8"/>
     </row>
     <row r="192">
-      <c r="F192" s="99"/>
+      <c r="F192" s="8"/>
     </row>
     <row r="193">
-      <c r="F193" s="99"/>
+      <c r="F193" s="8"/>
     </row>
     <row r="194">
-      <c r="F194" s="99"/>
+      <c r="F194" s="8"/>
     </row>
     <row r="195">
-      <c r="F195" s="99"/>
+      <c r="F195" s="8"/>
     </row>
     <row r="196">
-      <c r="F196" s="99"/>
+      <c r="F196" s="8"/>
     </row>
     <row r="197">
-      <c r="F197" s="99"/>
+      <c r="F197" s="8"/>
     </row>
     <row r="198">
-      <c r="F198" s="99"/>
+      <c r="F198" s="8"/>
     </row>
     <row r="199">
-      <c r="F199" s="99"/>
+      <c r="F199" s="8"/>
     </row>
     <row r="200">
-      <c r="F200" s="99"/>
+      <c r="F200" s="8"/>
     </row>
     <row r="201">
-      <c r="F201" s="99"/>
+      <c r="F201" s="8"/>
     </row>
     <row r="202">
-      <c r="F202" s="99"/>
+      <c r="F202" s="8"/>
     </row>
     <row r="203">
-      <c r="F203" s="99"/>
+      <c r="F203" s="8"/>
     </row>
     <row r="204">
-      <c r="F204" s="99"/>
+      <c r="F204" s="8"/>
     </row>
     <row r="205">
-      <c r="F205" s="99"/>
+      <c r="F205" s="8"/>
     </row>
     <row r="206">
-      <c r="F206" s="99"/>
+      <c r="F206" s="8"/>
     </row>
     <row r="207">
-      <c r="F207" s="99"/>
+      <c r="F207" s="8"/>
     </row>
     <row r="208">
-      <c r="F208" s="99"/>
+      <c r="F208" s="8"/>
     </row>
     <row r="209">
-      <c r="F209" s="99"/>
+      <c r="F209" s="8"/>
     </row>
     <row r="210">
-      <c r="F210" s="99"/>
+      <c r="F210" s="8"/>
     </row>
     <row r="211">
-      <c r="F211" s="99"/>
+      <c r="F211" s="8"/>
     </row>
     <row r="212">
-      <c r="F212" s="99"/>
+      <c r="F212" s="8"/>
     </row>
     <row r="213">
-      <c r="F213" s="99"/>
+      <c r="F213" s="8"/>
     </row>
     <row r="214">
-      <c r="F214" s="99"/>
+      <c r="F214" s="8"/>
     </row>
     <row r="215">
-      <c r="F215" s="99"/>
+      <c r="F215" s="8"/>
     </row>
     <row r="216">
-      <c r="F216" s="99"/>
+      <c r="F216" s="8"/>
     </row>
     <row r="217">
-      <c r="F217" s="99"/>
+      <c r="F217" s="8"/>
     </row>
     <row r="218">
-      <c r="F218" s="99"/>
+      <c r="F218" s="8"/>
     </row>
     <row r="219">
-      <c r="F219" s="99"/>
+      <c r="F219" s="8"/>
     </row>
     <row r="220">
-      <c r="F220" s="99"/>
+      <c r="F220" s="8"/>
     </row>
     <row r="221">
-      <c r="F221" s="99"/>
+      <c r="F221" s="8"/>
     </row>
     <row r="222">
-      <c r="F222" s="99"/>
+      <c r="F222" s="8"/>
     </row>
     <row r="223">
-      <c r="F223" s="99"/>
+      <c r="F223" s="8"/>
     </row>
     <row r="224">
-      <c r="F224" s="99"/>
+      <c r="F224" s="8"/>
     </row>
     <row r="225">
-      <c r="F225" s="99"/>
+      <c r="F225" s="8"/>
     </row>
     <row r="226">
-      <c r="F226" s="99"/>
+      <c r="F226" s="8"/>
     </row>
     <row r="227">
-      <c r="F227" s="99"/>
+      <c r="F227" s="8"/>
     </row>
     <row r="228">
-      <c r="F228" s="99"/>
+      <c r="F228" s="8"/>
     </row>
     <row r="229">
-      <c r="F229" s="99"/>
+      <c r="F229" s="8"/>
     </row>
     <row r="230">
-      <c r="F230" s="99"/>
+      <c r="F230" s="8"/>
     </row>
     <row r="231">
-      <c r="F231" s="99"/>
+      <c r="F231" s="8"/>
     </row>
     <row r="232">
-      <c r="F232" s="99"/>
+      <c r="F232" s="8"/>
     </row>
     <row r="233">
-      <c r="F233" s="99"/>
+      <c r="F233" s="8"/>
     </row>
     <row r="234">
-      <c r="F234" s="99"/>
+      <c r="F234" s="8"/>
     </row>
     <row r="235">
-      <c r="F235" s="99"/>
+      <c r="F235" s="8"/>
     </row>
     <row r="236">
-      <c r="F236" s="99"/>
+      <c r="F236" s="8"/>
     </row>
     <row r="237">
-      <c r="F237" s="99"/>
+      <c r="F237" s="8"/>
     </row>
     <row r="238">
-      <c r="F238" s="99"/>
+      <c r="F238" s="8"/>
     </row>
     <row r="239">
-      <c r="F239" s="99"/>
+      <c r="F239" s="8"/>
     </row>
     <row r="240">
-      <c r="F240" s="99"/>
+      <c r="F240" s="8"/>
     </row>
     <row r="241">
-      <c r="F241" s="99"/>
+      <c r="F241" s="8"/>
     </row>
     <row r="242">
-      <c r="F242" s="99"/>
+      <c r="F242" s="8"/>
     </row>
     <row r="243">
-      <c r="F243" s="99"/>
+      <c r="F243" s="8"/>
     </row>
     <row r="244">
-      <c r="F244" s="99"/>
+      <c r="F244" s="8"/>
     </row>
     <row r="245">
-      <c r="F245" s="99"/>
+      <c r="F245" s="8"/>
     </row>
     <row r="246">
-      <c r="F246" s="99"/>
+      <c r="F246" s="8"/>
     </row>
     <row r="247">
-      <c r="F247" s="99"/>
+      <c r="F247" s="8"/>
     </row>
     <row r="248">
-      <c r="F248" s="99"/>
+      <c r="F248" s="8"/>
     </row>
     <row r="249">
-      <c r="F249" s="99"/>
+      <c r="F249" s="8"/>
     </row>
     <row r="250">
-      <c r="F250" s="99"/>
+      <c r="F250" s="8"/>
     </row>
     <row r="251">
-      <c r="F251" s="99"/>
+      <c r="F251" s="8"/>
     </row>
     <row r="252">
-      <c r="F252" s="99"/>
+      <c r="F252" s="8"/>
     </row>
     <row r="253">
-      <c r="F253" s="99"/>
+      <c r="F253" s="8"/>
     </row>
     <row r="254">
-      <c r="F254" s="99"/>
+      <c r="F254" s="8"/>
     </row>
     <row r="255">
-      <c r="F255" s="99"/>
+      <c r="F255" s="8"/>
     </row>
     <row r="256">
-      <c r="F256" s="99"/>
+      <c r="F256" s="8"/>
     </row>
     <row r="257">
-      <c r="F257" s="99"/>
+      <c r="F257" s="8"/>
     </row>
     <row r="258">
-      <c r="F258" s="99"/>
+      <c r="F258" s="8"/>
     </row>
     <row r="259">
-      <c r="F259" s="99"/>
+      <c r="F259" s="8"/>
     </row>
     <row r="260">
-      <c r="F260" s="99"/>
+      <c r="F260" s="8"/>
     </row>
     <row r="261">
-      <c r="F261" s="99"/>
+      <c r="F261" s="8"/>
     </row>
     <row r="262">
-      <c r="F262" s="99"/>
+      <c r="F262" s="8"/>
     </row>
     <row r="263">
-      <c r="F263" s="99"/>
+      <c r="F263" s="8"/>
     </row>
     <row r="264">
-      <c r="F264" s="99"/>
+      <c r="F264" s="8"/>
     </row>
     <row r="265">
-      <c r="F265" s="99"/>
+      <c r="F265" s="8"/>
     </row>
     <row r="266">
-      <c r="F266" s="99"/>
+      <c r="F266" s="8"/>
     </row>
     <row r="267">
-      <c r="F267" s="99"/>
+      <c r="F267" s="8"/>
     </row>
     <row r="268">
-      <c r="F268" s="99"/>
+      <c r="F268" s="8"/>
     </row>
     <row r="269">
-      <c r="F269" s="99"/>
+      <c r="F269" s="8"/>
     </row>
     <row r="270">
-      <c r="F270" s="99"/>
+      <c r="F270" s="8"/>
     </row>
     <row r="271">
-      <c r="F271" s="99"/>
+      <c r="F271" s="8"/>
     </row>
     <row r="272">
-      <c r="F272" s="99"/>
+      <c r="F272" s="8"/>
     </row>
     <row r="273">
-      <c r="F273" s="99"/>
+      <c r="F273" s="8"/>
     </row>
     <row r="274">
-      <c r="F274" s="99"/>
+      <c r="F274" s="8"/>
     </row>
     <row r="275">
-      <c r="F275" s="99"/>
+      <c r="F275" s="8"/>
     </row>
     <row r="276">
-      <c r="F276" s="99"/>
+      <c r="F276" s="8"/>
     </row>
     <row r="277">
-      <c r="F277" s="99"/>
+      <c r="F277" s="8"/>
     </row>
     <row r="278">
-      <c r="F278" s="99"/>
+      <c r="F278" s="8"/>
     </row>
     <row r="279">
-      <c r="F279" s="99"/>
+      <c r="F279" s="8"/>
     </row>
     <row r="280">
-      <c r="F280" s="99"/>
+      <c r="F280" s="8"/>
     </row>
     <row r="281">
-      <c r="F281" s="99"/>
+      <c r="F281" s="8"/>
     </row>
     <row r="282">
-      <c r="F282" s="99"/>
+      <c r="F282" s="8"/>
     </row>
     <row r="283">
-      <c r="F283" s="99"/>
+      <c r="F283" s="8"/>
     </row>
     <row r="284">
-      <c r="F284" s="99"/>
+      <c r="F284" s="8"/>
     </row>
     <row r="285">
-      <c r="F285" s="99"/>
+      <c r="F285" s="8"/>
     </row>
     <row r="286">
-      <c r="F286" s="99"/>
+      <c r="F286" s="8"/>
     </row>
     <row r="287">
-      <c r="F287" s="99"/>
+      <c r="F287" s="8"/>
     </row>
     <row r="288">
-      <c r="F288" s="99"/>
+      <c r="F288" s="8"/>
     </row>
     <row r="289">
-      <c r="F289" s="99"/>
+      <c r="F289" s="8"/>
     </row>
     <row r="290">
-      <c r="F290" s="99"/>
+      <c r="F290" s="8"/>
     </row>
     <row r="291">
-      <c r="F291" s="99"/>
+      <c r="F291" s="8"/>
     </row>
     <row r="292">
-      <c r="F292" s="99"/>
+      <c r="F292" s="8"/>
     </row>
     <row r="293">
-      <c r="F293" s="99"/>
+      <c r="F293" s="8"/>
     </row>
     <row r="294">
-      <c r="F294" s="99"/>
+      <c r="F294" s="8"/>
     </row>
     <row r="295">
-      <c r="F295" s="99"/>
+      <c r="F295" s="8"/>
     </row>
     <row r="296">
-      <c r="F296" s="99"/>
+      <c r="F296" s="8"/>
     </row>
     <row r="297">
-      <c r="F297" s="99"/>
+      <c r="F297" s="8"/>
     </row>
     <row r="298">
-      <c r="F298" s="99"/>
+      <c r="F298" s="8"/>
     </row>
     <row r="299">
-      <c r="F299" s="99"/>
+      <c r="F299" s="8"/>
     </row>
     <row r="300">
-      <c r="F300" s="99"/>
+      <c r="F300" s="8"/>
     </row>
     <row r="301">
-      <c r="F301" s="99"/>
+      <c r="F301" s="8"/>
     </row>
     <row r="302">
-      <c r="F302" s="99"/>
+      <c r="F302" s="8"/>
     </row>
     <row r="303">
-      <c r="F303" s="99"/>
+      <c r="F303" s="8"/>
     </row>
     <row r="304">
-      <c r="F304" s="99"/>
+      <c r="F304" s="8"/>
     </row>
     <row r="305">
-      <c r="F305" s="99"/>
+      <c r="F305" s="8"/>
     </row>
     <row r="306">
-      <c r="F306" s="99"/>
+      <c r="F306" s="8"/>
     </row>
     <row r="307">
-      <c r="F307" s="99"/>
+      <c r="F307" s="8"/>
     </row>
     <row r="308">
-      <c r="F308" s="99"/>
+      <c r="F308" s="8"/>
     </row>
     <row r="309">
-      <c r="F309" s="99"/>
+      <c r="F309" s="8"/>
     </row>
     <row r="310">
-      <c r="F310" s="99"/>
+      <c r="F310" s="8"/>
     </row>
     <row r="311">
-      <c r="F311" s="99"/>
+      <c r="F311" s="8"/>
     </row>
     <row r="312">
-      <c r="F312" s="99"/>
+      <c r="F312" s="8"/>
     </row>
     <row r="313">
-      <c r="F313" s="99"/>
+      <c r="F313" s="8"/>
     </row>
     <row r="314">
-      <c r="F314" s="99"/>
+      <c r="F314" s="8"/>
     </row>
     <row r="315">
-      <c r="F315" s="99"/>
+      <c r="F315" s="8"/>
     </row>
     <row r="316">
-      <c r="F316" s="99"/>
+      <c r="F316" s="8"/>
     </row>
     <row r="317">
-      <c r="F317" s="99"/>
+      <c r="F317" s="8"/>
     </row>
     <row r="318">
-      <c r="F318" s="99"/>
+      <c r="F318" s="8"/>
     </row>
     <row r="319">
-      <c r="F319" s="99"/>
+      <c r="F319" s="8"/>
     </row>
     <row r="320">
-      <c r="F320" s="99"/>
+      <c r="F320" s="8"/>
     </row>
     <row r="321">
-      <c r="F321" s="99"/>
+      <c r="F321" s="8"/>
     </row>
     <row r="322">
-      <c r="F322" s="99"/>
+      <c r="F322" s="8"/>
     </row>
     <row r="323">
-      <c r="F323" s="99"/>
+      <c r="F323" s="8"/>
     </row>
     <row r="324">
-      <c r="F324" s="99"/>
+      <c r="F324" s="8"/>
     </row>
     <row r="325">
-      <c r="F325" s="99"/>
+      <c r="F325" s="8"/>
     </row>
     <row r="326">
-      <c r="F326" s="99"/>
+      <c r="F326" s="8"/>
     </row>
     <row r="327">
-      <c r="F327" s="99"/>
+      <c r="F327" s="8"/>
     </row>
     <row r="328">
-      <c r="F328" s="99"/>
+      <c r="F328" s="8"/>
     </row>
     <row r="329">
-      <c r="F329" s="99"/>
+      <c r="F329" s="8"/>
     </row>
     <row r="330">
-      <c r="F330" s="99"/>
+      <c r="F330" s="8"/>
     </row>
     <row r="331">
-      <c r="F331" s="99"/>
+      <c r="F331" s="8"/>
     </row>
     <row r="332">
-      <c r="F332" s="99"/>
+      <c r="F332" s="8"/>
     </row>
     <row r="333">
-      <c r="F333" s="99"/>
+      <c r="F333" s="8"/>
     </row>
     <row r="334">
-      <c r="F334" s="99"/>
+      <c r="F334" s="8"/>
     </row>
     <row r="335">
-      <c r="F335" s="99"/>
+      <c r="F335" s="8"/>
     </row>
     <row r="336">
-      <c r="F336" s="99"/>
+      <c r="F336" s="8"/>
     </row>
     <row r="337">
-      <c r="F337" s="99"/>
+      <c r="F337" s="8"/>
     </row>
     <row r="338">
-      <c r="F338" s="99"/>
+      <c r="F338" s="8"/>
     </row>
     <row r="339">
-      <c r="F339" s="99"/>
+      <c r="F339" s="8"/>
     </row>
     <row r="340">
-      <c r="F340" s="99"/>
+      <c r="F340" s="8"/>
     </row>
     <row r="341">
-      <c r="F341" s="99"/>
+      <c r="F341" s="8"/>
     </row>
     <row r="342">
-      <c r="F342" s="99"/>
+      <c r="F342" s="8"/>
     </row>
     <row r="343">
-      <c r="F343" s="99"/>
+      <c r="F343" s="8"/>
     </row>
     <row r="344">
-      <c r="F344" s="99"/>
+      <c r="F344" s="8"/>
     </row>
     <row r="345">
-      <c r="F345" s="99"/>
+      <c r="F345" s="8"/>
     </row>
     <row r="346">
-      <c r="F346" s="99"/>
+      <c r="F346" s="8"/>
     </row>
     <row r="347">
-      <c r="F347" s="99"/>
+      <c r="F347" s="8"/>
     </row>
     <row r="348">
-      <c r="F348" s="99"/>
+      <c r="F348" s="8"/>
     </row>
     <row r="349">
-      <c r="F349" s="99"/>
+      <c r="F349" s="8"/>
     </row>
     <row r="350">
-      <c r="F350" s="99"/>
+      <c r="F350" s="8"/>
     </row>
     <row r="351">
-      <c r="F351" s="99"/>
+      <c r="F351" s="8"/>
     </row>
     <row r="352">
-      <c r="F352" s="99"/>
+      <c r="F352" s="8"/>
     </row>
     <row r="353">
-      <c r="F353" s="99"/>
+      <c r="F353" s="8"/>
     </row>
     <row r="354">
-      <c r="F354" s="99"/>
+      <c r="F354" s="8"/>
     </row>
     <row r="355">
-      <c r="F355" s="99"/>
+      <c r="F355" s="8"/>
     </row>
     <row r="356">
-      <c r="F356" s="99"/>
+      <c r="F356" s="8"/>
     </row>
     <row r="357">
-      <c r="F357" s="99"/>
+      <c r="F357" s="8"/>
     </row>
     <row r="358">
-      <c r="F358" s="99"/>
+      <c r="F358" s="8"/>
     </row>
     <row r="359">
-      <c r="F359" s="99"/>
+      <c r="F359" s="8"/>
     </row>
     <row r="360">
-      <c r="F360" s="99"/>
+      <c r="F360" s="8"/>
     </row>
     <row r="361">
-      <c r="F361" s="99"/>
+      <c r="F361" s="8"/>
     </row>
     <row r="362">
-      <c r="F362" s="99"/>
+      <c r="F362" s="8"/>
     </row>
     <row r="363">
-      <c r="F363" s="99"/>
+      <c r="F363" s="8"/>
     </row>
     <row r="364">
-      <c r="F364" s="99"/>
+      <c r="F364" s="8"/>
     </row>
     <row r="365">
-      <c r="F365" s="99"/>
+      <c r="F365" s="8"/>
     </row>
     <row r="366">
-      <c r="F366" s="99"/>
+      <c r="F366" s="8"/>
     </row>
     <row r="367">
-      <c r="F367" s="99"/>
+      <c r="F367" s="8"/>
     </row>
     <row r="368">
-      <c r="F368" s="99"/>
+      <c r="F368" s="8"/>
     </row>
     <row r="369">
-      <c r="F369" s="99"/>
+      <c r="F369" s="8"/>
     </row>
     <row r="370">
-      <c r="F370" s="99"/>
+      <c r="F370" s="8"/>
     </row>
     <row r="371">
-      <c r="F371" s="99"/>
+      <c r="F371" s="8"/>
     </row>
     <row r="372">
-      <c r="F372" s="99"/>
+      <c r="F372" s="8"/>
     </row>
     <row r="373">
-      <c r="F373" s="99"/>
+      <c r="F373" s="8"/>
     </row>
     <row r="374">
-      <c r="F374" s="99"/>
+      <c r="F374" s="8"/>
     </row>
     <row r="375">
-      <c r="F375" s="99"/>
+      <c r="F375" s="8"/>
     </row>
     <row r="376">
-      <c r="F376" s="99"/>
+      <c r="F376" s="8"/>
     </row>
     <row r="377">
-      <c r="F377" s="99"/>
+      <c r="F377" s="8"/>
     </row>
     <row r="378">
-      <c r="F378" s="99"/>
+      <c r="F378" s="8"/>
     </row>
     <row r="379">
-      <c r="F379" s="99"/>
+      <c r="F379" s="8"/>
     </row>
     <row r="380">
-      <c r="F380" s="99"/>
+      <c r="F380" s="8"/>
     </row>
     <row r="381">
-      <c r="F381" s="99"/>
+      <c r="F381" s="8"/>
     </row>
     <row r="382">
-      <c r="F382" s="99"/>
+      <c r="F382" s="8"/>
     </row>
     <row r="383">
-      <c r="F383" s="99"/>
+      <c r="F383" s="8"/>
     </row>
     <row r="384">
-      <c r="F384" s="99"/>
+      <c r="F384" s="8"/>
     </row>
     <row r="385">
-      <c r="F385" s="99"/>
+      <c r="F385" s="8"/>
     </row>
     <row r="386">
-      <c r="F386" s="99"/>
+      <c r="F386" s="8"/>
     </row>
     <row r="387">
-      <c r="F387" s="99"/>
+      <c r="F387" s="8"/>
     </row>
     <row r="388">
-      <c r="F388" s="99"/>
+      <c r="F388" s="8"/>
     </row>
     <row r="389">
-      <c r="F389" s="99"/>
+      <c r="F389" s="8"/>
     </row>
     <row r="390">
-      <c r="F390" s="99"/>
+      <c r="F390" s="8"/>
     </row>
     <row r="391">
-      <c r="F391" s="99"/>
+      <c r="F391" s="8"/>
     </row>
     <row r="392">
-      <c r="F392" s="99"/>
+      <c r="F392" s="8"/>
     </row>
     <row r="393">
-      <c r="F393" s="99"/>
+      <c r="F393" s="8"/>
     </row>
     <row r="394">
-      <c r="F394" s="99"/>
+      <c r="F394" s="8"/>
     </row>
     <row r="395">
-      <c r="F395" s="99"/>
+      <c r="F395" s="8"/>
     </row>
     <row r="396">
-      <c r="F396" s="99"/>
+      <c r="F396" s="8"/>
     </row>
     <row r="397">
-      <c r="F397" s="99"/>
+      <c r="F397" s="8"/>
     </row>
     <row r="398">
-      <c r="F398" s="99"/>
+      <c r="F398" s="8"/>
     </row>
     <row r="399">
-      <c r="F399" s="99"/>
+      <c r="F399" s="8"/>
     </row>
     <row r="400">
-      <c r="F400" s="99"/>
+      <c r="F400" s="8"/>
     </row>
     <row r="401">
-      <c r="F401" s="99"/>
+      <c r="F401" s="8"/>
     </row>
     <row r="402">
-      <c r="F402" s="99"/>
+      <c r="F402" s="8"/>
     </row>
     <row r="403">
-      <c r="F403" s="99"/>
+      <c r="F403" s="8"/>
     </row>
     <row r="404">
-      <c r="F404" s="99"/>
+      <c r="F404" s="8"/>
     </row>
     <row r="405">
-      <c r="F405" s="99"/>
+      <c r="F405" s="8"/>
     </row>
     <row r="406">
-      <c r="F406" s="99"/>
+      <c r="F406" s="8"/>
     </row>
     <row r="407">
-      <c r="F407" s="99"/>
+      <c r="F407" s="8"/>
     </row>
     <row r="408">
-      <c r="F408" s="99"/>
+      <c r="F408" s="8"/>
     </row>
     <row r="409">
-      <c r="F409" s="99"/>
+      <c r="F409" s="8"/>
     </row>
     <row r="410">
-      <c r="F410" s="99"/>
+      <c r="F410" s="8"/>
     </row>
     <row r="411">
-      <c r="F411" s="99"/>
+      <c r="F411" s="8"/>
     </row>
     <row r="412">
-      <c r="F412" s="99"/>
+      <c r="F412" s="8"/>
     </row>
     <row r="413">
-      <c r="F413" s="99"/>
+      <c r="F413" s="8"/>
     </row>
     <row r="414">
-      <c r="F414" s="99"/>
+      <c r="F414" s="8"/>
     </row>
     <row r="415">
-      <c r="F415" s="99"/>
+      <c r="F415" s="8"/>
     </row>
     <row r="416">
-      <c r="F416" s="99"/>
+      <c r="F416" s="8"/>
     </row>
     <row r="417">
-      <c r="F417" s="99"/>
+      <c r="F417" s="8"/>
     </row>
     <row r="418">
-      <c r="F418" s="99"/>
+      <c r="F418" s="8"/>
     </row>
     <row r="419">
-      <c r="F419" s="99"/>
+      <c r="F419" s="8"/>
     </row>
     <row r="420">
-      <c r="F420" s="99"/>
+      <c r="F420" s="8"/>
     </row>
     <row r="421">
-      <c r="F421" s="99"/>
+      <c r="F421" s="8"/>
     </row>
     <row r="422">
-      <c r="F422" s="99"/>
+      <c r="F422" s="8"/>
     </row>
     <row r="423">
-      <c r="F423" s="99"/>
+      <c r="F423" s="8"/>
     </row>
     <row r="424">
-      <c r="F424" s="99"/>
+      <c r="F424" s="8"/>
     </row>
     <row r="425">
-      <c r="F425" s="99"/>
+      <c r="F425" s="8"/>
     </row>
     <row r="426">
-      <c r="F426" s="99"/>
+      <c r="F426" s="8"/>
     </row>
     <row r="427">
-      <c r="F427" s="99"/>
+      <c r="F427" s="8"/>
     </row>
     <row r="428">
-      <c r="F428" s="99"/>
+      <c r="F428" s="8"/>
     </row>
     <row r="429">
-      <c r="F429" s="99"/>
+      <c r="F429" s="8"/>
     </row>
     <row r="430">
-      <c r="F430" s="99"/>
+      <c r="F430" s="8"/>
     </row>
     <row r="431">
-      <c r="F431" s="99"/>
+      <c r="F431" s="8"/>
     </row>
     <row r="432">
-      <c r="F432" s="99"/>
+      <c r="F432" s="8"/>
     </row>
     <row r="433">
-      <c r="F433" s="99"/>
+      <c r="F433" s="8"/>
     </row>
     <row r="434">
-      <c r="F434" s="99"/>
+      <c r="F434" s="8"/>
     </row>
     <row r="435">
-      <c r="F435" s="99"/>
+      <c r="F435" s="8"/>
     </row>
     <row r="436">
-      <c r="F436" s="99"/>
+      <c r="F436" s="8"/>
     </row>
     <row r="437">
-      <c r="F437" s="99"/>
+      <c r="F437" s="8"/>
     </row>
     <row r="438">
-      <c r="F438" s="99"/>
+      <c r="F438" s="8"/>
     </row>
     <row r="439">
-      <c r="F439" s="99"/>
+      <c r="F439" s="8"/>
     </row>
     <row r="440">
-      <c r="F440" s="99"/>
+      <c r="F440" s="8"/>
     </row>
     <row r="441">
-      <c r="F441" s="99"/>
+      <c r="F441" s="8"/>
     </row>
     <row r="442">
-      <c r="F442" s="99"/>
+      <c r="F442" s="8"/>
     </row>
     <row r="443">
-      <c r="F443" s="99"/>
+      <c r="F443" s="8"/>
     </row>
     <row r="444">
-      <c r="F444" s="99"/>
+      <c r="F444" s="8"/>
     </row>
     <row r="445">
-      <c r="F445" s="99"/>
+      <c r="F445" s="8"/>
     </row>
     <row r="446">
-      <c r="F446" s="99"/>
+      <c r="F446" s="8"/>
     </row>
     <row r="447">
-      <c r="F447" s="99"/>
+      <c r="F447" s="8"/>
     </row>
     <row r="448">
-      <c r="F448" s="99"/>
+      <c r="F448" s="8"/>
     </row>
     <row r="449">
-      <c r="F449" s="99"/>
+      <c r="F449" s="8"/>
     </row>
     <row r="450">
-      <c r="F450" s="99"/>
+      <c r="F450" s="8"/>
     </row>
     <row r="451">
-      <c r="F451" s="99"/>
+      <c r="F451" s="8"/>
     </row>
     <row r="452">
-      <c r="F452" s="99"/>
+      <c r="F452" s="8"/>
     </row>
     <row r="453">
-      <c r="F453" s="99"/>
+      <c r="F453" s="8"/>
     </row>
     <row r="454">
-      <c r="F454" s="99"/>
+      <c r="F454" s="8"/>
     </row>
     <row r="455">
-      <c r="F455" s="99"/>
+      <c r="F455" s="8"/>
     </row>
     <row r="456">
-      <c r="F456" s="99"/>
+      <c r="F456" s="8"/>
     </row>
     <row r="457">
-      <c r="F457" s="99"/>
+      <c r="F457" s="8"/>
     </row>
     <row r="458">
-      <c r="F458" s="99"/>
+      <c r="F458" s="8"/>
     </row>
     <row r="459">
-      <c r="F459" s="99"/>
+      <c r="F459" s="8"/>
     </row>
     <row r="460">
-      <c r="F460" s="99"/>
+      <c r="F460" s="8"/>
     </row>
     <row r="461">
-      <c r="F461" s="99"/>
+      <c r="F461" s="8"/>
     </row>
     <row r="462">
-      <c r="F462" s="99"/>
+      <c r="F462" s="8"/>
     </row>
     <row r="463">
-      <c r="F463" s="99"/>
+      <c r="F463" s="8"/>
     </row>
     <row r="464">
-      <c r="F464" s="99"/>
+      <c r="F464" s="8"/>
     </row>
     <row r="465">
-      <c r="F465" s="99"/>
+      <c r="F465" s="8"/>
     </row>
     <row r="466">
-      <c r="F466" s="99"/>
+      <c r="F466" s="8"/>
     </row>
     <row r="467">
-      <c r="F467" s="99"/>
+      <c r="F467" s="8"/>
     </row>
     <row r="468">
-      <c r="F468" s="99"/>
+      <c r="F468" s="8"/>
     </row>
     <row r="469">
-      <c r="F469" s="99"/>
+      <c r="F469" s="8"/>
     </row>
     <row r="470">
-      <c r="F470" s="99"/>
+      <c r="F470" s="8"/>
     </row>
     <row r="471">
-      <c r="F471" s="99"/>
+      <c r="F471" s="8"/>
     </row>
     <row r="472">
-      <c r="F472" s="99"/>
+      <c r="F472" s="8"/>
     </row>
     <row r="473">
-      <c r="F473" s="99"/>
+      <c r="F473" s="8"/>
     </row>
     <row r="474">
-      <c r="F474" s="99"/>
+      <c r="F474" s="8"/>
     </row>
     <row r="475">
-      <c r="F475" s="99"/>
+      <c r="F475" s="8"/>
     </row>
     <row r="476">
-      <c r="F476" s="99"/>
+      <c r="F476" s="8"/>
     </row>
     <row r="477">
-      <c r="F477" s="99"/>
+      <c r="F477" s="8"/>
     </row>
     <row r="478">
-      <c r="F478" s="99"/>
+      <c r="F478" s="8"/>
     </row>
     <row r="479">
-      <c r="F479" s="99"/>
+      <c r="F479" s="8"/>
     </row>
     <row r="480">
-      <c r="F480" s="99"/>
+      <c r="F480" s="8"/>
     </row>
     <row r="481">
-      <c r="F481" s="99"/>
+      <c r="F481" s="8"/>
     </row>
     <row r="482">
-      <c r="F482" s="99"/>
+      <c r="F482" s="8"/>
     </row>
     <row r="483">
-      <c r="F483" s="99"/>
+      <c r="F483" s="8"/>
     </row>
     <row r="484">
-      <c r="F484" s="99"/>
+      <c r="F484" s="8"/>
     </row>
     <row r="485">
-      <c r="F485" s="99"/>
+      <c r="F485" s="8"/>
     </row>
     <row r="486">
-      <c r="F486" s="99"/>
+      <c r="F486" s="8"/>
     </row>
     <row r="487">
-      <c r="F487" s="99"/>
+      <c r="F487" s="8"/>
     </row>
     <row r="488">
-      <c r="F488" s="99"/>
+      <c r="F488" s="8"/>
     </row>
     <row r="489">
-      <c r="F489" s="99"/>
+      <c r="F489" s="8"/>
     </row>
     <row r="490">
-      <c r="F490" s="99"/>
+      <c r="F490" s="8"/>
     </row>
     <row r="491">
-      <c r="F491" s="99"/>
+      <c r="F491" s="8"/>
     </row>
     <row r="492">
-      <c r="F492" s="99"/>
+      <c r="F492" s="8"/>
     </row>
     <row r="493">
-      <c r="F493" s="99"/>
+      <c r="F493" s="8"/>
     </row>
     <row r="494">
-      <c r="F494" s="99"/>
+      <c r="F494" s="8"/>
     </row>
     <row r="495">
-      <c r="F495" s="99"/>
+      <c r="F495" s="8"/>
     </row>
     <row r="496">
-      <c r="F496" s="99"/>
+      <c r="F496" s="8"/>
     </row>
     <row r="497">
-      <c r="F497" s="99"/>
+      <c r="F497" s="8"/>
     </row>
     <row r="498">
-      <c r="F498" s="99"/>
+      <c r="F498" s="8"/>
     </row>
     <row r="499">
-      <c r="F499" s="99"/>
+      <c r="F499" s="8"/>
     </row>
     <row r="500">
-      <c r="F500" s="99"/>
+      <c r="F500" s="8"/>
     </row>
     <row r="501">
-      <c r="F501" s="99"/>
+      <c r="F501" s="8"/>
     </row>
     <row r="502">
-      <c r="F502" s="99"/>
+      <c r="F502" s="8"/>
     </row>
     <row r="503">
-      <c r="F503" s="99"/>
+      <c r="F503" s="8"/>
     </row>
     <row r="504">
-      <c r="F504" s="99"/>
+      <c r="F504" s="8"/>
     </row>
     <row r="505">
-      <c r="F505" s="99"/>
+      <c r="F505" s="8"/>
     </row>
     <row r="506">
-      <c r="F506" s="99"/>
+      <c r="F506" s="8"/>
     </row>
     <row r="507">
-      <c r="F507" s="99"/>
+      <c r="F507" s="8"/>
     </row>
     <row r="508">
-      <c r="F508" s="99"/>
+      <c r="F508" s="8"/>
     </row>
     <row r="509">
-      <c r="F509" s="99"/>
+      <c r="F509" s="8"/>
     </row>
     <row r="510">
-      <c r="F510" s="99"/>
+      <c r="F510" s="8"/>
     </row>
     <row r="511">
-      <c r="F511" s="99"/>
+      <c r="F511" s="8"/>
     </row>
     <row r="512">
-      <c r="F512" s="99"/>
+      <c r="F512" s="8"/>
     </row>
     <row r="513">
-      <c r="F513" s="99"/>
+      <c r="F513" s="8"/>
     </row>
     <row r="514">
-      <c r="F514" s="99"/>
+      <c r="F514" s="8"/>
     </row>
     <row r="515">
-      <c r="F515" s="99"/>
+      <c r="F515" s="8"/>
     </row>
     <row r="516">
-      <c r="F516" s="99"/>
+      <c r="F516" s="8"/>
     </row>
     <row r="517">
-      <c r="F517" s="99"/>
+      <c r="F517" s="8"/>
     </row>
     <row r="518">
-      <c r="F518" s="99"/>
+      <c r="F518" s="8"/>
     </row>
     <row r="519">
-      <c r="F519" s="99"/>
+      <c r="F519" s="8"/>
     </row>
     <row r="520">
-      <c r="F520" s="99"/>
+      <c r="F520" s="8"/>
     </row>
     <row r="521">
-      <c r="F521" s="99"/>
+      <c r="F521" s="8"/>
     </row>
     <row r="522">
-      <c r="F522" s="99"/>
+      <c r="F522" s="8"/>
     </row>
     <row r="523">
-      <c r="F523" s="99"/>
+      <c r="F523" s="8"/>
     </row>
     <row r="524">
-      <c r="F524" s="99"/>
+      <c r="F524" s="8"/>
     </row>
     <row r="525">
-      <c r="F525" s="99"/>
+      <c r="F525" s="8"/>
     </row>
     <row r="526">
-      <c r="F526" s="99"/>
+      <c r="F526" s="8"/>
     </row>
     <row r="527">
-      <c r="F527" s="99"/>
+      <c r="F527" s="8"/>
     </row>
     <row r="528">
-      <c r="F528" s="99"/>
+      <c r="F528" s="8"/>
     </row>
     <row r="529">
-      <c r="F529" s="99"/>
+      <c r="F529" s="8"/>
     </row>
     <row r="530">
-      <c r="F530" s="99"/>
+      <c r="F530" s="8"/>
     </row>
     <row r="531">
-      <c r="F531" s="99"/>
+      <c r="F531" s="8"/>
     </row>
     <row r="532">
-      <c r="F532" s="99"/>
+      <c r="F532" s="8"/>
     </row>
     <row r="533">
-      <c r="F533" s="99"/>
+      <c r="F533" s="8"/>
     </row>
     <row r="534">
-      <c r="F534" s="99"/>
+      <c r="F534" s="8"/>
     </row>
     <row r="535">
-      <c r="F535" s="99"/>
+      <c r="F535" s="8"/>
     </row>
     <row r="536">
-      <c r="F536" s="99"/>
+      <c r="F536" s="8"/>
     </row>
     <row r="537">
-      <c r="F537" s="99"/>
+      <c r="F537" s="8"/>
     </row>
     <row r="538">
-      <c r="F538" s="99"/>
+      <c r="F538" s="8"/>
     </row>
     <row r="539">
-      <c r="F539" s="99"/>
+      <c r="F539" s="8"/>
     </row>
     <row r="540">
-      <c r="F540" s="99"/>
+      <c r="F540" s="8"/>
     </row>
     <row r="541">
-      <c r="F541" s="99"/>
+      <c r="F541" s="8"/>
     </row>
     <row r="542">
-      <c r="F542" s="99"/>
+      <c r="F542" s="8"/>
     </row>
     <row r="543">
-      <c r="F543" s="99"/>
+      <c r="F543" s="8"/>
     </row>
     <row r="544">
-      <c r="F544" s="99"/>
+      <c r="F544" s="8"/>
     </row>
     <row r="545">
-      <c r="F545" s="99"/>
+      <c r="F545" s="8"/>
     </row>
     <row r="546">
-      <c r="F546" s="99"/>
+      <c r="F546" s="8"/>
     </row>
     <row r="547">
-      <c r="F547" s="99"/>
+      <c r="F547" s="8"/>
     </row>
     <row r="548">
-      <c r="F548" s="99"/>
+      <c r="F548" s="8"/>
     </row>
     <row r="549">
-      <c r="F549" s="99"/>
+      <c r="F549" s="8"/>
     </row>
     <row r="550">
-      <c r="F550" s="99"/>
+      <c r="F550" s="8"/>
     </row>
     <row r="551">
-      <c r="F551" s="99"/>
+      <c r="F551" s="8"/>
     </row>
     <row r="552">
-      <c r="F552" s="99"/>
+      <c r="F552" s="8"/>
     </row>
     <row r="553">
-      <c r="F553" s="99"/>
+      <c r="F553" s="8"/>
     </row>
     <row r="554">
-      <c r="F554" s="99"/>
+      <c r="F554" s="8"/>
     </row>
     <row r="555">
-      <c r="F555" s="99"/>
+      <c r="F555" s="8"/>
     </row>
     <row r="556">
-      <c r="F556" s="99"/>
+      <c r="F556" s="8"/>
     </row>
     <row r="557">
-      <c r="F557" s="99"/>
+      <c r="F557" s="8"/>
     </row>
     <row r="558">
-      <c r="F558" s="99"/>
+      <c r="F558" s="8"/>
     </row>
     <row r="559">
-      <c r="F559" s="99"/>
+      <c r="F559" s="8"/>
     </row>
     <row r="560">
-      <c r="F560" s="99"/>
+      <c r="F560" s="8"/>
     </row>
     <row r="561">
-      <c r="F561" s="99"/>
+      <c r="F561" s="8"/>
     </row>
     <row r="562">
-      <c r="F562" s="99"/>
+      <c r="F562" s="8"/>
     </row>
     <row r="563">
-      <c r="F563" s="99"/>
+      <c r="F563" s="8"/>
     </row>
     <row r="564">
-      <c r="F564" s="99"/>
+      <c r="F564" s="8"/>
     </row>
     <row r="565">
-      <c r="F565" s="99"/>
+      <c r="F565" s="8"/>
     </row>
     <row r="566">
-      <c r="F566" s="99"/>
+      <c r="F566" s="8"/>
     </row>
     <row r="567">
-      <c r="F567" s="99"/>
+      <c r="F567" s="8"/>
     </row>
     <row r="568">
-      <c r="F568" s="99"/>
+      <c r="F568" s="8"/>
     </row>
     <row r="569">
-      <c r="F569" s="99"/>
+      <c r="F569" s="8"/>
     </row>
     <row r="570">
-      <c r="F570" s="99"/>
+      <c r="F570" s="8"/>
     </row>
     <row r="571">
-      <c r="F571" s="99"/>
+      <c r="F571" s="8"/>
     </row>
     <row r="572">
-      <c r="F572" s="99"/>
+      <c r="F572" s="8"/>
     </row>
     <row r="573">
-      <c r="F573" s="99"/>
+      <c r="F573" s="8"/>
     </row>
     <row r="574">
-      <c r="F574" s="99"/>
+      <c r="F574" s="8"/>
     </row>
     <row r="575">
-      <c r="F575" s="99"/>
+      <c r="F575" s="8"/>
     </row>
     <row r="576">
-      <c r="F576" s="99"/>
+      <c r="F576" s="8"/>
     </row>
     <row r="577">
-      <c r="F577" s="99"/>
+      <c r="F577" s="8"/>
     </row>
     <row r="578">
-      <c r="F578" s="99"/>
+      <c r="F578" s="8"/>
     </row>
     <row r="579">
-      <c r="F579" s="99"/>
+      <c r="F579" s="8"/>
     </row>
     <row r="580">
-      <c r="F580" s="99"/>
+      <c r="F580" s="8"/>
     </row>
     <row r="581">
-      <c r="F581" s="99"/>
+      <c r="F581" s="8"/>
     </row>
     <row r="582">
-      <c r="F582" s="99"/>
+      <c r="F582" s="8"/>
     </row>
     <row r="583">
-      <c r="F583" s="99"/>
+      <c r="F583" s="8"/>
     </row>
     <row r="584">
-      <c r="F584" s="99"/>
+      <c r="F584" s="8"/>
     </row>
     <row r="585">
-      <c r="F585" s="99"/>
+      <c r="F585" s="8"/>
     </row>
     <row r="586">
-      <c r="F586" s="99"/>
+      <c r="F586" s="8"/>
     </row>
     <row r="587">
-      <c r="F587" s="99"/>
+      <c r="F587" s="8"/>
     </row>
     <row r="588">
-      <c r="F588" s="99"/>
+      <c r="F588" s="8"/>
     </row>
     <row r="589">
-      <c r="F589" s="99"/>
+      <c r="F589" s="8"/>
     </row>
     <row r="590">
-      <c r="F590" s="99"/>
+      <c r="F590" s="8"/>
     </row>
     <row r="591">
-      <c r="F591" s="99"/>
+      <c r="F591" s="8"/>
     </row>
     <row r="592">
-      <c r="F592" s="99"/>
+      <c r="F592" s="8"/>
     </row>
     <row r="593">
-      <c r="F593" s="99"/>
+      <c r="F593" s="8"/>
     </row>
     <row r="594">
-      <c r="F594" s="99"/>
+      <c r="F594" s="8"/>
     </row>
     <row r="595">
-      <c r="F595" s="99"/>
+      <c r="F595" s="8"/>
     </row>
     <row r="596">
-      <c r="F596" s="99"/>
+      <c r="F596" s="8"/>
     </row>
     <row r="597">
-      <c r="F597" s="99"/>
+      <c r="F597" s="8"/>
     </row>
     <row r="598">
-      <c r="F598" s="99"/>
+      <c r="F598" s="8"/>
     </row>
     <row r="599">
-      <c r="F599" s="99"/>
+      <c r="F599" s="8"/>
     </row>
     <row r="600">
-      <c r="F600" s="99"/>
+      <c r="F600" s="8"/>
     </row>
     <row r="601">
-      <c r="F601" s="99"/>
+      <c r="F601" s="8"/>
     </row>
     <row r="602">
-      <c r="F602" s="99"/>
+      <c r="F602" s="8"/>
     </row>
     <row r="603">
-      <c r="F603" s="99"/>
+      <c r="F603" s="8"/>
     </row>
     <row r="604">
-      <c r="F604" s="99"/>
+      <c r="F604" s="8"/>
     </row>
     <row r="605">
-      <c r="F605" s="99"/>
+      <c r="F605" s="8"/>
     </row>
     <row r="606">
-      <c r="F606" s="99"/>
+      <c r="F606" s="8"/>
     </row>
     <row r="607">
-      <c r="F607" s="99"/>
+      <c r="F607" s="8"/>
     </row>
     <row r="608">
-      <c r="F608" s="99"/>
+      <c r="F608" s="8"/>
     </row>
     <row r="609">
-      <c r="F609" s="99"/>
+      <c r="F609" s="8"/>
     </row>
     <row r="610">
-      <c r="F610" s="99"/>
+      <c r="F610" s="8"/>
     </row>
     <row r="611">
-      <c r="F611" s="99"/>
+      <c r="F611" s="8"/>
     </row>
     <row r="612">
-      <c r="F612" s="99"/>
+      <c r="F612" s="8"/>
     </row>
     <row r="613">
-      <c r="F613" s="99"/>
+      <c r="F613" s="8"/>
     </row>
     <row r="614">
-      <c r="F614" s="99"/>
+      <c r="F614" s="8"/>
     </row>
     <row r="615">
-      <c r="F615" s="99"/>
+      <c r="F615" s="8"/>
     </row>
     <row r="616">
-      <c r="F616" s="99"/>
+      <c r="F616" s="8"/>
     </row>
     <row r="617">
-      <c r="F617" s="99"/>
+      <c r="F617" s="8"/>
     </row>
     <row r="618">
-      <c r="F618" s="99"/>
+      <c r="F618" s="8"/>
     </row>
     <row r="619">
-      <c r="F619" s="99"/>
+      <c r="F619" s="8"/>
     </row>
     <row r="620">
-      <c r="F620" s="99"/>
+      <c r="F620" s="8"/>
     </row>
     <row r="621">
-      <c r="F621" s="99"/>
+      <c r="F621" s="8"/>
     </row>
     <row r="622">
-      <c r="F622" s="99"/>
+      <c r="F622" s="8"/>
     </row>
     <row r="623">
-      <c r="F623" s="99"/>
+      <c r="F623" s="8"/>
     </row>
     <row r="624">
-      <c r="F624" s="99"/>
+      <c r="F624" s="8"/>
     </row>
     <row r="625">
-      <c r="F625" s="99"/>
+      <c r="F625" s="8"/>
     </row>
     <row r="626">
-      <c r="F626" s="99"/>
+      <c r="F626" s="8"/>
     </row>
     <row r="627">
-      <c r="F627" s="99"/>
+      <c r="F627" s="8"/>
     </row>
     <row r="628">
-      <c r="F628" s="99"/>
+      <c r="F628" s="8"/>
     </row>
     <row r="629">
-      <c r="F629" s="99"/>
+      <c r="F629" s="8"/>
     </row>
     <row r="630">
-      <c r="F630" s="99"/>
+      <c r="F630" s="8"/>
     </row>
     <row r="631">
-      <c r="F631" s="99"/>
+      <c r="F631" s="8"/>
     </row>
     <row r="632">
-      <c r="F632" s="99"/>
+      <c r="F632" s="8"/>
     </row>
     <row r="633">
-      <c r="F633" s="99"/>
+      <c r="F633" s="8"/>
     </row>
     <row r="634">
-      <c r="F634" s="99"/>
+      <c r="F634" s="8"/>
     </row>
     <row r="635">
-      <c r="F635" s="99"/>
+      <c r="F635" s="8"/>
     </row>
     <row r="636">
-      <c r="F636" s="99"/>
+      <c r="F636" s="8"/>
     </row>
     <row r="637">
-      <c r="F637" s="99"/>
+      <c r="F637" s="8"/>
     </row>
     <row r="638">
-      <c r="F638" s="99"/>
+      <c r="F638" s="8"/>
     </row>
     <row r="639">
-      <c r="F639" s="99"/>
+      <c r="F639" s="8"/>
     </row>
     <row r="640">
-      <c r="F640" s="99"/>
+      <c r="F640" s="8"/>
     </row>
     <row r="641">
-      <c r="F641" s="99"/>
+      <c r="F641" s="8"/>
     </row>
     <row r="642">
-      <c r="F642" s="99"/>
+      <c r="F642" s="8"/>
     </row>
     <row r="643">
-      <c r="F643" s="99"/>
+      <c r="F643" s="8"/>
     </row>
     <row r="644">
-      <c r="F644" s="99"/>
+      <c r="F644" s="8"/>
     </row>
     <row r="645">
-      <c r="F645" s="99"/>
+      <c r="F645" s="8"/>
     </row>
     <row r="646">
-      <c r="F646" s="99"/>
+      <c r="F646" s="8"/>
     </row>
     <row r="647">
-      <c r="F647" s="99"/>
+      <c r="F647" s="8"/>
     </row>
     <row r="648">
-      <c r="F648" s="99"/>
+      <c r="F648" s="8"/>
     </row>
     <row r="649">
-      <c r="F649" s="99"/>
+      <c r="F649" s="8"/>
     </row>
     <row r="650">
-      <c r="F650" s="99"/>
+      <c r="F650" s="8"/>
     </row>
     <row r="651">
-      <c r="F651" s="99"/>
+      <c r="F651" s="8"/>
     </row>
     <row r="652">
-      <c r="F652" s="99"/>
+      <c r="F652" s="8"/>
     </row>
     <row r="653">
-      <c r="F653" s="99"/>
+      <c r="F653" s="8"/>
     </row>
     <row r="654">
-      <c r="F654" s="99"/>
+      <c r="F654" s="8"/>
     </row>
     <row r="655">
-      <c r="F655" s="99"/>
+      <c r="F655" s="8"/>
     </row>
     <row r="656">
-      <c r="F656" s="99"/>
+      <c r="F656" s="8"/>
     </row>
     <row r="657">
-      <c r="F657" s="99"/>
+      <c r="F657" s="8"/>
     </row>
     <row r="658">
-      <c r="F658" s="99"/>
+      <c r="F658" s="8"/>
     </row>
     <row r="659">
-      <c r="F659" s="99"/>
+      <c r="F659" s="8"/>
     </row>
     <row r="660">
-      <c r="F660" s="99"/>
+      <c r="F660" s="8"/>
     </row>
     <row r="661">
-      <c r="F661" s="99"/>
+      <c r="F661" s="8"/>
     </row>
     <row r="662">
-      <c r="F662" s="99"/>
+      <c r="F662" s="8"/>
     </row>
     <row r="663">
-      <c r="F663" s="99"/>
+      <c r="F663" s="8"/>
     </row>
     <row r="664">
-      <c r="F664" s="99"/>
+      <c r="F664" s="8"/>
     </row>
     <row r="665">
-      <c r="F665" s="99"/>
+      <c r="F665" s="8"/>
     </row>
     <row r="666">
-      <c r="F666" s="99"/>
+      <c r="F666" s="8"/>
     </row>
     <row r="667">
-      <c r="F667" s="99"/>
+      <c r="F667" s="8"/>
     </row>
     <row r="668">
-      <c r="F668" s="99"/>
+      <c r="F668" s="8"/>
     </row>
     <row r="669">
-      <c r="F669" s="99"/>
+      <c r="F669" s="8"/>
     </row>
     <row r="670">
-      <c r="F670" s="99"/>
+      <c r="F670" s="8"/>
     </row>
     <row r="671">
-      <c r="F671" s="99"/>
+      <c r="F671" s="8"/>
     </row>
     <row r="672">
-      <c r="F672" s="99"/>
+      <c r="F672" s="8"/>
     </row>
     <row r="673">
-      <c r="F673" s="99"/>
+      <c r="F673" s="8"/>
     </row>
     <row r="674">
-      <c r="F674" s="99"/>
+      <c r="F674" s="8"/>
     </row>
     <row r="675">
-      <c r="F675" s="99"/>
+      <c r="F675" s="8"/>
     </row>
     <row r="676">
-      <c r="F676" s="99"/>
+      <c r="F676" s="8"/>
     </row>
     <row r="677">
-      <c r="F677" s="99"/>
+      <c r="F677" s="8"/>
     </row>
     <row r="678">
-      <c r="F678" s="99"/>
+      <c r="F678" s="8"/>
     </row>
     <row r="679">
-      <c r="F679" s="99"/>
+      <c r="F679" s="8"/>
     </row>
     <row r="680">
-      <c r="F680" s="99"/>
+      <c r="F680" s="8"/>
     </row>
     <row r="681">
-      <c r="F681" s="99"/>
+      <c r="F681" s="8"/>
     </row>
     <row r="682">
-      <c r="F682" s="99"/>
+      <c r="F682" s="8"/>
     </row>
     <row r="683">
-      <c r="F683" s="99"/>
+      <c r="F683" s="8"/>
     </row>
     <row r="684">
-      <c r="F684" s="99"/>
+      <c r="F684" s="8"/>
     </row>
     <row r="685">
-      <c r="F685" s="99"/>
+      <c r="F685" s="8"/>
     </row>
     <row r="686">
-      <c r="F686" s="99"/>
+      <c r="F686" s="8"/>
     </row>
     <row r="687">
-      <c r="F687" s="99"/>
+      <c r="F687" s="8"/>
     </row>
     <row r="688">
-      <c r="F688" s="99"/>
+      <c r="F688" s="8"/>
     </row>
     <row r="689">
-      <c r="F689" s="99"/>
+      <c r="F689" s="8"/>
     </row>
     <row r="690">
-      <c r="F690" s="99"/>
+      <c r="F690" s="8"/>
     </row>
     <row r="691">
-      <c r="F691" s="99"/>
+      <c r="F691" s="8"/>
     </row>
     <row r="692">
-      <c r="F692" s="99"/>
+      <c r="F692" s="8"/>
     </row>
     <row r="693">
-      <c r="F693" s="99"/>
+      <c r="F693" s="8"/>
     </row>
     <row r="694">
-      <c r="F694" s="99"/>
+      <c r="F694" s="8"/>
     </row>
     <row r="695">
-      <c r="F695" s="99"/>
+      <c r="F695" s="8"/>
     </row>
     <row r="696">
-      <c r="F696" s="99"/>
+      <c r="F696" s="8"/>
     </row>
     <row r="697">
-      <c r="F697" s="99"/>
+      <c r="F697" s="8"/>
     </row>
     <row r="698">
-      <c r="F698" s="99"/>
+      <c r="F698" s="8"/>
     </row>
     <row r="699">
-      <c r="F699" s="99"/>
+      <c r="F699" s="8"/>
     </row>
     <row r="700">
-      <c r="F700" s="99"/>
+      <c r="F700" s="8"/>
     </row>
     <row r="701">
-      <c r="F701" s="99"/>
+      <c r="F701" s="8"/>
     </row>
     <row r="702">
-      <c r="F702" s="99"/>
+      <c r="F702" s="8"/>
     </row>
     <row r="703">
-      <c r="F703" s="99"/>
+      <c r="F703" s="8"/>
     </row>
     <row r="704">
-      <c r="F704" s="99"/>
+      <c r="F704" s="8"/>
     </row>
     <row r="705">
-      <c r="F705" s="99"/>
+      <c r="F705" s="8"/>
     </row>
     <row r="706">
-      <c r="F706" s="99"/>
+      <c r="F706" s="8"/>
     </row>
     <row r="707">
-      <c r="F707" s="99"/>
+      <c r="F707" s="8"/>
     </row>
     <row r="708">
-      <c r="F708" s="99"/>
+      <c r="F708" s="8"/>
     </row>
     <row r="709">
-      <c r="F709" s="99"/>
+      <c r="F709" s="8"/>
     </row>
     <row r="710">
-      <c r="F710" s="99"/>
+      <c r="F710" s="8"/>
     </row>
     <row r="711">
-      <c r="F711" s="99"/>
+      <c r="F711" s="8"/>
     </row>
     <row r="712">
-      <c r="F712" s="99"/>
+      <c r="F712" s="8"/>
     </row>
     <row r="713">
-      <c r="F713" s="99"/>
+      <c r="F713" s="8"/>
     </row>
     <row r="714">
-      <c r="F714" s="99"/>
+      <c r="F714" s="8"/>
     </row>
     <row r="715">
-      <c r="F715" s="99"/>
+      <c r="F715" s="8"/>
     </row>
     <row r="716">
-      <c r="F716" s="99"/>
+      <c r="F716" s="8"/>
     </row>
     <row r="717">
-      <c r="F717" s="99"/>
+      <c r="F717" s="8"/>
     </row>
     <row r="718">
-      <c r="F718" s="99"/>
+      <c r="F718" s="8"/>
     </row>
     <row r="719">
-      <c r="F719" s="99"/>
+      <c r="F719" s="8"/>
     </row>
     <row r="720">
-      <c r="F720" s="99"/>
+      <c r="F720" s="8"/>
     </row>
     <row r="721">
-      <c r="F721" s="99"/>
+      <c r="F721" s="8"/>
     </row>
     <row r="722">
-      <c r="F722" s="99"/>
+      <c r="F722" s="8"/>
     </row>
     <row r="723">
-      <c r="F723" s="99"/>
+      <c r="F723" s="8"/>
     </row>
     <row r="724">
-      <c r="F724" s="99"/>
+      <c r="F724" s="8"/>
     </row>
     <row r="725">
-      <c r="F725" s="99"/>
+      <c r="F725" s="8"/>
     </row>
     <row r="726">
-      <c r="F726" s="99"/>
+      <c r="F726" s="8"/>
     </row>
     <row r="727">
-      <c r="F727" s="99"/>
+      <c r="F727" s="8"/>
     </row>
     <row r="728">
-      <c r="F728" s="99"/>
+      <c r="F728" s="8"/>
     </row>
     <row r="729">
-      <c r="F729" s="99"/>
+      <c r="F729" s="8"/>
     </row>
     <row r="730">
-      <c r="F730" s="99"/>
+      <c r="F730" s="8"/>
     </row>
     <row r="731">
-      <c r="F731" s="99"/>
+      <c r="F731" s="8"/>
     </row>
     <row r="732">
-      <c r="F732" s="99"/>
+      <c r="F732" s="8"/>
     </row>
     <row r="733">
-      <c r="F733" s="99"/>
+      <c r="F733" s="8"/>
     </row>
     <row r="734">
-      <c r="F734" s="99"/>
+      <c r="F734" s="8"/>
     </row>
     <row r="735">
-      <c r="F735" s="99"/>
+      <c r="F735" s="8"/>
     </row>
     <row r="736">
-      <c r="F736" s="99"/>
+      <c r="F736" s="8"/>
     </row>
     <row r="737">
-      <c r="F737" s="99"/>
+      <c r="F737" s="8"/>
     </row>
     <row r="738">
-      <c r="F738" s="99"/>
+      <c r="F738" s="8"/>
     </row>
     <row r="739">
-      <c r="F739" s="99"/>
+      <c r="F739" s="8"/>
     </row>
     <row r="740">
-      <c r="F740" s="99"/>
+      <c r="F740" s="8"/>
     </row>
     <row r="741">
-      <c r="F741" s="99"/>
+      <c r="F741" s="8"/>
     </row>
     <row r="742">
-      <c r="F742" s="99"/>
+      <c r="F742" s="8"/>
     </row>
     <row r="743">
-      <c r="F743" s="99"/>
+      <c r="F743" s="8"/>
     </row>
     <row r="744">
-      <c r="F744" s="99"/>
+      <c r="F744" s="8"/>
     </row>
     <row r="745">
-      <c r="F745" s="99"/>
+      <c r="F745" s="8"/>
     </row>
     <row r="746">
-      <c r="F746" s="99"/>
+      <c r="F746" s="8"/>
     </row>
     <row r="747">
-      <c r="F747" s="99"/>
+      <c r="F747" s="8"/>
     </row>
     <row r="748">
-      <c r="F748" s="99"/>
+      <c r="F748" s="8"/>
     </row>
     <row r="749">
-      <c r="F749" s="99"/>
+      <c r="F749" s="8"/>
     </row>
     <row r="750">
-      <c r="F750" s="99"/>
+      <c r="F750" s="8"/>
     </row>
     <row r="751">
-      <c r="F751" s="99"/>
+      <c r="F751" s="8"/>
     </row>
     <row r="752">
-      <c r="F752" s="99"/>
+      <c r="F752" s="8"/>
     </row>
     <row r="753">
-      <c r="F753" s="99"/>
+      <c r="F753" s="8"/>
     </row>
     <row r="754">
-      <c r="F754" s="99"/>
+      <c r="F754" s="8"/>
     </row>
     <row r="755">
-      <c r="F755" s="99"/>
+      <c r="F755" s="8"/>
     </row>
     <row r="756">
-      <c r="F756" s="99"/>
+      <c r="F756" s="8"/>
     </row>
     <row r="757">
-      <c r="F757" s="99"/>
+      <c r="F757" s="8"/>
     </row>
     <row r="758">
-      <c r="F758" s="99"/>
+      <c r="F758" s="8"/>
     </row>
     <row r="759">
-      <c r="F759" s="99"/>
+      <c r="F759" s="8"/>
     </row>
     <row r="760">
-      <c r="F760" s="99"/>
+      <c r="F760" s="8"/>
     </row>
     <row r="761">
-      <c r="F761" s="99"/>
+      <c r="F761" s="8"/>
     </row>
     <row r="762">
-      <c r="F762" s="99"/>
+      <c r="F762" s="8"/>
     </row>
     <row r="763">
-      <c r="F763" s="99"/>
+      <c r="F763" s="8"/>
     </row>
     <row r="764">
-      <c r="F764" s="99"/>
+      <c r="F764" s="8"/>
     </row>
     <row r="765">
-      <c r="F765" s="99"/>
+      <c r="F765" s="8"/>
     </row>
     <row r="766">
-      <c r="F766" s="99"/>
+      <c r="F766" s="8"/>
     </row>
     <row r="767">
-      <c r="F767" s="99"/>
+      <c r="F767" s="8"/>
     </row>
     <row r="768">
-      <c r="F768" s="99"/>
+      <c r="F768" s="8"/>
     </row>
     <row r="769">
-      <c r="F769" s="99"/>
+      <c r="F769" s="8"/>
     </row>
     <row r="770">
-      <c r="F770" s="99"/>
+      <c r="F770" s="8"/>
     </row>
     <row r="771">
-      <c r="F771" s="99"/>
+      <c r="F771" s="8"/>
     </row>
     <row r="772">
-      <c r="F772" s="99"/>
+      <c r="F772" s="8"/>
     </row>
     <row r="773">
-      <c r="F773" s="99"/>
+      <c r="F773" s="8"/>
     </row>
     <row r="774">
-      <c r="F774" s="99"/>
+      <c r="F774" s="8"/>
     </row>
     <row r="775">
-      <c r="F775" s="99"/>
+      <c r="F775" s="8"/>
     </row>
     <row r="776">
-      <c r="F776" s="99"/>
+      <c r="F776" s="8"/>
     </row>
     <row r="777">
-      <c r="F777" s="99"/>
+      <c r="F777" s="8"/>
     </row>
     <row r="778">
-      <c r="F778" s="99"/>
+      <c r="F778" s="8"/>
     </row>
     <row r="779">
-      <c r="F779" s="99"/>
+      <c r="F779" s="8"/>
     </row>
     <row r="780">
-      <c r="F780" s="99"/>
+      <c r="F780" s="8"/>
     </row>
     <row r="781">
-      <c r="F781" s="99"/>
+      <c r="F781" s="8"/>
     </row>
     <row r="782">
-      <c r="F782" s="99"/>
+      <c r="F782" s="8"/>
     </row>
     <row r="783">
-      <c r="F783" s="99"/>
+      <c r="F783" s="8"/>
     </row>
     <row r="784">
-      <c r="F784" s="99"/>
+      <c r="F784" s="8"/>
     </row>
     <row r="785">
-      <c r="F785" s="99"/>
+      <c r="F785" s="8"/>
     </row>
     <row r="786">
-      <c r="F786" s="99"/>
+      <c r="F786" s="8"/>
     </row>
     <row r="787">
-      <c r="F787" s="99"/>
+      <c r="F787" s="8"/>
     </row>
     <row r="788">
-      <c r="F788" s="99"/>
+      <c r="F788" s="8"/>
     </row>
     <row r="789">
-      <c r="F789" s="99"/>
+      <c r="F789" s="8"/>
     </row>
     <row r="790">
-      <c r="F790" s="99"/>
+      <c r="F790" s="8"/>
     </row>
     <row r="791">
-      <c r="F791" s="99"/>
+      <c r="F791" s="8"/>
     </row>
     <row r="792">
-      <c r="F792" s="99"/>
+      <c r="F792" s="8"/>
     </row>
     <row r="793">
-      <c r="F793" s="99"/>
+      <c r="F793" s="8"/>
     </row>
     <row r="794">
-      <c r="F794" s="99"/>
+      <c r="F794" s="8"/>
     </row>
     <row r="795">
-      <c r="F795" s="99"/>
+      <c r="F795" s="8"/>
     </row>
     <row r="796">
-      <c r="F796" s="99"/>
+      <c r="F796" s="8"/>
     </row>
     <row r="797">
-      <c r="F797" s="99"/>
+      <c r="F797" s="8"/>
     </row>
     <row r="798">
-      <c r="F798" s="99"/>
+      <c r="F798" s="8"/>
     </row>
     <row r="799">
-      <c r="F799" s="99"/>
+      <c r="F799" s="8"/>
     </row>
     <row r="800">
-      <c r="F800" s="99"/>
+      <c r="F800" s="8"/>
     </row>
     <row r="801">
-      <c r="F801" s="99"/>
+      <c r="F801" s="8"/>
     </row>
     <row r="802">
-      <c r="F802" s="99"/>
+      <c r="F802" s="8"/>
     </row>
     <row r="803">
-      <c r="F803" s="99"/>
+      <c r="F803" s="8"/>
     </row>
     <row r="804">
-      <c r="F804" s="99"/>
+      <c r="F804" s="8"/>
     </row>
     <row r="805">
-      <c r="F805" s="99"/>
+      <c r="F805" s="8"/>
     </row>
     <row r="806">
-      <c r="F806" s="99"/>
+      <c r="F806" s="8"/>
     </row>
     <row r="807">
-      <c r="F807" s="99"/>
+      <c r="F807" s="8"/>
     </row>
     <row r="808">
-      <c r="F808" s="99"/>
+      <c r="F808" s="8"/>
     </row>
     <row r="809">
-      <c r="F809" s="99"/>
+      <c r="F809" s="8"/>
     </row>
     <row r="810">
-      <c r="F810" s="99"/>
+      <c r="F810" s="8"/>
     </row>
     <row r="811">
-      <c r="F811" s="99"/>
+      <c r="F811" s="8"/>
     </row>
     <row r="812">
-      <c r="F812" s="99"/>
+      <c r="F812" s="8"/>
     </row>
     <row r="813">
-      <c r="F813" s="99"/>
+      <c r="F813" s="8"/>
     </row>
     <row r="814">
-      <c r="F814" s="99"/>
+      <c r="F814" s="8"/>
     </row>
     <row r="815">
-      <c r="F815" s="99"/>
+      <c r="F815" s="8"/>
     </row>
     <row r="816">
-      <c r="F816" s="99"/>
+      <c r="F816" s="8"/>
     </row>
     <row r="817">
-      <c r="F817" s="99"/>
+      <c r="F817" s="8"/>
     </row>
     <row r="818">
-      <c r="F818" s="99"/>
+      <c r="F818" s="8"/>
     </row>
     <row r="819">
-      <c r="F819" s="99"/>
+      <c r="F819" s="8"/>
     </row>
     <row r="820">
-      <c r="F820" s="99"/>
+      <c r="F820" s="8"/>
     </row>
     <row r="821">
-      <c r="F821" s="99"/>
+      <c r="F821" s="8"/>
     </row>
     <row r="822">
-      <c r="F822" s="99"/>
+      <c r="F822" s="8"/>
     </row>
     <row r="823">
-      <c r="F823" s="99"/>
+      <c r="F823" s="8"/>
     </row>
     <row r="824">
-      <c r="F824" s="99"/>
+      <c r="F824" s="8"/>
     </row>
     <row r="825">
-      <c r="F825" s="99"/>
+      <c r="F825" s="8"/>
     </row>
     <row r="826">
-      <c r="F826" s="99"/>
+      <c r="F826" s="8"/>
     </row>
     <row r="827">
-      <c r="F827" s="99"/>
+      <c r="F827" s="8"/>
     </row>
     <row r="828">
-      <c r="F828" s="99"/>
+      <c r="F828" s="8"/>
     </row>
     <row r="829">
-      <c r="F829" s="99"/>
+      <c r="F829" s="8"/>
     </row>
     <row r="830">
-      <c r="F830" s="99"/>
+      <c r="F830" s="8"/>
     </row>
     <row r="831">
-      <c r="F831" s="99"/>
+      <c r="F831" s="8"/>
     </row>
     <row r="832">
-      <c r="F832" s="99"/>
+      <c r="F832" s="8"/>
     </row>
     <row r="833">
-      <c r="F833" s="99"/>
+      <c r="F833" s="8"/>
     </row>
     <row r="834">
-      <c r="F834" s="99"/>
+      <c r="F834" s="8"/>
     </row>
     <row r="835">
-      <c r="F835" s="99"/>
+      <c r="F835" s="8"/>
     </row>
     <row r="836">
-      <c r="F836" s="99"/>
+      <c r="F836" s="8"/>
     </row>
     <row r="837">
-      <c r="F837" s="99"/>
+      <c r="F837" s="8"/>
     </row>
     <row r="838">
-      <c r="F838" s="99"/>
+      <c r="F838" s="8"/>
     </row>
     <row r="839">
-      <c r="F839" s="99"/>
+      <c r="F839" s="8"/>
     </row>
     <row r="840">
-      <c r="F840" s="99"/>
+      <c r="F840" s="8"/>
     </row>
     <row r="841">
-      <c r="F841" s="99"/>
+      <c r="F841" s="8"/>
     </row>
     <row r="842">
-      <c r="F842" s="99"/>
+      <c r="F842" s="8"/>
     </row>
     <row r="843">
-      <c r="F843" s="99"/>
+      <c r="F843" s="8"/>
     </row>
     <row r="844">
-      <c r="F844" s="99"/>
+      <c r="F844" s="8"/>
     </row>
     <row r="845">
-      <c r="F845" s="99"/>
+      <c r="F845" s="8"/>
     </row>
     <row r="846">
-      <c r="F846" s="99"/>
+      <c r="F846" s="8"/>
     </row>
     <row r="847">
-      <c r="F847" s="99"/>
+      <c r="F847" s="8"/>
     </row>
     <row r="848">
-      <c r="F848" s="99"/>
+      <c r="F848" s="8"/>
     </row>
     <row r="849">
-      <c r="F849" s="99"/>
+      <c r="F849" s="8"/>
     </row>
     <row r="850">
-      <c r="F850" s="99"/>
+      <c r="F850" s="8"/>
     </row>
     <row r="851">
-      <c r="F851" s="99"/>
+      <c r="F851" s="8"/>
     </row>
     <row r="852">
-      <c r="F852" s="99"/>
+      <c r="F852" s="8"/>
     </row>
     <row r="853">
-      <c r="F853" s="99"/>
+      <c r="F853" s="8"/>
     </row>
     <row r="854">
-      <c r="F854" s="99"/>
+      <c r="F854" s="8"/>
     </row>
     <row r="855">
-      <c r="F855" s="99"/>
+      <c r="F855" s="8"/>
     </row>
     <row r="856">
-      <c r="F856" s="99"/>
+      <c r="F856" s="8"/>
     </row>
     <row r="857">
-      <c r="F857" s="99"/>
+      <c r="F857" s="8"/>
     </row>
     <row r="858">
-      <c r="F858" s="99"/>
+      <c r="F858" s="8"/>
     </row>
     <row r="859">
-      <c r="F859" s="99"/>
+      <c r="F859" s="8"/>
     </row>
     <row r="860">
-      <c r="F860" s="99"/>
+      <c r="F860" s="8"/>
     </row>
     <row r="861">
-      <c r="F861" s="99"/>
+      <c r="F861" s="8"/>
     </row>
     <row r="862">
-      <c r="F862" s="99"/>
+      <c r="F862" s="8"/>
     </row>
     <row r="863">
-      <c r="F863" s="99"/>
+      <c r="F863" s="8"/>
     </row>
     <row r="864">
-      <c r="F864" s="99"/>
+      <c r="F864" s="8"/>
     </row>
     <row r="865">
-      <c r="F865" s="99"/>
+      <c r="F865" s="8"/>
     </row>
     <row r="866">
-      <c r="F866" s="99"/>
+      <c r="F866" s="8"/>
     </row>
     <row r="867">
-      <c r="F867" s="99"/>
+      <c r="F867" s="8"/>
     </row>
     <row r="868">
-      <c r="F868" s="99"/>
+      <c r="F868" s="8"/>
     </row>
     <row r="869">
-      <c r="F869" s="99"/>
+      <c r="F869" s="8"/>
     </row>
     <row r="870">
-      <c r="F870" s="99"/>
+      <c r="F870" s="8"/>
     </row>
     <row r="871">
-      <c r="F871" s="99"/>
+      <c r="F871" s="8"/>
     </row>
     <row r="872">
-      <c r="F872" s="99"/>
+      <c r="F872" s="8"/>
     </row>
     <row r="873">
-      <c r="F873" s="99"/>
+      <c r="F873" s="8"/>
     </row>
     <row r="874">
-      <c r="F874" s="99"/>
+      <c r="F874" s="8"/>
     </row>
     <row r="875">
-      <c r="F875" s="99"/>
+      <c r="F875" s="8"/>
     </row>
     <row r="876">
-      <c r="F876" s="99"/>
+      <c r="F876" s="8"/>
     </row>
     <row r="877">
-      <c r="F877" s="99"/>
+      <c r="F877" s="8"/>
     </row>
     <row r="878">
-      <c r="F878" s="99"/>
+      <c r="F878" s="8"/>
     </row>
     <row r="879">
-      <c r="F879" s="99"/>
+      <c r="F879" s="8"/>
     </row>
     <row r="880">
-      <c r="F880" s="99"/>
+      <c r="F880" s="8"/>
     </row>
     <row r="881">
-      <c r="F881" s="99"/>
+      <c r="F881" s="8"/>
     </row>
     <row r="882">
-      <c r="F882" s="99"/>
+      <c r="F882" s="8"/>
     </row>
     <row r="883">
-      <c r="F883" s="99"/>
+      <c r="F883" s="8"/>
     </row>
     <row r="884">
-      <c r="F884" s="99"/>
+      <c r="F884" s="8"/>
     </row>
     <row r="885">
-      <c r="F885" s="99"/>
+      <c r="F885" s="8"/>
     </row>
     <row r="886">
-      <c r="F886" s="99"/>
+      <c r="F886" s="8"/>
     </row>
     <row r="887">
-      <c r="F887" s="99"/>
+      <c r="F887" s="8"/>
     </row>
     <row r="888">
-      <c r="F888" s="99"/>
+      <c r="F888" s="8"/>
     </row>
     <row r="889">
-      <c r="F889" s="99"/>
+      <c r="F889" s="8"/>
     </row>
     <row r="890">
-      <c r="F890" s="99"/>
+      <c r="F890" s="8"/>
     </row>
     <row r="891">
-      <c r="F891" s="99"/>
+      <c r="F891" s="8"/>
     </row>
     <row r="892">
-      <c r="F892" s="99"/>
+      <c r="F892" s="8"/>
     </row>
     <row r="893">
-      <c r="F893" s="99"/>
+      <c r="F893" s="8"/>
     </row>
     <row r="894">
-      <c r="F894" s="99"/>
+      <c r="F894" s="8"/>
     </row>
     <row r="895">
-      <c r="F895" s="99"/>
+      <c r="F895" s="8"/>
     </row>
     <row r="896">
-      <c r="F896" s="99"/>
+      <c r="F896" s="8"/>
     </row>
     <row r="897">
-      <c r="F897" s="99"/>
+      <c r="F897" s="8"/>
     </row>
     <row r="898">
-      <c r="F898" s="99"/>
+      <c r="F898" s="8"/>
     </row>
     <row r="899">
-      <c r="F899" s="99"/>
+      <c r="F899" s="8"/>
     </row>
     <row r="900">
-      <c r="F900" s="99"/>
+      <c r="F900" s="8"/>
     </row>
     <row r="901">
-      <c r="F901" s="99"/>
+      <c r="F901" s="8"/>
     </row>
     <row r="902">
-      <c r="F902" s="99"/>
+      <c r="F902" s="8"/>
     </row>
     <row r="903">
-      <c r="F903" s="99"/>
+      <c r="F903" s="8"/>
     </row>
     <row r="904">
-      <c r="F904" s="99"/>
+      <c r="F904" s="8"/>
     </row>
     <row r="905">
-      <c r="F905" s="99"/>
+      <c r="F905" s="8"/>
     </row>
     <row r="906">
-      <c r="F906" s="99"/>
+      <c r="F906" s="8"/>
     </row>
     <row r="907">
-      <c r="F907" s="99"/>
+      <c r="F907" s="8"/>
     </row>
     <row r="908">
-      <c r="F908" s="99"/>
+      <c r="F908" s="8"/>
     </row>
     <row r="909">
-      <c r="F909" s="99"/>
+      <c r="F909" s="8"/>
     </row>
     <row r="910">
-      <c r="F910" s="99"/>
+      <c r="F910" s="8"/>
     </row>
     <row r="911">
-      <c r="F911" s="99"/>
+      <c r="F911" s="8"/>
     </row>
     <row r="912">
-      <c r="F912" s="99"/>
+      <c r="F912" s="8"/>
     </row>
     <row r="913">
-      <c r="F913" s="99"/>
+      <c r="F913" s="8"/>
     </row>
     <row r="914">
-      <c r="F914" s="99"/>
+      <c r="F914" s="8"/>
     </row>
     <row r="915">
-      <c r="F915" s="99"/>
+      <c r="F915" s="8"/>
     </row>
     <row r="916">
-      <c r="F916" s="99"/>
+      <c r="F916" s="8"/>
     </row>
     <row r="917">
-      <c r="F917" s="99"/>
+      <c r="F917" s="8"/>
     </row>
     <row r="918">
-      <c r="F918" s="99"/>
+      <c r="F918" s="8"/>
     </row>
     <row r="919">
-      <c r="F919" s="99"/>
+      <c r="F919" s="8"/>
     </row>
     <row r="920">
-      <c r="F920" s="99"/>
+      <c r="F920" s="8"/>
     </row>
     <row r="921">
-      <c r="F921" s="99"/>
+      <c r="F921" s="8"/>
     </row>
     <row r="922">
-      <c r="F922" s="99"/>
+      <c r="F922" s="8"/>
     </row>
     <row r="923">
-      <c r="F923" s="99"/>
+      <c r="F923" s="8"/>
     </row>
     <row r="924">
-      <c r="F924" s="99"/>
+      <c r="F924" s="8"/>
     </row>
     <row r="925">
-      <c r="F925" s="99"/>
+      <c r="F925" s="8"/>
     </row>
     <row r="926">
-      <c r="F926" s="99"/>
+      <c r="F926" s="8"/>
     </row>
     <row r="927">
-      <c r="F927" s="99"/>
+      <c r="F927" s="8"/>
     </row>
     <row r="928">
-      <c r="F928" s="99"/>
+      <c r="F928" s="8"/>
     </row>
     <row r="929">
-      <c r="F929" s="99"/>
+      <c r="F929" s="8"/>
     </row>
     <row r="930">
-      <c r="F930" s="99"/>
+      <c r="F930" s="8"/>
     </row>
     <row r="931">
-      <c r="F931" s="99"/>
+      <c r="F931" s="8"/>
     </row>
     <row r="932">
-      <c r="F932" s="99"/>
+      <c r="F932" s="8"/>
     </row>
     <row r="933">
-      <c r="F933" s="99"/>
+      <c r="F933" s="8"/>
     </row>
     <row r="934">
-      <c r="F934" s="99"/>
+      <c r="F934" s="8"/>
     </row>
     <row r="935">
-      <c r="F935" s="99"/>
+      <c r="F935" s="8"/>
     </row>
     <row r="936">
-      <c r="F936" s="99"/>
+      <c r="F936" s="8"/>
     </row>
     <row r="937">
-      <c r="F937" s="99"/>
+      <c r="F937" s="8"/>
     </row>
     <row r="938">
-      <c r="F938" s="99"/>
+      <c r="F938" s="8"/>
     </row>
     <row r="939">
-      <c r="F939" s="99"/>
+      <c r="F939" s="8"/>
     </row>
     <row r="940">
-      <c r="F940" s="99"/>
+      <c r="F940" s="8"/>
     </row>
     <row r="941">
-      <c r="F941" s="99"/>
+      <c r="F941" s="8"/>
     </row>
     <row r="942">
-      <c r="F942" s="99"/>
+      <c r="F942" s="8"/>
     </row>
     <row r="943">
-      <c r="F943" s="99"/>
+      <c r="F943" s="8"/>
     </row>
     <row r="944">
-      <c r="F944" s="99"/>
+      <c r="F944" s="8"/>
     </row>
     <row r="945">
-      <c r="F945" s="99"/>
+      <c r="F945" s="8"/>
     </row>
     <row r="946">
-      <c r="F946" s="99"/>
+      <c r="F946" s="8"/>
     </row>
     <row r="947">
-      <c r="F947" s="99"/>
+      <c r="F947" s="8"/>
     </row>
     <row r="948">
-      <c r="F948" s="99"/>
+      <c r="F948" s="8"/>
     </row>
     <row r="949">
-      <c r="F949" s="99"/>
+      <c r="F949" s="8"/>
     </row>
     <row r="950">
-      <c r="F950" s="99"/>
+      <c r="F950" s="8"/>
     </row>
     <row r="951">
-      <c r="F951" s="99"/>
+      <c r="F951" s="8"/>
     </row>
     <row r="952">
-      <c r="F952" s="99"/>
+      <c r="F952" s="8"/>
     </row>
     <row r="953">
-      <c r="F953" s="99"/>
+      <c r="F953" s="8"/>
     </row>
     <row r="954">
-      <c r="F954" s="99"/>
+      <c r="F954" s="8"/>
     </row>
     <row r="955">
-      <c r="F955" s="99"/>
+      <c r="F955" s="8"/>
     </row>
     <row r="956">
-      <c r="F956" s="99"/>
+      <c r="F956" s="8"/>
     </row>
     <row r="957">
-      <c r="F957" s="99"/>
+      <c r="F957" s="8"/>
     </row>
     <row r="958">
-      <c r="F958" s="99"/>
+      <c r="F958" s="8"/>
     </row>
     <row r="959">
-      <c r="F959" s="99"/>
+      <c r="F959" s="8"/>
     </row>
     <row r="960">
-      <c r="F960" s="99"/>
+      <c r="F960" s="8"/>
     </row>
     <row r="961">
-      <c r="F961" s="99"/>
+      <c r="F961" s="8"/>
     </row>
     <row r="962">
-      <c r="F962" s="99"/>
+      <c r="F962" s="8"/>
     </row>
     <row r="963">
-      <c r="F963" s="99"/>
+      <c r="F963" s="8"/>
     </row>
     <row r="964">
-      <c r="F964" s="99"/>
+      <c r="F964" s="8"/>
     </row>
     <row r="965">
-      <c r="F965" s="99"/>
+      <c r="F965" s="8"/>
     </row>
     <row r="966">
-      <c r="F966" s="99"/>
+      <c r="F966" s="8"/>
     </row>
     <row r="967">
-      <c r="F967" s="99"/>
+      <c r="F967" s="8"/>
     </row>
     <row r="968">
-      <c r="F968" s="99"/>
+      <c r="F968" s="8"/>
     </row>
     <row r="969">
-      <c r="F969" s="99"/>
+      <c r="F969" s="8"/>
     </row>
     <row r="970">
-      <c r="F970" s="99"/>
+      <c r="F970" s="8"/>
     </row>
     <row r="971">
-      <c r="F971" s="99"/>
+      <c r="F971" s="8"/>
     </row>
     <row r="972">
-      <c r="F972" s="99"/>
+      <c r="F972" s="8"/>
     </row>
     <row r="973">
-      <c r="F973" s="99"/>
+      <c r="F973" s="8"/>
     </row>
     <row r="974">
-      <c r="F974" s="99"/>
+      <c r="F974" s="8"/>
     </row>
     <row r="975">
-      <c r="F975" s="99"/>
+      <c r="F975" s="8"/>
     </row>
     <row r="976">
-      <c r="F976" s="99"/>
+      <c r="F976" s="8"/>
     </row>
     <row r="977">
-      <c r="F977" s="99"/>
+      <c r="F977" s="8"/>
     </row>
     <row r="978">
-      <c r="F978" s="99"/>
+      <c r="F978" s="8"/>
     </row>
     <row r="979">
-      <c r="F979" s="99"/>
+      <c r="F979" s="8"/>
     </row>
     <row r="980">
-      <c r="F980" s="99"/>
+      <c r="F980" s="8"/>
     </row>
     <row r="981">
-      <c r="F981" s="99"/>
+      <c r="F981" s="8"/>
     </row>
     <row r="982">
-      <c r="F982" s="99"/>
+      <c r="F982" s="8"/>
     </row>
     <row r="983">
-      <c r="F983" s="99"/>
+      <c r="F983" s="8"/>
     </row>
     <row r="984">
-      <c r="F984" s="99"/>
+      <c r="F984" s="8"/>
     </row>
     <row r="985">
-      <c r="F985" s="99"/>
+      <c r="F985" s="8"/>
     </row>
     <row r="986">
-      <c r="F986" s="99"/>
+      <c r="F986" s="8"/>
     </row>
     <row r="987">
-      <c r="F987" s="99"/>
+      <c r="F987" s="8"/>
     </row>
     <row r="988">
-      <c r="F988" s="99"/>
+      <c r="F988" s="8"/>
     </row>
     <row r="989">
-      <c r="F989" s="99"/>
+      <c r="F989" s="8"/>
     </row>
     <row r="990">
-      <c r="F990" s="99"/>
+      <c r="F990" s="8"/>
     </row>
     <row r="991">
-      <c r="F991" s="99"/>
+      <c r="F991" s="8"/>
     </row>
     <row r="992">
-      <c r="F992" s="99"/>
+      <c r="F992" s="8"/>
     </row>
     <row r="993">
-      <c r="F993" s="99"/>
+      <c r="F993" s="8"/>
     </row>
     <row r="994">
-      <c r="F994" s="99"/>
+      <c r="F994" s="8"/>
     </row>
     <row r="995">
-      <c r="F995" s="99"/>
+      <c r="F995" s="8"/>
     </row>
     <row r="996">
-      <c r="F996" s="99"/>
+      <c r="F996" s="8"/>
     </row>
     <row r="997">
-      <c r="F997" s="99"/>
+      <c r="F997" s="8"/>
     </row>
     <row r="998">
-      <c r="F998" s="99"/>
+      <c r="F998" s="8"/>
     </row>
     <row r="999">
-      <c r="F999" s="99"/>
+      <c r="F999" s="8"/>
     </row>
     <row r="1000">
-      <c r="F1000" s="99"/>
+      <c r="F1000" s="8"/>
     </row>
     <row r="1001">
-      <c r="F1001" s="99"/>
+      <c r="F1001" s="8"/>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>