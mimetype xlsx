--- v1 (2026-02-17)
+++ v2 (2026-08-25)
@@ -14,50 +14,59 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="Sheet1" sheetId="1" r:id="rId5"/>
     <sheet state="hidden" name="Sheet2" sheetId="2" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="51">
   <si>
+    <t>Year</t>
+  </si>
+  <si>
+    <t>Amount</t>
+  </si>
+  <si>
+    <t>Mileage</t>
+  </si>
+  <si>
     <t>Contact Name:</t>
   </si>
   <si>
     <t>Company:</t>
   </si>
   <si>
     <t>Project Name:</t>
   </si>
   <si>
     <t>Ref number:</t>
   </si>
   <si>
     <t>Commitment Year:</t>
   </si>
   <si>
     <t>ACCOMODATIONS</t>
   </si>
   <si>
     <t>Invoice Date</t>
   </si>
   <si>
     <t>Vendor</t>
   </si>
   <si>
     <t>Reason for Expense</t>
@@ -135,53 +144,50 @@
         <color theme="1"/>
         <sz val="10.0"/>
       </rPr>
       <t>(including GST)</t>
     </r>
   </si>
   <si>
     <t>MILEAGE  (receipts NOT REQUIRED for mileage)</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Start Location</t>
   </si>
   <si>
     <t>End Location</t>
   </si>
   <si>
     <t>Purpose</t>
   </si>
   <si>
     <t>Number of kms</t>
   </si>
   <si>
-    <t>Mileage</t>
-[...1 lines deleted...]
-  <si>
     <t>PER DIEMS (receipts NOT REQUIRED for per diems)</t>
   </si>
   <si>
     <t>Name of Traveller</t>
   </si>
   <si>
     <t>Number of Days</t>
   </si>
   <si>
     <t>Per diems</t>
   </si>
   <si>
     <t>Currency</t>
   </si>
   <si>
     <t>CAD</t>
   </si>
   <si>
     <t>Total Expenses</t>
   </si>
   <si>
     <t>INTERNAL USE ONLY</t>
   </si>
   <si>
     <t>Expense</t>
@@ -214,70 +220,75 @@
     <t>(lesser of total expenses and approved max amount)</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Bank Transfer Info for Payment</t>
   </si>
   <si>
     <t>Institution number (3 digits):</t>
   </si>
   <si>
     <t>Transit number (5 digits):</t>
   </si>
   <si>
     <t>Prepared by:</t>
   </si>
   <si>
     <t>Account number:</t>
   </si>
   <si>
     <t>Date:</t>
   </si>
   <si>
     <t>Return completed form and required supporting documentation to info@edmontonscreen.com</t>
-  </si>
-[...4 lines deleted...]
-    <t>Amount</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="dd/mmm/yyyy"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11.0"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font/>
     <font>
       <b/>
       <sz val="10.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <b/>
       <sz val="10.0"/>
@@ -313,61 +324,50 @@
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <sz val="9.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <b/>
       <sz val="9.0"/>
       <color rgb="FF0000FF"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
-    <font>
-[...9 lines deleted...]
-    </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="lightGray"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF434343"/>
         <bgColor rgb="FF434343"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCCCCC"/>
         <bgColor rgb="FFCCCCCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEFEFEF"/>
         <bgColor rgb="FFEFEFEF"/>
       </patternFill>
@@ -499,354 +499,354 @@
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0000FF"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF0000FF"/>
       </right>
       <top style="thin">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0000FF"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="107">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment readingOrder="0"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="2" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="1" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf borderId="3" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+    <xf borderId="3" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="4" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="2" fillId="2" fontId="6" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="3" fontId="7" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="3" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="4" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="5" fillId="3" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="5" fillId="3" fontId="7" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="3" fontId="7" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="5" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="3" fontId="7" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="4" fontId="6" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="4" fontId="8" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="4" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="2" fillId="2" fontId="6" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="4" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="4" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="3" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="6" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="3" fillId="0" fontId="8" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="1" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="1" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="3" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="3" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="3" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="1" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="5" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf borderId="6" fillId="4" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="7" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="6" fillId="4" fontId="7" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="7" fillId="4" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="8" fillId="4" fontId="6" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="8" fillId="4" fontId="8" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="9" fillId="4" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="9" fillId="4" fontId="7" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="4" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="10" fillId="4" fontId="6" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...8 lines deleted...]
-    <xf borderId="9" fillId="4" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="10" fillId="4" fontId="8" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="5" fillId="5" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="3" fillId="5" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="9" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="11" fillId="6" fontId="6" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="9" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="11" fillId="6" fontId="8" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="11" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="5" fillId="4" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...11 lines deleted...]
-    <xf borderId="0" fillId="4" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="5" fillId="4" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="3" fillId="4" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="5" fillId="4" fontId="12" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="9" fillId="4" fontId="8" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="10" fillId="4" fontId="5" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
-[...8 lines deleted...]
-    <xf borderId="12" fillId="4" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="10" fillId="4" fontId="7" numFmtId="165" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="7" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="12" fillId="4" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="1" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="4" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="11" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="3" fillId="3" fontId="8" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="11" fillId="4" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="3" fillId="3" fontId="10" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf borderId="4" fillId="3" fontId="8" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="4" fillId="3" fontId="10" numFmtId="166" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="6" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="6" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="7" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="2" fillId="0" fontId="6" numFmtId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="2" fillId="0" fontId="8" numFmtId="15" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="6" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="8" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
-    <xf borderId="13" fillId="5" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="13" fillId="5" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="14" fillId="0" fontId="3" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...7 lines deleted...]
-    </xf>
+    <xf borderId="14" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="15" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="16" numFmtId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:x3Unk="http://schemas.microsoft.com/office/drawing/2010/slicer" xmlns:sle15="http://schemas.microsoft.com/office/drawing/2012/slicer">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
@@ -1080,884 +1080,884 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.29"/>
     <col customWidth="1" min="2" max="2" width="25.0"/>
     <col customWidth="1" min="3" max="3" width="26.71"/>
     <col customWidth="1" min="4" max="4" width="24.29"/>
     <col customWidth="1" min="5" max="9" width="17.0"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.0" customHeight="1">
-      <c r="A1" s="1"/>
-[...9 lines deleted...]
-      <c r="I1" s="5"/>
+      <c r="A1" s="3"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+      <c r="E1" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="F1" s="6"/>
+      <c r="G1" s="7"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="7"/>
     </row>
     <row r="2" ht="18.0" customHeight="1">
-      <c r="A2" s="1"/>
-[...9 lines deleted...]
-      <c r="I2" s="7"/>
+      <c r="A2" s="3"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="8"/>
+      <c r="G2" s="9"/>
+      <c r="H2" s="9"/>
+      <c r="I2" s="9"/>
     </row>
     <row r="3" ht="18.0" customHeight="1">
-      <c r="A3" s="1"/>
-[...3 lines deleted...]
-      <c r="E3" s="8" t="s">
+      <c r="A3" s="3"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="F3" s="8"/>
+      <c r="G3" s="9"/>
+      <c r="H3" s="9"/>
+      <c r="I3" s="9"/>
+    </row>
+    <row r="4" ht="18.0" customHeight="1">
+      <c r="A4" s="3"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="4"/>
+      <c r="D4" s="4"/>
+      <c r="E4" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="F4" s="6"/>
+      <c r="G4" s="7"/>
+      <c r="H4" s="11"/>
+      <c r="I4" s="11"/>
+    </row>
+    <row r="5" ht="23.25" customHeight="1">
+      <c r="A5" s="3"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="F5" s="12"/>
+      <c r="G5" s="13"/>
+      <c r="H5" s="13"/>
+      <c r="I5" s="13"/>
+    </row>
+    <row r="6">
+      <c r="A6" s="14"/>
+      <c r="B6" s="15"/>
+      <c r="C6" s="16"/>
+      <c r="D6" s="17"/>
+      <c r="E6" s="16"/>
+      <c r="F6" s="16"/>
+      <c r="G6" s="16"/>
+      <c r="H6" s="18"/>
+      <c r="I6" s="16"/>
+    </row>
+    <row r="7" ht="21.75" customHeight="1">
+      <c r="A7" s="19" t="s">
+        <v>8</v>
+      </c>
+      <c r="B7" s="20"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="20"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="20"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="23"/>
+    </row>
+    <row r="8">
+      <c r="A8" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="27"/>
+      <c r="E8" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F8" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G8" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H8" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I8" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="33"/>
+      <c r="B9" s="34"/>
+      <c r="C9" s="35"/>
+      <c r="D9" s="27"/>
+      <c r="E9" s="36"/>
+      <c r="F9" s="36"/>
+      <c r="G9" s="37">
+        <f t="shared" ref="G9:G13" si="1">E9-F9</f>
+        <v>0</v>
+      </c>
+      <c r="H9" s="38"/>
+      <c r="I9" s="37">
+        <f t="shared" ref="I9:I13" si="2">G9*H9</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="39"/>
+      <c r="B10" s="34"/>
+      <c r="C10" s="35"/>
+      <c r="D10" s="27"/>
+      <c r="E10" s="36"/>
+      <c r="F10" s="36"/>
+      <c r="G10" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H10" s="38"/>
+      <c r="I10" s="37">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="39"/>
+      <c r="B11" s="34"/>
+      <c r="C11" s="35"/>
+      <c r="D11" s="27"/>
+      <c r="E11" s="36"/>
+      <c r="F11" s="36"/>
+      <c r="G11" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H11" s="38"/>
+      <c r="I11" s="37">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="39"/>
+      <c r="B12" s="34"/>
+      <c r="C12" s="35"/>
+      <c r="D12" s="27"/>
+      <c r="E12" s="36"/>
+      <c r="F12" s="36"/>
+      <c r="G12" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H12" s="38"/>
+      <c r="I12" s="37">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="39"/>
+      <c r="B13" s="34"/>
+      <c r="C13" s="35"/>
+      <c r="D13" s="27"/>
+      <c r="E13" s="36"/>
+      <c r="F13" s="36"/>
+      <c r="G13" s="37">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H13" s="38"/>
+      <c r="I13" s="37">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="40"/>
+      <c r="B14" s="41"/>
+      <c r="C14" s="42"/>
+      <c r="D14" s="43"/>
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="44"/>
+      <c r="H14" s="45"/>
+      <c r="I14" s="44"/>
+    </row>
+    <row r="15" ht="21.75" customHeight="1">
+      <c r="A15" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B15" s="20"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="22"/>
+      <c r="I15" s="23"/>
+    </row>
+    <row r="16">
+      <c r="A16" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="C16" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="27"/>
+      <c r="E16" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="32" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="33"/>
+      <c r="B17" s="34"/>
+      <c r="C17" s="35"/>
+      <c r="D17" s="27"/>
+      <c r="E17" s="36"/>
+      <c r="F17" s="36"/>
+      <c r="G17" s="37">
+        <f t="shared" ref="G17:G20" si="3">E17-F17</f>
+        <v>0</v>
+      </c>
+      <c r="H17" s="38"/>
+      <c r="I17" s="37">
+        <f t="shared" ref="I17:I20" si="4">G17*H17</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="33"/>
+      <c r="B18" s="34"/>
+      <c r="C18" s="35"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="36"/>
+      <c r="F18" s="36"/>
+      <c r="G18" s="37">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H18" s="38"/>
+      <c r="I18" s="37">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="33"/>
+      <c r="B19" s="34"/>
+      <c r="C19" s="35"/>
+      <c r="D19" s="27"/>
+      <c r="E19" s="36"/>
+      <c r="F19" s="36"/>
+      <c r="G19" s="37">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H19" s="38"/>
+      <c r="I19" s="37">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="33"/>
+      <c r="B20" s="34"/>
+      <c r="C20" s="35"/>
+      <c r="D20" s="27"/>
+      <c r="E20" s="36"/>
+      <c r="F20" s="36"/>
+      <c r="G20" s="37">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="H20" s="38"/>
+      <c r="I20" s="37">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="40"/>
+      <c r="B21" s="41"/>
+      <c r="C21" s="42"/>
+      <c r="D21" s="43"/>
+      <c r="E21" s="42"/>
+      <c r="F21" s="42"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="45"/>
+      <c r="I21" s="44"/>
+    </row>
+    <row r="22" ht="21.75" customHeight="1">
+      <c r="A22" s="19" t="s">
+        <v>19</v>
+      </c>
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="48"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B23" s="49" t="s">
+        <v>21</v>
+      </c>
+      <c r="C23" s="49" t="s">
+        <v>22</v>
+      </c>
+      <c r="D23" s="50" t="s">
+        <v>23</v>
+      </c>
+      <c r="E23" s="27"/>
+      <c r="F23" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="G23" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="6"/>
-[...201 lines deleted...]
-      <c r="E16" s="26" t="s">
+      <c r="H23" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="F16" s="27" t="s">
-[...92 lines deleted...]
-      <c r="A22" s="17" t="s">
+      <c r="I23" s="32" t="s">
         <v>16</v>
       </c>
-      <c r="B22" s="18"/>
-[...33 lines deleted...]
-      </c>
     </row>
     <row r="24">
-      <c r="A24" s="37"/>
-[...5 lines deleted...]
-      <c r="G24" s="35" t="str">
+      <c r="A24" s="39"/>
+      <c r="B24" s="34"/>
+      <c r="C24" s="52"/>
+      <c r="D24" s="53"/>
+      <c r="E24" s="27"/>
+      <c r="F24" s="54"/>
+      <c r="G24" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$C$16,3)*F24),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H24" s="36"/>
-      <c r="I24" s="35">
+      <c r="H24" s="38"/>
+      <c r="I24" s="37">
         <f t="shared" ref="I24:I31" si="5">G24*H24</f>
         <v>0</v>
       </c>
     </row>
     <row r="25">
-      <c r="A25" s="37"/>
-[...5 lines deleted...]
-      <c r="G25" s="35" t="str">
+      <c r="A25" s="39"/>
+      <c r="B25" s="34"/>
+      <c r="C25" s="52"/>
+      <c r="D25" s="53"/>
+      <c r="E25" s="27"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$C$16,3)*F25),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H25" s="36"/>
-      <c r="I25" s="35">
+      <c r="H25" s="38"/>
+      <c r="I25" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="37"/>
-[...5 lines deleted...]
-      <c r="G26" s="35" t="str">
+      <c r="A26" s="39"/>
+      <c r="B26" s="34"/>
+      <c r="C26" s="52"/>
+      <c r="D26" s="53"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="54"/>
+      <c r="G26" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$C$16,3)*F26),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H26" s="36"/>
-      <c r="I26" s="35">
+      <c r="H26" s="38"/>
+      <c r="I26" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="37"/>
-[...5 lines deleted...]
-      <c r="G27" s="35" t="str">
+      <c r="A27" s="39"/>
+      <c r="B27" s="34"/>
+      <c r="C27" s="52"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="27"/>
+      <c r="F27" s="54"/>
+      <c r="G27" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$C$16,3)*F27),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H27" s="36"/>
-      <c r="I27" s="35">
+      <c r="H27" s="38"/>
+      <c r="I27" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="28">
-      <c r="A28" s="37"/>
-[...5 lines deleted...]
-      <c r="G28" s="35" t="str">
+      <c r="A28" s="39"/>
+      <c r="B28" s="34"/>
+      <c r="C28" s="52"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="27"/>
+      <c r="F28" s="54"/>
+      <c r="G28" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$C$16,3)*F28),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H28" s="36"/>
-      <c r="I28" s="35">
+      <c r="H28" s="38"/>
+      <c r="I28" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="29">
-      <c r="A29" s="37"/>
-[...5 lines deleted...]
-      <c r="G29" s="35" t="str">
+      <c r="A29" s="39"/>
+      <c r="B29" s="34"/>
+      <c r="C29" s="52"/>
+      <c r="D29" s="53"/>
+      <c r="E29" s="27"/>
+      <c r="F29" s="54"/>
+      <c r="G29" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$C$16,3)*F29),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H29" s="36"/>
-      <c r="I29" s="35">
+      <c r="H29" s="38"/>
+      <c r="I29" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="30">
-      <c r="A30" s="37"/>
-[...5 lines deleted...]
-      <c r="G30" s="35" t="str">
+      <c r="A30" s="39"/>
+      <c r="B30" s="34"/>
+      <c r="C30" s="52"/>
+      <c r="D30" s="53"/>
+      <c r="E30" s="27"/>
+      <c r="F30" s="54"/>
+      <c r="G30" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$C$16,3)*F30),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H30" s="36"/>
-      <c r="I30" s="35">
+      <c r="H30" s="38"/>
+      <c r="I30" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="37"/>
-[...5 lines deleted...]
-      <c r="G31" s="35" t="str">
+      <c r="A31" s="39"/>
+      <c r="B31" s="34"/>
+      <c r="C31" s="52"/>
+      <c r="D31" s="53"/>
+      <c r="E31" s="27"/>
+      <c r="F31" s="54"/>
+      <c r="G31" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$C$16,3)*F31),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H31" s="36"/>
-      <c r="I31" s="35">
+      <c r="H31" s="38"/>
+      <c r="I31" s="37">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
     </row>
     <row r="32" ht="15.75" customHeight="1">
-      <c r="A32" s="38"/>
-[...7 lines deleted...]
-      <c r="I32" s="54"/>
+      <c r="A32" s="40"/>
+      <c r="B32" s="41"/>
+      <c r="C32" s="42"/>
+      <c r="D32" s="43"/>
+      <c r="E32" s="55"/>
+      <c r="F32" s="55"/>
+      <c r="G32" s="56"/>
+      <c r="H32" s="45"/>
+      <c r="I32" s="56"/>
     </row>
     <row r="33" ht="21.75" customHeight="1">
-      <c r="A33" s="17" t="s">
-[...9 lines deleted...]
-      <c r="I33" s="46"/>
+      <c r="A33" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="46"/>
+      <c r="H33" s="47"/>
+      <c r="I33" s="48"/>
     </row>
     <row r="34" ht="15.75" customHeight="1">
-      <c r="A34" s="23" t="s">
-[...11 lines deleted...]
-      <c r="G34" s="30" t="s">
+      <c r="A34" s="25" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" s="57" t="s">
         <v>26</v>
       </c>
-      <c r="H34" s="56" t="s">
+      <c r="C34" s="9"/>
+      <c r="D34" s="9"/>
+      <c r="E34" s="27"/>
+      <c r="F34" s="51" t="s">
         <v>27</v>
       </c>
-      <c r="I34" s="49"/>
+      <c r="G34" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="H34" s="58" t="s">
+        <v>29</v>
+      </c>
+      <c r="I34" s="51"/>
     </row>
     <row r="35" ht="15.75" customHeight="1">
-      <c r="A35" s="37"/>
-[...5 lines deleted...]
-      <c r="G35" s="35" t="str">
+      <c r="A35" s="39"/>
+      <c r="B35" s="59"/>
+      <c r="C35" s="9"/>
+      <c r="D35" s="9"/>
+      <c r="E35" s="27"/>
+      <c r="F35" s="60"/>
+      <c r="G35" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$B$16,2)*F35),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H35" s="59" t="s">
-[...2 lines deleted...]
-      <c r="I35" s="34"/>
+      <c r="H35" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="I35" s="36"/>
     </row>
     <row r="36" ht="15.75" customHeight="1">
-      <c r="A36" s="37"/>
-[...5 lines deleted...]
-      <c r="G36" s="35" t="str">
+      <c r="A36" s="39"/>
+      <c r="B36" s="59"/>
+      <c r="C36" s="9"/>
+      <c r="D36" s="9"/>
+      <c r="E36" s="27"/>
+      <c r="F36" s="60"/>
+      <c r="G36" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$B$16,2)*F36),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H36" s="59" t="s">
-[...2 lines deleted...]
-      <c r="I36" s="34"/>
+      <c r="H36" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="I36" s="36"/>
     </row>
     <row r="37" ht="15.75" customHeight="1">
-      <c r="A37" s="37"/>
-[...5 lines deleted...]
-      <c r="G37" s="35" t="str">
+      <c r="A37" s="39"/>
+      <c r="B37" s="59"/>
+      <c r="C37" s="9"/>
+      <c r="D37" s="9"/>
+      <c r="E37" s="27"/>
+      <c r="F37" s="60"/>
+      <c r="G37" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$B$16,2)*F37),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H37" s="59" t="s">
-[...2 lines deleted...]
-      <c r="I37" s="34"/>
+      <c r="H37" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="I37" s="36"/>
     </row>
     <row r="38" ht="15.75" customHeight="1">
-      <c r="A38" s="37"/>
-[...5 lines deleted...]
-      <c r="G38" s="35" t="str">
+      <c r="A38" s="39"/>
+      <c r="B38" s="59"/>
+      <c r="C38" s="9"/>
+      <c r="D38" s="9"/>
+      <c r="E38" s="27"/>
+      <c r="F38" s="60"/>
+      <c r="G38" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$B$16,2)*F38),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H38" s="59" t="s">
-[...2 lines deleted...]
-      <c r="I38" s="34"/>
+      <c r="H38" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="I38" s="36"/>
     </row>
     <row r="39" ht="15.75" customHeight="1">
-      <c r="A39" s="37"/>
-[...5 lines deleted...]
-      <c r="G39" s="35" t="str">
+      <c r="A39" s="39"/>
+      <c r="B39" s="59"/>
+      <c r="C39" s="9"/>
+      <c r="D39" s="9"/>
+      <c r="E39" s="27"/>
+      <c r="F39" s="60"/>
+      <c r="G39" s="37" t="str">
         <f>iferror(sum(VLOOKUP($F$5,Sheet2!$A$1:$B$16,2)*F39),"$0.00")</f>
         <v>$0.00</v>
       </c>
-      <c r="H39" s="59" t="s">
-[...2 lines deleted...]
-      <c r="I39" s="34"/>
+      <c r="H39" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="I39" s="36"/>
     </row>
     <row r="40" ht="15.75" customHeight="1">
-      <c r="A40" s="60"/>
-[...7 lines deleted...]
-      <c r="I40" s="62"/>
+      <c r="A40" s="62"/>
+      <c r="B40" s="63"/>
+      <c r="C40" s="64"/>
+      <c r="D40" s="65"/>
+      <c r="E40" s="64"/>
+      <c r="F40" s="64"/>
+      <c r="G40" s="64"/>
+      <c r="H40" s="66"/>
+      <c r="I40" s="64"/>
     </row>
     <row r="41" ht="15.75" customHeight="1">
-      <c r="A41" s="65" t="s">
-[...3 lines deleted...]
-      <c r="C41" s="67">
+      <c r="A41" s="67" t="s">
+        <v>31</v>
+      </c>
+      <c r="B41" s="68"/>
+      <c r="C41" s="69">
         <f>SUM(I9:I14,I17:I21,I24:I32,G35:G40)</f>
         <v>0</v>
       </c>
-      <c r="D41" s="63"/>
-[...2 lines deleted...]
-        <v>30</v>
+      <c r="D41" s="65"/>
+      <c r="E41" s="64"/>
+      <c r="F41" s="70" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="42" ht="15.75" customHeight="1">
-      <c r="A42" s="69"/>
-[...11 lines deleted...]
-      <c r="I42" s="72" t="s">
+      <c r="A42" s="71"/>
+      <c r="B42" s="72"/>
+      <c r="C42" s="73"/>
+      <c r="D42" s="65"/>
+      <c r="E42" s="64"/>
+      <c r="F42" s="74" t="s">
         <v>33</v>
       </c>
+      <c r="G42" s="75" t="s">
+        <v>34</v>
+      </c>
+      <c r="H42" s="27"/>
+      <c r="I42" s="74" t="s">
+        <v>35</v>
+      </c>
     </row>
     <row r="43" ht="15.75" customHeight="1">
-      <c r="A43" s="74" t="s">
-[...3 lines deleted...]
-      <c r="C43" s="75">
+      <c r="A43" s="76" t="s">
+        <v>36</v>
+      </c>
+      <c r="B43" s="72"/>
+      <c r="C43" s="77">
         <f>I46</f>
         <v>0</v>
       </c>
-      <c r="D43" s="76" t="s">
-[...8 lines deleted...]
-      <c r="I43" s="79"/>
+      <c r="D43" s="78" t="s">
+        <v>37</v>
+      </c>
+      <c r="E43" s="64"/>
+      <c r="F43" s="79" t="s">
+        <v>38</v>
+      </c>
+      <c r="G43" s="80"/>
+      <c r="H43" s="27"/>
+      <c r="I43" s="81"/>
     </row>
     <row r="44" ht="15.75" customHeight="1">
-      <c r="A44" s="80"/>
-[...9 lines deleted...]
-      <c r="I44" s="79"/>
+      <c r="A44" s="82"/>
+      <c r="B44" s="72"/>
+      <c r="C44" s="73"/>
+      <c r="D44" s="65"/>
+      <c r="E44" s="64"/>
+      <c r="F44" s="79" t="s">
+        <v>39</v>
+      </c>
+      <c r="G44" s="80"/>
+      <c r="H44" s="27"/>
+      <c r="I44" s="81"/>
     </row>
     <row r="45" ht="15.75" customHeight="1">
-      <c r="A45" s="74" t="s">
-[...3 lines deleted...]
-      <c r="C45" s="82">
+      <c r="A45" s="76" t="s">
+        <v>40</v>
+      </c>
+      <c r="B45" s="83"/>
+      <c r="C45" s="84">
         <f>IF(C41&lt;C43,C41,C43)</f>
         <v>0</v>
       </c>
-      <c r="D45" s="83"/>
-[...6 lines deleted...]
-      <c r="I45" s="79"/>
+      <c r="D45" s="85"/>
+      <c r="E45" s="86"/>
+      <c r="F45" s="79" t="s">
+        <v>41</v>
+      </c>
+      <c r="G45" s="80"/>
+      <c r="H45" s="27"/>
+      <c r="I45" s="81"/>
     </row>
     <row r="46" ht="15.75" customHeight="1">
-      <c r="A46" s="85" t="s">
-[...11 lines deleted...]
-      <c r="I46" s="90">
+      <c r="A46" s="87" t="s">
+        <v>42</v>
+      </c>
+      <c r="B46" s="88"/>
+      <c r="C46" s="89"/>
+      <c r="D46" s="65"/>
+      <c r="E46" s="64"/>
+      <c r="F46" s="90"/>
+      <c r="G46" s="90"/>
+      <c r="H46" s="91" t="s">
+        <v>43</v>
+      </c>
+      <c r="I46" s="92">
         <f>SUM(I43:I45)</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" ht="15.75" customHeight="1">
-      <c r="A47" s="60"/>
-[...7 lines deleted...]
-      <c r="I47" s="62"/>
+      <c r="A47" s="62"/>
+      <c r="B47" s="63"/>
+      <c r="C47" s="64"/>
+      <c r="D47" s="65"/>
+      <c r="E47" s="64"/>
+      <c r="F47" s="64"/>
+      <c r="G47" s="64"/>
+      <c r="H47" s="66"/>
+      <c r="I47" s="64"/>
     </row>
     <row r="48" ht="15.75" customHeight="1">
-      <c r="A48" s="91" t="s">
-[...6 lines deleted...]
-      <c r="I48" s="92"/>
+      <c r="A48" s="93" t="s">
+        <v>44</v>
+      </c>
+      <c r="E48" s="93"/>
+      <c r="F48" s="93"/>
+      <c r="G48" s="93"/>
+      <c r="H48" s="93"/>
+      <c r="I48" s="94"/>
     </row>
     <row r="49" ht="15.75" customHeight="1">
-      <c r="A49" s="93" t="s">
-[...8 lines deleted...]
-      <c r="I49" s="92"/>
+      <c r="A49" s="95" t="s">
+        <v>45</v>
+      </c>
+      <c r="C49" s="96"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="93"/>
+      <c r="F49" s="93"/>
+      <c r="G49" s="93"/>
+      <c r="H49" s="93"/>
+      <c r="I49" s="94"/>
     </row>
     <row r="50" ht="15.75" customHeight="1">
-      <c r="A50" s="93" t="s">
-[...10 lines deleted...]
-      <c r="I50" s="92"/>
+      <c r="A50" s="95" t="s">
+        <v>46</v>
+      </c>
+      <c r="C50" s="97"/>
+      <c r="D50" s="9"/>
+      <c r="E50" s="93"/>
+      <c r="F50" s="95" t="s">
+        <v>47</v>
+      </c>
+      <c r="G50" s="98"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="94"/>
     </row>
     <row r="51" ht="15.75" customHeight="1">
-      <c r="A51" s="93" t="s">
-[...10 lines deleted...]
-      <c r="I51" s="92"/>
+      <c r="A51" s="95" t="s">
+        <v>48</v>
+      </c>
+      <c r="C51" s="97"/>
+      <c r="D51" s="9"/>
+      <c r="E51" s="93"/>
+      <c r="F51" s="95" t="s">
+        <v>49</v>
+      </c>
+      <c r="G51" s="99"/>
+      <c r="H51" s="9"/>
+      <c r="I51" s="94"/>
     </row>
     <row r="52" ht="15.75" customHeight="1">
-      <c r="A52" s="98"/>
-[...7 lines deleted...]
-      <c r="I52" s="92"/>
+      <c r="A52" s="100"/>
+      <c r="B52" s="101"/>
+      <c r="C52" s="94"/>
+      <c r="D52" s="102"/>
+      <c r="E52" s="93"/>
+      <c r="F52" s="93"/>
+      <c r="G52" s="93"/>
+      <c r="H52" s="93"/>
+      <c r="I52" s="94"/>
     </row>
     <row r="53" ht="18.75" customHeight="1">
-      <c r="A53" s="101" t="s">
-[...9 lines deleted...]
-      <c r="I53" s="103"/>
+      <c r="A53" s="103" t="s">
+        <v>50</v>
+      </c>
+      <c r="B53" s="104"/>
+      <c r="C53" s="104"/>
+      <c r="D53" s="104"/>
+      <c r="E53" s="104"/>
+      <c r="F53" s="104"/>
+      <c r="G53" s="104"/>
+      <c r="H53" s="104"/>
+      <c r="I53" s="105"/>
     </row>
     <row r="54" ht="15.75" customHeight="1">
-      <c r="A54" s="104"/>
-[...3 lines deleted...]
-      <c r="I54" s="62"/>
+      <c r="A54" s="106"/>
+      <c r="B54" s="106"/>
+      <c r="C54" s="64"/>
+      <c r="D54" s="65"/>
+      <c r="I54" s="64"/>
     </row>
   </sheetData>
   <mergeCells count="45">
     <mergeCell ref="F1:I1"/>
     <mergeCell ref="F2:I2"/>
     <mergeCell ref="F3:I3"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="C8:D8"/>
     <mergeCell ref="C9:D9"/>
     <mergeCell ref="C10:D10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="C12:D12"/>
     <mergeCell ref="C13:D13"/>
     <mergeCell ref="C16:D16"/>
     <mergeCell ref="C17:D17"/>
     <mergeCell ref="C18:D18"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="D23:E23"/>
     <mergeCell ref="D24:E24"/>
     <mergeCell ref="D25:E25"/>
     <mergeCell ref="D26:E26"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="D29:E29"/>
@@ -1989,72 +1989,72 @@
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="H35:H39">
       <formula1>"CAD,USD,EUR,GBP"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showErrorMessage="1" sqref="F5">
       <formula1>"2023,2024,2025,2026"</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" s="105" t="s">
-[...6 lines deleted...]
-        <v>22</v>
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="106">
+      <c r="A2" s="2">
         <v>2023.0</v>
       </c>
-      <c r="B2" s="106">
+      <c r="B2" s="2">
         <v>45.0</v>
       </c>
-      <c r="C2" s="106">
+      <c r="C2" s="2">
         <v>0.68</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="106">
+      <c r="A3" s="2">
         <v>2024.0</v>
       </c>
-      <c r="B3" s="106">
+      <c r="B3" s="2">
         <v>50.0</v>
       </c>
-      <c r="C3" s="106">
+      <c r="C3" s="2">
         <v>0.7</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="106">
+      <c r="A4" s="2">
         <v>2025.0</v>
       </c>
-      <c r="B4" s="106">
+      <c r="B4" s="2">
         <v>60.0</v>
       </c>
-      <c r="C4" s="106">
+      <c r="C4" s="2">
         <v>0.7</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>