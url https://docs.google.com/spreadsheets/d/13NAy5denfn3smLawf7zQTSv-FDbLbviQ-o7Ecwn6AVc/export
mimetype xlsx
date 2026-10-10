--- v2 (2026-08-25)
+++ v3 (2026-10-10)
@@ -245,58 +245,58 @@
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="dd/mmm/yyyy"/>
     <numFmt numFmtId="165" formatCode="&quot;$&quot;#,##0.00"/>
     <numFmt numFmtId="166" formatCode="&quot;$&quot;#,##0"/>
   </numFmts>
   <fonts count="17">
     <font>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="11.0"/>
+      <color theme="1"/>
+      <name val="Open Sans"/>
+    </font>
+    <font>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
-    </font>
-[...3 lines deleted...]
-      <name val="Open Sans"/>
     </font>
     <font>
       <b/>
       <sz val="11.0"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font/>
     <font>
       <b/>
       <sz val="10.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <b/>
       <sz val="10.0"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
     <font>
       <sz val="10.0"/>
       <color theme="1"/>
       <name val="Open Sans"/>
     </font>
@@ -502,93 +502,93 @@
         <color rgb="FF0000FF"/>
       </bottom>
     </border>
     <border>
       <right style="thin">
         <color rgb="FF0000FF"/>
       </right>
       <top style="thin">
         <color rgb="FF0000FF"/>
       </top>
       <bottom style="thin">
         <color rgb="FF0000FF"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="107">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="164" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
-[...2 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyFont="1"/>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf borderId="1" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="2" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="right" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" vertical="top"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="3" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="165" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="9" xfId="0" applyAlignment="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf borderId="3" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="2" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="2" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" readingOrder="0" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="2" fillId="2" fontId="6" numFmtId="9" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="4" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="0"/>
     </xf>
     <xf borderId="5" fillId="3" fontId="7" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf borderId="5" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" shrinkToFit="0" vertical="center" wrapText="1"/>
     </xf>
     <xf borderId="3" fillId="3" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1080,103 +1080,103 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <cols>
     <col customWidth="1" min="1" max="1" width="16.29"/>
     <col customWidth="1" min="2" max="2" width="25.0"/>
     <col customWidth="1" min="3" max="3" width="26.71"/>
     <col customWidth="1" min="4" max="4" width="24.29"/>
     <col customWidth="1" min="5" max="9" width="17.0"/>
   </cols>
   <sheetData>
     <row r="1" ht="18.0" customHeight="1">
-      <c r="A1" s="3"/>
+      <c r="A1" s="2"/>
       <c r="B1" s="4"/>
       <c r="C1" s="4"/>
       <c r="D1" s="4"/>
       <c r="E1" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="6"/>
       <c r="G1" s="7"/>
       <c r="H1" s="7"/>
       <c r="I1" s="7"/>
     </row>
     <row r="2" ht="18.0" customHeight="1">
-      <c r="A2" s="3"/>
+      <c r="A2" s="2"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="8"/>
       <c r="G2" s="9"/>
       <c r="H2" s="9"/>
       <c r="I2" s="9"/>
     </row>
     <row r="3" ht="18.0" customHeight="1">
-      <c r="A3" s="3"/>
+      <c r="A3" s="2"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="8"/>
       <c r="G3" s="9"/>
       <c r="H3" s="9"/>
       <c r="I3" s="9"/>
     </row>
     <row r="4" ht="18.0" customHeight="1">
-      <c r="A4" s="3"/>
+      <c r="A4" s="2"/>
       <c r="B4" s="4"/>
       <c r="C4" s="4"/>
       <c r="D4" s="4"/>
       <c r="E4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="6"/>
       <c r="G4" s="7"/>
       <c r="H4" s="11"/>
       <c r="I4" s="11"/>
     </row>
     <row r="5" ht="23.25" customHeight="1">
-      <c r="A5" s="3"/>
+      <c r="A5" s="2"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="12"/>
       <c r="G5" s="13"/>
       <c r="H5" s="13"/>
       <c r="I5" s="13"/>
     </row>
     <row r="6">
       <c r="A6" s="14"/>
       <c r="B6" s="15"/>
       <c r="C6" s="16"/>
       <c r="D6" s="17"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
       <c r="G6" s="16"/>
       <c r="H6" s="18"/>
       <c r="I6" s="16"/>
     </row>
     <row r="7" ht="21.75" customHeight="1">
       <c r="A7" s="19" t="s">
         <v>8</v>
@@ -1995,66 +1995,66 @@
   </dataValidations>
   <printOptions/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.7" right="0.7" top="0.75"/>
   <pageSetup orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="14.43" defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C1" s="2" t="s">
+      <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="2">
+      <c r="A2" s="3">
         <v>2023.0</v>
       </c>
-      <c r="B2" s="2">
+      <c r="B2" s="3">
         <v>45.0</v>
       </c>
-      <c r="C2" s="2">
+      <c r="C2" s="3">
         <v>0.68</v>
       </c>
     </row>
     <row r="3">
-      <c r="A3" s="2">
+      <c r="A3" s="3">
         <v>2024.0</v>
       </c>
-      <c r="B3" s="2">
+      <c r="B3" s="3">
         <v>50.0</v>
       </c>
-      <c r="C3" s="2">
+      <c r="C3" s="3">
         <v>0.7</v>
       </c>
     </row>
     <row r="4">
-      <c r="A4" s="2">
+      <c r="A4" s="3">
         <v>2025.0</v>
       </c>
-      <c r="B4" s="2">
+      <c r="B4" s="3">
         <v>60.0</v>
       </c>
-      <c r="C4" s="2">
+      <c r="C4" s="3">
         <v>0.7</v>
       </c>
     </row>
   </sheetData>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>