--- v0 (2026-07-14)
+++ v1 (2026-08-28)
@@ -237,87 +237,87 @@
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="25">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="2" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="3" fontId="5" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
-    <xf borderId="2" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="2" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="3" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="3" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" vertical="bottom"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="3" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="bottom" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="3" fontId="5" numFmtId="164" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1" applyNumberFormat="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="5" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment shrinkToFit="0" vertical="top" wrapText="1"/>
     </xf>
     <xf borderId="1" fillId="0" fontId="5" numFmtId="3" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="top"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" wrapText="1"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 