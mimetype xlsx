--- v0 (2026-07-29)
+++ v1 (2026-09-16)
@@ -21,93 +21,93 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <workbookPr/>
   <sheets>
     <sheet state="visible" name="LCJHAL Standings" sheetId="1" r:id="rId4"/>
     <sheet state="hidden" name="23-24" sheetId="2" r:id="rId5"/>
     <sheet state="hidden" name="19-20" sheetId="3" r:id="rId6"/>
     <sheet state="hidden" name="18-19" sheetId="4" r:id="rId7"/>
   </sheets>
   <definedNames/>
   <calcPr/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="582" uniqueCount="32">
   <si>
     <t>LCJHAL Standings 2018 - 19</t>
   </si>
   <si>
+    <t>2023-24 LCJHAL STANDINGS</t>
+  </si>
+  <si>
     <t>2025-26 LCJHAL STANDINGS</t>
   </si>
   <si>
-    <t>2021-22 LCJHAL STANDINGS</t>
+    <t>VOLLEYBALL "A" Division</t>
   </si>
   <si>
-    <t>2023-24 LCJHAL STANDINGS</t>
-[...2 lines deleted...]
-    <t>VOLLEYBALL "A" Division</t>
+    <t>2021-22 LCJHAL STANDINGS</t>
   </si>
   <si>
     <t>Konocti</t>
   </si>
   <si>
     <t>Lucerne</t>
   </si>
   <si>
     <t>Middletown</t>
   </si>
   <si>
     <t>Mtn. Vista</t>
   </si>
   <si>
     <t>Terrace</t>
   </si>
   <si>
     <t>Upper Lake</t>
   </si>
   <si>
     <t>W</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Obsidian</t>
   </si>
   <si>
-    <t>VOLLEYBALL "B" Division</t>
+    <t>CHAMP</t>
   </si>
   <si>
-    <t>CHAMP</t>
+    <t>VOLLEYBALL "B" Division</t>
   </si>
   <si>
     <t>GIRL'S Basketball  "A" Division</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>GIRL'S Basketball "B" Division</t>
   </si>
   <si>
     <t>BOY'S Basketball "A" Division</t>
   </si>
   <si>
     <t>BOY'S Basketball "B" Division</t>
   </si>
   <si>
     <t>Wrestling</t>
   </si>
   <si>
     <t>CHAMPION</t>
   </si>
   <si>
     <t>SOFTALL</t>
   </si>
@@ -131,162 +131,162 @@
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
   <fonts count="31">
     <font>
       <sz val="10.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="36.0"/>
       <color rgb="FF6AA84F"/>
     </font>
     <font>
       <b/>
-      <sz val="36.0"/>
-      <color rgb="FF38761D"/>
+      <sz val="18.0"/>
+      <color rgb="FFFFFFFF"/>
     </font>
     <font>
       <b/>
-      <sz val="18.0"/>
-      <color rgb="FFFFFFFF"/>
+      <sz val="36.0"/>
+      <color rgb="FF38761D"/>
     </font>
     <font>
       <b/>
       <sz val="14.0"/>
     </font>
     <font/>
     <font>
+      <sz val="18.0"/>
+    </font>
+    <font>
       <b/>
       <sz val="14.0"/>
       <color rgb="FF0000FF"/>
     </font>
     <font>
-      <sz val="18.0"/>
+      <b/>
+      <u/>
+      <sz val="14.0"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
     </font>
     <font>
       <sz val="14.0"/>
     </font>
     <font>
-      <b/>
-[...3 lines deleted...]
-    <font>
       <sz val="12.0"/>
-    </font>
-[...2 lines deleted...]
-      <sz val="18.0"/>
     </font>
     <font>
       <b/>
       <sz val="14.0"/>
       <color rgb="FFFFFFFF"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="14.0"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="14.0"/>
       <color rgb="FFFFFF00"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="18.0"/>
-      <color rgb="FF000000"/>
+      <u/>
+      <sz val="14.0"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="14.0"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="14.0"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <u/>
-[...6 lines deleted...]
-      <sz val="14.0"/>
+      <sz val="18.0"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <u/>
-[...1 lines deleted...]
-      <name val="Arial"/>
+      <sz val="18.0"/>
+      <color rgb="FF000000"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="14.0"/>
@@ -327,64 +327,64 @@
       <patternFill patternType="solid">
         <fgColor rgb="FFC27BA0"/>
         <bgColor rgb="FFC27BA0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3ADCF"/>
         <bgColor rgb="FFF3ADCF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9900FF"/>
         <bgColor rgb="FF9900FF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB4A7D6"/>
         <bgColor rgb="FFB4A7D6"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FFFFFFFF"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FF00FFFF"/>
         <bgColor rgb="FF00FFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA4C2F4"/>
         <bgColor rgb="FFA4C2F4"/>
-      </patternFill>
-[...4 lines deleted...]
-        <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor rgb="FFFF0000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBDBDBD"/>
         <bgColor rgb="FFBDBDBD"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF3F3F3"/>
         <bgColor rgb="FFF3F3F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6F7FA"/>
         <bgColor rgb="FFC6F7FA"/>
       </patternFill>
@@ -445,291 +445,291 @@
     </border>
     <border>
       <bottom style="thick">
         <color rgb="FF000000"/>
       </bottom>
     </border>
     <border>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <bottom style="thick">
         <color rgb="FF000000"/>
       </bottom>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" applyAlignment="1" applyFont="1"/>
   </cellStyleXfs>
   <cellXfs count="89">
     <xf borderId="0" fillId="0" fontId="0" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment readingOrder="0" shrinkToFit="0" vertical="bottom" wrapText="0"/>
     </xf>
     <xf borderId="0" fillId="2" fontId="1" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="0" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="3" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="3" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="2" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="0" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="3" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-    <xf borderId="4" fillId="4" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf borderId="4" fillId="0" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="4" fillId="4" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="5" fillId="0" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
     <xf borderId="4" fillId="5" fontId="8" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="2" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...5 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="5" fontId="9" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="5" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="left" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="6" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
-[...23 lines deleted...]
-    <xf borderId="0" fillId="8" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="7" fillId="2" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="6" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="7" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="8" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="8" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="0" fillId="0" fontId="12" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
-    <xf borderId="0" fillId="9" fontId="3" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
-[...23 lines deleted...]
-    <xf borderId="0" fillId="5" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="4" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="5" fontId="14" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="0" fillId="5" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="9" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="15" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="4" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...14 lines deleted...]
-    <xf borderId="0" fillId="5" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="0" fillId="10" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="16" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="2" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="2" fillId="5" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="5" fontId="17" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="18" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="19" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="0" fontId="20" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="21" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0"/>
     </xf>
-    <xf borderId="0" fillId="0" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="2" fillId="5" fontId="23" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="0" fillId="11" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="5" fontId="23" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="5" fillId="0" fontId="24" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...2 lines deleted...]
-    <xf borderId="3" fillId="5" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="1" fillId="9" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="5" fontId="24" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf borderId="7" fillId="12" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...11 lines deleted...]
-    <xf borderId="1" fillId="10" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
+    <xf borderId="7" fillId="10" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="10" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="12" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="13" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="11" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
     <xf borderId="2" fillId="14" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
-    <xf borderId="3" fillId="14" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFont="1"/>
-[...19 lines deleted...]
-    <xf borderId="0" fillId="15" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+    <xf borderId="0" fillId="2" fontId="25" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="3" fillId="14" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="4" fillId="10" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="10" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="5" fillId="5" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="10" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="10" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="8" fillId="10" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="15" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="1" fillId="16" fontId="13" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
-[...41 lines deleted...]
-    <xf borderId="0" fillId="0" fontId="10" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
+    <xf borderId="8" fillId="10" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="16" fontId="22" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="2" fillId="10" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="3" fillId="10" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="4" fillId="15" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="15" fontId="4" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="15" fontId="5" numFmtId="0" xfId="0" applyBorder="1" applyFill="1" applyFont="1"/>
+    <xf borderId="4" fillId="15" fontId="26" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="15" fontId="27" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="10" fontId="28" numFmtId="0" xfId="0" applyAlignment="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="10" fontId="29" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="5" fillId="15" fontId="30" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="10" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="15" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="10" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="15" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="8" fillId="15" fontId="6" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="8" fillId="10" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="0" fillId="0" fontId="11" numFmtId="0" xfId="0" applyAlignment="1" applyFont="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf borderId="8" fillId="15" fontId="7" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1">
-[...14 lines deleted...]
-    <xf borderId="8" fillId="0" fontId="7" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+    <xf borderId="1" fillId="17" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="1" fillId="18" fontId="2" numFmtId="0" xfId="0" applyAlignment="1" applyBorder="1" applyFill="1" applyFont="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="6" fillId="0" fontId="6" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="7" fillId="0" fontId="6" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
+      <alignment horizontal="center" readingOrder="0" vertical="center"/>
+    </xf>
+    <xf borderId="8" fillId="0" fontId="6" numFmtId="49" xfId="0" applyAlignment="1" applyBorder="1" applyFont="1" applyNumberFormat="1">
       <alignment horizontal="center" readingOrder="0" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle xfId="0" name="Normal" builtinId="0"/>
   </cellStyles>
   <dxfs count="7">
     <dxf>
       <font/>
       <fill>
         <patternFill patternType="none"/>
       </fill>
       <border/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <color rgb="FFFFFFFF"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FF0000FF"/>
           <bgColor rgb="FF0000FF"/>
         </patternFill>
       </fill>
@@ -837,703 +837,703 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="12" width="8.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="41.25" customHeight="1">
-      <c r="A1" s="2" t="s">
-        <v>1</v>
+      <c r="A1" s="4" t="s">
+        <v>2</v>
       </c>
     </row>
     <row r="2" hidden="1">
       <c r="A2" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="9"/>
     </row>
     <row r="3" hidden="1">
-      <c r="A3" s="10" t="s">
+      <c r="A3" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="13"/>
     </row>
     <row r="4" hidden="1">
       <c r="A4" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="16" t="s">
-[...29 lines deleted...]
-      <c r="L4" s="19" t="s">
+      <c r="B4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" ht="22.5" hidden="1" customHeight="1">
-      <c r="A5" s="20">
+      <c r="A5" s="18">
         <v>2.0</v>
       </c>
-      <c r="B5" s="21">
+      <c r="B5" s="19">
         <v>8.0</v>
       </c>
-      <c r="C5" s="21">
+      <c r="C5" s="19">
         <v>0.0</v>
       </c>
-      <c r="D5" s="21">
+      <c r="D5" s="19">
         <v>9.0</v>
       </c>
-      <c r="E5" s="21">
+      <c r="E5" s="19">
         <v>5.0</v>
       </c>
-      <c r="F5" s="21">
+      <c r="F5" s="19">
         <v>5.0</v>
       </c>
-      <c r="G5" s="21">
+      <c r="G5" s="19">
         <v>10.0</v>
       </c>
-      <c r="H5" s="21">
+      <c r="H5" s="19">
         <v>0.0</v>
       </c>
-      <c r="I5" s="21">
+      <c r="I5" s="19">
         <v>5.0</v>
       </c>
-      <c r="J5" s="21">
+      <c r="J5" s="19">
         <v>5.0</v>
       </c>
-      <c r="K5" s="21">
+      <c r="K5" s="19">
         <v>7.0</v>
       </c>
-      <c r="L5" s="22">
+      <c r="L5" s="23">
         <v>2.0</v>
       </c>
     </row>
     <row r="6" ht="10.5" hidden="1" customHeight="1">
-      <c r="A6" s="17"/>
+      <c r="A6" s="21"/>
     </row>
     <row r="7" hidden="1">
-      <c r="A7" s="24" t="s">
-        <v>14</v>
+      <c r="A7" s="25" t="s">
+        <v>15</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="9"/>
     </row>
     <row r="8" hidden="1">
-      <c r="A8" s="10" t="s">
+      <c r="A8" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L8" s="13"/>
     </row>
     <row r="9" hidden="1">
       <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="16" t="s">
-[...29 lines deleted...]
-      <c r="L9" s="19" t="s">
+      <c r="B9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="L9" s="16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" ht="22.5" hidden="1" customHeight="1">
-      <c r="A10" s="20">
+      <c r="A10" s="18">
         <v>6.0</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="19">
         <v>4.0</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="19">
         <v>0.0</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="19">
         <v>9.0</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="19">
         <v>8.0</v>
       </c>
-      <c r="F10" s="21">
+      <c r="F10" s="19">
         <v>2.0</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="19">
         <v>6.0</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="19">
         <v>4.0</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="19">
         <v>5.0</v>
       </c>
-      <c r="J10" s="21">
+      <c r="J10" s="19">
         <v>5.0</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="19">
         <v>3.0</v>
       </c>
-      <c r="L10" s="22">
+      <c r="L10" s="23">
         <v>6.0</v>
       </c>
     </row>
     <row r="11" ht="9.0" hidden="1" customHeight="1">
-      <c r="A11" s="17"/>
+      <c r="A11" s="21"/>
     </row>
     <row r="12" hidden="1">
-      <c r="A12" s="32" t="s">
+      <c r="A12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="9"/>
     </row>
     <row r="13" hidden="1">
-      <c r="A13" s="10" t="s">
+      <c r="A13" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C13" s="35" t="s">
+      <c r="C13" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="E13" s="36" t="s">
+      <c r="E13" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="G13" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="I13" s="38" t="s">
+      <c r="I13" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="K13" s="36" t="s">
+      <c r="K13" s="33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" hidden="1">
-      <c r="A14" s="42" t="s">
-[...32 lines deleted...]
-      <c r="L14" s="50" t="s">
+      <c r="A14" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J14" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="K14" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="L14" s="48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" hidden="1">
-      <c r="A15" s="20"/>
-[...10 lines deleted...]
-      <c r="L15" s="22"/>
+      <c r="A15" s="18"/>
+      <c r="B15" s="19"/>
+      <c r="C15" s="50"/>
+      <c r="D15" s="50"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="23"/>
     </row>
     <row r="16" ht="6.75" hidden="1" customHeight="1">
-      <c r="A16" s="17"/>
+      <c r="A16" s="21"/>
     </row>
     <row r="17" hidden="1">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="47" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="9"/>
     </row>
     <row r="18" hidden="1">
-      <c r="A18" s="10" t="s">
+      <c r="A18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="K18" s="5"/>
       <c r="L18" s="13"/>
     </row>
     <row r="19" hidden="1">
       <c r="A19" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="16" t="s">
-[...27 lines deleted...]
-      <c r="L19" s="49"/>
+      <c r="B19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="K19" s="41"/>
+      <c r="L19" s="42"/>
     </row>
     <row r="20" ht="24.0" hidden="1" customHeight="1">
-      <c r="A20" s="29"/>
-[...10 lines deleted...]
-      <c r="L20" s="33"/>
+      <c r="A20" s="27"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="29"/>
     </row>
     <row r="21" ht="7.5" customHeight="1">
-      <c r="A21" s="17"/>
+      <c r="A21" s="21"/>
     </row>
     <row r="22" hidden="1">
-      <c r="A22" s="55" t="s">
+      <c r="A22" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="56"/>
-[...8 lines deleted...]
-      <c r="K22" s="56"/>
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
       <c r="L22" s="57"/>
     </row>
     <row r="23" hidden="1">
-      <c r="A23" s="10" t="s">
+      <c r="A23" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="C23" s="35"/>
-      <c r="E23" s="35" t="s">
+      <c r="C23" s="37"/>
+      <c r="E23" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="G23" s="35" t="s">
+      <c r="G23" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="I23" s="35" t="s">
+      <c r="I23" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="K23" s="35" t="s">
+      <c r="K23" s="37" t="s">
         <v>10</v>
       </c>
       <c r="L23" s="59"/>
     </row>
     <row r="24" hidden="1">
-      <c r="A24" s="39" t="s">
-[...25 lines deleted...]
-      <c r="K24" s="54" t="s">
+      <c r="A24" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="52"/>
+      <c r="D24" s="52"/>
+      <c r="E24" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="H24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="52" t="s">
         <v>11</v>
       </c>
       <c r="L24" s="60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" ht="27.0" hidden="1" customHeight="1">
-      <c r="A25" s="62">
+      <c r="A25" s="61">
         <v>2.0</v>
       </c>
-      <c r="B25" s="52">
+      <c r="B25" s="49">
         <v>6.0</v>
       </c>
-      <c r="C25" s="52"/>
-[...1 lines deleted...]
-      <c r="E25" s="52">
+      <c r="C25" s="49"/>
+      <c r="D25" s="49"/>
+      <c r="E25" s="49">
         <v>0.0</v>
       </c>
-      <c r="F25" s="52">
+      <c r="F25" s="49">
         <v>8.0</v>
       </c>
-      <c r="G25" s="52">
+      <c r="G25" s="49">
         <v>4.0</v>
       </c>
-      <c r="H25" s="52">
+      <c r="H25" s="49">
         <v>4.0</v>
       </c>
-      <c r="I25" s="52">
+      <c r="I25" s="49">
         <v>6.0</v>
       </c>
-      <c r="J25" s="52">
+      <c r="J25" s="49">
         <v>2.0</v>
       </c>
-      <c r="K25" s="52">
+      <c r="K25" s="49">
         <v>8.0</v>
       </c>
-      <c r="L25" s="64">
+      <c r="L25" s="63">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" ht="11.25" hidden="1" customHeight="1">
-      <c r="A26" s="65"/>
+      <c r="A26" s="64"/>
     </row>
     <row r="27" hidden="1">
       <c r="A27" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="67"/>
       <c r="C27" s="67"/>
       <c r="D27" s="67"/>
       <c r="E27" s="67"/>
       <c r="F27" s="67"/>
       <c r="G27" s="67"/>
       <c r="H27" s="67"/>
       <c r="I27" s="67"/>
       <c r="J27" s="67"/>
       <c r="K27" s="67"/>
       <c r="L27" s="68"/>
     </row>
     <row r="28" hidden="1">
-      <c r="A28" s="10" t="s">
+      <c r="A28" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C28" s="70" t="s">
         <v>6</v>
       </c>
       <c r="E28" s="70" t="s">
         <v>7</v>
       </c>
       <c r="G28" s="70" t="s">
         <v>8</v>
       </c>
       <c r="I28" s="70" t="s">
         <v>9</v>
       </c>
       <c r="K28" s="70" t="s">
         <v>10</v>
       </c>
       <c r="L28" s="71"/>
     </row>
     <row r="29" hidden="1">
       <c r="A29" s="72" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="C29" s="54" t="s">
-[...26 lines deleted...]
-      <c r="L29" s="19" t="s">
+      <c r="C29" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H29" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="J29" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="K29" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="L29" s="16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" ht="21.75" hidden="1" customHeight="1">
       <c r="A30" s="77">
         <v>6.0</v>
       </c>
       <c r="B30" s="79">
         <v>4.0</v>
       </c>
       <c r="C30" s="79">
         <v>0.0</v>
       </c>
       <c r="D30" s="79">
         <v>10.0</v>
       </c>
       <c r="E30" s="79">
         <v>7.0</v>
       </c>
       <c r="F30" s="79">
         <v>3.0</v>
       </c>
       <c r="G30" s="79">
         <v>4.0</v>
       </c>
       <c r="H30" s="79">
         <v>6.0</v>
       </c>
       <c r="I30" s="79">
         <v>10.0</v>
       </c>
       <c r="J30" s="79">
         <v>0.0</v>
       </c>
       <c r="K30" s="79">
         <v>3.0</v>
       </c>
-      <c r="L30" s="81">
+      <c r="L30" s="82">
         <v>7.0</v>
       </c>
     </row>
     <row r="31" ht="7.5" customHeight="1">
-      <c r="A31" s="82"/>
+      <c r="A31" s="83"/>
     </row>
     <row r="32">
       <c r="A32" s="84" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="9"/>
     </row>
     <row r="33">
-      <c r="A33" s="10" t="s">
+      <c r="A33" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L33" s="13"/>
     </row>
     <row r="34">
       <c r="A34" s="72" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="73" t="s">
         <v>12</v>
@@ -1548,119 +1548,119 @@
         <v>11</v>
       </c>
       <c r="F34" s="73" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="73" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="73" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="73" t="s">
         <v>11</v>
       </c>
       <c r="J34" s="73" t="s">
         <v>12</v>
       </c>
       <c r="K34" s="73" t="s">
         <v>11</v>
       </c>
       <c r="L34" s="76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" ht="26.25" customHeight="1">
-      <c r="A35" s="20">
+      <c r="A35" s="18">
         <v>7.0</v>
       </c>
-      <c r="B35" s="21">
+      <c r="B35" s="19">
         <v>3.0</v>
       </c>
-      <c r="C35" s="21">
+      <c r="C35" s="19">
         <v>4.0</v>
       </c>
-      <c r="D35" s="21">
+      <c r="D35" s="19">
         <v>6.0</v>
       </c>
-      <c r="E35" s="21">
+      <c r="E35" s="19">
         <v>9.0</v>
       </c>
-      <c r="F35" s="21">
+      <c r="F35" s="19">
         <v>1.0</v>
       </c>
-      <c r="G35" s="21">
+      <c r="G35" s="19">
         <v>5.0</v>
       </c>
-      <c r="H35" s="21">
+      <c r="H35" s="19">
         <v>5.0</v>
       </c>
-      <c r="I35" s="21">
+      <c r="I35" s="19">
         <v>1.0</v>
       </c>
-      <c r="J35" s="21">
+      <c r="J35" s="19">
         <v>9.0</v>
       </c>
-      <c r="K35" s="21">
+      <c r="K35" s="19">
         <v>3.0</v>
       </c>
-      <c r="L35" s="22">
+      <c r="L35" s="23">
         <v>7.0</v>
       </c>
     </row>
     <row r="36" ht="6.75" customHeight="1">
-      <c r="A36" s="12"/>
-[...10 lines deleted...]
-      <c r="L36" s="12"/>
+      <c r="A36" s="11"/>
+      <c r="B36" s="11"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="11"/>
+      <c r="K36" s="11"/>
+      <c r="L36" s="11"/>
     </row>
     <row r="37">
       <c r="A37" s="85" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="9"/>
     </row>
     <row r="38">
-      <c r="A38" s="10" t="s">
+      <c r="A38" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>10</v>
       </c>
       <c r="I38" s="5" t="s">
         <v>7</v>
       </c>
       <c r="L38" s="13"/>
     </row>
     <row r="39">
       <c r="A39" s="72" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="73" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="73" t="s">
         <v>11</v>
@@ -1811,691 +1811,691 @@
       <formula>NOT(ISERROR(SEARCH(("upper "),(A1))))</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup fitToHeight="0" cellComments="atEnd" orientation="landscape" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="12" width="8.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="41.25" customHeight="1">
-      <c r="A1" s="2" t="s">
-        <v>3</v>
+      <c r="A1" s="4" t="s">
+        <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="9"/>
     </row>
     <row r="3">
-      <c r="A3" s="11" t="s">
+      <c r="A3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="13"/>
     </row>
     <row r="4">
       <c r="A4" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="16" t="s">
-[...29 lines deleted...]
-      <c r="L4" s="19" t="s">
+      <c r="B4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" ht="22.5" customHeight="1">
-      <c r="A5" s="20"/>
-[...10 lines deleted...]
-      <c r="L5" s="22"/>
+      <c r="A5" s="18"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="19"/>
+      <c r="J5" s="19"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="23"/>
     </row>
     <row r="6" ht="10.5" customHeight="1">
-      <c r="A6" s="17"/>
+      <c r="A6" s="21"/>
     </row>
     <row r="7">
-      <c r="A7" s="24" t="s">
-        <v>14</v>
+      <c r="A7" s="25" t="s">
+        <v>15</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="9"/>
     </row>
     <row r="8">
-      <c r="A8" s="11" t="s">
+      <c r="A8" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L8" s="13"/>
     </row>
     <row r="9">
       <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="16" t="s">
-[...29 lines deleted...]
-      <c r="L9" s="19" t="s">
+      <c r="B9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="J9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="L9" s="16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" ht="22.5" customHeight="1">
-      <c r="A10" s="29"/>
-[...10 lines deleted...]
-      <c r="L10" s="33"/>
+      <c r="A10" s="27"/>
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="28"/>
+      <c r="L10" s="29"/>
     </row>
     <row r="11" ht="9.0" customHeight="1">
-      <c r="A11" s="17"/>
+      <c r="A11" s="21"/>
     </row>
     <row r="12">
-      <c r="A12" s="32" t="s">
+      <c r="A12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="9"/>
     </row>
     <row r="13">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="35" t="s">
+      <c r="C13" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="E13" s="36" t="s">
+      <c r="E13" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="G13" s="37" t="s">
+      <c r="G13" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="I13" s="38" t="s">
+      <c r="I13" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="K13" s="36" t="s">
+      <c r="K13" s="33" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14">
-      <c r="A14" s="42" t="s">
-[...32 lines deleted...]
-      <c r="L14" s="50" t="s">
+      <c r="A14" s="39" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="43" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="40" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="40" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="44" t="s">
+        <v>11</v>
+      </c>
+      <c r="J14" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="K14" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="L14" s="48" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15">
-      <c r="A15" s="29">
+      <c r="A15" s="27">
         <v>5.0</v>
       </c>
-      <c r="B15" s="31">
+      <c r="B15" s="28">
         <v>4.0</v>
       </c>
-      <c r="C15" s="52">
+      <c r="C15" s="49">
         <v>0.0</v>
       </c>
-      <c r="D15" s="52">
+      <c r="D15" s="49">
         <v>9.0</v>
       </c>
-      <c r="E15" s="31">
+      <c r="E15" s="28">
         <v>4.0</v>
       </c>
-      <c r="F15" s="31">
+      <c r="F15" s="28">
         <v>6.0</v>
       </c>
-      <c r="G15" s="31">
+      <c r="G15" s="28">
         <v>2.0</v>
       </c>
-      <c r="H15" s="31">
+      <c r="H15" s="28">
         <v>8.0</v>
       </c>
-      <c r="I15" s="31">
+      <c r="I15" s="28">
         <v>10.0</v>
       </c>
-      <c r="J15" s="31">
+      <c r="J15" s="28">
         <v>0.0</v>
       </c>
-      <c r="K15" s="31"/>
-      <c r="L15" s="33"/>
+      <c r="K15" s="28"/>
+      <c r="L15" s="29"/>
     </row>
     <row r="16" ht="6.75" customHeight="1">
-      <c r="A16" s="17"/>
+      <c r="A16" s="21"/>
     </row>
     <row r="17">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="47" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="9"/>
     </row>
     <row r="18">
-      <c r="A18" s="11" t="s">
+      <c r="A18" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="K18" s="5"/>
       <c r="L18" s="13"/>
     </row>
     <row r="19">
       <c r="A19" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="16" t="s">
-[...27 lines deleted...]
-      <c r="L19" s="49"/>
+      <c r="B19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="K19" s="41"/>
+      <c r="L19" s="42"/>
     </row>
     <row r="20" ht="24.0" customHeight="1">
-      <c r="A20" s="29">
+      <c r="A20" s="27">
         <v>3.0</v>
       </c>
-      <c r="B20" s="31">
+      <c r="B20" s="28">
         <v>5.0</v>
       </c>
-      <c r="C20" s="31">
+      <c r="C20" s="28">
         <v>8.0</v>
       </c>
-      <c r="D20" s="31">
+      <c r="D20" s="28">
         <v>0.0</v>
       </c>
-      <c r="E20" s="31">
+      <c r="E20" s="28">
         <v>8.0</v>
       </c>
-      <c r="F20" s="31">
+      <c r="F20" s="28">
         <v>2.0</v>
       </c>
-      <c r="G20" s="31">
+      <c r="G20" s="28">
         <v>0.0</v>
       </c>
-      <c r="H20" s="31">
+      <c r="H20" s="28">
         <v>10.0</v>
       </c>
-      <c r="I20" s="31"/>
-[...2 lines deleted...]
-      <c r="L20" s="33"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="29"/>
     </row>
     <row r="21" ht="7.5" customHeight="1">
-      <c r="A21" s="17"/>
+      <c r="A21" s="21"/>
     </row>
     <row r="22">
-      <c r="A22" s="55" t="s">
+      <c r="A22" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="56"/>
-[...8 lines deleted...]
-      <c r="K22" s="56"/>
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
       <c r="L22" s="57"/>
     </row>
     <row r="23">
       <c r="A23" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="C23" s="35" t="s">
+      <c r="C23" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="E23" s="35" t="s">
+      <c r="E23" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="G23" s="35" t="s">
+      <c r="G23" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="I23" s="35" t="s">
+      <c r="I23" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="K23" s="35" t="s">
+      <c r="K23" s="37" t="s">
         <v>10</v>
       </c>
       <c r="L23" s="59"/>
     </row>
     <row r="24">
-      <c r="A24" s="39" t="s">
-[...29 lines deleted...]
-      <c r="K24" s="54" t="s">
+      <c r="A24" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="H24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="52" t="s">
         <v>11</v>
       </c>
       <c r="L24" s="60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" ht="27.0" customHeight="1">
-      <c r="A25" s="62">
+      <c r="A25" s="61">
         <v>3.0</v>
       </c>
-      <c r="B25" s="52">
+      <c r="B25" s="49">
         <v>7.0</v>
       </c>
-      <c r="C25" s="52">
+      <c r="C25" s="49">
         <v>0.0</v>
       </c>
-      <c r="D25" s="52">
+      <c r="D25" s="49">
         <v>9.0</v>
       </c>
-      <c r="E25" s="52">
+      <c r="E25" s="49">
         <v>5.0</v>
       </c>
-      <c r="F25" s="52">
+      <c r="F25" s="49">
         <v>3.0</v>
       </c>
-      <c r="G25" s="52">
+      <c r="G25" s="49">
         <v>10.0</v>
       </c>
-      <c r="H25" s="52">
+      <c r="H25" s="49">
         <v>0.0</v>
       </c>
-      <c r="I25" s="52">
+      <c r="I25" s="49">
         <v>7.0</v>
       </c>
-      <c r="J25" s="52">
+      <c r="J25" s="49">
         <v>3.0</v>
       </c>
-      <c r="K25" s="52">
+      <c r="K25" s="49">
         <v>3.0</v>
       </c>
-      <c r="L25" s="64">
+      <c r="L25" s="63">
         <v>6.0</v>
       </c>
     </row>
     <row r="26" ht="11.25" customHeight="1">
-      <c r="A26" s="65"/>
+      <c r="A26" s="64"/>
     </row>
     <row r="27">
       <c r="A27" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="67"/>
       <c r="C27" s="67"/>
       <c r="D27" s="67"/>
       <c r="E27" s="67"/>
       <c r="F27" s="67"/>
       <c r="G27" s="67"/>
       <c r="H27" s="67"/>
       <c r="I27" s="67"/>
       <c r="J27" s="67"/>
       <c r="K27" s="67"/>
       <c r="L27" s="68"/>
     </row>
     <row r="28">
       <c r="A28" s="69" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="70" t="s">
         <v>7</v>
       </c>
       <c r="E28" s="70" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="70" t="s">
         <v>9</v>
       </c>
       <c r="I28" s="70" t="s">
         <v>10</v>
       </c>
       <c r="K28" s="70"/>
       <c r="L28" s="71"/>
     </row>
     <row r="29">
       <c r="A29" s="72" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="73" t="s">
         <v>12</v>
       </c>
-      <c r="C29" s="16" t="s">
-[...20 lines deleted...]
-      <c r="J29" s="16" t="s">
+      <c r="C29" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H29" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I29" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="J29" s="15" t="s">
         <v>12</v>
       </c>
       <c r="K29" s="74"/>
       <c r="L29" s="75"/>
     </row>
     <row r="30" ht="21.75" customHeight="1">
       <c r="A30" s="77">
         <v>2.0</v>
       </c>
       <c r="B30" s="79">
         <v>6.0</v>
       </c>
       <c r="C30" s="79">
         <v>7.0</v>
       </c>
       <c r="D30" s="79">
         <v>1.0</v>
       </c>
       <c r="E30" s="79">
         <v>7.0</v>
       </c>
       <c r="F30" s="79">
         <v>1.0</v>
       </c>
       <c r="G30" s="79">
         <v>4.0</v>
       </c>
       <c r="H30" s="79">
         <v>4.0</v>
       </c>
       <c r="I30" s="79">
         <v>0.0</v>
       </c>
       <c r="J30" s="79">
         <v>8.0</v>
       </c>
       <c r="K30" s="79"/>
-      <c r="L30" s="81"/>
+      <c r="L30" s="82"/>
     </row>
     <row r="31" ht="7.5" customHeight="1">
-      <c r="A31" s="82"/>
+      <c r="A31" s="83"/>
     </row>
     <row r="32">
       <c r="A32" s="84" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="9"/>
     </row>
     <row r="33">
-      <c r="A33" s="11" t="s">
+      <c r="A33" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L33" s="13"/>
     </row>
     <row r="34">
       <c r="A34" s="72" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="73" t="s">
         <v>12</v>
@@ -2510,152 +2510,152 @@
         <v>11</v>
       </c>
       <c r="F34" s="73" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="73" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="73" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="73" t="s">
         <v>11</v>
       </c>
       <c r="J34" s="73" t="s">
         <v>12</v>
       </c>
       <c r="K34" s="73" t="s">
         <v>11</v>
       </c>
       <c r="L34" s="76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" ht="20.25" customHeight="1">
-      <c r="A35" s="20"/>
-[...5 lines deleted...]
-      <c r="G35" s="21">
+      <c r="A35" s="18"/>
+      <c r="B35" s="19"/>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+      <c r="E35" s="19"/>
+      <c r="F35" s="19"/>
+      <c r="G35" s="19">
         <v>8.0</v>
       </c>
-      <c r="H35" s="21">
+      <c r="H35" s="19">
         <v>2.0</v>
       </c>
-      <c r="I35" s="21"/>
-[...2 lines deleted...]
-      <c r="L35" s="22"/>
+      <c r="I35" s="19"/>
+      <c r="J35" s="19"/>
+      <c r="K35" s="19"/>
+      <c r="L35" s="23"/>
     </row>
     <row r="36" ht="6.75" customHeight="1">
-      <c r="A36" s="12"/>
-[...10 lines deleted...]
-      <c r="L36" s="12"/>
+      <c r="A36" s="11"/>
+      <c r="B36" s="11"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="11"/>
+      <c r="K36" s="11"/>
+      <c r="L36" s="11"/>
     </row>
     <row r="37">
       <c r="A37" s="85" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="9"/>
     </row>
     <row r="38">
-      <c r="A38" s="11" t="s">
+      <c r="A38" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L38" s="13"/>
     </row>
     <row r="39">
       <c r="A39" s="72" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="73" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="73" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="73" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="73" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="73" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="73" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="73" t="s">
         <v>12</v>
       </c>
       <c r="L39" s="13"/>
     </row>
     <row r="40" ht="21.75" customHeight="1">
-      <c r="A40" s="20"/>
-[...10 lines deleted...]
-      <c r="L40" s="22"/>
+      <c r="A40" s="18"/>
+      <c r="B40" s="19"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="19"/>
+      <c r="F40" s="19"/>
+      <c r="G40" s="19"/>
+      <c r="H40" s="19"/>
+      <c r="I40" s="19"/>
+      <c r="J40" s="19"/>
+      <c r="K40" s="19"/>
+      <c r="L40" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="61">
     <mergeCell ref="A21:L21"/>
     <mergeCell ref="A22:L22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="K23:L23"/>
     <mergeCell ref="A26:L26"/>
     <mergeCell ref="A27:L27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="E28:F28"/>
     <mergeCell ref="G28:H28"/>
     <mergeCell ref="K33:L33"/>
     <mergeCell ref="A37:L37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="E38:F38"/>
     <mergeCell ref="G38:H38"/>
     <mergeCell ref="I28:J28"/>
     <mergeCell ref="K28:L28"/>
@@ -2728,510 +2728,510 @@
     <cfRule type="containsText" dxfId="6" priority="6" operator="containsText" text="upper ">
       <formula>NOT(ISERROR(SEARCH(("upper "),(A1))))</formula>
     </cfRule>
   </conditionalFormatting>
   <printOptions gridLines="1" horizontalCentered="1"/>
   <pageMargins bottom="0.75" footer="0.0" header="0.0" left="0.25" right="0.25" top="0.75"/>
   <pageSetup fitToHeight="0" cellComments="atEnd" orientation="landscape" pageOrder="overThenDown"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="12" width="8.13"/>
   </cols>
   <sheetData>
     <row r="1" ht="41.25" customHeight="1">
-      <c r="A1" s="2" t="s">
-        <v>2</v>
+      <c r="A1" s="4" t="s">
+        <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="6" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B2" s="7"/>
       <c r="C2" s="7"/>
       <c r="D2" s="7"/>
       <c r="E2" s="7"/>
       <c r="F2" s="7"/>
       <c r="G2" s="7"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="9"/>
     </row>
     <row r="3">
-      <c r="A3" s="11" t="s">
+      <c r="A3" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C3" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G3" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="8" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L3" s="13"/>
     </row>
     <row r="4">
       <c r="A4" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B4" s="16" t="s">
-[...29 lines deleted...]
-      <c r="L4" s="19" t="s">
+      <c r="B4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H4" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="J4" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="K4" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="L4" s="16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" ht="24.0" customHeight="1">
-      <c r="A5" s="20"/>
-[...7 lines deleted...]
-      <c r="I5" s="23" t="s">
+      <c r="A5" s="18"/>
+      <c r="B5" s="19"/>
+      <c r="C5" s="19"/>
+      <c r="D5" s="19"/>
+      <c r="E5" s="19"/>
+      <c r="F5" s="19"/>
+      <c r="G5" s="19"/>
+      <c r="H5" s="19"/>
+      <c r="I5" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="J5" s="22"/>
+      <c r="K5" s="19"/>
+      <c r="L5" s="23"/>
+    </row>
+    <row r="6" ht="8.25" customHeight="1">
+      <c r="A6" s="21"/>
+    </row>
+    <row r="7">
+      <c r="A7" s="25" t="s">
         <v>15</v>
-      </c>
-[...9 lines deleted...]
-        <v>14</v>
       </c>
       <c r="B7" s="7"/>
       <c r="C7" s="7"/>
       <c r="D7" s="7"/>
       <c r="E7" s="7"/>
       <c r="F7" s="7"/>
       <c r="G7" s="7"/>
       <c r="H7" s="7"/>
       <c r="I7" s="7"/>
       <c r="J7" s="7"/>
       <c r="K7" s="7"/>
       <c r="L7" s="9"/>
     </row>
     <row r="8">
-      <c r="A8" s="11" t="s">
+      <c r="A8" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I8" s="8" t="s">
         <v>9</v>
       </c>
       <c r="K8" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L8" s="13"/>
     </row>
     <row r="9">
       <c r="A9" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B9" s="16" t="s">
-[...29 lines deleted...]
-      <c r="L9" s="19" t="s">
+      <c r="B9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H9" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="J9" s="16" t="s">
+        <v>12</v>
+      </c>
+      <c r="K9" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="L9" s="16" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="10" ht="24.0" customHeight="1">
-      <c r="A10" s="23" t="s">
-[...12 lines deleted...]
-      <c r="L10" s="22"/>
+      <c r="A10" s="20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10" s="22"/>
+      <c r="C10" s="19"/>
+      <c r="D10" s="19"/>
+      <c r="E10" s="19"/>
+      <c r="F10" s="19"/>
+      <c r="G10" s="19"/>
+      <c r="H10" s="19"/>
+      <c r="I10" s="19"/>
+      <c r="J10" s="19"/>
+      <c r="K10" s="19"/>
+      <c r="L10" s="23"/>
     </row>
     <row r="11" ht="4.5" customHeight="1">
-      <c r="A11" s="17"/>
+      <c r="A11" s="21"/>
     </row>
     <row r="12">
-      <c r="A12" s="32" t="s">
+      <c r="A12" s="30" t="s">
         <v>16</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="9"/>
     </row>
     <row r="13">
-      <c r="A13" s="39" t="s">
+      <c r="A13" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="36" t="s">
+      <c r="C13" s="33" t="s">
         <v>7</v>
       </c>
-      <c r="E13" s="37" t="s">
+      <c r="E13" s="34" t="s">
         <v>8</v>
       </c>
-      <c r="G13" s="38" t="s">
+      <c r="G13" s="36" t="s">
         <v>9</v>
       </c>
-      <c r="I13" s="36" t="s">
+      <c r="I13" s="33" t="s">
         <v>10</v>
       </c>
       <c r="K13" s="5"/>
       <c r="L13" s="13"/>
     </row>
     <row r="14">
       <c r="A14" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="16" t="s">
-[...27 lines deleted...]
-      <c r="L14" s="49"/>
+      <c r="B14" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C14" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="D14" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="E14" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="H14" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="I14" s="38" t="s">
+        <v>11</v>
+      </c>
+      <c r="J14" s="38" t="s">
+        <v>12</v>
+      </c>
+      <c r="K14" s="41"/>
+      <c r="L14" s="42"/>
     </row>
     <row r="15" ht="24.0" customHeight="1">
-      <c r="A15" s="20"/>
-[...10 lines deleted...]
-      <c r="L15" s="22"/>
+      <c r="A15" s="18"/>
+      <c r="B15" s="19"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="19"/>
+      <c r="E15" s="19"/>
+      <c r="F15" s="19"/>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19"/>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19"/>
+      <c r="K15" s="19"/>
+      <c r="L15" s="23"/>
     </row>
     <row r="16" ht="4.5" customHeight="1">
-      <c r="A16" s="17"/>
+      <c r="A16" s="21"/>
     </row>
     <row r="17">
-      <c r="A17" s="53" t="s">
+      <c r="A17" s="47" t="s">
         <v>18</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="9"/>
     </row>
     <row r="18">
-      <c r="A18" s="11" t="s">
+      <c r="A18" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="C18" s="35" t="s">
+      <c r="C18" s="37" t="s">
         <v>6</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I18" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K18" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="16" t="s">
-[...29 lines deleted...]
-      <c r="L19" s="16" t="s">
+      <c r="B19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="C19" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="D19" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="E19" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="H19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="I19" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="J19" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="K19" s="15" t="s">
+        <v>11</v>
+      </c>
+      <c r="L19" s="15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" ht="24.0" customHeight="1">
-      <c r="A20" s="20"/>
-[...10 lines deleted...]
-      <c r="L20" s="22"/>
+      <c r="A20" s="18"/>
+      <c r="B20" s="19"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="19"/>
+      <c r="I20" s="19"/>
+      <c r="J20" s="19"/>
+      <c r="K20" s="19"/>
+      <c r="L20" s="23"/>
     </row>
     <row r="21" ht="4.5" customHeight="1">
-      <c r="A21" s="17"/>
+      <c r="A21" s="21"/>
     </row>
     <row r="22">
-      <c r="A22" s="55" t="s">
+      <c r="A22" s="54" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="56"/>
-[...8 lines deleted...]
-      <c r="K22" s="56"/>
+      <c r="B22" s="55"/>
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="55"/>
+      <c r="F22" s="55"/>
+      <c r="G22" s="55"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55"/>
       <c r="L22" s="57"/>
     </row>
     <row r="23">
       <c r="A23" s="58" t="s">
         <v>5</v>
       </c>
-      <c r="C23" s="35" t="s">
+      <c r="C23" s="37" t="s">
         <v>6</v>
       </c>
-      <c r="E23" s="35" t="s">
+      <c r="E23" s="37" t="s">
         <v>7</v>
       </c>
-      <c r="G23" s="35" t="s">
+      <c r="G23" s="37" t="s">
         <v>8</v>
       </c>
-      <c r="I23" s="35" t="s">
+      <c r="I23" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="K23" s="35" t="s">
+      <c r="K23" s="37" t="s">
         <v>10</v>
       </c>
       <c r="L23" s="59"/>
     </row>
     <row r="24">
-      <c r="A24" s="39" t="s">
-[...29 lines deleted...]
-      <c r="K24" s="54" t="s">
+      <c r="A24" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="C24" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="D24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="G24" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="H24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="I24" s="52" t="s">
+        <v>11</v>
+      </c>
+      <c r="J24" s="52" t="s">
+        <v>12</v>
+      </c>
+      <c r="K24" s="52" t="s">
         <v>11</v>
       </c>
       <c r="L24" s="60" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" ht="24.0" customHeight="1">
-      <c r="A25" s="61"/>
-[...10 lines deleted...]
-      <c r="L25" s="63"/>
+      <c r="A25" s="62"/>
+      <c r="B25" s="50"/>
+      <c r="C25" s="50"/>
+      <c r="D25" s="50"/>
+      <c r="E25" s="50"/>
+      <c r="F25" s="50"/>
+      <c r="G25" s="50"/>
+      <c r="H25" s="50"/>
+      <c r="I25" s="50"/>
+      <c r="J25" s="50"/>
+      <c r="K25" s="50"/>
+      <c r="L25" s="65"/>
     </row>
     <row r="26" ht="4.5" customHeight="1">
-      <c r="A26" s="65"/>
+      <c r="A26" s="64"/>
     </row>
     <row r="27">
       <c r="A27" s="66" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="67"/>
       <c r="C27" s="67"/>
       <c r="D27" s="67"/>
       <c r="E27" s="67"/>
       <c r="F27" s="67"/>
       <c r="G27" s="67"/>
       <c r="H27" s="67"/>
       <c r="I27" s="67"/>
       <c r="J27" s="67"/>
       <c r="K27" s="67"/>
       <c r="L27" s="68"/>
     </row>
     <row r="28">
       <c r="A28" s="69" t="s">
         <v>5</v>
       </c>
       <c r="C28" s="70" t="s">
         <v>6</v>
       </c>
       <c r="E28" s="70" t="s">
@@ -3276,73 +3276,73 @@
       <c r="I29" s="73" t="s">
         <v>11</v>
       </c>
       <c r="J29" s="73" t="s">
         <v>12</v>
       </c>
       <c r="K29" s="73" t="s">
         <v>11</v>
       </c>
       <c r="L29" s="76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" ht="24.0" customHeight="1">
       <c r="A30" s="78"/>
       <c r="B30" s="80"/>
       <c r="C30" s="80"/>
       <c r="D30" s="80"/>
       <c r="E30" s="80"/>
       <c r="F30" s="80"/>
       <c r="G30" s="80"/>
       <c r="H30" s="80"/>
       <c r="I30" s="80"/>
       <c r="J30" s="80"/>
       <c r="K30" s="80"/>
-      <c r="L30" s="83"/>
+      <c r="L30" s="81"/>
     </row>
     <row r="31" ht="4.5" customHeight="1">
-      <c r="A31" s="82"/>
+      <c r="A31" s="83"/>
     </row>
     <row r="32">
       <c r="A32" s="84" t="s">
         <v>23</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="9"/>
     </row>
     <row r="33">
-      <c r="A33" s="11" t="s">
+      <c r="A33" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E33" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G33" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I33" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K33" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L33" s="13"/>
     </row>
     <row r="34">
       <c r="A34" s="72" t="s">
         <v>11</v>
       </c>
       <c r="B34" s="73" t="s">
         <v>12</v>
@@ -3357,148 +3357,148 @@
         <v>11</v>
       </c>
       <c r="F34" s="73" t="s">
         <v>12</v>
       </c>
       <c r="G34" s="73" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="73" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="73" t="s">
         <v>11</v>
       </c>
       <c r="J34" s="73" t="s">
         <v>12</v>
       </c>
       <c r="K34" s="73" t="s">
         <v>11</v>
       </c>
       <c r="L34" s="76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" ht="24.0" customHeight="1">
-      <c r="A35" s="20"/>
-[...10 lines deleted...]
-      <c r="L35" s="22"/>
+      <c r="A35" s="18"/>
+      <c r="B35" s="19"/>
+      <c r="C35" s="19"/>
+      <c r="D35" s="19"/>
+      <c r="E35" s="19"/>
+      <c r="F35" s="19"/>
+      <c r="G35" s="19"/>
+      <c r="H35" s="19"/>
+      <c r="I35" s="19"/>
+      <c r="J35" s="19"/>
+      <c r="K35" s="19"/>
+      <c r="L35" s="23"/>
     </row>
     <row r="36" ht="4.5" customHeight="1">
-      <c r="A36" s="12"/>
-[...10 lines deleted...]
-      <c r="L36" s="12"/>
+      <c r="A36" s="11"/>
+      <c r="B36" s="11"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="11"/>
+      <c r="K36" s="11"/>
+      <c r="L36" s="11"/>
     </row>
     <row r="37">
       <c r="A37" s="85" t="s">
         <v>24</v>
       </c>
       <c r="B37" s="7"/>
       <c r="C37" s="7"/>
       <c r="D37" s="7"/>
       <c r="E37" s="7"/>
       <c r="F37" s="7"/>
       <c r="G37" s="7"/>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="9"/>
     </row>
     <row r="38">
-      <c r="A38" s="11" t="s">
+      <c r="A38" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>8</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>9</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>10</v>
       </c>
       <c r="L38" s="13"/>
     </row>
     <row r="39">
       <c r="A39" s="72" t="s">
         <v>11</v>
       </c>
       <c r="B39" s="73" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="73" t="s">
         <v>11</v>
       </c>
       <c r="D39" s="73" t="s">
         <v>12</v>
       </c>
       <c r="E39" s="73" t="s">
         <v>11</v>
       </c>
       <c r="F39" s="73" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="73" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="73" t="s">
         <v>12</v>
       </c>
       <c r="L39" s="13"/>
     </row>
     <row r="40" ht="24.0" customHeight="1">
-      <c r="A40" s="20"/>
-[...10 lines deleted...]
-      <c r="L40" s="22"/>
+      <c r="A40" s="18"/>
+      <c r="B40" s="19"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="19"/>
+      <c r="E40" s="19"/>
+      <c r="F40" s="19"/>
+      <c r="G40" s="19"/>
+      <c r="H40" s="19"/>
+      <c r="I40" s="19"/>
+      <c r="J40" s="19"/>
+      <c r="K40" s="19"/>
+      <c r="L40" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="61">
     <mergeCell ref="A21:L21"/>
     <mergeCell ref="A22:L22"/>
     <mergeCell ref="A23:B23"/>
     <mergeCell ref="C23:D23"/>
     <mergeCell ref="E23:F23"/>
     <mergeCell ref="G23:H23"/>
     <mergeCell ref="I23:J23"/>
     <mergeCell ref="K23:L23"/>
     <mergeCell ref="A26:L26"/>
     <mergeCell ref="A27:L27"/>
     <mergeCell ref="A28:B28"/>
     <mergeCell ref="C28:D28"/>
     <mergeCell ref="E28:F28"/>
     <mergeCell ref="G28:H28"/>
     <mergeCell ref="K33:L33"/>
     <mergeCell ref="A37:L37"/>
     <mergeCell ref="A38:B38"/>
     <mergeCell ref="C38:D38"/>
     <mergeCell ref="E38:F38"/>
     <mergeCell ref="G38:H38"/>
     <mergeCell ref="I28:J28"/>
     <mergeCell ref="K28:L28"/>
@@ -3574,55 +3574,55 @@
   </conditionalFormatting>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr customHeight="1" defaultColWidth="12.63" defaultRowHeight="15.75"/>
   <cols>
     <col customWidth="1" min="1" max="12" width="7.88"/>
   </cols>
   <sheetData>
     <row r="1" ht="57.0" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="3"/>
+      <c r="A2" s="2"/>
     </row>
     <row r="3">
-      <c r="A3" s="4" t="s">
-        <v>4</v>
+      <c r="A3" s="3" t="s">
+        <v>3</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="5" t="s">
         <v>11</v>
@@ -3640,93 +3640,93 @@
         <v>11</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="L5" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="6">
-      <c r="A6" s="12">
+      <c r="A6" s="11">
         <v>4.0</v>
       </c>
-      <c r="B6" s="12">
+      <c r="B6" s="11">
         <v>6.0</v>
       </c>
-      <c r="C6" s="12">
+      <c r="C6" s="11">
         <v>0.0</v>
       </c>
-      <c r="D6" s="12">
+      <c r="D6" s="11">
         <v>10.0</v>
       </c>
-      <c r="E6" s="12">
+      <c r="E6" s="11">
         <v>2.0</v>
       </c>
-      <c r="F6" s="12">
+      <c r="F6" s="11">
         <v>8.0</v>
       </c>
-      <c r="G6" s="12">
+      <c r="G6" s="11">
         <v>8.0</v>
       </c>
-      <c r="H6" s="12">
+      <c r="H6" s="11">
         <v>2.0</v>
       </c>
-      <c r="I6" s="12">
+      <c r="I6" s="11">
         <v>7.0</v>
       </c>
-      <c r="J6" s="12">
+      <c r="J6" s="11">
         <v>3.0</v>
       </c>
-      <c r="K6" s="15">
+      <c r="K6" s="17">
         <v>9.0</v>
       </c>
-      <c r="L6" s="15">
+      <c r="L6" s="17">
         <v>1.0</v>
       </c>
     </row>
     <row r="7">
-      <c r="A7" s="17"/>
+      <c r="A7" s="21"/>
     </row>
     <row r="8">
-      <c r="A8" s="18" t="s">
-        <v>14</v>
+      <c r="A8" s="24" t="s">
+        <v>15</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E9" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I9" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="5" t="s">
         <v>11</v>
@@ -3744,89 +3744,89 @@
         <v>11</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J10" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="L10" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="11">
-      <c r="A11" s="12">
+      <c r="A11" s="11">
         <v>2.0</v>
       </c>
-      <c r="B11" s="12">
+      <c r="B11" s="11">
         <v>8.0</v>
       </c>
-      <c r="C11" s="12">
+      <c r="C11" s="11">
         <v>1.0</v>
       </c>
-      <c r="D11" s="12">
+      <c r="D11" s="11">
         <v>9.0</v>
       </c>
-      <c r="E11" s="15">
+      <c r="E11" s="17">
         <v>7.0</v>
       </c>
-      <c r="F11" s="15">
+      <c r="F11" s="17">
         <v>3.0</v>
       </c>
-      <c r="G11" s="12">
+      <c r="G11" s="11">
         <v>3.0</v>
       </c>
-      <c r="H11" s="12">
+      <c r="H11" s="11">
         <v>7.0</v>
       </c>
-      <c r="I11" s="12">
+      <c r="I11" s="11">
         <v>8.0</v>
       </c>
-      <c r="J11" s="12">
+      <c r="J11" s="11">
         <v>2.0</v>
       </c>
-      <c r="K11" s="12">
+      <c r="K11" s="11">
         <v>9.0</v>
       </c>
-      <c r="L11" s="12">
+      <c r="L11" s="11">
         <v>1.0</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12" s="17"/>
+      <c r="A12" s="21"/>
     </row>
     <row r="13">
       <c r="A13" s="26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G14" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I14" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K14" s="8" t="s">
         <v>10</v>
       </c>
@@ -3848,92 +3848,92 @@
         <v>11</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G15" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J15" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K15" s="8" t="s">
         <v>11</v>
       </c>
       <c r="L15" s="8" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16">
-      <c r="A16" s="12">
+      <c r="A16" s="11">
         <v>0.0</v>
       </c>
-      <c r="B16" s="12">
+      <c r="B16" s="11">
         <v>8.0</v>
       </c>
-      <c r="C16" s="27" t="s">
+      <c r="C16" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="D16" s="27" t="s">
+      <c r="D16" s="31" t="s">
         <v>17</v>
       </c>
-      <c r="E16" s="12">
+      <c r="E16" s="11">
         <v>5.0</v>
       </c>
-      <c r="F16" s="12">
+      <c r="F16" s="11">
         <v>3.0</v>
       </c>
-      <c r="G16" s="12">
+      <c r="G16" s="11">
         <v>2.0</v>
       </c>
-      <c r="H16" s="12">
+      <c r="H16" s="11">
         <v>6.0</v>
       </c>
-      <c r="I16" s="12">
+      <c r="I16" s="11">
         <v>6.0</v>
       </c>
-      <c r="J16" s="12">
+      <c r="J16" s="11">
         <v>2.0</v>
       </c>
-      <c r="K16" s="15">
+      <c r="K16" s="17">
         <v>7.0</v>
       </c>
-      <c r="L16" s="15">
+      <c r="L16" s="17">
         <v>1.0</v>
       </c>
     </row>
     <row r="17">
-      <c r="A17" s="17"/>
+      <c r="A17" s="21"/>
     </row>
     <row r="18">
-      <c r="A18" s="28" t="s">
+      <c r="A18" s="35" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I19" s="8" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="5" t="s">
@@ -3952,92 +3952,92 @@
         <v>11</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H20" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J20" s="8" t="s">
         <v>12</v>
       </c>
       <c r="K20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="L20" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="21">
-      <c r="A21" s="12">
+      <c r="A21" s="11">
         <v>4.0</v>
       </c>
-      <c r="B21" s="12">
+      <c r="B21" s="11">
         <v>6.0</v>
       </c>
-      <c r="C21" s="12">
+      <c r="C21" s="11">
         <v>0.0</v>
       </c>
-      <c r="D21" s="12">
+      <c r="D21" s="11">
         <v>10.0</v>
       </c>
-      <c r="E21" s="12">
+      <c r="E21" s="11">
         <v>7.0</v>
       </c>
-      <c r="F21" s="12">
+      <c r="F21" s="11">
         <v>3.0</v>
       </c>
-      <c r="G21" s="12">
+      <c r="G21" s="11">
         <v>2.0</v>
       </c>
-      <c r="H21" s="12">
+      <c r="H21" s="11">
         <v>8.0</v>
       </c>
-      <c r="I21" s="15">
+      <c r="I21" s="17">
         <v>9.0</v>
       </c>
-      <c r="J21" s="15">
+      <c r="J21" s="17">
         <v>1.0</v>
       </c>
-      <c r="K21" s="12">
+      <c r="K21" s="11">
         <v>8.0</v>
       </c>
-      <c r="L21" s="12">
+      <c r="L21" s="11">
         <v>2.0</v>
       </c>
     </row>
     <row r="22">
-      <c r="A22" s="17"/>
+      <c r="A22" s="21"/>
     </row>
     <row r="23">
-      <c r="A23" s="30" t="s">
+      <c r="A23" s="45" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E24" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G24" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I24" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K24" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="8" t="s">
@@ -4056,92 +4056,92 @@
         <v>11</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H25" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J25" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K25" s="5" t="s">
         <v>11</v>
       </c>
       <c r="L25" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26">
-      <c r="A26" s="15">
+      <c r="A26" s="17">
         <v>9.0</v>
       </c>
-      <c r="B26" s="15">
+      <c r="B26" s="17">
         <v>1.0</v>
       </c>
-      <c r="C26" s="12">
+      <c r="C26" s="11">
         <v>1.0</v>
       </c>
-      <c r="D26" s="12">
+      <c r="D26" s="11">
         <v>9.0</v>
       </c>
-      <c r="E26" s="12">
+      <c r="E26" s="11">
         <v>7.0</v>
       </c>
-      <c r="F26" s="12">
+      <c r="F26" s="11">
         <v>3.0</v>
       </c>
-      <c r="G26" s="12">
+      <c r="G26" s="11">
         <v>4.0</v>
       </c>
-      <c r="H26" s="12">
+      <c r="H26" s="11">
         <v>5.0</v>
       </c>
-      <c r="I26" s="12">
+      <c r="I26" s="11">
         <v>6.0</v>
       </c>
-      <c r="J26" s="12">
+      <c r="J26" s="11">
         <v>4.0</v>
       </c>
-      <c r="K26" s="12">
+      <c r="K26" s="11">
         <v>1.0</v>
       </c>
-      <c r="L26" s="12">
+      <c r="L26" s="11">
         <v>9.0</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="17"/>
+      <c r="A27" s="21"/>
     </row>
     <row r="28">
-      <c r="A28" s="34" t="s">
+      <c r="A28" s="51" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E29" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G29" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I29" s="5" t="s">
         <v>9</v>
       </c>
       <c r="K29" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="5" t="s">
@@ -4160,133 +4160,133 @@
         <v>11</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>12</v>
       </c>
       <c r="G30" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H30" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="5" t="s">
         <v>11</v>
       </c>
       <c r="J30" s="5" t="s">
         <v>12</v>
       </c>
       <c r="K30" s="5" t="s">
         <v>11</v>
       </c>
       <c r="L30" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31">
-      <c r="A31" s="12">
+      <c r="A31" s="11">
         <v>6.0</v>
       </c>
-      <c r="B31" s="12">
+      <c r="B31" s="11">
         <v>4.0</v>
       </c>
-      <c r="C31" s="12">
+      <c r="C31" s="11">
         <v>0.0</v>
       </c>
-      <c r="D31" s="12">
+      <c r="D31" s="11">
         <v>9.0</v>
       </c>
-      <c r="E31" s="15">
+      <c r="E31" s="17">
         <v>10.0</v>
       </c>
-      <c r="F31" s="15">
+      <c r="F31" s="17">
         <v>0.0</v>
       </c>
-      <c r="G31" s="12">
+      <c r="G31" s="11">
         <v>5.0</v>
       </c>
-      <c r="H31" s="12">
+      <c r="H31" s="11">
         <v>4.0</v>
       </c>
-      <c r="I31" s="12">
+      <c r="I31" s="11">
         <v>6.0</v>
       </c>
-      <c r="J31" s="12">
+      <c r="J31" s="11">
         <v>4.0</v>
       </c>
-      <c r="K31" s="12">
+      <c r="K31" s="11">
         <v>2.0</v>
       </c>
-      <c r="L31" s="12">
+      <c r="L31" s="11">
         <v>8.0</v>
       </c>
     </row>
     <row r="32">
-      <c r="A32" s="17"/>
+      <c r="A32" s="21"/>
     </row>
     <row r="33">
-      <c r="A33" s="40" t="s">
+      <c r="A33" s="53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E34" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I34" s="8" t="s">
         <v>9</v>
       </c>
       <c r="K34" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="5"/>
       <c r="B35" s="5"/>
       <c r="C35" s="5"/>
       <c r="D35" s="5"/>
       <c r="G35" s="5"/>
       <c r="H35" s="5"/>
       <c r="I35" s="8" t="s">
         <v>22</v>
       </c>
       <c r="K35" s="5"/>
       <c r="L35" s="5"/>
     </row>
     <row r="36">
-      <c r="A36" s="17"/>
+      <c r="A36" s="21"/>
     </row>
     <row r="37">
-      <c r="A37" s="41" t="s">
+      <c r="A37" s="56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>6</v>
       </c>
       <c r="E38" s="5" t="s">
         <v>7</v>
       </c>
       <c r="G38" s="5" t="s">
         <v>8</v>
       </c>
       <c r="I38" s="8" t="s">
         <v>9</v>
       </c>
       <c r="K38" s="5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="5" t="s">
@@ -4305,84 +4305,84 @@
         <v>11</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>12</v>
       </c>
       <c r="G39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H39" s="5" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="8" t="s">
         <v>11</v>
       </c>
       <c r="J39" s="8" t="s">
         <v>12</v>
       </c>
       <c r="K39" s="5" t="s">
         <v>11</v>
       </c>
       <c r="L39" s="5" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40">
-      <c r="A40" s="12">
+      <c r="A40" s="11">
         <v>4.0</v>
       </c>
-      <c r="B40" s="12">
+      <c r="B40" s="11">
         <v>6.0</v>
       </c>
-      <c r="C40" s="12">
+      <c r="C40" s="11">
         <v>0.0</v>
       </c>
-      <c r="D40" s="12">
+      <c r="D40" s="11">
         <v>10.0</v>
       </c>
-      <c r="E40" s="12">
+      <c r="E40" s="11">
         <v>5.0</v>
       </c>
-      <c r="F40" s="12">
+      <c r="F40" s="11">
         <v>4.0</v>
       </c>
-      <c r="G40" s="12">
+      <c r="G40" s="11">
         <v>3.0</v>
       </c>
-      <c r="H40" s="12">
+      <c r="H40" s="11">
         <v>6.0</v>
       </c>
-      <c r="I40" s="15">
+      <c r="I40" s="17">
         <v>9.0</v>
       </c>
-      <c r="J40" s="15">
+      <c r="J40" s="17">
         <v>1.0</v>
       </c>
-      <c r="K40" s="12">
+      <c r="K40" s="11">
         <v>8.0</v>
       </c>
-      <c r="L40" s="12">
+      <c r="L40" s="11">
         <v>2.0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="66">
     <mergeCell ref="A17:L17"/>
     <mergeCell ref="A18:L18"/>
     <mergeCell ref="A19:B19"/>
     <mergeCell ref="C19:D19"/>
     <mergeCell ref="E19:F19"/>
     <mergeCell ref="G19:H19"/>
     <mergeCell ref="I19:J19"/>
     <mergeCell ref="K19:L19"/>
     <mergeCell ref="A22:L22"/>
     <mergeCell ref="A23:L23"/>
     <mergeCell ref="A24:B24"/>
     <mergeCell ref="C24:D24"/>
     <mergeCell ref="E24:F24"/>
     <mergeCell ref="G24:H24"/>
     <mergeCell ref="A27:L27"/>
     <mergeCell ref="A28:L28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="C29:D29"/>
     <mergeCell ref="E29:F29"/>
     <mergeCell ref="G29:H29"/>