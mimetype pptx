--- v0 (2026-04-04)
+++ v1 (2026-08-02)
@@ -1,4478 +1,3838 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
-[...52 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml" PartName="/ppt/slideMasters/slideMaster1.xml"/>
+  <Override ContentType="application/binary" PartName="/ppt/metadata"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide4.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide11.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide3.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide9.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide13.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide5.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide7.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide12.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide10.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide6.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml" PartName="/ppt/slides/slide8.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml" PartName="/ppt/notesMasters/notesMaster1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml" PartName="/ppt/presentation.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml" PartName="/ppt/presProps.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml" PartName="/ppt/viewProps.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" strictFirstAndLastChars="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId15"/>
+    <p:notesMasterId r:id="rId5"/>
   </p:notesMasterIdLst>
-  <p:handoutMasterIdLst>
-[...1 lines deleted...]
-  </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="266" r:id="rId2"/>
-[...11 lines deleted...]
-    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="256" r:id="rId6"/>
+    <p:sldId id="257" r:id="rId7"/>
+    <p:sldId id="258" r:id="rId8"/>
+    <p:sldId id="259" r:id="rId9"/>
+    <p:sldId id="260" r:id="rId10"/>
+    <p:sldId id="261" r:id="rId11"/>
+    <p:sldId id="262" r:id="rId12"/>
+    <p:sldId id="263" r:id="rId13"/>
+    <p:sldId id="264" r:id="rId14"/>
+    <p:sldId id="265" r:id="rId15"/>
+    <p:sldId id="266" r:id="rId16"/>
+    <p:sldId id="267" r:id="rId17"/>
+    <p:sldId id="268" r:id="rId18"/>
   </p:sldIdLst>
-  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
+  <p:sldSz cy="6858000" cx="9144000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
-    <a:defPPr>
-[...2 lines deleted...]
-    <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
       <a:spcBef>
-        <a:spcPct val="0"/>
+        <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
-        <a:spcPct val="0"/>
+        <a:spcPts val="0"/>
       </a:spcAft>
-      <a:defRPr sz="2800" kern="1200">
+    </a:defPPr>
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
       <a:spcBef>
-        <a:spcPct val="0"/>
+        <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
-        <a:spcPct val="0"/>
+        <a:spcPts val="0"/>
       </a:spcAft>
-      <a:defRPr sz="2800" kern="1200">
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr marL="914400" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
       <a:spcBef>
-        <a:spcPct val="0"/>
+        <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
-        <a:spcPct val="0"/>
+        <a:spcPts val="0"/>
       </a:spcAft>
-      <a:defRPr sz="2800" kern="1200">
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr marL="1371600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
       <a:spcBef>
-        <a:spcPct val="0"/>
+        <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
-        <a:spcPct val="0"/>
+        <a:spcPts val="0"/>
       </a:spcAft>
-      <a:defRPr sz="2800" kern="1200">
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr marL="1828800" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
       <a:spcBef>
-        <a:spcPct val="0"/>
+        <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
-        <a:spcPct val="0"/>
+        <a:spcPts val="0"/>
       </a:spcAft>
-      <a:defRPr sz="2800" kern="1200">
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2800" kern="1200">
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2800" kern="1200">
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2800" kern="1200">
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-      <a:defRPr sz="2800" kern="1200">
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
-          <a:schemeClr val="tx1"/>
+          <a:srgbClr val="000000"/>
         </a:solidFill>
-        <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...1 lines deleted...]
-        <a:cs typeface="+mn-cs"/>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+      <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="2880">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
+    <p:ext uri="GoogleSlidesCustomDataVersion2">
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId19" roundtripDataSignature="AMtx7mhn2q5sf84oDzzk7ABhnWzyFzyNKw=="/>
+    </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...42 lines deleted...]
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-[...3 lines deleted...]
-  </p:normalViewPr>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
-    <p:cSldViewPr>
+    <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="57" d="100"/>
-          <a:sy n="57" d="100"/>
+          <a:sx n="100" d="100"/>
+          <a:sy n="100" d="100"/>
         </p:scale>
-        <p:origin x="984" y="268"/>
+        <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
-        <p:guide orient="horz" pos="2160"/>
+        <p:guide pos="2160" orient="horz"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
-  <p:outlineViewPr>
-[...26 lines deleted...]
-  <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId19" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/></Relationships>
 </file>
 
-<file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
-<file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:schemeClr val="bg1"/>
+          <a:schemeClr val="lt1"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4098" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="3" name="Google Shape;3;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" sz="quarter"/>
+            <p:ph idx="2" type="hdr"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
+          <a:ln>
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-[...2 lines deleted...]
-                <a:ea typeface="+mn-ea"/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...7 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4099" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="4" name="Google Shape;4;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="dt" sz="quarter" idx="1"/>
+            <p:ph idx="10" type="dt"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="3886200" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
+          <a:ln>
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="r">
-[...2 lines deleted...]
-                <a:ea typeface="+mn-ea"/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...4 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4100" name="Rectangle 4">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="5" name="Google Shape;5;n"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="2"/>
+            <p:ph idx="3" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln cap="flat" cmpd="sng" w="9525">
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:miter lim="800000"/>
+            <a:headEnd len="sm" w="sm" type="none"/>
+            <a:tailEnd len="sm" w="sm" type="none"/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Google Shape;6;n"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Google Shape;7;n"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="11" type="ftr"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8686800"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
+          <a:ln>
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-[...2 lines deleted...]
-                <a:ea typeface="+mn-ea"/>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
               </a:defRPr>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:defRPr>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...7 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4101" name="Rectangle 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="8" name="Google Shape;8;n"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="3"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="3886200" y="8686800"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
+          <a:ln>
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...3 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr>
-              <a:defRPr/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
-            <a:fld id="{A09DB847-F36C-4A2F-97B3-4AB295BA5CDA}" type="slidenum">
-[...4 lines deleted...]
-              <a:t>‹Nr.›</a:t>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-</p:handoutMaster>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:notesStyle>
+    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+    </a:defPPr>
+    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lnSpc>
+        <a:spcPct val="100000"/>
+      </a:lnSpc>
+      <a:spcBef>
+        <a:spcPts val="0"/>
+      </a:spcBef>
+      <a:spcAft>
+        <a:spcPts val="0"/>
+      </a:spcAft>
+      <a:buClr>
+        <a:srgbClr val="000000"/>
+      </a:buClr>
+      <a:buFont typeface="Arial"/>
+      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:solidFill>
+          <a:srgbClr val="000000"/>
+        </a:solidFill>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
+        <a:sym typeface="Arial"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
-    <p:bg>
-[...6 lines deleted...]
-    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="53" name="Shape 53"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17410" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="54" name="Google Shape;54;p1:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="hdr" sz="quarter"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
+            <a:off x="3886200" y="8686800"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
+          <a:ln>
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...6 lines deleted...]
-          </a:lstStyle>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr>
-              <a:defRPr/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US"/>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17411" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="55" name="Google Shape;55;p1:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="dt" idx="1"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
-[...54 lines deleted...]
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="685800"/>
             <a:ext cx="4572000" cy="3429000"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
           <a:noFill/>
-          <a:ln w="9525">
-[...5 lines deleted...]
-            <a:tailEnd/>
+          <a:ln>
+            <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...7 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17413" name="Rectangle 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="56" name="Google Shape;56;p1:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" sz="quarter" idx="3"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="914400" y="4343400"/>
             <a:ext cx="5029200" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
+          <a:ln>
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
           </a:ln>
-          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" noProof="0"/>
-              <a:t>Click to edit Master text styles</a:t>
+              <a:t/>
             </a:r>
-          </a:p>
-[...140 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="de-DE"/>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
-[...122 lines deleted...]
-</p:notesMaster>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...52 lines deleted...]
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="133" name="Shape 133"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5122" name="Rectangle 7">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="134" name="Google Shape;134;p10:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="3886200" y="8686800"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-              <a:t>1</a:t>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="1200"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5123" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;p10:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:ln/>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5124" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="136" name="Google Shape;136;p10:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...1 lines deleted...]
-              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="142" name="Shape 142"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23554" name="Rectangle 7">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="143" name="Google Shape;143;p11:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="3886200" y="8686800"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-              <a:t>10</a:t>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="1200"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23555" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="144" name="Google Shape;144;p11:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:ln/>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="23556" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="145" name="Google Shape;145;p11:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...1 lines deleted...]
-              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="151" name="Shape 151"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25602" name="Rectangle 7">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="152" name="Google Shape;152;p12:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="3886200" y="8686800"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-              <a:t>11</a:t>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="1200"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25603" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="153" name="Google Shape;153;p12:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:ln/>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="25604" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="154" name="Google Shape;154;p12:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...1 lines deleted...]
-              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="159" name="Shape 159"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27650" name="Rectangle 7">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;p13:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="3886200" y="8686800"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-              <a:t>12</a:t>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="1200"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27651" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="161" name="Google Shape;161;p13:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:ln/>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27652" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="162" name="Google Shape;162;p13:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...1 lines deleted...]
-              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="64" name="Shape 64"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29698" name="Rectangle 7">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="65" name="Google Shape;65;p2:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="3886200" y="8686800"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-              <a:t>13</a:t>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="1200"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29699" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p2:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:ln/>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29700" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="67" name="Google Shape;67;p2:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...1 lines deleted...]
-              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="73" name="Shape 73"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7170" name="Rectangle 7">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="74" name="Google Shape;74;p3:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="3886200" y="8686800"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-              <a:t>2</a:t>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="1200"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7171" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p3:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:ln/>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7172" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="76" name="Google Shape;76;p3:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...1 lines deleted...]
-              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="81" name="Shape 81"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9218" name="Rectangle 7">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="82" name="Google Shape;82;p4:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="3886200" y="8686800"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-              <a:t>3</a:t>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="1200"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9219" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="83" name="Google Shape;83;p4:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:ln/>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9220" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p4:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...1 lines deleted...]
-              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="90" name="Shape 90"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11266" name="Rectangle 7">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="91" name="Google Shape;91;p5:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="3886200" y="8686800"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-              <a:t>4</a:t>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="1200"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11267" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="92" name="Google Shape;92;p5:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:ln/>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11268" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;p5:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...1 lines deleted...]
-              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="98" name="Shape 98"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13314" name="Rectangle 7">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="99" name="Google Shape;99;p6:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="3886200" y="8686800"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-              <a:t>5</a:t>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="1200"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13315" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="100" name="Google Shape;100;p6:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:ln/>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13316" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="101" name="Google Shape;101;p6:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...1 lines deleted...]
-              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="106" name="Shape 106"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15362" name="Rectangle 7">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="107" name="Google Shape;107;p7:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="3886200" y="8686800"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-              <a:t>6</a:t>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="1200"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15363" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="108" name="Google Shape;108;p7:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:ln/>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15364" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="109" name="Google Shape;109;p7:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...1 lines deleted...]
-              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="115" name="Shape 115"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17410" name="Rectangle 7">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;p8:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="3886200" y="8686800"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-              <a:t>7</a:t>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="1200"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17411" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="117" name="Google Shape;117;p8:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:ln/>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17412" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="118" name="Google Shape;118;p8:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...1 lines deleted...]
-              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="124" name="Shape 124"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19458" name="Rectangle 7">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="125" name="Google Shape;125;p9:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="sldNum" sz="quarter" idx="5"/>
+            <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="3886200" y="8686800"/>
+            <a:ext cx="2971800" cy="457200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...2 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
+              <a:rPr b="0" i="0" lang="de-DE" sz="1200" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-              <a:t>8</a:t>
+                <a:latin typeface="Times"/>
+                <a:ea typeface="Times"/>
+                <a:cs typeface="Times"/>
+                <a:sym typeface="Times"/>
+              </a:rPr>
+              <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="1200"/>
+            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19459" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="126" name="Google Shape;126;p9:notes"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="sldImg"/>
+            <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:ln/>
+          <a:xfrm>
+            <a:off x="1143000" y="685800"/>
+            <a:ext cx="4572000" cy="3429000"/>
+          </a:xfrm>
+          <a:custGeom>
+            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:pathLst>
+              <a:path extrusionOk="0" h="120000" w="120000">
+                <a:moveTo>
+                  <a:pt x="0" y="0"/>
+                </a:moveTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="0"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="120000" y="120000"/>
+                </a:lnTo>
+                <a:lnTo>
+                  <a:pt x="0" y="120000"/>
+                </a:lnTo>
+                <a:close/>
+              </a:path>
+            </a:pathLst>
+          </a:custGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19460" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="127" name="Google Shape;127;p9:notes"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="4343400"/>
+            <a:ext cx="5029200" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
           <a:noFill/>
-          <a:ln/>
-[...18 lines deleted...]
-          </a:extLst>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr eaLnBrk="1" hangingPunct="1"/>
-[...255 lines deleted...]
-              <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:t/>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Times"/>
+              <a:ea typeface="Times"/>
+              <a:cs typeface="Times"/>
+              <a:sym typeface="Times"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4490,11705 +3850,10799 @@
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
-  <p:cSld name="Title Slide">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" type="title">
+  <p:cSld name="TITLE">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="13" name="Shape 13"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="14" name="Google Shape;14;p15"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="2130425"/>
             <a:ext cx="7772400" cy="1470025"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...6 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="15" name="Google Shape;15;p15"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1"/>
+            <p:ph idx="1" type="subTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="3886200"/>
             <a:ext cx="6400800" cy="1752600"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+            <a:lvl1pPr lvl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3000"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+            <a:lvl2pPr lvl="1" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="540"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2700"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+            <a:lvl3pPr lvl="2" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="480"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+            <a:lvl4pPr lvl="3" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+            <a:lvl5pPr lvl="4" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...4 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
-  <p:cSld name="Title and Vertical Text">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption" type="picTx">
+  <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="43" name="Shape 43"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="44" name="Google Shape;44;p24"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="4800600"/>
+            <a:ext cx="5486400" cy="566738"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...6 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2000"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="45" name="Google Shape;45;p24"/>
+          <p:cNvSpPr/>
           <p:nvPr>
-            <p:ph type="body" orient="vert" idx="1"/>
+            <p:ph idx="2" type="pic"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="612775"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="46" name="Google Shape;46;p24"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="5367338"/>
+            <a:ext cx="5486400" cy="804862"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
-[...35 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="280"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="240"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="180"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="180"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="180"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="180"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="180"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="180"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
-  <p:cSld name="Vertical Title and Text">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Vertical Text" type="vertTx">
+  <p:cSld name="VERTICAL_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="47" name="Shape 47"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Vertical Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="48" name="Google Shape;48;p25"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="title" orient="vert"/>
+            <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6515100" y="609600"/>
-            <a:ext cx="1943100" cy="5410200"/>
+            <a:off x="685800" y="685800"/>
+            <a:ext cx="7772400" cy="1066800"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
-[...6 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Vertical Text Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="49" name="Google Shape;49;p25"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" orient="vert" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5676900" cy="5410200"/>
+          <a:xfrm rot="5400000">
+            <a:off x="2514600" y="152400"/>
+            <a:ext cx="4114800" cy="7772400"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="eaVert"/>
-[...35 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="4"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="txAndObj" preserve="1">
-  <p:cSld name="Title, Text, and Content">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Vertical Title and Text" type="vertTitleAndTx">
+  <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="50" name="Shape 50"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="51" name="Google Shape;51;p26"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="7772400" cy="1143000"/>
+          <a:xfrm rot="5400000">
+            <a:off x="4781550" y="2343150"/>
+            <a:ext cx="5410200" cy="1943100"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...6 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="52" name="Google Shape;52;p26"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3810000" cy="4114800"/>
+          <a:xfrm rot="5400000">
+            <a:off x="819150" y="476250"/>
+            <a:ext cx="5410200" cy="5676900"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...91 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="4"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
-  <p:cSld name="Title and Content">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content" type="obj">
+  <p:cSld name="OBJECT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="16" name="Shape 16"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="17" name="Google Shape;17;p16"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="685800"/>
+            <a:ext cx="7772400" cy="1066800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...6 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="18" name="Google Shape;18;p16"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1981200"/>
+            <a:ext cx="7772400" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...35 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="4"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
-  <p:cSld name="Section Header">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title, Text, and Content" type="txAndObj">
+  <p:cSld name="TEXT_AND_OBJECT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="19" name="Shape 19"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="20" name="Google Shape;20;p17"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="722313" y="4406900"/>
-            <a:ext cx="7772400" cy="1362075"/>
+            <a:off x="685800" y="609600"/>
+            <a:ext cx="7772400" cy="1143000"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="4000" b="1" cap="all"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...4 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="21" name="Google Shape;21;p17"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="722313" y="2906713"/>
-            <a:ext cx="7772400" cy="1500187"/>
+            <a:off x="685800" y="1905000"/>
+            <a:ext cx="3810000" cy="4114800"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2000"/>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="4"/>
+              <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1800"/>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600"/>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1400"/>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...5 lines deleted...]
-          </a:p>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Google Shape;22;p17"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4648200" y="1905000"/>
+            <a:ext cx="3810000" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="4"/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="»"/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
-  <p:cSld name="Two Content">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section Header" type="secHead">
+  <p:cSld name="SECTION_HEADER">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="23" name="Shape 23"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="24" name="Google Shape;24;p18"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722313" y="4406900"/>
+            <a:ext cx="7772400" cy="1362075"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...6 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="4000" cap="none"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="25" name="Google Shape;25;p18"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="685800" y="1905000"/>
-            <a:ext cx="3810000" cy="4114800"/>
+            <a:off x="722313" y="2906713"/>
+            <a:ext cx="7772400" cy="1500187"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="2800"/>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
             </a:lvl1pPr>
-            <a:lvl2pPr>
-              <a:defRPr sz="2400"/>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr>
-              <a:defRPr sz="2000"/>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
             </a:lvl3pPr>
-            <a:lvl4pPr>
-              <a:defRPr sz="1800"/>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="280"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
             </a:lvl4pPr>
-            <a:lvl5pPr>
-              <a:defRPr sz="1800"/>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="280"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
             </a:lvl5pPr>
-            <a:lvl6pPr>
-              <a:defRPr sz="1800"/>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="280"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
             </a:lvl6pPr>
-            <a:lvl7pPr>
-              <a:defRPr sz="1800"/>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="280"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
             </a:lvl7pPr>
-            <a:lvl8pPr>
-              <a:defRPr sz="1800"/>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="280"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
             </a:lvl8pPr>
-            <a:lvl9pPr>
-              <a:defRPr sz="1800"/>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="280"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...117 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
-  <p:cSld name="Comparison">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content" type="twoObj">
+  <p:cSld name="TWO_OBJECTS">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="26" name="Shape 26"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="27" name="Google Shape;27;p19"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="274638"/>
-            <a:ext cx="8229600" cy="1143000"/>
+            <a:off x="685800" y="685800"/>
+            <a:ext cx="7772400" cy="1066800"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...4 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="28" name="Google Shape;28;p19"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="1535113"/>
-            <a:ext cx="4040188" cy="639762"/>
+            <a:off x="685800" y="1905000"/>
+            <a:ext cx="3810000" cy="4114800"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2400" b="1"/>
+            <a:lvl1pPr indent="-406400" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="560"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buChar char="4"/>
+              <a:defRPr sz="2800"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="2000" b="1"/>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="480"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1800" b="1"/>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1800"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1800"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1800"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
-[...1 lines deleted...]
-              <a:defRPr sz="1600" b="1"/>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...5 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="29" name="Google Shape;29;p19"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph sz="half" idx="2"/>
+            <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="2174875"/>
-            <a:ext cx="4040188" cy="3951288"/>
+            <a:off x="4648200" y="1905000"/>
+            <a:ext cx="3810000" cy="4114800"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr>
+            <a:lvl1pPr indent="-406400" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="560"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2800"/>
+              <a:buChar char="4"/>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="480"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
               <a:defRPr sz="2400"/>
-            </a:lvl1pPr>
-            <a:lvl2pPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
               <a:defRPr sz="2000"/>
-            </a:lvl2pPr>
-            <a:lvl3pPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
               <a:defRPr sz="1800"/>
-            </a:lvl3pPr>
-[...1 lines deleted...]
-              <a:defRPr sz="1600"/>
             </a:lvl4pPr>
-            <a:lvl5pPr>
-              <a:defRPr sz="1600"/>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
             </a:lvl5pPr>
-            <a:lvl6pPr>
-              <a:defRPr sz="1600"/>
+            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1800"/>
             </a:lvl6pPr>
-            <a:lvl7pPr>
-              <a:defRPr sz="1600"/>
+            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1800"/>
             </a:lvl7pPr>
-            <a:lvl8pPr>
-              <a:defRPr sz="1600"/>
+            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1800"/>
             </a:lvl8pPr>
-            <a:lvl9pPr>
-              <a:defRPr sz="1600"/>
+            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1800"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...182 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
-  <p:cSld name="Title Only">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
+  <p:cSld name="TWO_OBJECTS_WITH_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="30" name="Shape 30"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="31" name="Google Shape;31;p20"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="8229600" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...6 lines deleted...]
-          </a:p>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Google Shape;32;p20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1535113"/>
+            <a:ext cx="4040188" cy="639762"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="480"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Google Shape;33;p20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="2" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2174875"/>
+            <a:ext cx="4040188" cy="3951288"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="480"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buChar char="4"/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-330200" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-330200" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-330200" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-330200" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Google Shape;34;p20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="3" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645025" y="1535113"/>
+            <a:ext cx="4041775" cy="639762"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="480"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Google Shape;35;p20"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="4" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645025" y="2174875"/>
+            <a:ext cx="4041775" cy="3951288"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-381000" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="480"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="2400"/>
+              <a:buChar char="4"/>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="360"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-330200" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-330200" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-330200" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-330200" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="320"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
-  <p:cSld name="Blank">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+  <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
-[...32 lines deleted...]
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="36" name="Shape 36"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="37" name="Google Shape;37;p21"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="457200" y="273050"/>
-            <a:ext cx="3008313" cy="1162050"/>
+            <a:off x="685800" y="685800"/>
+            <a:ext cx="7772400" cy="1066800"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="2000" b="1"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl1pPr>
-          </a:lstStyle>
-[...31 lines deleted...]
-              <a:defRPr sz="2800"/>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr>
-              <a:defRPr sz="2400"/>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr>
-              <a:defRPr sz="2000"/>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr>
-              <a:defRPr sz="2000"/>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr>
-              <a:defRPr sz="2000"/>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr>
-              <a:defRPr sz="2000"/>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr>
-              <a:defRPr sz="2000"/>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr>
-              <a:defRPr sz="2000"/>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...98 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition>
+    <p:cut/>
+  </p:transition>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
+  <p:cSld name="BLANK">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="38" name="Shape 38"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
-  <p:cSld name="Picture with Caption">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Content with Caption" type="objTx">
+  <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="39" name="Shape 39"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="40" name="Google Shape;40;p23"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792288" y="4800600"/>
-            <a:ext cx="5486400" cy="566738"/>
+            <a:off x="457200" y="273050"/>
+            <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr algn="l">
-              <a:defRPr sz="2000" b="1"/>
+            <a:lvl1pPr lvl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="1" sz="2000"/>
             </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr/>
+            </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...4 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Picture Placeholder 2"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p23"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="pic" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792288" y="612775"/>
-            <a:ext cx="5486400" cy="4114800"/>
+            <a:off x="3575050" y="273050"/>
+            <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
-              <a:buNone/>
+            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="640"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="3200"/>
+              <a:buChar char="4"/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="560"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="480"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
-              <a:buNone/>
+            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
-              <a:buNone/>
+            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
-              <a:buNone/>
+            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
-              <a:buNone/>
+            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...2 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 3"/>
-[...2 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="42" name="Google Shape;42;p23"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="2"/>
+            <p:ph idx="2" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1792288" y="5367338"/>
-            <a:ext cx="5486400" cy="804862"/>
+            <a:off x="457200" y="1435100"/>
+            <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr marL="0" indent="0">
+            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="280"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl1pPr>
-            <a:lvl2pPr marL="457200" indent="0">
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="240"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1200"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl2pPr>
-            <a:lvl3pPr marL="914400" indent="0">
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1000"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl3pPr>
-            <a:lvl4pPr marL="1371600" indent="0">
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="180"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl4pPr>
-            <a:lvl5pPr marL="1828800" indent="0">
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+              <a:spcBef>
+                <a:spcPts val="180"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl5pPr>
-            <a:lvl6pPr marL="2286000" indent="0">
+            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+              <a:spcBef>
+                <a:spcPts val="180"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl6pPr>
-            <a:lvl7pPr marL="2743200" indent="0">
+            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+              <a:spcBef>
+                <a:spcPts val="180"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl7pPr>
-            <a:lvl8pPr marL="3200400" indent="0">
+            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+              <a:spcBef>
+                <a:spcPts val="180"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl8pPr>
-            <a:lvl9pPr marL="3657600" indent="0">
+            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+              <a:spcBef>
+                <a:spcPts val="180"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="900"/>
+              <a:buFont typeface="Arial"/>
               <a:buNone/>
               <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p>
-[...5 lines deleted...]
-          </a:p>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
-          <a:schemeClr val="bg1"/>
+          <a:schemeClr val="lt1"/>
         </a:solidFill>
-        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="9" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="1026" name="Picture 4" descr="ppt pg bkgd-1.png">
-[...9 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr descr="ppt pg bkgd-1.png" id="10" name="Google Shape;10;p14"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...5 lines deleted...]
-            </a:extLst>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId1">
+            <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="4763" y="0"/>
             <a:ext cx="9134475" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rectangle 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="11" name="Google Shape;11;p14"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="685800"/>
             <a:ext cx="7772400" cy="1066800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln w="9525">
+          <a:ln>
             <a:noFill/>
-            <a:miter lim="800000"/>
-[...1 lines deleted...]
-            <a:tailEnd/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="63500" dist="17961" dir="2700000" algn="ctr" rotWithShape="0">
-[...1 lines deleted...]
-                <a:alpha val="74998"/>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
               </a:schemeClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...6 lines deleted...]
-          </a:p>
+          <a:lstStyle>
+            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="4000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="4000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="4000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="4000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="1" i="0" sz="4000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="4000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Verdana"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Verdana"/>
+                <a:sym typeface="Verdana"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="4000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Verdana"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Verdana"/>
+                <a:sym typeface="Verdana"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="4000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Verdana"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Verdana"/>
+                <a:sym typeface="Verdana"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="70000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="4000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Verdana"/>
+                <a:ea typeface="Verdana"/>
+                <a:cs typeface="Verdana"/>
+                <a:sym typeface="Verdana"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="1028" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="12" name="Google Shape;12;p14"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1981200"/>
             <a:ext cx="7772400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
-[...2 lines deleted...]
-            </a:prstTxWarp>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...20 lines deleted...]
-          </a:p>
+          <a:lstStyle>
+            <a:lvl1pPr indent="-419100" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent2"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char="4"/>
+              <a:defRPr b="0" i="0" sz="3000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="540"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="480"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="400"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="»"/>
+              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p/>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483649" r:id="rId1"/>
-[...10 lines deleted...]
-    <p:sldLayoutId id="2147483660" r:id="rId12"/>
+    <p:sldLayoutId id="2147483649" r:id="rId2"/>
+    <p:sldLayoutId id="2147483650" r:id="rId3"/>
+    <p:sldLayoutId id="2147483651" r:id="rId4"/>
+    <p:sldLayoutId id="2147483652" r:id="rId5"/>
+    <p:sldLayoutId id="2147483653" r:id="rId6"/>
+    <p:sldLayoutId id="2147483654" r:id="rId7"/>
+    <p:sldLayoutId id="2147483655" r:id="rId8"/>
+    <p:sldLayoutId id="2147483656" r:id="rId9"/>
+    <p:sldLayoutId id="2147483657" r:id="rId10"/>
+    <p:sldLayoutId id="2147483658" r:id="rId11"/>
+    <p:sldLayoutId id="2147483659" r:id="rId12"/>
+    <p:sldLayoutId id="2147483660" r:id="rId13"/>
   </p:sldLayoutIdLst>
   <p:transition>
     <p:cut/>
   </p:transition>
+  <p:hf dt="0" ftr="0" hdr="0" sldNum="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
-          <a:spcPct val="85000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="4000" b="1" kern="1200" spc="-150">
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="accent2"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
-          <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
-          <a:cs typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
-          <a:spcPct val="85000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="4000" b="1">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="accent2"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Arial" charset="0"/>
-[...1 lines deleted...]
-          <a:cs typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
-          <a:spcPct val="85000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="4000" b="1">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="accent2"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Arial" charset="0"/>
-[...1 lines deleted...]
-          <a:cs typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
-          <a:spcPct val="85000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="4000" b="1">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="accent2"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Arial" charset="0"/>
-[...1 lines deleted...]
-          <a:cs typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
-          <a:spcPct val="85000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="4000" b="1">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="accent2"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Arial" charset="0"/>
-[...1 lines deleted...]
-          <a:cs typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="457200" algn="ctr" rtl="0" fontAlgn="base">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
-          <a:spcPct val="70000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="4000">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Verdana" charset="0"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="914400" algn="ctr" rtl="0" fontAlgn="base">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
-          <a:spcPct val="70000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="4000">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Verdana" charset="0"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="1371600" algn="ctr" rtl="0" fontAlgn="base">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
-          <a:spcPct val="70000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="4000">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Verdana" charset="0"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="1828800" algn="ctr" rtl="0" fontAlgn="base">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
-          <a:spcPct val="70000"/>
+          <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="4000">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Verdana" charset="0"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="342900" indent="-342900" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+      </a:defPPr>
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
-          <a:schemeClr val="accent2"/>
+          <a:srgbClr val="000000"/>
         </a:buClr>
-        <a:buFont typeface="Webdings" panose="05030102010509060703" pitchFamily="18" charset="2"/>
-[...1 lines deleted...]
-        <a:defRPr sz="3000">
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
-          <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="742950" indent="-285750" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="2700">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
-          <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="2400">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
-          <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="2000">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
-          <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:defRPr sz="2000">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
-          <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" rtl="0" fontAlgn="base">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:buChar char="»"/>
-        <a:defRPr sz="2000">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Arial" charset="0"/>
-          <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" rtl="0" fontAlgn="base">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:buChar char="»"/>
-        <a:defRPr sz="2000">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Arial" charset="0"/>
-          <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" rtl="0" fontAlgn="base">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:buChar char="»"/>
-        <a:defRPr sz="2000">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Arial" charset="0"/>
-          <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" rtl="0" fontAlgn="base">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
         <a:spcBef>
-          <a:spcPct val="20000"/>
+          <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
-          <a:spcPct val="0"/>
+          <a:spcPts val="0"/>
         </a:spcAft>
-        <a:buChar char="»"/>
-        <a:defRPr sz="2000">
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="Arial" charset="0"/>
-          <a:ea typeface="ヒラギノ角ゴ Pro W3" charset="-128"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr>
-        <a:defRPr lang="en-US"/>
+      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="457200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr marL="914400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr marL="1371600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr marL="1828800" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr marL="2286000" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr marL="2743200" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr marL="3200400" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr marL="3657600" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:defRPr sz="1800" kern="1200">
+      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+        <a:lnSpc>
+          <a:spcPct val="100000"/>
+        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPts val="0"/>
+        </a:spcBef>
+        <a:spcAft>
+          <a:spcPts val="0"/>
+        </a:spcAft>
+        <a:buClr>
+          <a:srgbClr val="000000"/>
+        </a:buClr>
+        <a:buFont typeface="Arial"/>
+        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
-            <a:schemeClr val="tx1"/>
+            <a:srgbClr val="000000"/>
           </a:solidFill>
-          <a:latin typeface="+mn-lt"/>
-[...1 lines deleted...]
-          <a:cs typeface="+mn-cs"/>
+          <a:latin typeface="Arial"/>
+          <a:ea typeface="Arial"/>
+          <a:cs typeface="Arial"/>
+          <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="57" name="Shape 57"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4098" name="Picture 5" descr="ppt title pg bkgd-1.png">
-[...8 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvPr descr="ppt title pg bkgd-1.png" id="58" name="Google Shape;58;p1"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
+        <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
-            <a:extLst>
-[...3 lines deleted...]
-            </a:extLst>
+            <a:alphaModFix/>
           </a:blip>
-          <a:srcRect/>
-[...2 lines deleted...]
-          </a:stretch>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
         </p:blipFill>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="4763" y="0"/>
             <a:ext cx="9134475" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4099" name="Text Box 1033">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p1"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="8513763" y="6248400"/>
             <a:ext cx="377825" cy="230188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...1 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="900" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>296</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="TextBox 8">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="60" name="Google Shape;60;p1"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="2593975" y="3055938"/>
             <a:ext cx="3965575" cy="461962"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...1 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...104 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>The Successful Club Series</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="TextBox 9">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="61" name="Google Shape;61;p1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3071813" y="3665538"/>
-            <a:ext cx="2986087" cy="830262"/>
+            <a:off x="2887601" y="3773600"/>
+            <a:ext cx="3378300" cy="831000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr">
-              <a:defRPr/>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" b="1" spc="-150" dirty="0">
+              <a:rPr b="1" i="0" lang="de-DE" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="00293F"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
-                <a:ea typeface="+mn-ea"/>
+                <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Mentoring</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="TextBox 8">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="62" name="Google Shape;62;p1"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="2679564" y="5638800"/>
             <a:ext cx="3770584" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="none">
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...3 lines deleted...]
-              </a:spcBef>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="accent2"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Webdings" panose="05030102010509060703" pitchFamily="18" charset="2"/>
-[...133 lines deleted...]
-              <a:buFontTx/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Arimo"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2400" noProof="0" dirty="0"/>
+              <a:rPr b="0" i="0" lang="de-DE" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
               <a:t>Serie “Erfolgreicher Club”</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Textfeld 2">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p1"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="1450975" y="6465888"/>
             <a:ext cx="6242050" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...1 lines deleted...]
-              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
-              </a14:hiddenFill>
-[...131 lines deleted...]
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Frei übersetzt von Sarah Mewes, Division A </a:t>
+              <a:t>Frei übersetzt von Sarah Mewes, Division A Director 2025/2026, District 95 </a:t>
             </a:r>
-            <a:r>
-[...16 lines deleted...]
-            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn id="3" fill="hold" nodeType="clickPar">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="4" fill="hold" nodeType="withGroup">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="9"/>
+                                          <p:spTgt spid="60"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="250"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="61"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                         <p:par>
-                          <p:cTn id="7" fill="hold" nodeType="afterGroup">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
-                              <p:cond delay="0"/>
+                              <p:cond delay="1"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="8" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
-[...35 lines deleted...]
-                                <p:cTn id="11" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="afterEffect">
+                                <p:cTn fill="hold" nodeType="afterEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="2"/>
+                                          <p:spTgt spid="62"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev" delay="0">
+                <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext" delay="0">
+                <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
-    <p:bldLst>
-[...3 lines deleted...]
-    </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="137" name="Shape 137"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45061" name="Rectangle 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="138" name="Google Shape;138;p10"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1676400" y="2362200"/>
-            <a:ext cx="7239000" cy="4286250"/>
+            <a:ext cx="7857600" cy="4286400"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
-[...4 lines deleted...]
-                <a:spcPts val="1200"/>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2800" noProof="0" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Schildere eigenen Nutzen.</a:t>
+              <a:t>Schildere ihm deinen eigenen Nutzen.</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
-[...3 lines deleted...]
-              <a:spcAft>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
                 <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2800" noProof="0" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Lade dein Mentee zu weiteren Veranstaltungen ein.</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
-[...3 lines deleted...]
-              <a:spcAft>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
                 <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2800" noProof="0" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Erkenne Fortschritte an.</a:t>
+              <a:t>Erkenne seine Fortschritte an.</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
-[...3 lines deleted...]
-              <a:spcAft>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
                 <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2800" noProof="0" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Erkläre die Aufgaben der Club Officer.</a:t>
+              <a:t>Erkläre ihm die Aufgaben der Club Officer.</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
-[...3 lines deleted...]
-              <a:spcAft>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
                 <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2800" noProof="0" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Erläutere die Redewettbewerbe.</a:t>
+              <a:t>Erläutere ihm die Redewettbewerbe.</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
-[...3 lines deleted...]
-              <a:spcAft>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
                 <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2800" noProof="0" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Beschreibe die Toastmasters-Organisation.</a:t>
+              <a:t>Beschreibe ihm die Toastmasters-Organisation.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="2800" dirty="0">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr sz="2800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="22531" name="Rectangle 6">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="139" name="Google Shape;139;p10"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="8458200" y="6400800"/>
             <a:ext cx="242888" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...1 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>9</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Title 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;p10"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="990600"/>
             <a:ext cx="7162800" cy="838200"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-              <a:defRPr/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="3600" noProof="0" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Die Mentoring-Schritte</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="141" name="Google Shape;141;p10"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="1600200" y="1752600"/>
             <a:ext cx="4495800" cy="554037"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...1 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="de-DE" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Im weiteren Verlauf</a:t>
             </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition>
+    <p:cut/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="146" name="Shape 146"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="147" name="Google Shape;147;p11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2667000" y="2514600"/>
+            <a:ext cx="5410200" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="B91428"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>lernbereit sein</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="B91428"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>aufgeschlossen sein</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="B91428"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>offen für neue Ideen sein</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="B91428"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>loyal sein</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="B91428"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>dankbar sein</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="148" name="Google Shape;148;p11"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8382000" y="6400800"/>
+            <a:ext cx="319088" cy="246063"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>10</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="149" name="Google Shape;149;p11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="990600"/>
+            <a:ext cx="7162800" cy="838200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Eigenschaften von Mentees</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="150" name="Google Shape;150;p11"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="1884363"/>
+            <a:ext cx="4495800" cy="554037"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="de-DE" sz="3000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mentees sollten:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition>
+    <p:cut/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="155" name="Shape 155"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="156" name="Google Shape;156;p12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143000" y="2819400"/>
+            <a:ext cx="6858000" cy="2590800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" lang="de-DE" sz="4800">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sie sollte nicht ewig dauern…</a:t>
+            </a:r>
+            <a:endParaRPr b="1" sz="4800">
+              <a:solidFill>
+                <a:schemeClr val="accent2"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="157" name="Google Shape;157;p12"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305800" y="6400800"/>
+            <a:ext cx="395288" cy="246063"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>11</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="158" name="Google Shape;158;p12"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="990600"/>
+            <a:ext cx="7162800" cy="838200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Eine zeitlich begrenzte Beziehung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition>
+    <p:cut/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="lt1">
+            <a:alpha val="50980"/>
+          </a:schemeClr>
+        </a:solidFill>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="163" name="Shape 163"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="Google Shape;164;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2438400" y="1981200"/>
+            <a:ext cx="5638800" cy="4114800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="de-DE" sz="4800">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Erfahrung.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="960"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="de-DE" sz="4800">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>        Lernen.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="960"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buSzPts val="4800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="1" lang="de-DE" sz="4800">
+                <a:solidFill>
+                  <a:schemeClr val="accent2"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>             Profitieren.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p13"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305800" y="6400800"/>
+            <a:ext cx="395288" cy="244475"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>12</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="166" name="Google Shape;166;p13"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="990600"/>
+            <a:ext cx="7162800" cy="838200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fazit</a:t>
+            </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn id="3" fill="hold" nodeType="clickPar">
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="166"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="23" presetSubtype="16">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="164">
+                                            <p:txEl>
+                                              <p:pRg end="0" st="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="164">
+                                            <p:txEl>
+                                              <p:pRg end="0" st="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav fmla="" tm="0">
+                                          <p:val>
+                                            <p:strVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav fmla="" tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="164">
+                                            <p:txEl>
+                                              <p:pRg end="0" st="0"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav fmla="" tm="0">
+                                          <p:val>
+                                            <p:strVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav fmla="" tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="23" presetSubtype="16">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="164">
+                                            <p:txEl>
+                                              <p:pRg end="1" st="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="164">
+                                            <p:txEl>
+                                              <p:pRg end="1" st="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav fmla="" tm="0">
+                                          <p:val>
+                                            <p:strVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav fmla="" tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="164">
+                                            <p:txEl>
+                                              <p:pRg end="1" st="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav fmla="" tm="0">
+                                          <p:val>
+                                            <p:strVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav fmla="" tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="23" presetSubtype="16">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="164">
+                                            <p:txEl>
+                                              <p:pRg end="2" st="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="164">
+                                            <p:txEl>
+                                              <p:pRg end="2" st="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav fmla="" tm="0">
+                                          <p:val>
+                                            <p:strVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav fmla="" tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="164">
+                                            <p:txEl>
+                                              <p:pRg end="2" st="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav fmla="" tm="0">
+                                          <p:val>
+                                            <p:strVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav fmla="" tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="68" name="Shape 68"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="69" name="Google Shape;69;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1066800" y="2514600"/>
+            <a:ext cx="7634288" cy="3810000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-393700" lvl="0" marL="393700" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent4"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>hat persönliches Interesse und hilft,</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-393700" lvl="0" marL="393700" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent4"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>gilt als Vorbild, Coach:in und Vertrauensperson,</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-393700" lvl="0" marL="393700" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent4"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>vermittelt Wissen, Einsicht, Perspektiven und Weisheit,</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-393700" lvl="0" marL="393700" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1200"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="accent4"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE"/>
+              <a:t>hilft dabei, erfolgreicher zu werden.</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="70" name="Google Shape;70;p2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8458200" y="6400800"/>
+            <a:ext cx="242888" cy="400050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="71" name="Google Shape;71;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="914400"/>
+            <a:ext cx="7772400" cy="1066800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Was ist ein:e Mentor:in?</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p2"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1066800" y="1884363"/>
+            <a:ext cx="3352800" cy="554037"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="de-DE" sz="3000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Ein:e Mentor:in</a:t>
+            </a:r>
+            <a:endParaRPr b="1" i="0" sz="3000" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition>
+    <p:cut/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="77" name="Shape 77"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="2057400"/>
+            <a:ext cx="7315200" cy="3733800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Das Programm kennenlernen</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Club‑Standards und -Bräuche verstehen</a:t>
+            </a:r>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Selbstbewusstsein aufbauen</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Aktive Teilnahme</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="1800"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Redefähigkeiten gezielt entwickeln</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="79" name="Google Shape;79;p3"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8458200" y="6400800"/>
+            <a:ext cx="242888" cy="400050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="80" name="Google Shape;80;p3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="838200"/>
+            <a:ext cx="6553200" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Den Einstieg erleichtern</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition>
+    <p:cut/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="85" name="Shape 85"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="86" name="Google Shape;86;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2209800" y="2840038"/>
+            <a:ext cx="5943600" cy="2133600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Fähigkeiten weiter verfeinern</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="2100"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Neue Fähigkeiten erlernen</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;p4"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8458200" y="6400800"/>
+            <a:ext cx="242888" cy="400050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="88" name="Google Shape;88;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="914400"/>
+            <a:ext cx="7772400" cy="1066800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Besondere Fähigkeiten entwickeln</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="Google Shape;89;p4"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="2057400"/>
+            <a:ext cx="6324600" cy="554038"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="de-DE" sz="3000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Erfahrene Mitglieder:</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition>
+    <p:cut/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="95" name="Google Shape;95;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2057400" y="2286000"/>
+            <a:ext cx="6629400" cy="3200400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Lernen von ihren Mentees</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="2100"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Bleiben produktiv</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="2100"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Tun etwas für andere</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="2100"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Erhalten Anerkennung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p5"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8458200" y="6400800"/>
+            <a:ext cx="242888" cy="400050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="97" name="Google Shape;97;p5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="914400"/>
+            <a:ext cx="7772400" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Vorteile für Mentor:innen</a:t>
+            </a:r>
+            <a:endParaRPr sz="3600">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition>
+    <p:cut/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="102" name="Shape 102"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="103" name="Google Shape;103;p6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2286000" y="2362200"/>
+            <a:ext cx="5867400" cy="3352800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mehr Mitglieder</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="2275"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mehr zufriedenere Mitglieder</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="2275"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Höhere Mitgliederbindung</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="104" name="Google Shape;104;p6"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8458200" y="6400800"/>
+            <a:ext cx="242888" cy="400050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>5</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="105" name="Google Shape;105;p6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="990600"/>
+            <a:ext cx="7772400" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Vorteile für den Club</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition>
+    <p:cut/>
+  </p:transition>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="110" name="Shape 110"/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="111" name="Google Shape;111;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph idx="1" type="body"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="762000" y="2057400"/>
+            <a:ext cx="3962400" cy="4343400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2900">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Verfügbar</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2900">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Geduldig</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2900">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Einfühlsam</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2900">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Respektvoll</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="2900">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Flexibel</a:t>
+            </a:r>
+            <a:endParaRPr sz="2900">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;p7"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8458200" y="6400800"/>
+            <a:ext cx="242888" cy="400050"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>6</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="113" name="Google Shape;113;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="914400"/>
+            <a:ext cx="7772400" cy="1066800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="de-DE" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Eigenschaften von Mentor:innen</a:t>
+            </a:r>
+            <a:endParaRPr sz="3600">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="114" name="Google Shape;114;p7"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4518025" y="2057400"/>
+            <a:ext cx="3892550" cy="4343400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Unterstützend</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Sachkundig</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Selbstbewusst</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Gute Zuhörer:innen</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2900" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-398463" lvl="0" marL="398463" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1450"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="AF0029"/>
+              </a:buClr>
+              <a:buSzPts val="2900"/>
+              <a:buFont typeface="Arimo"/>
+              <a:buChar char=""/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="2900" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
+              </a:rPr>
+              <a:t>Mitfühlend gegenüber anderen</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:transition>
+    <p:cut/>
+  </p:transition>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="4" fill="hold" nodeType="withGroup">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
-                                  <p:iterate type="lt">
-[...1 lines deleted...]
-                                  </p:iterate>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="6" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="45061">
+                                          <p:spTgt spid="114">
                                             <p:txEl>
-                                              <p:pRg st="1" end="1"/>
+                                              <p:pRg end="0" st="0"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="7" fill="hold" nodeType="clickPar">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="8" fill="hold" nodeType="withGroup">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
-                                  <p:iterate type="lt">
-[...1 lines deleted...]
-                                  </p:iterate>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="45061">
+                                          <p:spTgt spid="114">
                                             <p:txEl>
-                                              <p:pRg st="2" end="2"/>
+                                              <p:pRg end="1" st="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="11" fill="hold" nodeType="clickPar">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="12" fill="hold" nodeType="withGroup">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="13" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
-                                  <p:iterate type="lt">
-[...1 lines deleted...]
-                                  </p:iterate>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="14" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="45061">
+                                          <p:spTgt spid="114">
                                             <p:txEl>
-                                              <p:pRg st="3" end="3"/>
+                                              <p:pRg end="2" st="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="15" fill="hold" nodeType="clickPar">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="16" fill="hold" nodeType="withGroup">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="17" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
-                                  <p:iterate type="lt">
-[...1 lines deleted...]
-                                  </p:iterate>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="18" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="45061">
+                                          <p:spTgt spid="114">
                                             <p:txEl>
-                                              <p:pRg st="4" end="4"/>
+                                              <p:pRg end="3" st="3"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="19" fill="hold" nodeType="clickPar">
+                    <p:cTn fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="20" fill="hold" nodeType="withGroup">
+                          <p:cTn fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="21" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="1" presetSubtype="0">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
-                                  <p:iterate type="lt">
-[...1 lines deleted...]
-                                  </p:iterate>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="1" fill="hold">
+                                        <p:cTn dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
-                                          <p:spTgt spid="45061">
+                                          <p:spTgt spid="114">
                                             <p:txEl>
-                                              <p:pRg st="5" end="5"/>
+                                              <p:pRg end="4" st="4"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev" delay="0">
+                <p:cond evt="onPrev">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext" delay="0">
-[...5755 lines deleted...]
-                <p:cond evt="onNext" delay="0">
+                <p:cond evt="onNext">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="119" name="Shape 119"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16387" name="Rectangle 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="120" name="Google Shape;120;p8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="2590800"/>
             <a:ext cx="6705600" cy="3657600"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
-[...4 lines deleted...]
-                <a:spcPts val="1950"/>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" altLang="de-DE" sz="2800" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Sitze neben dem neuen Mitglied.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="2800" dirty="0">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr sz="2800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
-[...4 lines deleted...]
-                <a:spcPts val="1950"/>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="2350"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" altLang="de-DE" sz="2800" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Gib dem neuen Mitglied Orientierung bezüglich Clubgepflogenheiten und Abläufen.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="2800" dirty="0">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr sz="2800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
-[...4 lines deleted...]
-                <a:spcPts val="1950"/>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="2350"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" altLang="de-DE" sz="2800" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Erkläre ihm, wie es sich einträgt.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="de-DE" sz="2800" dirty="0">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr sz="2800">
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="457200" indent="-457200" eaLnBrk="1" hangingPunct="1">
-[...4 lines deleted...]
-                <a:spcPts val="1950"/>
+            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="2350"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="2800"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="2800" noProof="0" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="2800">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Hilf ihm beim Eisbrecher-Projekt.</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18435" name="Rectangle 14">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="121" name="Google Shape;121;p8"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="8458200" y="6400800"/>
             <a:ext cx="242888" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...1 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>7</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Title 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="122" name="Google Shape;122;p8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="838200"/>
             <a:ext cx="7772400" cy="1143000"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-              <a:defRPr/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="3600" noProof="0" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Die Mentoring-Schritte</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="123" name="Google Shape;123;p8"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1884363"/>
             <a:ext cx="4038600" cy="554037"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...1 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="de-DE" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Erstes Treffen</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
-  <p:timing>
-[...187 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="128" name="Shape 128"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45061" name="Rectangle 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="129" name="Google Shape;129;p9"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
-            <p:ph type="body" sz="half" idx="1"/>
+            <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1600200" y="2590800"/>
-            <a:ext cx="7010400" cy="3810000"/>
+            <a:ext cx="7933800" cy="3810000"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="515938" indent="-515938" eaLnBrk="1" hangingPunct="1">
-[...4 lines deleted...]
-                <a:spcPts val="1500"/>
+            <a:pPr indent="-515938" lvl="0" marL="515938" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" altLang="de-DE" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Mache dein Mentee auf Ressourcen aufmerksam.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="de-DE" dirty="0">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="515938" indent="-515938" eaLnBrk="1" hangingPunct="1">
-[...3 lines deleted...]
-              <a:spcAft>
+            <a:pPr indent="-515938" lvl="0" marL="515938" rtl="0" algn="l">
+              <a:spcBef>
                 <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="de-DE" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Gib positives Feedback.</a:t>
+              <a:t>Gib ihm positives Feedback.</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="515938" indent="-515938" eaLnBrk="1" hangingPunct="1">
-[...3 lines deleted...]
-              <a:spcAft>
+            <a:pPr indent="-515938" lvl="0" marL="515938" rtl="0" algn="l">
+              <a:spcBef>
                 <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" noProof="0" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Erkläre Verantwortlichkeiten.</a:t>
+              <a:t>Erkläre ihm seine Verantwortlichkeiten.</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr marL="515938" indent="-515938" eaLnBrk="1" hangingPunct="1">
-[...3 lines deleted...]
-              <a:spcAft>
+            <a:pPr indent="-515938" lvl="0" marL="515938" rtl="0" algn="l">
+              <a:spcBef>
                 <a:spcPts val="1500"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:schemeClr val="tx1"/>
+                <a:schemeClr val="dk1"/>
               </a:buClr>
-              <a:buFont typeface="Verdana" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
+              <a:buSzPts val="3000"/>
+              <a:buFont typeface="Verdana"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" altLang="de-DE" dirty="0">
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Unterstütze dein Mentee bei Reden und anderen Aufgaben.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="de-DE" dirty="0">
-[...1 lines deleted...]
-              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:endParaRPr>
+              <a:latin typeface="Arial"/>
+              <a:ea typeface="Arial"/>
+              <a:cs typeface="Arial"/>
+              <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20483" name="Rectangle 6">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="130" name="Google Shape;130;p9"/>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="8458200" y="6400800"/>
             <a:ext cx="242888" cy="400050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...1 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="de-DE" sz="1000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="34" charset="-128"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>8</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Title 5">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;p9"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="990600"/>
             <a:ext cx="7162800" cy="838200"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" rotWithShape="0" algn="ctr" dir="2700000" dist="17961">
+              <a:schemeClr val="lt2">
+                <a:alpha val="74902"/>
+              </a:schemeClr>
+            </a:outerShdw>
+          </a:effectLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-              <a:defRPr/>
+            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="85000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="de-DE" sz="3600" noProof="0" dirty="0">
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:rPr lang="de-DE" sz="3600">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Die Mentoring-Schritte</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="TextBox 4">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="132" name="Google Shape;132;p9"/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr bwMode="auto">
+        <p:spPr>
           <a:xfrm>
             <a:off x="1600200" y="1884363"/>
             <a:ext cx="4495800" cy="554037"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...1 lines deleted...]
-              <a:defRPr sz="2800">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="1" i="0" lang="de-DE" sz="3000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Times" panose="02020603050405020304" pitchFamily="18" charset="0"/>
-[...105 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Arial"/>
+                <a:cs typeface="Arial"/>
+                <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Nächstes Treffen</a:t>
             </a:r>
+            <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:transition>
     <p:cut/>
   </p:transition>
-  <p:timing>
-[...187 lines deleted...]
-  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Blank">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Blank">
   <a:themeElements>
     <a:clrScheme name="Custom 8">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="92A4A0"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="00293F"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FFE775"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="B91428"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="DAEDEF"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="2D2D8A"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="009999"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="99CC00"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Blank">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Verdana"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Arial Narrow"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -16310,782 +14764,164 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...618 lines deleted...]
-  </a:extraClrSchemeLst>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="BBE0E3"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="333399"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="000000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="DAEDEF"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="2D2D8A"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="009999"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="99CC00"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Arial"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -17207,462 +15043,34 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults>
-[...39 lines deleted...]
-  <a:extraClrSchemeLst/>
 </a:theme>
-</file>
-[...380 lines deleted...]
-</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PowerPoint Presentation</dc:title>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Corey Smith</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-[...3 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>