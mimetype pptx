--- v1 (2026-07-19)
+++ v2 (2026-09-12)
@@ -64,243 +64,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -502,243 +502,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -5550,701 +5550,701 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>