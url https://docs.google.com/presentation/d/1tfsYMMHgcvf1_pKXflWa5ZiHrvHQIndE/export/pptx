--- v0 (2026-07-20)
+++ v1 (2026-10-13)
@@ -116,52 +116,52 @@
     <p:sldId id="259" r:id="rId5"/>
     <p:sldId id="260" r:id="rId6"/>
     <p:sldId id="261" r:id="rId7"/>
     <p:sldId id="262" r:id="rId8"/>
     <p:sldId id="263" r:id="rId9"/>
     <p:sldId id="264" r:id="rId10"/>
     <p:sldId id="265" r:id="rId11"/>
     <p:sldId id="266" r:id="rId12"/>
     <p:sldId id="267" r:id="rId13"/>
     <p:sldId id="268" r:id="rId14"/>
     <p:sldId id="269" r:id="rId15"/>
     <p:sldId id="270" r:id="rId16"/>
     <p:sldId id="271" r:id="rId17"/>
     <p:sldId id="272" r:id="rId18"/>
     <p:sldId id="273" r:id="rId19"/>
     <p:sldId id="274" r:id="rId20"/>
     <p:sldId id="275" r:id="rId21"/>
     <p:sldId id="276" r:id="rId22"/>
     <p:sldId id="277" r:id="rId23"/>
     <p:sldId id="278" r:id="rId24"/>
     <p:sldId id="279" r:id="rId25"/>
   </p:sldIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId26"/>
   </p:notesMasterIdLst>
-  <p:sldSz cx="24387048" cy="13716000"/>
-  <p:notesSz cx="13716000" cy="24387048"/>
+  <p:sldSz cx="18288000" cy="10287000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:defaultTextStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
@@ -3215,103 +3215,103 @@
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-1-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-10-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-11-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-12-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-13-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-14-30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-15-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-16-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-17-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-18-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-19-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-2-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-20-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-21-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-22-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-26.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eatemp.com/powerpoint-org-chart-template/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-23-14.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-24-7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-3-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-4-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-5-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-6-9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image-7-8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
@@ -3341,5511 +3341,5291 @@
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5015434" cy="5294207"/>
+          <a:xfrm rot="20818442">
+            <a:off x="-808749" y="-599199"/>
+            <a:ext cx="4569347" cy="4569347"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10350488"/>
-            <a:ext cx="3213495" cy="3365512"/>
+            <a:off x="-38102" y="7762866"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3915993" cy="4093305"/>
+          <a:xfrm rot="18900000">
+            <a:off x="15351371" y="7217021"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17293633" y="0"/>
-            <a:ext cx="7093415" cy="8610088"/>
+            <a:off x="12968603" y="-1698160"/>
+            <a:ext cx="8081675" cy="8155725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28862" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Shape 0"/>
+          <p:cNvPr id="9" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...66 lines deleted...]
-            <a:ext cx="13768521" cy="4673600"/>
+            <a:off x="4362450" y="314325"/>
+            <a:ext cx="10363200" cy="3543300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="24000" dirty="0">
+              <a:rPr lang="en-US" sz="18000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="464D9B">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="464D9B"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Genetics </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="24000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Text 2"/>
+          <p:cNvPr id="10" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5575997" y="4102100"/>
-            <a:ext cx="13506021" cy="1248833"/>
+            <a:off x="4181475" y="3076575"/>
+            <a:ext cx="10138410" cy="946785"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6400" spc="256" kern="0" dirty="0">
+              <a:rPr lang="en-US" sz="4800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Bitter SemiBold" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Bitter SemiBold" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Bitter SemiBold" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="6400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6000750" y="3429000"/>
+            <a:ext cx="6191250" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 10">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21186254" y="0"/>
-            <a:ext cx="3200794" cy="4025912"/>
+            <a:off x="15887698" y="-1343034"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3015275" cy="4055207"/>
+          <a:xfrm rot="18900000">
+            <a:off x="-2269879" y="7245595"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6123829" cy="4641664"/>
+          <a:xfrm rot="3600000">
+            <a:off x="1412979" y="-204738"/>
+            <a:ext cx="2116725" cy="4485227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="54643" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9107038" y="469900"/>
-            <a:ext cx="6156036" cy="1557867"/>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="4629150" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="86092" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1778222" y="3162300"/>
-[...674 lines deleted...]
-      </p:sp>
+            <a:off x="1333500" y="2371725"/>
+            <a:ext cx="15630525" cy="6734175"/>
+            <a:chOff x="1333500" y="2371725"/>
+            <a:chExt cx="15630525" cy="6734175"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2371725"/>
+              <a:ext cx="4829175" cy="6734175"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1195"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="68A4F7"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3409950" y="2686050"/>
+              <a:ext cx="676275" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2371725"/>
+              <a:ext cx="4829175" cy="6734175"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1195"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="68A4F7"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8777288" y="2686050"/>
+              <a:ext cx="742950" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2371725"/>
+              <a:ext cx="4829175" cy="6734175"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 1195"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="68A4F7"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14049375" y="2686050"/>
+              <a:ext cx="1000125" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3087053" y="4000500"/>
+              <a:ext cx="1322070" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4781550"/>
+              <a:ext cx="4204335" cy="3307080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2486978" y="8210550"/>
+              <a:ext cx="2522220" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8573453" y="4000500"/>
+              <a:ext cx="1150620" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4781550"/>
+              <a:ext cx="4204335" cy="3307080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7859078" y="8210550"/>
+              <a:ext cx="2579370" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13312140" y="4000500"/>
+              <a:ext cx="2474595" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4781550"/>
+              <a:ext cx="4204335" cy="3307080"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons and encounters.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" marL="342900" indent="-342900">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buSzPct val="100000"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13140690" y="8210550"/>
+              <a:ext cx="2817495" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 11">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5015434" cy="5294201"/>
+          <a:xfrm rot="20818442">
+            <a:off x="-808749" y="-599201"/>
+            <a:ext cx="4569347" cy="4569347"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10350488"/>
-            <a:ext cx="3213495" cy="3365512"/>
+            <a:off x="-38102" y="7762866"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3915993" cy="4093307"/>
+          <a:xfrm rot="18900000">
+            <a:off x="15351371" y="7217020"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17293633" y="0"/>
-            <a:ext cx="7093415" cy="8610092"/>
+            <a:off x="12968603" y="-1698157"/>
+            <a:ext cx="8081675" cy="8155725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99317" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16905813" y="0"/>
-[...24 lines deleted...]
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="8562975" y="361950"/>
+            <a:ext cx="8820150" cy="9429750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Text 1"/>
+          <p:cNvPr id="10" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1397175" y="1143000"/>
-            <a:ext cx="10690503" cy="1557867"/>
+            <a:off x="1047750" y="857250"/>
+            <a:ext cx="7915275" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="82108" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1244756" y="5029200"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="933450" y="3771900"/>
+            <a:ext cx="1752600" cy="1181100"/>
+            <a:chOff x="933450" y="3771900"/>
+            <a:chExt cx="1752600" cy="1181100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="3771900"/>
+              <a:ext cx="1752600" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>75%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28675" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1244756" y="5029200"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="2571750" y="3805237"/>
+            <a:ext cx="4859655" cy="954406"/>
+            <a:chOff x="2571750" y="3805237"/>
+            <a:chExt cx="4859655" cy="954406"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2571750" y="3805237"/>
+              <a:ext cx="4859655" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2571750" y="4291013"/>
+              <a:ext cx="4852035" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="47376" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1244756" y="5029200"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="933450" y="5143500"/>
+            <a:ext cx="1866900" cy="1181100"/>
+            <a:chOff x="933450" y="5143500"/>
+            <a:chExt cx="1866900" cy="1181100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="5143500"/>
+              <a:ext cx="1866900" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39552" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1244756" y="5029200"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="2686050" y="5176838"/>
+            <a:ext cx="4745355" cy="954405"/>
+            <a:chOff x="2686050" y="5176838"/>
+            <a:chExt cx="4745355" cy="954405"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2686050" y="5176838"/>
+              <a:ext cx="4745355" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2686050" y="5662613"/>
+              <a:ext cx="4737735" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70136" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3429429" y="5073650"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="933450" y="6662738"/>
+            <a:ext cx="1866900" cy="1181100"/>
+            <a:chOff x="933450" y="6662738"/>
+            <a:chExt cx="1866900" cy="1181100"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="6662738"/>
+              <a:ext cx="1866900" cy="1181100"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49980" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3429429" y="5073650"/>
-[...435 lines deleted...]
-      </p:sp>
+            <a:off x="2686050" y="6515100"/>
+            <a:ext cx="4745355" cy="1316355"/>
+            <a:chOff x="2686050" y="6515100"/>
+            <a:chExt cx="4745355" cy="1316355"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2686050" y="6515100"/>
+              <a:ext cx="4745355" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2686050" y="7000875"/>
+              <a:ext cx="4737735" cy="830580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 12">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3442130" y="355600"/>
-            <a:ext cx="17502788" cy="13004800"/>
+            <a:off x="2581276" y="266700"/>
+            <a:ext cx="13125449" cy="9753600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20767096" y="0"/>
-            <a:ext cx="3619952" cy="7952023"/>
+            <a:off x="15573375" y="-857250"/>
+            <a:ext cx="3010702" cy="6821271"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4876800"/>
-            <a:ext cx="3086486" cy="8483600"/>
+            <a:off x="-314325" y="3657600"/>
+            <a:ext cx="2628900" cy="6362700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21643511" y="9487979"/>
-            <a:ext cx="2743537" cy="4228021"/>
+            <a:off x="16230598" y="7115985"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3472532" cy="3853098"/>
+          <a:xfrm rot="2700000">
+            <a:off x="-1926979" y="-1641229"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75579" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24943" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...168 lines deleted...]
-      </p:sp>
+            <a:off x="5641658" y="6753225"/>
+            <a:ext cx="7014210" cy="830580"/>
+            <a:chOff x="5641658" y="6753225"/>
+            <a:chExt cx="7014210" cy="830580"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="79925" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3177540" y="2819400"/>
+              <a:ext cx="11942445" cy="3842385"/>
+              <a:chOff x="3177540" y="2819400"/>
+              <a:chExt cx="11942445" cy="3842385"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="4562475" y="2819400"/>
+                <a:ext cx="9172575" cy="3543300"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="18000" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="18000" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3177540" y="5715000"/>
+                <a:ext cx="11942445" cy="946785"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="4800" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter SemiBold" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter SemiBold" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter SemiBold" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5641658" y="6753225"/>
+              <a:ext cx="7014210" cy="830580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 13">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21186254" y="0"/>
-            <a:ext cx="3200794" cy="4025912"/>
+            <a:off x="15887698" y="-1343034"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3015275" cy="4055207"/>
+          <a:xfrm rot="18900000">
+            <a:off x="-2269879" y="7245595"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6123829" cy="4641664"/>
+          <a:xfrm rot="3600000">
+            <a:off x="1412979" y="-204738"/>
+            <a:ext cx="2116725" cy="4485227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="13222" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63168" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="2738438" y="2447925"/>
+            <a:ext cx="5941695" cy="1893570"/>
+            <a:chOff x="2738438" y="2447925"/>
+            <a:chExt cx="5941695" cy="1893570"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2738438" y="2447925"/>
+              <a:ext cx="5941695" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>233 Coins</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="43691" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3391324" y="3263900"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="2512695" y="3914775"/>
+            <a:ext cx="5966460" cy="468630"/>
+            <a:chOff x="2512695" y="3914775"/>
+            <a:chExt cx="5966460" cy="468630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="3914775"/>
+              <a:ext cx="5966460" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84161" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3651706" y="3263900"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="2528888" y="5238750"/>
+            <a:ext cx="6360795" cy="1893570"/>
+            <a:chOff x="2528888" y="5238750"/>
+            <a:chExt cx="6360795" cy="1893570"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2528888" y="5238750"/>
+              <a:ext cx="6360795" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>456 Hours</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21776" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3651706" y="3263900"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="2512695" y="6705600"/>
+            <a:ext cx="5966460" cy="468630"/>
+            <a:chOff x="2512695" y="6705600"/>
+            <a:chExt cx="5966460" cy="468630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2512695" y="6705600"/>
+              <a:ext cx="5966460" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Duration of Spell Casting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37131" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3391324" y="5219700"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="11882438" y="2447925"/>
+            <a:ext cx="2893695" cy="1893570"/>
+            <a:chOff x="11882438" y="2447925"/>
+            <a:chExt cx="2893695" cy="1893570"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11882438" y="2447925"/>
+              <a:ext cx="2893695" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>85%</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="25437" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3323582" y="5219700"/>
-[...41 lines deleted...]
-        <p:spPr>
+            <a:off x="10132695" y="3914775"/>
+            <a:ext cx="5966460" cy="468630"/>
+            <a:chOff x="10132695" y="3914775"/>
+            <a:chExt cx="5966460" cy="468630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="3914775"/>
+              <a:ext cx="5966460" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wished Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34837" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3391324" y="6985000"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="10987088" y="5238750"/>
+            <a:ext cx="4684395" cy="1893570"/>
+            <a:chOff x="10987088" y="5238750"/>
+            <a:chExt cx="4684395" cy="1893570"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10987088" y="5238750"/>
+              <a:ext cx="4684395" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>535 Km</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="98488" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3372271" y="6985000"/>
-[...389 lines deleted...]
-      </p:sp>
+            <a:off x="10132695" y="6705600"/>
+            <a:ext cx="5966460" cy="468630"/>
+            <a:chOff x="10132695" y="6705600"/>
+            <a:chExt cx="5966460" cy="468630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10132695" y="6705600"/>
+              <a:ext cx="5966460" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Journey Distance</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 14">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3264314" cy="3834309"/>
+          <a:xfrm rot="10800000">
+            <a:off x="171447" y="7411260"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2723138" cy="4246786"/>
+          <a:xfrm rot="8100000">
+            <a:off x="16245900" y="-1345955"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15407026" y="7188200"/>
-            <a:ext cx="8980022" cy="6527800"/>
+            <a:off x="11553825" y="5391150"/>
+            <a:ext cx="6734175" cy="5153025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30827" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6841922" y="1143000"/>
-            <a:ext cx="10690503" cy="1557867"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915275" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79714" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2718140" y="3771900"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 14" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId15"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 15" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId16"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 16" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId17"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 17" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId18"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="22" name="Image 18" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId19"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 19" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId20"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="24" name="Image 20" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId21"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 21" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId22"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="26" name="Image 22" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId23"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="27" name="Image 23" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId24"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="28" name="Image 24" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId25"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="29" name="Image 25" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId26"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="30" name="Image 26" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId27"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1639" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1639" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="1366" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Lato" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1366" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96956" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2986455" y="8999513"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="50" name="Image 27" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId28"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="51" name="Image 28" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId29"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="52" name="Image 29" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId30"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12192000" y="4776788"/>
+              <a:ext cx="1569720" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12544425" y="5329238"/>
+              <a:ext cx="811530" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61465" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3331658" y="9622606"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1459230"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1459230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="56" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8515350"/>
+              <a:ext cx="5966460" cy="830580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87170" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4470732" y="9622606"/>
-[...1644 lines deleted...]
-      </p:sp>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1459230"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1459230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="57" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="58" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8515350"/>
+              <a:ext cx="5966460" cy="830580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 15">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5015434" cy="5294213"/>
+          <a:xfrm rot="20818442">
+            <a:off x="-808749" y="-599201"/>
+            <a:ext cx="4569347" cy="4569347"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10350500"/>
-            <a:ext cx="3213495" cy="3365500"/>
+            <a:off x="-38102" y="7762866"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3915993" cy="4093294"/>
+          <a:xfrm rot="18900000">
+            <a:off x="15351371" y="7217020"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17293633" y="0"/>
-            <a:ext cx="7093415" cy="8610079"/>
+            <a:off x="12968603" y="-1698166"/>
+            <a:ext cx="8081675" cy="8155725"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="88775" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27710" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="1535430"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="5019675"/>
+              <a:ext cx="6614160" cy="830580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="12" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Shape 0"/>
+          <p:cNvPr id="13" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...78 lines deleted...]
-            <a:ext cx="8941918" cy="939800"/>
+            <a:off x="5257800" y="914400"/>
+            <a:ext cx="7915275" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...134 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 16">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -8853,513 +8633,509 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21186254" y="0"/>
-            <a:ext cx="3200794" cy="4025900"/>
+            <a:off x="15887698" y="-1343034"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3015275" cy="4055194"/>
+          <a:xfrm rot="18900000">
+            <a:off x="-2269879" y="7245595"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6123829" cy="4641652"/>
+          <a:xfrm rot="3600000">
+            <a:off x="1412979" y="-204738"/>
+            <a:ext cx="2116725" cy="4485227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="80651" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38170" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3114675"/>
+            <a:ext cx="6644640" cy="1535430"/>
+            <a:chOff x="2209800" y="3114675"/>
+            <a:chExt cx="6644640" cy="1535430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3114675"/>
+              <a:ext cx="6644640" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3819525"/>
+              <a:ext cx="6614160" cy="830580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Shape 0"/>
+          <p:cNvPr id="10" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-            <a:ext cx="1016127" cy="3200400"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="2526030"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Explore a magical world</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" marL="342900" indent="-342900">
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+          </a:p>
+        </p:txBody>
       </p:sp>
-      <p:pic>
-[...22 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Shape 1"/>
+          <p:cNvPr id="11" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="4152900"/>
-[...36 lines deleted...]
-            <a:ext cx="8941918" cy="939800"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572625" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...223 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="14" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="12" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="15" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 17">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
@@ -9370,1873 +9146,1853 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3264314" cy="3834309"/>
+          <a:xfrm rot="10800000">
+            <a:off x="171447" y="7411260"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2723138" cy="4246786"/>
+          <a:xfrm rot="8100000">
+            <a:off x="16245900" y="-1345955"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15407026" y="7188200"/>
-            <a:ext cx="8980022" cy="6527800"/>
+            <a:off x="11553825" y="5391150"/>
+            <a:ext cx="6734175" cy="5153025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="35951" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="91644" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...42 lines deleted...]
-      </p:sp>
+            <a:off x="657225" y="6229350"/>
+            <a:ext cx="4377690" cy="1897380"/>
+            <a:chOff x="657225" y="6229350"/>
+            <a:chExt cx="4377690" cy="1897380"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6229350"/>
+              <a:ext cx="4377690" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6934200"/>
+              <a:ext cx="4347210" cy="1192530"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="8305800"/>
-            <a:ext cx="5918940" cy="939800"/>
+            <a:off x="619125" y="923925"/>
+            <a:ext cx="5153025" cy="3924300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4800" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>A web application</a:t>
+              <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="4800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="9245600"/>
-            <a:ext cx="5851198" cy="1583267"/>
+            <a:off x="12573000" y="3314700"/>
+            <a:ext cx="5204460" cy="3459480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="l" indent="0" marL="0">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
-[...84 lines deleted...]
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Explore uncharted territories and fantastical lands</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Meet mythical creatures and legendary beings</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
           <a:p>
-            <a:pPr algn="l" lvl="1" marL="685800" indent="-342900">
+            <a:pPr algn="l" marL="342900" indent="-342900">
               <a:spcAft>
-                <a:spcPts val="4000"/>
+                <a:spcPts val="1200"/>
               </a:spcAft>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Uncover hidden treasures and secret treasures</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...13 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="29133" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="7900387" y="749300"/>
-[...30 lines deleted...]
-      </p:pic>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 18">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40402" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId2"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="4" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14903196" y="2501900"/>
-            <a:ext cx="7464300" cy="2777067"/>
+            <a:off x="11277600" y="1876425"/>
+            <a:ext cx="5495925" cy="2095500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="r" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 19">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5015434" cy="5294213"/>
+          <a:xfrm rot="20818442">
+            <a:off x="-808749" y="-599201"/>
+            <a:ext cx="4569347" cy="4569347"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10350500"/>
-            <a:ext cx="3213495" cy="3365500"/>
+            <a:off x="-38102" y="7762866"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3915993" cy="4093294"/>
+          <a:xfrm rot="18900000">
+            <a:off x="15351371" y="7217020"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17293633" y="0"/>
-            <a:ext cx="7093415" cy="8610079"/>
+            <a:off x="12968603" y="-1698166"/>
+            <a:ext cx="8081675" cy="8155725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="81545" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="7646356" cy="13716000"/>
+            <a:ext cx="5734050" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="13953" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8675184" y="2578100"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="6505575" y="2333625"/>
+            <a:ext cx="960120" cy="1893570"/>
+            <a:chOff x="6505575" y="2333625"/>
+            <a:chExt cx="960120" cy="1893570"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="2333625"/>
+              <a:ext cx="960120" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31000" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8675184" y="3111500"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="7191375" y="1933575"/>
+            <a:ext cx="4358640" cy="2373630"/>
+            <a:chOff x="7191375" y="1933575"/>
+            <a:chExt cx="4358640" cy="2373630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7191375" y="1933575"/>
+              <a:ext cx="4358640" cy="1264920"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7191375" y="3114675"/>
+              <a:ext cx="4328160" cy="1192530"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24466" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8675184" y="3111500"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="6505575" y="5553075"/>
+            <a:ext cx="1131570" cy="1893570"/>
+            <a:chOff x="6505575" y="5553075"/>
+            <a:chExt cx="1131570" cy="1893570"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6505575" y="5553075"/>
+              <a:ext cx="1131570" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="49838" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9589699" y="2578100"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="7362825" y="5248275"/>
+            <a:ext cx="4187190" cy="2183130"/>
+            <a:chOff x="7362825" y="5248275"/>
+            <a:chExt cx="4187190" cy="2183130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7362825" y="5248275"/>
+              <a:ext cx="4187190" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7362825" y="5876925"/>
+              <a:ext cx="4156710" cy="1554480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79947" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9589699" y="2578100"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="12134850" y="5553075"/>
+            <a:ext cx="1169670" cy="1893570"/>
+            <a:chOff x="12134850" y="5553075"/>
+            <a:chExt cx="1169670" cy="1893570"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="5553075"/>
+              <a:ext cx="1169670" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="58266" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9589699" y="4152900"/>
-[...41 lines deleted...]
-        <p:spPr>
+            <a:off x="13030200" y="5248275"/>
+            <a:ext cx="4149090" cy="2183130"/>
+            <a:chOff x="13030200" y="5248275"/>
+            <a:chExt cx="4149090" cy="2183130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13030200" y="5248275"/>
+              <a:ext cx="4149090" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13030200" y="5876925"/>
+              <a:ext cx="4118610" cy="1554480"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34655" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8675184" y="6997700"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="12134850" y="2333625"/>
+            <a:ext cx="1122045" cy="1893570"/>
+            <a:chOff x="12134850" y="2333625"/>
+            <a:chExt cx="1122045" cy="1893570"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2333625"/>
+              <a:ext cx="1122045" cy="1893570"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23783" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8675184" y="7404100"/>
-[...512 lines deleted...]
-      </p:sp>
+            <a:off x="12982575" y="1933575"/>
+            <a:ext cx="4196715" cy="2373630"/>
+            <a:chOff x="12982575" y="1933575"/>
+            <a:chExt cx="4196715" cy="2373630"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12982575" y="1933575"/>
+              <a:ext cx="4196715" cy="1264920"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12982575" y="3114675"/>
+              <a:ext cx="4166235" cy="1192530"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3442130" y="355600"/>
-            <a:ext cx="17502788" cy="13004800"/>
+            <a:off x="2581276" y="266700"/>
+            <a:ext cx="13125449" cy="9753600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20767096" y="0"/>
-            <a:ext cx="3619952" cy="7952029"/>
+            <a:off x="15573375" y="-857250"/>
+            <a:ext cx="3010702" cy="6821271"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4876800"/>
-            <a:ext cx="3086486" cy="8483600"/>
+            <a:off x="-314325" y="3657600"/>
+            <a:ext cx="2628900" cy="6362700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21643511" y="9487979"/>
-            <a:ext cx="2743537" cy="4228021"/>
+            <a:off x="16230598" y="7115985"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3472532" cy="3853098"/>
+          <a:xfrm rot="2700000">
+            <a:off x="-1926979" y="-1641229"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61904" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8353411" y="4394200"/>
-            <a:ext cx="7692928" cy="2497667"/>
+            <a:off x="6254115" y="3295650"/>
+            <a:ext cx="5789295" cy="1893570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5940109" y="6921500"/>
-            <a:ext cx="12519531" cy="2065867"/>
+            <a:off x="4474845" y="5191125"/>
+            <a:ext cx="9347835" cy="1554480"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3200" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Regular" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Regular" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3200" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 20">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -11244,4508 +11000,3968 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21186254" y="0"/>
-            <a:ext cx="3200794" cy="4025900"/>
+            <a:off x="15887698" y="-1343034"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3015275" cy="4055194"/>
+          <a:xfrm rot="18900000">
+            <a:off x="-2269879" y="7245595"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6123829" cy="4641652"/>
+          <a:xfrm rot="3600000">
+            <a:off x="1412979" y="-204738"/>
+            <a:ext cx="2116725" cy="4485227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="62090" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="2933700"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="381000" y="2200275"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5012893" y="11696700"/>
-            <a:ext cx="14348560" cy="1557867"/>
+            <a:off x="3810000" y="8772525"/>
+            <a:ext cx="10658475" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="34971" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="2082800"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="11791950" y="1562100"/>
+            <a:ext cx="5292090" cy="1459230"/>
+            <a:chOff x="11791950" y="1562100"/>
+            <a:chExt cx="5292090" cy="1459230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1562100"/>
+              <a:ext cx="5292090" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="2190750"/>
+              <a:ext cx="5261610" cy="830580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38604" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="2082800"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="11791950" y="3857625"/>
+            <a:ext cx="5292090" cy="1821180"/>
+            <a:chOff x="11791950" y="3857625"/>
+            <a:chExt cx="5292090" cy="1821180"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="3857625"/>
+              <a:ext cx="5292090" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="4486275"/>
+              <a:ext cx="5261610" cy="1192530"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67630" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="15724565" y="2082800"/>
-[...317 lines deleted...]
-      </p:sp>
+            <a:off x="11791950" y="6305550"/>
+            <a:ext cx="5292090" cy="1459230"/>
+            <a:chOff x="11791950" y="6305550"/>
+            <a:chExt cx="5292090" cy="1459230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6305550"/>
+              <a:ext cx="5292090" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6934200"/>
+              <a:ext cx="5261610" cy="830580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 21">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3264314" cy="3834309"/>
+          <a:xfrm rot="10800000">
+            <a:off x="171447" y="7411260"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2723138" cy="4246786"/>
+          <a:xfrm rot="8100000">
+            <a:off x="16245900" y="-1345955"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15407026" y="7188200"/>
-            <a:ext cx="8980022" cy="6527800"/>
+            <a:off x="11553825" y="5391150"/>
+            <a:ext cx="6734175" cy="5153025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38599" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6054423" y="965200"/>
-            <a:ext cx="12278201" cy="1557867"/>
+            <a:off x="4591050" y="723900"/>
+            <a:ext cx="9105900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...13 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84233" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="927216" y="4470400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="2272665" y="5400675"/>
+            <a:ext cx="1226820" cy="1219200"/>
+            <a:chOff x="2272665" y="5400675"/>
+            <a:chExt cx="1226820" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2276475" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="68A4F7"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2272665" y="5654040"/>
+              <a:ext cx="1226820" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="16721" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3035679" y="7200900"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="3495605" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
+            <a:chOff x="3495605" y="5995988"/>
+            <a:chExt cx="2895741" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3495605" y="5995988"/>
+              <a:ext cx="2895741" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="68A4F7"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59341" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3035679" y="7200900"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="6382703" y="5400675"/>
+            <a:ext cx="1236345" cy="1219200"/>
+            <a:chOff x="6382703" y="5400675"/>
+            <a:chExt cx="1236345" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6391275" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="68A4F7"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6382703" y="5654040"/>
+              <a:ext cx="1236345" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2023</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92781" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3035679" y="7200900"/>
-[...22 lines deleted...]
-        <p:spPr>
+            <a:off x="7610405" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
+            <a:chOff x="7610405" y="5995988"/>
+            <a:chExt cx="2895741" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7610405" y="5995988"/>
+              <a:ext cx="2895741" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="68A4F7"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="57239" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3035679" y="7543800"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="10492740" y="5400675"/>
+            <a:ext cx="1245870" cy="1219200"/>
+            <a:chOff x="10492740" y="5400675"/>
+            <a:chExt cx="1245870" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Shape 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10506075" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="68A4F7"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10492740" y="5654040"/>
+              <a:ext cx="1245870" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2024</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="43950" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4661483" y="8013700"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="11725205" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
+            <a:chOff x="11725205" y="5995988"/>
+            <a:chExt cx="2895741" cy="0"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11725205" y="5995988"/>
+              <a:ext cx="2895741" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="28575">
+              <a:solidFill>
+                <a:srgbClr val="68A4F7"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="99914" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4661483" y="7975600"/>
-[...21 lines deleted...]
-        <p:spPr>
+            <a:off x="14620875" y="5400675"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="14620875" y="5400675"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14620875" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="68A4F7"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14621828" y="5654040"/>
+              <a:ext cx="1217295" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2025</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75683" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8522765" y="7200900"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="649605" y="3514725"/>
+            <a:ext cx="4663440" cy="1459230"/>
+            <a:chOff x="649605" y="3514725"/>
+            <a:chExt cx="4663440" cy="1459230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="649605" y="3514725"/>
+              <a:ext cx="4663440" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="664845" y="4143375"/>
+              <a:ext cx="4632960" cy="830580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>First dragon was successfully tamed</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="12189" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8522765" y="7200900"/>
-[...22 lines deleted...]
-        <p:spPr>
+            <a:off x="8898255" y="3514725"/>
+            <a:ext cx="4663440" cy="1459230"/>
+            <a:chOff x="8898255" y="3514725"/>
+            <a:chExt cx="4663440" cy="1459230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8898255" y="3514725"/>
+              <a:ext cx="4663440" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Migration</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8913495" y="4143375"/>
+              <a:ext cx="4632960" cy="830580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Large herd of unicorns migrated to the realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="61097" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="8516414" y="7543800"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="12974955" y="7277100"/>
+            <a:ext cx="4663440" cy="1459230"/>
+            <a:chOff x="12974955" y="7277100"/>
+            <a:chExt cx="4663440" cy="1459230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12974955" y="7277100"/>
+              <a:ext cx="4663440" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Rainbow Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12990195" y="7905750"/>
+              <a:ext cx="4632960" cy="830580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unusually large number of rainbows were sighted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96495" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="10148568" y="8013700"/>
-[...738 lines deleted...]
-      </p:sp>
+            <a:off x="4821555" y="7277100"/>
+            <a:ext cx="4663440" cy="1459230"/>
+            <a:chOff x="4821555" y="7277100"/>
+            <a:chExt cx="4663440" cy="1459230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4821555" y="7277100"/>
+              <a:ext cx="4663440" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Enchanted Pool</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4836795" y="7905750"/>
+              <a:ext cx="4632960" cy="830580"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A magical pool with power to grant wishes</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 22">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5015434" cy="5294213"/>
+          <a:xfrm rot="20818442">
+            <a:off x="-808749" y="-599201"/>
+            <a:ext cx="4569347" cy="4569347"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10350500"/>
-            <a:ext cx="3213495" cy="3365500"/>
+            <a:off x="-38102" y="7762866"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3915993" cy="4093294"/>
+          <a:xfrm rot="18900000">
+            <a:off x="15351371" y="7217020"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17293633" y="0"/>
-            <a:ext cx="7093415" cy="8610079"/>
+            <a:off x="12968603" y="-1698166"/>
+            <a:ext cx="8081675" cy="8155725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60894" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3581848" y="711200"/>
-            <a:ext cx="5851198" cy="1557867"/>
+            <a:off x="2686050" y="533400"/>
+            <a:ext cx="4286250" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93155" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2908300"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="2667000" y="2181225"/>
+            <a:ext cx="3590925" cy="6172200"/>
+            <a:chOff x="2667000" y="2181225"/>
+            <a:chExt cx="3590925" cy="6172200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="2181225"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="63616" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8505825"/>
+              <a:ext cx="3682365" cy="1135380"/>
+              <a:chOff x="2621280" y="8505825"/>
+              <a:chExt cx="3682365" cy="1135380"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2621280" y="8505825"/>
+                <a:ext cx="3682365" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2636520" y="9172575"/>
+                <a:ext cx="3651885" cy="468630"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87036" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="2908300"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="6867525" y="2181225"/>
+            <a:ext cx="3590925" cy="6172200"/>
+            <a:chOff x="6867525" y="2181225"/>
+            <a:chExt cx="3590925" cy="6172200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="2181225"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="84329" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8505825"/>
+              <a:ext cx="3682365" cy="1135380"/>
+              <a:chOff x="6821805" y="8505825"/>
+              <a:chExt cx="3682365" cy="1135380"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6821805" y="8505825"/>
+                <a:ext cx="3682365" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6837045" y="9172575"/>
+                <a:ext cx="3651885" cy="468630"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="94670" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3556445" y="11341100"/>
-[...437 lines deleted...]
-      </p:sp>
+            <a:off x="11068050" y="2181225"/>
+            <a:ext cx="3590925" cy="6172200"/>
+            <a:chOff x="11068050" y="2181225"/>
+            <a:chExt cx="3590925" cy="6172200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2181225"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="39082" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8505825"/>
+              <a:ext cx="3682365" cy="1135380"/>
+              <a:chOff x="11022330" y="8505825"/>
+              <a:chExt cx="3682365" cy="1135380"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 6"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11022330" y="8505825"/>
+                <a:ext cx="3682365" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="18" name="Text 7"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11037570" y="9172575"/>
+                <a:ext cx="3651885" cy="468630"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 23">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21186254" y="0"/>
-            <a:ext cx="3200794" cy="4025900"/>
+            <a:off x="15887698" y="-1343034"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3015275" cy="4055194"/>
+          <a:xfrm rot="18900000">
+            <a:off x="-2269879" y="7245595"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6123829" cy="4641652"/>
+          <a:xfrm rot="3600000">
+            <a:off x="1412979" y="-204738"/>
+            <a:ext cx="2116725" cy="4485227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="26468" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="38038" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="590550" y="2343150"/>
+            <a:ext cx="17373600" cy="6467475"/>
+            <a:chOff x="590550" y="2343150"/>
+            <a:chExt cx="17373600" cy="6467475"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7629525" y="2343150"/>
+              <a:ext cx="4114800" cy="1152525"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 79339"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7858125" y="2500313"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="590550" y="4114800"/>
+              <a:ext cx="4114800" cy="1152525"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 79339"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="819150" y="4271963"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="5867400"/>
+              <a:ext cx="4114800" cy="1152525"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 79339"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="6024563"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2876550" y="7658100"/>
+              <a:ext cx="4114800" cy="1152525"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 79339"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3105150" y="7815263"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Shape 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="5886450"/>
+              <a:ext cx="4114800" cy="1152525"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 79339"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="17" name="Image 9" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId10"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="6043613"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11506200" y="7658100"/>
+              <a:ext cx="4114800" cy="1152525"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 79339"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="19" name="Image 10" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId11"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11734800" y="7815263"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Shape 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5010150" y="4114800"/>
+              <a:ext cx="4114800" cy="1152525"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 79339"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="21" name="Image 11" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId12"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5238750" y="4271963"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Shape 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13849350" y="4114800"/>
+              <a:ext cx="4114800" cy="1152525"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 79339"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="23" name="Image 12" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId13"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14077950" y="4271963"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Shape 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9429750" y="4114800"/>
+              <a:ext cx="4114800" cy="1152525"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd name="adj" fmla="val 79339"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="25" name="Image 13" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId14"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9658350" y="4271963"/>
+              <a:ext cx="838200" cy="838200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="2470">
+              <a:off x="2514598" y="3805237"/>
+              <a:ext cx="13258803" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Shape 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5292605">
+              <a:off x="9605888" y="3657600"/>
+              <a:ext cx="304949" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Shape 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="2362128" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Shape 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="6981753" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Shape 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="11401353" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Shape 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5295858">
+              <a:off x="15611403" y="3967163"/>
+              <a:ext cx="314469" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Shape 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389519">
+              <a:off x="5576880" y="6734175"/>
+              <a:ext cx="3124215" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Shape 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="34" name="Shape 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="6443663"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="35" name="Shape 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="6991201" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="36" name="Shape 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="214580">
+              <a:off x="15620851" y="8291513"/>
+              <a:ext cx="152697" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="37" name="Shape 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="5389155">
+              <a:off x="14258917" y="6786563"/>
+              <a:ext cx="3019440" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="line">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:solidFill>
+                <a:srgbClr val="4D4D4D"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+            </a:ln>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="38" name="Text 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2495550"/>
+              <a:ext cx="2735580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Chloe Ng</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="39" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8848725" y="2981325"/>
+              <a:ext cx="2727960" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Mage</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="40" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4267200"/>
+              <a:ext cx="2735580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Valtorin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="41" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4752975"/>
+              <a:ext cx="2727960" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Assassin</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="42" name="Text 26"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6019800"/>
+              <a:ext cx="2735580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Lucian</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Text 27"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="6505575"/>
+              <a:ext cx="2727960" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Conjurer</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="44" name="Text 28"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="7810500"/>
+              <a:ext cx="2735580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Cedric</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="45" name="Text 29"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4095750" y="8296275"/>
+              <a:ext cx="2727960" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Timekeeper</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="46" name="Text 30"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6038850"/>
+              <a:ext cx="2735580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Elvina</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="47" name="Text 31"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="6524625"/>
+              <a:ext cx="2727960" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Oracle</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="48" name="Text 32"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="7810500"/>
+              <a:ext cx="2735580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Seraphina</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="49" name="Text 33"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12725400" y="8296275"/>
+              <a:ext cx="2727960" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Lightbringer</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="50" name="Text 34"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4267200"/>
+              <a:ext cx="2735580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Aurielle</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="51" name="Text 35"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6229350" y="4752975"/>
+              <a:ext cx="2727960" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Priestess</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="52" name="Text 36"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4267200"/>
+              <a:ext cx="2735580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dariana</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="53" name="Text 37"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="15068550" y="4752975"/>
+              <a:ext cx="2727960" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Shaman</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="54" name="Text 38"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4267200"/>
+              <a:ext cx="2735580" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Theronis</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="55" name="Text 39"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10648950" y="4752975"/>
+              <a:ext cx="2727960" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Warrior</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Shape 0"/>
+          <p:cNvPr id="56" name="Text 40"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...128 lines deleted...]
-            <a:ext cx="3708864" cy="698500"/>
+            <a:off x="5810250" y="9601200"/>
+            <a:ext cx="6336030" cy="478155"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+              <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Chloe Ng</a:t>
+              <a:t>To download more editable chart, </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2400" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="00FF00"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Montserrat" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Montserrat" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Montserrat" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId15" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>click here</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Text 5"/>
+          <p:cNvPr id="57" name="Text 41"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11799775" y="3975100"/>
-[...112 lines deleted...]
-            <a:ext cx="3708864" cy="698500"/>
+            <a:off x="5238750" y="428625"/>
+            <a:ext cx="7962900" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="3600" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1515 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Organization</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 24">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
@@ -15753,4634 +14969,4653 @@
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="711200"/>
-            <a:ext cx="16334242" cy="13004800"/>
+            <a:off x="-876299" y="533400"/>
+            <a:ext cx="13125449" cy="9753600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20767096" y="0"/>
-            <a:ext cx="3619952" cy="7952036"/>
+            <a:off x="15573375" y="-857250"/>
+            <a:ext cx="3010702" cy="6821271"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21643511" y="9487991"/>
-            <a:ext cx="2743537" cy="4228009"/>
+            <a:off x="16230598" y="7115985"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3472532" cy="3853086"/>
+          <a:xfrm rot="2700000">
+            <a:off x="-1926979" y="-1641229"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="40302" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="16200000">
-            <a:off x="22199488" y="8338542"/>
-[...133 lines deleted...]
-            <a:ext cx="7718331" cy="3996267"/>
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="000000"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
               </a:rPr>
-              <a:t>Thank you for choosing EaTemp</a:t>
+              <a:t>Credit | Image: </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:uFill>
+                  <a:solidFill>
+                    <a:srgbClr val="00FF00"/>
+                  </a:solidFill>
+                </a:uFill>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                <a:hlinkClick r:id="rId7" invalidUrl="" action="" tgtFrame="" tooltip="" history="1" highlightClick="0" endSnd="0">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Unsplash</a:t>
+            </a:r>
+            <a:pPr algn="l" indent="0" marL="0">
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" u="none" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...4 lines deleted...]
-        </p:nvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2705438" y="6934200"/>
-            <a:ext cx="7515106" cy="4504267"/>
+            <a:off x="8677624" y="1066986"/>
+            <a:ext cx="7648575" cy="8991600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:noFill/>
-          <a:ln/>
         </p:spPr>
-        <p:txBody>
-[...47 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="70277" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2028825" y="2000250"/>
+            <a:ext cx="5686425" cy="6583680"/>
+            <a:chOff x="2028825" y="2000250"/>
+            <a:chExt cx="5686425" cy="6583680"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2028825" y="2000250"/>
+              <a:ext cx="5686425" cy="3009900"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Thank you for choosing EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2028825" y="5200650"/>
+              <a:ext cx="5594985" cy="3383280"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:spcAft>
+                  <a:spcPts val="1200"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 3">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21186254" y="0"/>
-            <a:ext cx="3200794" cy="4025912"/>
+            <a:off x="15887698" y="-1343034"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3015275" cy="4055207"/>
+          <a:xfrm rot="18900000">
+            <a:off x="-2269879" y="7245595"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6123829" cy="4641661"/>
+          <a:xfrm rot="3600000">
+            <a:off x="1412979" y="-204738"/>
+            <a:ext cx="2116725" cy="4485227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4229629" cy="12242800"/>
+          <a:xfrm rot="20306478">
+            <a:off x="11049293" y="1554059"/>
+            <a:ext cx="7639050" cy="7677150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55009" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1956044" y="1320800"/>
-            <a:ext cx="13827795" cy="2497667"/>
+            <a:off x="1466850" y="990600"/>
+            <a:ext cx="10389870" cy="1893570"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="12800" dirty="0">
+              <a:rPr lang="en-US" sz="9600" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="12800" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="9600" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23390" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1892537" y="4051300"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="1419225" y="3038475"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1419225" y="3038475"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1419225" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="68A4F7"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1705927" y="3291840"/>
+              <a:ext cx="645795" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="21685" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1892537" y="4051300"/>
-[...21 lines deleted...]
-        <p:spPr>
+            <a:off x="2790825" y="3152775"/>
+            <a:ext cx="4206240" cy="1097280"/>
+            <a:chOff x="2790825" y="3152775"/>
+            <a:chExt cx="4206240" cy="1097280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2790825" y="3152775"/>
+              <a:ext cx="4206240" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2790825" y="3781425"/>
+              <a:ext cx="4175760" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23109" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2279935" y="4394200"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="7019925" y="3038475"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="7019925" y="3038475"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="Shape 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7019925" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="68A4F7"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7273290" y="3291840"/>
+              <a:ext cx="712470" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="92630" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3721565" y="4203700"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="8391525" y="3152775"/>
+            <a:ext cx="4206240" cy="1097280"/>
+            <a:chOff x="8391525" y="3152775"/>
+            <a:chExt cx="4206240" cy="1097280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="Text 8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8391525" y="3152775"/>
+              <a:ext cx="4206240" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="17" name="Text 9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8391525" y="3781425"/>
+              <a:ext cx="4175760" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="79208" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3721565" y="4203700"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="1419225" y="5276850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1419225" y="5276850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="18" name="Shape 10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1419225" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="68A4F7"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="19" name="Text 11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1667828" y="5530215"/>
+              <a:ext cx="721995" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20058" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3721565" y="5041900"/>
-[...41 lines deleted...]
-        <p:spPr>
+            <a:off x="2790825" y="5391150"/>
+            <a:ext cx="4206240" cy="1097280"/>
+            <a:chOff x="2790825" y="5391150"/>
+            <a:chExt cx="4206240" cy="1097280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Text 12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2790825" y="5391150"/>
+              <a:ext cx="4206240" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Text 13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2790825" y="6019800"/>
+              <a:ext cx="4175760" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59563" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9361070" y="4051300"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="7019925" y="5276850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="7019925" y="5276850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Shape 14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7019925" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="68A4F7"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Text 15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7263765" y="5530215"/>
+              <a:ext cx="731520" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="60510" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9361070" y="4051300"/>
-[...21 lines deleted...]
-        <p:spPr>
+            <a:off x="8391525" y="5391150"/>
+            <a:ext cx="4206240" cy="1097280"/>
+            <a:chOff x="8391525" y="5391150"/>
+            <a:chExt cx="4206240" cy="1097280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Text 16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8391525" y="5391150"/>
+              <a:ext cx="4206240" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Text 17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8391525" y="6019800"/>
+              <a:ext cx="4175760" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="50477" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="9704013" y="4394200"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="1419225" y="7515225"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="1419225" y="7515225"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="26" name="Shape 18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1419225" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="68A4F7"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="27" name="Text 19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1677352" y="7768590"/>
+              <a:ext cx="702945" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="44706" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11190099" y="4203700"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="2790825" y="7629525"/>
+            <a:ext cx="4206240" cy="1097280"/>
+            <a:chOff x="2790825" y="7629525"/>
+            <a:chExt cx="4206240" cy="1097280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="28" name="Text 20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2790825" y="7629525"/>
+              <a:ext cx="4206240" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="29" name="Text 21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2790825" y="8258175"/>
+              <a:ext cx="4175760" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="83105" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11190099" y="4203700"/>
-[...38 lines deleted...]
-        <p:spPr>
+            <a:off x="7019925" y="7515225"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="7019925" y="7515225"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="30" name="Shape 22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7019925" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="68A4F7"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="31" name="Text 23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7268527" y="7768590"/>
+              <a:ext cx="721995" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="37044" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="11190099" y="5041900"/>
-[...778 lines deleted...]
-      </p:sp>
+            <a:off x="8391525" y="7629525"/>
+            <a:ext cx="4206240" cy="1097280"/>
+            <a:chOff x="8391525" y="7629525"/>
+            <a:chExt cx="4206240" cy="1097280"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="32" name="Text 24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8391525" y="7629525"/>
+              <a:ext cx="4206240" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="33" name="Text 25"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8391525" y="8258175"/>
+              <a:ext cx="4175760" cy="468630"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 4">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3264314" cy="3834321"/>
+          <a:xfrm rot="10800000">
+            <a:off x="171447" y="7411260"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2723138" cy="4246798"/>
+          <a:xfrm rot="8100000">
+            <a:off x="16245900" y="-1345955"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15407026" y="7188200"/>
-            <a:ext cx="8980022" cy="6527800"/>
+            <a:off x="11553825" y="5391150"/>
+            <a:ext cx="6734175" cy="5153025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="30365" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Text 1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2959470" y="2743200"/>
-            <a:ext cx="15377389" cy="1557867"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="11544300" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="55873" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2959470" y="5689600"/>
-[...78 lines deleted...]
-      </p:sp>
+            <a:off x="2219325" y="4267200"/>
+            <a:ext cx="13910310" cy="3726180"/>
+            <a:chOff x="2219325" y="4267200"/>
+            <a:chExt cx="13910310" cy="3726180"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="4267200"/>
+              <a:ext cx="6604635" cy="3726180"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="4267200"/>
+              <a:ext cx="6604635" cy="3726180"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 5">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5015434" cy="5294207"/>
+          <a:xfrm rot="20818442">
+            <a:off x="-808749" y="-599201"/>
+            <a:ext cx="4569347" cy="4569347"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10350488"/>
-            <a:ext cx="3213495" cy="3365512"/>
+            <a:off x="-38102" y="7762866"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3915993" cy="4093307"/>
+          <a:xfrm rot="18900000">
+            <a:off x="15351371" y="7217020"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17293633" y="0"/>
-            <a:ext cx="7093415" cy="8610085"/>
+            <a:off x="12968603" y="-1698161"/>
+            <a:ext cx="8081675" cy="8155725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93012" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Image 6" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="11685461" cy="13716000"/>
+            <a:ext cx="8763000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="24703" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13057232" y="2705100"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="9763125" y="2452688"/>
+            <a:ext cx="1114425" cy="1304925"/>
+            <a:chOff x="9763125" y="2452688"/>
+            <a:chExt cx="1114425" cy="1304925"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="10" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="2452688"/>
+              <a:ext cx="1114425" cy="1304925"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="16586" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11153775" y="2028825"/>
+              <a:ext cx="6158865" cy="2259330"/>
+              <a:chOff x="11153775" y="2028825"/>
+              <a:chExt cx="6158865" cy="2259330"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="11" name="Text 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="2028825"/>
+                <a:ext cx="6158865" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="12" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="2733675"/>
+                <a:ext cx="6128385" cy="1554480"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these enchanting creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="31122" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="13057232" y="3327288"/>
-[...254 lines deleted...]
-      </p:sp>
+            <a:off x="9763125" y="5638797"/>
+            <a:ext cx="1114425" cy="800107"/>
+            <a:chOff x="9763125" y="5638797"/>
+            <a:chExt cx="1114425" cy="800107"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="13" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="5638797"/>
+              <a:ext cx="1114425" cy="800107"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="26119" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11153775" y="5143500"/>
+              <a:ext cx="6158865" cy="1897380"/>
+              <a:chOff x="11153775" y="5143500"/>
+              <a:chExt cx="6158865" cy="1897380"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="5143500"/>
+                <a:ext cx="6158865" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="15" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11153775" y="5848350"/>
+                <a:ext cx="6128385" cy="1192530"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 6">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21186254" y="0"/>
-            <a:ext cx="3200794" cy="4025912"/>
+            <a:off x="15887698" y="-1343034"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3015275" cy="4055207"/>
+          <a:xfrm rot="18900000">
+            <a:off x="-2269879" y="7245595"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="6123829" cy="4641658"/>
+          <a:xfrm rot="3600000">
+            <a:off x="1412979" y="-204738"/>
+            <a:ext cx="2116725" cy="4485227"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="39606" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...23 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="76570" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-[...13 lines deleted...]
-        <p:spPr>
+            <a:off x="2657475" y="1009650"/>
+            <a:ext cx="6096000" cy="8439150"/>
+            <a:chOff x="2657475" y="1009650"/>
+            <a:chExt cx="6096000" cy="8439150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5276850" y="1009650"/>
+              <a:ext cx="857250" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="26829" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3743325" y="2333625"/>
+              <a:ext cx="4084320" cy="712470"/>
+              <a:chOff x="3743325" y="2333625"/>
+              <a:chExt cx="4084320" cy="712470"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="9" name="Text 1"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3743325" y="2333625"/>
+                <a:ext cx="4084320" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="32862" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2626995" y="3343275"/>
+              <a:ext cx="6156960" cy="1192530"/>
+              <a:chOff x="2626995" y="3343275"/>
+              <a:chExt cx="6156960" cy="1192530"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="10" name="Text 2"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2626995" y="3343275"/>
+                <a:ext cx="6156960" cy="1192530"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="11" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="4886325"/>
+              <a:ext cx="6096000" cy="4562475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93670" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3543743" y="1384300"/>
-[...364 lines deleted...]
-      </p:pic>
+            <a:off x="9496425" y="1009650"/>
+            <a:ext cx="6096000" cy="8439150"/>
+            <a:chOff x="9496425" y="1009650"/>
+            <a:chExt cx="6096000" cy="8439150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="12" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12096750" y="1009650"/>
+              <a:ext cx="895350" cy="895350"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="99860" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="10877550" y="2333625"/>
+              <a:ext cx="3493770" cy="712470"/>
+              <a:chOff x="10877550" y="2333625"/>
+              <a:chExt cx="3493770" cy="712470"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="13" name="Text 3"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="10877550" y="2333625"/>
+                <a:ext cx="3493770" cy="712470"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="16787" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9465945" y="3343275"/>
+              <a:ext cx="6156960" cy="1192530"/>
+              <a:chOff x="9465945" y="3343275"/>
+              <a:chExt cx="6156960" cy="1192530"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="14" name="Text 4"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9465945" y="3343275"/>
+                <a:ext cx="6156960" cy="1192530"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="ctr" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="15" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="4886325"/>
+              <a:ext cx="6096000" cy="4562475"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 7">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="17502788" cy="13004800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="2581275" y="266700"/>
+            <a:ext cx="13125450" cy="9753600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="22926365" cy="11455400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="885825" y="1485900"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3619952" cy="7952029"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-296077" y="4322978"/>
+            <a:ext cx="3010702" cy="6821272"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3086486" cy="8483600"/>
+          <a:xfrm rot="10800000">
+            <a:off x="15973425" y="266700"/>
+            <a:ext cx="2628900" cy="6362700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2743537" cy="4228021"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-390528" y="-1191452"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3472532" cy="3853098"/>
+          <a:xfrm rot="13500000">
+            <a:off x="15683925" y="7397176"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="20171" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="8" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="Image 7" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2159270" y="1130300"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="1619250" y="847725"/>
+            <a:ext cx="4474464" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23065" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="6884260" y="3860800"/>
-[...90 lines deleted...]
-      </p:sp>
+            <a:off x="5162550" y="2895600"/>
+            <a:ext cx="8082915" cy="4625340"/>
+            <a:chOff x="5162550" y="2895600"/>
+            <a:chExt cx="8082915" cy="4625340"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5162550" y="2895600"/>
+              <a:ext cx="8054340" cy="4027170"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10048875" y="6991350"/>
+              <a:ext cx="3196590" cy="529590"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2700" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2700" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 8">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3264314" cy="3834321"/>
+          <a:xfrm rot="10800000">
+            <a:off x="171447" y="7411260"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2723138" cy="4246798"/>
+          <a:xfrm rot="8100000">
+            <a:off x="16245900" y="-1345955"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15407026" y="7188200"/>
-            <a:ext cx="8980022" cy="6527800"/>
+            <a:off x="11553825" y="5391150"/>
+            <a:ext cx="6734175" cy="5153025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93576" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...32 lines deleted...]
-      </p:pic>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="7" name="Text 0"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="Image 5" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId6"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="647781" y="2527300"/>
-            <a:ext cx="15559445" cy="8648700"/>
+            <a:off x="2085975" y="609600"/>
+            <a:ext cx="9124950" cy="9058275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="67869" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16931216" y="3225800"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="12696825" y="2419350"/>
+            <a:ext cx="4577715" cy="2526030"/>
+            <a:chOff x="12696825" y="2419350"/>
+            <a:chExt cx="4577715" cy="2526030"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Text 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12696825" y="2419350"/>
+              <a:ext cx="4577715" cy="1264920"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Text 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12696825" y="3752850"/>
+              <a:ext cx="4547235" cy="1192530"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90139" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="16931216" y="3225800"/>
-[...178 lines deleted...]
-      </p:sp>
+            <a:off x="12696825" y="5448300"/>
+            <a:ext cx="4577715" cy="2526030"/>
+            <a:chOff x="12696825" y="5448300"/>
+            <a:chExt cx="4577715" cy="2526030"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12696825" y="5448300"/>
+              <a:ext cx="4577715" cy="1264920"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12696825" y="6781800"/>
+              <a:ext cx="4547235" cy="1192530"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld name="Slide 9">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EBEEF6"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Image 0" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId1"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5015434" cy="5294201"/>
+          <a:xfrm rot="20818442">
+            <a:off x="-808749" y="-599201"/>
+            <a:ext cx="4569347" cy="4569347"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Image 1" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10350488"/>
-            <a:ext cx="3213495" cy="3365512"/>
+            <a:off x="-38102" y="7762866"/>
+            <a:ext cx="2447930" cy="4362467"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Image 2" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3915993" cy="4093307"/>
+          <a:xfrm rot="18900000">
+            <a:off x="15351371" y="7217020"/>
+            <a:ext cx="4531054" cy="4531053"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Image 3" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="279435" y="279400"/>
-            <a:ext cx="22926365" cy="11455400"/>
+            <a:off x="209550" y="209550"/>
+            <a:ext cx="17192625" cy="8591550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 4" descr="preencoded.png">    </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId5"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17293633" y="0"/>
-            <a:ext cx="7093415" cy="8610092"/>
+            <a:off x="12968603" y="-1698157"/>
+            <a:ext cx="8081675" cy="8155725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Text 0"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="1638300"/>
-            <a:ext cx="20216693" cy="1557867"/>
+            <a:off x="1619250" y="1228725"/>
+            <a:ext cx="15059025" cy="1181100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr" indent="0" marL="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="8000" dirty="0">
+              <a:rPr lang="en-US" sz="6000" b="1" u="none" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="272727">
-[...1 lines deleted...]
-                  </a:srgbClr>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Bitter Bold" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Bitter Bold" pitchFamily="34" charset="-120"/>
+                <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="8000" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="6000" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...5 lines deleted...]
-        <p:spPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59180" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2146568" y="4025900"/>
-[...15 lines deleted...]
-        <p:spPr>
+            <a:off x="1609725" y="3019425"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="1609725" y="3019425"/>
+            <a:chExt cx="6153150" cy="6153150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Shape 1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="3019425"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="68A4F7"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="9" name="Shape 2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="4438650"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="C9E0FF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Shape 3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3152775" y="5848350"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln/>
+          </p:spPr>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Text 4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4091940" y="3415665"/>
+              <a:ext cx="1169670" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Text 5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4101465" y="7025640"/>
+              <a:ext cx="1179195" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Text 6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4082415" y="4825365"/>
+              <a:ext cx="1217295" cy="712470"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="3600" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="3600" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28982" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="2146568" y="4025900"/>
-[...19 lines deleted...]
-        <p:spPr>
+            <a:off x="17235487" y="8456817"/>
+            <a:ext cx="1463470" cy="1601583"/>
+            <a:chOff x="17235487" y="8456817"/>
+            <a:chExt cx="1463470" cy="1601583"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="14" name="Image 5" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="Text 7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="16200000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="l" indent="0" marL="0">
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr lang="en-US" sz="2710" b="1" u="none" dirty="0">
+                  <a:solidFill>
+                    <a:srgbClr val="68A4F7"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter" pitchFamily="34" charset="0"/>
+                  <a:ea typeface="Inter" pitchFamily="34" charset="-122"/>
+                  <a:cs typeface="Inter" pitchFamily="34" charset="-120"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="2710" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="88636" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="3175397" y="5918200"/>
-[...19 lines deleted...]
-        <p:spPr>
+            <a:off x="9448800" y="2667000"/>
+            <a:ext cx="800100" cy="762000"/>
+            <a:chOff x="9448800" y="2667000"/>
+            <a:chExt cx="800100" cy="762000"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="16" name="Image 6" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId7"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="2667000"/>
+              <a:ext cx="800100" cy="762000"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="37530" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9477375" y="3629025"/>
+              <a:ext cx="6404610" cy="830580"/>
+              <a:chOff x="9477375" y="3629025"/>
+              <a:chExt cx="6404610" cy="830580"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="17" name="Text 8"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9477375" y="3629025"/>
+                <a:ext cx="6404610" cy="830580"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="53995" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="4204225" y="7797800"/>
-[...19 lines deleted...]
-        <p:spPr>
+            <a:off x="9448793" y="5181593"/>
+            <a:ext cx="800114" cy="742964"/>
+            <a:chOff x="9448793" y="5181593"/>
+            <a:chExt cx="800114" cy="742964"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="18" name="Image 7" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId8"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448793" y="5181593"/>
+              <a:ext cx="800114" cy="742964"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="63374" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9477375" y="6124575"/>
+              <a:ext cx="6404610" cy="830580"/>
+              <a:chOff x="9477375" y="6124575"/>
+              <a:chExt cx="6404610" cy="830580"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="19" name="Text 9"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9477375" y="6124575"/>
+                <a:ext cx="6404610" cy="830580"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="68874" name="Group"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
           <a:xfrm>
-            <a:off x="5461683" y="4559300"/>
-[...467 lines deleted...]
-      </p:sp>
+            <a:off x="9448798" y="7696198"/>
+            <a:ext cx="800103" cy="762003"/>
+            <a:chOff x="9448798" y="7696198"/>
+            <a:chExt cx="800103" cy="762003"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="20" name="Image 8" descr="preencoded.png">    </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId9"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448798" y="7696198"/>
+              <a:ext cx="800103" cy="762003"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="97226" name="Group"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="9477375" y="8658225"/>
+              <a:ext cx="6404610" cy="830580"/>
+              <a:chOff x="9477375" y="8658225"/>
+              <a:chExt cx="6404610" cy="830580"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="21" name="Text 10"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="9477375" y="8658225"/>
+                <a:ext cx="6404610" cy="830580"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln/>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr algn="l" indent="0" marL="0">
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="2400" u="none" dirty="0">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Bitter" pitchFamily="34" charset="0"/>
+                    <a:ea typeface="Bitter" pitchFamily="34" charset="-122"/>
+                    <a:cs typeface="Bitter" pitchFamily="34" charset="-120"/>
+                  </a:rPr>
+                  <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
+                </a:r>
+                <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>