--- v0 (2026-05-15)
+++ v1 (2026-07-06)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide10.xml"/>
@@ -81,73 +82,77 @@
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
     <p:sldId id="265" r:id="rId14"/>
     <p:sldId id="266" r:id="rId15"/>
     <p:sldId id="267" r:id="rId16"/>
     <p:sldId id="268" r:id="rId17"/>
     <p:sldId id="269" r:id="rId18"/>
     <p:sldId id="270" r:id="rId19"/>
     <p:sldId id="271" r:id="rId20"/>
     <p:sldId id="272" r:id="rId21"/>
     <p:sldId id="273" r:id="rId22"/>
     <p:sldId id="274" r:id="rId23"/>
     <p:sldId id="275" r:id="rId24"/>
     <p:sldId id="276" r:id="rId25"/>
     <p:sldId id="277" r:id="rId26"/>
     <p:sldId id="278" r:id="rId27"/>
     <p:sldId id="279" r:id="rId28"/>
   </p:sldIdLst>
-  <p:sldSz cy="13716000" cx="24387025"/>
-  <p:notesSz cx="13716000" cy="24387025"/>
+  <p:sldSz cy="10287000" cx="18288000"/>
+  <p:notesSz cx="10287000" cy="18288000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Lato"/>
+      <p:font typeface="Inter"/>
       <p:regular r:id="rId29"/>
       <p:bold r:id="rId30"/>
       <p:italic r:id="rId31"/>
       <p:boldItalic r:id="rId32"/>
     </p:embeddedFont>
     <p:embeddedFont>
-      <p:font typeface="Inter"/>
+      <p:font typeface="Lato"/>
       <p:regular r:id="rId33"/>
       <p:bold r:id="rId34"/>
+      <p:italic r:id="rId35"/>
+      <p:boldItalic r:id="rId36"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Archivo Black"/>
-      <p:regular r:id="rId35"/>
+      <p:regular r:id="rId37"/>
     </p:embeddedFont>
     <p:embeddedFont>
       <p:font typeface="Archivo"/>
-      <p:bold r:id="rId36"/>
-      <p:boldItalic r:id="rId37"/>
+      <p:regular r:id="rId38"/>
+      <p:bold r:id="rId39"/>
+      <p:italic r:id="rId40"/>
+      <p:boldItalic r:id="rId41"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
@@ -337,62 +342,62 @@
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId38" roundtripDataSignature="AMtx7mjxj3VSVFPrMoRW9CQGmtUtT/u9Dg=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId42" roundtripDataSignature="AMtx7mguHRR+figvBzM7u/jOHcRVxxs4Fg=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArchivoBlack-regular.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Archivo-boldItalic.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Archivo-bold.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Archivo-italic.fntdata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId42" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Archivo-boldItalic.fntdata"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-regular.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-italic.fntdata"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-bold.fntdata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Inter-boldItalic.fntdata"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-italic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/ArchivoBlack-regular.fntdata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Lato-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Archivo-bold.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Archivo-regular.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -1638,3759 +1643,3759 @@
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="11" name="Shape 11"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Google Shape;12;g265e3c816bb_0_0:notes"/>
+          <p:cNvPr id="12" name="Google Shape;12;p1:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Google Shape;13;g265e3c816bb_0_0:notes"/>
+          <p:cNvPr id="13" name="Google Shape;13;p1:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Google Shape;14;g265e3c816bb_0_0:notes"/>
+          <p:cNvPr id="14" name="Google Shape;14;p1:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="239" name="Shape 239"/>
+        <p:cNvPr id="242" name="Shape 242"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="240" name="Google Shape;240;g265e3c816bb_0_219:notes"/>
+          <p:cNvPr id="243" name="Google Shape;243;p10:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="241" name="Google Shape;241;g265e3c816bb_0_219:notes"/>
+          <p:cNvPr id="244" name="Google Shape;244;p10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="242" name="Google Shape;242;g265e3c816bb_0_219:notes"/>
+          <p:cNvPr id="245" name="Google Shape;245;p10:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="269" name="Shape 269"/>
+        <p:cNvPr id="273" name="Shape 273"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="270" name="Google Shape;270;g265e3c816bb_0_248:notes"/>
+          <p:cNvPr id="274" name="Google Shape;274;p11:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="271" name="Google Shape;271;g265e3c816bb_0_248:notes"/>
+          <p:cNvPr id="275" name="Google Shape;275;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="272" name="Google Shape;272;g265e3c816bb_0_248:notes"/>
+          <p:cNvPr id="276" name="Google Shape;276;p11:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="323" name="Shape 323"/>
+        <p:cNvPr id="310" name="Shape 310"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="324" name="Google Shape;324;g265e3c816bb_0_301:notes"/>
+          <p:cNvPr id="311" name="Google Shape;311;p12:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="325" name="Google Shape;325;g265e3c816bb_0_301:notes"/>
+          <p:cNvPr id="312" name="Google Shape;312;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="326" name="Google Shape;326;g265e3c816bb_0_301:notes"/>
+          <p:cNvPr id="313" name="Google Shape;313;p12:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="359" name="Shape 359"/>
+        <p:cNvPr id="340" name="Shape 340"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="360" name="Google Shape;360;g265e3c816bb_0_336:notes"/>
+          <p:cNvPr id="341" name="Google Shape;341;p13:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="361" name="Google Shape;361;g265e3c816bb_0_336:notes"/>
+          <p:cNvPr id="342" name="Google Shape;342;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="362" name="Google Shape;362;g265e3c816bb_0_336:notes"/>
+          <p:cNvPr id="343" name="Google Shape;343;p13:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="378" name="Shape 378"/>
+        <p:cNvPr id="361" name="Shape 361"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="379" name="Google Shape;379;g265e3c816bb_0_354:notes"/>
+          <p:cNvPr id="362" name="Google Shape;362;p14:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="380" name="Google Shape;380;g265e3c816bb_0_354:notes"/>
+          <p:cNvPr id="363" name="Google Shape;363;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="381" name="Google Shape;381;g265e3c816bb_0_354:notes"/>
+          <p:cNvPr id="364" name="Google Shape;364;p14:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="412" name="Shape 412"/>
+        <p:cNvPr id="384" name="Shape 384"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="413" name="Google Shape;413;g265e3c816bb_0_387:notes"/>
+          <p:cNvPr id="385" name="Google Shape;385;p15:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="414" name="Google Shape;414;g265e3c816bb_0_387:notes"/>
+          <p:cNvPr id="386" name="Google Shape;386;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="415" name="Google Shape;415;g265e3c816bb_0_387:notes"/>
+          <p:cNvPr id="387" name="Google Shape;387;p15:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="484" name="Shape 484"/>
+        <p:cNvPr id="454" name="Shape 454"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="485" name="Google Shape;485;g265e3c816bb_0_458:notes"/>
+          <p:cNvPr id="455" name="Google Shape;455;p16:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="486" name="Google Shape;486;g265e3c816bb_0_458:notes"/>
+          <p:cNvPr id="456" name="Google Shape;456;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="487" name="Google Shape;487;g265e3c816bb_0_458:notes"/>
+          <p:cNvPr id="457" name="Google Shape;457;p16:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="505" name="Shape 505"/>
+        <p:cNvPr id="475" name="Shape 475"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="506" name="Google Shape;506;g265e3c816bb_0_478:notes"/>
+          <p:cNvPr id="476" name="Google Shape;476;p17:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="507" name="Google Shape;507;g265e3c816bb_0_478:notes"/>
+          <p:cNvPr id="477" name="Google Shape;477;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="508" name="Google Shape;508;g265e3c816bb_0_478:notes"/>
+          <p:cNvPr id="478" name="Google Shape;478;p17:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="527" name="Shape 527"/>
+        <p:cNvPr id="497" name="Shape 497"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="528" name="Google Shape;528;g265e3c816bb_0_499:notes"/>
+          <p:cNvPr id="498" name="Google Shape;498;p18:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="529" name="Google Shape;529;g265e3c816bb_0_499:notes"/>
+          <p:cNvPr id="499" name="Google Shape;499;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="530" name="Google Shape;530;g265e3c816bb_0_499:notes"/>
+          <p:cNvPr id="500" name="Google Shape;500;p18:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="549" name="Shape 549"/>
+        <p:cNvPr id="520" name="Shape 520"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="550" name="Google Shape;550;g265e3c816bb_0_520:notes"/>
+          <p:cNvPr id="521" name="Google Shape;521;p19:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="551" name="Google Shape;551;g265e3c816bb_0_520:notes"/>
+          <p:cNvPr id="522" name="Google Shape;522;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="552" name="Google Shape;552;g265e3c816bb_0_520:notes"/>
+          <p:cNvPr id="523" name="Google Shape;523;p19:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="29" name="Shape 29"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="29" name="Google Shape;29;g265e3c816bb_0_16:notes"/>
+          <p:cNvPr id="30" name="Google Shape;30;p2:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="Google Shape;30;g265e3c816bb_0_16:notes"/>
+          <p:cNvPr id="31" name="Google Shape;31;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="31" name="Google Shape;31;g265e3c816bb_0_16:notes"/>
+          <p:cNvPr id="32" name="Google Shape;32;p2:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="558" name="Shape 558"/>
+        <p:cNvPr id="530" name="Shape 530"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="559" name="Google Shape;559;g265e3c816bb_0_528:notes"/>
+          <p:cNvPr id="531" name="Google Shape;531;p20:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="560" name="Google Shape;560;g265e3c816bb_0_528:notes"/>
+          <p:cNvPr id="532" name="Google Shape;532;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="561" name="Google Shape;561;g265e3c816bb_0_528:notes"/>
+          <p:cNvPr id="533" name="Google Shape;533;p20:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="597" name="Shape 597"/>
+        <p:cNvPr id="562" name="Shape 562"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="598" name="Google Shape;598;g265e3c816bb_0_566:notes"/>
+          <p:cNvPr id="563" name="Google Shape;563;p21:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="599" name="Google Shape;599;g265e3c816bb_0_566:notes"/>
+          <p:cNvPr id="564" name="Google Shape;564;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="600" name="Google Shape;600;g265e3c816bb_0_566:notes"/>
+          <p:cNvPr id="565" name="Google Shape;565;p21:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="625" name="Shape 625"/>
+        <p:cNvPr id="588" name="Shape 588"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="626" name="Google Shape;626;g265e3c816bb_0_593:notes"/>
+          <p:cNvPr id="589" name="Google Shape;589;p22:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="627" name="Google Shape;627;g265e3c816bb_0_593:notes"/>
+          <p:cNvPr id="590" name="Google Shape;590;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="628" name="Google Shape;628;g265e3c816bb_0_593:notes"/>
+          <p:cNvPr id="591" name="Google Shape;591;p22:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="676" name="Shape 676"/>
+        <p:cNvPr id="631" name="Shape 631"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="677" name="Google Shape;677;g265e3c816bb_0_643:notes"/>
+          <p:cNvPr id="632" name="Google Shape;632;p23:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="678" name="Google Shape;678;g265e3c816bb_0_643:notes"/>
+          <p:cNvPr id="633" name="Google Shape;633;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="679" name="Google Shape;679;g265e3c816bb_0_643:notes"/>
+          <p:cNvPr id="634" name="Google Shape;634;p23:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="709" name="Shape 709"/>
+        <p:cNvPr id="662" name="Shape 662"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="710" name="Google Shape;710;g265e3c816bb_0_675:notes"/>
+          <p:cNvPr id="663" name="Google Shape;663;p24:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="711" name="Google Shape;711;g265e3c816bb_0_675:notes"/>
+          <p:cNvPr id="664" name="Google Shape;664;p24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="712" name="Google Shape;712;g265e3c816bb_0_675:notes"/>
+          <p:cNvPr id="665" name="Google Shape;665;p24:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="44" name="Shape 44"/>
+        <p:cNvPr id="47" name="Shape 47"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="45" name="Google Shape;45;g265e3c816bb_0_31:notes"/>
+          <p:cNvPr id="48" name="Google Shape;48;p3:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="46" name="Google Shape;46;g265e3c816bb_0_31:notes"/>
+          <p:cNvPr id="49" name="Google Shape;49;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="47" name="Google Shape;47;g265e3c816bb_0_31:notes"/>
+          <p:cNvPr id="50" name="Google Shape;50;p3:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="96" name="Shape 96"/>
+        <p:cNvPr id="100" name="Shape 100"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="97" name="Google Shape;97;g265e3c816bb_0_82:notes"/>
+          <p:cNvPr id="101" name="Google Shape;101;p4:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="98" name="Google Shape;98;g265e3c816bb_0_82:notes"/>
+          <p:cNvPr id="102" name="Google Shape;102;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="99" name="Google Shape;99;g265e3c816bb_0_82:notes"/>
+          <p:cNvPr id="103" name="Google Shape;103;p4:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="119" name="Shape 119"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="114" name="Google Shape;114;g265e3c816bb_0_98:notes"/>
+          <p:cNvPr id="120" name="Google Shape;120;p5:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="115" name="Google Shape;115;g265e3c816bb_0_98:notes"/>
+          <p:cNvPr id="121" name="Google Shape;121;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="116" name="Google Shape;116;g265e3c816bb_0_98:notes"/>
+          <p:cNvPr id="122" name="Google Shape;122;p5:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="138" name="Shape 138"/>
+        <p:cNvPr id="145" name="Shape 145"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="139" name="Google Shape;139;g265e3c816bb_0_122:notes"/>
+          <p:cNvPr id="146" name="Google Shape;146;p6:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="140" name="Google Shape;140;g265e3c816bb_0_122:notes"/>
+          <p:cNvPr id="147" name="Google Shape;147;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="141" name="Google Shape;141;g265e3c816bb_0_122:notes"/>
+          <p:cNvPr id="148" name="Google Shape;148;p6:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="166" name="Shape 166"/>
+        <p:cNvPr id="170" name="Shape 170"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="167" name="Google Shape;167;g265e3c816bb_0_149:notes"/>
+          <p:cNvPr id="171" name="Google Shape;171;p7:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="168" name="Google Shape;168;g265e3c816bb_0_149:notes"/>
+          <p:cNvPr id="172" name="Google Shape;172;p7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="169" name="Google Shape;169;g265e3c816bb_0_149:notes"/>
+          <p:cNvPr id="173" name="Google Shape;173;p7:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="184" name="Shape 184"/>
+        <p:cNvPr id="189" name="Shape 189"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="185" name="Google Shape;185;g265e3c816bb_0_166:notes"/>
+          <p:cNvPr id="190" name="Google Shape;190;p8:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="186" name="Google Shape;186;g265e3c816bb_0_166:notes"/>
+          <p:cNvPr id="191" name="Google Shape;191;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="187" name="Google Shape;187;g265e3c816bb_0_166:notes"/>
+          <p:cNvPr id="192" name="Google Shape;192;p8:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="205" name="Shape 205"/>
+        <p:cNvPr id="211" name="Shape 211"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;g265e3c816bb_0_186:notes"/>
+          <p:cNvPr id="212" name="Google Shape;212;p9:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1143000"/>
             <a:ext cx="5486400" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="12700">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="207" name="Google Shape;207;g265e3c816bb_0_186:notes"/>
+          <p:cNvPr id="213" name="Google Shape;213;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
-            <a:ext cx="5486400" cy="3600600"/>
+            <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;g265e3c816bb_0_186:notes"/>
+          <p:cNvPr id="214" name="Google Shape;214;p9:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
-            <a:ext cx="2971800" cy="458700"/>
+            <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
@@ -6144,26025 +6149,23178 @@
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image103.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image94.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image88.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image97.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image87.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image91.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image84.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image109.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image120.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image111.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image101.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image133.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image108.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image125.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image116.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image114.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image106.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image112.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image113.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image117.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image122.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image128.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image159.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image99.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image143.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image100.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image154.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image144.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image148.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image162.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image170.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image172.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image179.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image171.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image167.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image185.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image169.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image190.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image153.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image183.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image178.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image150.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image160.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image192.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image156.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image161.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image155.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image168.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image181.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image205.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image164.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image158.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image146.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image193.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image147.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image187.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image200.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image163.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image194.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image212.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image191.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image196.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image218.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image220.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image204.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image206.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image211.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image210.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image225.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image195.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image237.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image202.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image240.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image182.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image213.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image216.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image244.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image184.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image214.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image247.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image241.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image242.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image244.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image203.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image255.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image243.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image151.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image246.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image248.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image123.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image261.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image254.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image263.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image245.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image248.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image241.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image251.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image257.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image260.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image252.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image258.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image262.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unsplash.com/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image249.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image246.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image137.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image89.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image65.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image78.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image83.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image98.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image135.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image75.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image118.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image79.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image92.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image82.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image126.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image142.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="15" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="16" name="Google Shape;16;g265e3c816bb_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="16" name="Google Shape;16;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6489700"/>
-            <a:ext cx="3950194" cy="5562600"/>
+            <a:off x="-1247775" y="4867275"/>
+            <a:ext cx="4210050" cy="4171950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="17" name="Google Shape;17;g265e3c816bb_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="17" name="Google Shape;17;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4648781" cy="4660900"/>
+            <a:off x="-1247775" y="-1190625"/>
+            <a:ext cx="4733925" cy="4686300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="18" name="Google Shape;18;g265e3c816bb_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="18" name="Google Shape;18;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5118740" y="11176000"/>
-            <a:ext cx="3924791" cy="2540000"/>
+            <a:off x="3838575" y="8382000"/>
+            <a:ext cx="2943225" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="19" name="Google Shape;19;g265e3c816bb_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="19" name="Google Shape;19;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19369921" y="11137900"/>
-            <a:ext cx="5017127" cy="2578100"/>
+            <a:off x="14525625" y="8353425"/>
+            <a:ext cx="4733925" cy="2876550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="20" name="Google Shape;20;g265e3c816bb_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="20" name="Google Shape;20;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22303988" y="0"/>
-            <a:ext cx="2083060" cy="3327400"/>
+            <a:off x="16725900" y="-600075"/>
+            <a:ext cx="3124200" cy="3095625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="21" name="Google Shape;21;g265e3c816bb_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="21" name="Google Shape;21;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="533400"/>
-            <a:ext cx="4790576" cy="2006675"/>
+            <a:off x="13830300" y="400050"/>
+            <a:ext cx="3592482" cy="1505006"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="22" name="Google Shape;22;g265e3c816bb_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="22" name="Google Shape;22;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="11176000"/>
-            <a:ext cx="3359387" cy="2064160"/>
+            <a:off x="0" y="8382000"/>
+            <a:ext cx="2519226" cy="1548119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="23" name="Google Shape;23;p1"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="24" name="Google Shape;24;p1"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Google Shape;25;p1"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="24" name="Google Shape;24;g265e3c816bb_0_0"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="25" name="Google Shape;25;g265e3c816bb_0_0"/>
+          <p:cNvPr descr="preencoded.png" id="26" name="Google Shape;26;p1"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="2540000"/>
-            <a:ext cx="10957358" cy="9365868"/>
+            <a:off x="984296" y="1526237"/>
+            <a:ext cx="6038850" cy="7781925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="26" name="Google Shape;26;g265e3c816bb_0_0"/>
+          <p:cNvPr id="27" name="Google Shape;27;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9208651" y="3911600"/>
-            <a:ext cx="15407100" cy="4330800"/>
+            <a:off x="6905625" y="2933700"/>
+            <a:ext cx="11591925" cy="3286125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="24000"/>
+              <a:buSzPts val="18000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="24000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Abortion </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="24000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="27" name="Google Shape;27;g265e3c816bb_0_0"/>
+          <p:cNvPr id="28" name="Google Shape;28;p1"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9348368" y="7454900"/>
-            <a:ext cx="14445900" cy="1159800"/>
+            <a:off x="7010400" y="5591175"/>
+            <a:ext cx="10843260" cy="880110"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="6400"/>
+              <a:buSzPts val="4800"/>
               <a:buFont typeface="Archivo"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="6400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo"/>
                 <a:ea typeface="Archivo"/>
                 <a:cs typeface="Archivo"/>
                 <a:sym typeface="Archivo"/>
               </a:rPr>
               <a:t>FREE PRESENTATION TEMPLATE</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="6400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="243" name="Shape 243"/>
+        <p:cNvPr id="246" name="Shape 246"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="244" name="Google Shape;244;g265e3c816bb_0_219"/>
+          <p:cNvPr descr="preencoded.png" id="247" name="Google Shape;247;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2832454" cy="4343400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16163925" y="-1457325"/>
+            <a:ext cx="4752975" cy="4714875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="245" name="Google Shape;245;g265e3c816bb_0_219"/>
+          <p:cNvPr descr="preencoded.png" id="248" name="Google Shape;248;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5106038" cy="5130800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1524000" y="6438900"/>
+            <a:ext cx="5353050" cy="5295900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="246" name="Google Shape;246;g265e3c816bb_0_219"/>
+          <p:cNvPr descr="preencoded.png" id="249" name="Google Shape;249;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4420152" cy="1841500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="7115175" y="-3524250"/>
+            <a:ext cx="3314700" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="247" name="Google Shape;247;g265e3c816bb_0_219"/>
+          <p:cNvPr descr="preencoded.png" id="250" name="Google Shape;250;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2210076" cy="2717800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-3686175" y="-1209675"/>
+            <a:ext cx="5343525" cy="3248025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="248" name="Google Shape;248;g265e3c816bb_0_219"/>
+          <p:cNvPr descr="preencoded.png" id="251" name="Google Shape;251;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2362495" cy="3289300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16516350" y="7820025"/>
+            <a:ext cx="3533775" cy="3495675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="249" name="Google Shape;249;g265e3c816bb_0_219"/>
+          <p:cNvPr descr="preencoded.png" id="252" name="Google Shape;252;p10"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3794689" cy="2331442"/>
+          <a:xfrm rot="10800000">
+            <a:off x="2069238" y="8214564"/>
+            <a:ext cx="2845662" cy="1748586"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="253" name="Google Shape;253;p10"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="254" name="Google Shape;254;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="255" name="Google Shape;255;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="250" name="Google Shape;250;g265e3c816bb_0_219"/>
+          <p:cNvPr id="256" name="Google Shape;256;p10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7007100" cy="1443600"/>
+            <a:off x="6829425" y="352425"/>
+            <a:ext cx="5267325" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Pricing Plan</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="257" name="Google Shape;257;p10"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...143 lines deleted...]
-              <a:buClr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1333500" y="2247900"/>
+            <a:ext cx="15630525" cy="5610225"/>
+            <a:chOff x="1333500" y="2247900"/>
+            <a:chExt cx="15630525" cy="5610225"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="258" name="Google Shape;258;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1333500" y="2247900"/>
+              <a:ext cx="4829175" cy="5610225"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="669FD3"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="259" name="Google Shape;259;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3252710" y="2562225"/>
+              <a:ext cx="990754" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="260" name="Google Shape;260;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6734175" y="2247900"/>
+              <a:ext cx="4829175" cy="5610225"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="669FD3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="261" name="Google Shape;261;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8729663" y="2562225"/>
+              <a:ext cx="838200" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="262" name="Google Shape;262;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12134850" y="2247900"/>
+              <a:ext cx="4829175" cy="5610225"/>
+            </a:xfrm>
+            <a:prstGeom prst="roundRect">
+              <a:avLst>
+                <a:gd fmla="val 1195" name="adj"/>
+              </a:avLst>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="669FD3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="263" name="Google Shape;263;p10"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14130338" y="2562225"/>
+              <a:ext cx="838200" cy="1000125"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="264" name="Google Shape;264;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2967990" y="3762375"/>
+              <a:ext cx="1560195" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Basic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="265" name="Google Shape;265;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1676400" y="4486275"/>
+              <a:ext cx="4204335" cy="2411730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Access to the entry-level dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A limited number of quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Ability to form a small party with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="266" name="Google Shape;266;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2358390" y="7019925"/>
+              <a:ext cx="2779395" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>$10/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="267" name="Google Shape;267;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8497253" y="3762375"/>
+              <a:ext cx="1303020" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Elite</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="268" name="Google Shape;268;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7077075" y="4486275"/>
+              <a:ext cx="4204335" cy="2411730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Access to the intermediate and advanced dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A greater number of quests and battles</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Ability to form larger parties with fellow adventurers.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="269" name="Google Shape;269;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7759065" y="7019925"/>
+              <a:ext cx="2779395" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>$50/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo"/>
-[...32 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="270" name="Google Shape;270;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13140690" y="3762375"/>
+              <a:ext cx="2817495" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Legendary</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="271" name="Google Shape;271;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12477750" y="4486275"/>
+              <a:ext cx="4204335" cy="2411730"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Access to the most challenging dungeons.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Unlimited quests and battles per month.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buChar char="•"/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>The ability to form the largest parties.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...134 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="272" name="Google Shape;272;p10"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13007340" y="7019925"/>
+              <a:ext cx="3084195" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>$100/month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="669FD3"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...556 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="273" name="Shape 273"/>
+        <p:cNvPr id="277" name="Shape 277"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="274" name="Google Shape;274;g265e3c816bb_0_248"/>
+          <p:cNvPr descr="preencoded.png" id="278" name="Google Shape;278;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19458832" y="11404600"/>
-            <a:ext cx="4928216" cy="2311400"/>
+            <a:off x="14592300" y="8553450"/>
+            <a:ext cx="4152900" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="275" name="Google Shape;275;g265e3c816bb_0_248"/>
+          <p:cNvPr descr="preencoded.png" id="279" name="Google Shape;279;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19115889" y="0"/>
-            <a:ext cx="5271159" cy="4216400"/>
+            <a:off x="14335125" y="-1457325"/>
+            <a:ext cx="4667250" cy="4619625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="276" name="Google Shape;276;g265e3c816bb_0_248"/>
+          <p:cNvPr descr="preencoded.png" id="280" name="Google Shape;280;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10858500"/>
-            <a:ext cx="2718140" cy="2857500"/>
+            <a:off x="-857250" y="8143875"/>
+            <a:ext cx="2895600" cy="4276725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="277" name="Google Shape;277;g265e3c816bb_0_248"/>
+          <p:cNvPr descr="preencoded.png" id="281" name="Google Shape;281;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2845156" cy="2590800"/>
+            <a:off x="-942975" y="-1095375"/>
+            <a:ext cx="3076575" cy="3038475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="278" name="Google Shape;278;g265e3c816bb_0_248"/>
+          <p:cNvPr descr="preencoded.png" id="282" name="Google Shape;282;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8433854" y="0"/>
-            <a:ext cx="3305799" cy="1015070"/>
+            <a:off x="6324600" y="-762000"/>
+            <a:ext cx="2479040" cy="1523306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="279" name="Google Shape;279;g265e3c816bb_0_248"/>
+          <p:cNvPr descr="preencoded.png" id="283" name="Google Shape;283;p11"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4470400"/>
-            <a:ext cx="2616527" cy="3771900"/>
+            <a:off x="-2686050" y="3352800"/>
+            <a:ext cx="4648200" cy="2828925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="284" name="Google Shape;284;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="285" name="Google Shape;285;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId9">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="286" name="Google Shape;286;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="287" name="Google Shape;287;p11"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...304 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2495550" y="809626"/>
+            <a:ext cx="13355955" cy="8677275"/>
+            <a:chOff x="2495550" y="809626"/>
+            <a:chExt cx="13355955" cy="8677275"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="288" name="Google Shape;288;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="289" name="Google Shape;289;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="1209666"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="290" name="Google Shape;290;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5105400" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="291" name="Google Shape;291;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9029700" y="5143500"/>
+              <a:ext cx="3914775" cy="3924309"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="292" name="Google Shape;292;p11"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="5396226">
+              <a:off x="4686297" y="5148263"/>
+              <a:ext cx="8677280" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:cxnSp>
+          <p:nvCxnSpPr>
+            <p:cNvPr id="293" name="Google Shape;293;p11"/>
+            <p:cNvCxnSpPr/>
+            <p:nvPr/>
+          </p:nvCxnSpPr>
+          <p:spPr>
+            <a:xfrm rot="2509">
+              <a:off x="2495548" y="5138738"/>
+              <a:ext cx="13049253" cy="0"/>
+            </a:xfrm>
+            <a:prstGeom prst="straightConnector1">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+        </p:cxnSp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="294" name="Google Shape;294;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2559058" y="873137"/>
+              <a:ext cx="1092180" cy="1092182"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="295" name="Google Shape;295;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2571731" y="6099572"/>
+              <a:ext cx="1139446" cy="1139446"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="296" name="Google Shape;296;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12506325" y="962025"/>
+              <a:ext cx="894080" cy="892810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="297" name="Google Shape;297;p11"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId17">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12430126" y="6095997"/>
+              <a:ext cx="1117600" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="298" name="Google Shape;298;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7496175" y="3076575"/>
+              <a:ext cx="1312545" cy="1750695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>S</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="299" name="Google Shape;299;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="3076575"/>
+              <a:ext cx="1645920" cy="1750695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>W</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="300" name="Google Shape;300;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7391400" y="5638800"/>
+              <a:ext cx="1445895" cy="1750695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>O</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="301" name="Google Shape;301;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9686925" y="5638800"/>
+              <a:ext cx="1312545" cy="1750695"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="9600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>T</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="302" name="Google Shape;302;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="2805113"/>
+              <a:ext cx="3497580" cy="491490"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Strengths</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="303" name="Google Shape;303;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="3328988"/>
+              <a:ext cx="3489960" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="304" name="Google Shape;304;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="8091488"/>
+              <a:ext cx="3497580" cy="491490"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Opportunities</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="305" name="Google Shape;305;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2495550" y="8615363"/>
+              <a:ext cx="3489960" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...397 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="306" name="Google Shape;306;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="2805113"/>
+              <a:ext cx="3497580" cy="491490"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Weaknesses</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="307" name="Google Shape;307;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="3328988"/>
+              <a:ext cx="3489960" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="308" name="Google Shape;308;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="8091488"/>
+              <a:ext cx="3497580" cy="491490"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Threats</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="309" name="Google Shape;309;p11"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12353925" y="8615363"/>
+              <a:ext cx="3489960" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Rare event causes unpredictable magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo"/>
-[...764 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="327" name="Shape 327"/>
+        <p:cNvPr id="314" name="Shape 314"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="328" name="Google Shape;328;g265e3c816bb_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="315" name="Google Shape;315;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6489700"/>
-            <a:ext cx="3950194" cy="5562600"/>
+            <a:off x="-1247775" y="4867275"/>
+            <a:ext cx="4210050" cy="4171950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="329" name="Google Shape;329;g265e3c816bb_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="316" name="Google Shape;316;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4648781" cy="4660900"/>
+            <a:off x="-1247775" y="-1190625"/>
+            <a:ext cx="4733925" cy="4686300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="330" name="Google Shape;330;g265e3c816bb_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="317" name="Google Shape;317;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5118740" y="11176000"/>
-            <a:ext cx="3924791" cy="2540000"/>
+            <a:off x="3838575" y="8382000"/>
+            <a:ext cx="2943225" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="331" name="Google Shape;331;g265e3c816bb_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="318" name="Google Shape;318;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19369921" y="11137900"/>
-            <a:ext cx="5017127" cy="2578100"/>
+            <a:off x="14525625" y="8353425"/>
+            <a:ext cx="4733925" cy="2876550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="332" name="Google Shape;332;g265e3c816bb_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="319" name="Google Shape;319;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22303988" y="0"/>
-            <a:ext cx="2083060" cy="3327400"/>
+            <a:off x="16725900" y="-600075"/>
+            <a:ext cx="3124200" cy="3095625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="333" name="Google Shape;333;g265e3c816bb_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="320" name="Google Shape;320;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="533400"/>
-            <a:ext cx="4790576" cy="2006674"/>
+            <a:off x="13830300" y="400050"/>
+            <a:ext cx="3592482" cy="1505006"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="334" name="Google Shape;334;g265e3c816bb_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="321" name="Google Shape;321;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="11176000"/>
-            <a:ext cx="3359387" cy="2064159"/>
+            <a:off x="0" y="8382000"/>
+            <a:ext cx="2519226" cy="1548119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="322" name="Google Shape;322;p12"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="323" name="Google Shape;323;p12"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="324" name="Google Shape;324;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="336" name="Google Shape;336;g265e3c816bb_0_301"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="337" name="Google Shape;337;g265e3c816bb_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="325" name="Google Shape;325;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16905813" y="0"/>
-            <a:ext cx="6084060" cy="12268200"/>
+            <a:off x="12677775" y="-76200"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="338" name="Google Shape;338;g265e3c816bb_0_301"/>
+          <p:cNvPr descr="preencoded.png" id="326" name="Google Shape;326;p12"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId12">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10491511" y="1346200"/>
-            <a:ext cx="6084060" cy="12369800"/>
+            <a:off x="7867650" y="1009650"/>
+            <a:ext cx="4562475" cy="9277350"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="339" name="Google Shape;339;g265e3c816bb_0_301"/>
+          <p:cNvPr id="327" name="Google Shape;327;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1397175" y="1143000"/>
-            <a:ext cx="10690500" cy="1443600"/>
+            <a:off x="1047750" y="857250"/>
+            <a:ext cx="7915275" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Some Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="340" name="Google Shape;340;g265e3c816bb_0_301"/>
+          <p:cNvPr id="328" name="Google Shape;328;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1244756" y="5029200"/>
-[...123 lines deleted...]
-            <a:ext cx="2713800" cy="1443600"/>
+            <a:off x="933450" y="3771900"/>
+            <a:ext cx="2047875" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>75%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="329" name="Google Shape;329;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2867025" y="3795713"/>
+            <a:ext cx="4564380" cy="887730"/>
+            <a:chOff x="2867025" y="3795713"/>
+            <a:chExt cx="4564380" cy="887730"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="330" name="Google Shape;330;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2867025" y="3795713"/>
+              <a:ext cx="4564380" cy="491490"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Enchanted Creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="331" name="Google Shape;331;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2867025" y="4243388"/>
+              <a:ext cx="4556760" cy="440055"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>possess the ability to cast spells.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="344" name="Google Shape;344;g265e3c816bb_0_301"/>
+          <p:cNvPr id="332" name="Google Shape;332;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3823178" y="5060950"/>
-[...41 lines deleted...]
-            <a:ext cx="6147600" cy="647700"/>
+            <a:off x="933450" y="5219700"/>
+            <a:ext cx="2047875" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="3600"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
-              <a:t>Enchanted Creatures</a:t>
+              <a:t>60%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="333" name="Google Shape;333;p12"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2867025" y="5057775"/>
+            <a:ext cx="4564380" cy="1259205"/>
+            <a:chOff x="2867025" y="5057775"/>
+            <a:chExt cx="4564380" cy="1259205"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="334" name="Google Shape;334;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2867025" y="5057775"/>
+              <a:ext cx="4564380" cy="862965"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Magic-Wielding Individuals</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="335" name="Google Shape;335;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2867025" y="5876925"/>
+              <a:ext cx="4556760" cy="440055"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>practice the art of illusions.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="346" name="Google Shape;346;g265e3c816bb_0_301"/>
+          <p:cNvPr id="336" name="Google Shape;336;p12"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3823178" y="5657850"/>
-            <a:ext cx="6130500" cy="579900"/>
+            <a:off x="933450" y="6810375"/>
+            <a:ext cx="2047875" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
-              <a:buFont typeface="Archivo"/>
+              <a:buSzPts val="6000"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo"/>
-[...2 lines deleted...]
-                <a:sym typeface="Archivo"/>
+                <a:latin typeface="Archivo Black"/>
+                <a:ea typeface="Archivo Black"/>
+                <a:cs typeface="Archivo Black"/>
+                <a:sym typeface="Archivo Black"/>
               </a:rPr>
-              <a:t>possess the ability to cast spells.</a:t>
+              <a:t>90%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="337" name="Google Shape;337;p12"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...116 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2867025" y="6667500"/>
+            <a:ext cx="4564380" cy="1221105"/>
+            <a:chOff x="2867025" y="6667500"/>
+            <a:chExt cx="4564380" cy="1221105"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="338" name="Google Shape;338;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2867025" y="6667500"/>
+              <a:ext cx="4564380" cy="491490"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Spells Cast</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="272727"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="339" name="Google Shape;339;p12"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2867025" y="7115175"/>
+              <a:ext cx="4556760" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>are dark magic, foretelling danger.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...392 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="363" name="Shape 363"/>
+        <p:cNvPr id="344" name="Shape 344"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="364" name="Google Shape;364;g265e3c816bb_0_336"/>
+          <p:cNvPr descr="preencoded.png" id="345" name="Google Shape;345;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4280435" y="0"/>
-            <a:ext cx="15826178" cy="13716000"/>
+            <a:off x="3209925" y="-714375"/>
+            <a:ext cx="11868150" cy="11715750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="365" name="Google Shape;365;g265e3c816bb_0_336"/>
+          <p:cNvPr descr="preencoded.png" id="346" name="Google Shape;346;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19598550" y="9448800"/>
-            <a:ext cx="4788498" cy="4267200"/>
+            <a:off x="14697075" y="7086600"/>
+            <a:ext cx="3876675" cy="3838575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="366" name="Google Shape;366;g265e3c816bb_0_336"/>
+          <p:cNvPr descr="preencoded.png" id="347" name="Google Shape;347;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18620527" y="330200"/>
-            <a:ext cx="3873984" cy="5740400"/>
+            <a:off x="13963650" y="247650"/>
+            <a:ext cx="2905125" cy="4305300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="367" name="Google Shape;367;g265e3c816bb_0_336"/>
+          <p:cNvPr descr="preencoded.png" id="348" name="Google Shape;348;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1359070" y="0"/>
-            <a:ext cx="5791924" cy="3200400"/>
+            <a:off x="1019175" y="-247650"/>
+            <a:ext cx="4343400" cy="2647950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="368" name="Google Shape;368;g265e3c816bb_0_336"/>
+          <p:cNvPr descr="preencoded.png" id="349" name="Google Shape;349;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21668908" y="5676900"/>
-            <a:ext cx="2718140" cy="1845171"/>
+            <a:off x="16249650" y="4257675"/>
+            <a:ext cx="3303329" cy="1383874"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="369" name="Google Shape;369;g265e3c816bb_0_336"/>
+          <p:cNvPr descr="preencoded.png" id="350" name="Google Shape;350;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3594549" y="11823700"/>
-            <a:ext cx="3088994" cy="1892300"/>
+            <a:off x="2695575" y="8867775"/>
+            <a:ext cx="2316456" cy="1423513"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="370" name="Google Shape;370;g265e3c816bb_0_336"/>
+          <p:cNvPr descr="preencoded.png" id="351" name="Google Shape;351;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="6070600"/>
-            <a:ext cx="4890111" cy="4826000"/>
+            <a:off x="190500" y="4552950"/>
+            <a:ext cx="3667125" cy="3619501"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="352" name="Google Shape;352;p13"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="353" name="Google Shape;353;p13"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="354" name="Google Shape;354;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="355" name="Google Shape;355;p13"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3168015" y="5638800"/>
+            <a:ext cx="11942445" cy="4383405"/>
+            <a:chOff x="3168015" y="5638800"/>
+            <a:chExt cx="11942445" cy="4383405"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="356" name="Google Shape;356;p13"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="3168015" y="5638800"/>
+              <a:ext cx="11942445" cy="3518535"/>
+              <a:chOff x="3168015" y="5638800"/>
+              <a:chExt cx="11942445" cy="3518535"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="357" name="Google Shape;357;p13"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3781425" y="5638800"/>
+                <a:ext cx="10715625" cy="3286125"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="272727"/>
+                  </a:buClr>
+                  <a:buSzPts val="18000"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="18000" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="272727"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>234,567</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="18000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="358" name="Google Shape;358;p13"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="3168015" y="8277225"/>
+                <a:ext cx="11942445" cy="880110"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="4800"/>
+                  <a:buFont typeface="Archivo"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="1" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo"/>
+                    <a:ea typeface="Archivo"/>
+                    <a:cs typeface="Archivo"/>
+                    <a:sym typeface="Archivo"/>
+                  </a:rPr>
+                  <a:t>UNICORN SIGHTINGS</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="359" name="Google Shape;359;p13"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5632133" y="9248775"/>
+              <a:ext cx="7014210" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A tally of the number of unicorns spotted in the fantasy realm.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="372" name="Google Shape;372;g265e3c816bb_0_336"/>
+          <p:cNvPr descr="preencoded.png" id="360" name="Google Shape;360;p13"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23523340" y="10820400"/>
-            <a:ext cx="711289" cy="2590800"/>
+            <a:off x="6791325" y="819150"/>
+            <a:ext cx="4248150" cy="5543550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...269 lines deleted...]
-      </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="382" name="Shape 382"/>
+        <p:cNvPr id="365" name="Shape 365"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="383" name="Google Shape;383;g265e3c816bb_0_354"/>
+          <p:cNvPr descr="preencoded.png" id="366" name="Google Shape;366;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9372600"/>
-            <a:ext cx="2832454" cy="4343400"/>
+            <a:off x="-2628900" y="7029450"/>
+            <a:ext cx="4752976" cy="4714875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="384" name="Google Shape;384;g265e3c816bb_0_354"/>
+          <p:cNvPr descr="preencoded.png" id="367" name="Google Shape;367;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19281010" y="0"/>
-            <a:ext cx="5106038" cy="5130800"/>
+            <a:off x="14458950" y="-1447800"/>
+            <a:ext cx="5353050" cy="5295900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="385" name="Google Shape;385;g265e3c816bb_0_354"/>
+          <p:cNvPr descr="preencoded.png" id="368" name="Google Shape;368;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10478810" y="11874500"/>
-            <a:ext cx="4420152" cy="1841500"/>
+            <a:off x="7858125" y="8905875"/>
+            <a:ext cx="3314700" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="386" name="Google Shape;386;g265e3c816bb_0_354"/>
+          <p:cNvPr descr="preencoded.png" id="369" name="Google Shape;369;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22176972" y="10998200"/>
-            <a:ext cx="2210076" cy="2717800"/>
+            <a:off x="16630650" y="8248650"/>
+            <a:ext cx="5343525" cy="3248025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="387" name="Google Shape;387;g265e3c816bb_0_354"/>
+          <p:cNvPr descr="preencoded.png" id="370" name="Google Shape;370;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2362495" cy="3289300"/>
+            <a:off x="-1762125" y="-1028700"/>
+            <a:ext cx="3533775" cy="3495675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="388" name="Google Shape;388;g265e3c816bb_0_354"/>
+          <p:cNvPr descr="preencoded.png" id="371" name="Google Shape;371;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5994400"/>
-            <a:ext cx="3340549" cy="2267173"/>
+            <a:off x="-1552575" y="4495800"/>
+            <a:ext cx="4057673" cy="1700386"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="389" name="Google Shape;389;g265e3c816bb_0_354"/>
+          <p:cNvPr descr="preencoded.png" id="372" name="Google Shape;372;p14"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17833029" y="431800"/>
-            <a:ext cx="3794689" cy="2331442"/>
+            <a:off x="13373100" y="323850"/>
+            <a:ext cx="2845662" cy="1748586"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="373" name="Google Shape;373;p14"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="374" name="Google Shape;374;p14"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="375" name="Google Shape;375;p14"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="390" name="Google Shape;390;g265e3c816bb_0_354"/>
+          <p:cNvPr id="376" name="Google Shape;376;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="9306000" cy="2307300"/>
+            <a:off x="2209800" y="2447925"/>
+            <a:ext cx="6998970" cy="1750695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>233 Coins</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="395" name="Google Shape;395;g265e3c816bb_0_354"/>
+          <p:cNvPr id="377" name="Google Shape;377;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="5029200"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="579900"/>
+            <a:off x="2512695" y="3771900"/>
+            <a:ext cx="5966460" cy="440055"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Archivo"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo"/>
                 <a:ea typeface="Archivo"/>
                 <a:cs typeface="Archivo"/>
                 <a:sym typeface="Archivo"/>
               </a:rPr>
               <a:t>Treasure Found</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="397" name="Google Shape;397;g265e3c816bb_0_354"/>
+          <p:cNvPr id="378" name="Google Shape;378;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="9623700" cy="2307300"/>
+            <a:off x="2090738" y="5238750"/>
+            <a:ext cx="7237095" cy="1750695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>456 Hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="400" name="Google Shape;400;g265e3c816bb_0_354"/>
+          <p:cNvPr id="379" name="Google Shape;379;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3391324" y="8750300"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="579900"/>
+            <a:off x="2512695" y="6562725"/>
+            <a:ext cx="5966460" cy="440055"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Archivo"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo"/>
                 <a:ea typeface="Archivo"/>
                 <a:cs typeface="Archivo"/>
                 <a:sym typeface="Archivo"/>
               </a:rPr>
               <a:t>Duration of Spell Casting</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="402" name="Google Shape;402;g265e3c816bb_0_354"/>
+          <p:cNvPr id="380" name="Google Shape;380;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="3263900"/>
-[...82 lines deleted...]
-            <a:ext cx="4339800" cy="2307300"/>
+            <a:off x="11691938" y="2447925"/>
+            <a:ext cx="3274695" cy="1750695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>85%</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="405" name="Google Shape;405;g265e3c816bb_0_354"/>
+          <p:cNvPr id="381" name="Google Shape;381;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="5029200"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="579900"/>
+            <a:off x="10132695" y="3771900"/>
+            <a:ext cx="5966460" cy="440055"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Archivo"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo"/>
                 <a:ea typeface="Archivo"/>
                 <a:cs typeface="Archivo"/>
                 <a:sym typeface="Archivo"/>
               </a:rPr>
               <a:t>Wished Granted</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="407" name="Google Shape;407;g265e3c816bb_0_354"/>
+          <p:cNvPr id="382" name="Google Shape;382;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="6985000"/>
-[...82 lines deleted...]
-            <a:ext cx="7324500" cy="2307300"/>
+            <a:off x="10572750" y="5238750"/>
+            <a:ext cx="5513070" cy="1750695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>535 Km</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="410" name="Google Shape;410;g265e3c816bb_0_354"/>
+          <p:cNvPr id="383" name="Google Shape;383;p14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13552594" y="8750300"/>
-[...41 lines deleted...]
-            <a:ext cx="8010600" cy="579900"/>
+            <a:off x="10132695" y="6562725"/>
+            <a:ext cx="5966460" cy="440055"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Archivo"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo"/>
                 <a:ea typeface="Archivo"/>
                 <a:cs typeface="Archivo"/>
                 <a:sym typeface="Archivo"/>
               </a:rPr>
               <a:t>Journey Distance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="416" name="Shape 416"/>
+        <p:cNvPr id="388" name="Shape 388"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="417" name="Google Shape;417;g265e3c816bb_0_387"/>
+          <p:cNvPr descr="preencoded.png" id="389" name="Google Shape;389;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19458832" y="11404600"/>
-            <a:ext cx="4928216" cy="2311400"/>
+            <a:off x="14592300" y="8553450"/>
+            <a:ext cx="4152900" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="418" name="Google Shape;418;g265e3c816bb_0_387"/>
+          <p:cNvPr descr="preencoded.png" id="390" name="Google Shape;390;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19115889" y="0"/>
-            <a:ext cx="5271159" cy="4216400"/>
+            <a:off x="14335125" y="-1457325"/>
+            <a:ext cx="4667250" cy="4619625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="419" name="Google Shape;419;g265e3c816bb_0_387"/>
+          <p:cNvPr descr="preencoded.png" id="391" name="Google Shape;391;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10858500"/>
-            <a:ext cx="2718140" cy="2857500"/>
+            <a:off x="-857250" y="8143875"/>
+            <a:ext cx="2895600" cy="4276725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="420" name="Google Shape;420;g265e3c816bb_0_387"/>
+          <p:cNvPr descr="preencoded.png" id="392" name="Google Shape;392;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2845156" cy="2590800"/>
+            <a:off x="-942975" y="-1095375"/>
+            <a:ext cx="3076575" cy="3038475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="421" name="Google Shape;421;g265e3c816bb_0_387"/>
+          <p:cNvPr descr="preencoded.png" id="393" name="Google Shape;393;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10139040"/>
-            <a:ext cx="4707951" cy="1975098"/>
+            <a:off x="-4381" y="7604280"/>
+            <a:ext cx="3534903" cy="1481316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="422" name="Google Shape;422;g265e3c816bb_0_387"/>
+          <p:cNvPr descr="preencoded.png" id="394" name="Google Shape;394;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8433854" y="0"/>
-            <a:ext cx="3305799" cy="1015082"/>
+            <a:off x="6324600" y="-762000"/>
+            <a:ext cx="2479040" cy="1523306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="423" name="Google Shape;423;g265e3c816bb_0_387"/>
+          <p:cNvPr descr="preencoded.png" id="395" name="Google Shape;395;p15"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4470400"/>
-            <a:ext cx="2616527" cy="3771900"/>
+            <a:off x="-2686050" y="3352800"/>
+            <a:ext cx="4648200" cy="2828925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="396" name="Google Shape;396;p15"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="397" name="Google Shape;397;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="398" name="Google Shape;398;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="424" name="Google Shape;424;g265e3c816bb_0_387"/>
+          <p:cNvPr id="399" name="Google Shape;399;p15"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="10690500" cy="1443600"/>
+            <a:off x="5181600" y="857250"/>
+            <a:ext cx="7915275" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Some Graph</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="400" name="Google Shape;400;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2038350" y="2824588"/>
+            <a:ext cx="6709938" cy="4712871"/>
+            <a:chOff x="2038350" y="2824588"/>
+            <a:chExt cx="6709938" cy="4712871"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="401" name="Google Shape;401;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2530372" y="2824588"/>
+              <a:ext cx="6217916" cy="4133250"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="402" name="Google Shape;402;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3384152" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="403" name="Google Shape;403;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4237930" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="404" name="Google Shape;404;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5091711" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="405" name="Google Shape;405;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5945489" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="406" name="Google Shape;406;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6799271" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="407" name="Google Shape;407;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7653049" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="408" name="Google Shape;408;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8506828" y="3139083"/>
+              <a:ext cx="8673" cy="3943830"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="409" name="Google Shape;409;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2516122" y="4106724"/>
+              <a:ext cx="6036870" cy="1780186"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="410" name="Google Shape;410;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2526404" y="4773581"/>
+              <a:ext cx="6032267" cy="1701393"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="411" name="Google Shape;411;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="4541732"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="412" name="Google Shape;412;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3330897" y="5235848"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="413" name="Google Shape;413;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="4238458"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="414" name="Google Shape;414;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId17">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4184677" y="5561633"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="415" name="Google Shape;415;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId18">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="5799609"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="416" name="Google Shape;416;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId18">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5038458" y="4733869"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="417" name="Google Shape;417;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="5049924"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="418" name="Google Shape;418;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5895705" y="4815483"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="419" name="Google Shape;419;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5750682"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="420" name="Google Shape;420;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6746016" y="5307657"/>
+              <a:ext cx="115179" cy="115178"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="421" name="Google Shape;421;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId15">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="5229337"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="422" name="Google Shape;422;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId16">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7603266" y="4929578"/>
+              <a:ext cx="115179" cy="115179"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="423" name="Google Shape;423;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2239561" y="6749635"/>
+              <a:ext cx="165487" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>0</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="424" name="Google Shape;424;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2498431" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>1</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="425" name="Google Shape;425;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3352630" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>2</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="426" name="Google Shape;426;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4206827" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>3</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="427" name="Google Shape;427;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5061026" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>4</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="428" name="Google Shape;428;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5915258" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>5</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="429" name="Google Shape;429;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6769457" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>6</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="430" name="Google Shape;430;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7623656" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>7</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="431" name="Google Shape;431;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8460170" y="7216955"/>
+              <a:ext cx="196679" cy="320504"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1639"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1639" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>8</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1639" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="432" name="Google Shape;432;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="6361565"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>10</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="433" name="Google Shape;433;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5973459"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>20</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="434" name="Google Shape;434;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5585371"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>30</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="435" name="Google Shape;435;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="5197208"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>40</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="436" name="Google Shape;436;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4809232"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>50</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="437" name="Google Shape;437;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4421107"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>60</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="438" name="Google Shape;438;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="4033131"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>70</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="439" name="Google Shape;439;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3645043"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>80</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="440" name="Google Shape;440;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2138972" y="3256880"/>
+              <a:ext cx="270262" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>90</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="441" name="Google Shape;441;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2038350" y="2868774"/>
+              <a:ext cx="365512" cy="270262"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="1366"/>
+                <a:buFont typeface="Lato"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="1366" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Lato"/>
+                  <a:ea typeface="Lato"/>
+                  <a:cs typeface="Lato"/>
+                  <a:sym typeface="Lato"/>
+                </a:rPr>
+                <a:t>100</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="1366" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="442" name="Google Shape;442;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="1820" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10801350" y="3143250"/>
+            <a:ext cx="4181476" cy="4181456"/>
+            <a:chOff x="10801350" y="3143250"/>
+            <a:chExt cx="4181476" cy="4181456"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="443" name="Google Shape;443;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId19">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12892088" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="444" name="Google Shape;444;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId20">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11413713" y="6268845"/>
+              <a:ext cx="2956750" cy="1055861"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="445" name="Google Shape;445;p15"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId21">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10801350" y="3143250"/>
+              <a:ext cx="2090738" cy="3569103"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="446" name="Google Shape;446;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12053888" y="4819650"/>
+              <a:ext cx="1845945" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>34.574</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="669FD3"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="447" name="Google Shape;447;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12563475" y="5314950"/>
+              <a:ext cx="773430" cy="440055"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Total</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="448" name="Google Shape;448;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9898380" y="7886700"/>
+            <a:ext cx="5996940" cy="1344930"/>
+            <a:chOff x="9898380" y="7886700"/>
+            <a:chExt cx="5996940" cy="1344930"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="449" name="Google Shape;449;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9898380" y="7886700"/>
+              <a:ext cx="5996940" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Treasure Found</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="669FD3"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="450" name="Google Shape;450;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9913620" y="8458200"/>
+              <a:ext cx="5966460" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A record of the amount of treasure found per month</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="451" name="Google Shape;451;p15"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2392680" y="7886700"/>
+            <a:ext cx="5996940" cy="1344930"/>
+            <a:chOff x="2392680" y="7886700"/>
+            <a:chExt cx="5996940" cy="1344930"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="452" name="Google Shape;452;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2392680" y="7886700"/>
+              <a:ext cx="5996940" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Spellcasting Progress</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="669FD3"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...58 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="2185" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="453" name="Google Shape;453;p15"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2407920" y="8458200"/>
+              <a:ext cx="5966460" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A record of the number of spells cast per year</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="669FD3"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Lato"/>
-[...2275 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="488" name="Shape 488"/>
+        <p:cNvPr id="458" name="Shape 458"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="489" name="Google Shape;489;g265e3c816bb_0_458"/>
+          <p:cNvPr descr="preencoded.png" id="459" name="Google Shape;459;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6489700"/>
-            <a:ext cx="3950194" cy="5562600"/>
+            <a:off x="-1247775" y="4867275"/>
+            <a:ext cx="4210050" cy="4171950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="490" name="Google Shape;490;g265e3c816bb_0_458"/>
+          <p:cNvPr descr="preencoded.png" id="460" name="Google Shape;460;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4648781" cy="4660900"/>
+            <a:off x="-1247775" y="-1190625"/>
+            <a:ext cx="4733925" cy="4686300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="491" name="Google Shape;491;g265e3c816bb_0_458"/>
+          <p:cNvPr descr="preencoded.png" id="461" name="Google Shape;461;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5118740" y="11176000"/>
-            <a:ext cx="3924791" cy="2540000"/>
+            <a:off x="3838575" y="8382000"/>
+            <a:ext cx="2943225" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="492" name="Google Shape;492;g265e3c816bb_0_458"/>
+          <p:cNvPr descr="preencoded.png" id="462" name="Google Shape;462;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19369921" y="11137900"/>
-            <a:ext cx="5017127" cy="2578100"/>
+            <a:off x="14525625" y="8353425"/>
+            <a:ext cx="4733925" cy="2876550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="493" name="Google Shape;493;g265e3c816bb_0_458"/>
+          <p:cNvPr descr="preencoded.png" id="463" name="Google Shape;463;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22303988" y="0"/>
-            <a:ext cx="2083060" cy="3327400"/>
+            <a:off x="16725900" y="-600075"/>
+            <a:ext cx="3124200" cy="3095625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="494" name="Google Shape;494;g265e3c816bb_0_458"/>
+          <p:cNvPr descr="preencoded.png" id="464" name="Google Shape;464;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="533400"/>
-            <a:ext cx="4790576" cy="2006674"/>
+            <a:off x="13830300" y="400050"/>
+            <a:ext cx="3592482" cy="1505006"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="495" name="Google Shape;495;g265e3c816bb_0_458"/>
+          <p:cNvPr descr="preencoded.png" id="465" name="Google Shape;465;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="11176000"/>
-            <a:ext cx="3359387" cy="2064172"/>
+            <a:off x="0" y="8382000"/>
+            <a:ext cx="2519226" cy="1548119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="466" name="Google Shape;466;p16"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="467" name="Google Shape;467;p16"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="468" name="Google Shape;468;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="469" name="Google Shape;469;p16"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10086975" y="4314825"/>
+            <a:ext cx="6644640" cy="1421130"/>
+            <a:chOff x="10086975" y="4314825"/>
+            <a:chExt cx="6644640" cy="1421130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="470" name="Google Shape;470;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4314825"/>
+              <a:ext cx="6644640" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="471" name="Google Shape;471;p16"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10086975" y="4962525"/>
+              <a:ext cx="6614160" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="497" name="Google Shape;497;g265e3c816bb_0_458"/>
-[...234 lines deleted...]
-          <p:cNvPr descr=" " id="502" name="Google Shape;502;g265e3c816bb_0_458"/>
+          <p:cNvPr descr="preencoded.png" id="472" name="Google Shape;472;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="3251200"/>
-            <a:ext cx="13768521" cy="8166100"/>
+            <a:off x="190500" y="2438400"/>
+            <a:ext cx="10325100" cy="6124575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="503" name="Google Shape;503;g265e3c816bb_0_458"/>
+          <p:cNvPr descr="preencoded.png" id="473" name="Google Shape;473;p16"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId12">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2184673" y="3594100"/>
-            <a:ext cx="9894537" cy="6489700"/>
+            <a:off x="1638300" y="2695575"/>
+            <a:ext cx="7419975" cy="4867275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="504" name="Google Shape;504;g265e3c816bb_0_458"/>
+          <p:cNvPr id="474" name="Google Shape;474;p16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5419344" y="1219200"/>
-            <a:ext cx="13561200" cy="1443600"/>
+            <a:off x="4114800" y="914400"/>
+            <a:ext cx="10067925" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Portal to Adventure</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="509" name="Shape 509"/>
+        <p:cNvPr id="479" name="Shape 479"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="510" name="Google Shape;510;g265e3c816bb_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="480" name="Google Shape;480;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9372600"/>
-            <a:ext cx="2832454" cy="4343400"/>
+            <a:off x="-2628900" y="7029450"/>
+            <a:ext cx="4752976" cy="4714875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="511" name="Google Shape;511;g265e3c816bb_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="481" name="Google Shape;481;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19281010" y="0"/>
-            <a:ext cx="5106038" cy="5130800"/>
+            <a:off x="14458950" y="-1447800"/>
+            <a:ext cx="5353050" cy="5295900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="512" name="Google Shape;512;g265e3c816bb_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="482" name="Google Shape;482;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10478810" y="11874500"/>
-            <a:ext cx="4420152" cy="1841500"/>
+            <a:off x="7858125" y="8905875"/>
+            <a:ext cx="3314700" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="513" name="Google Shape;513;g265e3c816bb_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="483" name="Google Shape;483;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22176972" y="10998200"/>
-            <a:ext cx="2210076" cy="2717800"/>
+            <a:off x="16630650" y="8248650"/>
+            <a:ext cx="5343525" cy="3248025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="514" name="Google Shape;514;g265e3c816bb_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="484" name="Google Shape;484;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2362495" cy="3289300"/>
+            <a:off x="-1762125" y="-1028700"/>
+            <a:ext cx="3533775" cy="3495675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="515" name="Google Shape;515;g265e3c816bb_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="485" name="Google Shape;485;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5994400"/>
-            <a:ext cx="3340549" cy="2267173"/>
+            <a:off x="-1552575" y="4495800"/>
+            <a:ext cx="4057673" cy="1700386"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="516" name="Google Shape;516;g265e3c816bb_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="486" name="Google Shape;486;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17833029" y="431800"/>
-            <a:ext cx="3794689" cy="2331442"/>
+            <a:off x="13373100" y="323850"/>
+            <a:ext cx="2845662" cy="1748586"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="487" name="Google Shape;487;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="488" name="Google Shape;488;p17"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="489" name="Google Shape;489;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="490" name="Google Shape;490;p17"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2209800" y="3114675"/>
+            <a:ext cx="6644640" cy="1421130"/>
+            <a:chOff x="2209800" y="3114675"/>
+            <a:chExt cx="6644640" cy="1421130"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="491" name="Google Shape;491;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3114675"/>
+              <a:ext cx="6644640" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>An mobile app</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="492" name="Google Shape;492;p17"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2209800" y="3762375"/>
+              <a:ext cx="6614160" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>An app designed for exploring and experiencing the enchanting realm of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="517" name="Google Shape;517;g265e3c816bb_0_478"/>
+          <p:cNvPr id="493" name="Google Shape;493;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="8941800" cy="863700"/>
+            <a:off x="2209800" y="5743575"/>
+            <a:ext cx="6776085" cy="2383155"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
-[...1 lines deleted...]
-              <a:buNone/>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Archivo"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...2 lines deleted...]
-                <a:sym typeface="Archivo Black"/>
+                <a:latin typeface="Archivo"/>
+                <a:ea typeface="Archivo"/>
+                <a:cs typeface="Archivo"/>
+                <a:sym typeface="Archivo"/>
               </a:rPr>
-              <a:t>An mobile app</a:t>
+              <a:t>Explore a magical world</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Archivo"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Archivo"/>
+                <a:ea typeface="Archivo"/>
+                <a:cs typeface="Archivo"/>
+                <a:sym typeface="Archivo"/>
+              </a:rPr>
+              <a:t>Experience fantasy firsthand</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Archivo"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Archivo"/>
+                <a:ea typeface="Archivo"/>
+                <a:cs typeface="Archivo"/>
+                <a:sym typeface="Archivo"/>
+              </a:rPr>
+              <a:t>Immerse in a realm of magic</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Archivo"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Archivo"/>
+                <a:ea typeface="Archivo"/>
+                <a:cs typeface="Archivo"/>
+                <a:sym typeface="Archivo"/>
+              </a:rPr>
+              <a:t>Discover untold wonders</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Archivo"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Archivo"/>
+                <a:ea typeface="Archivo"/>
+                <a:cs typeface="Archivo"/>
+                <a:sym typeface="Archivo"/>
+              </a:rPr>
+              <a:t>Live your fantasy dreams</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="522" name="Google Shape;522;g265e3c816bb_0_478"/>
+          <p:cNvPr id="494" name="Google Shape;494;p17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2946768" y="5016500"/>
-            <a:ext cx="8874300" cy="1024500"/>
+            <a:off x="2171700" y="1390650"/>
+            <a:ext cx="9572625" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:spcBef>
-[...272 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>The Future of Fantasy</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="525" name="Google Shape;525;g265e3c816bb_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="495" name="Google Shape;495;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15457832" y="1028700"/>
-            <a:ext cx="5474384" cy="11849100"/>
+            <a:off x="11591925" y="771525"/>
+            <a:ext cx="4105275" cy="8886825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="526" name="Google Shape;526;g265e3c816bb_0_478"/>
+          <p:cNvPr descr="preencoded.png" id="496" name="Google Shape;496;p17"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId12">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="15648356" y="1765300"/>
-            <a:ext cx="5106038" cy="10795000"/>
+            <a:off x="11734800" y="1323975"/>
+            <a:ext cx="3829050" cy="8096250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="531" name="Shape 531"/>
+        <p:cNvPr id="501" name="Shape 501"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="532" name="Google Shape;532;g265e3c816bb_0_499"/>
+          <p:cNvPr descr="preencoded.png" id="502" name="Google Shape;502;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4928216" cy="2311400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-457200" y="8553450"/>
+            <a:ext cx="4152900" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="533" name="Google Shape;533;g265e3c816bb_0_499"/>
+          <p:cNvPr descr="preencoded.png" id="503" name="Google Shape;503;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5271159" cy="4216400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-714375" y="-1457325"/>
+            <a:ext cx="4667250" cy="4619625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="534" name="Google Shape;534;g265e3c816bb_0_499"/>
+          <p:cNvPr descr="preencoded.png" id="504" name="Google Shape;504;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2718140" cy="2857500"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16249650" y="8143875"/>
+            <a:ext cx="2895600" cy="4276725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="535" name="Google Shape;535;g265e3c816bb_0_499"/>
+          <p:cNvPr descr="preencoded.png" id="505" name="Google Shape;505;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2845156" cy="2590800"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16154400" y="-1095375"/>
+            <a:ext cx="3076575" cy="3038475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="536" name="Google Shape;536;g265e3c816bb_0_499"/>
+          <p:cNvPr descr="preencoded.png" id="506" name="Google Shape;506;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4707951" cy="1975098"/>
+          <a:xfrm rot="10800000">
+            <a:off x="14757478" y="7604280"/>
+            <a:ext cx="3534903" cy="1481316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="537" name="Google Shape;537;g265e3c816bb_0_499"/>
+          <p:cNvPr descr="preencoded.png" id="507" name="Google Shape;507;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3305799" cy="1015082"/>
+          <a:xfrm rot="10800000">
+            <a:off x="9484360" y="-762000"/>
+            <a:ext cx="2479041" cy="1523306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="538" name="Google Shape;538;g265e3c816bb_0_499"/>
+          <p:cNvPr descr="preencoded.png" id="508" name="Google Shape;508;p18"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2616527" cy="3771900"/>
+          <a:xfrm rot="10800000">
+            <a:off x="16325850" y="3352800"/>
+            <a:ext cx="4648200" cy="2828925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="509" name="Google Shape;509;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="510" name="Google Shape;510;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="511" name="Google Shape;511;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="512" name="Google Shape;512;p18"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="657225" y="6229350"/>
+            <a:ext cx="4377690" cy="1916430"/>
+            <a:chOff x="657225" y="6229350"/>
+            <a:chExt cx="4377690" cy="1916430"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="513" name="Google Shape;513;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="6229350"/>
+              <a:ext cx="4377690" cy="1150620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>A web application</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="514" name="Google Shape;514;p18"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="657225" y="7372350"/>
+              <a:ext cx="4347210" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A web application designed for discovering the world of fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="539" name="Google Shape;539;g265e3c816bb_0_499"/>
+          <p:cNvPr id="515" name="Google Shape;515;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...150 lines deleted...]
-            <a:ext cx="5919000" cy="1524000"/>
+            <a:off x="619125" y="923925"/>
+            <a:ext cx="5153025" cy="3581400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
-              <a:t>A web application</a:t>
+              <a:t>A Gateway to a World of Fantasy and Wonder</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="544" name="Google Shape;544;g265e3c816bb_0_499"/>
+          <p:cNvPr id="516" name="Google Shape;516;p18"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="876410" y="9829800"/>
-            <a:ext cx="5851200" cy="1024500"/>
+            <a:off x="12573000" y="3314700"/>
+            <a:ext cx="5204460" cy="3230880"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Archivo"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo"/>
                 <a:ea typeface="Archivo"/>
                 <a:cs typeface="Archivo"/>
                 <a:sym typeface="Archivo"/>
               </a:rPr>
-              <a:t>A web application designed for discovering the world of fantasy</a:t>
+              <a:t>Immerse yourself in the world of magic and mystery</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Archivo"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Archivo"/>
+                <a:ea typeface="Archivo"/>
+                <a:cs typeface="Archivo"/>
+                <a:sym typeface="Archivo"/>
+              </a:rPr>
+              <a:t>Explore uncharted territories and fantastical lands</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Archivo"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Archivo"/>
+                <a:ea typeface="Archivo"/>
+                <a:cs typeface="Archivo"/>
+                <a:sym typeface="Archivo"/>
+              </a:rPr>
+              <a:t>Meet mythical creatures and legendary beings</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:solidFill>
+                <a:schemeClr val="dk1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri"/>
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+              <a:sym typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="3000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="0E0E0E"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buFont typeface="Archivo"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:solidFill>
+                <a:latin typeface="Archivo"/>
+                <a:ea typeface="Archivo"/>
+                <a:cs typeface="Archivo"/>
+                <a:sym typeface="Archivo"/>
+              </a:rPr>
+              <a:t>Uncover hidden treasures and secret treasures</a:t>
+            </a:r>
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="517" name="Google Shape;517;p18"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...284 lines deleted...]
-      </p:pic>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5924550" y="561975"/>
+            <a:ext cx="6429375" cy="9248775"/>
+            <a:chOff x="5924550" y="561975"/>
+            <a:chExt cx="6429375" cy="9248775"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="518" name="Google Shape;518;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5924550" y="561975"/>
+              <a:ext cx="6429375" cy="9248775"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="519" name="Google Shape;519;p18"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6296025" y="1352550"/>
+              <a:ext cx="5686425" cy="7677150"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="553" name="Shape 553"/>
+        <p:cNvPr id="524" name="Shape 524"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="554" name="Google Shape;554;g265e3c816bb_0_520"/>
+          <p:cNvPr descr="preencoded.png" id="525" name="Google Shape;525;p19"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="24387048" cy="13716000"/>
+            <a:ext cx="18288000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="526" name="Google Shape;526;p19"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="527" name="Google Shape;527;p19"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId4">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="528" name="Google Shape;528;p19"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="555" name="Google Shape;555;g265e3c816bb_0_520"/>
+          <p:cNvPr id="529" name="Google Shape;529;p19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="7464300" cy="2548500"/>
+            <a:off x="11868150" y="523875"/>
+            <a:ext cx="5495925" cy="1924050"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>A Magic Picture</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="32" name="Shape 32"/>
+        <p:cNvPr id="33" name="Shape 33"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="33" name="Google Shape;33;g265e3c816bb_0_16"/>
+          <p:cNvPr descr="preencoded.png" id="34" name="Google Shape;34;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4280435" y="0"/>
-            <a:ext cx="15826178" cy="13716000"/>
+            <a:off x="3209925" y="-714375"/>
+            <a:ext cx="11868150" cy="11715750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="34" name="Google Shape;34;g265e3c816bb_0_16"/>
+          <p:cNvPr descr="preencoded.png" id="35" name="Google Shape;35;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19598550" y="9448800"/>
-            <a:ext cx="4788498" cy="4267200"/>
+            <a:off x="14697075" y="7086600"/>
+            <a:ext cx="3876675" cy="3838575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="35" name="Google Shape;35;g265e3c816bb_0_16"/>
+          <p:cNvPr descr="preencoded.png" id="36" name="Google Shape;36;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18620527" y="330200"/>
-            <a:ext cx="3873984" cy="5740400"/>
+            <a:off x="13963650" y="247650"/>
+            <a:ext cx="2905125" cy="4305300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="36" name="Google Shape;36;g265e3c816bb_0_16"/>
+          <p:cNvPr descr="preencoded.png" id="37" name="Google Shape;37;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1359070" y="0"/>
-            <a:ext cx="5791924" cy="3200400"/>
+            <a:off x="1019175" y="-247650"/>
+            <a:ext cx="4343400" cy="2647950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="37" name="Google Shape;37;g265e3c816bb_0_16"/>
+          <p:cNvPr descr="preencoded.png" id="38" name="Google Shape;38;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="21668908" y="5676900"/>
-            <a:ext cx="2718140" cy="1845165"/>
+            <a:off x="16249650" y="4257675"/>
+            <a:ext cx="3303329" cy="1383874"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="38" name="Google Shape;38;g265e3c816bb_0_16"/>
+          <p:cNvPr descr="preencoded.png" id="39" name="Google Shape;39;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3594549" y="11823700"/>
-            <a:ext cx="3088994" cy="1892300"/>
+            <a:off x="2695575" y="8867775"/>
+            <a:ext cx="2316456" cy="1423513"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="39" name="Google Shape;39;g265e3c816bb_0_16"/>
+          <p:cNvPr descr="preencoded.png" id="40" name="Google Shape;40;p2"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="254032" y="6070600"/>
-            <a:ext cx="4890111" cy="4826000"/>
+            <a:off x="190500" y="4552950"/>
+            <a:ext cx="3667125" cy="3619501"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="41" name="Google Shape;41;p2"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="42" name="Google Shape;42;p2"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="43" name="Google Shape;43;p2"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="40" name="Google Shape;40;g265e3c816bb_0_16"/>
+          <p:cNvPr id="44" name="Google Shape;44;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="8632800" cy="2307300"/>
+            <a:off x="8486775" y="3181350"/>
+            <a:ext cx="6494145" cy="1750695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Welcome</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="43" name="Google Shape;43;g265e3c816bb_0_16"/>
+          <p:cNvPr id="45" name="Google Shape;45;p2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6130633" y="6858000"/>
-            <a:ext cx="12138600" cy="2358000"/>
+            <a:off x="8486775" y="5029200"/>
+            <a:ext cx="6652260" cy="1773555"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Archivo"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo"/>
                 <a:ea typeface="Archivo"/>
                 <a:cs typeface="Archivo"/>
                 <a:sym typeface="Archivo"/>
               </a:rPr>
               <a:t>Welcome to the world of fantasy! Join us on a journey to explore the mystical creatures, enchanted lands, and magical wonders that exist beyond our reality. Discover the wonders and secrets of this exciting realm and unlock the power of imagination.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="preencoded.png" id="46" name="Google Shape;46;p2"/>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId11">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="600075" y="2533650"/>
+            <a:ext cx="7753350" cy="5229225"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="562" name="Shape 562"/>
+        <p:cNvPr id="534" name="Shape 534"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="563" name="Google Shape;563;g265e3c816bb_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="535" name="Google Shape;535;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6489700"/>
-            <a:ext cx="3950194" cy="5562600"/>
+            <a:off x="-1247775" y="4867275"/>
+            <a:ext cx="4210050" cy="4171950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="564" name="Google Shape;564;g265e3c816bb_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="536" name="Google Shape;536;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4648781" cy="4660900"/>
+            <a:off x="-1247775" y="-1190625"/>
+            <a:ext cx="4733925" cy="4686300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="565" name="Google Shape;565;g265e3c816bb_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="537" name="Google Shape;537;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5118740" y="11176000"/>
-            <a:ext cx="3924791" cy="2540000"/>
+            <a:off x="3838575" y="8382000"/>
+            <a:ext cx="2943225" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="566" name="Google Shape;566;g265e3c816bb_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="538" name="Google Shape;538;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19369921" y="11137900"/>
-            <a:ext cx="5017127" cy="2578100"/>
+            <a:off x="14525625" y="8353425"/>
+            <a:ext cx="4733925" cy="2876550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="567" name="Google Shape;567;g265e3c816bb_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="539" name="Google Shape;539;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22303988" y="0"/>
-            <a:ext cx="2083060" cy="3327400"/>
+            <a:off x="16725900" y="-600075"/>
+            <a:ext cx="3124200" cy="3095625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="568" name="Google Shape;568;g265e3c816bb_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="540" name="Google Shape;540;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="533400"/>
-            <a:ext cx="4790576" cy="2006674"/>
+            <a:off x="13830300" y="400050"/>
+            <a:ext cx="3592482" cy="1505006"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="569" name="Google Shape;569;g265e3c816bb_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="541" name="Google Shape;541;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="11176000"/>
-            <a:ext cx="3359387" cy="2064172"/>
+            <a:off x="0" y="8382000"/>
+            <a:ext cx="2519226" cy="1548119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="542" name="Google Shape;542;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="543" name="Google Shape;543;p20"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="544" name="Google Shape;544;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="571" name="Google Shape;571;g265e3c816bb_0_528"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="572" name="Google Shape;572;g265e3c816bb_0_528"/>
+          <p:cNvPr descr="preencoded.png" id="545" name="Google Shape;545;p20"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="1638300"/>
-            <a:ext cx="8675184" cy="9182100"/>
+            <a:off x="152400" y="400050"/>
+            <a:ext cx="5676900" cy="8058150"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="573" name="Google Shape;573;g265e3c816bb_0_528"/>
+          <p:cNvPr id="546" name="Google Shape;546;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8675184" y="2578100"/>
-[...82 lines deleted...]
-            <a:ext cx="1634400" cy="2307300"/>
+            <a:off x="6505575" y="2305050"/>
+            <a:ext cx="1245870" cy="1750695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="547" name="Google Shape;547;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7477125" y="1933575"/>
+            <a:ext cx="4072890" cy="2173605"/>
+            <a:chOff x="7477125" y="1933575"/>
+            <a:chExt cx="4072890" cy="2173605"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="548" name="Google Shape;548;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7477125" y="1933575"/>
+              <a:ext cx="4072890" cy="1150620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Discover the secrets</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="549" name="Google Shape;549;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7477125" y="3000375"/>
+              <a:ext cx="4042410" cy="1106805"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="576" name="Google Shape;576;g265e3c816bb_0_528"/>
+          <p:cNvPr id="550" name="Google Shape;550;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9970746" y="2578100"/>
-[...41 lines deleted...]
-            <a:ext cx="5512500" cy="1524000"/>
+            <a:off x="6505575" y="5786438"/>
+            <a:ext cx="1245870" cy="1750695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="4800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
-              <a:t>Discover the secrets</a:t>
+              <a:t>3</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="4800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="551" name="Google Shape;551;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7477125" y="5248275"/>
+            <a:ext cx="4072890" cy="2506980"/>
+            <a:chOff x="7477125" y="5248275"/>
+            <a:chExt cx="4072890" cy="2506980"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="552" name="Google Shape;552;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7477125" y="5248275"/>
+              <a:ext cx="4072890" cy="1150620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Meet the creatures</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="553" name="Google Shape;553;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7477125" y="6315075"/>
+              <a:ext cx="4042410" cy="1440180"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Encounter the mythical creatures that call the forest home, from talking animals to fairies.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="578" name="Google Shape;578;g265e3c816bb_0_528"/>
+          <p:cNvPr id="554" name="Google Shape;554;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9970746" y="4000500"/>
-            <a:ext cx="5444700" cy="1469100"/>
+            <a:off x="12134850" y="5786438"/>
+            <a:ext cx="1245870" cy="1750695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
-                <a:srgbClr val="0E0E0E"/>
+                <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
-              <a:buFont typeface="Archivo"/>
+              <a:buSzPts val="9600"/>
+              <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:srgbClr val="272727"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo"/>
-[...2 lines deleted...]
-                <a:sym typeface="Archivo"/>
+                <a:latin typeface="Archivo Black"/>
+                <a:ea typeface="Archivo Black"/>
+                <a:cs typeface="Archivo Black"/>
+                <a:sym typeface="Archivo Black"/>
               </a:rPr>
-              <a:t>Explore the lush, vibrant forest and uncover the mysteries that lie within.</a:t>
+              <a:t>4</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="555" name="Google Shape;555;p20"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13106400" y="5248275"/>
+            <a:ext cx="4072890" cy="2506980"/>
+            <a:chOff x="13106400" y="5248275"/>
+            <a:chExt cx="4072890" cy="2506980"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="556" name="Google Shape;556;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13106400" y="5248275"/>
+              <a:ext cx="4072890" cy="1150620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Uncover the magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="557" name="Google Shape;557;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13106400" y="6315075"/>
+              <a:ext cx="4042410" cy="1440180"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Learn about the powerful magic that pervades the forest and how it affects all who enter.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="579" name="Google Shape;579;g265e3c816bb_0_528"/>
+          <p:cNvPr id="558" name="Google Shape;558;p20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8675184" y="6997700"/>
-[...82 lines deleted...]
-            <a:ext cx="1634400" cy="2307300"/>
+            <a:off x="12134850" y="2305050"/>
+            <a:ext cx="1245870" cy="1750695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
-              <a:t>3</a:t>
+              <a:t>2</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="559" name="Google Shape;559;p20"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...75 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="13106400" y="1933575"/>
+            <a:ext cx="4072890" cy="2173605"/>
+            <a:chOff x="13106400" y="1933575"/>
+            <a:chExt cx="4072890" cy="2173605"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="560" name="Google Shape;560;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13106400" y="1933575"/>
+              <a:ext cx="4072890" cy="1150620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Find your own path</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="561" name="Google Shape;561;p20"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="13106400" y="3000375"/>
+              <a:ext cx="4042410" cy="1106805"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Choose your own path through the forest, and see where it takes you.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...704 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="601" name="Shape 601"/>
+        <p:cNvPr id="566" name="Shape 566"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="602" name="Google Shape;602;g265e3c816bb_0_566"/>
+          <p:cNvPr descr="preencoded.png" id="567" name="Google Shape;567;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9372600"/>
-            <a:ext cx="2832454" cy="4343400"/>
+            <a:off x="-2628900" y="7029450"/>
+            <a:ext cx="4752976" cy="4714875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="603" name="Google Shape;603;g265e3c816bb_0_566"/>
+          <p:cNvPr descr="preencoded.png" id="568" name="Google Shape;568;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19281010" y="0"/>
-            <a:ext cx="5106038" cy="5130800"/>
+            <a:off x="14458950" y="-1447800"/>
+            <a:ext cx="5353050" cy="5295900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="604" name="Google Shape;604;g265e3c816bb_0_566"/>
+          <p:cNvPr descr="preencoded.png" id="569" name="Google Shape;569;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10478810" y="11874500"/>
-            <a:ext cx="4420152" cy="1841500"/>
+            <a:off x="7858125" y="8905875"/>
+            <a:ext cx="3314700" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="605" name="Google Shape;605;g265e3c816bb_0_566"/>
+          <p:cNvPr descr="preencoded.png" id="570" name="Google Shape;570;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22176972" y="10998200"/>
-            <a:ext cx="2210076" cy="2717800"/>
+            <a:off x="16630650" y="8248650"/>
+            <a:ext cx="5343525" cy="3248025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="606" name="Google Shape;606;g265e3c816bb_0_566"/>
+          <p:cNvPr descr="preencoded.png" id="571" name="Google Shape;571;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2362495" cy="3289300"/>
+            <a:off x="-1762125" y="-1028700"/>
+            <a:ext cx="3533775" cy="3495675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="607" name="Google Shape;607;g265e3c816bb_0_566"/>
+          <p:cNvPr descr="preencoded.png" id="572" name="Google Shape;572;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5994400"/>
-            <a:ext cx="3340549" cy="2267173"/>
+            <a:off x="-1552575" y="4495800"/>
+            <a:ext cx="4057673" cy="1700386"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="608" name="Google Shape;608;g265e3c816bb_0_566"/>
+          <p:cNvPr descr="preencoded.png" id="573" name="Google Shape;573;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17833029" y="431800"/>
-            <a:ext cx="3794689" cy="2331442"/>
+            <a:off x="13373100" y="323850"/>
+            <a:ext cx="2845662" cy="1748586"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="574" name="Google Shape;574;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="575" name="Google Shape;575;p21"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="576" name="Google Shape;576;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="610" name="Google Shape;610;g265e3c816bb_0_566"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="611" name="Google Shape;611;g265e3c816bb_0_566"/>
+          <p:cNvPr descr="preencoded.png" id="577" name="Google Shape;577;p21"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="508063" y="2933700"/>
-            <a:ext cx="14479810" cy="7861300"/>
+            <a:off x="381000" y="2200275"/>
+            <a:ext cx="10858500" cy="5895975"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="612" name="Google Shape;612;g265e3c816bb_0_566"/>
+          <p:cNvPr id="578" name="Google Shape;578;p21"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4098379" y="11696700"/>
-            <a:ext cx="16190400" cy="1443600"/>
+            <a:off x="3124200" y="8772525"/>
+            <a:ext cx="12039600" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Fantasy Realm at a Glance</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="579" name="Google Shape;579;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="1371600"/>
+            <a:ext cx="5292090" cy="1840230"/>
+            <a:chOff x="11791950" y="1371600"/>
+            <a:chExt cx="5292090" cy="1840230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="580" name="Google Shape;580;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="1371600"/>
+              <a:ext cx="5292090" cy="1150620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>The Enchanted Forest</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="581" name="Google Shape;581;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="2438400"/>
+              <a:ext cx="5261610" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A magical forest filled with talking animals and enchanted creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="582" name="Google Shape;582;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="4095750"/>
+            <a:ext cx="5292090" cy="1344930"/>
+            <a:chOff x="11791950" y="4095750"/>
+            <a:chExt cx="5292090" cy="1344930"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="583" name="Google Shape;583;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="4095750"/>
+              <a:ext cx="5292090" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>The Crystal Caves</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="584" name="Google Shape;584;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="4667250"/>
+              <a:ext cx="5261610" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A network of underground caves filled with precious gems and crystals.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="585" name="Google Shape;585;p21"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11791950" y="6362700"/>
+            <a:ext cx="5292090" cy="1344930"/>
+            <a:chOff x="11791950" y="6362700"/>
+            <a:chExt cx="5292090" cy="1344930"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="586" name="Google Shape;586;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6362700"/>
+              <a:ext cx="5292090" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>The Dragon's Lair</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="587" name="Google Shape;587;p21"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11791950" y="6934200"/>
+              <a:ext cx="5261610" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A dangerous and mysterious place where dragons reside.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...496 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="629" name="Shape 629"/>
+        <p:cNvPr id="592" name="Shape 592"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="630" name="Google Shape;630;g265e3c816bb_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="593" name="Google Shape;593;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19458832" y="11404600"/>
-            <a:ext cx="4928216" cy="2311400"/>
+            <a:off x="14592300" y="8553450"/>
+            <a:ext cx="4152900" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="631" name="Google Shape;631;g265e3c816bb_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="594" name="Google Shape;594;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19115889" y="0"/>
-            <a:ext cx="5271159" cy="4216400"/>
+            <a:off x="14335125" y="-1457325"/>
+            <a:ext cx="4667250" cy="4619625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="632" name="Google Shape;632;g265e3c816bb_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="595" name="Google Shape;595;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10858500"/>
-            <a:ext cx="2718140" cy="2857500"/>
+            <a:off x="-857250" y="8143875"/>
+            <a:ext cx="2895600" cy="4276725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="633" name="Google Shape;633;g265e3c816bb_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="596" name="Google Shape;596;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2845156" cy="2590800"/>
+            <a:off x="-942975" y="-1095375"/>
+            <a:ext cx="3076575" cy="3038475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="634" name="Google Shape;634;g265e3c816bb_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="597" name="Google Shape;597;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10139040"/>
-            <a:ext cx="4707951" cy="1975098"/>
+            <a:off x="-4381" y="7604280"/>
+            <a:ext cx="3534903" cy="1481316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="635" name="Google Shape;635;g265e3c816bb_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="598" name="Google Shape;598;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8433854" y="0"/>
-            <a:ext cx="3305799" cy="1015082"/>
+            <a:off x="6324600" y="-762000"/>
+            <a:ext cx="2479040" cy="1523306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="636" name="Google Shape;636;g265e3c816bb_0_593"/>
+          <p:cNvPr descr="preencoded.png" id="599" name="Google Shape;599;p22"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4470400"/>
-            <a:ext cx="2616527" cy="3771900"/>
+            <a:off x="-2686050" y="3352800"/>
+            <a:ext cx="4648200" cy="2828925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="600" name="Google Shape;600;p22"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="601" name="Google Shape;601;p22"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="602" name="Google Shape;602;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="637" name="Google Shape;637;g265e3c816bb_0_593"/>
+          <p:cNvPr id="603" name="Google Shape;603;p22"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="12278100" cy="1443600"/>
+            <a:off x="4591050" y="723900"/>
+            <a:ext cx="9105900" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>The Timeline</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...2 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="604" name="Google Shape;604;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...6 lines deleted...]
-        </p:blipFill>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2191703" y="5400675"/>
+            <a:ext cx="1388745" cy="1219200"/>
+            <a:chOff x="2191703" y="5400675"/>
+            <a:chExt cx="1388745" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="605" name="Google Shape;605;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2276475" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="669FD3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="606" name="Google Shape;606;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2191703" y="5682615"/>
+              <a:ext cx="1388745" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>2022</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="607" name="Google Shape;607;p22"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="927216" y="4470400"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="3495605" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...89 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="669FD3"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="608" name="Google Shape;608;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6306503" y="5400675"/>
+            <a:ext cx="1388745" cy="1219200"/>
+            <a:chOff x="6306503" y="5400675"/>
+            <a:chExt cx="1388745" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="609" name="Google Shape;609;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6391275" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="669FD3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="610" name="Google Shape;610;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6306503" y="5682615"/>
+              <a:ext cx="1388745" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>2023</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="611" name="Google Shape;611;p22"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2927716" y="7581900"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="7610405" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...159 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="669FD3"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="612" name="Google Shape;612;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="10421303" y="5400675"/>
+            <a:ext cx="1388745" cy="1219200"/>
+            <a:chOff x="10421303" y="5400675"/>
+            <a:chExt cx="1388745" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="613" name="Google Shape;613;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10506075" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
+                <a:srgbClr val="669FD3"/>
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="614" name="Google Shape;614;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10421303" y="5682615"/>
+              <a:ext cx="1388745" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>2024</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="615" name="Google Shape;615;p22"/>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8414802" y="7581900"/>
-[...2 lines deleted...]
-          <a:prstGeom prst="rect">
+            <a:off x="11725205" y="5995988"/>
+            <a:ext cx="2895741" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...159 lines deleted...]
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln cap="flat" cmpd="sng" w="28575">
             <a:solidFill>
               <a:srgbClr val="669FD3"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
-        <p:txBody>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+      </p:cxnSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="616" name="Google Shape;616;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...26 lines deleted...]
-              <a:buClr>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="14536103" y="5400675"/>
+            <a:ext cx="1388745" cy="1219200"/>
+            <a:chOff x="14536103" y="5400675"/>
+            <a:chExt cx="1388745" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="617" name="Google Shape;617;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14620875" y="5400675"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln cap="flat" cmpd="sng" w="9525">
+              <a:solidFill>
                 <a:srgbClr val="669FD3"/>
-              </a:buClr>
-[...5 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+              </a:solidFill>
+              <a:prstDash val="solid"/>
+              <a:round/>
+              <a:headEnd len="sm" w="sm" type="none"/>
+              <a:tailEnd len="sm" w="sm" type="none"/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="618" name="Google Shape;618;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="14536103" y="5682615"/>
+              <a:ext cx="1388745" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>2025</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="669FD3"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="619" name="Google Shape;619;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="649605" y="3571875"/>
+            <a:ext cx="4663440" cy="1344930"/>
+            <a:chOff x="649605" y="3571875"/>
+            <a:chExt cx="4663440" cy="1344930"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="620" name="Google Shape;620;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="649605" y="3571875"/>
+              <a:ext cx="4663440" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="621" name="Google Shape;621;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="664845" y="4143375"/>
+              <a:ext cx="4632960" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>First dragon was successfully tamed</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="622" name="Google Shape;622;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...24 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="8898255" y="3571875"/>
+            <a:ext cx="4663440" cy="1344930"/>
+            <a:chOff x="8898255" y="3571875"/>
+            <a:chExt cx="4663440" cy="1344930"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="623" name="Google Shape;623;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8898255" y="3571875"/>
+              <a:ext cx="4663440" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Unicorn Migration</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="624" name="Google Shape;624;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8913495" y="4143375"/>
+              <a:ext cx="4632960" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Large herd of unicorns migrated to the realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="625" name="Google Shape;625;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12974955" y="7086600"/>
+            <a:ext cx="4663440" cy="1840230"/>
+            <a:chOff x="12974955" y="7086600"/>
+            <a:chExt cx="4663440" cy="1840230"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="626" name="Google Shape;626;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12974955" y="7086600"/>
+              <a:ext cx="4663440" cy="1150620"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Rainbow Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="627" name="Google Shape;627;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12990195" y="8153400"/>
+              <a:ext cx="4632960" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Unusually large number of rainbows were sighted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="628" name="Google Shape;628;p22"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...83 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4821555" y="7334250"/>
+            <a:ext cx="4663440" cy="1344930"/>
+            <a:chOff x="4821555" y="7334250"/>
+            <a:chExt cx="4663440" cy="1344930"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="629" name="Google Shape;629;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4821555" y="7334250"/>
+              <a:ext cx="4663440" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Enchanted Pool</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="669FD3"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...140 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="630" name="Google Shape;630;p22"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4836795" y="7905750"/>
+              <a:ext cx="4632960" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A magical pool with power to grant wishes</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...704 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="680" name="Shape 680"/>
+        <p:cNvPr id="635" name="Shape 635"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="681" name="Google Shape;681;g265e3c816bb_0_643"/>
+          <p:cNvPr descr="preencoded.png" id="636" name="Google Shape;636;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6489700"/>
-            <a:ext cx="3950194" cy="5562600"/>
+            <a:off x="-1247775" y="4867275"/>
+            <a:ext cx="4210050" cy="4171950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="682" name="Google Shape;682;g265e3c816bb_0_643"/>
+          <p:cNvPr descr="preencoded.png" id="637" name="Google Shape;637;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4648781" cy="4660900"/>
+            <a:off x="-1247775" y="-1190625"/>
+            <a:ext cx="4733925" cy="4686300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="683" name="Google Shape;683;g265e3c816bb_0_643"/>
+          <p:cNvPr descr="preencoded.png" id="638" name="Google Shape;638;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5118740" y="11176000"/>
-            <a:ext cx="3924791" cy="2540000"/>
+            <a:off x="3838575" y="8382000"/>
+            <a:ext cx="2943225" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="684" name="Google Shape;684;g265e3c816bb_0_643"/>
+          <p:cNvPr descr="preencoded.png" id="639" name="Google Shape;639;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19369921" y="11137900"/>
-            <a:ext cx="5017127" cy="2578100"/>
+            <a:off x="14525625" y="8353425"/>
+            <a:ext cx="4733925" cy="2876550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="685" name="Google Shape;685;g265e3c816bb_0_643"/>
+          <p:cNvPr descr="preencoded.png" id="640" name="Google Shape;640;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22303988" y="0"/>
-            <a:ext cx="2083060" cy="3327400"/>
+            <a:off x="16725900" y="-600075"/>
+            <a:ext cx="3124200" cy="3095625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="686" name="Google Shape;686;g265e3c816bb_0_643"/>
+          <p:cNvPr descr="preencoded.png" id="641" name="Google Shape;641;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="533400"/>
-            <a:ext cx="4790576" cy="2006674"/>
+            <a:off x="13830300" y="400050"/>
+            <a:ext cx="3592482" cy="1505006"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="687" name="Google Shape;687;g265e3c816bb_0_643"/>
+          <p:cNvPr descr="preencoded.png" id="642" name="Google Shape;642;p23"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="11176000"/>
-            <a:ext cx="3359387" cy="2064172"/>
+            <a:off x="0" y="8382000"/>
+            <a:ext cx="2519226" cy="1548119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="643" name="Google Shape;643;p23"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="644" name="Google Shape;644;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="645" name="Google Shape;645;p23"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="688" name="Google Shape;688;g265e3c816bb_0_643"/>
+          <p:cNvPr id="646" name="Google Shape;646;p23"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="5851200" cy="1443600"/>
+            <a:off x="2686050" y="533400"/>
+            <a:ext cx="4286250" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Our Team</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="647" name="Google Shape;647;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2621280" y="2224088"/>
+            <a:ext cx="3682365" cy="7374255"/>
+            <a:chOff x="2621280" y="2224088"/>
+            <a:chExt cx="3682365" cy="7374255"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="648" name="Google Shape;648;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2667000" y="2224088"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="649" name="Google Shape;649;p23"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="2621280" y="8548688"/>
+              <a:ext cx="3682365" cy="1049655"/>
+              <a:chOff x="2621280" y="8548688"/>
+              <a:chExt cx="3682365" cy="1049655"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="650" name="Google Shape;650;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2621280" y="8548688"/>
+                <a:ext cx="3682365" cy="655320"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>Eldruin</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="651" name="Google Shape;651;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="2636520" y="9158288"/>
+                <a:ext cx="3651885" cy="440055"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Archivo"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo"/>
+                    <a:ea typeface="Archivo"/>
+                    <a:cs typeface="Archivo"/>
+                    <a:sym typeface="Archivo"/>
+                  </a:rPr>
+                  <a:t>The Fire Mage</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="652" name="Google Shape;652;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6821805" y="2224088"/>
+            <a:ext cx="3682365" cy="7374255"/>
+            <a:chOff x="6821805" y="2224088"/>
+            <a:chExt cx="3682365" cy="7374255"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="653" name="Google Shape;653;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6867525" y="2224088"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="654" name="Google Shape;654;p23"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="6821805" y="8548688"/>
+              <a:ext cx="3682365" cy="1049655"/>
+              <a:chOff x="6821805" y="8548688"/>
+              <a:chExt cx="3682365" cy="1049655"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="655" name="Google Shape;655;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6821805" y="8548688"/>
+                <a:ext cx="3682365" cy="655320"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>Elementalen</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="656" name="Google Shape;656;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="6837045" y="9158288"/>
+                <a:ext cx="3651885" cy="440055"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Archivo"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo"/>
+                    <a:ea typeface="Archivo"/>
+                    <a:cs typeface="Archivo"/>
+                    <a:sym typeface="Archivo"/>
+                  </a:rPr>
+                  <a:t>The Guardian</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="657" name="Google Shape;657;p23"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...753 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="11022330" y="2224088"/>
+            <a:ext cx="3682365" cy="7374255"/>
+            <a:chOff x="11022330" y="2224088"/>
+            <a:chExt cx="3682365" cy="7374255"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="658" name="Google Shape;658;p23"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11068050" y="2224088"/>
+              <a:ext cx="3590925" cy="6172200"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="659" name="Google Shape;659;p23"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11022330" y="8548688"/>
+              <a:ext cx="3682365" cy="1049655"/>
+              <a:chOff x="11022330" y="8548688"/>
+              <a:chExt cx="3682365" cy="1049655"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="660" name="Google Shape;660;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11022330" y="8548688"/>
+                <a:ext cx="3682365" cy="655320"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>Lunaria</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="661" name="Google Shape;661;p23"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11037570" y="9158288"/>
+                <a:ext cx="3651885" cy="440055"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Archivo"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo"/>
+                    <a:ea typeface="Archivo"/>
+                    <a:cs typeface="Archivo"/>
+                    <a:sym typeface="Archivo"/>
+                  </a:rPr>
+                  <a:t>The Moon Priestess</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="713" name="Shape 713"/>
+        <p:cNvPr id="666" name="Shape 666"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="714" name="Google Shape;714;g265e3c816bb_0_675"/>
+          <p:cNvPr descr="preencoded.png" id="667" name="Google Shape;667;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="14530616" cy="13716000"/>
+            <a:off x="-971550" y="-714375"/>
+            <a:ext cx="11868150" cy="11715750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="715" name="Google Shape;715;g265e3c816bb_0_675"/>
+          <p:cNvPr descr="preencoded.png" id="668" name="Google Shape;668;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18201375" y="7581900"/>
-            <a:ext cx="5169546" cy="5118100"/>
+            <a:off x="13649325" y="5686425"/>
+            <a:ext cx="3876675" cy="3838575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="716" name="Google Shape;716;g265e3c816bb_0_675"/>
+          <p:cNvPr descr="preencoded.png" id="669" name="Google Shape;669;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10250181" y="9448800"/>
-            <a:ext cx="3873984" cy="4267200"/>
+            <a:off x="7686675" y="7086600"/>
+            <a:ext cx="2905125" cy="4305300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="717" name="Google Shape;717;g265e3c816bb_0_675"/>
+          <p:cNvPr descr="preencoded.png" id="670" name="Google Shape;670;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3594549" y="11823700"/>
-            <a:ext cx="3088994" cy="1892300"/>
+            <a:off x="2695575" y="8867775"/>
+            <a:ext cx="2316456" cy="1423513"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="718" name="Google Shape;718;g265e3c816bb_0_675"/>
+          <p:cNvPr descr="preencoded.png" id="671" name="Google Shape;671;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12790499" y="0"/>
-            <a:ext cx="4890111" cy="4660900"/>
+            <a:off x="9591675" y="-123825"/>
+            <a:ext cx="3667125" cy="3619500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="719" name="Google Shape;719;g265e3c816bb_0_675"/>
+          <p:cNvPr descr="preencoded.png" id="672" name="Google Shape;672;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12028403" y="3365500"/>
-            <a:ext cx="12358645" cy="8267700"/>
+            <a:off x="9020175" y="2524125"/>
+            <a:ext cx="10163175" cy="6200775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="720" name="Google Shape;720;g265e3c816bb_0_675"/>
+          <p:cNvPr descr="preencoded.png" id="673" name="Google Shape;673;p24"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9945343" y="1892300"/>
-            <a:ext cx="14441705" cy="10229675"/>
+            <a:off x="9020175" y="1952625"/>
+            <a:ext cx="6648450" cy="6210300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="674" name="Google Shape;674;p24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="675" name="Google Shape;675;p24"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="676" name="Google Shape;676;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="677" name="Google Shape;677;p24"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1360303" y="1847852"/>
+            <a:ext cx="7456405" cy="5764530"/>
+            <a:chOff x="1809750" y="1847850"/>
+            <a:chExt cx="6648600" cy="5764530"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="678" name="Google Shape;678;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="1847850"/>
+              <a:ext cx="6648600" cy="2752800"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="272727"/>
+                </a:buClr>
+                <a:buSzPts val="6000"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Thank you for choosing</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="6000">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t> </a:t>
+              </a:r>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="272727"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="679" name="Google Shape;679;p24"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1809750" y="4791075"/>
+              <a:ext cx="6271260" cy="2821305"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>We offer free and high-quality slides templates for your presentations. We appreciate you choosing us and hope our templates have been helpful. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="3000"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>As a new website, we rely on your support to grow, so please help us by sharing our site with your friends and colleagues. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="721" name="Google Shape;721;g265e3c816bb_0_675"/>
+          <p:cNvPr id="680" name="Google Shape;680;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
-          <a:xfrm>
-[...112 lines deleted...]
-            <a:ext cx="8620200" cy="3653400"/>
+          <a:xfrm rot="-5400000">
+            <a:off x="16649700" y="6168390"/>
+            <a:ext cx="2737485" cy="356235"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
-              <a:spcBef>
-[...161 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
-              <a:buSzPts val="2400"/>
+              <a:buSzPts val="1800"/>
               <a:buFont typeface="Inter"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t>Credit | Image: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="sng" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
                 <a:hlinkClick r:id="rId11">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Unsplash</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Inter"/>
                 <a:ea typeface="Inter"/>
                 <a:cs typeface="Inter"/>
                 <a:sym typeface="Inter"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="48" name="Shape 48"/>
+        <p:cNvPr id="51" name="Shape 51"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="49" name="Google Shape;49;g265e3c816bb_0_31"/>
+          <p:cNvPr descr="preencoded.png" id="52" name="Google Shape;52;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9372600"/>
-            <a:ext cx="2832454" cy="4343400"/>
+            <a:off x="-2628900" y="7029450"/>
+            <a:ext cx="4752976" cy="4714875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="50" name="Google Shape;50;g265e3c816bb_0_31"/>
+          <p:cNvPr descr="preencoded.png" id="53" name="Google Shape;53;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19281010" y="0"/>
-            <a:ext cx="5106038" cy="5130800"/>
+            <a:off x="14458950" y="-1447800"/>
+            <a:ext cx="5353050" cy="5295900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="51" name="Google Shape;51;g265e3c816bb_0_31"/>
+          <p:cNvPr descr="preencoded.png" id="54" name="Google Shape;54;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10478810" y="11874500"/>
-            <a:ext cx="4420152" cy="1841500"/>
+            <a:off x="7858125" y="8905875"/>
+            <a:ext cx="3314700" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="52" name="Google Shape;52;g265e3c816bb_0_31"/>
+          <p:cNvPr descr="preencoded.png" id="55" name="Google Shape;55;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22176972" y="10998200"/>
-            <a:ext cx="2210076" cy="2717800"/>
+            <a:off x="16630650" y="8248650"/>
+            <a:ext cx="5343525" cy="3248025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="53" name="Google Shape;53;g265e3c816bb_0_31"/>
+          <p:cNvPr descr="preencoded.png" id="56" name="Google Shape;56;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2362495" cy="3289300"/>
+            <a:off x="-1762125" y="-1028700"/>
+            <a:ext cx="3533775" cy="3495675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="54" name="Google Shape;54;g265e3c816bb_0_31"/>
+          <p:cNvPr descr="preencoded.png" id="57" name="Google Shape;57;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5994400"/>
-            <a:ext cx="3340549" cy="2267183"/>
+            <a:off x="-1552575" y="4495800"/>
+            <a:ext cx="4057673" cy="1700386"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="55" name="Google Shape;55;g265e3c816bb_0_31"/>
+          <p:cNvPr descr="preencoded.png" id="58" name="Google Shape;58;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17833029" y="431800"/>
-            <a:ext cx="3794689" cy="2331448"/>
+            <a:off x="13373100" y="323850"/>
+            <a:ext cx="2845662" cy="1748586"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="59" name="Google Shape;59;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="60" name="Google Shape;60;p3"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="61" name="Google Shape;61;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="56" name="Google Shape;56;g265e3c816bb_0_31"/>
+          <p:cNvPr id="62" name="Google Shape;62;p3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="16380900" cy="2307300"/>
+            <a:off x="981075" y="990600"/>
+            <a:ext cx="12304395" cy="1750695"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="12800"/>
+              <a:buSzPts val="9600"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="12800" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="9600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>Table of Contents</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="12800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="9600" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="63" name="Google Shape;63;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="933450" y="3038475"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="933450" y="3038475"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="64" name="Google Shape;64;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8D8DDE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="65" name="Google Shape;65;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1153478" y="3320415"/>
+              <a:ext cx="779145" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>01</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="66" name="Google Shape;66;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...42 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2305050" y="3195638"/>
+            <a:ext cx="4206240" cy="1011554"/>
+            <a:chOff x="2305050" y="3195638"/>
+            <a:chExt cx="4206240" cy="1011554"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="67" name="Google Shape;67;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2305050" y="3195638"/>
+              <a:ext cx="4206240" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Introduction</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="68" name="Google Shape;68;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2305050" y="3767137"/>
+              <a:ext cx="4175760" cy="440055"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>The Extraordinary Realm</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="69" name="Google Shape;69;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6534150" y="3038475"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6534150" y="3038475"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="70" name="Google Shape;70;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6534150" y="3038475"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E2B0F7"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="71" name="Google Shape;71;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6754177" y="3320415"/>
+              <a:ext cx="779145" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>02</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="72" name="Google Shape;72;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7905750" y="3195638"/>
+            <a:ext cx="4206240" cy="1011554"/>
+            <a:chOff x="7905750" y="3195638"/>
+            <a:chExt cx="4206240" cy="1011554"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="73" name="Google Shape;73;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7905750" y="3195638"/>
+              <a:ext cx="4206240" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Encounters</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="74" name="Google Shape;74;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7905750" y="3767137"/>
+              <a:ext cx="4175760" cy="440055"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="75" name="Google Shape;75;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="933450" y="5276850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="933450" y="5276850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="76" name="Google Shape;76;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E2B0F7"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="77" name="Google Shape;77;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1153478" y="5558790"/>
+              <a:ext cx="779145" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>03</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="78" name="Google Shape;78;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2305050" y="5434013"/>
+            <a:ext cx="4206240" cy="1011555"/>
+            <a:chOff x="2305050" y="5434013"/>
+            <a:chExt cx="4206240" cy="1011555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="79" name="Google Shape;79;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2305050" y="5434013"/>
+              <a:ext cx="4206240" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Wonders</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="80" name="Google Shape;80;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2305050" y="6005513"/>
+              <a:ext cx="4175760" cy="440055"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Wishes Granted</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="81" name="Google Shape;81;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6534150" y="5276850"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6534150" y="5276850"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="82" name="Google Shape;82;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6534150" y="5276850"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8D8DDE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="83" name="Google Shape;83;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6754177" y="5558790"/>
+              <a:ext cx="779145" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>04</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="84" name="Google Shape;84;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7905750" y="5434013"/>
+            <a:ext cx="4206240" cy="1011555"/>
+            <a:chOff x="7905750" y="5434013"/>
+            <a:chExt cx="4206240" cy="1011555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="85" name="Google Shape;85;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7905750" y="5434013"/>
+              <a:ext cx="4206240" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Magic</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="86" name="Google Shape;86;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7905750" y="6005513"/>
+              <a:ext cx="4175760" cy="440055"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Spellcasting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="87" name="Google Shape;87;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="933450" y="7515225"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="933450" y="7515225"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="88" name="Google Shape;88;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="933450" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="8D8DDE"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="89" name="Google Shape;89;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1153478" y="7797165"/>
+              <a:ext cx="779145" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>05</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="90" name="Google Shape;90;p3"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2305050" y="7672388"/>
+            <a:ext cx="4206240" cy="1011555"/>
+            <a:chOff x="2305050" y="7672388"/>
+            <a:chExt cx="4206240" cy="1011555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="91" name="Google Shape;91;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2305050" y="7672388"/>
+              <a:ext cx="4206240" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Adventure</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo"/>
-[...21 lines deleted...]
-          <p:cNvSpPr/>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="92" name="Google Shape;92;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2305050" y="8243888"/>
+              <a:ext cx="4175760" cy="440055"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Happily Ever After</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="93" name="Google Shape;93;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6534150" y="7515225"/>
+            <a:ext cx="1219200" cy="1219200"/>
+            <a:chOff x="6534150" y="7515225"/>
+            <a:chExt cx="1219200" cy="1219200"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="94" name="Google Shape;94;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6534150" y="7515225"/>
+              <a:ext cx="1219200" cy="1219200"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E2B0F7"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="95" name="Google Shape;95;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6754177" y="7797165"/>
+              <a:ext cx="779145" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>06</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="96" name="Google Shape;96;p3"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...79 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="7905750" y="7672388"/>
+            <a:ext cx="4206240" cy="1011555"/>
+            <a:chOff x="7905750" y="7672388"/>
+            <a:chExt cx="4206240" cy="1011555"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="97" name="Google Shape;97;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7905750" y="7672388"/>
+              <a:ext cx="4206240" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Conclusion</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...99 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="98" name="Google Shape;98;p3"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7905750" y="8243888"/>
+              <a:ext cx="4175760" cy="440055"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Embrace the Fantasy</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="0E0E0E"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...1344 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="95" name="Google Shape;95;g265e3c816bb_0_31"/>
+          <p:cNvPr descr="preencoded.png" id="99" name="Google Shape;99;p3"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="14530616" y="2895600"/>
-            <a:ext cx="9850691" cy="9715996"/>
+            <a:off x="11065897" y="2576699"/>
+            <a:ext cx="7048500" cy="6477000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="100" name="Shape 100"/>
+        <p:cNvPr id="104" name="Shape 104"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="101" name="Google Shape;101;g265e3c816bb_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="105" name="Google Shape;105;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19458832" y="11404600"/>
-            <a:ext cx="4928216" cy="2311400"/>
+            <a:off x="14592300" y="8553450"/>
+            <a:ext cx="4152900" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="102" name="Google Shape;102;g265e3c816bb_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="106" name="Google Shape;106;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19115889" y="0"/>
-            <a:ext cx="5271159" cy="4216400"/>
+            <a:off x="14335125" y="-1457325"/>
+            <a:ext cx="4667250" cy="4619625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="103" name="Google Shape;103;g265e3c816bb_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="107" name="Google Shape;107;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10858500"/>
-            <a:ext cx="2718140" cy="2857500"/>
+            <a:off x="-857250" y="8143875"/>
+            <a:ext cx="2895600" cy="4276725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="104" name="Google Shape;104;g265e3c816bb_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="108" name="Google Shape;108;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2845156" cy="2590800"/>
+            <a:off x="-942975" y="-1095375"/>
+            <a:ext cx="3076575" cy="3038475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="105" name="Google Shape;105;g265e3c816bb_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="109" name="Google Shape;109;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10139052"/>
-            <a:ext cx="4707951" cy="1975086"/>
+            <a:off x="-4381" y="7604289"/>
+            <a:ext cx="3534903" cy="1481316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="106" name="Google Shape;106;g265e3c816bb_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="110" name="Google Shape;110;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8433854" y="0"/>
-            <a:ext cx="3305799" cy="1015073"/>
+            <a:off x="6324600" y="-762000"/>
+            <a:ext cx="2479040" cy="1523306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="107" name="Google Shape;107;g265e3c816bb_0_82"/>
+          <p:cNvPr descr="preencoded.png" id="111" name="Google Shape;111;p4"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4470400"/>
-            <a:ext cx="2616527" cy="3771900"/>
+            <a:off x="-2686050" y="3352800"/>
+            <a:ext cx="4648200" cy="2828925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="112" name="Google Shape;112;p4"/>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="113" name="Google Shape;113;p4"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="114" name="Google Shape;114;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="108" name="Google Shape;108;g265e3c816bb_0_82"/>
+          <p:cNvPr id="115" name="Google Shape;115;p4"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="23370921" y="10515600"/>
-[...68 lines deleted...]
-            <a:ext cx="17892300" cy="1443600"/>
+            <a:off x="2219325" y="2057400"/>
+            <a:ext cx="13430250" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>The Realm of the Extraordinary</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="116" name="Google Shape;116;p4"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2219325" y="3552825"/>
+            <a:ext cx="13910310" cy="3107055"/>
+            <a:chOff x="2219325" y="3552825"/>
+            <a:chExt cx="13910310" cy="3107055"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="117" name="Google Shape;117;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2219325" y="3552825"/>
+              <a:ext cx="6604635" cy="3107055"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Welcome to the Fantasy World, a realm of wonder and enchantment where anything is possible. Here, dragons breathe fire, unicorns prance through meadows, and rainbows shine brightly. This world is a place where wishes come true, where potions can be cursed and spells are cast. It's a place of treasure and adventure, where the impossible becomes possible. But the greatest treasure of all is the one that lies within. </a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="118" name="Google Shape;118;p4"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9525000" y="3552825"/>
+              <a:ext cx="6604635" cy="3107055"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>The world of fantasy is a reflection of our deepest desires, our fondest dreams, and our wildest imaginations. It's a place where we can let go of the constraints of reality and explore the boundless possibilities of the human mind. In this introduction, we will delve into the mysteries of this realm, uncovering the magic and wonder that lies within. So come with us and let's embark on a journey through the Fantasy World.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="117" name="Shape 117"/>
+        <p:cNvPr id="123" name="Shape 123"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="118" name="Google Shape;118;g265e3c816bb_0_98"/>
+          <p:cNvPr descr="preencoded.png" id="124" name="Google Shape;124;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6489700"/>
-            <a:ext cx="3950194" cy="5562600"/>
+            <a:off x="-1247775" y="4867275"/>
+            <a:ext cx="4210050" cy="4171950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="119" name="Google Shape;119;g265e3c816bb_0_98"/>
+          <p:cNvPr descr="preencoded.png" id="125" name="Google Shape;125;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4648781" cy="4660900"/>
+            <a:off x="-1247775" y="-1190625"/>
+            <a:ext cx="4733925" cy="4686300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="120" name="Google Shape;120;g265e3c816bb_0_98"/>
+          <p:cNvPr descr="preencoded.png" id="126" name="Google Shape;126;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5118740" y="11176000"/>
-            <a:ext cx="3924791" cy="2540000"/>
+            <a:off x="3838575" y="8382000"/>
+            <a:ext cx="2943225" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="121" name="Google Shape;121;g265e3c816bb_0_98"/>
+          <p:cNvPr descr="preencoded.png" id="127" name="Google Shape;127;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19369921" y="11137900"/>
-            <a:ext cx="5017127" cy="2578100"/>
+            <a:off x="14525625" y="8353425"/>
+            <a:ext cx="4733925" cy="2876550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="122" name="Google Shape;122;g265e3c816bb_0_98"/>
+          <p:cNvPr descr="preencoded.png" id="128" name="Google Shape;128;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22303988" y="0"/>
-            <a:ext cx="2083060" cy="3327400"/>
+            <a:off x="16725900" y="-600075"/>
+            <a:ext cx="3124200" cy="3095625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="123" name="Google Shape;123;g265e3c816bb_0_98"/>
+          <p:cNvPr descr="preencoded.png" id="129" name="Google Shape;129;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="533400"/>
-            <a:ext cx="4790576" cy="2006674"/>
+            <a:off x="13830300" y="400050"/>
+            <a:ext cx="3592482" cy="1505006"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="124" name="Google Shape;124;g265e3c816bb_0_98"/>
+          <p:cNvPr descr="preencoded.png" id="130" name="Google Shape;130;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="11176000"/>
-            <a:ext cx="3359387" cy="2064159"/>
+            <a:off x="0" y="8382000"/>
+            <a:ext cx="2519226" cy="1548119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="131" name="Google Shape;131;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="132" name="Google Shape;132;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="133" name="Google Shape;133;p5"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="126" name="Google Shape;126;g265e3c816bb_0_98"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="127" name="Google Shape;127;g265e3c816bb_0_98"/>
+          <p:cNvPr descr="preencoded.png" id="134" name="Google Shape;134;p5"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="11685461" cy="13716000"/>
+            <a:ext cx="8763000" cy="10287000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="135" name="Google Shape;135;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9763125" y="2495550"/>
+            <a:ext cx="7854315" cy="1754505"/>
+            <a:chOff x="9763125" y="2495550"/>
+            <a:chExt cx="7854315" cy="1754505"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="136" name="Google Shape;136;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="2833687"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="137" name="Google Shape;137;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11010900" y="2495550"/>
+              <a:ext cx="6606540" cy="1754505"/>
+              <a:chOff x="11010900" y="2495550"/>
+              <a:chExt cx="6606540" cy="1754505"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="138" name="Google Shape;138;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11010900" y="2495550"/>
+                <a:ext cx="6606540" cy="655320"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>Unicorn Sightings</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="139" name="Google Shape;139;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11010900" y="3143250"/>
+                <a:ext cx="6576060" cy="1106805"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Archivo"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo"/>
+                    <a:ea typeface="Archivo"/>
+                    <a:cs typeface="Archivo"/>
+                    <a:sym typeface="Archivo"/>
+                  </a:rPr>
+                  <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery that surrounds these creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="140" name="Google Shape;140;p5"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...422 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9763125" y="5610225"/>
+            <a:ext cx="7549515" cy="1754505"/>
+            <a:chOff x="9763125" y="5610225"/>
+            <a:chExt cx="7549515" cy="1754505"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="141" name="Google Shape;141;p5"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9763125" y="5948363"/>
+              <a:ext cx="971550" cy="971550"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:grpSp>
+          <p:nvGrpSpPr>
+            <p:cNvPr id="142" name="Google Shape;142;p5"/>
+            <p:cNvGrpSpPr/>
+            <p:nvPr/>
+          </p:nvGrpSpPr>
+          <p:grpSpPr>
+            <a:xfrm>
+              <a:off x="11010900" y="5610225"/>
+              <a:ext cx="6301740" cy="1754505"/>
+              <a:chOff x="11010900" y="5610225"/>
+              <a:chExt cx="6301740" cy="1754505"/>
+            </a:xfrm>
+          </p:grpSpPr>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="143" name="Google Shape;143;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11010900" y="5610225"/>
+                <a:ext cx="6301740" cy="655320"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="3600"/>
+                  <a:buFont typeface="Archivo Black"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo Black"/>
+                    <a:ea typeface="Archivo Black"/>
+                    <a:cs typeface="Archivo Black"/>
+                    <a:sym typeface="Archivo Black"/>
+                  </a:rPr>
+                  <a:t>Dragon Taming</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+          <p:sp>
+            <p:nvSpPr>
+              <p:cNvPr id="144" name="Google Shape;144;p5"/>
+              <p:cNvSpPr/>
+              <p:nvPr/>
+            </p:nvSpPr>
+            <p:spPr>
+              <a:xfrm>
+                <a:off x="11010900" y="6257925"/>
+                <a:ext cx="6271260" cy="1106805"/>
+              </a:xfrm>
+              <a:prstGeom prst="rect">
+                <a:avLst/>
+              </a:prstGeom>
+              <a:noFill/>
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+            </p:spPr>
+            <p:txBody>
+              <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+                <a:noAutofit/>
+              </a:bodyPr>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                  <a:lnSpc>
+                    <a:spcPct val="120000"/>
+                  </a:lnSpc>
+                  <a:spcBef>
+                    <a:spcPts val="0"/>
+                  </a:spcBef>
+                  <a:spcAft>
+                    <a:spcPts val="0"/>
+                  </a:spcAft>
+                  <a:buClr>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:buClr>
+                  <a:buSzPts val="2400"/>
+                  <a:buFont typeface="Archivo"/>
+                  <a:buNone/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                    <a:solidFill>
+                      <a:srgbClr val="0E0E0E"/>
+                    </a:solidFill>
+                    <a:latin typeface="Archivo"/>
+                    <a:ea typeface="Archivo"/>
+                    <a:cs typeface="Archivo"/>
+                    <a:sym typeface="Archivo"/>
+                  </a:rPr>
+                  <a:t>A closer look at the art of taming dragons and the brave adventurers who dare to take on these fearsome creatures.</a:t>
+                </a:r>
+                <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:schemeClr val="dk1"/>
+                  </a:solidFill>
+                  <a:latin typeface="Calibri"/>
+                  <a:ea typeface="Calibri"/>
+                  <a:cs typeface="Calibri"/>
+                  <a:sym typeface="Calibri"/>
+                </a:endParaRPr>
+              </a:p>
+            </p:txBody>
+          </p:sp>
+        </p:grpSp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="142" name="Shape 142"/>
+        <p:cNvPr id="149" name="Shape 149"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="143" name="Google Shape;143;g265e3c816bb_0_122"/>
+          <p:cNvPr descr="preencoded.png" id="150" name="Google Shape;150;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9372600"/>
-            <a:ext cx="2832454" cy="4343400"/>
+            <a:off x="-2628900" y="7029450"/>
+            <a:ext cx="4752976" cy="4714875"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="144" name="Google Shape;144;g265e3c816bb_0_122"/>
+          <p:cNvPr descr="preencoded.png" id="151" name="Google Shape;151;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19281010" y="0"/>
-            <a:ext cx="5106038" cy="5130800"/>
+            <a:off x="14458950" y="-1447800"/>
+            <a:ext cx="5353050" cy="5295900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="145" name="Google Shape;145;g265e3c816bb_0_122"/>
+          <p:cNvPr descr="preencoded.png" id="152" name="Google Shape;152;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10478810" y="11874500"/>
-            <a:ext cx="4420152" cy="1841500"/>
+            <a:off x="7858125" y="8905875"/>
+            <a:ext cx="3314700" cy="4905375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="146" name="Google Shape;146;g265e3c816bb_0_122"/>
+          <p:cNvPr descr="preencoded.png" id="153" name="Google Shape;153;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22176972" y="10998200"/>
-            <a:ext cx="2210076" cy="2717800"/>
+            <a:off x="16630650" y="8248650"/>
+            <a:ext cx="5343525" cy="3248025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="147" name="Google Shape;147;g265e3c816bb_0_122"/>
+          <p:cNvPr descr="preencoded.png" id="154" name="Google Shape;154;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2362495" cy="3289300"/>
+            <a:off x="-1762125" y="-1028700"/>
+            <a:ext cx="3533775" cy="3495675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="148" name="Google Shape;148;g265e3c816bb_0_122"/>
+          <p:cNvPr descr="preencoded.png" id="155" name="Google Shape;155;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="5994400"/>
-            <a:ext cx="3340549" cy="2267179"/>
+            <a:off x="-1552575" y="4495800"/>
+            <a:ext cx="4057673" cy="1700386"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="149" name="Google Shape;149;g265e3c816bb_0_122"/>
+          <p:cNvPr descr="preencoded.png" id="156" name="Google Shape;156;p6"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="17833029" y="431800"/>
-            <a:ext cx="3794689" cy="2331448"/>
+            <a:off x="13373100" y="323850"/>
+            <a:ext cx="2845662" cy="1748586"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="157" name="Google Shape;157;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvPicPr preferRelativeResize="0"/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="158" name="Google Shape;158;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="159" name="Google Shape;159;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="160" name="Google Shape;160;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvPicPr>
-[...24 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2626995" y="1009650"/>
+            <a:ext cx="6156960" cy="8439150"/>
+            <a:chOff x="2626995" y="1009650"/>
+            <a:chExt cx="6156960" cy="8439150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="161" name="Google Shape;161;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5324475" y="1009650"/>
+              <a:ext cx="762000" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="162" name="Google Shape;162;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3467100" y="2552700"/>
+              <a:ext cx="4636770" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Unicorn Sightings</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="163" name="Google Shape;163;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2626995" y="3505200"/>
+              <a:ext cx="6156960" cy="1106805"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A record of the number of unicorns spotted in the fantasy realm and the beauty and mystery.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="164" name="Google Shape;164;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2657475" y="4962525"/>
+              <a:ext cx="6096000" cy="4486275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="165" name="Google Shape;165;p6"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...143 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9465945" y="1009650"/>
+            <a:ext cx="6156960" cy="8439150"/>
+            <a:chOff x="9465945" y="1009650"/>
+            <a:chExt cx="6156960" cy="8439150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="166" name="Google Shape;166;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId13">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12034837" y="1009650"/>
+              <a:ext cx="1019175" cy="1114425"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="167" name="Google Shape;167;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="10653713" y="2552700"/>
+              <a:ext cx="3941445" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Dragon Taming</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="168" name="Google Shape;168;p6"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9465945" y="3505200"/>
+              <a:ext cx="6156960" cy="1106805"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A closer look at the art of taming dragons and the brave adventurers who take on these creatures.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...451 lines deleted...]
-      </p:pic>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="169" name="Google Shape;169;p6"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId14">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9496425" y="4962525"/>
+              <a:ext cx="6096000" cy="4486275"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="170" name="Shape 170"/>
+        <p:cNvPr id="174" name="Shape 174"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="171" name="Google Shape;171;g265e3c816bb_0_149"/>
+          <p:cNvPr descr="preencoded.png" id="175" name="Google Shape;175;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="15826178" cy="13716000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="3209925" y="-714375"/>
+            <a:ext cx="11868150" cy="11715750"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="172" name="Google Shape;172;g265e3c816bb_0_149"/>
+          <p:cNvPr descr="preencoded.png" id="176" name="Google Shape;176;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4788498" cy="4267200"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-285750" y="-638175"/>
+            <a:ext cx="3876675" cy="3838575"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="173" name="Google Shape;173;g265e3c816bb_0_149"/>
+          <p:cNvPr descr="preencoded.png" id="177" name="Google Shape;177;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3873984" cy="5740400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="1419225" y="5734050"/>
+            <a:ext cx="2905125" cy="4305300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="174" name="Google Shape;174;g265e3c816bb_0_149"/>
+          <p:cNvPr descr="preencoded.png" id="178" name="Google Shape;178;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="5791924" cy="3200400"/>
+          <a:xfrm rot="10800000">
+            <a:off x="12925425" y="7886700"/>
+            <a:ext cx="4343400" cy="2647950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="175" name="Google Shape;175;g265e3c816bb_0_149"/>
+          <p:cNvPr descr="preencoded.png" id="179" name="Google Shape;179;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="2718140" cy="1845165"/>
+          <a:xfrm rot="10800000">
+            <a:off x="-1264979" y="4645451"/>
+            <a:ext cx="3303329" cy="1383874"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="176" name="Google Shape;176;g265e3c816bb_0_149"/>
+          <p:cNvPr descr="preencoded.png" id="180" name="Google Shape;180;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="3088994" cy="1892300"/>
+          <a:xfrm rot="10800000">
+            <a:off x="13275969" y="-4289"/>
+            <a:ext cx="2316456" cy="1423514"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="177" name="Google Shape;177;g265e3c816bb_0_149"/>
+          <p:cNvPr descr="preencoded.png" id="181" name="Google Shape;181;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
-          <a:xfrm>
-[...1 lines deleted...]
-            <a:ext cx="4890111" cy="4826000"/>
+          <a:xfrm rot="10800000">
+            <a:off x="14430375" y="2114550"/>
+            <a:ext cx="3667125" cy="3619501"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="182" name="Google Shape;182;p7"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="183" name="Google Shape;183;p7"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="184" name="Google Shape;184;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="179" name="Google Shape;179;g265e3c816bb_0_149"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="180" name="Google Shape;180;g265e3c816bb_0_149"/>
+          <p:cNvPr descr="preencoded.png" id="185" name="Google Shape;185;p7"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="711289" y="1244600"/>
-            <a:ext cx="5966698" cy="4437887"/>
+            <a:off x="533400" y="933450"/>
+            <a:ext cx="4474464" cy="3328416"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="186" name="Google Shape;186;p7"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...75 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="4381500" y="3171825"/>
+            <a:ext cx="10321290" cy="4187190"/>
+            <a:chOff x="4381500" y="3171825"/>
+            <a:chExt cx="10321290" cy="4187190"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="187" name="Google Shape;187;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4381500" y="3171825"/>
+              <a:ext cx="10292715" cy="3627120"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Fantasy is the gateway to the impossible, the land where the ordinary becomes extraordinary, and the impossible becomes possible. It is the realm of the imagination, where anything can happen and everything is possible.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="188" name="Google Shape;188;p7"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="11039475" y="6867525"/>
+              <a:ext cx="3663315" cy="491490"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2700"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2700" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>The Dream Weaver</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2700" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...80 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="188" name="Shape 188"/>
+        <p:cNvPr id="193" name="Shape 193"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="189" name="Google Shape;189;g265e3c816bb_0_166"/>
+          <p:cNvPr descr="preencoded.png" id="194" name="Google Shape;194;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19458832" y="11404600"/>
-            <a:ext cx="4928216" cy="2311400"/>
+            <a:off x="14592300" y="8553450"/>
+            <a:ext cx="4152900" cy="4105275"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="190" name="Google Shape;190;g265e3c816bb_0_166"/>
+          <p:cNvPr descr="preencoded.png" id="195" name="Google Shape;195;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19115889" y="0"/>
-            <a:ext cx="5271159" cy="4216400"/>
+            <a:off x="14335125" y="-1457325"/>
+            <a:ext cx="4667250" cy="4619625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="191" name="Google Shape;191;g265e3c816bb_0_166"/>
+          <p:cNvPr descr="preencoded.png" id="196" name="Google Shape;196;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10858500"/>
-            <a:ext cx="2718140" cy="2857500"/>
+            <a:off x="-857250" y="8143875"/>
+            <a:ext cx="2895600" cy="4276725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="192" name="Google Shape;192;g265e3c816bb_0_166"/>
+          <p:cNvPr descr="preencoded.png" id="197" name="Google Shape;197;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2845156" cy="2590800"/>
+            <a:off x="-942975" y="-1095375"/>
+            <a:ext cx="3076575" cy="3038475"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="193" name="Google Shape;193;g265e3c816bb_0_166"/>
+          <p:cNvPr descr="preencoded.png" id="198" name="Google Shape;198;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="10139052"/>
-            <a:ext cx="4707951" cy="1975086"/>
+            <a:off x="-4381" y="7604289"/>
+            <a:ext cx="3534903" cy="1481316"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="194" name="Google Shape;194;g265e3c816bb_0_166"/>
+          <p:cNvPr descr="preencoded.png" id="199" name="Google Shape;199;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8433854" y="0"/>
-            <a:ext cx="3305799" cy="1015070"/>
+            <a:off x="6324600" y="-762000"/>
+            <a:ext cx="2479040" cy="1523306"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="195" name="Google Shape;195;g265e3c816bb_0_166"/>
+          <p:cNvPr descr="preencoded.png" id="200" name="Google Shape;200;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4470400"/>
-            <a:ext cx="2616527" cy="3771900"/>
+            <a:off x="-2686050" y="3352800"/>
+            <a:ext cx="4648200" cy="2828925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="201" name="Google Shape;201;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-      </p:sp>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="202" name="Google Shape;202;p8"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="203" name="Google Shape;203;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="197" name="Google Shape;197;g265e3c816bb_0_166"/>
-[...26 lines deleted...]
-          <p:cNvPr descr=" " id="198" name="Google Shape;198;g265e3c816bb_0_166"/>
+          <p:cNvPr descr="preencoded.png" id="204" name="Google Shape;204;p8"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8395749" y="1866900"/>
-            <a:ext cx="7595549" cy="10147300"/>
+            <a:off x="6296025" y="1924050"/>
+            <a:ext cx="4362450" cy="6629400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="205" name="Google Shape;205;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="2314575" y="1400175"/>
+            <a:ext cx="3368040" cy="2821305"/>
+            <a:chOff x="2314575" y="1400175"/>
+            <a:chExt cx="3368040" cy="2821305"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="206" name="Google Shape;206;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2314575" y="1400175"/>
+              <a:ext cx="3368040" cy="1645920"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>Dragon Taming Technique</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="207" name="Google Shape;207;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2314575" y="3114675"/>
+              <a:ext cx="3337560" cy="1106805"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>A guide to taming and caring for dragons in the realm of magic.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="208" name="Google Shape;208;p8"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...34 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="12696825" y="4895850"/>
+            <a:ext cx="3368040" cy="3154680"/>
+            <a:chOff x="12696825" y="4895850"/>
+            <a:chExt cx="3368040" cy="3154680"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="209" name="Google Shape;209;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12696825" y="4895850"/>
+              <a:ext cx="3368040" cy="1645920"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>The Art of Unicorn Sighting</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="210" name="Google Shape;210;p8"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="12696825" y="6610350"/>
+              <a:ext cx="3337560" cy="1440180"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
                   <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>Tips and tricks for spotting the elusive unicorns in their natural habitat.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...247 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="209" name="Shape 209"/>
+        <p:cNvPr id="215" name="Shape 215"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="210" name="Google Shape;210;g265e3c816bb_0_186"/>
+          <p:cNvPr descr="preencoded.png" id="216" name="Google Shape;216;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="6489700"/>
-            <a:ext cx="3950194" cy="5562600"/>
+            <a:off x="-1247775" y="4867275"/>
+            <a:ext cx="4210050" cy="4171950"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="211" name="Google Shape;211;g265e3c816bb_0_186"/>
+          <p:cNvPr descr="preencoded.png" id="217" name="Google Shape;217;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="4648781" cy="4660900"/>
+            <a:off x="-1247775" y="-1190625"/>
+            <a:ext cx="4733925" cy="4686300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="212" name="Google Shape;212;g265e3c816bb_0_186"/>
+          <p:cNvPr descr="preencoded.png" id="218" name="Google Shape;218;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5118740" y="11176000"/>
-            <a:ext cx="3924791" cy="2540000"/>
+            <a:off x="3838575" y="8382000"/>
+            <a:ext cx="2943225" cy="4343400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="213" name="Google Shape;213;g265e3c816bb_0_186"/>
+          <p:cNvPr descr="preencoded.png" id="219" name="Google Shape;219;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="19369921" y="11137900"/>
-            <a:ext cx="5017127" cy="2578100"/>
+            <a:off x="14525625" y="8353425"/>
+            <a:ext cx="4733925" cy="2876550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="214" name="Google Shape;214;g265e3c816bb_0_186"/>
+          <p:cNvPr descr="preencoded.png" id="220" name="Google Shape;220;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="22303988" y="0"/>
-            <a:ext cx="2083060" cy="3327400"/>
+            <a:off x="16725900" y="-600075"/>
+            <a:ext cx="3124200" cy="3095625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="215" name="Google Shape;215;g265e3c816bb_0_186"/>
+          <p:cNvPr descr="preencoded.png" id="221" name="Google Shape;221;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="18442705" y="533400"/>
-            <a:ext cx="4790576" cy="2006674"/>
+            <a:off x="13830300" y="400050"/>
+            <a:ext cx="3592482" cy="1505006"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="216" name="Google Shape;216;g265e3c816bb_0_186"/>
+          <p:cNvPr descr="preencoded.png" id="222" name="Google Shape;222;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="11176000"/>
-            <a:ext cx="3359387" cy="2064159"/>
+            <a:off x="0" y="8382000"/>
+            <a:ext cx="2519226" cy="1548119"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="217" name="Google Shape;217;g265e3c816bb_0_186"/>
+          <p:cNvPr id="223" name="Google Shape;223;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2091528" y="749300"/>
-            <a:ext cx="20216700" cy="1443600"/>
+            <a:off x="1619250" y="561975"/>
+            <a:ext cx="15059025" cy="1095375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="272727"/>
               </a:buClr>
-              <a:buSzPts val="8000"/>
+              <a:buSzPts val="6000"/>
               <a:buFont typeface="Archivo Black"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="8000" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="6000" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="272727"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo Black"/>
                 <a:ea typeface="Archivo Black"/>
                 <a:cs typeface="Archivo Black"/>
                 <a:sym typeface="Archivo Black"/>
               </a:rPr>
               <a:t>The Magic of Dragons: A Research</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="8000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="6000" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-          <p:cNvSpPr/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="224" name="Google Shape;224;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...38 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="1609725" y="3019425"/>
+            <a:ext cx="6153150" cy="6153150"/>
+            <a:chOff x="1609725" y="3019425"/>
+            <a:chExt cx="6153150" cy="6153150"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="225" name="Google Shape;225;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1609725" y="3019425"/>
+              <a:ext cx="6153150" cy="6153150"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="669FD3"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="226" name="Google Shape;226;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="2381250" y="4438650"/>
+              <a:ext cx="4619625" cy="4619625"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFF0EF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="227" name="Google Shape;227;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3152775" y="5848350"/>
+              <a:ext cx="3067050" cy="3067050"/>
+            </a:xfrm>
+            <a:prstGeom prst="ellipse">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFFFFF"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:t/>
+              </a:r>
+              <a:endParaRPr/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="228" name="Google Shape;228;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3996690" y="3444240"/>
+              <a:ext cx="1360170" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="FFFFFF"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>6.7M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="229" name="Google Shape;229;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4006215" y="7054215"/>
+              <a:ext cx="1360170" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>2.3M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="230" name="Google Shape;230;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4006215" y="4853940"/>
+              <a:ext cx="1360170" cy="655320"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="ctr" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="3600"/>
+                <a:buFont typeface="Archivo Black"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="3600" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo Black"/>
+                  <a:ea typeface="Archivo Black"/>
+                  <a:cs typeface="Archivo Black"/>
+                  <a:sym typeface="Archivo Black"/>
+                </a:rPr>
+                <a:t>4.4M</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="3600" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="231" name="Google Shape;231;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="17640300" y="7994854"/>
+            <a:ext cx="596695" cy="2063546"/>
+            <a:chOff x="17640300" y="7994855"/>
+            <a:chExt cx="596695" cy="2063546"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="232" name="Google Shape;232;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId10">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="17640300" y="9525000"/>
+              <a:ext cx="533400" cy="533400"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="233" name="Google Shape;233;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm rot="-5400000">
+              <a:off x="17235487" y="8456817"/>
+              <a:ext cx="1463470" cy="539545"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="669FD3"/>
+                </a:buClr>
+                <a:buSzPts val="2710"/>
+                <a:buFont typeface="Inter"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="1" i="0" lang="en-US" sz="2710" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="669FD3"/>
+                  </a:solidFill>
+                  <a:latin typeface="Inter"/>
+                  <a:ea typeface="Inter"/>
+                  <a:cs typeface="Inter"/>
+                  <a:sym typeface="Inter"/>
+                </a:rPr>
+                <a:t>EaTemp</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2710" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="234" name="Google Shape;234;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...40 lines deleted...]
-          <p:cNvSpPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9477375" y="2666999"/>
+            <a:ext cx="6404610" cy="1659256"/>
+            <a:chOff x="9477375" y="2666999"/>
+            <a:chExt cx="6404610" cy="1659256"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="235" name="Google Shape;235;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId11">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="2666999"/>
+              <a:ext cx="942975" cy="685802"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="236" name="Google Shape;236;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="3552825"/>
+              <a:ext cx="6404610" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>"The Art of Archery": Discover the intricacies of the Art of Archery .</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+                <a:solidFill>
+                  <a:schemeClr val="dk1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="237" name="Google Shape;237;p9"/>
+          <p:cNvGrpSpPr/>
           <p:nvPr/>
-        </p:nvSpPr>
-[...77 lines deleted...]
-              <a:rPr b="0" i="0" lang="en-US" sz="4800" u="none" cap="none" strike="noStrike">
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="9448800" y="5181600"/>
+            <a:ext cx="6433185" cy="1842053"/>
+            <a:chOff x="9448800" y="5181600"/>
+            <a:chExt cx="6433185" cy="1842053"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr descr="preencoded.png" id="238" name="Google Shape;238;p9"/>
+            <p:cNvPicPr preferRelativeResize="0"/>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill rotWithShape="1">
+            <a:blip r:embed="rId12">
+              <a:alphaModFix/>
+            </a:blip>
+            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:stretch/>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9448800" y="5181600"/>
+              <a:ext cx="944656" cy="868599"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="239" name="Google Shape;239;p9"/>
+            <p:cNvSpPr/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="9477375" y="6250223"/>
+              <a:ext cx="6404610" cy="773430"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
+              <a:noAutofit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                <a:lnSpc>
+                  <a:spcPct val="120000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPts val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPts val="0"/>
+                </a:spcAft>
+                <a:buClr>
+                  <a:srgbClr val="0E0E0E"/>
+                </a:buClr>
+                <a:buSzPts val="2400"/>
+                <a:buFont typeface="Archivo"/>
+                <a:buNone/>
+              </a:pPr>
+              <a:r>
+                <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+                  <a:solidFill>
+                    <a:srgbClr val="0E0E0E"/>
+                  </a:solidFill>
+                  <a:latin typeface="Archivo"/>
+                  <a:ea typeface="Archivo"/>
+                  <a:cs typeface="Archivo"/>
+                  <a:sym typeface="Archivo"/>
+                </a:rPr>
+                <a:t>"The Music of the Elves": Immerse yourself in the enchanting music of the elves.</a:t>
+              </a:r>
+              <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
-                  <a:srgbClr val="FFFFFF"/>
+                  <a:schemeClr val="dk1"/>
                 </a:solidFill>
-                <a:latin typeface="Archivo Black"/>
-[...184 lines deleted...]
-      </p:sp>
+                <a:latin typeface="Calibri"/>
+                <a:ea typeface="Calibri"/>
+                <a:cs typeface="Calibri"/>
+                <a:sym typeface="Calibri"/>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr=" " id="226" name="Google Shape;226;g265e3c816bb_0_186"/>
-[...411 lines deleted...]
-          <p:cNvPr descr=" " id="236" name="Google Shape;236;g265e3c816bb_0_186"/>
+          <p:cNvPr descr="preencoded.png" id="240" name="Google Shape;240;p9"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId13">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12638080" y="10299700"/>
-            <a:ext cx="738556" cy="1016000"/>
+            <a:off x="9481693" y="7729268"/>
+            <a:ext cx="934334" cy="762549"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="237" name="Google Shape;237;g265e3c816bb_0_186"/>
+          <p:cNvPr id="241" name="Google Shape;241;p9"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="12638080" y="11620500"/>
-[...41 lines deleted...]
-            <a:ext cx="8594700" cy="1024500"/>
+            <a:off x="9477375" y="8724900"/>
+            <a:ext cx="6404610" cy="773430"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="120000"/>
+              </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0E0E0E"/>
               </a:buClr>
-              <a:buSzPts val="3200"/>
+              <a:buSzPts val="2400"/>
               <a:buFont typeface="Archivo"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="3200" u="none" cap="none" strike="noStrike">
+              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
                 <a:solidFill>
                   <a:srgbClr val="0E0E0E"/>
                 </a:solidFill>
                 <a:latin typeface="Archivo"/>
                 <a:ea typeface="Archivo"/>
                 <a:cs typeface="Archivo"/>
                 <a:sym typeface="Archivo"/>
               </a:rPr>
               <a:t>"The Life of an Elf": Learn about the customs and daily life of the elves.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="3200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>