--- v0 (2026-10-01)
+++ v1 (2026-10-25)
@@ -1,28 +1,29 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/x-fontdata" Extension="fntdata"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
   <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout2.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml" PartName="/ppt/slideLayouts/slideLayout12.xml"/>
@@ -310,51 +311,51 @@
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId20" roundtripDataSignature="AMtx7mjozbFzve4ycUWln4q6IQyAHdvSJQ=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId20" roundtripDataSignature="AMtx7mjaYAgWzambV0jg0FTtOurEwMjj5Q=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-bold.fntdata"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-regular.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-boldItalic.fntdata"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/QuattrocentoSans-italic.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
@@ -2680,139 +2681,139 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="203" name="Shape 203"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="204" name="Google Shape;204;g3f5f36e1f7d_0_357:notes"/>
+          <p:cNvPr id="204" name="Google Shape;204;h1b343bcf3a88cdcd_0_0:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="8000"/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="205" name="Google Shape;205;g3f5f36e1f7d_0_357:notes"/>
+          <p:cNvPr id="205" name="Google Shape;205;h1b343bcf3a88cdcd_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="206" name="Google Shape;206;g3f5f36e1f7d_0_357:notes"/>
+          <p:cNvPr id="206" name="Google Shape;206;h1b343bcf3a88cdcd_0_0:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -2823,110 +2824,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="209" name="Shape 209"/>
+        <p:cNvPr id="210" name="Shape 210"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="210" name="Google Shape;210;g3f5f36e1f7d_0_362:notes"/>
+          <p:cNvPr id="211" name="Google Shape;211;g3f5f36e1f7d_0_362:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="8000"/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="211" name="Google Shape;211;g3f5f36e1f7d_0_362:notes"/>
+          <p:cNvPr id="212" name="Google Shape;212;g3f5f36e1f7d_0_362:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -2961,51 +2962,51 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="212" name="Google Shape;212;g3f5f36e1f7d_0_362:notes"/>
+          <p:cNvPr id="213" name="Google Shape;213;g3f5f36e1f7d_0_362:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3016,252 +3017,252 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="217" name="Shape 217"/>
+        <p:cNvPr id="218" name="Shape 218"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="218" name="Google Shape;218;g3f5f36e1f7d_0_369:notes"/>
+          <p:cNvPr id="219" name="Google Shape;219;g3f5f36e1f7d_0_369:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="219" name="Google Shape;219;g3f5f36e1f7d_0_369:notes"/>
+          <p:cNvPr id="220" name="Google Shape;220;g3f5f36e1f7d_0_369:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="223" name="Shape 223"/>
+        <p:cNvPr id="224" name="Shape 224"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="224" name="Google Shape;224;g3f5f36e1f7d_0_374:notes"/>
+          <p:cNvPr id="225" name="Google Shape;225;g3f5f36e1f7d_0_374:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="8000"/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="225" name="Google Shape;225;g3f5f36e1f7d_0_374:notes"/>
+          <p:cNvPr id="226" name="Google Shape;226;g3f5f36e1f7d_0_374:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="226" name="Google Shape;226;g3f5f36e1f7d_0_374:notes"/>
+          <p:cNvPr id="227" name="Google Shape;227;g3f5f36e1f7d_0_374:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3272,110 +3273,110 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="229" name="Shape 229"/>
+        <p:cNvPr id="231" name="Shape 231"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="230" name="Google Shape;230;g3f5f36e1f7d_0_379:notes"/>
+          <p:cNvPr id="232" name="Google Shape;232;g3f5f36e1f7d_0_379:notes"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:custGeom>
             <a:rect b="b" l="l" r="r" t="t"/>
             <a:pathLst>
               <a:path extrusionOk="0" h="120000" w="120000">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
           <a:ln cap="flat" cmpd="sng" w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="8000"/>
             <a:headEnd len="sm" w="sm" type="none"/>
             <a:tailEnd len="sm" w="sm" type="none"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="231" name="Google Shape;231;g3f5f36e1f7d_0_379:notes"/>
+          <p:cNvPr id="233" name="Google Shape;233;g3f5f36e1f7d_0_379:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4343400"/>
             <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -3406,51 +3407,51 @@
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="232" name="Google Shape;232;g3f5f36e1f7d_0_379:notes"/>
+          <p:cNvPr id="234" name="Google Shape;234;g3f5f36e1f7d_0_379:notes"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="12" type="sldNum"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
@@ -3497,71 +3498,71 @@
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -29548,63 +29549,63 @@
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publichealth.jhu.edu/center-for-injury-research-and-policy/introduction-to-injury-prevention" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wisqars.cdc.gov/animated-leading-causes/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wisqars.cdc.gov/animated-leading-causes/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.youtube.com/watch?v=_rrkeOOTYdo" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="176" name="Shape 176"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -30635,216 +30636,259 @@
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="207" name="Shape 207"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="208" name="Google Shape;208;g3f5f36e1f7d_0_357"/>
+          <p:cNvPr id="208" name="Google Shape;208;h1b343bcf3a88cdcd_0_0"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1525351" y="2317867"/>
-            <a:ext cx="9141300" cy="2485800"/>
+            <a:off x="1525351" y="1646892"/>
+            <a:ext cx="9141300" cy="3940500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="lt2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Part 1: Injury 101</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:schemeClr val="lt2"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
+            <a:br>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="lt2"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="lt2"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:schemeClr val="lt2"/>
+                </a:solidFill>
+              </a:rPr>
+            </a:br>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Play Recorded Lecture</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t> </a:t>
             </a:r>
-            <a:br>
-[...5 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr descr="A red rectangular button with a white play button&#10;&#10;Description automatically generated" id="209" name="Google Shape;209;h1b343bcf3a88cdcd_0_0">
+            <a:hlinkClick r:id="rId3"/>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4291908" y="2034482"/>
+            <a:ext cx="3608178" cy="2787318"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent>
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="213" name="Shape 213"/>
+        <p:cNvPr id="214" name="Shape 214"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="214" name="Google Shape;214;g3f5f36e1f7d_0_362"/>
+          <p:cNvPr id="215" name="Google Shape;215;g3f5f36e1f7d_0_362"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7546225" y="0"/>
             <a:ext cx="3248046" cy="3400434"/>
           </a:xfrm>
           <a:prstGeom prst="flowChartDocument">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="4F403C"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
@@ -30859,51 +30903,51 @@
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="215" name="Google Shape;215;g3f5f36e1f7d_0_362"/>
+          <p:cNvPr id="216" name="Google Shape;216;g3f5f36e1f7d_0_362"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7746250" y="171162"/>
             <a:ext cx="2840100" cy="2371200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
@@ -30984,51 +31028,51 @@
             <a:br>
               <a:rPr lang="en-US" sz="3200">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
                 <a:latin typeface="Quattrocento Sans"/>
                 <a:ea typeface="Quattrocento Sans"/>
                 <a:cs typeface="Quattrocento Sans"/>
                 <a:sym typeface="Quattrocento Sans"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr sz="4400">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Quattrocento Sans"/>
               <a:ea typeface="Quattrocento Sans"/>
               <a:cs typeface="Quattrocento Sans"/>
               <a:sym typeface="Quattrocento Sans"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect." id="216" name="Google Shape;216;g3f5f36e1f7d_0_362"/>
+          <p:cNvPr descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect." id="217" name="Google Shape;217;g3f5f36e1f7d_0_362"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect b="0" l="0" r="0" t="0"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="284667" y="171155"/>
             <a:ext cx="7039500" cy="5578800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
@@ -31043,65 +31087,65 @@
       <p:transition spd="slow" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="220" name="Shape 220"/>
+        <p:cNvPr id="221" name="Shape 221"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="221" name="Google Shape;221;g3f5f36e1f7d_0_369"/>
+          <p:cNvPr id="222" name="Google Shape;222;g3f5f36e1f7d_0_369"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5199742" y="514686"/>
             <a:ext cx="6477000" cy="1188900"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -31109,51 +31153,51 @@
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent2"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Part 2:  Reducing Disparities for Sleep Related Infant Deaths Learning Objectives</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="222" name="Google Shape;222;g3f5f36e1f7d_0_369"/>
+          <p:cNvPr id="223" name="Google Shape;223;g3f5f36e1f7d_0_369"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5199743" y="2309822"/>
             <a:ext cx="6477000" cy="3276600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
@@ -31528,73 +31572,73 @@
       <p:transition spd="slow" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent2"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="227" name="Shape 227"/>
+        <p:cNvPr id="228" name="Shape 228"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="228" name="Google Shape;228;g3f5f36e1f7d_0_374"/>
+          <p:cNvPr id="229" name="Google Shape;229;g3f5f36e1f7d_0_374"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1525351" y="1805110"/>
+            <a:off x="1525351" y="109385"/>
             <a:ext cx="9141300" cy="3247800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
@@ -31694,97 +31738,210 @@
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="lt1"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="230" name="Google Shape;230;g3f5f36e1f7d_0_374" title="Dine College - Safe Sleep Study">
+            <a:hlinkClick r:id="rId3"/>
+          </p:cNvPr>
+          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:alphaModFix/>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1227736" y="1211300"/>
+            <a:ext cx="9736525" cy="5476800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent>
     <mc:Choice Requires="p14">
       <p:transition spd="slow" p14:dur="700">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback>
       <p:transition spd="slow">
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn fill="hold" nodeType="clickEffect" presetClass="entr" presetID="10" presetSubtype="0">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="230"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect filter="fade" transition="in">
+                                      <p:cBhvr>
+                                        <p:cTn dur="1000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="230"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+  </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="accent1"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="233" name="Shape 233"/>
+        <p:cNvPr id="235" name="Shape 235"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="234" name="Google Shape;234;g3f5f36e1f7d_0_379"/>
+          <p:cNvPr id="236" name="Google Shape;236;g3f5f36e1f7d_0_379"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1174699" y="448242"/>
             <a:ext cx="9141300" cy="615600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="b" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
@@ -31792,51 +31949,51 @@
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="accent2"/>
               </a:buClr>
               <a:buSzPts val="4000"/>
               <a:buFont typeface="Quattrocento Sans"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>DISCUSSION QUESTIONS</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="235" name="Google Shape;235;g3f5f36e1f7d_0_379"/>
+          <p:cNvPr id="237" name="Google Shape;237;g3f5f36e1f7d_0_379"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr>
             <p:ph idx="1" type="body"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="569255" y="1363881"/>
             <a:ext cx="7799400" cy="3707400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="0" lIns="0" spcFirstLastPara="1" rIns="0" wrap="square" tIns="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="-381000" lvl="0" marL="457200" rtl="0" algn="l">