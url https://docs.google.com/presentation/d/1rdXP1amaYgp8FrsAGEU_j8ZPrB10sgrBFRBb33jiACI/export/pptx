--- v0 (2025-10-20)
+++ v1 (2026-08-14)
@@ -1,31 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="image/jpeg" Extension="jpg"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide3.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide9.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide15.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide11.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide24.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide12.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide20.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide17.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide16.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide21.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide8.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide4.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide25.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide18.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide6.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide13.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide22.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide7.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide5.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide19.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide14.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide23.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml" PartName="/ppt/notesSlides/notesSlide2.xml"/>
@@ -125,279 +126,279 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="3408">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="1920">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{312A93F4-9F34-44B1-B08A-F842FAF4ED5B}">
-  <a:tblStyle styleId="{312A93F4-9F34-44B1-B08A-F842FAF4ED5B}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{A6C52D70-7EB9-4CC0-9215-00AA1A9FF21B}">
+  <a:tblStyle styleId="{A6C52D70-7EB9-4CC0-9215-00AA1A9FF21B}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -495,55 +496,55 @@
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showComments="0">
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="100" d="100"/>
           <a:sy n="100" d="100"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide pos="3408" orient="horz"/>
         <p:guide pos="1920"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="2" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
           <p:cNvSpPr/>
           <p:nvPr>
             <p:ph idx="2" type="sldImg"/>
@@ -722,243 +723,243 @@
     <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
     <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
     <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
     <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
     <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
     <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
@@ -3524,51 +3525,51 @@
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slidesmania.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slidesmania.com/questions-powerpoint-google-slides/can-i-use-these-templates/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/slidesmania/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pinterest.com/slidesmania/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/SlidesManiaSM/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/SlidesManiaSM/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slidesmania.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slidesmania.com/questions-powerpoint-google-slides/can-i-use-these-templates/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/slidesmania/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pinterest.com/slidesmania/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/SlidesManiaSM/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/SlidesManiaSM/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -5358,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="166" name="Google Shape;166;p13"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="0" y="1232925"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{312A93F4-9F34-44B1-B08A-F842FAF4ED5B}</a:tableStyleId>
+                <a:tableStyleId>{A6C52D70-7EB9-4CC0-9215-00AA1A9FF21B}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4708825"/>
               </a:tblGrid>
               <a:tr h="958750">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
@@ -12499,51 +12500,51 @@
                 <a:sym typeface="Barlow Condensed"/>
               </a:rPr>
               <a:t>SLIDESMANIA.COM</a:t>
             </a:r>
             <a:endParaRPr sz="1200">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Barlow Condensed"/>
               <a:ea typeface="Barlow Condensed"/>
               <a:cs typeface="Barlow Condensed"/>
               <a:sym typeface="Barlow Condensed"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld name="simple-light-2">
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="EFEFEF"/>
         </a:solidFill>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="5" name="Shape 5"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -18729,737 +18730,737 @@
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
       <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
@@ -19475,59 +19476,59 @@
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="195" name="Shape 195"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -20510,51 +20511,51 @@
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
               <a:srgbClr val="000000">
                 <a:alpha val="50000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="349" name="Google Shape;349;p25"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="740000" y="5372100"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{312A93F4-9F34-44B1-B08A-F842FAF4ED5B}</a:tableStyleId>
+                <a:tableStyleId>{A6C52D70-7EB9-4CC0-9215-00AA1A9FF21B}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1536775"/>
                 <a:gridCol w="3207175"/>
               </a:tblGrid>
               <a:tr h="762875">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="2000">
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
@@ -29229,51 +29230,51 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>This is a list with announcements:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2200"/>
               <a:buChar char="📢"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
-              <a:t>On October 9th we are going to…..</a:t>
+              <a:t>On August 6th we are going to…..</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2200"/>
               <a:buChar char="📢"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Announcement 2</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
@@ -29306,51 +29307,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
-              <a:t>You can add links on the calendar dates to this slide. See Example on October 9th.</a:t>
+              <a:t>You can add links on the calendar dates to this slide. See Example on August 6th.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="1600"/>
@@ -31705,77 +31706,77 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="13000">
                 <a:solidFill>
                   <a:srgbClr val="D8D8D8"/>
                 </a:solidFill>
                 <a:latin typeface="Covered By Your Grace"/>
                 <a:ea typeface="Covered By Your Grace"/>
                 <a:cs typeface="Covered By Your Grace"/>
                 <a:sym typeface="Covered By Your Grace"/>
               </a:rPr>
-              <a:t>10</a:t>
+              <a:t>08</a:t>
             </a:r>
             <a:endParaRPr sz="13000">
               <a:latin typeface="Covered By Your Grace"/>
               <a:ea typeface="Covered By Your Grace"/>
               <a:cs typeface="Covered By Your Grace"/>
               <a:sym typeface="Covered By Your Grace"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="229" name="Google Shape;229;p18"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="875738" y="3632775"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{312A93F4-9F34-44B1-B08A-F842FAF4ED5B}</a:tableStyleId>
+                <a:tableStyleId>{A6C52D70-7EB9-4CC0-9215-00AA1A9FF21B}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="626275"/>
                 <a:gridCol w="626275"/>
                 <a:gridCol w="626275"/>
                 <a:gridCol w="626275"/>
                 <a:gridCol w="626275"/>
                 <a:gridCol w="626275"/>
                 <a:gridCol w="626275"/>
               </a:tblGrid>
               <a:tr h="870325">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
@@ -32489,57 +32490,195 @@
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en" sz="1600">
-[...5 lines deleted...]
-                        <a:t>1</a:t>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600">
+                        <a:latin typeface="Lexend Deca"/>
+                        <a:ea typeface="Lexend Deca"/>
+                        <a:cs typeface="Lexend Deca"/>
+                        <a:sym typeface="Lexend Deca"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600">
+                        <a:latin typeface="Lexend Deca"/>
+                        <a:ea typeface="Lexend Deca"/>
+                        <a:cs typeface="Lexend Deca"/>
+                        <a:sym typeface="Lexend Deca"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
@@ -32568,58 +32707,64 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
+                          <a:solidFill>
+                            <a:srgbClr val="CC0000"/>
+                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
-                        <a:t>2</a:t>
+                        <a:t>1</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
+                        <a:solidFill>
+                          <a:srgbClr val="CC0000"/>
+                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -32630,50 +32775,136 @@
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en" sz="1600">
+                          <a:solidFill>
+                            <a:srgbClr val="CC0000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lexend Deca"/>
+                          <a:ea typeface="Lexend Deca"/>
+                          <a:cs typeface="Lexend Deca"/>
+                          <a:sym typeface="Lexend Deca"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600">
+                        <a:solidFill>
+                          <a:srgbClr val="CC0000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lexend Deca"/>
+                        <a:ea typeface="Lexend Deca"/>
+                        <a:cs typeface="Lexend Deca"/>
+                        <a:sym typeface="Lexend Deca"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+              </a:tr>
+              <a:tr h="585625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>3</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
@@ -32724,64 +32955,58 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>4</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -32808,64 +33033,58 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>5</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -32876,76 +33095,81 @@
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
-              </a:tr>
-              <a:tr h="585625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en" sz="1600">
+                        <a:rPr b="1" lang="en" sz="1600" u="sng">
+                          <a:solidFill>
+                            <a:schemeClr val="hlink"/>
+                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
+                          <a:hlinkClick action="ppaction://hlinksldjump" r:id="rId3"/>
                         </a:rPr>
                         <a:t>6</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
+                        <a:solidFill>
+                          <a:srgbClr val="CC0000"/>
+                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -33050,58 +33274,64 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
+                          <a:solidFill>
+                            <a:srgbClr val="CC0000"/>
+                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>8</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
+                        <a:solidFill>
+                          <a:srgbClr val="CC0000"/>
+                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -33127,59 +33357,58 @@
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en" sz="1600" u="sng">
+                        <a:rPr b="1" lang="en" sz="1600">
                           <a:solidFill>
-                            <a:schemeClr val="hlink"/>
+                            <a:srgbClr val="CC0000"/>
                           </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
-                          <a:hlinkClick action="ppaction://hlinksldjump" r:id="rId3"/>
                         </a:rPr>
                         <a:t>9</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:solidFill>
                           <a:srgbClr val="CC0000"/>
                         </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
@@ -33197,50 +33426,52 @@
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
+              </a:tr>
+              <a:tr h="585625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>10</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
@@ -33291,64 +33522,58 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>11</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -33375,64 +33600,58 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>12</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -33443,52 +33662,50 @@
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
-              </a:tr>
-              <a:tr h="585625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>13</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
@@ -33617,58 +33834,64 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
+                          <a:solidFill>
+                            <a:srgbClr val="CC0000"/>
+                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>15</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
+                        <a:solidFill>
+                          <a:srgbClr val="CC0000"/>
+                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -33695,58 +33918,64 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
+                          <a:solidFill>
+                            <a:srgbClr val="CC0000"/>
+                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>16</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
+                        <a:solidFill>
+                          <a:srgbClr val="CC0000"/>
+                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -33757,50 +33986,52 @@
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
+              </a:tr>
+              <a:tr h="585625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>17</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
@@ -33851,64 +34082,58 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>18</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -33935,64 +34160,58 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>19</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -34003,52 +34222,50 @@
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
-              </a:tr>
-              <a:tr h="585625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>20</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
@@ -34177,58 +34394,64 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
+                          <a:solidFill>
+                            <a:srgbClr val="CC0000"/>
+                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>22</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
+                        <a:solidFill>
+                          <a:srgbClr val="CC0000"/>
+                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -34255,58 +34478,64 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
+                          <a:solidFill>
+                            <a:srgbClr val="CC0000"/>
+                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>23</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
+                        <a:solidFill>
+                          <a:srgbClr val="CC0000"/>
+                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -34317,50 +34546,52 @@
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
+              </a:tr>
+              <a:tr h="585625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>24</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
@@ -34411,64 +34642,58 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>25</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -34495,64 +34720,58 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>26</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -34563,52 +34782,50 @@
                     </a:lnR>
                     <a:lnT cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
-              </a:tr>
-              <a:tr h="585625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>27</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
@@ -34737,284 +34954,59 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
+                          <a:solidFill>
+                            <a:srgbClr val="CC0000"/>
+                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>29</a:t>
-                      </a:r>
-[...226 lines deleted...]
-                        <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:solidFill>
                           <a:srgbClr val="CC0000"/>
                         </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
@@ -35045,51 +35037,60 @@
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:t/>
+                        <a:rPr b="1" lang="en" sz="1600">
+                          <a:solidFill>
+                            <a:srgbClr val="CC0000"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lexend Deca"/>
+                          <a:ea typeface="Lexend Deca"/>
+                          <a:cs typeface="Lexend Deca"/>
+                          <a:sym typeface="Lexend Deca"/>
+                        </a:rPr>
+                        <a:t>30</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:solidFill>
                           <a:srgbClr val="CC0000"/>
                         </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
@@ -35122,51 +35123,57 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="585625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:t/>
+                        <a:rPr b="1" lang="en" sz="1600">
+                          <a:latin typeface="Lexend Deca"/>
+                          <a:ea typeface="Lexend Deca"/>
+                          <a:cs typeface="Lexend Deca"/>
+                          <a:sym typeface="Lexend Deca"/>
+                        </a:rPr>
+                        <a:t>31</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
@@ -35650,51 +35657,51 @@
           <a:xfrm>
             <a:off x="430525" y="2790700"/>
             <a:ext cx="5236800" cy="719700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
-              <a:t>October</a:t>
+              <a:t>August</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="231" name="Google Shape;231;p18">
             <a:hlinkClick action="ppaction://hlinksldjump" r:id="rId4"/>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5378750" y="9939675"/>
             <a:ext cx="717300" cy="802200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -37346,82 +37353,82 @@
             <a:ext cx="2413500" cy="1606200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4704" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="263" name="Google Shape;263;p20">
             <a:hlinkClick r:id="rId7"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="69" l="0" r="0" t="79"/>
+          <a:srcRect b="70" l="0" r="0" t="80"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="414125" y="3580925"/>
             <a:ext cx="5253000" cy="3495900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 3629" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="264" name="Google Shape;264;p20">
             <a:hlinkClick r:id="rId9"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="8410" l="0" r="0" t="8401"/>
+          <a:srcRect b="8410" l="0" r="0" t="8402"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="409288" y="7477950"/>
             <a:ext cx="2413500" cy="1606200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4352" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="265" name="Google Shape;265;p20">
             <a:hlinkClick r:id="rId11"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
@@ -38139,51 +38146,51 @@
             <a:ext cx="2413500" cy="1606200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4704" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="281" name="Google Shape;281;p21">
             <a:hlinkClick r:id="rId7"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="8410" l="0" r="0" t="8401"/>
+          <a:srcRect b="8410" l="0" r="0" t="8402"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="455888" y="3614250"/>
             <a:ext cx="2413500" cy="1606200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4352" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="282" name="Google Shape;282;p21">
             <a:hlinkClick r:id="rId9"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
@@ -38900,51 +38907,51 @@
             <a:ext cx="2413500" cy="1606200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4704" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="294" name="Google Shape;294;p21">
             <a:hlinkClick r:id="rId14"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="8410" l="0" r="0" t="8401"/>
+          <a:srcRect b="8410" l="0" r="0" t="8402"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="473088" y="7548600"/>
             <a:ext cx="2413500" cy="1606200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4352" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="295" name="Google Shape;295;p21">
             <a:hlinkClick r:id="rId15"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
@@ -39090,82 +39097,82 @@
             <a:ext cx="2413500" cy="1606200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4704" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="303" name="Google Shape;303;p22">
             <a:hlinkClick r:id="rId7"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="69" l="0" r="0" t="79"/>
+          <a:srcRect b="70" l="0" r="0" t="80"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="453375" y="5584150"/>
             <a:ext cx="5253000" cy="3495900"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 3629" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="304" name="Google Shape;304;p22">
             <a:hlinkClick r:id="rId9"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="8410" l="0" r="0" t="8401"/>
+          <a:srcRect b="8410" l="0" r="0" t="8402"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="416650" y="3616975"/>
             <a:ext cx="2413500" cy="1606200"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd fmla="val 4352" name="adj"/>
             </a:avLst>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="305" name="Google Shape;305;p22">
             <a:hlinkClick r:id="rId11"/>
           </p:cNvPr>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
@@ -39863,51 +39870,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Add some text here.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="320" name="Google Shape;320;p23"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="132300" y="2052800"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{312A93F4-9F34-44B1-B08A-F842FAF4ED5B}</a:tableStyleId>
+                <a:tableStyleId>{A6C52D70-7EB9-4CC0-9215-00AA1A9FF21B}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="971900"/>
                 <a:gridCol w="971900"/>
                 <a:gridCol w="971900"/>
                 <a:gridCol w="971900"/>
                 <a:gridCol w="971900"/>
                 <a:gridCol w="971900"/>
               </a:tblGrid>
               <a:tr h="776300">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
@@ -43991,50 +43998,329 @@
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SlidesMania · Phone App">
+  <a:themeElements>
+    <a:clrScheme name="Simple Light">
+      <a:dk1>
+        <a:srgbClr val="030455"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="03045E"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="023E8A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="015BA0"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="0077B6"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="0096C7"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="00B4D8"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="48CAE4"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="6CD5EA"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="90E0EF"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="CC0000"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="0097A7"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <a:themeElements>
     <a:clrScheme name="Default">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="158158"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="F3F3F3"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="058DC7"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="50B432"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="ED561B"/>
       </a:accent3>
       <a:accent4>
@@ -44268,304 +44554,25 @@
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
 </a:theme>
 </file>
-
-[...277 lines deleted...]
-</file>