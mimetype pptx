--- v1 (2026-08-14)
+++ v2 (2026-10-04)
@@ -353,52 +353,52 @@
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst>
         <p15:guide id="1" orient="horz" pos="3408">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="1920">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{A6C52D70-7EB9-4CC0-9215-00AA1A9FF21B}">
-  <a:tblStyle styleId="{A6C52D70-7EB9-4CC0-9215-00AA1A9FF21B}" styleName="Table_0">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{4D7DC3D5-187F-4D17-89DF-96031B7BFDF7}">
+  <a:tblStyle styleId="{4D7DC3D5-187F-4D17-89DF-96031B7BFDF7}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
                 <a:srgbClr val="9E9E9E"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
               <a:headEnd len="sm" w="sm" type="none"/>
               <a:tailEnd len="sm" w="sm" type="none"/>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln cap="flat" cmpd="sng" w="9525">
               <a:solidFill>
@@ -3525,51 +3525,51 @@
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slidesmania.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slidesmania.com/questions-powerpoint-google-slides/can-i-use-these-templates/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/slidesmania/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pinterest.com/slidesmania/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/SlidesManiaSM/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/SlidesManiaSM/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slidesmania.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slidesmania.com/questions-powerpoint-google-slides/can-i-use-these-templates/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/slidesmania/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pinterest.com/slidesmania/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/SlidesManiaSM/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://twitter.com/SlidesManiaSM/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -5359,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p/>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="166" name="Google Shape;166;p13"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="0" y="1232925"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A6C52D70-7EB9-4CC0-9215-00AA1A9FF21B}</a:tableStyleId>
+                <a:tableStyleId>{4D7DC3D5-187F-4D17-89DF-96031B7BFDF7}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="4708825"/>
               </a:tblGrid>
               <a:tr h="958750">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:t/>
                       </a:r>
                       <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
@@ -19400,67 +19400,67 @@
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
         <a:defRPr b="0" i="0" spc="0" sz="1400" u="none" cap="none" strike="noStrike">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide12.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide17.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide18.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide20.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide21.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
@@ -19476,59 +19476,59 @@
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588075592446-265fd1e6e76f?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://images.unsplash.com/photo-1588072432836-e10032774350?ixlib=rb-1.2.1&amp;ixid=eyJhcHBfaWQiOjEyMDd9&amp;auto=format&amp;fit=crop&amp;w=2252&amp;q=80" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="195" name="Shape 195"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -20511,51 +20511,51 @@
           </a:ln>
           <a:effectLst>
             <a:outerShdw blurRad="57150" rotWithShape="0" algn="bl" dir="5400000" dist="19050">
               <a:srgbClr val="000000">
                 <a:alpha val="50000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="349" name="Google Shape;349;p25"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="740000" y="5372100"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A6C52D70-7EB9-4CC0-9215-00AA1A9FF21B}</a:tableStyleId>
+                <a:tableStyleId>{4D7DC3D5-187F-4D17-89DF-96031B7BFDF7}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="1536775"/>
                 <a:gridCol w="3207175"/>
               </a:tblGrid>
               <a:tr h="762875">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="2000">
                           <a:solidFill>
                             <a:schemeClr val="lt1"/>
                           </a:solidFill>
@@ -29230,51 +29230,51 @@
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>This is a list with announcements:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2200"/>
               <a:buChar char="📢"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
-              <a:t>On August 6th we are going to…..</a:t>
+              <a:t>On October 8th we are going to…..</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="2200"/>
               <a:buChar char="📢"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Announcement 2</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="-368300" lvl="0" marL="457200" rtl="0" algn="l">
@@ -29307,51 +29307,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
-              <a:t>You can add links on the calendar dates to this slide. See Example on August 6th.</a:t>
+              <a:t>You can add links on the calendar dates to this slide. See Example on October 8th.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1600"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:t/>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
               <a:spcBef>
                 <a:spcPts val="1600"/>
@@ -31706,77 +31706,77 @@
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en" sz="13000">
                 <a:solidFill>
                   <a:srgbClr val="D8D8D8"/>
                 </a:solidFill>
                 <a:latin typeface="Covered By Your Grace"/>
                 <a:ea typeface="Covered By Your Grace"/>
                 <a:cs typeface="Covered By Your Grace"/>
                 <a:sym typeface="Covered By Your Grace"/>
               </a:rPr>
-              <a:t>08</a:t>
+              <a:t>10</a:t>
             </a:r>
             <a:endParaRPr sz="13000">
               <a:latin typeface="Covered By Your Grace"/>
               <a:ea typeface="Covered By Your Grace"/>
               <a:cs typeface="Covered By Your Grace"/>
               <a:sym typeface="Covered By Your Grace"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="229" name="Google Shape;229;p18"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="875738" y="3632775"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A6C52D70-7EB9-4CC0-9215-00AA1A9FF21B}</a:tableStyleId>
+                <a:tableStyleId>{4D7DC3D5-187F-4D17-89DF-96031B7BFDF7}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="626275"/>
                 <a:gridCol w="626275"/>
                 <a:gridCol w="626275"/>
                 <a:gridCol w="626275"/>
                 <a:gridCol w="626275"/>
                 <a:gridCol w="626275"/>
                 <a:gridCol w="626275"/>
               </a:tblGrid>
               <a:tr h="870325">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
@@ -32562,51 +32562,57 @@
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:t/>
+                        <a:rPr b="1" lang="en" sz="1600">
+                          <a:latin typeface="Lexend Deca"/>
+                          <a:ea typeface="Lexend Deca"/>
+                          <a:cs typeface="Lexend Deca"/>
+                          <a:sym typeface="Lexend Deca"/>
+                        </a:rPr>
+                        <a:t>1</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
@@ -32634,51 +32640,57 @@
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:t/>
+                        <a:rPr b="1" lang="en" sz="1600">
+                          <a:latin typeface="Lexend Deca"/>
+                          <a:ea typeface="Lexend Deca"/>
+                          <a:cs typeface="Lexend Deca"/>
+                          <a:sym typeface="Lexend Deca"/>
+                        </a:rPr>
+                        <a:t>2</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
@@ -32715,51 +32727,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="CC0000"/>
                           </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
-                        <a:t>1</a:t>
+                        <a:t>3</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:solidFill>
                           <a:srgbClr val="CC0000"/>
                         </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
@@ -32799,51 +32811,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="CC0000"/>
                           </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
-                        <a:t>2</a:t>
+                        <a:t>4</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:solidFill>
                           <a:srgbClr val="CC0000"/>
                         </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
@@ -32861,206 +32873,50 @@
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="585625">
-                <a:tc>
-[...154 lines deleted...]
-                </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>5</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
@@ -33110,66 +32966,59 @@
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en" sz="1600" u="sng">
-[...2 lines deleted...]
-                          </a:solidFill>
+                        <a:rPr b="1" lang="en" sz="1600">
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
-                          <a:hlinkClick action="ppaction://hlinksldjump" r:id="rId3"/>
                         </a:rPr>
                         <a:t>6</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -33273,60 +33122,223 @@
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
+                        <a:rPr b="1" lang="en" sz="1600" u="sng">
+                          <a:solidFill>
+                            <a:schemeClr val="hlink"/>
+                          </a:solidFill>
+                          <a:latin typeface="Lexend Deca"/>
+                          <a:ea typeface="Lexend Deca"/>
+                          <a:cs typeface="Lexend Deca"/>
+                          <a:sym typeface="Lexend Deca"/>
+                          <a:hlinkClick action="ppaction://hlinksldjump" r:id="rId3"/>
+                        </a:rPr>
+                        <a:t>8</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600">
+                        <a:solidFill>
+                          <a:srgbClr val="CC0000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lexend Deca"/>
+                        <a:ea typeface="Lexend Deca"/>
+                        <a:cs typeface="Lexend Deca"/>
+                        <a:sym typeface="Lexend Deca"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en" sz="1600">
+                          <a:latin typeface="Lexend Deca"/>
+                          <a:ea typeface="Lexend Deca"/>
+                          <a:cs typeface="Lexend Deca"/>
+                          <a:sym typeface="Lexend Deca"/>
+                        </a:rPr>
+                        <a:t>9</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600">
+                        <a:latin typeface="Lexend Deca"/>
+                        <a:ea typeface="Lexend Deca"/>
+                        <a:cs typeface="Lexend Deca"/>
+                        <a:sym typeface="Lexend Deca"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="CC0000"/>
                           </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
-                        <a:t>8</a:t>
+                        <a:t>10</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:solidFill>
                           <a:srgbClr val="CC0000"/>
                         </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
@@ -33366,51 +33378,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="CC0000"/>
                           </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
-                        <a:t>9</a:t>
+                        <a:t>11</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:solidFill>
                           <a:srgbClr val="CC0000"/>
                         </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
@@ -33428,206 +33440,50 @@
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="585625">
-                <a:tc>
-[...154 lines deleted...]
-                </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>12</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
@@ -33834,59 +33690,215 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
+                          <a:latin typeface="Lexend Deca"/>
+                          <a:ea typeface="Lexend Deca"/>
+                          <a:cs typeface="Lexend Deca"/>
+                          <a:sym typeface="Lexend Deca"/>
+                        </a:rPr>
+                        <a:t>15</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600">
+                        <a:latin typeface="Lexend Deca"/>
+                        <a:ea typeface="Lexend Deca"/>
+                        <a:cs typeface="Lexend Deca"/>
+                        <a:sym typeface="Lexend Deca"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en" sz="1600">
+                          <a:latin typeface="Lexend Deca"/>
+                          <a:ea typeface="Lexend Deca"/>
+                          <a:cs typeface="Lexend Deca"/>
+                          <a:sym typeface="Lexend Deca"/>
+                        </a:rPr>
+                        <a:t>16</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600">
+                        <a:latin typeface="Lexend Deca"/>
+                        <a:ea typeface="Lexend Deca"/>
+                        <a:cs typeface="Lexend Deca"/>
+                        <a:sym typeface="Lexend Deca"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="CC0000"/>
                           </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
-                        <a:t>15</a:t>
+                        <a:t>17</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:solidFill>
                           <a:srgbClr val="CC0000"/>
                         </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
@@ -33926,51 +33938,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="CC0000"/>
                           </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
-                        <a:t>16</a:t>
+                        <a:t>18</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:solidFill>
                           <a:srgbClr val="CC0000"/>
                         </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
@@ -33988,206 +34000,50 @@
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="585625">
-                <a:tc>
-[...154 lines deleted...]
-                </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>19</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
@@ -34394,59 +34250,215 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
+                          <a:latin typeface="Lexend Deca"/>
+                          <a:ea typeface="Lexend Deca"/>
+                          <a:cs typeface="Lexend Deca"/>
+                          <a:sym typeface="Lexend Deca"/>
+                        </a:rPr>
+                        <a:t>22</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600">
+                        <a:latin typeface="Lexend Deca"/>
+                        <a:ea typeface="Lexend Deca"/>
+                        <a:cs typeface="Lexend Deca"/>
+                        <a:sym typeface="Lexend Deca"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en" sz="1600">
+                          <a:latin typeface="Lexend Deca"/>
+                          <a:ea typeface="Lexend Deca"/>
+                          <a:cs typeface="Lexend Deca"/>
+                          <a:sym typeface="Lexend Deca"/>
+                        </a:rPr>
+                        <a:t>23</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600">
+                        <a:latin typeface="Lexend Deca"/>
+                        <a:ea typeface="Lexend Deca"/>
+                        <a:cs typeface="Lexend Deca"/>
+                        <a:sym typeface="Lexend Deca"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="CC0000"/>
                           </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
-                        <a:t>22</a:t>
+                        <a:t>24</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:solidFill>
                           <a:srgbClr val="CC0000"/>
                         </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
@@ -34486,51 +34498,51 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="CC0000"/>
                           </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
-                        <a:t>23</a:t>
+                        <a:t>25</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:solidFill>
                           <a:srgbClr val="CC0000"/>
                         </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
@@ -34548,206 +34560,50 @@
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnT>
                     <a:lnB cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="585625">
-                <a:tc>
-[...154 lines deleted...]
-                </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>26</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
@@ -34954,64 +34810,136 @@
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
-                          <a:solidFill>
-[...1 lines deleted...]
-                          </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
                         <a:t>29</a:t>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
-                        <a:solidFill>
-[...1 lines deleted...]
-                        </a:solidFill>
+                        <a:latin typeface="Lexend Deca"/>
+                        <a:ea typeface="Lexend Deca"/>
+                        <a:cs typeface="Lexend Deca"/>
+                        <a:sym typeface="Lexend Deca"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:rPr b="1" lang="en" sz="1600">
+                          <a:latin typeface="Lexend Deca"/>
+                          <a:ea typeface="Lexend Deca"/>
+                          <a:cs typeface="Lexend Deca"/>
+                          <a:sym typeface="Lexend Deca"/>
+                        </a:rPr>
+                        <a:t>30</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
@@ -35046,51 +34974,126 @@
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr b="1" lang="en" sz="1600">
                           <a:solidFill>
                             <a:srgbClr val="CC0000"/>
                           </a:solidFill>
                           <a:latin typeface="Lexend Deca"/>
                           <a:ea typeface="Lexend Deca"/>
                           <a:cs typeface="Lexend Deca"/>
                           <a:sym typeface="Lexend Deca"/>
                         </a:rPr>
-                        <a:t>30</a:t>
+                        <a:t>31</a:t>
+                      </a:r>
+                      <a:endParaRPr b="1" sz="1600">
+                        <a:solidFill>
+                          <a:srgbClr val="CC0000"/>
+                        </a:solidFill>
+                        <a:latin typeface="Lexend Deca"/>
+                        <a:ea typeface="Lexend Deca"/>
+                        <a:cs typeface="Lexend Deca"/>
+                        <a:sym typeface="Lexend Deca"/>
+                      </a:endParaRPr>
+                    </a:p>
+                  </a:txBody>
+                  <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
+                    <a:lnL cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnL>
+                    <a:lnR cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnR>
+                    <a:lnT cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnT>
+                    <a:lnB cap="flat" cmpd="sng" w="9525">
+                      <a:solidFill>
+                        <a:srgbClr val="9E9E9E">
+                          <a:alpha val="0"/>
+                        </a:srgbClr>
+                      </a:solidFill>
+                      <a:prstDash val="solid"/>
+                      <a:round/>
+                      <a:headEnd len="sm" w="sm" type="none"/>
+                      <a:tailEnd len="sm" w="sm" type="none"/>
+                    </a:lnB>
+                  </a:tcPr>
+                </a:tc>
+                <a:tc>
+                  <a:txBody>
+                    <a:bodyPr/>
+                    <a:lstStyle/>
+                    <a:p>
+                      <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+                        <a:spcBef>
+                          <a:spcPts val="0"/>
+                        </a:spcBef>
+                        <a:spcAft>
+                          <a:spcPts val="0"/>
+                        </a:spcAft>
+                        <a:buNone/>
+                      </a:pPr>
+                      <a:r>
+                        <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:solidFill>
                           <a:srgbClr val="CC0000"/>
                         </a:solidFill>
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
@@ -35123,57 +35126,51 @@
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnB>
                   </a:tcPr>
                 </a:tc>
               </a:tr>
               <a:tr h="585625">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="1" lang="en" sz="1600">
-[...5 lines deleted...]
-                        <a:t>31</a:t>
+                        <a:t/>
                       </a:r>
                       <a:endParaRPr b="1" sz="1600">
                         <a:latin typeface="Lexend Deca"/>
                         <a:ea typeface="Lexend Deca"/>
                         <a:cs typeface="Lexend Deca"/>
                         <a:sym typeface="Lexend Deca"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marT="91425" marB="91425" marR="91425" marL="91425" anchor="ctr">
                     <a:lnL cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
                         </a:srgbClr>
                       </a:solidFill>
                       <a:prstDash val="solid"/>
                       <a:round/>
                       <a:headEnd len="sm" w="sm" type="none"/>
                       <a:tailEnd len="sm" w="sm" type="none"/>
                     </a:lnL>
                     <a:lnR cap="flat" cmpd="sng" w="9525">
                       <a:solidFill>
                         <a:srgbClr val="9E9E9E">
                           <a:alpha val="0"/>
@@ -35657,51 +35654,51 @@
           <a:xfrm>
             <a:off x="430525" y="2790700"/>
             <a:ext cx="5236800" cy="719700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" anchor="t" bIns="91425" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="91425">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
-              <a:t>August</a:t>
+              <a:t>October</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="231" name="Google Shape;231;p18">
             <a:hlinkClick action="ppaction://hlinksldjump" r:id="rId4"/>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5378750" y="9939675"/>
             <a:ext cx="717300" cy="802200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -39870,51 +39867,51 @@
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en"/>
               <a:t>Add some text here.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="320" name="Google Shape;320;p23"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="132300" y="2052800"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr>
                 <a:noFill/>
-                <a:tableStyleId>{A6C52D70-7EB9-4CC0-9215-00AA1A9FF21B}</a:tableStyleId>
+                <a:tableStyleId>{4D7DC3D5-187F-4D17-89DF-96031B7BFDF7}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="971900"/>
                 <a:gridCol w="971900"/>
                 <a:gridCol w="971900"/>
                 <a:gridCol w="971900"/>
                 <a:gridCol w="971900"/>
                 <a:gridCol w="971900"/>
               </a:tblGrid>
               <a:tr h="776300">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>